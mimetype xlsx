--- v1 (2026-06-11)
+++ v2 (2026-10-28)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="232" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="240" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -63,52 +63,52 @@
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
     <t>1889-01-13</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Julie Brandt</t>
   </si>
   <si>
     <t>Erikshaab</t>
   </si>
   <si>
     <t>Charlottenlund
 Villa Skovbo</t>
   </si>
   <si>
-    <t>Rasmus Balslev
-Laura Balslev, f. Leth
+    <t>Laura Balslev
+Rasmus Balslev
 Victoria Benedictsson
 Thora  Branner
 Laura Hansen
 Emanuel Jørgensen
 Frederik Jørgensen
 Karen Jørgensen
 Alhed Larsen
 Jonas Lie
 - Løngreen
 - Rehberg
 Ellen  Sawyer
 Henning Schroll
 Adelheyde Syberg
 Fritz Syberg
 Hempel Syberg
 Albrecht  Warberg
 Conrad Warberg
 Else Warberg
 Laura Warberg
 Marie Warberg</t>
   </si>
   <si>
     <t>Julie Brandts forældres navne kendes ikke.
 Christine, f. Warberg, var i 1889 i huset på Sludegaard ved Nyborg. 
 Det kan ikke afgøres, hvem Petersen, Simonsen, Lille Hansen, Schrøder, Ada og Marie var.
@@ -418,50 +418,108 @@
     <t>Den nye skolefrøken er kommet til Erikshaab. Hempel Syberg har været syg. Ellen og Johanne har været på besøg hos familien i Snøde på Langeland. Nu er Johanne syg.
 Christine har fået fem undervisningstimer om ugen i dansk på en skole i Odense samt musikelever, og hun tjener 36 kr. månedligt.
 Alhed har det så godt i Firenze. Hun opholder sig på et bjerg med Bacci, spiser godt og bader i en bæk. Ludvig Brandstrup er rejst til Danmark, og Alhed vil savne ham. 
 Laura Warberg har hørt, at der er meget svir på Odense (Katedral)skole, så hun har overvejet en anden skole til Andreas, men Vesterdal siger god for Odenseskolen. 
 Familien har drukket kaffe udendørs i det gode vejr.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/F9KW</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Hr Godsforvalter Warberg
 “Tre Hjorte”
 Vestergade 
 Kjøbenhavn K.
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 Erikshaab – Mandag
 Kjæreste Abba!
 Vi har egentlig oplevet ikke saa lidt, siden Du rejste, saa det er bedst, Du strax faaer en lille Skrivelse. Torsdag Eftermiddag kom Charlotte kjørende med Frøken Petersen, den nye Lærerinde og 2 af Børnene. Marie K! er rejst til Nygaard for et Par Uger og gl. K. skal ogsaa et Par Dage derover; han var i Gaar alene paa Gjelskov, Christine og jeg gik derover, Sybergs var i Kirke, vi sludrede saa med den gamle en Timestid og morede os kosteligt over hans Fortællinger om hans Kone, hvordan hun ”tilvender” sig masser af Pakker, naar hun skal rejse og saa smider dem og Rejsetøjet rundt omkring paa Vejene. Syberg har endnu ingen Kræfter, var saa anstrengt af en 5 Timers Visit Visit ["Visit" overstreget] af Smidt i Lørdags, at han ikke kunde sove om Natten og Mini troede, han skulde blive syg igjen. – I Fredags kom der Brevkort fra Junge og Elle, de var kommen godt til Snøde, uden større Træthed skjøndt de havde gaaet hele Turen, ikke en eneste velvillig Vogn. Tante blev umaadelig henrykt over deres Besøg, men hun kommer ikke herover, da Thora kom i Lørdags og hun bliver der 8 Dage. Hende var Børnene med at hente i Aasøe, kjørte Kl. 9 dertil, var hjemme 12½, spiste til Middag og gik saa samme Tur!! var nær kommen for sent til Dampskibet, da de troede, der var en 10 Minutters Vej fra Tranekær til Aasøe!!! Kl. 12 Lørdag Aften kom de tilbage, havde kjørt et Par Mil fra Svendborg om ad Kværndrup. Junge har Blegner og vældig ondt i Halsen, hun gurglede igaar hele Dagen med chlorid Kali, var ilde tilpas, men holdt sig oppe, da Vesterdal og Christine var her. De to kom Lørdag Efterm, Chr. var kommen til Odense Tirsdag Aften sent, havde Timer hele Onsdagen, var hos Frk. Jørgensen, men traf hende atter ikke, fik af Vesterdal 5 Timer om Ugen i hans Skole, Dansk med 9 smaa søde Drenge, Christine er meget glad over det, han spurgte, om hun vilde have en Dreng at regne med, og det havde hun nok Lyst til, hvis hun kan. Vil Du fortælle Thorvald alt dette, han og jeg var saa enige i, at Christine burde have noget mere at bestille, ikke alene for at tjene noget, men ogsaa fordi et saadant Driverliv er en Ødelæggelse for hende. Af Musikelever har hun faaet Sagfører Jacobsens lille Dreng og Rimse, denne en Gang om Maaneden. Hun mener nu at tjene 36 Kr. om Maaneden og hun har lovet mig at lægge alt hen; jeg faaer saa noget hos hende til en Rejse derind paa et Par Dage; det klemmer hende jo en Del, at jeg vil hjælpe hende paa min Rejses Bekostning. I Fredags fik jeg Breve fra Christine, Thomas, Alhed og Junge og Elle. A. befinder sig saa udmærket et Par Mil fra Florenz paa et Bjærg, taler kuns Italiensk boer der sammen med Baccis og den gl. Major. Der er saa fint og smukt, de spiser saa vældigt alle sammen, Smør og Mælk er saa brillant; Kastanieskove op ad Bjærget, Brombær og Nødder, de bader i en Bæk. Hun fulgte Lud ind til Byen i Tirsdags, hentede mere Malervæsen derud, da der vil blive meget at gøre skriver hun. Naar Du nu snart ser Lud, saa maa Du da endeligt skrive til mig alt, hvad han fortæller om Alhed. Hun skriver i hvert Brev, at hun vil savne ham forfærdeligt, han er saadan en god Kammerat. – Jeg skulde hilse Dig mange Gange fra Vesterdal, han sagde at han savnede Dig meget; han var bedt til Kaffe-Christensen til Aften igaar, Dede, Elle og Muk kjørte for ham til 3 Toget. Sybergs stod ved Leddet og saae dem komme tilbage, sagde at han kører rigtig brillant. Christine havde Time idag Kl. 9 tog derfor ogsaa hjem iaftes. Junge har snakket en hel Del om, at Odense Skole er saa gruelig slem med Svir og anden Daarlighed Lærerne har den og den Skavank o.s.v. og at Dede burde i Birkerød Skole. Igaar talte jeg meget med Vesterdal derom, han mener ikke der er nogen Fare ved Odense, foreslog at faae ham til Rumps paa Christiansdal, naar han blot ikke boer i Byen, mener han ikke der kan skee noget, sagde at Birkerød er saa dyr, at Odense er brillant at tage Examen ved, den bedste i Landet til at proppe Kundskaber i Drengene. – Igaar var vejret saa mildt og dejligt her. Vi havde Kaffebordet udenfor Hovedtrappen og sad ved Bordet der og drak Kaffe. Pal. havde tabt en Flaske Portvin til mig, vi væddede om Tiden, Junge og Elle vilde komme hjem Lørdag Aften, - den drak vi til Middag igaar, Retterne var: Gemyse – Steg – Rødgrød, hvis bare Junge havde været rask, havde det været en dejlig Dag. Christine var saa livlig og munter, spillede og sang og snakkede hele Dagen. – Nu Farvel! I morgen venter jeg Brev fra Dig. Du og Thorvald har vel nok oplevet et eller andet igaar Søndag. – Junge ligger paa Chaiselongen, hun var saa henrykt over [ulæseligt] af [ulæseligt] det er kjedeligt hun skal spilde Tiden med Daarlighed, men [ulæseligt]gen haaber vi hun er helt rask, da er vi bedt til Ølstedgaard til Kaffe. - Syberg og Mini hentede Thora i Tommerup i Fredags, hun rejste fra Middelfart med Langkilde og hans Kone, kunde hun forstaae paa Snakken; - Gjelskov fik indavlet i Lørdags og havde Gilde. Unge Grevinde har det saa godt, jeg har hørt Bud. - Mange Hilsener fra os alle! Esset.
 Kære Far! Vi havde en frygtelig morsom Tur til Langeland kan du tro. – Vil du endelig huske at hilse Mine Hirscher, gl. Bernhard, gl. Bing og Tante Pe’rsen i Særdeleshed.
 Din Sel -</t>
   </si>
   <si>
+    <t>1899-05-05</t>
+  </si>
+  <si>
+    <t>Louise Brønsted</t>
+  </si>
+  <si>
+    <t>Erikshaab pr. Højrup St.</t>
+  </si>
+  <si>
+    <t>Louise Amstrup
+Niels Elgaard Amstrup
+Catharina Fjeldskov
+Niels Fjeldskov
+Jens Hammer
+Thora Hammer
+Christine  Mackie
+Augusta Mogensen
+Christian Mogensen
+Christian Mogensen
+Otto Emil  Paludan
+Erik Schaffalitzky de Muckadell
+Henry Smidt
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Louise Brønsted blev i familien jævnligt kaldt Muk, men sjældent Mug. 
+Binderup er Christine Mackie.
+Præstefamilien Hammer kendes, men det er uklart, hvem den anden præstefamilie er. Degnens kendes ikke. 
+Louise Amstrup/Tante Visse var psykisk syg. Albrecht Warberg og Louise Amstrups bror, Conrad Warberg, var godsforvalter på Glorup. 
+Den unge greves hustru er ukendt. Det samme gælder Marta, Christen og den unge frøken fra Aalborg.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8490</t>
+  </si>
+  <si>
+    <t>Albrecht Warberg sender - lidt forsinket - 130 kr. til Louise/Mug Brønsted.
+Albrecht har deltaget i forvalter Mogensens søns barnedåb, og han fortæller om faddere, skål, gæster mv. Der var en animeret stemning. Kun Amstrup sad og så trist ud. Han kan ikke have Louise Amstrup/Tante Visse hjemme på Ølstedgaard, så hun er sendt til Glorup, og hun skal derfra til Middelfart. 
+Der er mange mennesker hjemme på Erikshaab.
+Den unge greve og hans kone er kommet hjem. Hun har det bedre og har taget på.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GYPA</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst s. 1:]
+A. C. Warberg,
+Godsforvalter,
+Weikahaab pr. Højrup St.
+------------------ d. 5 Maj 1899.
+Kære Mug!
+Tilstanden tør jeg haabe, er rolig nu, da Eksamensveerne ere udsatte, og Projektionstegningen vil vel ikke virke i nogen højere Grad spændende. Hermed sender jeg Penge til Turnus for Maj og Juni Maaneder 100 Kr. og til dig selv 30 Kr. Men denne Gang er det jo trukket lidt over Tiden, men er det for sent for den ene Maaned, er det jo til Gengæld for tidligt for den følgende. - 
+Den seneste Begivenhed af Betydning er Mogensens Barnedaab. Barnet blev ikke døbt Carl Alslev Gripskov, men slet og ret Christian og Fadderne blev ikke Billedhugger Fjeldskov og Godsforv. Mogensen, men slet og ret O A C Mogensen og mig, [ulæseligt ord] til kvindelige Faddere vare Fru Fjeldskov og Frk. Jensen (Fru M.s Søster). Daaben blev forrettet af Pastor Hammer. Gildet var et Aftengilde og Gæsterne vare Egnens Familier (Amstrups, Smidths, begge Præstefamilierne, Degnens, [ulæseligt ord] og H[ulæseligt], det vil sige Paludan og Binderup foruden [ulæseligt] og mig. Barnets Skaal blev udbragt af Pastor Hammer, Forældrene og mig og Bedsteforældrenes af Marta. Som Fadder havde jeg Fru Mogensen tilbords. Stemningen var meget animeret - undtagen for stakkels Amstrups Vedkommende), han saa hele Tiden ud, som om han sad ved et Begravelsesgilde. Han har gaaet meget igennem med Tante Visse, som han ikke kan have paa Ølstedgaard. Foreløbig er hun sendt til Glorup, og derefter er det Meningen, at hun skal til Middelfart igen. Binderup 
+og Dis er nu begge hjemme; endvidere Frøken Jensen - anbragt i Børnekamret - samt en ganske ung Frøken Ber[ulæseligt] fra Aalborg, saa vi snart er en temmelig anselig Husstand. - Den unge Greve paa Brobygaard er kommen hjem; hans Kone har det nu meget godt og vejer over 130 ℔, saa at der er bedste Udsigt til, at hun fuldstændig kommer sig. - Hundene har det fortræffeligt.
+Nu kommer Christen!
+Mange Hilsener
+Din Far.</t>
+  </si>
+  <si>
     <t>1899-07-20</t>
   </si>
   <si>
     <t>Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>Alhed Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Marie Larsen
 Susanne Lindberg
 Christine Swane
 Anna Syberg</t>
   </si>
   <si>
     <t>Onkel er muligvis Christian Eckardt. Johannes Larsens bror, Vilhelm, arbejdede på gården Ditlevslyst i 1899-1900. Den lå i nærheden af Erikshaab, som var Alhed Larsens barndomshjem.
 Sørensen er muligvis en farve- og papirhandler. Susanne er muligvis Susanne Lindberg.
 Tjalfe er Johannes Larsens hund.</t>
   </si>
@@ -605,60 +663,60 @@
 Det er da herligt Du faar faar saa meget Musik og er hos en kjærlig og god Veninde Gud glæde enhver der kan opmuntre dig
 Vejret er godt og Arbejdet vil jeg haabe maa lykkes for Dig hvor er jeg dog taknemlig og glad at Du kom derned saa Du ikke er tvungen af noget Hensyn til mig; jeg klarer mig godt og naar endda at vaske den lyse uldne Kjole af Maries den blev pæn og igaar holdt vi det sammen med Silketøjet det passer godt sammen om der nu kan blive en god Nederdel deraf den Bomulds vil jeg til at sy sammen nu 2-3 Stykker Linned har jeg efterset
 De vare herovre igaar at spise til Middag den stod paa Lammesteg og Stikkelsbærgrød. Børnene var søde De blev lige til Sengetid Marie er raskere nu saa er Humøret ogsaa bedre. Johannes soler sig med Guldregntræet det er jo et mageløst Vejr paa den tid han skal bruge Solskin nu i Aar bliver det nok færdigt. De har faaet deres Hønsegaard i Orden og Græsset saaet
 De venter ogsaa de gamle Varbergs i den nærmeste Tid de skulde saa blive et Par Dage efter dem kommer saa Skovs var det inden du rejste Johannes fik Brev fra ham, Oppermann har kjøbt et Billede af Skovs til 300 – han har Kort til Dyrehaven og tager derud hver dag for at male
 Vi har i dag den store Glæde at Hypoteksrenten er sendt til Sverrig, det lettede paa Fader kan Du tro og paa mig med. Roepengene har vi endnu ikke faaet; men Du kan stole paa mig Pengene kommer ikke her i Huset før jeg faar dem jeg skal betale med til Marie kommer. Vi har Intet hørt fra Vilhelm eller Adolph – Lev vel og hils Dine Omgivelser
 Blomsterne gror godt, Løgene ere et Par Tommer høje Faer har lovet mig Pinde til dem og de andre Blomster han glæder sig daglig over Hjemmet her han har aldrig befundet sig saa vel nogen Steder uden i Sverrig lige gaa ind i sin Seng fra Stuen og det er Kl. 9 lille Dine; men saa hedder det op Kl 5 og det med Lyst naar vi saa har drukket Kaffen gaar vi udenfor og seer hvor meget det har groet
 Græsset er nydeligt tæt, nu begynder Folk at se med Undren paa det smukke ordentlige Stykke Have alle Kartoflerne er hyppede og Pedersellie og Rødbeder Ærter og Kaal og saa lægger Fader Planer om hvor smukt det kan blive naar vi tager et større Stykke Jord ind til Haven med Buske og Træer saa glæder han sig som et Barn hvor kjønt her i det Hele kan blive naar Gaarden engang bliver færdig, ak hvor jeg beder og ønsker at han maa faa Lykke og Held til at udføre sine Tanker
 Du kan tro her er Liv i Haven i dag 4 Odensedamer syklende og Munden gaar paa dem, nu gik de i Vandet formodentlig siden de gik over Trappen
 Artiskokkerne har de ryddet til Side og saaet noget jeg var derovre det lod ogsaa til at de vilde kjøbe nogen hos Gartneren til ham nu faar vi se
 Fluerne er i Flertal nu men jeg har sat noget Brændevin saa gaar de vel i. 
 Familien har det godt jeg saa i Kjøkkenet i Aftes de gik forbi med alle Finniks men kom ikke ind 
 Vores Roer er der folk paa i disse Dage men det kan ogsaa gjøres nødig for de ere meget snavsede Martin og Moderen er ogsaa blevet anbragt der – Faster Sophie har været at besøge mig en Eftermiddag og blev til Aften hun var med i Marken hos Køerne, hun glemte sit Strikketøj det hentede Cathrine i Aftes
 De har intet hørt fra Helga siden Marie var i Odense at besøge Ramsings nu maa jeg nok slutte med Ønsket om alt godt for Dig Du kjære Barn som nok en gang faar den Glæde jeg af mit ganske Hjerte under Dig</t>
   </si>
   <si>
     <t>1906-05-28</t>
   </si>
   <si>
     <t>Marie Larsen
 Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Rørdam</t>
   </si>
   <si>
-    <t>Anna 2 -
-Laura -
+    <t>Laura -
 - Barfoed
 H.E. Christophersen
 Arent Dragsted
 Emil  Jensen
 Adolph Larsen
 Johannes Larsen
 Vilhelm Larsen
-- Simonsen</t>
+- Simonsen
+Anna  -, ven af Larsen-familien</t>
   </si>
   <si>
     <t>Christine Swane fylder 30 år. Hun er husbestyrerinde for Klaks på Rørdam. Vopper er muligvis en hund på Rørdam.
 Comtessen bor muligvis på Wedellsborg. Navnet er ukendt.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Fødselsdagsbrev. Christine Swane skal overtage sin mors brystnål, som er lavet af Dragsted.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qNNb</t>
   </si>
   <si>
     <t>Mandag den 28 Maj 1906
 Kjæreste Ugle!
 Allerførst vil jeg ønske Dig et rigtig godt lyst og velsignet Nyaar, af mit ganske Hjærte beder jeg om al den Glæde du kan taale at bære, for det gaar jo med os Menneskebørn som med Naturen, en forfriskende Regn kvæger, her sidder jeg i Havestuen og fryder mig ved at se den milde Sommerregn forfriske alting Græsset gror saa stærkt, at her snart maa bruges en Le igjen; men nu maa vel Agraren snart [ulæseligt] og saa skal han sandelig være min højre Haand for selv kan jeg intet; men saa maa jeg bøje mig der ogsaa, og [ulæseligt] takke vor Herre, som lader mig have den Glæde, at jeg gaar med det
 Lette men naar Lyst og Villie er der, smager det ikke altid godt at være forsigtig. Laura er her endnu og haar været rigtig flink siden Du rejste vi vadsker i dag og skal gjøre rent i denne Uge at her da kan være Pintse, i morgen min Ven, da skal jeg smykke med Blomster saa jeg kan see Dig for mine Øjne, jeg er da glad ved Du er hos den gode kjærlige Vilhelm jeg tænker mig han er i Middelfart til Rigsdagsvalg og Du med paa Cycler triller I ad Vejen begge to, det er næsten galt for mig nu, mine Tanker svirrer rundt, saa jeg maa holde op, bare jeg dog havde lært at stenografere!
 Middag
 Nu vil jeg da begynde med hvad der var min Tanke at [ulæseligt] straks, Du skal i Gave have min Brystnaal,[Cau..?], som er indfattet af Arendt Dragsted, men det gaar mig jo ogsaa galt der, da jeg aabner Æsken og vil see lidt paa den har jeg jo glemt lille Ugle, at jeg ikke har baaren den siden ”Alliken” stjal den, og jeg kom tidsnok til at forskrække den, saa den lod Naalen falde paa Kjældertrappen de Smaastykker der [mangler?] har jeg; men det tager jo Tid at faa det ordnet om den Jensen kan det vil jeg tale med Las;[ulæseligt] det men se ved Siden laa denne lille Pære, det er dog noget kunde Du ikke faa den anbragt i [ulæseligt] lille Sjalsnaal der hører samme Tid til Den kan mulig glæde Dig, Las har dog som [Ba…] dannet den og bragt mig Fornøjelse men nok om det.
 Du har jo slet ikke hørt noget om vor Sanger Du ved han kom uventet samme Dag som Las; De spiste her Fisk og hvid Sagosuppe næste Dag tog vi Skinke og de dejlige Asparges; ( som jeg glemte at takke for) Kirsebærsuppe med Boller næste Dag Kørvelsuppe med Rørdam Asparges og visnok Pandekager 4 Dag stegte Aal, og Apricosgrød Æblerne var en Gave fra Lyse. Saa flyttede Sangeren til Malerens i 2 Dage og derfra til Apothekerens; nu i Dag skal han reise, 3 Gange har han sunget i Skoven for fuldt Huus og synge kan han endnu den gamle Svend. Vi hørte ham en Aften ovre hos Johannes for i Skoven gik vi ikke, det begyndte Kl. 8, men de kom jo ikke hjem før 12 og da havde vi sovet i 3 Timer more sig gjorde han og hyggelig er han at have til Gæst; naar han nu kommer at sige Farvel hører vi maaske, at han tager til Simonsen Ligfærd. Hermed sender jeg nu 2 Breve fra Dumpe nu er det jo straks hendes Fødselsdag, husk hende med et Brev, hun trænger altid til Kjærlighed, hvem gjør ikke det? Stakkels lille Anna.
 Naa lille Ugle nu kommer jeg med en Mængde Spørgsmaal lad mig saa se Du svarer mig, hvordan gaar det for Dig med at være Husmoder, og al den anden Gjerning Du tager op – glem ej Malingen for saa er Du jo først i dit Es – men Du skal jo se Dig rigtig om først, er der mange smukke Blomster og kan Du lide Menneskerne det er jo rart at der er Sang, det holder Du jo meget af, kan Du lide Comtessen? Det er tidligt med Blomkaal, husk dog at takke naar Du næste Gang møder Giverinden. Er Gaasefamilien kommen tilbage, Erhard fortalte mig om Flugten, jeg kan jo nogenlunde tænke mig Omgivelserne; men det skal rigtignok blive morsomt selv at se, oh denne herlige Tid jeg vil rigtignok helst derned i Jordbærtiden vi snakker saameget; med det kan da nu blive morsomt, Du spørger til vores Urtesager
 Kartoflerne kan nu hyppes og det andet kommer godt op, der var ingen Brev fra Agraren i Morges saa maa vi vel spørge ham i aften. Nu Farvel og en kjærlig lykønskning fra os begge hils Klaks din Moder
 I midten af brevet: Blomst[ulæseligt]godt
@@ -815,53 +873,50 @@
 Politiken: Musæet i Faabog,", Kronik af Karl Madsen
 Illustreret Tidende: Faaborg Museum
 Deres forbundne</t>
   </si>
   <si>
     <t>12. aug. 1911</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Anna Ancher
 Michael Ancher
 Frederik Gad Clement</t>
   </si>
   <si>
     <t>Johannes Larsen er på cykeltur i Jylland og besøger bla. Anna og Michael Ancher.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/I5WSEsCR</t>
   </si>
   <si>
     <t>1917-01-02</t>
   </si>
   <si>
-    <t>Louise Brønsted</t>
-[...1 lines deleted...]
-  <si>
     <t>Tornehave Birkerød St.</t>
   </si>
   <si>
     <t>Laurentius Allerup
 Peter Oluf Brønsted
 Grethe Jungstedt
 Camilla Kattrup
 Alhed Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Elisabeth Mackie
 Peter Magnussen
 Ellen  Sawyer
 Leo Swane
 Andreas Warberg
 Conrad Warberg
 Minna Warberg</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Ville og tandlægens var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3748</t>
   </si>
@@ -1199,51 +1254,51 @@
 Ernst Syberg</t>
   </si>
   <si>
     <t>Jensen-familien havde et feriehus i Tibirke.</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek, Johannes V. Jensens Arkiv</t>
   </si>
   <si>
     <t>Ernst/Rille er færdig med sin eksamen og vil leje en bil samt fungere som chauffør sommeren over. Fritz Syberg vil derfor komme i bil til Tibirke 15. juli og begynde på et portræt af Else Jensen. Sidst Johs. V. Jensen var i Kerteminde, fik Syberg idé til et portræt af ham, og han vil gerne begynde på det nu.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qohh</t>
   </si>
   <si>
     <t>Pilegaarden 6-7-31
 Kære Venner.
 Det trækker noget længere ud med Rejsen til Tibirke end jeg havde forestillet mig [”mig” indsat over linjen]. Sagen er at vi er ved at anskaffe os en Bil for Somren. Rille har jo overstaaet sin Eksamen og vi kan få ham til Chauffør i Sommermaanederne, og det vilde passe mig bedst at pakke Malergrejer og Lærred ind i Kareten og køre lige til Jeres Dør. Men han (Rille) [”(Rille)” indsat over linjen] faar ikke Lejemaalet i Orden før paa Fredag og jeg naar derfor næppe at komme ind til Jer før Tirsdag den 15_de_. Efter hvad Else skrev skulde jeg altsaa have en Uge inden I tænker paa at rejse til Hindsgavl – passer det? Paa 4 at [”at” overstreget] a fem Dage kan jeg nok lægge et Portræt an af Else. Sidst Du var nede paa Pilegaarden og sad lidt ude i Køkkenet, gik der noget op for mig, hvordan jeg skulde gribe an naar [overstregede bogstaver] jeg skulde male Dig og jeg vil meget gærne have Billedet lagt an nu i denne Maaned. Faar jeg først begyndt paa det, bliver det ogsaa nok gjort. Hører I ikke andet fra mig – eller jeg fra Jer – har I mig altsaa Tirsdag den [”den” overstreget] Formiddag den 15. Jeg glæder mig til at hilse paa Jer og Tibirke igen. Mange Hilsener
 Eders hengivne Fritz Syberg.</t>
   </si>
   <si>
     <t>1935-5</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Knud
 Elise Hansen
 Gudrun Larsen
 Johannes Larsen
 Peter Andreas Larsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Else Larsen har stilet brevet til "Allesammen". Af Andreas/Puf Larsens del af brevet fremgår det, at der er tale om et brev til broderen, Johan Larsen. Dennes svært læselige håndskrift omtales, ligesom hans søn, Peter, er på banen. 
 Vikingeskibsgraven i Ladby ved Kerteminde blev fundet i 1935.
 Det vides ikke, hvem Trauer var.
 Knud den Helliges sten står på Assenbølle Mark nord for den gamle hovedvej mellem Odense og Middelfart. Ifølge sagnet hvilede Knud, som var konge 1080-1086, sig på stenen, hvorved den blev formet som et sæde (Fynshistorie.dk). 
 Rørdam var den skovfogedgård, hvor Johannes Larsens bror, Vilhelm Larsen og hans kone, Gudrun Larsen, boede.</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Johannes Larsen tegner ved Ladbyskibsudgravningen. Else Larsen synes bare, at det er et hul i jorden. 
 Andreas/Puf Larsen fortæller, at Johannes Larsen har tegnet Knud den Helliges Sten, en tegning ved Hindsgavl og en ved Rørdam. Andreas sender fotos af datteren. 
@@ -1773,59 +1828,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KITS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sbqL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k1LQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LetV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qNNb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Npb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/heY8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gw2o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1zOM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kfmr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pFm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/I5WSEsCR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Y49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rez1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6f3H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J1y1k0Eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2ztm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UIMwH8M9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8DOA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hmah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qohh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CKbE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JDwA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KITS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sbqL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GYPA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k1LQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LetV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qNNb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Npb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/heY8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gw2o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1zOM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kfmr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pFm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/I5WSEsCR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Y49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rez1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6f3H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J1y1k0Eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2ztm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UIMwH8M9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8DOA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hmah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qohh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CKbE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JDwA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M31"/>
+  <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -2075,1198 +2130,1244 @@
       </c>
       <c r="I6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>57</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>58</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>59</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D7" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="D7" s="5" t="s">
+      <c r="E7" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="F7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H7" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="F7" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H7" s="5" t="s">
+      <c r="I7" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="I7" s="5" t="s">
+      <c r="J7" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="J7" s="5" t="s">
+      <c r="K7" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="K7" s="5" t="s">
+      <c r="L7" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="L7" s="6" t="s">
+      <c r="M7" s="5" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G8" s="5" t="s">
-        <v>72</v>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H8" s="5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G9" s="5" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H9" s="5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>86</v>
+        <v>27</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>64</v>
-[...7 lines deleted...]
-        </is>
+        <v>73</v>
+      </c>
+      <c r="F10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="H10" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="K10" s="5" t="s">
         <v>91</v>
       </c>
       <c r="L10" s="6" t="s">
         <v>92</v>
       </c>
       <c r="M10" s="5" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D11" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" s="5" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>96</v>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I11" s="5" t="s">
         <v>98</v>
       </c>
       <c r="J11" s="5" t="s">
         <v>99</v>
       </c>
       <c r="K11" s="5" t="s">
         <v>100</v>
       </c>
       <c r="L11" s="6" t="s">
         <v>101</v>
       </c>
       <c r="M11" s="5" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>104</v>
       </c>
       <c r="D12" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F12" s="5" t="s">
         <v>105</v>
       </c>
-      <c r="E12" s="5" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H12" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I12" s="5"/>
+      <c r="H12" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>107</v>
+      </c>
       <c r="J12" s="5" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F13" s="5" t="s">
-        <v>112</v>
+      <c r="F13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I13" s="5"/>
       <c r="J13" s="5" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C14" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="C14" s="5" t="s">
+        <v>114</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>105</v>
+        <v>120</v>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F14" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F14" s="5" t="s">
+        <v>121</v>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I14" s="5"/>
       <c r="J14" s="5" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C15" s="5" t="s">
-        <v>105</v>
+      <c r="C15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="D15" s="5" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>135</v>
+        <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>63</v>
-[...4 lines deleted...]
-        </is>
+        <v>114</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>139</v>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H18" s="5" t="s">
-        <v>136</v>
+      <c r="H18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I18" s="5"/>
-      <c r="J18" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J18" s="5" t="s">
+        <v>122</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="M18" s="5"/>
+        <v>141</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>142</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>72</v>
+      </c>
+      <c r="D19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F19" s="5" t="s">
-        <v>141</v>
+      <c r="F19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>145</v>
+      </c>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K19" s="5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="M19" s="5" t="s">
         <v>147</v>
       </c>
+      <c r="M19" s="5"/>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
         <v>148</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="D20" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F20" s="5" t="s">
         <v>149</v>
       </c>
-      <c r="E20" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G20" s="5" t="s">
+      <c r="G20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H20" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="H20" s="5" t="s">
+      <c r="I20" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="I20" s="5" t="s">
+      <c r="J20" s="5" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="K20" s="5" t="s">
         <v>153</v>
       </c>
       <c r="L20" s="6" t="s">
         <v>154</v>
       </c>
       <c r="M20" s="5" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
         <v>156</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="E21" s="5" t="s">
         <v>157</v>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="5" t="s">
         <v>158</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>159</v>
       </c>
       <c r="I21" s="5" t="s">
         <v>160</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>67</v>
+        <v>108</v>
       </c>
       <c r="K21" s="5" t="s">
         <v>161</v>
       </c>
       <c r="L21" s="6" t="s">
         <v>162</v>
       </c>
       <c r="M21" s="5" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
         <v>164</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>135</v>
+        <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>63</v>
-[...9 lines deleted...]
-        </is>
+        <v>72</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>165</v>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G22" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G22" s="5" t="s">
+        <v>166</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-        </is>
+        <v>167</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>76</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="M22" s="5"/>
+        <v>170</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>171</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>72</v>
+      </c>
+      <c r="D23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G23" s="5" t="s">
-        <v>169</v>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H23" s="5" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-        <v>67</v>
+        <v>173</v>
+      </c>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K23" s="5" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+      <c r="M23" s="5"/>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>135</v>
+        <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>63</v>
-[...4 lines deleted...]
-        </is>
+        <v>27</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>72</v>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G24" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G24" s="5" t="s">
+        <v>177</v>
       </c>
       <c r="H24" s="5" t="s">
-        <v>176</v>
-[...10 lines deleted...]
-        </is>
+        <v>178</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="K24" s="5" t="s">
+        <v>180</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="M24" s="5"/>
+        <v>181</v>
+      </c>
+      <c r="M24" s="5" t="s">
+        <v>182</v>
+      </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>179</v>
-[...8 lines deleted...]
-        <v>180</v>
+        <v>72</v>
+      </c>
+      <c r="D25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="s">
-        <v>181</v>
-[...7 lines deleted...]
-      <c r="K25" s="5" t="s">
         <v>184</v>
+      </c>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L25" s="6" t="s">
         <v>185</v>
       </c>
-      <c r="M25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M25" s="5"/>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>63</v>
+        <v>187</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      <c r="G26" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F26" s="5" t="s">
         <v>188</v>
+      </c>
+      <c r="G26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H26" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="I26" s="5"/>
+      <c r="I26" s="5" t="s">
+        <v>190</v>
+      </c>
       <c r="J26" s="5" t="s">
-        <v>67</v>
+        <v>191</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G27" s="5" t="s">
-        <v>87</v>
+        <v>196</v>
       </c>
       <c r="H27" s="5" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>199</v>
+        <v>72</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>200</v>
+        <v>27</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>201</v>
+        <v>73</v>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G28" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="H28" s="5" t="s">
         <v>202</v>
       </c>
-      <c r="H28" s="5" t="s">
+      <c r="I28" s="5"/>
+      <c r="J28" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="K28" s="5" t="s">
         <v>203</v>
       </c>
-      <c r="I28" s="5" t="s">
+      <c r="L28" s="6" t="s">
         <v>204</v>
       </c>
-      <c r="J28" s="5" t="s">
+      <c r="M28" s="5" t="s">
         <v>205</v>
-      </c>
-[...7 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="F29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G29" s="5" t="s">
         <v>210</v>
       </c>
-      <c r="D29" s="5" t="s">
+      <c r="H29" s="5" t="s">
         <v>211</v>
       </c>
-      <c r="E29" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H29" s="5" t="s">
+      <c r="I29" s="5" t="s">
         <v>212</v>
       </c>
-      <c r="I29" s="5" t="s">
+      <c r="J29" s="5" t="s">
         <v>213</v>
       </c>
-      <c r="J29" s="5" t="s">
+      <c r="K29" s="5" t="s">
         <v>214</v>
       </c>
-      <c r="K29" s="5" t="s">
+      <c r="L29" s="6" t="s">
         <v>215</v>
       </c>
-      <c r="L29" s="6" t="s">
+      <c r="M29" s="5" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>63</v>
+        <v>218</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>219</v>
       </c>
-      <c r="E30" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F30" s="5" t="s">
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H30" s="5" t="s">
         <v>220</v>
       </c>
-      <c r="G30" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H30" s="5" t="s">
+      <c r="I30" s="5" t="s">
         <v>221</v>
       </c>
-      <c r="I30" s="5" t="s">
+      <c r="J30" s="5" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="K30" s="5" t="s">
         <v>223</v>
       </c>
       <c r="L30" s="6" t="s">
         <v>224</v>
       </c>
       <c r="M30" s="5" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" s="5" t="n">
+      <c r="A31" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="G31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="J31" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="K31" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="L31" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="M31" s="5" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="5" t="n">
         <v>1949</v>
       </c>
-      <c r="B31" s="5" t="s">
-[...43 lines deleted...]
-        <v>231</v>
+      <c r="B32" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="D32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="J32" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L32" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="M32" s="5" t="s">
+        <v>239</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
+    <hyperlink ref="M32" r:id="rId37"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>