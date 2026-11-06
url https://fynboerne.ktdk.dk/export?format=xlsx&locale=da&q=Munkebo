--- v0 (2026-05-05)
+++ v1 (2026-11-06)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="462" uniqueCount="317" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="485" uniqueCount="332" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -535,51 +535,51 @@
   <si>
     <t>1933-01-17</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Hareskov St.</t>
   </si>
   <si>
     <t>Harriet Afzelius
 Adam Goldschmidt
 Brita Goldschmidt
 Ina  Goldschmidt
 Amanda Heinesen
 Julius Hviid
 Grethe Jungstedt
 - Knudsen, skomager
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Arne Mortensen
 Erik Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvilket spil Laura/Bibbe havde med at gøre i Hillerød. 
 Succes var et chokolademærke solgt af firmaet Galle &amp;amp; Jessen (Arkiv.dk – her billede fra 1922).
 Fra litteraturen om Larsen-familien vides, at køberen af Kærbygaard hed Arne Mortensen.
 Johanne og Adolph Larsen købte senere i 1933 Lindøgaard nær Dræby/Munkebo.
 Amanda er muligvis Amanda Heinesen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0607</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen håber ikke, at Laura/Bibbe er syg. Hun er ikke stærk. Selv har Johanne et øre, der vædsker, og hun er næsten døv på det, så hun må til speciallæge.
 Adolph/Agraren Larsen har solgt Kærbygaard for 18.000 kr. Det er en god handel. Johanne og han købte kransekage og chokolade og inviterede gæster til kaffe for at fejre det. Adolph skal nu ikke længere arbejde for andre, Erik/Tinge bliver selvstændig, og Johanne vil holde op med at undervise i klaverspil. 
 Johanne har mødt Amanda, som spurgte til Ina/Sjums.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/F1Lr</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 OBS Salget!
@@ -760,51 +760,51 @@
 Hvis Bimse ikke er hjemme maa vi jo se at faa Ia med derop, synes jeg. Hun vil jo altid meget gerne til Båxhult, men det kommer jo an paa om hun kan nu de nylig er flyttet ind i deres nye Hus. Hvis Far er klar til at rejse om ca 8 Dage, er der jo ikke for meget Tid, saa lad mig vide hvordan I stiller Jer til disse Forslag eller om I selv har andre. - Peter har været paa Lindøgaard i 2 Dage sidste Uge ["sidste Uge" indsat over linjen], men da han skulde sættes af ved Munkebo Kro i Forgaars, vilde han hellere med til Odense, saa han maa jo ikke være saa utilfreds med os mere. Han var saa i Odinstaarnet, hvad der ikke syntes at more ham særligt, senere fik han Omelet i Bryggergaarden, men da han fik den erklærede han, at han ikke spiste Nymælspandekager! Saa det var tilsyneladende ikke nogen vellykket Udflugt for ham. heldigvis befinder han sig helt godt i Kerteminde, saa godt, at han [et overstreget bogstav] i nogle Dage
 2)
 ikke havde Tid til at spise sig mæt, men da det jo førte til at han skulde ind og have Mad naar han skulde i Seng (jeg kender jo kun Aftensmaaltiderne) saa har jeg nu sagt at han skal blive siddende til vi andre er færdige. Det gør han jo ikke uden Protest, men han faar vel saa Vane til at spise, saa han igen kan faa Lov at gaa lidt før. -
 I Søndags var han med Far paa Romsø. Far skulde tegne et Egetræ til Billedet. Fyrmesterens skulde netop rejse til Svaneke, saa de fik sig en bedre Frokost med Harald Jensen af Æggebægre. Iaften har Far inviteret Ernlund og Elses Far til Torsk i Kerteminde. 
 Peter fik Bimses Brev iaftes, skal se at faa skrevet.
 Skrevet udi gamle Odenses
 Raadhus
 med Hilsen fra Ernlund,
 Far og Puf.</t>
   </si>
   <si>
     <t>1938-02-13</t>
   </si>
   <si>
     <t>Sallinge Kro</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Thora Cohn
 Drude Jørgensen
 Alhed Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Karen Pilegaard
 Lars Pilegaard
 Valdemar Rørdam
 Jørgen Schou
 Karl Schou
 Marie Schou
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem baronessen og professoren var. Gudrun på Sallinge Kro kendes heller ikke. 
 Drude Jørgensen købte en samling af Johannes Larsens oliemalerier med motiv fra H.C. Andersens Den grimme Ælling til ophængning på Fyns Forsamlingshus.
 Else og Andreas Larsen fik i 1938 datteren Thora.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0771</t>
   </si>
   <si>
     <t>Astrid/Dis Warberg-Goldschmidt har det dejligt på Sallinge Kro. Hun nyder at høre fynsk tale igen og at møde søde mennesker. Måske skal hun en tur til Munkebo Kro og vil i så fald besøge Johanne/Junge Larsen.
 Astrid har besøgt Fyns Forsamlingshus og set Johannes Larsens billeder. Hun har også set Alhed Larsens stokroser og Karl Schous interiør med mor og barn på Stiftsmuseet. 
 På Ølstedgaard besøgte Astrid professoren, som læste højt af sine digte. Hun har været i Ryslinge og høre Rørdam samt på besøg på Erikshaab.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wsmJ</t>
   </si>
@@ -836,52 +836,52 @@
 Da Pigen skulde køre mig hjem (Regnvejr) – måtte vi jo bryde op i menneskelig Tid, han fulgte med i Bilen til Kroen. 
 I Aften er der Karneval på Kroen; jeg har hos Pilegårds lånt en pragtfuld, kongeblå Vadmelskjole fra forrige Aarhundrede, og et strålende Hovedklæde af tyk, rød, blomstret Silke. På Søndag skal jeg med dem i Ryslinge Kirke at høre Rørdam. I Søndags var jeg til Middag på Erikshåb, vi havde en yndig Dag – Vejret mild Solskin, Haven myldrede med Eranthis og Gækkeliljer. Tak for lovede Løg! husk dem endelig. I Fredags var jeg hos Baronessen til megen Filosofi – vi to alene, hun er nu sød. I Morgen er jeg bedt til at overvære Pølsestopning hos Fru Pilegård – senere til stort Pølsegilde. Ja, der er hver Dag noget, og jeg nyder det altsammen. Bliver så længe jeg kan – måske til 1’ Marts Axel synes så afgjort, jeg skal. 
 Hvor er det trist med Marejes Sygdom, det er da ikke noget alvorligt? hun ser ikke robust ud. Dejligt med Elses lille nye. Hils nu alle mange Gange – hvor herligt for dig at have den elskelige Bibbe! hils hende specielt. 
 Og at Vejen bliver lavet – og Lånet trækker op – 
 Tusinde Hilsner fra din Dis</t>
   </si>
   <si>
     <t>1938-04-25</t>
   </si>
   <si>
     <t>Johanne  Larsen</t>
   </si>
   <si>
     <t>Lindøgaard</t>
   </si>
   <si>
     <t>Franziska  Erichsen
 Kirsten Hjorth
 Niels  Junker
 Drude Jørgensen
 Adolph Larsen
 Andreas Larsen
 Henning Larsen
 Martin Larsen
 Vilhelm Larsen
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Elena Larsens veninde
-Else Larsen, Else, Andreas Larsens kone
 Axel  Müller
 Fritz Syberg
 - Vesterdal
 Thora Vesterdal
 Mary Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Bents bedstemor og professoren var. 
 Udstillingsbygningen ved Odense Å hedder Filosoffen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0418</t>
   </si>
   <si>
     <t>Johanne Larsen ønsker tillykke med fødselsdagen. 
 Det er koldt og tørt, så Johanne er bekymret for høsten. 
 Kirsten/Pelle Hjorth er begyndt at komme på besøg, og det er hyggeligt. Pelle synes, at der er meget "vrøvl" hjemme hos hende selv. 
 Johanne og Adolph har fået lam og kalve. Drengene fisker, og de kan af og til sælge af fangsten. 
 Johanne m.fl. har været i Odense for at se Forårsudstillingen. De mødte et katolsk konfirmationsoptog. Johannes Larsens billeder var dejlige, men Johanne brød sig ikke om de fleste af Sybergs. Efter udstillingen besøgte hun Henning/Bror og Kirsten, og til sidst spiste de i Fyns Forsamlingshus. Her mødte de Professoren, som opførte sig mærkeligt og var sørgeligt forandret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vy50</t>
   </si>
   <si>
@@ -897,51 +897,51 @@
 Efter 1½ Times Betragtning af de 3 smaa Sales Indhold vandrer vi hen til Bror Klakses yngste ["Klakses yngste" indsat over linjen] og Kirsten. De bor i en lille henrivende 2 Værelses Kvistlejlighed i en [et bogstav overstreget] moderne Bygning i en lille Gade, Falen – tænk at et saa sjovt gammelt Navn har faaet Lov til at bibeholdes – der er Altan, hvor deres 
 4.
 lille Unge kan staa og sove; det var et yndigt lille Besøg; jeg synes altid det er saa morsomt at besøge smaa ny-startede Hjem; og det blev i Sandhed udbytterigt – for os! Vi drog af med et Sær blaat Chiviotstøj, et Par tykke graa Flonelsbenklæder og en Regnfrakke! Og saa til Fyens Forsamlingshus, hvor vi har tænkt os Muligheden af Drudes Nærværelse, men blev, som vi jo saa ofte bliver her i Livet, skuffede. Da Agraren havde givet helt godt med af Penge og jeg havde en Fem’er liggende fra min Rejse, bestilte vi flot Dineren: Suppe, Drudes berømte Suppe, Kyllingesteg med nye Kartofler og Agurkesalat samt Karamelbudding. Dertil 2 Paaskebryg! - - Jeg havde truffet Fru Junker – Dr. J.s Kone – paa Udst. og spurgte til Prof. Hun sagde, det blev værre og værre; han gaar og synger hele Dagen, saa han er permanent hæs, og Drude kan næsten ikke holde ham ud. Saa spurgte jeg Opvartersken paa F. For. , som jeg jo kender godt, og hun svarede næsten ligesaadan; han er, kunde jeg forstaa, en frygtelig Plage for Personalet derude, naar han kommer – og det gør han tit. Saa traf det sig, at han netop kom og efter at vi nogen Tid havde hørt ham larme inde i Buffetten, gik jeg derhen og spurgte, om han ikke kom og sludrede lidt med os. Han blev helt bevæget ved at se mig og dvælede meget ved at jeg ikke havde skrevet til ham; saa fik vi forøvrigt en rigtig dejlig Passiar, næsten paa en Time; han priste dig i høje Toner og sagde, at han havde fundet dig meget mere lødig end han havde tænkt sig efter at have læst ”Den synske”. Saa snakkede vi om mange andre Ting og Manse var meget imponeret over hans Klogskab og Intelligens; han blev bag efter ved med at komme tilbage til, hvor han dog var klog og blændende. Manse saa han jo for første Gang – nej anden maaske – saa han kan jo ikke dømme, men jeg, som har kendt ham saa godt og elsket ham saa højt jeg sørger jo over den uhyggelige Væsensforandring, der er sket med ham, saa smertelig forandret nej forgrovet, mener jeg; og saa denne trættende Hang til at fortælle Anekdoter, som han aldrig før har haft men som Drude har i saa høj Grad [”men som Drude har i saa høj Grad” indsat over linjen]. Men du og nu Manse har alligevel kendt ham for lidt til at se Forandringen. Gid han endda maatte blive ved status quo! Han skulde til Fødselsdag ude hos Thora Vesterdal, men tog en Vogn for at sidde hos os saa meget længere. Å Posten! Allerede! Ja saadan gaar det altid – at han er for tidlig paa den naar det kniber
 [Skrevet langs sidste sides venstre kant:]
 Tusinde Hilsner fra os alle til Jer alle. Tusind Lykønskn. Din Junge.</t>
   </si>
   <si>
     <t>1938-08-30</t>
   </si>
   <si>
     <t>Bakkevej 8 Hareskov St.</t>
   </si>
   <si>
     <t>Julie Brandt
 Louise Brønsted
 Kurt Jungstedt
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Gudmund Larsen 
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Ellen  Sawyer
 Janna Schou
 Jørgen Schou
 Marie Schou
 Christine Swane
 Lars Swane
 Ane Talbot
 Andreas Warberg
 Minna Warberg
 Erik Warberg Larsen
 Mary Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Marie Schou/Syberg, som var mor til Jørgen/Buf Schou døde 1934. Derfor ordene om hendes manglende indflydelse på ham. 
 Mary, som hjalp til i huset hos Johanne C. og Adolph Larsen, blev en kort tid kæreste med Erik/Tinge, og de blev gift. Parret fik også et barn. Ægteskabet blev kun af kort varighed. Flere år senere blev Erik/Tinge gift med Grethe, f. Tinesen. 
 Den omtalte Alma er ikke oprettet med biografi. 
 Louisenlund på Skovvej i Kerteminde var frem til 1945 et lille spisested (Arkiv.dk).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0596</t>
   </si>
   <si>
     <t>Johanne/Junge har betændelse i skulderen og skal muligvis opereres.
@@ -976,51 +976,51 @@
 Dit lange Brev til Bibbe var rigtig nok interessant! Jeg synes nu, at jeg har forstaaet lidt af, hvad det var, der fik Bølgerne til at gaa lidt højt hos Jer omtrent samtidig med at vores Mary-Katastrofe indtraf. Var det ikke, at Buf vilde have Janna til at flytte ud til sig? det var rigtig stygt af Buf at ville skille dig og Janna. Gaar Buf i det hele taget til den gode Side, synes du? Mon ikke Maries manglende Indflydelse gør sig gældende? Hvor det er Synd! Og ogsaa for Janna. Naturligvis vil hun, som holder saa meget af sin Far ikke kunne se det, men saa meget mere vil det tænkes at kunne influere paa hende. Skriv lidt om dette, maaske er jeg fejl paa det. 
 2.
 Hvad mig angaar, er jeg ikke kommen stort videre end at jeg daarlig kan tænke paa andet end hele Mary Sagen; der sker jo stadig væk noget, der holder en i Aande, og det der sker er en Pine, fordi man synes snart, at man vader i Smuds F. Ex. sagde Mary forleden, da hun talte med ikk [”ikk” overstreget] Tinge – han havde bemærket ”Der er jo ingen Skilsmissegrund ” – ”jo der Karlekamret, som vi blev henvist til at bo i, mens din Mor skulde have sin Suite til at modtage Gæster i” Jeg tror for Resten ikke, at stakkels Mary er hol [”hel” overstreget] helt normal. Svangerskabet kan jo virke helt mental-forstyrrende, og saa er det hendes Ulykke, at hun ikke har haft besindige og kultiverede Mennesker i sine Omgivelser, som kunde raade hende. Mary sagde ogsaa til Tinge ”naar jeg bliver trampet paa, sætter jeg haardt mod haardt”. Det er saa helt udenfor Virkelighedens Omraade. Kort efter at jeg havde skrevet til dig sidst, kom der Sagførerbrev til Tinge, at hun vilde have Understøttelse ikke bare til Barnet, men ogsaa til sig selv. Der er jo ikke rigtig Logik i det. Du saa af hendes Brev til mig, at Gaarden var saa elendig, at hun ikke turde lade sit Barn vokse op ikk [”ikk” overstreget] her. Deri ligger dog at hun kan skaffe det bedre økonomiske Vilkaar andre Steder. Og naar hun rejser herfra og berøver Gaarden sin Arbejdskraft – hvad der jo er en stor økonomisk Faktor – er det lige haardt nok at den stakkels ”elendig forgældede” Gaard skal rede Penge ud til hende personlig. Det er Mary da for Resten gaaet fra, vel vidende, at Retten ikke vilde give hende Medhold i det, men nu staar det paa, at hun vil have Boet delt. ”Hvad der er dit, er ogsaa mit” sagde hun til Tinge. Mary lod jo alle sine Ejendele afhente, Brudegaverne deltes saaledes, at hver beholdt det, som deres Forbindelser havde givet, pudsigt nok [”nok” indsat over linjen] havde Mary skrevet en detallieret Liste paa alt det, de skulde have med, og den Liste blev liggende her og den har vi, saa lille Mary skal ikke dø i Synden, hvis hun stikker Værdigenstande til Side derude, naar Vurderingsmændene kommer. Tænk Dis, frivillig at ville gaa alt det igennem, at have fremmede mennesker ind at vurdere alle ens Sager; og det er saa meget vildere, som Tinge jo intet ejer. Mary ved godt, at Møblementet derovre – d. gl. Hjørnesofa m.m. [”m.m.” indsat over linjen] fra Agrarens Forældre – ikke tilhører Tinge, det er ganske minimalt, hvad han ejer, det er jo sandsynligvis ogsaa bare for at chikanere ham, Og saa vil Mary paastaa, at hun holder af ham!
 3
 Der maa være mange forskellige Maader at holde af paa. I Dag er Tinge tilsagt paa Politikontoret. Æv! Har jeg ikke Lov til at sige, at vi vader i Smuds. Du kan ikke tænke dig som de forvrænger og laver om paa det hele. Jeg kan ikke lade være med at sige til Tinge. Tror du ikke, at hvis de havde haft lidt mere af den – af dig – saa foragtede Kultur, saa vilde de tage det lidt anderledes.
 Kirsten Thorsen, der jo blev gift med Klakses Søn, kender lidt til Marys Kusine i Odense, Bibbe var hos Kirsten forleden og fik refereret et Par større Holmgange mellem de to; K. havde ikke lagt Fingrene imellem i sit Forsvar for os. Kusinen var jo – fra at vi var de bedste Venner af Verden – pligtskyldigst blevet meget vred paa os! ! Hun sagde bl.a. – ”og saa har de ladet Mary ligge paa Halm”. Jeg har altid misundt dem deres friske rene Halmunderlag, hvorover der saa var Madras og Underdyne. Alma (Kusine) havde bl.a. sagt at Mary var gaaet bort fra at give mig Skylden for hendes Flugt. Du ser, det er ikke et Spørgsmaal om, hvad der er Sandhed, virkelig Sandhed, men om, hvad der kan ”bruges” i Sagen. Enhver ved jo, hvor inderlig skikkelig jeg er, saa den gik ikke. Jeg kunde komme med mange Exempler, men gider ikke og er for Resten ikke aldeles oprørt, men har den dybeste Medlidenhed med hende og er saa Angst for, at hun ikke skal holde til det eller at det skal skade Barnet. Bibbe trøster mig med, at det er jo Naturens Værk, at hun er bleven saadan og saa maa Naturen vel ogsaa indrette det, saa Barnet ikke tager Skade. Det stakkels lille Barn, det er jo Alfa og Omega i hele Tragedien. 
 Dedde og Lugge har været i Kjert. hos Elle og jeg tog derned en Formiddag; det var morsomt at det vakte en saadan Glæde hos dem at se mig; de skulde om Efterm. paa en lille Biltur til Hindsholm og det blev en dejlig Tur. Lige før man naar Nordskov ligger der paa højre Haand en lille Skov, kan du huske det? der tog vi til og der var vidunderligt; over Engene bag Skoven gik vi ud til Stranden og var oppe paa en mægtig Bakkeknold, hvis yderste Grænse mod Vandet stadig ædes op af Bølgeslaget og hvorfra vi saa Sjællands Kyst, saa klar og smuk. Vi sad saa lidt i Udkanten af Skoven, røg, spiste Chokolade og snakkede hyggeligt og først og sidst nød det vidunderlige Landskab og den gode Luft. De kørte mig saa hjem, men vilde ikke ind, da de skulde have Fremmede om Aftenen. Et Par Dage efter, om Søndagen, skulde Elle til Bryllup i Munkebo Kro, ”hvis Datter”, hun har spillet med i en Aarrække og dermed fik vi den Glæde at have Dedde og Lugge Resten af Dagen 
 4.
 Elle skulde Møde Kl 4; de kom saa her lidt over og vi havde pæn Kaffe til dem; derefter besaa vi saa nogle Kæmpehøje her i Nærheden (benyttede Bilen) og gik derefter alle Mand ud paa vor sædvanlige Spaseretur ud gen. Markerne og ad Stranden hjem Vejret var godt og det hele var saa henrivende og vellykket. Det er saa dejligt for mig at alle vore tre Børn falder saa udmærket i Slav med alle mine. En anden Aften, da jeg havde været i Kjert. inviteret til Aftensmad af Dedde sm. med Elle og Minna i Louisenlund, hvor vi for Resten havde haft det henrivende og nydt varm Mad, Snaps, Madeira o.s.v. kørte de mig ogsaa hjem, og da det var tidlig paa Aftenen, gik de med ind til en Kop The og vi havde igen en dejlig Aften, Minna var henrivende sød og hun hører ogsaa til dem, der gouterer Lindøgaard.
 Da var Lugge rejst, men saa havde vi Minna i Stedet; hun havde ferieret i Nakskov og var kommen Aftenen før. 
 Og saa har vi haft et dejligt Besøg af den hjemvendte Ugle og Lasse; de kom til Malerens Hus fra Jylland og havde vistnok haft en dejlig Tur. De kom derud i Lørdags midt om Formiddagen og blev til 10½ Aften, saa vi havde rigtig Tid til alt; det var saa sødt af dem, at de havde taget alle deres Akvareller med fra Rejsen; de var saa skønne, at de næsten tog Vejret fra mig; Lasse bliver en stor Maler, skal du se. Jeg har maaske aldrig set Uglen saa vel ved det før; det var som al hendes Nervøsitet var strøget af hende, og hun var glad, livlig og sød. Hun og Lasse rejste hjem i Mandags, Marie derimod blev. 
 Sagen er, at Agraren fylder 60 Aar d. 26nde Sept. – Kongens Fødselsdag, sender du ham et Kort? – og saa vilde vi den Dag samle lidt af Familien og spurgte saa Marie, om hun ikke kunde komme her [”her” indsat over linjen] over den Dag; da Uglen hørte det, mente hun, at Marie hellere maatte blive her i Stedet for at rejse igen, og saadan blev det altsaa. Las er vist desværre endnu ikke kommen fra Sverige til den Tid.
 Jeg havde Brev fra Pan i Gaar, hun er saa glad for sin Sommerferie, men har vel selv fortalt dig derom; hun skrev lidt om det med Jannas, [”s” sidst i ordet overstreget] men Pan er jo ikke altid let at blive klog paa; vil du ikke nok – selv om det snart er en gammel Historie fortælle mig Gangen i det fra først af; Jannas Ve og Vel ligger mig saa meget paa Sinde og jeg gaar og tumler med det i mine Tanker, men vil vide Besked.
 Tinge kom hjem i Aftes fra sin Politifærd. Det havde drejet sig om etn [”t” midt i ordet overstreget] lovbefalet Sammenkomst mellem Politimesteren, Mary og Tinge, hvor han skal forsøge at mægle. Det er jo ganske unyttigt og tages da ogsaa som en Formsag. – Tinge skal betale til Barnet og det er jo da ogsaa rimeligt nok. – Tiden er omme og jeg naar ikke mere. ”Skriv snart”! 
 Tusinde Hilsner, din Junge.</t>
   </si>
   <si>
     <t>1938-12-29</t>
   </si>
   <si>
     <t>Thora  Branner
 Alfred Fly
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Janna Schou
 Christine Swane
 Lars Swane
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0951</t>
   </si>
   <si>
     <t>Johanne C. Larsen takker for alle de mange julegaver. Hun har fået kvittering for de gaver, som hun selv har sendt.
 Laura/Bibbe Warberg Petersen og Johanne havde knoklet med en gris, hvorefter de skulle pakke gavekasser.
 Johanne og familien havde en hyggelig juleaften i den lavloftede stue. Hun fik som altid flest gaver. 
 Juledag kom Lars/Lasse Swane på ski og blev til den følende dag. Andreas/Puf og Else Larsen samt Christine/Uglen Swane kom på besøg i bil.
 Vejene har i øvrigt været lukket af sne. Johanne måtte transportere sine æg på en slæde. 3. juledag kunne Marie Larsen ikke komme til Kerteminde og deltage i Johannes Larsens fødselsdag. 
 Johanne havde det rart på Kerteminde Sygehus. Hun fik dog røntgenfotograferet foden, og der er ikke noget at gøre ved den smertende storetå. Hun har desuden haft et anfald i sin arm.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/opQe</t>
   </si>
   <si>
     <t>[Skrevet med sort blæk på kuvertens forside:]
@@ -1047,51 +1047,51 @@
 [Skrevet langs venstre margen s. 4:]
 Tak for Besørgelsen af Marcipanen og Chokoladen; er du ked af at jeg sender noget af det i Frimærker. Hvor var den glimrend
 [Skrevet øverst s. 4; på hovedet:]
 Nu maa du nøjes for denne Gang, lille Dis, jeg kan ikke som du og absolut ikke til enhver Tid. Endnu en Gang mange mange Tak for det hele og tusinde Hilsner til jer alle tre fra din Junge
 [Skrevet øverst s. 3; på hovedet:]
 Hvor var det dejligt at høre alt det om Janna, om hendes fine Hus og den gode Forretning; det var et henrivende Billede af hende med Partnere i det smukke Værksted. 
 [Skrevet øverst på s. 1; på hovedet:]
 Og saa er det Aar forbi og vi skal i Gang med det nye. 1938 har været ret stormfuldt Aar for os og for Jer (omvendt) gid det nye maa blive lidt ”raskere” og roligere – ikke alene for Jer, men rundt om i alle de forskellige Familier – Hjem unge og gamle 
 Glædelig Nytaar til Jer alle tre fra det ganske Lindøgaard</t>
   </si>
   <si>
     <t>1939-05-25</t>
   </si>
   <si>
     <t>Kerteminde Sygehus</t>
   </si>
   <si>
     <t>Johannes Nicolaus Brønsted
 Louise Brønsted
 - Hagen
 Adolph Hitler
 Hans Hviid
 Julius Hviid
 Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Erich Remarque
 Stephen Roberts
 Ellen  Sawyer
 Lars Swane
 Agnes Taaning
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Søster var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0563</t>
   </si>
   <si>
     <t>Der er mange steder i Danmark, som Johanne C. Larsen ønsker sig at se. Hun blev f.eks. misundelig, da hun hørte om Johannes Larsen og Brønsted-parrets tur til Møn. 
 Misundelse er noget grimt noget. Johanne mindes, da Martin/Manse blev ked af det, fordi Lasse Swane fik flere julegaver end han selv.
 Johanne har netop læst Stephen Roberts "Huset som Hitler byggede" og Remarques "Kammerater". Hans Hviid kommer med bøger til hende på hospitalet. 
 Det er svært at sove på ryggen og med benet spændt fast, men Johanne får sovepiller. Hun har haft feber, men har ikke mange smerter. Johanne får mange besøg. Laura/Bibbe har travlt hjemme. Drengene har gravet en brønd, så køerne kan få vand på marken og køkkenhaven kan blive vandet. 
 Johannes medpatient snakker konstant om sine sygdomme.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/phXb</t>
   </si>
@@ -1103,99 +1103,234 @@
 Hjemme staar det godt til Bibbe er jo saa trofast til at komme saa tit [”tit” indsat over linjen] det er muligt for hende men meget hviler jo paa hende gid hun maa kunde taale det hun er jo ikke rask endnu gid hun vilde gøre lidt mere for at blive det – Drengene virker jo som sædvanlig for fulde Sejl; jeg hører om nye Virksomhedet; nu har de gravet en Brønd ude ved de to Folde; der er Masser af Vand mægtige Brøndrør er lagt ned, og danner Brøndens Sider, en brugt Pumpe købt, saa nu kan der pumpes Vand op til Køerne om Somren i Stedet for at føre dem den lange Vej hjem til Gaarden Og de har faaet det ordnet saadan, at de kan vande helt oppe i Køkkenhaven – dels Gummislange og dels Jærnrør det betyder altid gode Grønsager De er nu knagende driftige, de Drenge. - - - 
 Jeg har gode Patientkammerater her, en gl. Bondekone fra Drigstrup hun har megen Lune og er ikke dum, dog er det trættende altfor mange Gange at skulle høre [”høre” indsat over linjen] om hele hendes Sygdoms Forløb, Maven Bækkenforteelser o. lign: Jeg har forbudt dem at berøre disse Yndlingsemner, naar vi spiser. Den anden er en ung Pige af Gaardejerstand, sød, naturlig forstandig og i godt Humør. Saa ikke mere, spørg hvis du vil vide mere. 
 Et Væld af Hilsner til Jer fra din Junge
 [Skrevet på hovedet øverst på s. 8:]
 Jo, jeg har lidt ondt ved at ligge og skrive, dette var en Bedrift
 [Indsat øverst s. 2:]
 X nej det er vist bare Sygelejet, der gør det.</t>
   </si>
   <si>
     <t>1940-01-19</t>
   </si>
   <si>
     <t>Louise Brønsted</t>
   </si>
   <si>
     <t>Blegdamsvej</t>
   </si>
   <si>
     <t>Dræby St.
 Munkebo</t>
   </si>
   <si>
     <t>Bodild Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Hans Brønsted
 Johannes Nicolaus Brønsted
 Ellen  Sawyer
 Joseph Stalin
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Dr. Rise og Dr. Helweg kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0962</t>
   </si>
   <si>
     <t>Det er godt, at Johanne/Junge Larsen og familien har fået en god læge. 
 Frits Branner har det sidste halve år lidt af træthed, og derefter blev han uklar og holdt op med at tale samt gjorde mærkelige ting. Han blev indlagt og fik chokbehandlinger med insulin, hvilket hjalp meget. Lægerne taler om sløvsind, men de har ikke stillet en egentlig diagnose. Louise Brønsted tror, at Frits var overanstrengt efter sin eksamen, og at han desuden havde levet usundt og været i depression.
 Fint, at Erik/Tinge Warberg Larsen bliver taget alvorligt af lægen.
 Johannes/Magisteren Brønsted er rask igen, og han er meget optaget af udenrigssituationen. 
 Det er Alhed/Lomme Brønsteds 36-års fødselsdag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9pbL</t>
   </si>
   <si>
     <t>[Med blæk på kuvertens forside:]
 Fru Johanne Warberg-Larsen
 Lindøgaard
 Munkebo 
 pr. Dræby St
 Fyen. 
 [Med blyant på kuvertens forside:]
 læst 
 [På kuvertens bagside:]
 Muks
 [Med blæk i brevet:]
 Blegdamsvej
 19 Jan. 1940
 Kæreste Junge. Tak for Dit lange Brev. det var en glædelig Overraskelse, jeg skulde netop til at skrive og takke baade for Julebrevet og det efter Jul, men det maa jo saa bare været til Elle. Ellers vil jeg ikke sige, der var saa meget glædeligt i Dit Brev, men godt da at det lader til, at I allesammen kan tage det med Humør, og saa, at I har faaet en flink og nærboende Læge; det kunde jo tænkes, at naar I lærer ham lidt nærmere at kende, han ogsaaa kunde fatte lidt Interesse for Dig og Dine Skavanker uden at gaa Dr. Fly i Bedene, 2 er dog altid bedre end en. At Dr. Fly er glad ved Knæet er jo ogsaa meget godt, selvom jeg jo nok forstaar, at Du ikke helt deler hans Glæde. Lad os nu haabe, at Kultraadslys er det, der skal til. 
 Med Hensyn til Fritz, saa synes jeg, jeg kan berolige Dig en Del. Forløbet er saadan: i det sidste halve Aar har han lidt mere og mere af Træthed og svigtende Arbejdskraft: han har selv været klar over det og faaet sit Arbejde paa Landbohøjskolen og andetsteds betydelig reduceret. Alligevel slog Kræfterne ikke til. Han blev behandlet af Dr. Rise, som er rar og samvittighedsfuld, men meget lidt dygtig. De mener, han (Lægen) har gjort Fortræd, dels ved ikke at presse tilstrækkelig paa ved at faa ham indlagt il Undersøgelse meget tidligere, dels ved at give ham noget stærkt stimulerende Medicin. Til sidst var han Fritz [”Fritz” indsat over linjen] saa langt nede, at han f. Ex. overhovedet ikke talte mere hjemme, og de sidste Dage, før de omsider fik lagt ham lagt ned, var han tildels uklar og sagde og gjorde flere mærkelige Ting. Det kom frem baade paa Landbohøjskolen og hjemme, 16. Dec. kom han paa Rigshospitalet hos Helweg, efter et Par Dage paa Hillerød Sygehus, laa i Sengen et Par Dage, kom saa op og gik omkring derinde, ogsaa lidt ud. Lige efter Nytaar begyndte Insulinbehandlingerne (Chokbehandlingerne). Lige siden han kom paa Hospitalet har han været fuldstændig klar og lignet sig selv i alle Maader, saa vidt jeg kan se; han har taget paa i Vægt og er kommet til at se meget raskere ud. Der er ikke det fjerneste unormale i hans Væren og Tale. Jeg har haft Lejlighed til at tale med en af Lægerne (ikke Helweg) og ud fra ham og ogsaa fra anden Side, at der ikke er stillet nogen Diagnose (de bruger Chokbehandlingen for alt mellem Himmel og Jord). De hælder nærmest til Sløvsind, men det bygger de paa hans Væsen, de syntes, han gik saa sløvt omkring, men jeg, som har besøgt ham en hel Del, tør garantere for, at han ikke er sløv (han har jo altid et lidt paafaldende Væsen), men noget træt virker han stadig – de Behandlinger er temmelig ubehagelige, man bliver helt borte i en tung tung Døs og er svær at faa vækket igen – de hælder Sukkeropløsning ind gennem Næsen for at vække dem [”for at vække dem” indsat over Linien] og han bliver overhovedet ikke helt vaagen hele Dagen. Det maa vel være den sætter Hjernen ud af Funktion, der hjælper. Han føler det, ikke at kunne blive vaagen som en stor Ubehagelighed, dog det vænner han sig [”sig” indsat over linien] maaske til. Forøvrigt befandt han sig godt derinde, før Behandlingen begyndte, og er nok lige meget afholdt af Sygeplejerskerne. Tutte og Vilhelm ser da ogsaa meget lysere paa det. Vilhelm navnlig efter sit Besøg herinde i Søndags. Bodild (Branner) var da ogsaa med, og begge syntes, han havde det saa godt, Bodild sagde, hun ikke havde set ham se [”se” indsat oven over linien] saa rask ud i lange Tider. – Jeg ser nu saadan paa det, at han har gaaet og gemt paa en Overanstrengelse fra sin Examenslæsning som tog meget paa ham, Examensfeber havde han ogsaa i høj Grad: den er saa brudt ud i Foraaret og sammen med det usunde Liv, den voldsomme Tobaksrygning, de stimulerende Piller og et Par Ærgelser, han havde, gjort Ende paa hans Kræfter, og givet ham en stærk Depression. At en saadan midlertidig kan berøve en Dømmekraften kender man da Masse af Eksempler paa. Chokket [ulæseligt] ogsaa Depression. Selvom det skulde være Sløvsind, er der jo gode Muligheder for Helbredelse ogsaa for den, Helweg sagde, at ialfald var de kommen i god Tid. Ja, nu ved jeg jo ikke, om alt dette lyder saa beroligende, som det sk[tegning]ulde (det var Mag., der sendte en Hilsen, men hvis Du selv havde set ham og talt med ham vilde Du mene som jeg, saa rolig er han og altid parat til at smile af en Spøg. 
 Det er dejligt med den grundige Læge, det maa han da være, naar han allerede paa dette Tidspunkt sørger for, at Tinge kommer til Undersøgelse, og ikke ”wait and see”. Og hvis I kan faa en hyggelig Omgang paa samme Tid, saa saa meget desbedre. Det er jo som i gamle Dage, at Lægen er Ven af Familien. Vi fik ogsaa en dejlig Læge, nu da Mag. var syg, han har det rigtig udmærket for Tiden og har en glimrende Appetit. Han er meget optaget af hele Udenrigssituationen; jeg maa sige, jeg synes at efter man saa hvordan det udviklede sig i Finland, begyndte der at komme lidt Lys ind i Tllværelsen igen, der er altsaa andet i Tilværelsen end Tyranniet (og Fejgheden), der kan gøre sig gældende, her sker dog virkelig noget, man kan have fuld og glad Sympati for. Jeg tror fuldt og fast, at hvis Finland var gaaet ind paa Russernes Forlangender, havde de ikke ladet sig nøje med det, og selv om det havde varet lidt længere maaske, var vi alle blevet knust. Maaske vi bliver det alligevel, men vi har dog Ret, at Kolossen rimeligvis virkelig har Lerfødder. Og nu kan vel dog alle se, at Hr. Stalin er en lige saa egoistisk og samvittighedsløs Tyran som de værste, og at den russiske ”Kommunisme” en stor Bluff (hvad den sikkert ikke har været fra Begyndelsen). Forresten morer jeg mig saadan for Tiden ved at læse i en hel Bunke engelske Tidsskrifter, vi har faaet til Gennemsyn, fordi vi vil holde et. Et af dem ”The round table” har en Serie glimrende Artikler, el. ret. Smaa Afhandlinger, klare og rolige, uden Fanatisme; de er et Aar gamle, og ikke paa eet Punkt er deres Synspunkter blevet benægtede af de senere Udviklinger. Hvor er det velgørende at læse i denne Løgnens og Bluffets Tidsalder. – 
 Ja Tak, vi har det allesammen god; det er Lommes Fødselsdag idag (36); hun og hendes Familie kommer her i Morgen og om [”om” indsat over linien] Aftenen holder vi et lille Chokoladeselskab for hende med de andre Børn. Børnebørnene vokser og trives; da [overstreget ord] Hans var her sidst og skulde hjem erklærede han, at han ”vilde blive hjemme hos Far og Muk”, det var vi jo meget smigrede over.
 Naa ja, lille Junge, saa god Bedring med al Jeres! 1000 Hilsner til Jer alle
 fra Mag. og Lugge</t>
   </si>
   <si>
+    <t>1943-01-24</t>
+  </si>
+  <si>
+    <t>Steen Steensen Blicher
+Julie Brandt
+Winston Churchill
+Adolph Hitler
+Adolph Larsen
+Alhed Larsen
+Jeppe Andreas Larsen
+Johannes Larsen
+Vilhelmine  Larsen
+Johannes Madsen
+Elias Muus
+Sofie -, pige i huset på Lindøgaard 1942
+Franklin Roosevelt
+Ellen  Sawyer
+Janna Schou
+Erik Warberg Larsen
+Martin Warberg Larsen</t>
+  </si>
+  <si>
+    <t>St. Steensen Blicher: "Trækfuglene, en Naturconcert" udkom med Johannes Larsens træsnitsillustrationer i 1914. Stokkene ejes nu (2026) af Den Danske Radeerforening. Om de er ødelagt vides ikke.
+Glarmesteren er sandsynligvis Johannes Madsen, Kerteminde. 
+Det vides ikke, hvem K er.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8409</t>
+  </si>
+  <si>
+    <t>Johanne/Junge Larsen vil gerne holdes orienteret om Janna Schous sygdom og operation.
+Brændslet kan ikke slå til, så nu har Johanne og Adolph/Agraren Larsen købt en kakkelovn med rundtræk og et nyt komfur. Johanne beskriver nyindretningen af en stue samt, hvordan kakkelovnen virker. Hun får ikke længere kolde fødder, og de sparer op mod 1/3 af den mængde tørv, som de før brugte. Familien har også fået ny radio, og de kan nu høre programmer fra USA. 
+Adolph er kommet til at smadre kuplen på lampen, som Johanne havde "hjemmefra".
+Martin/Manse har købt alle træsnittene til Blichers Trækfuglene af Johannes Larsen, og de hænger i spisestuen. Klodserne/stokkene er destrueret, så der kan ikke trykkes flere (se kommentarfeltet). 
+Det er frygteligt, at soldaterne blev ofret ved Stalingrad for at sikre Tysklands ære. Man troede ikke på det russiske folk, men de er seje. Bare Hitler nu ikke laver modtræk såsom at tvangsindkalde unge mænd i andre lande end Tyskland. En elektriker har i øvrigt fortalt Johanne, at alle tyske soldater slet ikke er "Hitlerianere".</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7TBX</t>
+  </si>
+  <si>
+    <t>Lindøgaard. 24-1-1943.
+Onsdag
+Kære lille Dis.
+Manse har lige funden de Hefter, som du lånte Drengene, og nu skal de af Sted lige med det samme siger han, ["siger han" indsat over linjen] saa jeg maa se at faa lidt med.
+Tusind Tak for dit lange og gode Brev, som jeg blev saa vældig glad ved. Der var ligesom mere af dig i det, end der har været i lange Tider, lidt mere Smaasnak og lidt flere Betragtninger ved Siden af Oplevelserne. Jeg tager af hele mit Hjærte Del i lille Jannas Sygdom, hvor er jeg spændt paa dit næste Brev, hvor jeg saa faar om Operationens Forløb. Det synes jo ikke at være noget alvorligt, men man kan aldrig vide - ligesom man jo ikke kan vide med Sikkerhed om Turens Forløb, naar man sætter sig op at køre i en Vogn; der kan altid ske noget, selv om der ikke er nogen rimelig Grund til at tro, det skal gaa galt.
+Ja, det er godt med Breve, søde Dis, tænk hvor vi vilde være isolerede, hvis de ikke var til.
+Her er i Sandhed sket store Ting, siden jeg i Dag for 8 Dage siden skrev til dig. Det gik pludselig op for os, at vort Brændsel ikke kunde slaa til, til vi igen til Sommer kan faa Tørv, og Manse ringede til Muuses i Kjerteminde om Brochurer til Kakkelovne og Komfurer. Nogle Dage efter fik vi en ny Kakkelovn med Rundtræk - smaa 300 Kr - samt et Komfur, der dog kun lige er kommen og endnu beror i Vaskehuset. Vort gamle K. var dejligt at bruge og Ovnen god at bage i, men saa gammelt, at det var udelukket at regulere, hvorved c. de 9/10 af Brændselet gik op i Luften - og der forslaar det jo nu ikke noget! Lørdag Form. blev Kakkelovnen stillet op i Sovekamret og om Eft. flyttede de ["de" overstreget] vi. Mandag kom Elektrikeren; en ny Radio, lige erhvervet blev stillet an, saa nu kan vi høre Udsendelser selv fra Amerika ganske tydeligt og nøjagtigt, naar da Tyskerne vil lade være med at larme. 
+Gardinerne blev hængende, baade her og nede i den lille Folkestue, hvor vi nu har faaet Sovekammer. Vi ha ["Vi ha" overstreget] Jeg havde, da vi blev antastet for vor Mørklægning - etter rettere: ikk_e M.l.g. hængt mørkebrune Damaskes Gardiner op her, som vi kunde trække sammen, saa her var fint mørklagt; jeg fik af Elle til mit Bryllup 2 Fag meget lange Gardiner, dem har Sofie syet om for mig, saa de ved Øgning blev til 3 Fag. De stumper c. 3/4 Al. fra Gulvet, men for det midterste Vindue (fra Vindueskarmen og helt ned til Gulvet har jeg hængt et Tæppe, et svensk vævet, som vi i sin Tid fik af Grethe Sawyer. Den blaa Hjørnesofa med Bord - du husker nok den gamle fra Agrarens Forældres Tid - staar det eneste Hjørne i Stuen, hvor det kunde staa, bagest til højre i Stuen; mit smukke gamle Skrivebord staar mellem Døren og det første Vindue og ser saa godt ud; Sybord og Stol foran det midterste Vindue og videre op det lille Spejlkonsol (uden Spejlet) med Radioen ovenpaa. Mellem Ydervæggen og Sofaen: min lille Bogreol og paa Langvæggen over for Vinduet Manses Reol, ret lav, sort, smuk, lavet af Snedkeren i Munkebo, smækfyldt af Manses Bøger, fint indrammet af Malerier saadan:
+(Tegning. I denne indsat fire gange "M.", ordene "Maleri" og "Taburet" samt "Skægs Tæppe"]
+De tre smaa Klatter over Reolen er smaa Træsnit af Las. Det er en meget smuk Væg. Under Bordet ligger Tæppet, som Pan gav mig til min 60 aars.
+Kakkelovnen er saadan, at den suger den kolde Luft forneden ind, lader den gaa op gennem en Kanal langs Fyrrummet og ud gen. et Hul i Siden af Kakkelovnen; deraf følger, at den kolde Luft, som altid ellers er i en Stue nærved Fødderne, cirkulerer og opvarmes. Nede i Folkestuen var jeg _altid hele Vinteren igennem som Is fra Fødderne til langt
+2.
+op over Knæerne, mens jeg nu sidder med fuldkommen varme Fødder og Ben. Tro mig, de 300 Kr. er godt givet ud, ikke alene af den Grund, men ogsaa fordi vi kun bruger under Halvdelen, ja maaske kun 1/3 af, hvad vi brugte i Folkestuen, skønt Stuen her jo er en hel Del større. Hvis Komfuret bliver en ligesaa stor Succès, er der Haab om, at vi faar vor Brændsel til at slaa til. Vi giver op mod 70 Kr. for en Ton Tørv, saa det er let at regne ud. Jeg tror, at havde den Forandring været foretaget allerede i Efteraaret, var begge Dele bleven betalt med det Brændsel, der spareres i Aar ["i Aar" indsat over linjen]. - Du kan tro, Stuen her er yndig; jeg ordentlig fryder mig, naar vi sidder her om Aftenen, den Hjørnesofa er af en egen gammeldags Hygge. Tinge er kommen med en Staalampe, som han vist har faaet af Elle: den gamle Kontorlampe hjemmefra, lavet an med elektrisk Lys men med sin gamle Kuppel paa X. 
+[Indsat i venstre margen s. 2; lodret:]
+X Ak! Da Agraren nu vilde rejse sig (for at hente noget til mig) huskede han ikke paa Snoren paa Lampen [teksten fortsætter nederst s. 2] røg ned paa Gulvet og den gl. Kuppel i tusind Stykker, har eller holdt til [teksten fortsætter s. 2 i højre margen; lodret:] mange Rejser. [Indsættelse slut] 
+Det er noget Bras med det Snorevæsen, som der kan faldes i, men naar Manse faar Raad, vil han have en P.H. Lampe, hængende over Bordet. 
+Nu synes jeg, jeg har givet dig en god Beskrivelse af Stuen. Sovekamret er helt pænt, men vi har endnu ikke kunnet faa flyttet Telefonen herop - Gud ved, naar det kan blive - og før kan vi ikke tage rigtig Bestemmelse om Billeder. Der bliver ikke saa koldt som her, da Komfurvæggen jo luner. Manse er flyttet ind i det lille Værelse, hvor du sov i Sommer; p. Gr. a. at det lange Træskillerum mellem Stuen her og Værelset er der helt lunt; der var trods Frostvejret 3-4⁰ Varme; ovre hos ham var der altid Frost, naar det frøs udenfor. - Jeg tog en lille Dag til at ordne Skrivebordet med Rum og Skuffer; fik sorteret Breve og fik brændt Masser, der bare laa og fyldte op. Manse har nu faaet den ene af Skufferne til alle sine Papirer, jeg den anden; Konsolskabet skal ryddes - jeg har Pudevaar og Haandklæder i Skabet, fine Servietter Lyseduge o.s.v. i Skuffen, alt det maa jeg se at faa Plads til andet Steds, saa bliver der Plads til Sysager og andet; der var det ved den lille Folkestue, at der ikke var eet Gemme, hvor vi kunde lægge fra os, alt hobede sig op i selve Stuen, og det var næsten umuligt at holde Orden.
+Vi har nu faaet en rigtig Stue at være i; den lille Folkestue var hyggelig om Vinteren, med ["med" overstreget] men med en Kahyts Hygge. Møblerne derfra staar nu i Stuen ved Siden af; den skal kaldes og være Spisestuen, og der hænger Lases Træsnit Manse har erhvervet alle Træsnittene til Blichers Trækfuglene, indrammet i [en overstregning] meget store Rammer i en Orden som Alhed var med til at bestemme, og som Glarmesteren altså kendte. Der findes nu kun et eller to Eksemplar-Samlinger, Klodserne ødelagte. Manse fik 25% af Las - som altid kalder Manse ved sit Barnekaldenavn, Gagger; "Gagger skal have 25% sagde Las, da han købte dem! Las er nu sød.
+Sikken en Gang, der nu er i det ude omkring i Verden; jeg har været saa opbragt over, at alle de indesluttede t. Soldater i Stalingrad Omraadet skulde ofres til ingen Verdens Nytte, bare for at lave Heltegestus; tænk saa mange friske unge Mennesker - ofret for T-s Æres Skyld. Hvilke mærkelige Æresbegreber! Vi har lige hørt fra England, at Churchill og Roosev. har været sammen i 10 Dage i Afrika - de har rigtig konfereret! Og hvor har jeg tit moret mig over de elendige Russere, der nu faar hele Verden til at maabe; der var jo ingen Ende paa, hvor alt var i en gruelig Tilstand i Rusland, og hvor elendigt Menneskematerialet var bleven under nuværende Styre. Vestevropa maa nu i hvert Fald indrømme, at noget kan de da. - - Jeg bæver ved Tanken om, hvad Hitlers desperate Modforanstaltninger vil naa at blive. Tvangsindkaldelse af danske Soldater?? Lad os dog haabe paa, det ikke sker; hvad enten det blev til Indrømmelse fra den danske Regering eller Oprør her i Landet - næsten lige frygteligt. Her var en tiltalende lille Elektriker forleden; jeg sad herinde og vi passiarede. Han havde været i Tyskland paa Arbejde i 1940 og opholdt sig senere i Frederikshavn, hvor han traf mange tyske Soldater; han paastod at meget, meget faa var Hitlerianere og med paa alt det Krigsværk - ja, det er jo kun eet Menneskes Indtryk! Alle de Henrettelser i snart sagt alle Lande undt. Danmark, hvor er det rædselsfuldt og hvor den Nation dog bliver forhadt. Aldrig har der vel været saa meget Had i Verden som for Tiden - hvor er Verden kommen langt fra de bibelske Ord: Mine Børn elsker hveranden.
+[Indsat øverst s. 1; på hovedet:]
+Nej, Dr. Fly er god nok - og jeg tror heller ikke der er noget mystisk i det, jeg omtalte, men tilbage bliver det mærkelige, at man faar antipatiske Fornemmelser af en sympatisk Omtale. Jeg er nu kommen i Tanker om, at det nok kom fra din Beskrivelse af den kolde Aften hos K. med den ustandselige Radio. Holdt mig lidt à jour med dit Syn paa K. - det kan jo vende sig i enten god eller daarlig Retning, og gid det dog bliver i den gode - for Jannas Skyld. Jeg længes efter at høre om Operationen, du skriver nok snart. 
+Tusinde Hilsner fra din Junge. 
+[Indsat i venstre margen s. 1; lodret:]
+Dagen efter. Sikken de har bombet i Kbhvn. Også i Odense, menes der.</t>
+  </si>
+  <si>
+    <t>1943-05-24</t>
+  </si>
+  <si>
+    <t>Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Amtssygehuset Odder</t>
+  </si>
+  <si>
+    <t>Adolph Larsen
+Andreas Larsen
+Meta -, pige i huset hos Johanne C. Larsen
+Annelise -, pige i huset hos Johanne C. Larsen 1943
+Christine Swane
+Erik Warberg Larsen
+Martin Warberg Larsen</t>
+  </si>
+  <si>
+    <t>"2 breve indeni": Ved transskriptions- og registreringsarbejdet er det ene brev taget ud af kuverten og registreret selvstændigt. Begge breve er fra Johanne C. Larsen, men fra forskellige datoer. 
+Laura/Bibbe Warberg var syg af gulsot i efteråret 1942 og langt ind i 1943. 
+Dræby-doktoren kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8412</t>
+  </si>
+  <si>
+    <t>Det er trist, at Laura/Bibbe stadig ikke har kræfter. Hospitalet burde give hende bedre arbejdsvilkår.
+Både Adolph/Agraren, Martin/Manse og Erik/Tinge Larsen er kommet til skade med deres fingre, og Joanne/Junge har ligtorne.
+Martin planter blomster i haven for sin mors skyld.
+Martin, Erik og Annelise har høstet hø. Annelise er vokset op hos sine bedsteforældre på Kertinge Mark, og hun er dygtig til landbrugsarbejde.
+Christine Swane/Uglen har snart fødselsdag, og Johanne har ingen gave til hende.
+Meta er blevet gift, og Johanne er bekymret, for hun har hørt, at manden er lidt vel glad for at gå på kroen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Zi3U</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Elev, Frøken Bibbe Warberg Larsen
+Amtssygehuset
+Odder
+[Med kuglepen på kuvertens forside:]
+2 breve indeni.
+6-10-04
+28-4-04.
+21-1-03.
+1-1-03.
+23-8-01
+28-8-04
+[Med blyant på kuvertens bagside:]
+Venlig Hilsen fra H. Sørensen.
+Jeg havde jo regnet med at hilse paa Dem, men maaske næste Gang om 5 Uger
+Hilsen Bech
+[I brevet:]
+Lindøgaard Mandag d. 24_nde_ Maj 43.
+Kære lille Bibbe!
+Tak for dit Brev i Tirsdags; du skal aldrig bryde dig om, at det er kort, det gør slet ingen Ting - bare jeg hører fra dig. Det er nok lige galt igen med Kræfterne, kan jeg forstaa. Hvorfor Søren kan de de ikke ogsaa lade dig gaa i Ro paa Tuben, hvor du dog har det lettere i Stedet for, at du idelig skal køres til de andre Afdelinger, men det maa de jo forstaa og ikke jeg, men jeg troede, at naar I var paa en Afd., saa var I der og ikke 100 andre Steder. Jeg kan jo forstaa paa dit Brev, at det ser sløjt ud for dig, min lille Ven. Hold mig endelig á jour; selv om jeg ikke kan hjælpe dig, vil jeg dog nok vide Besked. 
+Du fik først mit Brev i Onsdags, skriver du, tænk, at der ikke kan blive en til at give dig det op, naar du ligger i Sengen. 
+Dette bliver ogsaa et kort Brev - dog ikke for at gøre hævnende Gengæld, men dels er her ikke noget at skrive om, dels er jeg ikke i Skrivehumør og dels er jeg for sent paa det - kunde ikke drive mig til at faa begyndt i Gaar, Søndag. For øvrigt staar ellers alting godt nok til her, naar undtages at alle tre Mandfolk gaar med hver en læderet Haand. Jeg skrev vel, at Far for en Uges Tid siden blev slaaet af d.gl. Røde, da den var til Hingst - mellem de to midterste Fingre og blev forbunden hos Dræby Doktoren; det begynder da saa smaat at læges nu, vi har den i varmt Sæbevand hver Dag. Manse er falden en Dag og faaet en Flænge i det tykke under Tommelfingeren, hvilket er ubehageligt, naar han malker, men dog ellers snart er lægt, Tinge har faaet en Finger slaaet eller klemt i et Kotøjr - hans Forklaring om en Slags er jo aldrig til at blive klog paa; og lad mig saa for at fuldstændiggøre Billedet tilføje, at din Moder har faaet tre Ligtjørne, som forhindrer hende i at gaa noget videre, Knæet er ellers saa godt nu, naar jeg bare holder Maade med gaaendet - og det gør jeg altsaa i denne Tid, p. Gr. a. Tjørnene, hvoraf den ene har anbragt sig under Foden!
+Det var et helt Jammerbillede, jeg her har oprullet for dig - dog af de smaa. Hvis jeg skrev til dig om min Kløsyge, hvad jeg ikke husker, men vel nok har gjort, vil jeg da fortælle dig, at den er ved at gaa over; jeg fik noget mere Medicin hos Dr. og nu er jeg over det værste, hvilket er helt rart, da jeg virkelig følte mig saa utilpas af det. 
+Tænk, Manse har allerede plantet Bedene til med Blomster - for flere Dage siden, de staar saa ranke og friske allesammen, bliver vandet med Slangen, ellers kunde de jo ikke klare sig i denne Tørke; der er de smaa Lobelia
+2.
+du ved de smaa blaa som Kantblomster, Floks og Sinier, i det andet Bed ud for Pigekamret er der Betunier - eller begynder Ordet med P.?Verbena [i ordet er et "a" efter b'et overstreget; over dette er indsat et "e"] og Asters. Det er pænt af Manse at ordne det han siger, han gør det for min Skyld. I det lange Staudebed - fra Vaskehusdøren og opefter - hvor der gik saa mange af Stauderne ud i Fjor, eller rettere ikke kom, har han plantet Nelliker; desuden er der indkøbt nye Georginer, da Knoldene fra i Fjor rådnede i Vinter.
+I Dag ha ["ha" overstreget] er det da et velsignet Vejr, saa stille og fint, men det bedste er næsten, at det synes at trække sammen, for vi trænger meget til Regn, det gør vist hele Danmark. Vi fik lidt i Gaar, Søndag, men kun en ganske lille Byge, som intet Forslog; baade Tinge, Manse og Annelise satte Hø op i Gaar Eft. da det altsaa truede med Regn; det var Luzernehøet, som var tæt og godt, der blev vist 28 Stakke. Annelise havde som hver Søndag fri, men vilde ingen Steder og tilbød at hjælpe. Hun kørte med Hesterive; hun er svært dygtig til al den Slags; hun er fra den lille Gaard, som vi kan se fra Munkebo paa den anden Side af Kertemindefjorden, altsaa paa Kjertinge Mark, og hun har været med til alle Slags Landbrugsarbejde fra hun var Barn. Hun er opdraget hos sine Bedsteforældre der i den Gaard, da Faderen døde meget tidligt og hendes Mor gik saa "til Hotelfaget" og Børnene - 2 - kom til Bedsteforældrene. Forresten er Bedstefaderen lige død og der er nu en Moster og hendes Mand i Gaarden; den gamle Bedstemor, som for Resten er 3 Aar ynge end jeg, har sendt mig en stor Buket Tulipaner og Pæoner med A.L. Den gamle har så frygtelig ondt af det for mig, siger A.L. Hun selv kan ikke høre - ganske vist - men hun kan da gå ude og passe Fjerkræet!! Jeg vilde nu hellere være mig, hvis jeg skulde vælge - selv om jeg ikke kan passe Fjerkræ! - - Puf ringede i Aftes for at sige Tak for en Bog, som Manse gav ham til sin Fødselsdag - fra Lindøgaard, blev der skrevet - den kostede 12 Kr. han maatte bytte den, hvad han ogsaa har gjort, da han havde den, han fik. Far talte med ham, Drengene var allerede gaaet i Seng; de har det godt derinde, sagde Puf, som var svært taknemmelig over den store Gave. 
+Tømrerne kommer stadig ikke til Fortsættelse af Tagene, hvad vi snart er lidt misfornøjede med. 
+Nu skal vi snart skrive til T. Ugles Fødselsdag d. 29/5. jeg er flov over ikke at have Gave, men hvordan skal jeg bære mig ad, kan intet regne ud.
+Lille Metha havde Bryllup i Gaar, jeg er lidt bange for, om Kaj nu ogsaa er god nok til hende. Der ymtes ikke saa lidt om Kroen, men måske det bliver lidt anderledes nu, da hun er hans Kone og er der altid - skønt jeg nu ikke har videre Fidus til det. Vi gav hende et Gavekort
+3.
+fra Brugsen paa 15 Kr. De 10 gi'r Manse og jeg de 5; hun ved bedst selv, hvad hun trænger til. Bare den lille rare Pige maa faa det lidt godt og ikke faa for mange Skuffelser af sin Kaj.
+Alle mine - mange - unge Pelargonier og da Moderplanterne med staar nu i store fyldige Knopper, nogle af dem helt udsprungne, jeg har saa megen Glæde af mine Blomster i Aar. Du skulde se Jødeskægget; den er bleven P[ulæseligt] Kærlig Hilsen din Mor.</t>
+  </si>
+  <si>
     <t>1944-07-07</t>
-  </si>
-[...1 lines deleted...]
-    <t>Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Martin Henrik  Balslev
 Nicoline Balslev
 Vilhelm Balslev
 Alfred Fly
 Anne Marie -, i huset på Lindøgaard
 Adolph Larsen
 Ellen  Sawyer
 Maria von Sperling. g. Balslev
 Astrid Warberg-Goldschmidt
 Grete Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Agraren er på Tur: Adolf Larsen/Agraren var kvartalsdranker og forsvandt jævnligt flere dage fra hjemmet. 
 Følgende omtalte personer kendes ikke: Lab-Lasse, Ric, Laura Warberg Petersens engelske veninde, Malerens fra Munkebo, Fischers fra Kerteminde, Frk. Andersen, Rs. Lassen, Hans Kristian og Ruth Petersen. 
 Pax var en strandrestaurant, som lå nær Lundsgårdsklinten i Kerteminde.
 Lægen Adolph Sell stiftede i 1897 Anstalten for epileptiske i Tersløse, senere Philadelphia og siden Kolonien Filadelfia (fra 2007: Filadelfia).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0871</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen kunne se på Laura/Bi Warberg Petersens brev, at hun har det godt. Det ville være fint, hvis Laura kunne lære noget om røntgen mm. 
@@ -1333,51 +1468,51 @@
 Dertil fik vi Æblemost. Jeg havde sat Rødvinsglas paa Bordet, og da Manse gjorde Vrøvl over det, da vi ellers altid drikker den af Vandglas, sagde jeg, at det skulde være saadan, for vi skulde drikke Axels Skaal, og det kunde vi dog ikke med Vandglas. 
 Mens jeg husker det – jeg glemte det i Axels Brev – mon I dog ikke kunde skaffe mig lidt Shagtobak; jeg vil saa gerne have lidt at blande mellem vort eget Bryg, der har den kedelige Egenskab, at man ikke kan holde Ild i den. Jeg kan jo sende en Femmer i et Brev med Frimærker for at faa Summen nøjagtig og du kan, hvis Axel altsaa kan og vil skaffe det, sende mig en Pakke i et Brev af og til. Jeg vilde være meget glad, om det kunde lade sig gøre, for vi har jo ikke Tændstikker i Overflod. 
 Jeg har fortalt Bibbe om Janna, at den lille har indtaget en lidt upraktisk Stilling, hun siger, at naar hun kommer paa Hospital, kan de sagtens klare det, saa hun blev ikke videre rystet over det. De er jo saa dygtige nu om Dage; det var anderledes katastrofalt tidligere, især da paa Landet med en alm. Jordemoder. Gid du vilde lade være med at ængste dig for det, for det behøves vist ikke. Værre er det jo med Sjums, men mon hun dog ikke kan sende Jer bare et Brevkort med en Hilsen, bare hun dog tænker paa det, det kan der jo aldrig ske noget ved og saa ved I da at hun er all right.
 Jo, søde Dis det er rigtigt hvad du skriver om at undlade Takkebreve, men M. har nu i Sinde at skrive til dig, han kan bare saa daarligt skrive til dig, han er saa mærkværdig ringe til det; jeg vil ikke sige noget om det, for saa har det ingen Værdi, men han blev aldeles betaget over Bogen. 
 - - Lige nu kom Bibbe fra Munkebo med Brev fra dig, som jeg nu altsaa har læst og takker saa meget for. saa mange Oplevelser du dog altid al [”al” overstreget] har at berette om, det kan jeg sandelig ikke hamle op med, men vi har jo Bibbe, som er saa rask og glad for Tiden, det er jo Oplevelse nok for os. Manse er ogsaa i saa godt Humør for Tiden, saa vi har det saa dejligt – og Agr. all right.
 Jeg skrev til Marie i Gaar og skal nok skrive til den gode gl. Charlotte. Aa, at Bodild skal til at dø, saa faar man ikke hende at se mere. Hun var elskelig imod mig, da jeg 1917 laa paa Diakonissen; Hvor er det smerteligt, men mange af os har jo naaet ”Støvets Aar”.
 [Skrevet langs venstre kant på s. 4:]
 Tak for Opskriften, den skal jeg sandelig prøve
 [Skrevet langs venstre kan på s. 1:]
 Ischias kommer af Fugtighed ikke af Blæst. Mon Søstrene kender til Astma og hvordan den skal have det. 
 [Skrevet på hovedet nederst på s. 1:]
 Det er ikke Huset, der giver dig Astma, men Husets Beliggenhed, men selvf. er det umuligt at bygge for Tiden
 [Skrevet langs højre kant på s. 1:]
 Til Lykke med Biddet! Gid det blev af! 
 [Skrevet på hovedet øverst på s. 1:]
 Mon der saa er saa stort mere at skrive om, der snakkes om mig – jeg mener omkring mig. – Tør du dog nok tage ud, lille Dis, naar Lægen har forbudt det. Jeg tror aldrig Jørgen fik vor Lykønskn. til hans Bryllup, jeg havde Julekort fra ham, men han nævnede det ikke. Men hvad, det gør det for Resten heller ikke noget. Hils Axel saa meget og tusind Hilsner til dig selv fra din Junge.</t>
   </si>
   <si>
     <t>1945-02-09</t>
   </si>
   <si>
     <t>Ina  Goldschmidt
 Anne Marie -, i huset på Lindøgaard
 Adolph Larsen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ole -, Lindøgaard
 Axel  Müller
 Janna Schou
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er uklart, hvem børnene på fotografierne var. Adam Goldschmidts datter, Lena Brita, blev født 1942. Ina Goldschmidts Harriet i 1927, Ulf i 1933. Janna Schous datter, Pernille, er født 1945, men eftersom Jannas far var Jørgen/Buf Schou, var hun ikke af jødisk slægt. 
 Det vides ikke, hvem Ruth Petersen var. Ej heller kendes navnet på Janna Schous svigermor. 
 Johanne købte en dyr frakke og et træsnit af Johannes Larsen som julegaver.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2451</t>
   </si>
   <si>
     <t>Johanne/Junge har fået brevpapir af Andreas/Puf og Else Larsen i julegave.
 Hun takker for de lånte fotos af børnene. De ser slet ikke jødiske ud.
 Johanne takker også for tobakken, og hun vil gerne købe mere.
 Det er godt, at Janne har hjælp efter fødslen nu, hvor man hverken har varme eller lys nok.
 Det er ved at blive forår.
 Martin/Manse har været aktiv med at skaffe brændsel.
 Grethe og Martin er omsider blevet gift, og familien har haft en hyggelig fest.</t>
@@ -1450,51 +1585,51 @@
 Bakkevej 12
 Hareskov St.
 [På kuvertens bagside:]
 Lindøgaard Dræby St. Fyen
 [I brevet:]
 Kære lille Dis!
 Tak for Kort og Brev og Pakke! Manse er glad ved Uret – mægtig stolt over altid at vide, hvad Klokken er – og jeg over Persillen. Tusind Tak. Dette bliver kun et lille Livstegn, for jeg er ret udgaaet for Kraft – snart. Tænk lige siden I rejste har vi haft Gæster. Dagen efter kom Poul Gregersen og er her endnu (han hjælper Manse og er en sød Dreng) Det var Torsdag; næste Dag fik vi Tel. at Bimse og Dreng X [indsat i venstre margen:] 10 Aar og det sødeste Barn jeg nogensinde har set. Et Udtryk saa henrivende. [Indsættelse slut] vilde komme Lørdag Form. Det betød Huset møvet og fin Middag, 3 Retter Mad. Samme Aften ringede en Ven af Manse at han vilde komme Dagen efter til Middag Sidst paa Ugen kom en Præst fra Odder, som Bibbe er god Ven med (han er gammel og gift) og ham havde vi til et pænt Aftensbord den ene Dag og Middag næste. Han bor paa Kroen i Munkebo og han Bibbe og jeg var i Gaar bilende op paa M. Bakke, hvor vi nød en herlig Kaffe med Likør og Cigar. X [Indsat nederst på arket og op langs højre margen:] X og hvor der var aldeles dejligt oppe; vi var i Taarnet, hvor er Danmark et dejligt Land [indsættelse slut] Bibbe havde arrangeret Turen, men han ga’ den. 
 Han er en usædvanlig klog og intelligent Mand – henrivende, lidt kejtet og genert, som kloge Stuemennesker tit er. Manse var saa indtaget i ham.
 I Gaar ringede Lasse Swane fra Kbhvn. at de vilde komme her – bilende – i Dag til Morgen med en Hund, som Uglen vil have afsat til Tinge. Jeg var tidlig oppe og lavede fint Kaffebord og gjorde rent, men endnu Kl. 11 ¼ er de endnu ikke kommen. I Aftes var her en af Bibbes Kammerater, som nylig er kommen til Kjerteminde Sygehus, men jeg gik i Seng – trods Gæster, ogsaa Tinge, Grete o.a. Som du ser er det ikke just en død Tid, vi lever i!! Men sjovt er det da alligevel, selv om jeg har ondt ved at blive ved. Konen er stadig i Jylland. Pudsigt at alle disse – selvf. kære – Gæster netop skulde komme, mens hun er borte.
 Tak for Jeres Besøg, det var dejligt at have Jer, og alt var jo ogsaa vellykket, men det havde da nu været meget bedre, hvis I havde haft godt Vejr. - - - Her blev jeg afbrudt ved at de kom, havde punkteret og mistede derved en Færge. Grete og Tinge havde insisteret paa at have dem til Middag; jeg havde allerede købt Kød til Bøf; det fik hun saa ned. Derfor var de her kun et Kvarter, da de skulde af Sted lige efter Middagen. Nu faar jeg da en Hvile-Eftermiddag, hvad jeg meget paaskønner. Jeg fryder mig over den lille grønne Skaal, hvor er den dog henrivende. 
 [Indsat øverst på s. 1; på hovedet:] Vil du nøjes med disse Ord for denne Gang. Har du det godt?
 Hils Axel fra mig og de andre.
 Ogsaa Hilsner til dig selv, flest fra din Junge.
 Vi havde Brev fra Jørgen om vi vilde tage et Barn paa Sommerferie, selvfølgelig umuligt for mig at overkomme.</t>
   </si>
   <si>
     <t>1947-07-12</t>
   </si>
   <si>
     <t>Laszlo -
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Astrid Møller
 Emma Overgaard Nielsen
 - Petersen, dyrlægefrue
 - Petersen, sygehuset
 Ellen  Sawyer
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er svært at læse, om den engelske pige var 14 eller 19 år. I 1947 var der ca. 500 ungarske børn på ferieophold på Fyn (Arkiv.dk, juli 2023). 
 Det vides ikke, hvem Jørgen og Dorthe var. 
 Martin/Manses angst for, at Adolph/Agraren skulle "gaa". Adolph Larsen var kvartalsdranker, og ind imellem fik han et "anfald" og forsvandt i dagevis. 
 Mette, Eivind og Asger: Se Astrid Møller.
 Else og Andreas/Puf Larsen var i England og Skotland, hvor Andreas Larsen skulle lære noget om ølbrygning.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2464</t>
   </si>
   <si>
     <t>En engelsk pige har boet hos Johanne og Adolph Larsen nogle dage.
 Johanne Larsen har været nogle dage hos Ellen i Kerteminde. De havde gæster til kaffe flere gange. Det var dejligt at gense Astrid/Trisse Møller.
 Else og Andreas/Puf Larsen bliver meget forsinkede på deres hjemtur fra England og Skotland.
 Det er svært at tage stilling til Slesvigsspørgsmålet.
 Johanne skriver betragtninger om stormagter som fx Tyskland.</t>
   </si>
@@ -1562,51 +1697,51 @@
 Tusind Tak for Brev og Tilbud om at komme kørende med til Båxhult, det havde været dejligt, men nu sad jeg jo herovre, ellers kan I tro at jeg heller end gerne havde slaaet til og hvor kan Du tvivle paa at jeg kunne holde ud at være der i 3 Uger, jeg som elsker at være i Småland og ikke har været der i 8te Aar. -
 Uglen, Lasse og Ursula er i Christiansfeld, de kørte dertil i Bil og jeg var med til Odense og tog der et Tog til Dræby, da jeg vidste at de havde travlt med Høsten her og der skulde komme en Rutebil forbi en halv Time senere, satte jeg mig hen paa en Sten ved Vejkanten for at vente paa den, der kom mange Biler forbi og pludselig ser jeg en af dem bakke tilbage og saa var det Henning og Ditte, sidstnævnte havde kastet et Blik paa mig i Forbifarten og sagde til Henning ”Bak til bage jeg tror det var Tante Marie der sad henne paa Stenen” og glad blev jeg, de kørte mig helt hertil, saa jeg blev fri for at bære noget af mit Tøj fra Munkebo. Her har de det godt og bliver færdig med at køre ind i Dag, desværre er det jo smaat med Foldene i Aar, paa Grund af Tørken, særlig her paa Lindøgaard Tinges er bedre siger de. – 
 Det er morsomt at se lidt til Peter, han ser saa rask ud og er vældig solbrændt og det lader til at han befinder sig godt her, her er nu ogsaa dejligt at være. –
 I Gaar havde jeg Brev fra Ursula og hun fortalte at Uglen var bleven syg, Doktoren mente at det var Galdeblærebetændelse og desuden havde hun lidt Slim paa den ene Bronchie, det er jeg meget ked af; Uglen var meget syg af Halsbetændelse tidlig i Foraaret, nu var hun kommen nogenlunde til Kræfter og saa skal hun tilbringe en Del af sin Ferie i Sengen, det er trist.
 Forhaabentlig kommer jeg til Båxhult en Gang alligevel, selv om det ikke lod sig gøre denne Gang og saa kan Uglen maaske komme med ogsaa. –
 Hils Børnene mange Gange, jeg er ogsaa ked af at jeg ikke fik Jens at se de 2 smaa har jeg jo set i Vinter, Jens ikke siden vi var oppe hos Jer i 39. – Junge har ikke mange Kræfter men det gaar da nogenlunde; Bibbe har travlt hun har altid saa meget for saa det er sjældent vi har hende her ret længe af Gangen. –
 Endnu en Gang Tak fordi I vilde have mig, det er jeg meget glad for.
 Mange hjærtelige Hilsner til Jer begge fra Tante Ia. –
 Hilsen fra Alle her. -</t>
   </si>
   <si>
     <t>1947-12-20</t>
   </si>
   <si>
     <t>Edel -
 Ena -
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Adolph Larsen
 Andreas Larsen
 Henning Larsen
 Johannes Larsen
 Marie Larsen
 Peter Andreas Larsen
 Gudmund Larsen 
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Axel  Müller
 Lauritz Pedersen
 Georg Poulsen
 Janna Schou
 Lars Swane
 Rigmor Thorsen
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Hvad familien skulle i Nyborg vides ikke.
 Den lille syerske fra Strandgyden kendes ikke. Heller ikke Charles. 
 Det vides ikke, hvad Lauritz Pedersens svigerinde og hendes mand hed. Svigerinden var formodentlig Lauritz Petersens første kones søster. Det er også uklart, hvor deres fælles gård, Dalsgaard, lå.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0654</t>
   </si>
   <si>
     <t>Peters Ena snakker alt for meget.
@@ -1724,51 +1859,51 @@
 Nå, så er der i Information en alenlang Anmeldelse af Rohde, af Hohlenburgs Essay-Samling: ”Den trange Port”, Peter forærede mig Bogen, da jeg ikke vilde have Honorar, og jeg sagde til ham, at den Bog havde han absolut ingen Forudsætning for at kunne anmelde – jeg tror virkelig, at den Bemærkning har fået ham til at gøre sig mere Umage – ganske vist var der Uforskammetheder og til Slut var han direkte giftig, men der var dog saglige Perioder med hist og her virkelig Anerkendelse. Jeg har lige haft en lille Brevvexling med Hohlenberg, der var meget interessant, men det bliver for vidtløftig at komme ind på, desuden kan min Arm ikke mere. 
 Ikke mindst storartet har det været, at jeg heroppe har levet helt vegetarisk, og med megen Råkost. The er Lindethe med Citron i, og hver Formiddag får vi et Krus udpresset rå Saft af Rødbede, Kartoffel, Æble, eller af Appelsin og Citron. Agnes og jeg holder os helt til denne Kost – som føles livsalig – men den tykke, muntre Peter får hver Dag et Tilskud af ”rigtig" Pålægsmad, undertiden Kød. Agnes er på alle Områder knippel dygtig og meget flittig. Jeg har gjort mit Værelse i Stand – ellers intet, en dejlig Drivertid. 
 Jeg tør ikke ta et Ark til, man må være mådeholden med de nye Kræfter.
 Tusinde Hilsner fra din Dis 
 [Skrevet langs venstre margen på forsiden på ark 1:]
 +) måske kan man blive Psykopat af at være Psykiater – hvem ved!
 [Skrevet langs venstre kant på sidste ark:]
 Ps. Det har været en gansk_e _dejlig Tid heroppe, men nu glæder jeg mig til at komme hjem til Axel. Han har telefoneret hver Dag – igår var han til Middag hos Lehmanns. 
 [Skrevet langs venstre margen på bagsiden af ark 2, s. 4:]
 ps. Peter og Agnes boede for et Par Aar siden i Kerteminde i Ferien. De spadserede til Munkebo – hilste på Maleren ved Kroen – gik over Drigstrup hjem, så Sybergs Grav. 
 [Skrevet langs venstre kant på bagsiden af ark 1, s. 2:]
 ps. fortsat. Et andet Aar var de i Sallinge, så Hillerlev Kirke etc. Ifjor var Peter på Færøerne – fortæller morsomt om alt deroppe. De har rejst meget – Paris – Sydfrankrig – Schweiz – Tyskland – sjove Mennesker.</t>
   </si>
   <si>
     <t>1949-06-29</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Benneweis
 Thora Cohn
 Adam Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Haldur Oppermann
 Christine Rasmussen
 Holger Rasmussen
 Ane Talbot</t>
   </si>
   <si>
     <t>Den direkte landevej (Hans Schacksvej) mellem Kerteminde og Munkebo var ikke anlagt i 1949, så den bebyggelse, som Larsen arbejdede på at forhindre var langs Odensevej ved Kertinge Nor. 
 Jeppe Larsen havde en tam skade.</t>
   </si>
   <si>
     <t>Johannes Larsen sender Adams ex libris. Han skal til møde med Naturfredningsforeningen for at forhindre bebyggelse langs fjorden mellem Kerteminde og Munkebo. Derefter skal Larsen til fødselsdagsfester i både Faaborg og Kerteminde. Han har været i cirkus med børnene.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/D1eM</t>
   </si>
   <si>
     <t>Kjerteminde 29 Juni 1949.
 Kære Grevinde.
 Hermed Adams Ex libris med Tak for Laan. Jeg sidder her alene da Puf og Else er i Odense. I Morgen skal jeg til Møde i Naturfredningsforeningen i Anledning af, at vi vil forsøge at forhindre Bebyggelsen langs Fjorden mellem Kjerteminde og Munkebo og derefter skal Else, Puf og jeg til Middag i Faaborg. Det er vist Fru Holger M. Rasmussens Fødselsdag. I Aftes var jeg med Børnene i Cirkus Benneweiss og i Forgaars var jeg til 50 Aars Fødselsdagsfrokost hos Politimesteren saa Du ser jeg fører et virksomt Liv. Skaden kan nu saa smaat begynde at spise og drikke selv.
 Mange Hilsener fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1949-06-30</t>
@@ -1806,65 +1941,65 @@
   <si>
     <t>Dræby
 Lindøgaard</t>
   </si>
   <si>
     <t>Småland
 Majenfors</t>
   </si>
   <si>
     <t>Christian  Brandstrup
 Eline  Brandstrup
 Wisie Brandt
 Frits Branner
 - Faksø
 Adam Goldschmidt
 Brita Goldschmidt
 Hans Iuel
 Thyra Iuel
 Grethe Jungstedt
 Kurt Jungstedt
 - Kruuse
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Elisabeth Mackie
 Pernille Marryat
 Ib Marryat Johansen
 Lauritz Pedersen
 Ruth -, pige i huset hos Johanne Larsen
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 - Thomsen, Kerteminde
 Andreas Warberg
 Martin Warberg Larsen
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvad Astrid Warbergs svigermor hed. Heller ikke vides det, hvem "Englænderne" og Jørgen var. 
 Familien kendte flere ved navn Kruuse, men den her omtalte var formodentlig i familie med Eline Brandstrup. 
 Christian Brandstrups erindringer kan findes på internettet (maj 2023).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0131</t>
   </si>
   <si>
     <t>Johanne takker for det dejlige tøj og for "Mord-Romanerne", som hun straks har læst. Adolf vil læse dem til vinter. Hun spørger, hvordan det går med Adams ægteskab, og hun håber, at hans kone har skjulte talenter. Johanne spørger også, om det kan passe, at Ib Marryat tjener 1500 kr. om måneden?
 Johannes knæ har det bedre, men hun går ikke ud i haven, som er et vildnis.
 Man tager kartofler op på gården, og det er spændende, hvad de vil indbringe. Ruth tabte sit ur i marken, men en dygtig schæferhund fandt det.
 Frederik Andreas/Dede har været på hospitalet.
 Kornet hos Laurits og Laura har lagt sig ned. De har været på besøg med deres lille dreng.
 Thyra Iuel har også været på besøg med en bog og et servilt brev. Hun inviterede Larsen-familien på besøg. 
 Kurt og Grete Jungstedt kommer 14 dage til Danmark.
 Else og Andreas/Puf venter barn, og Johanne synes, det er en dårlig idé. 
 Johanne har solgt 12 servietter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Y5jP</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside: Dis’ adresse er skrevet af afsender, andre bemærkninger af ukendt/BWP]
@@ -1956,120 +2091,120 @@
   </si>
   <si>
     <t>1950-08-14</t>
   </si>
   <si>
     <t>Holger -
 - Agner
 Johanne Christine Brandstrup
 Grete Gylden Thomsen
 Britta Ipsen
 Ole Kraft
 Adolph Larsen
 Johannes Larsen
 Marie Larsen
 Axel  Müller
 Helga Nielsen
 Johanne Oppermann
 Lauritz Pedersen
 Ruth -, pige i huset hos Johanne Larsen
 Christine Swane
 Albrecht  Warberg
 Dan Warberg
 Laura Warberg
 Grete Warberg Larsen
 Martin Warberg Larsen
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0552</t>
   </si>
   <si>
     <t>Johanne/Junge broderer servietter.
 Hun har betændelse i næsen og maveproblemer.
 Troels er blevet døbt. Johanne og Adolph/Agraren var ikke med i kirken, men på Andkærgaard bagefter. Der blev pakket gaver ud i haven i dejligt vejr. Både Laura/Bibbe og Lauritz er lykkelige. 
 Marie Larsen er på besøg, og hun broderer hele dagen.
 Dan Warberg har også været omkring Lindøgård.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8032</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 XXX
 modt. 15’ Aug. 1950.
 et festligt Brev.
 besv. 23’ Aug. August 1950.
 (om min Bog og Frits’ Besøg.)
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 22-7-2000.
 BWP.
 50
 [Skrevet på kuvertens bagside:]
 Lindøgaard Dræby St. Fyen
 [I brevet:]
 Lindøgaard Mand. 14-8-1950
 Kære lille Dis!
 Tak fordi du skrev saa omgaaende og som altid saa interessant og indholdsrigt. Det er li’egodt rart med Breve, saa vi kan følge med i alt om hinanden.
 Nu har jeg allerede været oppe i flere Dage, men føler mig stadig som en Klud, ja ikke stort bedre end efter mine store Sygdomme. Jeg har er [”er” indsat over linjen:”] er endnu ikke begyndt at bestille noget og har dog saa meget at lave. Tak for Bestillingen af de 6 Servietter til Holger, kunde du ikke spørge ham om Tidspunktet (Julegave?) for hvis det ikke haster, kunde jeg tænke mig at sy de 18 som Manse skal have og som altsaa bor her, saa jeg altid har Modeller at sy efter. Dem kunde jeg saa sende dig til Eftersyn, saa kunde jeg [”jeg” overstreget] han selv pille de 6 ud, som han vil have; de er jo nemme at returnere i en stor Konvolut. 
 Jeg fik sendt Bud efter Dr. Agner, da jeg efterhaanden blev lidt nysgerrig efter at vide, hvoraf den standhaftige Feber kom. Det viste sig at være Betændelse i Næsen, deraf de hæftige Smerter hen over Næsen i Begyndelsen af Forkølelsen Nu drypper Marie mig 4 Gg. om Dagen og Feberen er ovre. Jeg tror nu at min Afmagtstilstand kommer fra Maven, der har tet sig kedeligt hele Tiden og har den lille private Mening, at det er en Streg af Para-Dysenteri, som jeg havde for en halv Snes Aar siden og derfor nok ved, hvordan en saadan tager paa Befindenet. Jeg holder Diæt og spiser meget lidt. 
 Nej, der var saamænd ikke noget letsindigt i Barnedaaben; Agr. og jeg kørte først derhen Kl 12, de andre som skulde fungere i Kirken blev hentet af Lauritz tidlig paa Morgenstunden, da Gudstjenesten var Kl 8 ½ (!) Det var gaaet saa godt, Bibbe bar, Grete stod hos, Lauritz og Manse stod Faddere. Jeg morede mig over din lille spøgefulde Bemærkning over, at jeg event. skulde ”bære”, især da jeg saa maatte tænke mig, at jeg i saa Fald maatte have Drengen i en Rygsæk, da jeg jo maa have mine Arme til at bruge Stokkene. Menigheden vilde nok have kigget! Det blev en saa henrivende Dag, kun os 6 [”6” indsat over linjen] som Gæster, altsaa 9 til Bords baade Frokost og Middag 
-II 3. Slags Vin, som jeg nød. Jeg huskede, da jeg havde Para-Dysenteri var jeg vild
-efter Vin, og det har jeg ogsaa været i denne Sygdom.
+II
+3. Slags Vin, som jeg nød. Jeg huskede, da jeg havde Para-Dysenteri var jeg vild efter Vin, og det har jeg ogsaa været i denne Sygdom.
 ganske dejlig Mad, alt saa nydeligt. Jo saa ovenud festligt, og Bibbe saa straalende glad, hvor er hun lykkelig over sin Dreng, jeg synes aldrig jeg har set saa stor en Lykke over et Barn. Du kan tro, at den Dreng vil forandre l [”I” overstreget] meget i alle Forhold paa Andkærgaard; for ogsaa Lau. er lykkelig over ham. Der var et Væld af Gaver; da vi kom Kl 12 var de alle – også Troels - i Haven i det herlige Solskin, der laa Gaverne uoppakkede paa Havebordet. Dejlige Blomsterbuketter, forskelligt til Drengen og saa alle Bibbes Gaver. Troels fik smaa Las-Træsnit baade af Manse og Tinges. Jeg gav ham de to Par Kopper X [”X” indsat over linjen], som Far og Mor fik til deres Sølvbr. af Johanne Oppermann. med L.W. og A.W. og Datoer med forgyldte Bogstaver paa Underkopperne. Kan du huske dem? De kan jo ligesaa godt gaa til den Gren af Familien. Bibbe fik af mig [”af mig” indsat over linjen] 10 Servietter (nu har hun 18) og 20 Kr. til Hjælp til en Visittaske; ogsaa Penge fra Marie og Uglen dertil, hun havde nu faaet en af Lauritz (henrivende) men det vidste vi jo ikke, saa maa hun bruge Pengene til andet.
 [Skrevet langs sidens venstre kant:] 
 X Mon et Barn nogensinde før har faaet Kopper til sin Daab. 
 Om Eftermid. kom Helga og Brita og fotograferede os; Bibbe m. Troels og Grete hos, og dernæst os alle. Ja, du kan ikke tænke dig, hvor det var en skøn Dag, og tænk i denne Sommer at faa et saa pragtfuldt Vejr. Det var lykkeligt at opleve den Dag. Vi var alle sammen saa glade. Troels var bedaarende, han trives og blomstrer, saa det er en Lyst.
 Jeg maa fortælle dig lidt om mit Doktorbesøg. Da han var færdig med mig, skulde have Te og blev budt ind i Stuen. Næ, sagde han, vi maa da sidde hos Dem, ellers skal vi sidde og raabe til Dem, der staar jo et Bord og saa begyndt han at rydde af mit lille Vaskebord, anbragte alle Smaatingene i Vinduerne, de store ting paa Gulvet, flyttede Bordet (der heldigvis var belagt med et rent og fint Pyntehaandklæde) hen til min Seng og saa havde han, Rie og jeg et Par fornøjelige Timer med Passiar og Røg. Han er forfærdelig sød den lille Doktor.
 Jeg skal hilse dig fra Rie. Hun sidder og syr hele Dagen, et mægtigt Korsstingsbroderi en Bordløber, som Manse er saa begejstret for og som han vist ogsaa skal have til Jul
 III
 det bliver vidunderlig smukt, Marie har jo en udmærket og en sikker Smag til at sætte Farverne sammen, hun er jo ikke for ingenting af Las-familien. Kun indvender jeg, at hun er for flittig tænk, hun kan sy ustandselig fra Morg. til Aft. nej langt ud paa Aftenen og faar eft. min Mening alt for lidt ud af sin Ferie, er for lidt i Luften, gaar ikke en ordentlig Tur hver Dag.
-Samme Dag, som jeg fik dit Brev, fik jeg 2 andre fra Hais, den gode trofaste Hais, som sendte mig er Udklip, der berømmede Grete Gyldens Klaverkoncert i Tivoli. Hais havde været der med Birgit.
+Samme Dag, som jeg fik dit Brev, fik jeg 2 andre fra Hais, den gode trofaste Hais, som sendte mig et Udklip, der berømmede Grete Gyldens Klaverkoncert i Tivoli. Hais havde været der med Birgit.
 Og saa fra lille Dan Warberg, som takkede for sit lille Besøg her: han cyclede efter Ferien – 30te Juli tror jeg – fra Brædstrup til Kbhvn. og havde saa ringet og bedt om han måtte overnatte her, hvad han jo heller end gerne maatte. Marie var her jo, men saa foreslog Ruth, at hun laa oppe hos sin Søster i Munkebo, og saa laa Dan i hendes Værelse – nok saa snildt. Han er ubeskrivelig sød og vi havde saadan et godt lille Samvær med ham.
 Ja, du har Ret i dine Betragtninger over Navnene. Troels Lauritz Petersen har en udmærket Klang, hvorimod Warb. Navnet ikke rigtig passer, men Bibbe er nu saa glad ved det Navn, hun har altid kaldt sig det, især paa Sygehusene kan de ikke have alle de 
 -sen Navne. - - En Ting til fra dit Brev: Nej, jeg vil sandelig holde paa Ordet: Aand og ikke Kraft, for med Ordet Kraft tænker man absolut paa noget fysisk. (Ole Bjørn Kraft) f. Eks. hvor mange Heste-Kraft o.s.v. jeg synes, det er en rigtig daarlig Erstatning de der har lavet for det smukke Ord: Aand.
 Dejligt at høre at Axel har det godt.
 Bankede du? Hils ham saa meget.
 Nu fik jeg min Salighed da griflet et rigtigt Brev sammen, godt gjort! Men jeg tror nu ogsaa, jeg begynder at mærke lidt tilbagevendende ”Kraft”, - som altsaa for Fremtiden har to Betydninger. 
 Saa Farvel lille Dis, kærlig Hilsen fra din Junge.</t>
   </si>
   <si>
     <t>1951-01-08</t>
   </si>
   <si>
     <t>- Agner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Alfred Fly
 Jesper Hansen
 Adolph Larsen
 Andreas Larsen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Lauritz Pedersen
 Meta -, pige i huset hos Johanne C. Larsen
 Ellen  Sawyer
 Ane Talbot
 Fritz Warberg
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Astrid Warbergs mand, Axel Müller, fyldte 70 i 1951.
 Det vides ikke, hvem Lille Marie og Dürkop var. 
 Fremtiden: tidsskrift for international orientering. Udgivet af Udenrigspolitiske selskab.
 Øjeblikket: tidsskrift om kunst - og det kunst handler om. Udgivet af Foreningen Øjeblikket. 
 Det vides ikke, hvad der menes med "Th's Vald."</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0569</t>
   </si>
   <si>
     <t>Johanne/Junge spørger, om Astrid selv skal lave mad den 15., og om hun skal sende konfekt eller vin som gave? Hu takker for, at Astrid har vist interesse for Laura/Bibbes bihulebetændelse. Laura er godt hjulpet af ny medicin. En overgang frytede Johanne, at Laura var sindssyg. 
 Johanne har ikke pige i huset, men Adolph/Agraren og Martin/Manse har passet hende, da hun var syg, og de laver husarbejde om vinteren. Ruth kommer mulivis igen. Grete hjælper også af og til med vask. 
 Martin/Manse er på ferie blandt andet på Båxhult. Ellen/Elle Sawyer er kommet hjem.
 Else Larsen er overanstrengt og ulykkelig over at have mistet den nyfødte dreng. En indlæggelse er på tale. 
@@ -2278,59 +2413,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/puRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uiU5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kCVM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DYjN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xGTl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YQ1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fM7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jbixr2CM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B2WDSV0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ASOFrmNj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1fN63CIC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CW5tALIU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hlPg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z8zF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VTML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/phXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkUx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D1eM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mmTk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tu3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/puRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uiU5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kCVM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DYjN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xGTl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YQ1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fM7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jbixr2CM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B2WDSV0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ASOFrmNj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1fN63CIC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CW5tALIU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hlPg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z8zF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VTML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/phXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7TBX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zi3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkUx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D1eM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mmTk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tu3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M43"/>
+  <dimension ref="A1:M45"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -3475,819 +3610,909 @@
       </c>
       <c r="J26" s="5" t="s">
         <v>194</v>
       </c>
       <c r="K26" s="5" t="s">
         <v>195</v>
       </c>
       <c r="L26" s="6" t="s">
         <v>196</v>
       </c>
       <c r="M26" s="5" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
         <v>198</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>115</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>199</v>
+        <v>116</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>159</v>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="I27" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="I27" s="5" t="s">
+      <c r="J27" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="J27" s="5" t="s">
+      <c r="K27" s="5" t="s">
         <v>202</v>
       </c>
-      <c r="K27" s="5" t="s">
+      <c r="L27" s="6" t="s">
         <v>203</v>
       </c>
-      <c r="L27" s="6" t="s">
+      <c r="M27" s="5" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>44</v>
+        <v>115</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>88</v>
+        <v>206</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>159</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>207</v>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="J28" s="5" t="s">
-        <v>144</v>
+        <v>210</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>115</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>116</v>
+        <v>206</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>159</v>
+      </c>
+      <c r="F29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="J29" s="5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>115</v>
+        <v>44</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>116</v>
+        <v>88</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>17</v>
+      </c>
+      <c r="F30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="J30" s="5" t="s">
-        <v>223</v>
+        <v>144</v>
       </c>
       <c r="K30" s="5" t="s">
         <v>224</v>
       </c>
       <c r="L30" s="6" t="s">
         <v>225</v>
       </c>
       <c r="M30" s="5" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
         <v>227</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>115</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>116</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>150</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>213</v>
+        <v>228</v>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>115</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>116</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>150</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>213</v>
+        <v>228</v>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="J32" s="5" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>35</v>
+        <v>115</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>141</v>
+        <v>116</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>159</v>
-[...4 lines deleted...]
-        </is>
+        <v>150</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>228</v>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>144</v>
+        <v>245</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>115</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>116</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>150</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>213</v>
+        <v>228</v>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="J34" s="5" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>116</v>
+        <v>35</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>115</v>
+        <v>141</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>159</v>
+      </c>
+      <c r="F35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>257</v>
+        <v>144</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>262</v>
+        <v>116</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>150</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>228</v>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
         <v>263</v>
       </c>
       <c r="I36" s="5" t="s">
         <v>264</v>
       </c>
       <c r="J36" s="5" t="s">
-        <v>144</v>
+        <v>265</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>16</v>
+        <v>116</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>269</v>
+        <v>115</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>125</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>150</v>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
         <v>270</v>
       </c>
-      <c r="I37" s="5"/>
+      <c r="I37" s="5" t="s">
+        <v>271</v>
+      </c>
       <c r="J37" s="5" t="s">
-        <v>136</v>
+        <v>272</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>115</v>
+        <v>16</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>116</v>
+        <v>277</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>17</v>
+      </c>
+      <c r="F38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>279</v>
+        <v>144</v>
       </c>
       <c r="K38" s="5" t="s">
         <v>280</v>
       </c>
       <c r="L38" s="6" t="s">
         <v>281</v>
       </c>
       <c r="M38" s="5" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
         <v>283</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>115</v>
+        <v>16</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>116</v>
+        <v>284</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>284</v>
+        <v>17</v>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
         <v>285</v>
       </c>
-      <c r="I39" s="5" t="s">
+      <c r="I39" s="5"/>
+      <c r="J39" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="K39" s="5" t="s">
         <v>286</v>
       </c>
-      <c r="J39" s="5" t="s">
+      <c r="L39" s="6" t="s">
         <v>287</v>
       </c>
-      <c r="K39" s="5" t="s">
+      <c r="M39" s="5" t="s">
         <v>288</v>
-      </c>
-[...4 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>115</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>116</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>150</v>
+        <v>290</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>213</v>
+        <v>291</v>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
         <v>292</v>
       </c>
-      <c r="I40" s="5"/>
+      <c r="I40" s="5" t="s">
+        <v>293</v>
+      </c>
       <c r="J40" s="5" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>116</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>159</v>
+        <v>299</v>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>262</v>
+        <v>116</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>17</v>
+        <v>150</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>305</v>
+        <v>228</v>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>307</v>
+      </c>
+      <c r="I42" s="5"/>
       <c r="J42" s="5" t="s">
-        <v>144</v>
+        <v>308</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="F43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H43" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="J43" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="K43" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="L43" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="M43" s="5" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C44" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D43" s="5" t="s">
-[...19 lines deleted...]
-      <c r="J43" s="5" t="s">
+      <c r="D44" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="G44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H44" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="J44" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="K43" s="5" t="s">
-[...6 lines deleted...]
-        <v>316</v>
+      <c r="K44" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="L44" s="6" t="s">
+        <v>323</v>
+      </c>
+      <c r="M44" s="5" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="G45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="J45" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="K45" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="L45" s="6" t="s">
+        <v>330</v>
+      </c>
+      <c r="M45" s="5" t="s">
+        <v>331</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
     <hyperlink ref="M32" r:id="rId37"/>
     <hyperlink ref="M33" r:id="rId38"/>
     <hyperlink ref="M34" r:id="rId39"/>
     <hyperlink ref="M35" r:id="rId40"/>
     <hyperlink ref="M36" r:id="rId41"/>
     <hyperlink ref="M37" r:id="rId42"/>
     <hyperlink ref="M38" r:id="rId43"/>
     <hyperlink ref="M39" r:id="rId44"/>
     <hyperlink ref="M40" r:id="rId45"/>
     <hyperlink ref="M41" r:id="rId46"/>
     <hyperlink ref="M42" r:id="rId47"/>
     <hyperlink ref="M43" r:id="rId48"/>
+    <hyperlink ref="M44" r:id="rId49"/>
+    <hyperlink ref="M45" r:id="rId50"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>