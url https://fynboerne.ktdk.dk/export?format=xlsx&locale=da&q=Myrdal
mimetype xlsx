--- v1 (2026-06-22)
+++ v2 (2026-09-23)
@@ -656,51 +656,51 @@
     <t>Birkerød d.27-2-36
 Kære Lysse! Til Lykke med Fødselsdagen, et rigtig godt Aar ønsker jeg Dig i alle Henseender; nu kommer dette Brev alligevel forsent, skønt jeg havde foresat mig at få det af Sted i god Tid! Hvordan mon I dog har det deroppe i denne skrækkelige Vinter? Herhjemme har vi da ikke haft så meget Sne i mange Aar, selv om Kulden ikke har været saa haard; lige her omkring Birkerød har det ikke været værst, men rundt omkring i Landet har der været Togstandsninger; i Nærheden af Roskilde hvor Lasse er havde de ikke fået Post [indsat over linjen:”Post”] omtrent en hel Uge og på Fyen og i Jylland har det jo også været rent galt; men nu er det vist i Orden de aller fleste Steder. – Forhaabentlig har Drengene det godt, den Lille vokser vel normalt og opfører sig pænt; jeg havde Brev fra Else forleden Dag, lille I.A. havde det godt; hvor er det kedeligt at man så sjældent kan få dem at se, det vilde være vældig morsomt at se de 2 små Fyre sammen, jeg håber at det sker en Gang ad Aare.
 Vi var på Fyn Alle 3 i Julen, vi rejste derover d. 22ende, jeg var i Kerteminde til Juleaftensdag, så kørte Puf mig til Lindøgaard, jeg er jo altid hos Agraren Juleaften; Las’s Fødselsdag var jeg derude og så var jeg der 3-4 Dage inden jeg rejste her tilbage. – Vi har hængt et Stykke Flæsk ud i et Træ og har megen Glæde af at se på Smaafuglene og Solsorterne som kommer og hakker i det. – Jeg havde Brev fra Marie Meyer i Dag, hendes Far er jo død, næsten 96 Aar gammel; hun tænker på at flytte fra Feden og få en mindre Lejlighed nu hun er alene, - Mix og Myg havde nær ikke kommet over til Begravelsen på Grund af Togstandsninger. – Hils lille Peter mange Gange, måske kan han more sig lidt med disse Billeder; det var kedeligt at jeg ikke fik skreven til Jer til Jul, jeg vilde have sendt et pund The over til Jer, men Din Svigermor sagde at hun havde et pund som hun tog med; så kan I få et af mig [fortsættes øverst på side 1] en anden Gang. Jeg håber vi en Gang får Lov til at have Peter her et Par Dage når han kommer til Danmark den søde Unge jeg længes tit efter ham; Hav det nu godt Alle 4, mange kærlige Hilsner til Bimse, Peter, den Lille og Dig selv kære Lysse, fra Ia -</t>
   </si>
   <si>
     <t>1936-10-14</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Bent Bjergskov
 Thora  Branner
 Louise Brønsted
 Adolph Larsen
 Andreas Larsen
 Gudrun Larsen
 Henning Larsen
 Ingrid Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Axel  Müller
 - Müller, Frk. 
 Margrethe -, pige i huset hos Johanne C. Larsen 1936
 Ellen  Sawyer
 Janna Schou
 Hempel Syberg
 Rigmor Thorsen
 Joseph Turner
 Agnes Taaning
 Else Warberg
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Fru Nielsen og Søster Thorsen var. Sidstnævnte var formodentlig i familie med Rigmor Thorsen. 
 Hvem Mygdal, der gav Martin/Manse Warberg Larsen penge for malkning, var, vides heller ikke. 
 Eidi og Edith, som arbejdede i huset i England for den kvinde, som Laura Warberg Petersen var ansat hos, er ikke oprettet med biografi i KTDK. 
 Croydon er en bydel i det sydlige London.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0578</t>
   </si>
   <si>
     <t>Johanne/Junge har en dårlig hånd. Hun blev meget glad for den smukke skål fra Janna, og hun takker for alle Astrids gaver. Adolph/Agraren og hun pakkede op dagen før fødelsdagen. 