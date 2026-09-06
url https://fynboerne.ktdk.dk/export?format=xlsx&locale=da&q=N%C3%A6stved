--- v0 (2026-06-01)
+++ v1 (2026-09-06)
@@ -343,72 +343,72 @@
 Erikshåb Efterår 1899.
 “hvor flyver Svanerne hen - - -
 Kære lille Junge! Til Lykke fra Forleden Dag – og meget godt ønsker jeg Dig. – Her går den drivende, nu Mor er kommen, vi er sat i Gang på alle Ender og Kanter med Syning og andet, og jeg skal være Stuepige i Vinter med 40 Kr! 
 Det er ganske glimrende for Resten. – Man bliver jo i Længden ked af det andet, men festet har vi rigtignok kan Du tro – i vor Ensomhedstid; den var ikke fri for ar være frivol og let. – 
 Vor allersidste Bedrift indtraf i de sidste Dage, før de kom; 2 fremmede unge Piger – Chr. J. og Frk. Møller var hernede at besøge en Eftermd; jeg inviterer jo straks ud i Båden, og vi tre sejler; Gud hjælpe mig, om jeg ikke vælter dem lige under Bjælken! Christine og Frk M (Fru Hammers Søster) kom ud på Hovedet, jeg på Benene; bunde kunde ingen og svømme kun Chr og jeg. hun svømmede jo i Land; da jeg nåede ind, huskede jeg pludselig at Frk M ikke svømmede, vendte om og traf i Midten af Aaen Chr med Damen under Armen; jeg hjalp at bjerge; halvkvalt var Chr. af Grin, den anden af Skræk og Åvand. – vi kom op og det sædvanlige fulgte med Given tørt på. – Ingen Skandalehistorie; vi kan prale af en moralsk Egn; dog går det snildt med Mornine og Hr. Forp. Mogensen; Du véd jo Måden. Jeg tier og ler. Men lille Bens siger Gang efter Gang alvorligt til mig ”Jep Du, Forpagter Mogensen er en rigtig Don Juan!” (!)
 Han er en stor Hvalp ligesom Bjørn, vèd Du.
 Nej, at skrive om er her ingenting, opdager jeg.
 Man er i en Tørkeperiode.
 Dis Søster i Herren
 Dis
 Hils Ungerne
 (Og et Brev fra Dig Junge – ahe!!!
 p.s. Gamle Jean går og syer på Udstyr, hun skal jo nu til at sætte Bo.
 Eller har Du måske ikke hørt den sidste Begivenhed?
 Jo naturligvis har Du det.
 Kongeligt!!</t>
   </si>
   <si>
     <t>1900-04-26</t>
   </si>
   <si>
     <t>Marie Larsen
 Vilhelmine  Larsen</t>
   </si>
   <si>
-    <t>Anna 2 -
-Ole Bager
+    <t>Ole Bager
 Victor Bøttern
 Christian Eckardt
 Margrethe  Eckardt
 Erik Henrichsen
 - Holm, skovrider
 Adolph Larsen
 Alhed Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 lille Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Olga Lau
 Ida Olsen
 Theodor Philipsen
 Anna Rosenørn
 Elisabeth Storm
 Hempel Syberg
+Anna  -, ven af Larsen-familien
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Man er ved at gøre Kærbyhus klar til indflytning, samtidig med at man rømmer Købmandsgården.
 Christine Swane bor midlertidigt hos familien Lau i Næstved.
 Den omtalte udstilling er på Charlottenborg.</t>
   </si>
   <si>
     <t>Malerne deltager i udstilling. Alhed Larsen har solgt billedet med flox til Hempel Syberg. Chr. Eckardt har også solgt et billede på udstillingen. Der er en forespørgsel til Johannes Larsen, om han vil kopiere evighedsblomsterne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/NaCo</t>
   </si>
   <si>
     <t>Kerteminde d. 26 - 4 1900
 Kære Ugle!
 Tak for Dit sidste Brev, jeg sender Dig her Din Trøje, nu lader det jo til at det bliver varmt igen, det har ellers været meget koldt her de foregaaende Dage Vi har nu faaet Køerne paa Græs og i Dag skal Hestene flyttes om i et Baghus som Faer har lejet, det ligger omtrent henne ved Ole Bagers, der er ogsaa et Kammer som Karlene kan ligge i, saa nu er vi snart herude af med alt muligt; Bøttern har jo lejet Staldene og han har haft meget travlt med at faa os bort. Oppe i Laden arbejdes der flittigt, Faer mener at vi paa Mandag kan begynde at flytte derop, i det mindste faa Køkkenet og stuerne i Orden, saa kan vi jo godt gaa herned og sove en lille Tid endnu; der kan ikke være tale om at opsætte flytningen en eneste Dag, saasnart det er færdigt deroppe, Du kan nok forstaa at vi har det meget knebent for Tiden, med Sovekammer Spisestue og Dagligstue i et Værelse og desuden er det ogsaa dyrt at faa Middagsmad i Byen til Folkene, vi har foruden Karlene tre Tømrere paa Kosten, saa vi længes bare efter at faa vor egen Husholdning igen.
 Naar det bare maa blive godt Vejr igen tænker jeg ogsaa nok at det skal gaa med mine Ben, de var bleven rigtig gode, jeg var jo ude at gaa i Søndags og Mandag og Tirsdag var det ogsaa godt, men da saa Vejret slog om Tirsdagaften kunde jeg straks mærke det og i Gaar og i Dag har det været daarligt, men i Dag er Vejret jo godt igen, saa jeg haaber paa at de skal være bedre i Morgen.
 Alhed har solgt billedet med Floxene til Onkel Syberg, der var Brev i Dag fra udstillingen at Pengene laa til hendes Disposition men hun vidste det nok i forvejen; Johannes har haft Brev fra Overretssagfører Henrichsen, at han forleden Dag havde set Evighedsblomsterne ude hos Philipsen og saa vilde han gerne spørge om Johannes ikke vilde copiere dem, saa vilde han have det i stedet for Akvarellen han har købt; jeg tror nok Johannes vil gøre det for 200 Kr. men han har ikke svaret ham endnu, saa du skal ikke tale om det til nogen. Forleden Dag talte jeg med Klaks i Telefonen, han fortalte at han nu er bleven Assistent dernede, lille Larsen er rejst, jeg kunde ikke forstaa hvorhen og saa havde Klaks faaet hans Plads, han skal foreløbig være der til Efteraaret og hvis Holm faar noget andet kan det jo være at han slumper til at faa Pladsen. Vi har haft et Par Breve fra Agraren, han er naturligvis mør i alle Lemmer nu i Begyndelsen; han er ikke videre begejstret over Soldaterlivet, han skrev sidst at naar han fik at vide hvad Dag Du kom kunde det være at han kunne komme ned til Færgen og hilse paa Dig, Moer og jeg har talt om at du maaske kunne tage med et tidligt Tog og saa opholde Dig nogle Timer i Nyborg. Kærlig Hilsen Din hengivne Marie
 Kjære lille Ugle
 Mange Gange tænker jeg paa at skrive men derved bliver det, her er saa meget der tager min Tid og Kræfter at jeg er saa træt om Aftenen for jeg maa jo tidlig op Kl. 6 skal Tømrernes Kaffe staa skjænket, vores Petroleumsapparat er i Brug og det gaar helt godt men jeg længes jo snart efter at vi var oppe hos os selv, Vejret er kjølt dog kan vi jo ikke tænke os bedre Byggevejr for det trækker ind igjennem Vinduerne saa det er en Lyst Ruderne er ikke sat i endnu for Tørringens Skyld.
 Ida Olsen var herinde hun rejser til Kjøbenhavn i morgen med Exprestoget herfra, bliver derovre et Par Dage skal bo i Stokholmsgade og vil da besøge Margrethe vi sagde det var bedst imellem 2 og 3 sig dog til Onkel at jeg blev saa glad ved at han solgte sit ene Billede det andet gaar ogsaa nok inden Udstillingen lukkes det maa være dejligt. Hils nu ogsaa Dumpe mange Gange det skal blive morsomt at faa en mundtlig Hilsen fra de kjære Børn.
 Her er saa koldt i disse Dage – hils nu ogsaa Olga Lau mange Gange hils ogsaa Frøken Rosenørn og tak hende rigtig godt lille Dinemor for den Tid du har været der dennegang.
 Ja nu begynder Foraaret, det tegner til mange Blomster paa Pæretræet i Aar og Guldregn men hvem der skal holde Orden i Haven det ved jeg knap for det lader ikke til at nogen vil gjøre Arbejdet der bliver fint i Bagergaarden nu der er sat Plankeværk over Gaarden saa der er ingen Mødding at se paa mere den Kasse er brækket ned og al Gjødning puttes ind i Faarehuset, nu fortrækker vi snart med alle. Karlene flytter i Aften de skal sove i et Huus vi har lejet Fru Storm spiser hos Georgs fremdeles – det er nemt og der faar hun god Mad i dag er det nok Astrids Varbergs Fødselsdag vi har plukket de Hyacinther der er i Haven de skal vist ned til hende naar nu Marie kommer ned hun er oppe at leje sig lidt
 Gud ske Lov Du er rask min lille Pige Gud føre dig sund og vel hjem til os igjen inden ret længe og velsigne al din Gjerning 
@@ -735,51 +735,51 @@
 Kære Johannes V. og Else.
 I Dag har Rabbe og jeg afsluttet vor Rundrejse. Vi cyklede fra Næstved over Vordingborg til Stege, opholdt os en Dag ude ved Klinten. Rabbe fotograferede hele Møens Klint: Dronningestolen, Taleren Sommerspiret osv. selv var jeg noget mør af at cykle 60 Kilometer paa en Dag, saa jeg laa mest og dovnede i Solskinnet Møen er som Du siger en dejlig Ø, men jeg var endnu mere indtaget i Falster. Sikke Hvede og Bygmarker, det var selve det Lur-mærkede Danmark. Det mest generende ved at cykle der, var at der ingen Bakker er, man havde aldrig den lettende Fornemmelse det er at tage Frihjul og blev saa øm i Franskbrødene af den vedblivende Trampen. Hvert Øjeblik naar jeg saa ud over Landskabet fik jeg Lyst til at staa af og male nogen af alle disse glidende og bølgende Glanslys i Stedet for at sidde og banke Enden til Bøf. Vi traf en herlig Mand der stod foran et af de mange store Andelsmejerier vi kørte forbi. Jeg fik den Indskydelse at standse og gik hen til ham og sagde, er det ikke mulig at man kunde købe en Liter Kærnemælk hos Dem? ”jow, de er nok maawle” sagde han gaa De bare ind og saa kom vi ind i en Hal hvor to hvidklædte Mejerister spulede et Gulv der var saa rent og lysegult som Smør og fik en Kande iskold Kærnemælk der smagte som Fløde men som vi maatte drikke i ganske smaa Mundfulde. Manden selv havde en Ansigtskulør som en moden Kamille, tyndt Hørtjavset Haar og Overskæg, han var iført et Sæt drapfarvet lyst Tøj med et Aprikos eller Ferskenfarvet Skær. Først syntes jeg at den Farvesammenstilling saa ud som en Vittighed, men senere gik det op for mig at han lignede jo sine Bygmarker. Vi kom videre ad Lolland Langeland, Taasinge til Svendborg. Herfra tog vi Banen til Nyborg og cyklede derfra til Kjerteminde. Rabbe tror jeg næsten var mest af [”af” overstreget] imponeret af Synet fra [”Synet fra” overstreget] Udsigten fra Taasinges højeste Punkt. Vi saa Fyns mørke Bjergland stige op uden at kunde se det smalle Sund som laa dybt nede. Hils Alle og mind Villum og Elin om at nu er Tiden da de maa tænke paa at besøge os Rille er her og glæder sig meget til et Besøg af dem. Marie er i Kbhvn og kommer her i Morgen
 Paa Gensyn til August Eders hengivne Fritz Syberg</t>
   </si>
   <si>
     <t>1934-06-06</t>
   </si>
   <si>
     <t>Andreas Larsen</t>
   </si>
   <si>
     <t>England
 Epsom Downs</t>
   </si>
   <si>
     <t>Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Gunnar Helweg-Larsen
 Hatla Helweg-Larsen
 Else Jensen
 Jens Jensen
 Johannes V. Jensen
 - Johansen, kaptajn
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Meyer, England
 Albert Naur
 Christine Swane
 Leo Swane</t>
   </si>
   <si>
     <t>”Det gik så godt økonomisk også for JL, at det i juni 1934 blev til en ”turist-tur” tilmed ad luftvejen sammen med Johannes V. Jensen til Amsterdam og England, hvor der bl,a, blev mulighed for at se Stonehenge og Darwins hus, samt hvad der for Johannes Larsen må have været en stor tilfredsstillelse – at stifte direkte bekendtskab med det britiske forbillede, Bewicks original-træsnitsstokke.” Erland Porsmose: Johannes Larsen s. 290.
 Epsom Downs ligger ca. 21,7 km syd for det centrale London og er kendt for sin galopbane Epsom Downs Racecourse, hvor det traditionsrige hestevæddeløb Epsom Derby afvikles. Wikipedia jan. 2022.
 Øgruppen Svaneklapperne strækker sig fra den sydlige del af Saltholm mod øst og nord. Kilde: Wikipedia jan. 2022.
 Mutton chops: Fårekoteletter.
 Lager er en betegnelse for en undergæret øl, der gærer langsomt ved lave temperaturer og lagres ved lave temperaturer i 1-2 uger. Kilde: Wikipedia jan. 2022.</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Johannes Larsen havde fint udsyn fra flyveren. Det var mærkeligt at flyve, og Holland ser underlig ud fra luften. I London tog de til hotellet, og derefter spiste de aftensmad og gik i seng. Næste dag tog selskabet til derby. Der var vildt mange mennesker og også rutchebaner, ølsalg mv. En helikopter fløj rundt over området. 
 Larsen har set et gartneri, hvor man dyrkede brøndkarse. Han forsøger at få en etiket af en aleflaske til Andreas/Puf.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/uGWz</t>
   </si>
   <si>
     <t>Epsom Downs 6 Juni 1934.
 Kære Puf!
@@ -796,51 +796,51 @@
 Det har smaaregnet af og til i Dag, men ellers er her meget tørt og Plænerne er værre end vores. Her er Kalk lige under Mulden. Nu tror jeg ikke jeg kan finde paa mere. Jeg var til Frokost hos Gunnar og Hakla i Mandags og derefter hos Uglen og Marie og om Aftnen ringede vi efter Skriveswanen efter at jeg havde ladet Mudi ringe efter 6 pale Ale og 6 Strong do hos Da[ulæseligt] de var adskilligt mere levende en vore. Jeg bad Mudi sende Dig et Par Ettiketter. Der staar en Literfl. med en mig ukendt Ale Etikket paa paa mit W.C. men jeg ved ikke om jeg kan faa den af, det er jo muligt jeg kan komme ud for den med Indhold ved Lejlighed
 Mange Hilsner til Jer begge
 fra Din Far.
 P.S.
 Nu fløj den Helicopter her hen over igen; det er Løgn den har ikke andre Vinger end Møllen paa Ryggen, saadan [Tegning]
 JL.</t>
   </si>
   <si>
     <t>1935-08-16</t>
   </si>
   <si>
     <t>Elise Hansen</t>
   </si>
   <si>
     <t>Elena Larsen</t>
   </si>
   <si>
     <t>- Holstein, Frk.
 Grete Jensen, f. Hansen
 Carl  Knippel
 Kähler Keramik
 Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Elisabeth Neckelmann
 Marie Neckelmann
 Inga Nielsen
 Christian Ottesen
 Christine Rasmussen
 Ib Schaldemose
 Niels Erik Schoubye
 Leo Swane</t>
   </si>
   <si>
     <t>Grete Hansen var alvorligt syg i flere omgange i begyndelsen af 1930erne, og hun døde senere dette år. 
 Christine Rasmussen (Fru Mads) fyldte 70 år i 1935.</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Grete er igen sløj og er taget til Næstved, hvor hun bor hos N.E. og bliver plejet. 
 Elisa Hansen har været til Christine Rasmussens fest. Hun havde Leo Swane til bords. Der var mange taler, og det var lidt kedeligt.
 Nu er Johannes/Las og Andreas/Lysse Larsen vel rejst.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Q8Cm</t>
   </si>
   <si>
@@ -1045,107 +1045,107 @@
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 14 Octbr. 1943.
 Kære Grevinde!
 Dersom der ikke indtræffer noget uforudset starter jeg herfra i Morgen Fredag Formiddag i Haab om at naa Næstved om Aftenen, saa jeg Lørdag Morgen kan fortsætte til Knuthenborg. Sikken et dejligt Octobervejr vi har, bare det nu vil vare ved en Tid endnu. Jeg glæder mig til at se Dig igen
 Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1943-11-24</t>
   </si>
   <si>
     <t>Thora Cohn
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot
 Holger Thor Nielsen
 Jens Christian Thor Nielsen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem professor Christensen var. 
 "Om morgen den 20. november 1943 stod den 22-årige Holger Thor Nielsen og ventede på sporvognen foran Missionshotellet på Østre Stationsvej, da han blev skudt ned på åben gade. Gerningsmanden forsvandt hurtigt fra gerningsstedet uden at blive genkendt af nogen.
 Holger Thor Nielsen var det første dødsoffer for en stikkerlikvidering i Odense (...) Likvideringen fandt sted blot 17 dage efter, at ostehandler Jens Christian Thor Nielsen, Holger Thor Nielsens far, var blevet livsfarligt såret ved et attentat i sin forretning, Nørregade 52. Den 3. november 1943 var to modstandsfolk kommet ind i osteforretningen og havde affyret flere skud mod ham, og et af skuddene ramte ham i underlivet. Dette skud var ved at koste ham livet, men han fik slæbt sig over i en anden butik og bad om en ambulance.
 Både far og søn var en del af det lokale nazistiske miljø, og allerede i 1940 havde Holger Thor Nielsen meldt sig til Waffen SS og havde kæmpet på Østfronten. (...)
 Som reaktion på drabet på Holger Thor Nielsen strammede de tyske myndigheder reglerne for færdsel i byen. Det blev forbudt at færdes ude i tiden fra klokken 20 til klokken 5. Teatre, biografer, restaurationer og andre offentlige lokaler måtte lukke klokken 19, og al butikshandel skulle ophøre samtidig. (...)
 Besættelsesmagten havde i øvrigt endnu et svar på drabet på Holger Thor Nielsen, og det kom den 25. november 1943. I alt 31 mænd og kvinder, der var hjemmehørende i Odense, blev overflyttet fra danske fængsler til tyske koncentrationslejre." (Jørgen Thomsen og Johnny Wøllekær: Odenses første stikkerlikvidering. https://odenseleksikon.wordpress.com/odenses-foerste-stikkerlikvidering).</t>
   </si>
   <si>
     <t>Johannes Larsen takker for en dejlig tid på Knuthenborg. På hjemrejsen var Storebæltsfærgen overfyldt, og nogle af passagererne nægtede at give deres borde i restauranten videre til andre. En gruppe mænd blev direkte grove mod styrmanden.
 22. nov. tog Else og Andreas/Puf til Odense, men de fik ikke lov til at forlade banegården. Der var begået et stikkerdrab i byen. Stikkeren havde længe forsynet værnemagten med oplysninger om danskere. Mange synes, at han slap for let, da han straks døde af sine sår. Hans far, ostehandleren, som var blevet skudt nogle dage i forvejen, lå og led på hospitalet. Det er en solstrålehistorie.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/N0dU</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 24 Nov. 1943.
 Kære Grevinde!
 Tusind Tak for den dejlige Tid paa Knuthenborg og for Telegrammet der forsødede min Ensomhed paa Hotellet i Næstved, hvor jeg nød 4 Stk. Smørrebrød 3 Pilsnere, 2 Bittere og 1 Pibe Tobak. Derefter gik jeg i Seng og startede i Gaar Morges med et Tog, der afgik 8,46. direkte til Korsør. Efter at være sluppet igennem Kontrollen kom jeg om Bord i en gl. Færge, ”Prins Christian” som jeg formoder er en der tidligere har besørget Trafiken mellem Gedser og Warnemünde. Jeg gik op i en lille Rygesalon med ca 10 smaa Borde der alle var optagne ligesom alle Knager var behængt med Tøj saa vi der nu kom maatte beholde Hat og Overtøj paa og stille os op mellem Bordene. Da vi havde sejlet ca ½ Time, opfordrede en Højttaler, de Folk der havde spist, til at rejse sig og gøre Plads, saa andre ogsaa kunde faa en Forfriskning. Det blev efterkommet af alle paa nær 3 Selskaber der holdt Stillingen til vi kom i Land. Det ene bestod af 2 Par unge mennesker, der havde spist da vi kom og nu var i Gang med 8 Pilsnere som af og til fornyedes. Den ene Dame udmærkede sig ved at have de længste Negle jeg har set, hendes Tommelfingre saa saadan ud: [Tegning] og saa var de malet mørkerøde omtrent som Syltekirsebær. De var meget livlige og kaldte ustandselig paa Tjeneren saa skulde en af Damerne have Hefteplaster til en Strømpe, der var revnet, og en Gang vilde de have et Bordtennisspil. Det andet Selskab bestod af 10-12 højere tyske Officerer af Land- Sø- og Luftværnet dem undskyldte Folk med at de jo ikke kunde forstaa Højtaleren der kun talte dansk, derimod vakte det tredje Forargelse, det var 4 svære Herrer, der da de fik Bordet ryddet gav sig til at spille Kort, et Par Gange var der nogle der sendte Bud efter Styrmanden for at faa dem smidt ud, men han fik kun Grovheder for sin høflige Henstilling og beklagede at han ikke kunde gøre andet, de havde betalt deres Billet og havde
 2.
 Ret til at blive siddende. Efter godt og vel et Par Timers Sejlads naaede vi Færgelejet og Nyborg St. og der holdt saa Rutebilen til Kjerteminde, som jeg naaede ved 2-3 Tiden og blev modtaget af hele Familien. Til Morgen har jeg set en hel Bunke Breve igennem og lagt dem fra der skal besvares. Der var ogsaa et Takkebrev fra Professor Christensen der bl.a. udtalte Haabet om at vi snart igen maa faa noget bedre Øl. Jeg maa fortælle om Snigmordet i Odense. Den Dag tog Else og Puf intet anende til Odense om Eftermiddagen, de kom dog ikke længere end til Banegaarden hvor de maatte tilbringe 2 Timer i Mørke til Toget gik tilbage igen. Senere hørte de at Dagen havde formet sig som en Festdag for Indbyggerne i Odense, bl.a. havde hele Personalet i en af Byens største Forretninger P.C Rasmussen faaet Vin og Kage i Dagens Anledning, der var dog en Draabe Malurt i Festbægeret, Manden var død i Knaldet og det var den almindelige Mening at han var sluppet alt for let. Det viste sig at være en berygtet Stikker Ostemandens Søn, der længe havde terroriseret Byen og bragt mange mennesker i Fortræd og Ulykke. Han brugte at gaa rundt med Kongemærket paa Oplæget og lytte efter hvad Folk sagde, for senere at forsyne Værnemagten med sine Fund – Nej saa var Folk meget mere tilfreds med, som det var gaaet hans Fader, nemlig Ostemanden, der nogen Tid forud var bleven skudt i sin Forretning paa Nørregade, og siden har ligget paa Sygehuset svævende mellem Liv og Død med 3 Revolverkugler i Maven. Ak ja, saadan kan saa meget der tilsyneladende ser grimt ud, ved nærmere Eftersyn vise sig at være en hel Solstraalefortælling.
 Her staar alt godt til og jeg haaber det er ligesaa paa Knuthenborg Mange Hilsner og Tak
 Din hengivne
 Johannes Larsen.
 P.S.
 Undskyld; jeg bruger en af Elses Konvolutter, her er ingen andre i Huset og det øsregner
 JL.</t>
   </si>
   <si>
     <t>1946-05-31</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>B. Bach
 Ellen Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Louise Brønsted
 Andreas Larsen
 Gudrun Larsen
 Ingrid Larsen
 Jens Larsen
 Johannes Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Søren  Melson
 Gull-Maj Norén
 Christine Swane
 Lars Swane
 Poul Uttenreitter
 Ursula Uttenreitter
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Christine Swane/Uglen fyldte 70 år 29. maj 1946.
 Det vides ikke, hvad der menes med, at Poul Uttenreitter medbragte to koner til festen.</t>
   </si>
   <si>
     <t>Elena Larsen har deltaget i Christine Swane/Uglens 70års fødselsdag, og hun fortæller om maden og vinen samt om, hvem hun talte med. 
 Else Larsen sagde, at Andreas/Puf Larsen havde ændret opførsel overfor Johannes Larsen/Las efter Johan/Lysse Larsens besøg i efteråret, så resultatet af rejsen var godt.
 Johannes Larsen har været i Jylland og male brushøns. Han vil gerne tale med Elena om noget en dag.
 Louise Brønsted/Tante Lugge har bedt om en snak med Elena en dag. Louise lød nervøs, og det gjorde Elena bekymret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7bEs</t>
   </si>
   <si>