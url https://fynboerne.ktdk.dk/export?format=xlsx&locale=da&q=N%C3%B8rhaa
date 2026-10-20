--- v0 (2026-06-03)
+++ v1 (2026-10-20)
@@ -244,53 +244,53 @@
 Der er en fotoudstilling på Charlottenborg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/xM5e</t>
   </si>
   <si>
     <t>Kære Las!
 Jeg fik nok ingen Brev fra Dig i Dag, men saa maa jeg trøste mig med, at det er et henrivende klart Solskinsvejr, om et Øjeblik skal jeg ud at køre med Monse. Bare vi havde haft saadan et Vejr i Gaar i Stedet for det væmmelige Sjask. Men vi havde for Resten en udmærket Dag alligevel. Vi sad hele Eftermiddagen paa Thomas’ Værelse og røg Cigaretter og drak portvin, Johanne kom derud med et senere Tog og der var ogsaa en Cand. Nørgaard; vi var alle gode gamle Venner, og forfærdelig glade ved en Gang igen at være sammen. – Vi bestemte, at der ikke for Fremtiden maatte gaa saa lang Tid, inden at vi ses. Foreløbig skal vi mødes paa Torsdag Aften i Standarts Kælder og paa Mandag ere vi budte til Bal derude (men jeg ved ikke, om vi tager derud) og Søndag d. 12te Juni har Thomas inviteret os og nogle flere til Skovtur, Køretur fra Frederiksborg til Nørrebro, hvor der drikkes Kaffe og til Schou, hvor der spises til aften, det er i god Tid, vi har faaet den Invitation, men han ville sikre sig os. Vi spiste til aften hos Begtrups, det er flinke Folk og jeg var meget overrasket over saa flot der er paa saadan en Skole, varm Aftensmad med Rødvin og senere paa Aftenen Desert med Portvin. De havde et bredt Vindue fuldt af de dejligste Kaktus og Hyacinther. – Fyens Tidende har haft holdt Jubilæum, Begtrup forærede os hver et Festnummer, som vi glemte derude. – Sikken et Røre der er nede i Paris nu, mon der dog ikke snart skulde komme lidt Klarhed i det. Det er vældig spændende. – Nu maa jeg slutte, jeg skal af Sted med Drengen. Der skal være en udmærket Fotografiudstilling paa Charlottenborg (Winkel &amp;amp; Magnussen) jeg skal op at se den. – Hils dem alle sammen. Hvordan har Hunden det? 1000 kærlige Hilsner til Dig selv fra Din Alhed</t>
   </si>
   <si>
     <t>1904-01-19</t>
   </si>
   <si>
     <t>Thorvald Balslev</t>
   </si>
   <si>
     <t>Nørhaa</t>
   </si>
   <si>
     <t>Ellen Agnete Amstrup
 Louise Amstrup
 Eva Balslev
 Ida Balslev
 Johan  Balslev
 Lars Christian Balslev
+Laura Balslev
 Rigmor Balslev
 Vibeke Balslev
-Laura Balslev, f. Leth
 Alhed Marie Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Niels Elgaard Amstrup
 Christine  Mackie
 Marie Paludan
 Otto Emil  Paludan
 Ellen  Sawyer
 Hempel Syberg
 Maria von Sperling. g. Balslev</t>
   </si>
   <si>
     <t>Thorvald Balslev var i 1904 ansat som præst i Nørhaa i THY. Efter hans fars død i 1896 måtte Thorvald Balslevs mor naturligvis flytte fra præstegården. 
 Otto Emil Paludan overtog efter Albrecht Warbergs død i 1902 både stillingen som godsforvalter ved grevskabet Muckadel og boligen Erikshaab. Laura Warberg og sønnen Andreas flyttede i første omgang til København. De to døtre, der boede langt væk, var Ellen Sawyer og Christine Mackie, som begge var gift og bosat i Boston. 
 Louise og Johannes Brønsted fik 19. jan. 1904 deres første barn, Alhed. 
 Johan Balslevs kæreste eller hustru i 1904 kendes ikke, og Eva Balslevs søster er også ukendt.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3847</t>
   </si>
   <si>
     <t>Thorvald Balslev har været ked af, at hans mor og Laura Warberg ikke blev naboer, da de flyttede til København. De er jo lidt i samme situation. Men det er godt, at Thorvalds mor og hendes datter bor så tæt på hinanden. Det må være svært for Laura Warberg at have to døtre langt borte. 
 Thorvald håber, at Otto Emil Paludan ikke længere er så trykket af situationen. Warberg-familien vil nok altid betragte Erikshaab som deres hjem. Sådan har Thorvald det med Tarup. 
 Thorvald og hans familie sover længe. Vinteren har ikke været hård. Han spadserer meget; blandt andet på besøg hos gamle og syge. 
 Eva har mavekatar, men ellers er familiens medlemmer raske. 
@@ -357,51 +357,51 @@
 Det Tab, vi led ifjor og lider under endnu og som bliver svært at forvinde, det at Evas Mor døde, det har igrunden ogsaa, tror jeg, bidraget til at understrege Tabet af Far endnu mer for mig. Hun var et ganske ualmindeligt Menneske, et af dem, man ikke let glemmer, selv efter løse Bekendtskab, og jeg lærte hende jo ret nøje at kende. Hun var et Adelsmenneske i bedste Forstand. Det var ogsaa et stort Tab for vores lille Pige, som jo var Mormors Øjesten, men hun føler det jo ikke saadan. 
 Vi har ellers i det hele taget haft det saa nogenlunde, lidt er der jo gærne i Vejen med den ene eller den anden af os, men det har da ikke været noget større. Vibeke er nu 4 Aar gammel og ikke saa lille endda, bare saa tynd, saa tynd, men hendes Forældre er da heller ikke saa synderlig tykke. Naar hun bare er rask, men hun har noget Tarmkatarrh, som det er svært at komme af med. Hun er en sød og god lille en og et gevaldigt Livstykke; forkælet bliver hun naturligvis, navnlig af sine mange Mostre, saa jeg maa jo desværre undertiden optræde som den strænge Fader, slet ikke nogen særlig taknemmelig Rolle. For Tiden er hun unddraget min pædagogiske Indflydelse, idet jeg nu i snart to Uger har været ganske ene. Eva og Vibeke har været og er endnu i Roskilde, hvortil Hjemmet jo er flyttet, som du maaske vèd, efter at Evas Far er bleven Herredsfoged i Lejre Herred. Det har været en ret drøj Tid, denne Ensomhedsperiode, men heldigvis har jeg haft Arbejde til op over begge Øren, og endnu mere heldigvis er den nu forhaabentlig snart forbi; paa Onsdag agter jeg mig til [ulæseligt ord] at se til Laders, som jeg ikke har set i snart 2 Aar, og dèr skal saa Eva og Vibeke støde til mig. Paa Lørdag rejser vi saa hjem, og saa glæder jeg mig i Haabet om en længere rolig Periode. Nu har vi ikke været alene, saa at sige da, siden Juni Maaned ifjor. Vort ellers rolige Levned forstyrres forresten en Del af mig selv, idet jeg er noget "udsvævende", som de siger paa Fyn og forresten ogsaa her i Vestjylland, altsaa jeg er temmelig meget paa Farten til Foredrag og sligt, det er jo ikke saa synderlig morsomt, navnlig ikke for dem, der skal sidde hjemme og kukkelure imens. Ellers er det saamænd Synd at sige, at vi lever selskabeligt, vi omgaas saa at sige ingen, og det er jo mere Synd for Eva end for mig, der jo har mit Arbejde, som jeg kan gøre saa meget ud af, som jeg vil, og egentlig aldrig kan gøre nok. Det kan blive lidt ensomt for Eva, og jeg kunde nok unde hende at være paa en Egn, hvor der var lidt flere, vi kunde dele Interesser med, og navnlig nogen lidt nærmere. Men det er jo nu engang her, vi har vort Arbejde, og saa har vi jo da vort Hjem. Saadan en lille sjov Præstegaard har du saamænd aldrig set, den er ikke anlagt for store Selskaber, men til daglig er den meget hyggelig. Nogen Mennesker kan vi da ogsaa have: forleden havde vi 34 Piger paa engang i to Stuer, det var da meget hæderligt, men de maatte da ogsaa drikke Kaffe i 3 Hold, hvilket nu ikke blot var Pladsens, men ogsaa Koppernes Skyld. 
 Vi har en haard Kulde heroppe i denne Tid, men i de sidste Dage har det da ikke blæst synderlig. Du kan ellers tro, det kan vifte godt heroppe, naar Vestenvinden rigtig tager fat. For en 14 Dages Tid siden havde den pisket Havet helt op over den brede Forstrand og højt op paa Klitterne, saa de var bleven revne helt i Stykker; det skal der ellers noget til! Men efter saadan en Tur, naar det er bleven nogenlunde stille, saa kan jeg ogsaa sidde inde i Stuen og høre Havet brøle i en lille Mils Afstand med lige saa stærk en Lyd, som naar der kører en Vogn forbi ude paa Landevejen. Omtrent da, byder min Sandhedskærlighed mig at tilføje. 
 Nu maa du hilse alle, som bryder sig om en Hilsen fra mig, saavel paa denne som paa hin Side det fæle Atlanterhav, som jeg formodentlig aldrig kommer til at gøre personligt Bekendtskab med. Og saa en kærlig Hilsen til dig selv og Tak, fordi du bliver ved at tænke paa mig og skrive til mig. Hils ogsaa Mor og dem derude, hvis du faar dem at se i en nogenlunde nær Fremtid. Og glædeligt Nytaar til jer alle.
 Din hengivne
 Thorvald Balslev.</t>
   </si>
   <si>
     <t>1940-12-21</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>Hans Beck Thomsen
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Christian Møller, maler
 - Nørregaard
 Christine Swane
 Lars Swane</t>
   </si>
   <si>
     <t>Kærgård Klitplantage er en 1.437 hektar stor plantage, der ligger mellem Vejers Strand og Henne Strand ud til Nordsøen. (Wikipedia marts 2022).
 1 alen er 62,77 cm.
 Maler Møllers hus hedder Pedersminde og ligger for foden af Møllebakken, hvor Larsen-familien boede. 
 Fedmøllen eller Skovmøllen lå på Feden, som er området syd for havnen i Kerteminde. 
 En fransksigte er en melsigte (Ordbog over det Danske Sprog).</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Efter at have skåret træsnit i otte dage har Larsen været i Kirkeby for at gå på jagt. Det var imidlertid frostvejr og tåge, så der blev ikke meget jagt. 
 Johannes Larsen har købt Maler Møllers hus for 14.000 kr. 
 Der er kommet en ny møller, og han maler byggryn. Svanemøllen er den eneste mølle i byen nu. 
 Marie er kommet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zPGo</t>
   </si>