--- v0 (2026-05-24)
+++ v1 (2026-09-06)
@@ -68,52 +68,52 @@
   <si>
     <t>1911-10-22</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Laura Warberg</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>4. sal
 Nørrevoldgade 29</t>
   </si>
   <si>
     <t>St. Pauli Kyrkogatan 19 Malmø Skåne</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 Else Birgitte Brønsted
 Louise Brønsted
 Eric Bøttern
-Thora C
 Poul Caspersen
+Thora Caspersen
 - Ehlers
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 - Johnsen, Fr. 
 Grethe Jungstedt
 Adolph Larsen
 Georg Larsen
 Johanne Christine Larsen
 Marie Larsen
 Christine  Mackie
 Elisabeth Mackie
 - Ryberg-Hauen
 Ellen  Sawyer
 Agnete Swane
 Sigurd  Swane
 Herman Vedel
 Vilhelmine von Sperling</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Caspersen og Jespersen i Charlottenlund var, og heller ikke Herz, Jørgen og Birgit. Tante kan muligvis være Vilhelmine Berg, som Laura Warberg ofte kaldte sådan. 
 Marie er muligvis Marie Larsen, Johannes Larsens søster. 
 Laura Warberg og svigersønnen, Alfred Goldschmidt, kunne ikke sammen.</t>
   </si>
   <si>
@@ -202,51 +202,51 @@
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St. Pauli Kyrkostræde 19
 Malmø
 Skåne
 [I brevet:]
 Nørrevoldgade 29⁴
 Søndag d : 4-2–12 
 Kære Astrid! 
 Der venter Dig vist denne Gang et interessant Brev om Udstillingen, der jo ser meget lovende ud. ”Riget” har i Dag en Anmeldelse af Frits Magnussen, hvori Alhed er mere anerkendende omtalt end i Politiken, der dog ogsaa nok kunde gaa an. A. er i Dag i Birkerød, hun har sikkert købt Blade paa Banegaarden; jeg ringede derind og da vidste de nok derom; der er andre fremmede ogsaa, men det var mig ikke muligt at forstaa [paa] Lugge, hvem det var. Den Dag Du var rejst, kom Elle herop og vi hjalpes ad med at skrive de mange Kort; vi sad og hørte Musiker[ulæseligt] nede fra Fr. Johansens Hjørnestue, var siden nede hos Tomas at drikke The. I Gaar kom Elle ved 11 Tiden, spiste sin medbragte Frokost og fik Solbærrom og The her, mens jeg var nede at spise. Det har hun jo gjort 2 Gange og Lugge en Gang og det var en dessin for Dig ogsaa næste Gang Du skal herover. Ved 1 Tiden gik vi ad de smaa obscure Gade[r] til Østergade, købte en M[ulæseligt] til Hr. Peter det havde han ønsket sig til Flaget, Elle gav ham. Vi gik hele Strøget ned, købte Konfekt og en lille Genstand til Grethe, derfra til Udstillingen, hvor Elle strax traf Fru Asta, meget glædeligt Gensyn. De gik sammen hele Tiden, det er vist hende, der købte ”Petunia”, Berta det lille Landskab fra Fyns Hoved. Det er en smuk Samling Billeder, men dog en Del Jux iblandt; Fr. Svendsens især, men efter min Mening ogsaa Olga Jensens. I Alheds er der intet rent ud disharmonisk; de hænger ogsaa yndigt kønt i den inderste Sal, 2 Vægge fulde. Der var ikke saa faa Mennesker, Lützhöft var der meget tidligt. Abraham og Fru Ingeborg var der, jeg talte med dem. Bimse og Ch. E. og cand. Lunn havde været der. Lud og Berta ogsaa; Madsens kom da jeg gik hen til Paraplyen, hvor Alhed havde siddet et Par Timer med nogle Venner og spist Frokost, vist ikke helt diplomatisk af hende at være borte paa den bedste Tid. I Gaar og i Dag er lille Hr. Peter bedre: Bes var ikke i Skole i Gaar p.Gr.af Kulden der jo ogsaa er ganske overvældende, i Dag kan jeg knap faa varmt her; var alligevel ude en lille Tur i Formiddags uden at fryse synderligt. Elle rejser vist hjem i Morgen og kommer her med sin Kuffert, saa tager jeg en Bil til Banegaarden. Jeg har giver hende 10 Kr, fik endelig i Gaar de Penge fra Madsen jeg kunde betale jovist! – I Torsdags Aftes var jeg min første rigtige Udflugt, henne i et Lokale paa Raadhuspladsen og høre det første af en Række Foredrag af Dr. Munck om Tydskland. Men saa lille en Sal og saa faa Tilhørere! jeg var meget forbavset, og et højst tarveligt Publikum at see til. Det er dog mærkeligt, at der ikke er større Interesse for den Slags her i den store By, hvor Folk har Raad til al mulig Luksus og Fornøjelser. Nu gaaer jeg i Læsef. hver Aften, har læst en dejlig Bog af Johan Maier ”Liv” og en mindre god. – Ina – af J. Th. Lick; overspændt Vrøvl Det glædede mig meget at høre Elle animerer Dig til at lære Bogbinderi, det gør jeg ogsaa i høj Grad især hvis det kan blive inden alle og enhver driver det. Jeg har læst, at det private Bogbinderi er ved at blive en farlig Konkurrent til Fagmændene; ser i Dag i Politiken en Dame, der averterer. – Bare nu Dine Unger kan undgaa Forkølelse i dette Vejr! – Nu er der vist ikke mere at skrive om lille Putte. Jeg skal lidt ned til gl. Fru Stockmar inden Middag. – Kærlige Hilsener til Dig og Børnene fra Bedstemor.
 Udklip af Riget i Gaar; muligt jeg kan faa det fra i Dag senere.</t>
   </si>
   <si>
     <t>1912-02-11</t>
   </si>
   <si>
     <t>Nørrevoldgade 9 København K</t>
   </si>
   <si>
     <t>Malmø
 St. Pauli Kyrkogatan 19</t>
   </si>
   <si>
     <t>Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Else Birgitte Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Ina  Goldschmidt
 Peter Hansen
 - Holstein, Frk.
 Harald Høffding
 Alhed Larsen
 William Mackie
 Karl Madsen
 Carl V Petersen
 Ellen  Sawyer
 Karl Schou
 Marie Schou
 Hempel Syberg
 Gustav Wied</t>
   </si>
   <si>
     <t>Astrids ægteskab med Alfred Goldschmidt var højst problematisk, og parret endte med at blive skilt.
 Alhed Larsen udstillede sammen med Olga og Karen Meisner-Jensen, Anna Syberg og Cathrine Svendsen på Den Frie.
 Det vides ikke, hvad historien om Laurits, der ikke ville med til Amerika, går ud på. 
 Alhed Larsen sad i København model for Peter Hansen, der malede det store "Stifterbillede" til Faaborg Museum. 
 Gustav Wieds ”Ranke Viljer” 1906 (opført under titlen 2x2=5) fra Ungdomshistorier.</t>
   </si>
   <si>