--- v0 (2026-05-17)
+++ v1 (2026-07-03)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="82" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="99" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -349,50 +349,141 @@
 Stine har misforstået, hvordan de sloges med sne.
 Der er frygtelig varmt i Bayern, og de to cyklister er våde af sved hele dagen. De ligner landevejsrøvere med støvler uden såler, plettet kjole og mørkbrune ansigter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/SlQ5</t>
   </si>
   <si>
     <t>[Fortrykt på side 1:]
 Königreich Bayern
 Postkarte
 [Håndskrevet i adressefeltet:]
 Syberg
 Via S. Lucia
 Pisa
 Italia
 [Adressen overstreget. Med håndskrift er tilføjet:]
 Kjerteminde
 Danimarca
 [Håndskrevet i tekstfeltet s. 1 langs venstre margen:]
 skrive til Köln
 [Håndskrevet s. 1:] 
 en Kro 29/4 - 13 er I rejst? har I faaet [ulæseligt ord]?
 Kære Allesammen
 Vi kom saa tidligt til Nürnberg igaar at vi fik Byen set med det samme og i Dag har kunnet tage vidre straks. Vi fik i Morges Jeres mærkelige Kort; sig til Stine at hun maa jo være skør paa Rumpen I har [s. 2] misforstaaet os fuldstændig naar vi skrev at vi sloges med 3 Snedriver vi sloges nemlig saadan: [tegning] og vi fyrede hinanden med Sne, der var skam stegende hedt og kun i Bayern er der saa hedt at vi er ved at dø her er meget meget meget meget varmere end i Italien vi er hele Dagen hver Dag gennemblødte af Sved. Sig til Stine at vi har skrevet hver Dag og ikke hved hvordan det kan være at I ikke har faaet Brev hver Dag.
 Kære Allesammen. Vi har lige spist hver 4 Pølser og 2 Glas Øl - her er skrækkelig hedt for hver Dag vi kommer længere Nord paa bliver det varmere, naar vi en ["en" overstreget] naar til Danmark er det nok [overstregede bogstaver] frygtelig varmt. - Vi begynder at ligne Landevejsrøvere. - Hanses Støvler er der ingen Saaler i -, min Kjole er ikke mere graa men tærnet af Olie og Sprøjt fra Vogne vores Ansigter ligner snart et Par Indianeres - . - Vi tænker at kunde være i Köln om 3-4 Dage. Mange Kys fra Besse. bare rolig Stine.</t>
+  </si>
+  <si>
+    <t>1922-03-18</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen</t>
+  </si>
+  <si>
+    <t>Lemvig</t>
+  </si>
+  <si>
+    <t>København F.
+4</t>
+  </si>
+  <si>
+    <t>Thyra Larsen
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvad Astrid Warberg-Goldschmidts sorger gik ud på.
+Sagfører Buhl kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1812</t>
+  </si>
+  <si>
+    <t>Det er trist, at Astrid/Dis har sorger, men godt at hun har sin datter og sit arbejd. Foråret vil nok hjælpe.
+Thøger Larsen kan ikke digte sig ud af sine problemer.
+Før jul fik Thøger Larsen konstateret, at han har sukkersyge. Han kom på diæt og tabte sig og har det godt nu. 
+Thyra og Thøger Larsen vil i påsken tage på en rejse til Tyskland sammen med et vennepar.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vZMM</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside med blyant:]
+Jævndøgn
+21 Marts. 1922.
+Heri Kritik af
+mine Digte
+[På kuvertens forside med blæk:]
+Fru Astrid warberg
+Rolfsvej 17 4
+København F.
+[I brevet:]
+Lemvig 18/3 1922.
+Kære Dis!
+Det var rigtignok et sørgeligt Brev, jeg sidst fik fra Dig. Jeg forstaar, hvor svært det maa være for Dig, og det er godt, Du har din lille Pige og dit arbejde. Du tror, Dis, alt for meget om en Digter, hvis Du tror, han kan digte sig ud af alle sine Genvordigheder og Plager. Saa skal han i hvert Fald være en meget stor Digter. Jeg har aldrig kunnet. Men Du er jo selv Digter! Og der er Emner i Dig til en betydelig Digterinde. Prøv det selv, hvis Dit arbejde levner Dig Tid dertil.
+Det har været en slem og bidende Vinter iaar. Sjælen har frossen tynd i En. Og Elle har vel fortalt Dig, at jeg har Sukkersyge. Det opdagedes lige efter Jul. Jeg tørstede jo. Og saa sendte Thyra en Prøve til Doktoren, der nogle Dage efter overraskede mig med Nyheden: godt 8 %. Saa kom jeg paa Sultekur. Min Mave svandt bort i al Stilhed. Og i et Par Dage saa jeg dobbelt, naar jeg skrev, og Lysbuske oven i Stjernerne. Men da jeg atter maatte spise, forsvandt disse Rædsler, og jeg ser nu normalt og har en ret behagelig Diæt og ingen Sukker mer. Jeg vejer nu min gamle, mangeaarige Vægt 168 Pd. Under Krigen gik jeg ned paa 153 og efter Krigen svang jeg mig som et Pendul op paa 184. Men de 168 er vist det normaleste og sundeste for mig. Jeg har saamænd nok haft Sukkersygen i længere Tid. Men Lægen siger, den Form er godartet. og det tyder jo ret godt, at jeg uden større Vanskelighed og uden i ringeste Maade at savne Næring, kan holde mig helt sukkerfri. Jeg banker under Bordet.
+Thyra og jeg har taget en stor Beslutning. Som Trøst for Vinterens Kval og Uhygge har vi næsten bestemt at gøre en Tysklandsrejse i Paaskeferien sammen med vore Venner Sagfører Buhls. Vi tænker paa Harzen, Leipzig, Nürnberg, München. Det Ancherske Legat faar jeg jo aldrig. Og nu er Maden billig. Kommer man ikke lidt ud nu, bliver det næppe nogensinde til noget.
+Kære Dis. Jeg haaber, Foraaret, som jo allerede begynder at straale for fuld Kraft, maa bringe ny Vækst i Dig og helbrede Dig for dine Sorger. Foraaret er for unge Mennesker som Dig saadan almægtig Tid.
+De hjerteligste Ønsker derom og de venligste Hilsner fra os begge. Din hengivne
+Thøger L. 
+[Endnu et brev i kuverten; blyantskrevet:]
+Kære lille Dis.
+1000 Tak. Men det maa Du aldrig gøre mere. Hvor er dine Digte følte og skønne! Jeg kan desværre intet i Øjeblikket sige om Fremtiden. Mange Hilsner. Din T.</t>
+  </si>
+  <si>
+    <t>1922-04-19</t>
+  </si>
+  <si>
+    <t>København
+Rolfsvej 17 4</t>
+  </si>
+  <si>
+    <t>Thyra Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1807</t>
+  </si>
+  <si>
+    <t>Hilsen fra Nürnberg. Thyra og Thøger Larsen har været i Harzen og München. Dejligt, men anstrengende.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Llv8</t>
+  </si>
+  <si>
+    <t>[Nederst på billedsiden noget ulæseligt]
+[Fortrykt mellem adresse- og tekstfeltet:]
+S. Soldan'sche Verlagsbuchhandlung (A. Zemsch) Nürnberg.
+[Fortrykt under tekstfeltet:]
+Nürnberg,
+Vestnerturm u. Tiefer Brunnen.
+[Håndskrevet i adressefeltet:]
+Fru
+Astrid Warberg
+Rolfsvej 17 4
+København
+Dänemark
+[Håndskrevet i tekstfeltet:]
+Nürnberg 19/4 1922. Kære Dis. Venlige Hilsner fra os begge fra Nürnberg, hvortil vi kom i Form., har været 2 Dage i Harzen og 2 i München, storartet men anstrængende. Haaber Du har det godt. Din heng. Thøger.</t>
   </si>
   <si>
     <t>1935-12-11</t>
   </si>
   <si>
     <t>Else Jensen
 Johannes V. Jensen</t>
   </si>
   <si>
     <t>Pilegården Kerteminde</t>
   </si>
   <si>
     <t>Grüner Weg 13, 23566 Lübeck, Tyskland
 Josef-Linden-Weg 15, 51149 Köln, Tyskland
 Trierer Str. 108, 90469 Nürnberg, Tyskland</t>
   </si>
   <si>
     <t>Heinrich Heine
 Poul Henningsen
 Franz Syberg</t>
   </si>
   <si>
     <t>Den omtalte kronik er Johannes V. Jensen: "Heinrich Heine in Memoriam", Politiken 10. dec. 1935. 
 Det er ikke lykkedes at opspore, hvilket etablissement "Kisten" var. Revyvisen er heller ikke fundet.</t>
   </si>
@@ -510,59 +601,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nnvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fwJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gXaR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w14X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SlQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oFJL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nnvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fwJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gXaR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w14X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SlQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZMM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Llv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oFJL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M9"/>
+  <dimension ref="A1:M11"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -906,90 +997,176 @@
       </c>
       <c r="I8" s="5" t="s">
         <v>67</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>68</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>69</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>70</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>72</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>73</v>
+        <v>34</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="F9" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G9" s="5" t="s">
+      <c r="F9" s="5" t="s">
         <v>75</v>
+      </c>
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H9" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>77</v>
       </c>
       <c r="J9" s="5" t="s">
         <v>78</v>
       </c>
       <c r="K9" s="5" t="s">
         <v>79</v>
       </c>
       <c r="L9" s="6" t="s">
         <v>80</v>
       </c>
       <c r="M9" s="5" t="s">
         <v>81</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="G10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="L10" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="F11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="K11" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="L11" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
+    <hyperlink ref="M10" r:id="rId15"/>
+    <hyperlink ref="M11" r:id="rId16"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>