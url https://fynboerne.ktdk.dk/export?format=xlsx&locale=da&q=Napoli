--- v0 (2026-05-28)
+++ v1 (2026-08-30)
@@ -324,51 +324,51 @@
   <si>
     <t>Kæreste Mor!
 1000 Tak for Dit Brev som jeg fik i Dag til Morgen; jeg ventede med Længsel Postens Ankomst, da jeg havde regnet ud, at jeg nok kunde have Brev i Dag, hvis det blev sendt til Højrup! – Det var dejligt at høre, at I alle have det godt, jeg fik ganske vist det andet, Dagen efter at jeg havde skreven, men det jo allerede 14 Dage gammelt; Konsulen og Kn. Larsen havde været paa Posthuset sammen og derfra til Direktøren for at klage, og tilsidst kom Brevet – atter til Kn. Larsen, som heldigvis ikke gav det tilbage til Posthuset, men opsøgte os og fandt os paa et Museum – Konvolutten er aldeles overmalet med Adresser og Overstregninger. – Vi har det ogsaa udmærket og ere glade ved vort Værelse, om Dagen ere vi der jo ikke meget, men om Natten er der saa dejlig stille; de to første Nætter, da vi boede paa Hotel herinde i Byen, kunde vi ikke sove for Støj. – Desværre er Vejret i Gaar og i Dag mindre godt, klart Solskin ganske vist, men en væmmelig Blæst, som hvirvler Støv og Skidt op i Ansigterne paa os. – Vi spise i ”Napoleone” en morsom Beværtning, hvor der altid er en Masse Mennesker, og derfor udmærket god Mad, og meget billig. I Dag er det Fastedag, hvorfor der exeleres i Fisk, vi spiste til Frokost: kogt [tilføjet: kogt] Haj med Citron 
 [skrevet ned langs margen:] Meddel os, hvis der sker noget i Dreyfussagen [tilføjelse slut]
 og Olje, - derefter Blæksprutter med Spinat men tilsidst mente vi dog, at lidt Kød kunde gøre godt, hvorfor vi nød os en Portion Lammesteg med Kartofler og ovenpaa Ost. Du kan se, vi nægter os ikke noget, naar vi spise 4 Retter til Frokost, den bebo [udstreget: bebo] beløb sig kun til 1 Lire 90 C. for os begge tilsammen, altsaa ikke en Gang 1,50 Øre, er det ikke kolossalt billig. Men det er foruden Vin, Vi køber nemlig en Flaske ad Gangen, paa den Maade kan vi drikke ligesaa meget vi vil for o. 35 C. pr Maaltid. – Forleden sad der en gammel Fyr og spiste ved samme Bord som vi. Han saa temmelig fattig og lurvet ud og vi antage ham for en lille Haandværksmester. Til vores store Frobavselse tiltalte han os paa godt Engelsk, og da han mærkede det ikke var vores Sprog – paa tysk. Jeg fik mig imidlertid en italiensk Passiar med ham og vor Forbavselse steg, kan I tro, da det viste sig , at han havde været Professor i italiensk ved Universitetet i London i nogle og tyve Aar: og Tyskland har han gennemrejst for sin Fornøjelse. – Vi gaar paa Museer hver Dag og gærne ogsaa i en Kirke, samt en Tur omkring i Byen. Forleden var vi en dejlig Tur i Fiesole, op med elextrisk Sporv. men ned flottede vi os med en Droske. Vi spiste til Aften – altsaa Middag – deroppe. – Du maa endelig skrive [overstreget: skrive] snart igen, jeg var saa glad ved dit Brev. Nu er Las færdig med at skrive hjem og vi skulle han at spise. – Jeg taaler Maden udmærket, er glad ved Tante Mis’ Middel, som jeg anvender
 [skrevet ned langs siden:] Vi glemte at fejre Mortensaften, ellers ”fejre” vi alt muligt hvilket bestaar i at spise fint hos ”Melili” (gl. Bernhards Restaurant) [Tilføjelse slut]
 [skrevet paa tværs på side 1:] hver Dag. – Nu Farvel! – Rottbølls er her ikke, men de komme muligvis med det første, sagde Konsulen. – Hils alle, vi morede os over Fars og Palams Kastanjeplantager, og i det hele taget over alt, hvad du fortæller. – I komme vel fra Glorup Mandag saa kan dette ligge til I komme hjem. - 1000 Hilsner til alle, ogsaa Odensianerne og Lugge, naar Du skriver, ogsaa Palam fra Las og Eders A
 Fredag – 18</t>
   </si>
   <si>
     <t>1902-07-27</t>
   </si>
   <si>
     <t>Johannes Larsen</t>
   </si>
   <si>
     <t>Nordskov
 Højrup, Faaborg</t>
   </si>
   <si>
     <t>- Bendix
 Andreas Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Vilhelmine  Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Christine Swane
 Fritz Syberg
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsens to drenge blev i juli 1902 passet hos Alheds familie på gården erikshaab, fordi Møllerens børn i Kerteminde havde skarlagensfeber. 
 Johannes Larsen og hans søster Christine var i samme måde i Nordskov for at male.</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Alhed ved ikke, om Johannes Larsen er i Nordskov eller Kerteminde. Hun håber ikke, at han er ude i stormvejret.
 Godt, at lille Anna kom sig hurtigt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/H5K8</t>
   </si>
   <si>
     <t>Kæreste lille Lavsi!
 [Nu v]ed jeg jo ikke, hvor jeg skal [send]e hen, til Nordskov eller [K]erteminde, jeg vælger det sidste [da] Vejret jo har været noget ustadig. (Fader sidder og siger ”værsgo Ladersen” og beder mig hilse) jeg vil da heller ikke haabe, Du er derude i denne Storm, jeg kan ikke taale at tænke paa, Du sejler i Pram i dette Vejr. – Vi har det udmærket, Ungerne er søde og raske. – Vi har besøg af Frk. Bendix Kæreste, Madvig [? svært læseligt navn], i disse Dage, han er meget sød og tiltalende, ligner Napoleon en hel del, og er for Resten ogsaa Franskmand, han har kun været 1 Aar i Danmark men taler fuldstændig rent [og] uden Accent, det er godt [noget af papiret mangler]. Jeg skal skrive til Kunst[nerens] Fødselsdag, - mens Du [noget af papiret mangler] det? – derfor faar [Du] kun et Par Ord. – Hils [de] gamle og Uglen, hvis Du er der endnu. Hvor det var godt, at lille Anna kom saa hurtig over det. Tak for Dit Brev! jeg haaber, jeg faar et igen nu om lidt, naar Vognen kommer fra Højrup, det glæder jeg mig til. 1000 Hilsner fra Din egen Alhed
 Det er nok en Ugestid endnu, at vi ikke skal ses, med mindre, Du kommer herned!!
 27 – Søndag – Erikshaab.</t>
   </si>
   <si>
@@ -717,127 +717,127 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/KwJt</t>
   </si>
   <si>
     <t>Pilegaarden 17-8-34
 Kære Venner.
 Tak for Brevet, nu er I sandsynligvis kommet tilbage fra Jert Sommerophold, og faaet jer vel indstalleret i Hovedstaden. Alt gaar ved det gamle her, jeg tager et Sovemiddel der hjælper mig over Nætterne og iøvrigt har jeg baade Digitalis og røde Draaber staaende ved min Seng, jeg har intet imod Læger saadan set, men som den gamle Xylograf siger, de skal behandle En paa en hyggelig Maade. Vores Landsbyskrædder her, Schondel, er jeg udmærket tilfreds med. Han er lige høj paa alle Ledder, var under Verdenskrigen Militærlæge og tror han ligner Napoleon. Rille er lige kommet hjem efter godt to Maaneders Rejse – med Rygsæk – gennem Tyskland, Tyrol, Italien, Spanien og Frankrig, dette sidste dog kun nogle faa Dages Ophold i Paris. Han ved jo en Del at fortælle, det er aabenbart den eneste rette Maade at rejse paa naar man vil i Kontakt med Befolkningen. Han traf sine gamle Venner i Pisa der omfavnede ham og straks kendte ham: Ernèsto, Ernèsto!. Men iøvrigt syntes han ikke om Italien, men meget bedre om Spanien. Tyskland var behageligt og billigt at rejse i, - S.t. Folkene var intelligente og interesserede over for Forholdene i Danmark. De haarrejsende Historier om Hitlerterror mærkede han intet til uden – i Politiken. Derimod i Østrig var Regimentet og Polititrakasseriet utaaleligt, men Østrigerne d.v.s. Tyrolerne var [”var” indsat over linjen] de mest tiltalende af alle Nationer, forresten var alle Tyrolere Nazister. (Hitler er jo selv født i Tyrol) Det er meget Sjov at høre ham fortælle. Ogsaa Storpolitik har han sat sig ind i: Mussolinis Plan er at samle Østrig, Tyrol, Albanien og tilgrænsende Lande til et Storitalien med Adriater- som Midtpunkt, derfor hans Venskabelighed over for Dolfus. En anden Historie: Tyskland der ikke maa ruste har i Samraad med Sovjet ladet lave 2 eller 3 Tusinde Krigsflyvemaskiner – i Rusland, sendt [et par overstregede bogstaver] tyske Teknikere ec.t. derover. Da Maskinerne var i Orden sluttede Rusland Venskab med Frankrig Resultat: Rusland konfiskerer Tysklands 3000 Maskiner, Tyskland har underfundigt brugt Forbudet mod at ruste - - det hele kan jo være Løgn, men det er uappetitligt nok til at være sandt. Trylle er ved at slaa sig paa Landbrug – Frugtdyrkning – hans Organistvirksomhed levner ham Tid dertil. Jeg spekulerer paa at afskaffe min Bil der koster mellem 12 og 15 Hundrede Kr. aarlig og købe tre Td. Land af min Nabo. Men Forhandlingerne har ikke ført til noget Resultat endnu. Mange Hilsener til Jer allesammen
 Eders Hengivne
 Fritz Syberg
 Maleriet har jeg foreløbig lagt paa Hylden.</t>
   </si>
   <si>
     <t>1935-12-04</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Otto Andresen
 August Birch, Sverige
 - Hauge
 Drude Jørgensen
 Andreas Larsen
 Elena Larsen
 Jens Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Harald Nyborg
 Åge Tåning
 Carl Wesenberg-Lund</t>
   </si>
   <si>
     <t>Munke Mølle A/S er en dansk virksomhed der producerer mel. Dens historie kan spores tilbage til en vandmølle ved Odense Å grundlagt i 1135 af benediktinermunke, og dermed er den Danmarks ældste endnu fungerende virksomhed. Den er nu ejet af den svenske Lantmännen-koncern. (Kilde: Wikipedia febr. 2022). 
 Napoleon er en betegnelse som bruges om god cognac. Den skal være lagret i mindst 6 år, før den må kaldes sådan. (Wikipedia febr. 2022). 
 Johannes Larsen kendte flere, der hed Berthelsen, så det kan ikke afgøres, hvem gamle Berthelsen var.</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Johannes Larsen har tegnet sit bud på, hvordan vinduet skal se ud.
 Han har været til 800års jubilæum i Munke Mølle og mødt en masse mennesker samt spist og drukket godt. Dagen efter var han hos Drude Jørgensen til frokost. 
 Om fredagen skal Larsen til møde hos Wesenborg-Lund om International Bird Protection.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9PV3</t>
   </si>
   <si>
     <t>Kjerteminde4 Dec. 1935. 
 Kære Lysse!
 Tak for Brevet. Jeg synes Vinduet skal se saadan ud: [Tegning] men Topvinklen skal naturligvis korrespondere med Tagvinklen. Det glæder mig at høre at Du har faaet planeret Gaarden og er i Gang med Stensætning og jeg glæder mig vældig til at se det. Jeg var forleden til en stor Middag i Odense i Anledning af Munke Mølles 800 Aars Dag. og morede mig godt og fik snakket med en hel Del Mennesker, bl.a. Hauge som jeg ikke har set siden jeg var i Grønland. Møllerens Broder præsenterede sig for mig han er gift med en Datter af Aug Birch og vidste fra Svenskere at Du var Foregangsmand i Sognet. Vi fik god Mad og Kaffe med Napoleonscognac og Havannacigarer og Sjusser og Frokost med fersk Laks og Gaasebryst, Kaviar og Snaps og Øl og jeg gik Kl. 4 sammen med Otto Andresen der var kørt ud med os, da hans Vogn var i Uorden Vi boede paa Parkhotellet da Mølleren havde disponeret over Grand til langvejs Gæster. Portneren fortalte at der kom en hjem Kl. 10 Formdg. saa der er jo nogle der har holdt godt ud. Jeg sad ved Siden af Harald Nyborg der fortalte mig at han havde været paa Jagt paa Sjælland med en Søn af gamle Berthelsen som havde sagt ham at hans Fader var død. Om Søndagen kom Puf og Else og vi spiste Frokost hos Drude der ogsaa havde haft Jubilæum, men 25 Aars Dagen i Forvejen. Og saa har jeg ligget af en nederdrægtig Forkølelse, men er nu i god Bedring. Paa Fredag skal jeg til Møde hos Vedel Thåning i Kjøbenhavn i Anledning af at Wesenberg Lund ikke længere vil være Formand i ”international Birdprotection.” Jeg tænker saa at jeg maaske om Lørdagen kan faa Lejlighed til at se jeres Søn dersom Bimse ikke allerede er stukken hjem med ham. Mange Hilsner ogsaa fra Puf og Else
 Din Far.</t>
   </si>
   <si>
     <t>1947-08-01</t>
   </si>
   <si>
     <t>Sven Havsteen-Mikkelsen
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Alhed  Møhl, Lysses datter
 Didrik Overgaard Nielsen</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen fik opført et bryggeri på Møllebakken og drev det en tid professionelt. 
 Bass Bryggeri blev grundlagt i 1777 af William Bass i Burton-upon-Trent , Staffordshire , England. I 1877 var Bass blevet det største bryggeri i verden med en årlig produktion på en million tønder. Dets pale ale blev eksporteret til hele det britiske imperium , og virksomhedens ikoniske røde trekant blev Storbritanniens første registrerede varemærke (Wikipedia marts 2022).
 Barley Wine stammer fra Napoleonstiden, hvor englænderne måtte finde et alternativ til fransk vin, som de af patriotiske grunde ikke kunne drikke og derfor bryggede en øl med navnet Barley Wine (Internettet marts 2022). 
 Johannes Larsen omdannede efter Alheds død vinterhaven til volière. 
 Det vides ikke, hvilken Peter der er omtalt. 
 Trap Danmark er standardværket, når det drejer sig om en topografisk beskrivelse af det danske rige. Værket blev grundlagt af Jens Peter Trap, kabinetssekretær og topografisk forfatter og udgivet første gang udgivet 1858-60 i fem bind på Gads Forlag af J.P. Trap. med titlen Statistisk-topographisk Beskrivelse af Kongeriget Danmark. Værket blev genudsendt i reviderede udgaver 1872-79, 1898-1906, 1920-32 og 1953-72 (31 bind). En 6. udgave, der også skal være tilgængelig på de digitale platforme, blev iværksat i 2014 (Kilde: Lex.dk).</t>
   </si>
   <si>
     <t>Else og Andreas/Puf er i England for at besøge bryggerier. 
 Johannes Larsen har både glæder og skuffelser med fuglene i sin volière.
 Larsen er færdig med bestillingsarbejder og maler nu på et søbillede.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/aqpt</t>
   </si>
   <si>
     <t>Kjerteminde 1 August 1947.
 Kære Lysse
 Tak for Dit Brev. Her gaar vi og venter paa Else og Puf. I ved vel at de rejste til England d 13 Juni og ventede at blive borte 14 Dage á 3 Uger. De var først 8 Dage i London og saa en Uges Tid i Sydengland. Saa blev de inviterede til at besøge Sven Mikkelsen i Skotland og fik Deres Returbillet godtgjort, men saa viste det sig at det tidligste de kunde komme hjem, var med Flyvemaskine d. 19 August, men nu har Elses Fader skaffet dem en Billetter over Harwich – Esbjerg til d. 10 Aug. Puf har besøgt Guinness Bryggeriet i London og Bass’s i Burton, sidstnævnte Sted blev han trakteret med Barley Wine brygget i 1868 og aftappet i 1870. De bor nu ensomt i Højlandet, 14 Miles til nærmeste Landsby, men har været i Dundee hvor han havde faaet Lov til at overvære en Brygning. Mornine rejste i Morges efter at have været her i 14 Dage. Jeg har meget Fornøjelse af min Voliere men ogsaa en Del Skuffelser. Vagtlernes Kyllinger døde første Kuld, men nu er der 2 godt halvvoksne af andet Kuld og Hønen har begyndt at lægge Æg igen. Dompappens Rede faldt ned da den havde ruget et Par Dage, saa byggede den selv en i den østlige Hyld og fik Unger, men de forsvandt da de var en Uges Tid gamle, men efter et Par Dage begyndte den at lægge Æg i samme Rede og har ruget siden. Stillitserne byggede ogsaa en fin Rede i Toppen af samme Hyld og fik Unger, men de regnede ihjel da de var en Uges Tid gamle. Kanariefuglen byggede Reden dobbelt da Ungerne af Andet Kuld var halvvoksne og laa og rugede paa 3 Æg ved Siden af Ungerne men da de fløj af Reden gjorde den ligesaa nu har den vist udruget for 4 Gang i en ny Rede. Jeg har faaet 5 Guldfisk ind i Bassinet. Jeg har nu faaet mine Bestillingsarbejder fra Haanden og været i Gang med Søbilledet. Vi har haft en utroligt Masse stille Uger men de 2 sidste Dage har det blæst igen. Tak for Trap som Peter var her med i Lørdags eller i Søndags. de skulde høste Byg Mandag. Jeg var den Dag i Odense og der høstedes alle Vegne. Mange Hilsner til Jer allesammen fra
 Din Far.</t>
   </si>
   <si>
     <t>1947-09-08</t>
   </si>
   <si>
     <t>HC  Andersen
 Hans Hvass
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jonas Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Knud Lehn Petersen
 Alhed  Møhl, Lysses datter
 Didrik Overgaard Nielsen
 Christine Swane
 Lars Swane
 Ursula Uttenreitter</t>
   </si>
   <si>
     <t>Museumsdirektøren var formodentlig direktør for H.C. Andersens Hus. 
 Andreas og Else Larsen var i England for at studere bryggerier, for Andreas Larsen havde selv fået opført et på Møllebakken. 
 Bass Bryggeri blev grundlagt i 1777 af William Bass i Burton-upon-Trent , Staffordshire , England. I 1877 var Bass blevet det største bryggeri i verden med en årlig produktion på en million tønder. Dets pale ale blev eksporteret til hele det britiske imperium , og virksomhedens ikoniske røde trekant blev Storbritanniens første registrerede varemærke (Wikipedia marts 2022).
 Barley Wine stammer fra Napoleonstiden, hvor englænderne måtte finde et alternativ til fransk vin, som de af patriotiske grunde ikke kunne drikke og derfor bryggede en øl med navnet Barley Wine (Internettet marts 2022).</t>
   </si>
   <si>
     <t>Det regner. Larsens fugle har unger. Han har sendt tegninger til Hans Hvass' bog, og han har lavet en plakat til H.C. Andersens Hus, så nu skal han have fat på sit søbillede igen. 
 Else og Andreas/Puf er kommet hjem fra England og Skotland , hvor Puf er blevet vist rundt på bryggerier. De skulle have været væk i tre uger, men det blev til to måneder. Det lykkedes Elses far at skaffe flybilletter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Qk6R</t>
   </si>
   <si>
     <t>Kjerteminde 8 Septbr 1947.
 Kære Lysse!
 Tak for Dit Brev i Dag. Vejret begyndte i Morges som sædvanligt med Stille og diset Sol, men nu plasker Regnen paa Ruderne det er vist ca 6 Uger siden det har regnet. Vi har Besøg af Marie og Uglen og Lasse og Ursula. Jeg har nu 4 Dompapunger der kan spise selv, de fløj af Reden for ca 14 Dage siden og Dværgvagtlerne fik 6 Kyllinger d. 1/9. i Dag har jeg set 5, saa mange er der altsaa. Jeg har lige sendt 7 Tegninger af sjældne Fugle til Hans Hvass saa nu mangler jeg kun 11-12 til. Jeg har lavet en Plakat til H.C. Andersens Hus som skal bruges i England og Amerika. Museumsdirektøren og kgl. Bygningsinspektør Lehn Petersen var her i Fredags og hentede den og lod til at være glade ved den. Jeg har nu faaet ryddet op i Værkstedet og skal til at tage fat paa det store Søbillede igen forhaabentlig sidste Runde. Jeg har svømmet omkring paa Stedet hver i de sidste 4-5 Uger saa jeg bilder mig ind at jeg ved en hel Del mere om hvordan Billedet skal se ud end jeg vidste i Forvejen. Du har vel hørt at Puf og Else endelig er kommen hjem fra England og Skotland. Puf blev vist om paa det store Guinness Bryggeri i London og senere paa Bass Bryggerierne i Burton, sidstnævnte Sted blev han trakteret med en Barley Wine brygget i 1868 og aftappet i 1870. Desuden overværede han en 2 Dages Brygning paa et Bryggeri i Dundee. De havde jo regnet med at være borte i 3 Uger, men det blev til 2 Maaneder, og dersom Elses Far ikke tilfældig havde faaet fat i et Par ubenyttede Billetter til 10 Aug kunde de ikke være kommet hjem før d. 19/8 med Flyvemaskine. Nu holdt det op at regne, men der kommer vel mer for Barometret der har staaet stille i 5-6 Uger er raslet ned i Dag. Mange Hilsner til Jer allesammen 
 fra Din Far og fra Else og Puf.</t>