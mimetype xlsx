--- v0 (2026-05-29)
+++ v1 (2026-08-31)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1366" uniqueCount="925" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1425" uniqueCount="963" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -293,51 +293,51 @@
 s. 18: fra Cirkus. Skribent ukendt</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/lUmkJx6X</t>
   </si>
   <si>
     <t>1891-10</t>
   </si>
   <si>
     <t>Alhed Larsen</t>
   </si>
   <si>
     <t>Laura Warberg</t>
   </si>
   <si>
     <t>Johanne Christine Brandstrup
 Lauritz  Brandstrup
 Julie Brandt
 - Feilberg
 Marianne Høst
 - Kallesen
 Johanne Christine Larsen
 - Laudrup
 Christine  Mackie
 Johanne Oppermann
-- Schmiegelow
+Ernst Schmiegelow
 Ditlev Schroll
 Albrecht  Warberg
 Johannes Wilhjelm</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2183</t>
   </si>
   <si>
     <t>Alhed Larsen skal brændes i næsen for anden gang. Første gang var hun nervøs, men det var ikke slemt.
 Hun har fået besked om to værelser, hun kan leje, og vælger nok det sydvendte. Fru Laudrup vil prøve at finde flere møbler, men Alhed vil gerne have sin kommode tilsendt. 
 Alhed og hendes far mødes hos bedsteforældrene, og de to går også i teatret og ud at spise sammen. 
 Alhed har talt med Frk. Oppermann om farver. 
 Christine har opgivet kontorvejen, men det er også vigtigt, at hun bliver rask. Hun kan evt. prøve med ridning og fodbade.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/aqXo</t>
   </si>
   <si>
     <t>Torsdag Morgen.
 Kæreste Moder! 
 Tak for Dine Breve! det sidste fik jeg i dette Øjeblik, netop som jeg vilde hen at begynde paa et Brev til Dig; jeg har et Kvarters Tid til overs inden jeg skal hen til Fader for at følges med ham til Schmieglow for(?) anden Gang at blive brændt i Næsen. Derom har vel Fader skreven; Jeg var lidt ængstelig, inden jeg prøvede det første Gang; i Dag gaar jeg til det med stor Anstand; det gør næsten ikke ondt, det meste man mærker til det er en meget sveden Lugt og en hvislende Lyd som naar naar spytter paa et varmt Strygejærn – Jeg har ikke skreven før, da Jeg først i Mandags Aftes fik Besked om Værelset; det bliver et dejligt stort Værelse til Solsiden, d.v.s jeg har Valget mellem det og et mod Nord, der er lidt større; men jeg gør vist bedst i at vælge det mod Syd? – Af Møbler faar jeg foreløbig kun en Chaiselong, Stole ["Stole" indsat over linjen] et temmelig stort Bord og et Stativ med Vandtøj; men det kan jo ogsaa nok gaa an, da jeg saa ["saa" udstreget] jo selv har en Del. Fru. L. vil saa bag ["bag" udstreget] efter Haanden ["Haanden" indsat over linjen] se at faa lidt skrabet sammen til mig. – Hun vilde gærne have at jeg skulde holde mig selv med Lagner, Haandklæder og Sengklæder; af dette sidste beholder jeg kun en Hovedpude, Tæppe har jeg jo herinde; – Du maa endelig faa min lille Kommode med til Højrup ved første givne Lejlighed, at der kan komme nye Lister, ej ["ej" udstreget] saa jeg kan faa den herind tillige med Sengtøjet; - jeg vil bruge den til Kamme Tøj og sligt, da jeg ikke faar nogen ordenlig Servante. - - 
 Fredag. Videre kom jeg ikke, den sang. – Hvormeget jeg end skynder mig, løber Tiden dog bestandig fra mig; særlig de Dage jeg er hos Schmieglow løber d ["løber d" udstreget] kniber det; saa kommer jeg først hjem fra Fabrikken cirka 6 1/4. I Gaar Aftes skulde jeg mødes med Fader hos de Gamle – kunde ikke slutte Brevet først, da jeg ikke havde faaet ordenlig Besked om Lampen om Morgenen. – Fader mener ikke, den skal sendes her til Byen, jeg har snakket for ham derom, men han finder det urimeligt. Hansen og Kallesen ere kun Købmænd siger han. – Bedstefader er saa rask, at han vist vil blive henrykt ved Kassens Ankomst; Fader gaar jævnlig et Svip derned og snakker med dem. – Han og jeg er for Resten meget sammen. 2 Gange har vi været i Dagmath. (den ene Gang med Brandt) en Gang i Falkoth; og en Gang i Cirkus Varieté. Bagefter gaar vi saa gærne ind i Paraplyen og spiser til Aften; I Søndagst spiste jeg til Middag hos ham paa Hotellet. Forleden Aften var jeg med ham paa Visitter hos Kapt. Fejlbergs og Willhjelms; disse sidste inviterede os til Middag paa Lørdag – og bagefter i Falketheatret til ”den skønne Helene”, som vi for Resten har set, men de har Fribilletter den Aften. – Saa kommer vi ikke til den ["n" udstreget] Gamle og spiser af Kassen, men dette er forhaabenlig ikke for sent Søndag el. Mandag. – Farverne har jeg talt med Frk. Oppermann om, Frk. Høsts havde kostet 7 fr. men dem kan man ikke faa her; hun mener, at til 6-7 Kr. kan man faa en god Æske Farver, hun har lovet at hjælpe mig at se paa dem! – 
 Naa Christine har saa opgivet Kontorvejen; ja, det fornuftigste er naturligvis, at hun foreløbig sætter alt ind paa at blive rask, saa kommer alt det andet nok af sig selv; Bedstemoder er stadig meget optaget deraf; hun mener absolut at Chr. skulde prøve nogle naturlige Raad f. Ex stærke og varme Fodbade med Salt og Bøgeaske i 2-3 Aftner i Træk, særlig naar Chr. af og til mærker Ømhed i Brystet og S ["S" udstreget] slige Symptomer. Endvidere Ridning; Doktorerne her inde anvender det ligefrem som et Middel mod Blegsot. Jeg tror, Du skulde gøre som Bedstemoder siger, hun taler med stor Kendskab til de Dele, og hun har sikkert mere Erfaring end Dr. Schroll. - - 
 Nu maa jeg slutte, Brevet skal hen. Hils Joh og sig hende Tak for Brevet, hun skal snart høre fra mig. – Du afsender vel ikke de Dele de første Dage, andet end jeg kan naa at skrive, hvis jeg kommer i Tanker om mere. Sæbe vilde jeg gærne have sendt, samt en Dug til Fabr. – En Stump Tæppe f. Ex. Klude, kunde jeg vel ikke faa sendt til mit Vindusfordybning?? – 1000 Hilsner til Eder Alle 
 Din Alhed</t>
@@ -938,52 +938,52 @@
   </si>
   <si>
     <t>Johs. Larsen fortæller, hvordan dagligdagen forløber under opholdet på Höljeryd i Sverie. Jagt, spisning, middagssøvn mm.
 Peter Hansen er kommet på besøg på Höljeryd. Johs. Larsen fortæller om en jagttur med ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Hdlm</t>
   </si>
   <si>
     <t>Höljeryd 17 August 1896.
 Kæreste Alhed!
 I Dag tror jeg at jeg kan faa Lejlighed til at skrive et ordentligt Brev til Dem, det sidste maatte jeg jo stoppe midt i det. Vognen efter Peter skulde af Sted. Det er for Resten ikke med min gode Vilje at jeg sætter mig til at fylde dette Ark, men det regner og ser desværre ikke ud til at vilde holde op for det Første. Det regnede ogsaa i Tirsdags da Peter skulde hentes, ellers har vi haft dejligt klart Vejr hele Tiden. Vi havde ventet at Peter skulde komme omtrent Kl. 8 da Toget nemlig kommer Kl. 6 og havde Aftensmaden færdig og Ild i Kakkelovnen i Anledning af det han var vaad, der kom imidlertid ingen Vogn og vi sad og ventede med Maden og fyrede i Kakkelovnen til Kl. var henved 10 saa spiste vi og fyrede videre og lyttede til vi endelig hørte Vognen Kl. 11 og jeg gik saa ud med Aquavit Flasken og skænkede Peter og Kusken en Snaps. Vi fik saa Forklaringen, Peter var ikke naaet at skifte Tog i Halmstad og maatte saa vente og tage med et senere Tog, som imidlertid ikke gik længere end til Stationen før Landeryd, men da han havde været saa fornuftig at telegrafere til Vognen fra Höljeryd, havde Kusken sendt en Mand med en Dressine eller Trobi eller hvad saadan et Apparat hedder ned til Rissared, det er den Station hvor til Peter kom og den holdt og ventede paa ham og da han selv maate hjælpe til at drive den frem holdt han jo nogenlunde Varmen. Dagen efter var det dejligt Vejr og vi gik strax paa Jagt og fik hver en Graaand og næste dag fik jeg en Bekkasin og Peter en Krikand. Nu tror jeg at jeg vil fortælle Dem hvordan vi tilbringer Dagen hidtil har det nemlig været omtrent ens og det bliver det vel igjen naar vi bare faar godt Vejr. Om Morgenen staar vi op Kl. 6-7 og spiser saa Frokost og gaar paa Jagt Kl. 8 ½ - 9. Kl. ca 12 kommer vi hjem og gaar i Vandet og vasker Hundeneog vore Strømper og Sko og hænger dem op og tørre, dog ikke Hundene. Saa spiser vi til Middag hidtil Ænder, Bekkasiner og Snepper og Fisk eller Kalvesteg, Eftermad hver anden Dag Tyttebærrødgrød og Fløde og Blaabær og Fløde. Saa drikker vi Kaffe og derefter klæder jeg mig af og gaar i Seng og læser i Rigsdagstidende for Peter hvorefter jeg hviler mig. Peter siger jeg sover men det er Bagtalelse, og Peter læser det stenograferede igjennem. Kl. 3 ½ gaar vi saa paa Jagt igjen og saa den samme Historie med Fodtøj og Hunde og Omklædning og Mad og saa i Seng igjen. I Gaar gik Harejagten ind og om Morgenen var Peter og jeg ude paa Harejagt med Inspektøren, som haren støver, men da det var daarligt Vejr, det regnede omtrent hele Tiden – kunde vi ingen Harer faa op og maatte gaa hjem med uforrettet Sag. Om Eftermiddagen var det Opholdsvejr og vi gik ud med Jansen og traf paa en hel Del Vildt men fik kun en Tjur og 2 Urhøns det er i Grunden ækelt at gaa paa Hønsejagt naar man ikke er ene eller højst 2. Jeg blev saa nervøs at jeg ikke turde skyde og først til sidst skød jeg de 3 ovennævnte Fugle. Jeg har glædet mig meget til i Dag fordi jeg saa skulde med Tjalfe alene og Peter med Jansen, men nu er det jo ikke Vejr til det. I Fredags havde jeg en slem Ærgrelse med Jansen, jeg har taget den med for Peters Skyld, og for at jeg kunde gaa alene med Tjalfe, som i Grunden overtræffer mine Forventninger og opfører sig aldeles nydeligt, og saa vilde det Bæst, Jansen, ikke gaa med Peter skønt jeg skældte den ud og ogsaa en Gang gav den en Rap med Pisken, saa endte det med at den satte sig ned og vilde ikke flytte sig af Stedet, vi lod den saa sidde og da vi kom hjem var den kommen, men det var i Torsdag i Fredag var Peter efter [ulæseligt ord] yderst venlig i mod den og jeg sagde ingen Ting til den, før senere hen paa Formiddagen, da jeg havde stillet mig op ved en Sø og vilde have at Peter skulde lade den gaa ud i nogle Siv for at drive nogle Ænder op, da den ikke gjorde Tegn til at røre sig raabte jeg allé, og saa forsvandt den og den Dag kom den ikke hjem før efter at vi vare i Seng, sa kom den heldigvis, for jeg troede aldrig jeg havde faaet den at se mere. Jeg talte med en Mand Dagen efter som havde mødt paa Vejen til Höljeryd, saa jeg tænker den vilde have været hjem, men er kommen for sent til Toget. Nu efter at Peter har været alene ude med den et Par Gange gaar det helt godt. Nu ser det lysere ud i Vejret bare det vilde klare saa jeg kunde komme af Sted ud til Tjurer og Urhøns. De skriver at jeg vist er en frygtelig Despot – Tak for det Brev som jeg fik i Lørdags – jeg er lige det modsatte hvad jeg skal tillade mig at bevise med et Ex. fra i Dag. Da det havde regnet i Nat og var vaadt i Morges blev vi enige om at nøjes med en Tur i Dag og saa blive hjemme og spise Havregrød Kl. 11 inden vi gik ud da det imidlertid regnede for stærkt Kl 11 1/2 til at der foreløbig kunde være tale om at gaa, fik jeg Peter, for jeg turde ikke, til at gaa ud og sige at de godt kunde holde op med at lave Havregrød og begynde paa Middagsmaden, men De maa ikke tro der blev taget Spor af Notits af det, vi fik vor Havregrød Kl. 11 og Blaabær oven paa og nu sidder jeg her og Solen er lige begyndt at skinne, men nu kommer der en Byge til desværre. Jeg kan ikke forstaa at De ikke kan læse hvad jeg skriver, den Sejlmagers Kone hed Tagea, tror jeg nok. Forleden Dag fangede jeg en Drossel som har en daarlig Vinge den gaar her paa Gulvet og spiser Blaabær og laver et voldsomt Svineri, saa Enden bliver vist at jeg maa smide den ud. MH.t. at male er jeg nu naaet saa vidt at jeg har faaet lavet 2 Tegnebrædter og Marie har spændt Papir paa. Hvorlænge bliver De paa Langeland? Kan De svømme 100 Tag? 
 Jeg skal hilse fra Peter som sidder her og skriver sin Stenografi og fra Marie som er i Køkkenet og lægger Deig til Rug og Hvedebrød. Mange Hilsener fra Deres hengivne Johannes Larsen.</t>
   </si>
   <si>
     <t>1896-08-26</t>
   </si>
   <si>
     <t>Gothersgade 129 København K</t>
   </si>
   <si>
     <t>Dora -
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Alfred Benzon
 Ch. Berleûne
 Johanne Christine Brandstrup
 Louise Brønsted
 - Gredsted
 Bernhard Hirschsprung
 Ernst  Knipschildt
 Gustav Knipschildt
 Alhed Larsen
 Christine  Mackie
 Otto Emil  Paludan
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
 Erik Schaffalitzky de Muckadell, unge greve
 Viktor Schroll
 Hans Smidth
 Hempel Syberg
 Vilhelmine von Sperling
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Laura Warbergs søster havde et pensionat på Gothersgade 129, København.
 Det vides ikke hvem Frøken Berg, Fru Larsen, Monica, Kirsten, Johan og HP var. Heller ikke hvem stiftprovsten og Bitten var. 
 Frederik Andreas Warberg og søsteren Louise, g. Brønsted, var i 1896 elever ved Odense Katedralskole. 
@@ -1255,51 +1255,51 @@
 My mother wishes me to tell you that she is very glad to have Elle come to us, and that she will try to be a mother to her as well as to me. We will take good care of her, I assure you. 
 My physician says that there is no cause for alarm, &amp;amp; that all I need is freedom from worry, good air, and abundant food; so I have no special fear for the future. Fortunately my business is reaching the point where I am not obliged to work hard myself. 
 With sincerest greetings to all: - your devoted son in law,
 “Eastman”. 
 [Skrevet øverst på s. 1:]
 I shall write to you, every week, until Elle is with us.</t>
   </si>
   <si>
     <t>1899-04-07</t>
   </si>
   <si>
     <t>Boston</t>
   </si>
   <si>
     <t>Frederik Brandstrup
 Mary Brandstrup
 - Dahl, kemiker
 Leonard Holmstrøm
 Alhed Larsen
 Johannes Larsen
 Charles Pear
 Dudley Pray
 Clarence Sawyer
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 - Sawyer, Harris' mor
 William Henry Schofield
 Hempel Syberg
 - Tiffany
 Tizian Vecellio
 Emil Vett
 Albrecht  Warberg
 Andreas Warberg
 Astrid Warberg-Goldschmidt
 Theodor Wessel</t>
   </si>
   <si>
     <t>Sølvbestik, hvor bogstavet 'W' indgår, er primært forbundet med den danske sølvvarefabrik W&amp;amp;S Sørensen (W. &amp;amp; S. Sørensen), som var beliggende i Horsens (Wikipedia marts 2026). 
 Dubra: Fin, udmærket (af russisk dobra; Ordnet.dk). 
 BISSEN-serien er danskdesignede og -producerede lamper, der alle er håndlavet efter gamle, klassiske håndværkstraditioner (Internettet marts 2026). 
 Harrs Sawyers mors navn kendes ikke. Følgende personr er ukendte: Mr. Robinson, Miss Morison, Mc Dowell, Clarence Buck, de to Miss Andrews og deres bror samt far. Der findes i 2026 et laboratorium i Danmark ejet/ledet af en Jürgensen, men det vides ikke, om det er dette, som Ellen Sawyer nævnte i brevet i 1899. 
 Wales-hat: I dag er hatte af denne stil forbundet med puritanerne og pilgrimmene til Amerika på grund af deres enkle design. 
 I modeverdenen omkring år 1900 refererer "indianerhatte" ofte til de ekstremt prangende og store hatte, som var højeste mode i den edwardianske periode (ca. 1890–1910). Selvom navnet i dag lyder misvisende, blev det brugt, fordi hattene lånte voldsomme mængder af ægte fjer og teksturer, der for datidens europæere ledte tankerne hen på det eksotiske eller "vilde". (Internettet marts 2026).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1569</t>
   </si>
   <si>
     <t>Man har udbragt Alhed/Be Larsens skål i anledning af hendes fødselsdag.
 Udover penge har Ellen og Harris Sawyer fået en mængde sølvtøj, glas og porcelænsgenstande i bryllupsgave. Harris havde i forvejen noget. 
@@ -1355,98 +1355,98 @@
 [Her mangler en eller flere sider af brevet]
 VIII
 da han var 4 Aar gl. udgav Digte da han var 12 Aar, døde 30 Aar gl. som Skoledirektør for en af de store Skoler her i Boston. Eastman skal ligne ham meget, men de siger, at hans Forstand ikke kan måle sig med Onkelens hvilket jeg er godt nok tilfreds med.
 Svigermoder forkæler os alle rent skandaløst, - und. gl. Eastman, som er hendes Slave, og ydmyge Tilbeder. Det er helt rørende at se hvor han tilbeder han, så snart han er hjemme besørger han Huslighed og render Ærinder for hende, hvor træt han end er. – Han er Familjens Skønhed – har en ulastelig Figur, elegante Bevægelser og Gang, - minder stærkt om Onkel Leonard på Hvilan. Han har altid en morsom Historie på rede Hånd og morer sig selv kostelig, men han mangler i Reglen Publikum til at goutere dem. Han bliver temmelig hundset den arme Eastman, men finder sig rolig deri. Han er fuldstændig klar over at han står betydelig tilbage i Dannelse for de andre. Hans Bestilling er Tømmermester, men Forretningen er ikke ret glimrende i de senere Aar. Han mener dog, at den vil forbedres i dette Kvartal. Han har Kontor længere inde i Byen og man ser ham næsten aldrig. – Jeg kan godt lide gl. Eastman og behandler ham med en Delikatesse, som han ikke er forvænt med. Han er derfor altid parat til at gøre mig små Tjenester og Opmærksomheder og er i det hele en gammel rørende Fyr. – 
 Hans Hovedinteresse er Blomster og Gartneri, og han er ved at lave et lille Anlæg uden for Huset, - I sine unge Dage var han Soldat, og er da forresten endnu. Her er et Slags Livgarderegiment, som hedder ”Washington Post”, som han har tjent i mange Aar. De har stadig Øvelser et Par Gange om Ugen, og ved Juletid blev gl. East. forfremmet til ”Commender”, som jeg ikke kan oversætte, men det er anset som meget hædrende og han er synlig stolt. Han bærer Uniform ved festlige Lejligheder og ser udmærket ud. Clarence og Helen ser jeg meget lidt til. 
 Helen er noget på et Kontor, hun har 1200 D. om Aaret og det kan lige slå til til hendes Klæder. Hun er den livligste af dem, sød og venlig, men hun er mere ”passende”, end jeg helt kan goutere. Hun forarges i sit inderste Hjærte over at jeg går rundt med min Waleshat, og ikke med den idiotiske Indianerhat, som både H. og jeg foragter. De skændes jævnlig om min Hovedbeklædning. Eastman forsvarer mig det han kan og siger, at jeg ikke er kommen her over for at plages med dumme Damehatte. Men Forholdet bliver stadig mere spændt efterhånden som vi nærmer os Sommerhatten 
 [Herefter mangler flere sider og afslutning på brevet]. 
 [Skrevet langs sidste sides venstre margen og nederst på højkant:]
 Presentanvisning, - han har lagt sig mere end det kan av vel først nu [et ulæseligt ord]</t>
   </si>
   <si>
     <t>1899-5</t>
   </si>
   <si>
     <t>Bellevue St. 27</t>
   </si>
   <si>
     <t>Wilhelmine Berg
 Julie Brandt
 Thora  Branner
 Harald Hirschsprung
 Andreas Larsen
 Dudley Pray
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
-- Schofield
+Joseph Sawyer, Harris' far
+William Henry Schofield
 Hempel Syberg
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Ellen og Harris Eastman Sawyer blev gift 12. feb. 1899, og de boede sammen i Boston. De første par år delte parret hus med Harris' familie, og det gik ikkke godt. 
 Harris havde en doktorgrad i kemi fra Harvard. Han havde en lungesygdom og døde tidligt. 
 Den lille dreng er Alhed og Johannes Larsens første søn, som blev født 12. maj 1899. Der var en tid planer om, at han skulle hedde Jeppe. - Dede var Ellen Sawyer og Alhed Larsens bror Andreas. 
 Mr. Mark, Mr. og Mrs. Hall, Dr. Andrw og Angelica kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1591</t>
   </si>
   <si>
     <t>Ellen Sawyer glæder sig til at se den lille dreng, som hun ønsker alt godt. 
 Det er sjovt, at Dudley Pray er populær.
 Vejret er godt, og luften er ikke så tung, så Harris Sawyer hoster ikke meget. Hans mave gør knuder hver måned omkring den 1., så det skyldes nok nervøsitet pga. husleje og andre regninger. Helt rask bliver han dog næppe, før de slipper for at bo sammen med hans familie. Ellen og Harris vil gerne have et pænt og sirligt hjem, men de er på dette område i mindretal i forhold til Harris' familie.
 Ellen og Harris tager på udflugter i weekenden. De har været på en ø med et fort og på Nantucket. En dag var de i Cambridge på besøg hos flere af Harris' gamle lærere og studiekammerater. Harris udviste stor stolthed over at være blevet gift.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hOav</t>
   </si>
   <si>
     <t>Bellevue St. 27
 Kære Mor!
 Dine Breve kommer meget regelmæssigt Mandag Morg. [”Mandag Morg.” indsat over linjen] og jeg har lige nydt ét. Hvor den lille Dreng må være yndig og hvor jeg dog længes efter at se ham. Dette Brev vil formodentlig komme lige til hans Daab, - jeg ved ikke om man bruger at lykønske ved den Lejlighed, men Skade kan det jo aldrig og vist er det at jeg ønsker lille Jeppe alt det gode der er til på hans Løbebane. Jeg vil ønske, at han skal døbes Andreas, - det er et kønt Navn, - hvis vi nogen sinde skal være så heldige at få en Dreng skal han hedde Andreas efter Onkel Dede. – Der har nok ordentlig været en bevæget Tid på Haabet, - jeg synes du skulde tage en lille Tur ind til Tante Mis. – Det er jo morsomt at Dudley Pray falder i god Jord – hans Skønhed el. sprudlende Liv må han have lagt sig efter på Rejsen, - jeg så ikke noget til det. – Han er en stor skikkelig Bommert, veltilpas med sig selv og hele Verden. Jeg gad vide hvad han betaler og hvilket Værelse han har. Det Asen, at han ikke fortæller herovre fra, - jeg indprentede ham dog at han skulde det før han rejste
 Vi har i den senere Tid haft det temmelig med Varme, 26-27 Grader R, men det bliver nok meget værre. Luften er ikke tung så det er ikke særlig ubehageligt og om Aftenen er det altid køligt, - vi sidder da i Reglen ude på vor Altan. Her er mange Træer og Buske rundt om os – d. v. s. på den anden Side Gaden – så Luften er ren og frisk og slet ikke byagtig. Det er så sundt for Harry og han er da også så rask i den senere Tid at det er en Fornøjelse (jeg banker heftigt under Bordet). – Han hoster nu kun ubetydeligt om Morgenen og ser så rask ud. Maven har også været god i lang Tid, kun forleden Dag d. 1ste begyndte den at gøre Knuder, men det trak over. Det slog ham at det er i Reglen omkring d. 1ste i Måneden at han har sine Mavehistorier, som tager Kræfterne for lang Tid, og det er ikke umuligt at det, som han siger, står i Forbindelse med Husleje + Regninger, som kommer omkring d. 1ste. Det beviser, at det for en stor Del, er nervøst, og det giver det bedste Haab om at vi skal få Bugt med det. Der er mere Redeligheder i Pengevæsenet i denne Måned, fordi der ikke er bleven ”lånt” af Kassen, Indtægterne ere have ["ere" overstreget; ”have” indsat over linjen] også været gode, så der er ikke noget at bekymre sig over. Rigtig i Orden kommer Eastman nu ikke ikke før vi slipper ud af dette velsignede Familieliv. – Det er mærkeligt at han er så vidt forskellig fra sin Familije i Småvaner og Mening om Husholdning. Heldigvis er vi fuldstændig af samme Mening ang. dette – vi vil have det pænt og sirligt til daglig og lidt Variation, men da vi kun nu ["nu" overstreget] er to mod 5 kan vi ikke gennemføre det. Det er også sin Sag for mig at reformere alt for meget. Men vi lægger mangfoldige Planer om hvordan vi vil indrette os. Når bare H. kunde lade være med at krepere sig, som er så slemt for ham, - men det kan han ikke. Imidlertid ærgrer han sig ikke noget nu i Sammenligning med da han var alene om det. Han siger så ofte at det var en sand Guds Lykke at jeg kom og det var det sikkert også. Når han kommer hjem om Aftenen føler han sig fredelig og veltilpas, og Lørdag og Søndag er næsten som små Ferier. Så snart Når ["Så snart" overstreget: "Når" ”Når” indsat over linjen] det er godt Vejr på disse to Dage gør vi lange Ture og Udflugter og morer os fortræffeligt ”Memorial Day” begav vi os afsted om Morgenen og så først gamle East manøvrere med sine Soldater, hvilket var meget morsomt, derefter spadserede vi ned til Vandet over en lang Bro til en lille Ø hvor der er et Fort som menes at skulde forsvare Boston. På den ene Side af Øen er der en Græsmark og Eng med store gamle Træer og der smed vi os og spiste Bananer og Kager og så ud over Søen med alle Bådene og Skibene. Det var så tidligt på Dagen at der næsten ingen andre var – der gik to gamle Mænd og gjorde Hø, men det forhøjede kun Stemningen. I Lørdags var vi en endnu længere Tur. – Vi tog med en lille Damper over Boston Havn til ”Nantucket”. Du kan vist finde det på Kortet Nantucket er en Halvø, som kommer c sådan [Tegning] Havnen er smækfuld af små Øer og det er en interessant Tur. På N. er der Badeliv og ”Kommers”. Vi blev der en Timestid og så på det og spadserede på Strandbredden, - så tog vi et lille elektrisk Tog tilbage, ned gennem Nantucket, - en ganske dejlig Tur (åben Vogn!) gennem tætte Skove og Klippelandskaber. Det er kun små Klipper men de ”gør sig” og de forhindrer de utålelige små Træhuse i at myldre frem over alt – der var virkelig et Par Mil, hvor der var aldeles landligt og ubeboet. – 
 I – Torsdags var vi ogsaa på Benene hele Eft. Vi havde meldt os til at besøge forskellige i Cambridge, - den Del af Byen hvor Universitetet er. Vi gik fra Sted til Sted og lod os fejre. Først visiterede vi en Mr. Mark, Ingeniør, Lærer ved Universitetet: gl. Ven og Kammerat af H. Han har et Par Værelser i en af de store Bygninger hvor Studenterne bor og viste os en af denne Bygninger [”denne” indsat over linjen] Det er som alt andet her i stor Stil. Han trakterede os med Jordbær og var livlig og morsom. Derefter gik vi til en anden Bygning, hvor Dr. Schofield bor. Han havde inviteret 4-5 af Harris gamle Venner fra Universitetstiden – de ere nu ansatte som Lektorer og Professorer ved Harvard. Der er ingen Ende på som Harry kror sig og vigter sig over for sine gamle Venner fordi han kan møde med ”sin Kone”. – han overlader ved sådan en Lejlighed mest Snakken til mig og sidder skinnende af Fornøjelse se og iagttager hvad Indtryk mine Ord gør på dem, - jeg følte mig helt som en Udstillingsgenstand. Vi fik Is - The med Citron i og blev behandlet med stor Artighed og jeg blev overrakt en Buket Blomster, - 
 Derefter gik vi til Mr. Og Mrs. Hall, - fortræffelige Mennesker – nogle af H. bedste Venner. Der spiste vi til Aften: Skinke og Laxesalat, Smør og Brød [”Smør og Brød” indsat over linjen], Jordbær, Is og Kager. ”Pålæg” kender de ikke Øl og Vin er emanciperet. Klk 9 begav vi os til Dr Andrew som har ”at home” den Dag. De har et meget smukt Hjem og ere fortrinlige Mennesker. De minder mig i det hele om Prof. Hirschsprung Den gamle Dr. Andrew er det rareste på Jorden og hans Kone er Velvilligheden selv, de to Døtre som ere tykke, ser godt ud, spiller og synger og regerer Huset. Den ene Angelica er rigtig Sangerinde, hun har givet flere Koncerter i Vinter. De er alle gennemdannede, livlige og søde. – Det var en morsom Dag, vi kom hjem Kl. 11 som er meget sent for os. Jeg havde min grønne Bendixkjole med Firkanterne samt amerikansk Hat!
 H havde Brev fra Mr. Pray, som lød fornøjet og glad 
 [Indsat øverst s. 1; på hovedet:] Der er endnu Stilhed om mine Kasser men det kommer vel
 [Skrevet langs venstre margen s. 9:] Nu kun de kærligste Hilsner fr ["fr" overstreget] til alle fra Pelle
 [Indsat langs venstre margen s. 11:] 
 Jeg har nydt Pinsebrevene fra Disser, Tutte Onkel S. B. og Pan.</t>
   </si>
   <si>
     <t>1899-05-14</t>
   </si>
   <si>
     <t>Edward -
 Wilhelmine Berg
 Johanne  Brandstrup
 Dudley Pray
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Niels Dines Wangberg
 Albrecht  Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Ellen og Harris Eastman Sawyer blev gift i Boston i 1899. 
 Thingvalla var et dansk rederi stiftet af C.F. Tietgen i 1880. Det havde hovedsæde i København. Omkring 1900 var det et af de dominerende rederier, som sejlede skandinaviske udvandrede til USA. I 1898 overtog Det Forenede Dampskibs-Selskab (DFDS) rederiet og dets aktiver under navnet Scandinavian America Line (Wikipedia febr. 2026). 
 Tante kan både være Vilhelmine Berg og Johanne/Hanne Brandstrup. 
 "De": De første par år boede Ellen og Harris i hus sammen med hans søster og forældre. Moderens navn kendes ikke. 
 B: Alhed Larsen med kælenavnet Be var gravid.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1523</t>
   </si>
   <si>
     <t>Ellen Sawyer har modtaget fragtbrevet og glæder sig til, at hendes kasser kommer. Dudley Pray kan måske tage sengetæppet med fra Danmark. Ellen ved ikke, om hun og Harris Eastman Sawyer kommer til Danmark denne sommer.
 Ellen vil gerne skaffe sølvtøj til Tante. 
 Harris er optaget af sin mælkesyresag, som kan blive indbringende. Han skriver mange kontrakter, rejser meget og er heldigvis rask. Når Harris kommer hjem, skal man have normal mad i huset igen. Hans familie laver kedelig mad uden variation og smag. Forleden bad Ellen om, at de kunne få oksetunge, og de fik en skrækkelig fed en. Nu vil hun lave rabarbergrød, sildesalat og agurksalat. Amerikanerne bager brød i en blikspand; de spiser ikke forret eller skemad - kun østers kogt i mælk, hvilket er rædselsfuldt. 
 Ellen har besøgt Fætter Edward og hans familie. Hun er blevet god til at finde rundt med sporvognen og har været hos tandlægen. På hjemturen tog hun dog den forkerte forbindelse. 
 Ellen er spændt på, om Alhed/B Larsen får en pige. Hun glemte Astrid/Disens fødselsdag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hEmD</t>
   </si>
   <si>
@@ -1646,56 +1646,56 @@
 East. skrev vist at Ungen vejede 8 Pund, men det var med Klæder på, 7½ foruden. De danske Pund, ere tungere end de amerikanske så i Virkeligheden vejede hun kun c. 6½. Hun var 21 Tom. men meget mager. Hun har nu vundet en Del skønt det lille Skind har gået en Del igennem allerede. For det første kom Mælken først den 4die Dag og hun sultede i al den Tid. De næste 4 Dage nød hun Livet og plagede det næsten ud af mig ved at bide i sin Grådighed. Hun opnåede at få bidt Hul før Feberen kom og hun blev ført ned. og ["og" overstreget] Så halvsultede hun igen èn Dag, da de ikke vilde sætte hende på Flaske før de så om Mælken vilde gå bort. Da dette viste sig at være Tilfældet, fik hun sin Flaske. Så begyndte et regelmæssigt [ulæseligt]. Hun får, hvad de kalder ”malted milk”, et Præparat som synes at passe hende godt. Hun er utrolig god og søvnig og alt tyder på, at hun er et sundt og kraftigt Barn. Eastman godtede sig i Stilhed over at Skæbnen føjede det sådan, at jeg ikke kunde amme hende, da jeg jo så vilde være bunden hjemme for lange Tider. – 
 Ungen opnåede at skaffe mig en lille Rift, men den blev syet sammen næste Dag med tre Sting, hvilket ikke var ret slemt, og siden mærkede jeg ikke mere til det. – 
 Kræfterne kom meget hurtig tilbage og jeg befandt mig udmærket indtil Feberen kom. Ikke desmindre befalede Doktoren mig at ligge i det allermindste 2 Uger – derefter liste forsigtigt omkring en Uge og ikke foretage strængt Arbejde el. gå lange Ture før den lille er 6 Uger gammel. Ved denne Fremgangsmåde er man temmelig sikker på ikke at have Rygsmerter og Træthed det næste halve Aar, sagde han. – Imidlertid kunde han jo have sparet sine Instrukser, da Feberen kom og satte en Stopper for al Kækhed. Det er højst interessant nu bagefter at høre dem fortælle om de Dage. Det blev jo nemlig holdt hemmeligt for mig, og det var kun ved at se Doktorens og Harris’ alvorlige Ansigter, at jeg fik en Mistanke om at det var farligt, - men hvor farligt fik jeg først at vide da jeg næsten var rask. Feberen var flere Gange kun ½ ° fra Maximum, som er 107 Fahrenheit, og Torsdag Aften sagde Dr. til Harris, at der kun var meget ringe Håb. Det lyder utroligt, men da jeg så ham næste Morgen var hans Kinder næsten hule. Hele den Nat blev jeg fodret hveranden Time og efter min Formening trådte Krisen ind, da jeg fik den sidste Dosis Vælling. Jeg faldt ["faldt" overstreget] kom nemlig i stærk Sved, og faldt derefter i Søvn og da Doktoren kom en Times Tid efter kom op [”kom op” indsat over linjen] var Temperaturen betydelig lavere. Jeg troede i min Uskyldighed, at nu var den Historie forbi og lå fredelig og roligt og rensede mine Negle. Bagefter fortalte de, hvordan det stod til i Køkkenet på samme Tid: Vadskekonen var kommen og filede løs på Vadsken, - alle ["le" sidst i ordet overstreget] Morgenvadskningen flød rundt Dr. Jenkins og Dr. Cushing kogte deres Instrumenter ude ved Komfuret, assisteret af deres to Sygeplejersker, - Mrs. Loud rensede den lilles Flasker, - Helen fløj rundt og søgte at bringe lidt Orden i Tingene. Med en Ble i hver Hånd susede hun afsted og mødte i Døren Dudley Pray og Leon. Redpath som kom fra Laboratoriet med to Ovne til at sterilisere på. De var sorte på Hænder og Ansigt, da de ikke havde haft Tid el. tænkt på at rense dem (Ovnene) [”(Ovnene)" indsat over linjen] underneden. Svigermoder havde opgivet alt og så til, medens Harry drak Whisky for at holde sig oppe. Naturligvis skreg den lille for at gøre Forvirringen fuldkommen. – 
 Derefter strømmede de (el. en Del af dem) op til mig og Operationen gik for sig og siden forløb alt normalt. Jeg var oppe første Gang igår for 8 Dage siden og det var mere end latterligt: jeg kunde aldeles ikke støtte på Benene og det varede to Dage før jeg kunde gå alene over Gulvet. 
 Den 12te (vor Bryllupsdag) var jeg nede første Gang og vi fejrede Dagen med stor Højtidelighed. Harry forærede mig en pleteret (?) ["(?)" indsat over linjen] Potageske og om Eft. kom Nelly Taylor ind og hjalp os med at drikke en lille Flaske Champagne. Det var hendes Fødselsdag så det passede helt godt. Champagnen var egentlig købt i Anl. af d. 4de Aarsdagen for min Ankomst, men den Dag var Miss Linsealt (Dr. Cushings Sygeplejerske) her endnu og hun var meget total, så vi nænnede ikke at såre hendes Følelser. Disse to Dage vil vi fejre hvert Aar og Harry vil hvert Aar give mig en lille Sølvting som Præmie. Den 4de fik jeg en lille Sølvsmørkniv el. ret Syl [tegning] til at tage Smørkugler med. 
 I Lørdags kom han hjem med ondt i Halsen og har været hjemme hele denne Uge med en slem Forkølelse. Vi har haft det helt ”sjov, underholdt hinanden” beundret Ungen og bleven opvartet på det bedste af Mrs. Loud. Harry kan sidde her ved sit Skrivebord og telefonere til Laboratoriet og rundt i Byen, så han kan nogenlunde passe sine Forretninger. – Vi anskaffede en langagtig Kurv til Ungen at sove i, men kun en lille. Den er let at flytte rundt med, hvor der er varmest. Den er temmelig bred, så Pudevårene passer godt men Størrelsen er jo ellers beregnet til Seng, og hun vil kunne bruge dem i flere Aar. –
 Doktoren siger, at vi ikke bør lade hendes Øjne komme i stærkt Lys før hun er c. 2 Måneder gammel, så vi kan ikke fotografere hende før den Tid. 
 Nelly Taylor har syet en henrivende lille Kjole til hende. – Mrs. Holbrook har foræret hende en lille bitte Guldnål med en Perle i. – 
 Jeg må sende et Kort til Fru Smith næste Gang, - hvor det var venligt af hende at sende de små Støvler! – 
 Jeg har også tænkt på hvor Febr. og Jan. [”og Jan.” indsat over linjen] altid er fuld af Begivenheder: Også Onkel Carl døde i Febr. og B. rejste til Italien. 
 Lille Grethe snorker i sin Kurv, Harry læser Aviserne og glæder sig over at Begivenhederne i Afrika er lidt mere lovende idag. Jeg vil gå og tage en Middagslur. 
 Hilsen til Svigermoder fra E.S.
 do do til dig, Far og Disser fra Pelle. 
 [Indsat s. 5 i venstre margen samt under teksten:]
 Hilsen til Mogensens. Jeg var meget imponeret over hendes Københavnsrejse, før du skrev om den mislykkede Dreng.
 [Indsat s. 8 langs venstre margen:]
 Sig til Disser, at jeg vil sætte Pris på, om hun vil vedligeholde Correspondancen med [ulæseligt]</t>
   </si>
   <si>
     <t>1900-04-09</t>
   </si>
   <si>
     <t>Bellevue St.</t>
   </si>
   <si>
-    <t>Nelly -
-- Jenkins
+    <t>- Jenkins
 Grethe Jungstedt
 Alhed Larsen
 Johannes Larsen
-Hempel Syberg</t>
+Hempel Syberg
+Nelly Tailor</t>
   </si>
   <si>
     <t>Ellen Sawyer boede i Boston med sin amerikanske mand, og parret fik i 1900 datteren Grethe. 
 Alhed Larsen udstillede på Charlottenborg foråret 1900. Johannes Larsen havde en udstilling på Den Frie.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB1669</t>
   </si>
   <si>
     <t>Ellen springer sommetider en "brevdag" over, da hun har travlt med nyfødt barn og med gæster. 
 Udgifterne til fødsel og efterfølgende behandlinger blev 300 dollars. Ellen fik feber og problemer med leveren efter fødslen, og hun er stadig mat. 
 Grethe er sød og nem. Hun smiler meget og bliver voldsomt ivrig, når hun hører sang eller klavermusik.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gWgR</t>
   </si>
   <si>
     <t>Bellevue St. Apr. 9
 Kære Mor!
 Ved at skrive Dato, kommer jeg til at tænke på, at jeg nok har glemt Onkel Sybergs Fødselsdag i Aar. Det er rigtignok en Skam og du kommer til at bede ham undskylde. Jeg mener ham det godt og ønsker ham alt godt for det nye Aar.
 Jeg fik dit Brev i dag, hvor du skriver at du [”du” overstreget] et Brev fra mig var så [”så” overstreget] forsinket – jeg ved ikke hvordan det kan være gået til. – Men ængst dig endelig ikke, hvis det skulde hænde, at der glider en Brevdag over – man er jo aldrig helt sin egen Herre med en lille Unge, om hun er aldrig så god. Og desuden kan der komme uventede Fremmede og forhindre min Skriven. Som f. Eks. igår havde vi 3 Sæt, og idag 3 Sæt – i Morgen skulde Nelly og jeg ud et Par Visiter, så jeg må skrive i Aften. – Jeg har nok to Breve og et Brevkort at besvare. – Hvor storartet morsomt at B fik sine Billeder på Udstillingen, at Las fik solgt så godt og at de er inde at slå lidt til Skagler nu. Jeg er spændt på at høre lidt nærmere om til hvem, hvad o.s.v. han solgte – glem endelig ikke at sende mig nogle Politiker. 
 Ja jeg har fået 3 Pudevår, de ere på en lyseblå Pude og klæder lille Grethe sødt. 4 vil vare lange Tider. De fine Kniplinger bliver alm. beundrede og de ere også henrivende. – Lille Grethe har Strømper nok, - hun vil rimeligvis ikke ”gå med dem”, når det bliver varmt. – Hvad hun har kostet har vi ikke regnet sammen nøjagtigt endnu, - det er omkring ved S [”S” overstreget] 300 dollars. Hvis min Feber ikke var kommen til, vilde vi være kommet billigere fra det end de fleste. Men, som bekendt, kan det ikke nytte at ”ærke” sig, - det kunde nu ikke blive anderledes. – Nej, Dr. Jenkins gjorde [”gjorde” overstreget; ”begik” indsat over linjen] begik ingen Bommert, men både han og Dr. C. erklærede at de aldrig havde haft en Patient der var mere ugunstigt bygget. – Jeg kan ikke rigtig komme over det, - jeg troede at jeg var helt frisk, men i denne Uge har jeg været herunter igen. Forrige [nr. to ”r” overstreget i ordet] Mandag havde jeg Dr. J. ude, og han fandt et Levertilfælde til en Forandring – lidt Hævelse og en let Betændelse, som forårsagede en Del Smerter. Jeg har ikke ligget, men forholdt mig meget rolig med varme Omslag, så nu er jeg oven på igen, men må være forsigtig. Jeg er nu lidt nervøs, som du vist kan se af min Håndskrift, - det er kun lige til jeg kan styre Pennen. –
 Hvad mener I så om lille Grethe? Hun er naturligvis 20 Gg. sødere i Virkeligheden. – Denne sidste Uge har hun udviklet sig svært. Hun begynder at fingerere hvad man giver hende i Hænderne, og kan lege i lange Tider med en rød Klud, og når jeg kommer hen og ser til hende griner hun over hele Ansigtet. Det er nu ikke Tvivl om, at hun viser Sans for Musik: Når jeg synger for hende, stikker hun i Grin og småpludrer – undertiden kommer hun i en sådan Ekstase, at jeg må holde op for ikke at overanstrænge hendes lille Hjærne: Øjnene står helt stive i Hovedet på hende af Iver, og hun får et eget lille energisk Træk om Munden og udstøder små Glædeshyl, - Arme og Ben går som Trommestikker. Svigermoder siger at hun aldrig har set noget lignende med så lille et Barn. – Hun begynder altid at småsnakke når hun hører Klaveret. –
 Hun har endnu ikke en eneste Gang brølet om Natten, und. for sin Flaske nat. Hun tager sig en 4 Timers Lur hver Form, og adskillige Smålure. 
 [Der mangler sandsynligvis en side mere af brevet]</t>
@@ -2356,66 +2356,66 @@
 Alhed, børnene og hendes søster har et ensformigt liv, men der kommer heldigvis snart ny barnepige og aflaster.
 Larsen må snakke med Opffer om Riis og Rosevelts ørn.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TL1k</t>
   </si>
   <si>
     <t>Tirsdag.
 Kæreste Larsi!
 Tak for Brevkortene og Dit Brev i Dag der stod ingen Adresse, men nu sender jeg det til Kontoret, der faar Du det jo nok. Bor Du stadig hos Opffers eller hvor? Det maa nu være umaadelig interessant for Dig med den N. Y. Rejse, men det er jo kedeligt, at Dine Forhaabninger m.H. til ”Buissiness” er saa smaa, bare der dog kunde komme lidt ud af det. Ja, Billy er rørende, han er kolossalt optaget af det, hvor morsomt med Amundsen, det maa være morsomt at træffe paa saadan en Mand. Hvad synes Opffer om Dine Billeder? Jeg haaber Du vil være meget flittig til at skrive og holde os à jour med det hele, vi følger det jo med Spænding og glødende Interesse. Vi lever meget ensformigt, oplever absolut intet, - er stadig helt uden Piger saa vi sidder jo her indespærrede med Putte hele Dagen, paa Fredag faar vi heldigvis en Barnepige, det er godt, da hun gør Christine rædsom nervøs, skønt hun virkelig næsten ikke har hende, Daxen og jeg har hende mest, navnlig Daxen er storartet til at passe hende, det søde Nus, han taler ustandselig om sin Far og arbejder stadig med Breve og Billeder til Dig. De var begge henrykte over deres Brevkort, Chr og jeg var ude i Darchester med Puf i Aftes, han havde det godt, den lille søde Knægt. – Gid Du var her, at vi kunde tage nogle Udflugter i det smukke Vejr, jeg længes efter noget frisk Luft. Tak for Artiklen, det morede mig, men der er en slem Bommert: ”udst. paa den fri Udst. for 4-5 Aar siden og som blev _erhvervet” o.s.v. Dette "som blev” har jeg ikke i min Kladde og det lyder væmmeligt, men maaske det blev rettet i Korrekturen. – Du maa _endelig snakke med Opffer om Riis og Rosevelts Ørn, hører Du og saa snart Du har modtaget de store Billeder, synes jeg, Du skulde sende Billy et Par Ord og selv takke ham for hans Omhu. Hils Opffers mange Gange. De kærligste Hilsner til Dig selv, det er underligt at vide Dig i den vældige By, bare jeg var der ogsaa. Din A.</t>
   </si>
   <si>
     <t>1908-06-03</t>
   </si>
   <si>
     <t>Tornehave Birkerød</t>
   </si>
   <si>
     <t>244 Columbia Road Boston</t>
   </si>
   <si>
     <t>Josefine -
 Terese -
 Charles Abrahams
 Ingeborg Abrahams
-Anna Anna, pige i huset hos Brønsted
 Alhed Marie Brønsted
 Ellen Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 John Forsell
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Adolph Larsen
 Alhed Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Elisabeth Mackie
+Anna -, pige i huset hos Brønsted
 Cid Smedberg
 Wilhelm Stenhammar
 Alma -, Stuepige</t>
   </si>
   <si>
     <t>Tornehave var familien Brønsteds hus i Birkerød. 
 Astrid Warberg, som stadig var gift med Alfred Goldschmidt, havde et forhold til Cid Smedberg i 1908. 
 Det vides ikke, hvem Frk. B. var. Christine og Williams ægteskab vaklede allerede i 1908, og de blev siden skilt.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg 1908-06-03, 2425</t>
   </si>
   <si>
     <t>Astrid takker moderen for, at hun billiger hendes forhold til Cid. Han arbejder i skovene, og han og Astrid er i brevkontakt. Cid kommenterer også Astrids skriverier. Det er trist, at han ikke fik lov til at forfølge sin drøm om at blive komponist. Cids far støtter ham på alle andre måder godt. Astrids søstre og svogre synes også, at det er dejligt, at Cid og hun har fundet hinanden. 
 Det er trist for Christine/Mornine. 
 Louise og Magisteren er rejst, og Astrid passer deres hus og børn sammen med stuepigerne. Hun beskriver den dejlige have. Børnene trives. Ina og Adam har været på besøg hos Abrahams i Hellerup.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Pfji</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg
 [Mr. Sawyer.) 
 244 Columbiaroad
@@ -2907,76 +2907,76 @@
   </si>
   <si>
     <t>Faaborg Museum, Fritz og Anna Sybergs arkiv, breve fra Else og Johannes V. Jensen til Anna og Fritz Syberg i tiden 6/2 1910 til 9/10 1914</t>
   </si>
   <si>
     <t>Johannes V. Jensen skriver et bevæget brev til Fritz Syberg efter Anna Sybergs død. Han mindes, den sommer, de alle tilbragte sammen og udtrykker sin glæde over at have kendt Anna. Else er for ked af det til at skrive.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PVvW</t>
   </si>
   <si>
     <t>7 Juli 1914
 Kære Ven
 Det blev altsaa til at Anna maatte dø. Else og jeg havde ikke et Øjeblik tænkt os Muligheden deraf, det sidste Brev var saa skemtende og levende som kun Anna kunde skrive. Jeg kan jo ikke sige dig noget, for hvad skal du med Deltagelse nu, jeg finder ingenting selv der er Mening i at tænke paa. Det gør mig saa ondt at det er forbi, den Sommer vi tilbragte sammen var altsaa den vi skulde have, jeg toede paa mange Somre og meget godt for Anna og os allesammen endnu. For Børnene er det haardt. Jeg er glad over at jeg har kendt Anna, og jeg føler at vi er over Bakken og omme paa den anden Side, en Følelse vi ikke kendte den Sommer, nu da hun er død. Skønt jeg sent lærte hende at kende var hun en af de Kammerater der markerede vor Tid af.
 Kan jeg være noget for dig i nogen Henseende, saa skriv efter mig. Vi kommer ikke til Begravelsen, jeg har ikke Nerver til det. Else vilde skrive men opgav det, hun er meget ked af det.
 Din hengivne 
 Johannes V. Jensen</t>
   </si>
   <si>
     <t>1914-12-31</t>
   </si>
   <si>
     <t>Tornehave Birkerød St.</t>
   </si>
   <si>
-    <t>Nelly -
-Grethe Bichel
+    <t>Grethe Bichel
 Peter Bichel
 Esther Dahlerup
 Ludvig Dahlerup
 - Dahlerup, Fru
 Johanne Giersing
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Vilhelm Larsen
 Christine  Mackie
 Elisabeth Mackie
 Ellen  Sawyer
 Marie Schou
 Christine Swane
 Sigurd  Swane
 Anna Louise Syberg
 Clara Syberg
 Franz Syberg
 Fritz Syberg
 Lars Syberg
+Nelly Tailor
 Andreas Warberg
 Minna Warberg
 Torkild Warberg
 Erik Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Laura Warberg bor i et hus i Kerteminde. Alhed og Johannes Larsen har fået det opført til hende.
 Christine Swane og hendes søn er midlertidigt flyttet fra Sigurd swane, og de bor hos Alhed og Johannes Larsen.
 Det vides ikke, hvem Tanterne er. Oftest var det Marie Larsen og Christine Swane, der blev kaldt sådan.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3739</t>
   </si>
   <si>
     <t>Laura Warberg har haft syv damer til middag.
 Sigurd Swane er nu rejst. Christine Swane kan ikke bestemme sig til, om hun skal blive i Kerteminde eller ej. Hun bliver nok en tid mere hos Alhed og Johannes Larsen, men man har overvejet at flytte hende til Adolf/Agraren og Johanne Larsen eller til Vilhelm/Klaks Larsen. Hun opfører sig urimeligt og har desuden hjertebanken, som hun nu får medicin for.
 Man splejser i familien til en gave til Grethe.
 Laura Warberg bestiller forsatsvinduer.
 Hele Syberg-familien har været til middag og Alhed og Johannes Larsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PPvC</t>
   </si>
   <si>
@@ -3291,51 +3291,51 @@
 Margrethehøi v. Helsingør ” 20. –
 Kalve v. Stranden.Vandfarve.. 50. –
 Siddende Pige.Tegning(”Skyer”) 15. –
 Portrætstudie Farvekridt.. 10.-
 Ialt for: 115. Kr.
 Som vedlægges.- 
 Hr. Swane stillede mig i Usigt, at De og han ville besøge mig en Gang i Sommer, naar Hr. Swanes Kertemindeophold var begyndt. – Det ville glæde mig overordentlig, om en saadan Visit kunde komme i Stand – helst en Søndag, hvor jeg er hjemme hele Dagen. –
 Jeg haaber, det bestandig gaar fremad med Hr. Swanes Helbred – da jeg var der sidst, talte han om, at det nu endelig var begyndt at bedres føleligt –
 Jeg selv gaar i denne Tid midt i en temmelig alvorlig Hjærte og Nervehistorie, der bl.a. forbyder mig alt Arbeide de første 3 -4 Uger. Det er saa meget desto mere kedeligt, som vi netop i denne Tid har meget travlt paa Kontoret. –
 Med venlig Hilsen til Dem selv, Frue, beder jeg Dem sende Hr. Swane ved første Lejlighed mine Hilsener og bedste Ønsker om Bedring. –
 Deres ærbødigst
 Joh. W. Larsen
 De ser af Skriften, der bedes undskyldt, at jeg ikke har haft ved en Pen i lang Tid. JL.</t>
   </si>
   <si>
     <t>1920-09-05</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Birkerød Kostskole</t>
   </si>
   <si>
     <t>Ellen Agnete Amstrup
-Wilhelm Branner
+Vilhelm Branner
 Niels Elgaard Amstrup
 Adolph Larsen
 Johan Larsen
 Johanne  Larsen
 - Tholstrup
 Kjeld Tutein
 Peter Tutein
 Else Warberg</t>
   </si>
   <si>
     <t>Privateje</t>
   </si>
   <si>
     <t>Det er svært at få tid til at skrive breve. Tante Visse er på besøg og snakker meget. Onkel Amst samt Nete og hendes mand er kommet cyklende. Alhed m.fl. har haft Tante Visse med på en biltur.
 Puf er færdig med sin båd.
 Svanebassinet er kommet pænt i stand, og den lille hund har det bedre.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vTbG</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Hr. Johan Larsen
 Kostskolen
 Birkerød
@@ -3944,50 +3944,244 @@
 - Larsen, redaktør
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Christine  Mackie
 Kjeld Tutein
 Peter Tutein
 Gotfred Tvede</t>
   </si>
   <si>
     <t>Godsejeren er Alhed og Johannes Larsens søn Johan.
 Lützhøft-parret boede i Stormgade, København og blev kaldt Stormgaderne.
 Spurveskjul er en stråtækt villa ved Frederiksdal opført af maleren Nicolai Abildgaard efter hans egne tegninger i 1805-1806. Efter en rejse til Italien var han inspireret til at bygge huset med sal med tøndeloft, kraftige farver på væggene og have med italienske vækster. kulturarv.dk/100fortaellinger/da_DK/spurveskjul (lokaliseret juni 2018).</t>
   </si>
   <si>
     <t>Det var godt, at Esben Hansen gav Andreas Larsen 100 kr, men forretningen går også godt. Ingeniør Birch har således bestilt et maleri.
 Johan Larsen har været på besøg. Alhed Larsen har ledt efter huset Spurveskjul, men det blev mørkt, og hun fik i stedet kaffe på en kro. En af Alheds bekendte er kommet ind som patient på sanatoriet. Johan har bestilt en smokingjakke, fordi han skal til middag og dans på Nimb, og nu må Andreas også sende en ønskeliste.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/O1Eq</t>
   </si>
   <si>
     <t>Tirsdag 9ende Dec. – 24
 Undskyld Blækstiften, men det er saa meget nemmere.
 Kære søde Gamle!
 Tak for Kort og Brev, Du er rigtignok flink til at passe mig. Det glæder mig meget, at Esben stak Dig 100 Kr., det manglede ogsaa bare, Godsejeren nyder jo mangen en lille Extraforplejning samt af og til en Extra Lap. Forretningen gaar sandelig ogsaa fint. Nu forleden kom der en Bestilling paa et Maleri over en Kamin fra en Ingeniør Birch, der var vedlagt en Arkitekttegning af Tvede. De havde faaet min Adresse opsnuset og bad mig sende det videre. Nu vil jeg haabe, det gaar i Orden, der var Brev med Spørgsmaal om Pris o.s.v. jeg vil anslaa det til 3000. – Jo Tak, jeg har det godt. I Lørdags Aftes ringede jeg til Lysse, om jeg ikke fik et lille Besøg om Søndagen. Jo, det havde havde [”havde” overstreget] han jo ogsaa tænkt paa, men saa var han bedt til Finsens med Stormgaderne, de skulde være der Kl. 1. Men saa tog han herud med et tidligt Tog og vi var sammen et Par Timer og havde det rart. Om Eftermiddagen gik jeg ud for at finde ”Spurveskjul”, Du ved den gamle Villa (der er noget med Abildgaard). Jeg opgav det imidlertid, da jeg var bange det skulde blive for mørkt, det er gennem Skov hele Vejen. Paa Hjemturen var jeg inde paa Frederiksdal Kro for at drikke mig en hurtig Kop Kaffe, og der fik jeg at vide af Værtinden, at jeg havde været kun 10 Minuttersvej fra Spurveskjul, men det var saa taaget, at jeg ikke kunde se det. Der var for Resten henrivende i Skoven, alt saa saa fantastisk ud i den tætte Taage. – Gris kom herud som Patient i Gaar, Overanstrengelse og Nervøsitet, jeg skal ud at spadsere med hende om lidt, desværre skal hun i Liggestol fra 2 - 3 og saa drikke The 3 ½ saa det bliver næsten mørkt, inden vi kan komme ud. Hør søde Gamle, vil Du ikke nok sende mig en Ønskeseddel, har Du ikke noget rigtig godt Du kan ønske Dig, Bøger, noget til Cyklen, tænk Dig godt om, og send mig mange og gode Ønsker, ogsaa mindre Ting til andre, Lysmanden fik i Lørdags Lov at bestille sig en Smokingjakke, saa Du kan nok forstaa, jeg gærne vil give Dig noget pænt. Han skal til Middag (med Dans!) hos Nimb d. 17de inviteret af Redaktør Larsen der skal til Amerika en Tid, og derfor laver Afsked. Tuteinerne og Stormgaderne skal der ogsaa. Han er Søn af Marie Larsen og en kvik Fyr, Meme og jeg har været sammen med ham hos Tuteins. Den gode Godsejer morer sig svært, men de siger han ogsaa er temmelig flittig. – Send mig nu Ønskesedlen søde Gamle, Du som altid er saa flink til at finde paa til andre, maa ogsaa nok kunde finde paa noget til Dig selv. 1000 Hilsner Din Mor</t>
+  </si>
+  <si>
+    <t>1926-01-29</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 4 København</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Julius Hviid
+Alhed Larsen
+Ellen  Sawyer
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Rossia var Astrid Warberg-Goldschmidts arbejdsplads. 
+Laura Warberg døde 10. april 1926. 
+De "alle 4", der var til stede, var Johanne C. Larsen, Alhed Larsen, Ellen Sawyer og Louise Brønsted.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3891</t>
+  </si>
+  <si>
+    <t>Johanne C. Larsen skriver, mens hun sidder vagt ved moderens sygeleje. Johanne og søstrene svinger mellem bekymring og lettelse i takt med at moderens feber stiger og falder. Dog mener Johanne, at feberen skyldes nervøsitet. Laura Warberg brokker sig over, at hun ikke bliver underholdt, men Dr. Hviid har forbudt døtrene noget sådant, for hun skal have ro. 
+Nu har Laura Warberg sovet længe. Lægen har givet hende et beroligende middel, som Johanne havde foreslået. 
+Astrid Warberg-Goldschmidt må ikke fortælle moderen om den høje temperatur. De andre søstre har holdt dette hemmeligt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/kwnr</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru Astrid Warberg
+Rolfsvej N_o_ 17 4
+Kjøbenhavn F. 
+[Med kuglepen på kuvertens forside:]
+11-4-2000
+(Bibbe)
+[Med sort blæk på kuvertens bagside:]
+Afs. Warberg Larsen
+Kerteminde
+[Fortrykt på kuvertens bagside:]
+Reinsurance Company "Rossia"
+Bornholmsgade 8. Copenhagen K
+[I brevet:]
+Fredag Eft
+Kæreste lille Dis!
+Mens jeg en Timestid har "Vagt" hernede i Mors Stue skal du have et Par Ord igen. Siden jeg i Gaar Eftermiddag afsendte det Brev, har vi svinget fra stor Bekymring til stor Lettelse; Mor havde neml. i Aftes 39 4 igen og vi var jo rædselslagne, men om Aftenen da vi alle 4 sad her i Mors Stue, fandt vi dog ud af, at Temperatursvingningen nærmest skyldtes Nervøsitet, Oprevethed og daarlig Befindende - vistnok på Gr. a. en Dosis Kamferdraaber om Morgenen - mere alt det altsaa end selve Sygdommen; og ganske rigtig, i Morges var den gaaet ned til 37 9 hvilket jo er det laveste vi endnu har gradet. I Gaar havde Mor næsten slet ikke sovet og det havde ogsaa gjort hende saa utaalmodig og navnlig var Mor misfornøjet med at ingen "underholdt" hende; ja næsten bitter paa Lugge og Alhed; alt det udgød Mor til mig og forgæves gjorde jeg Forsøg paa at faa Mor til at forstaa, at vi maa ikke underholde hende, Dr Hviid betoner meget alvorligt at Mor skal have Ro og Ro og atter Ro. Det var lidt svært og vi var lidt dybt nede, men i Dag er det helt anderledes, Mor sover i dette Øjeblik godt og har sovet temlig længe og al den nervøse Uro er taget meget af. 
+Jeg havde i Gaar den Glæde, at da Alhed og dr. Hviid talte i Telefonen om et beroligende Middel og dr. vred sig lidt for at finde paa et, saa blev jeg saa haardnakket ved at nævne Nervini at jeg fik Alhed til at foreslaa Dr Hv. det, og han greb det straks og sagde ja, det var var ["var" overstreget] vist ikke saa galt, og saa fik Mor Nervini, og det har haft en aldeles udmærket Virkning paa hende. Var det ikke godt og stolt for mig? Du er vel klar over at du hvis du en Gang skriver til Mor ikke nævner den høje Temperatur, for vi har ikke sagt det rigtige til Mor og det maa Mor heller ikke faa at vide for en anden Gangs Skyld.
+Jeg fandt denne R[ulæseligt] i min Skuffe, den [teksten fortsætter øverst s. 1; på hovedet] kan jo nu benyttes. Saa ikke mere denne Gang. Tusind Hilsner fra din
+Junge</t>
+  </si>
+  <si>
+    <t>1926-11-19</t>
+  </si>
+  <si>
+    <t>Kjerteminde</t>
+  </si>
+  <si>
+    <t>Christian Caspersen
+Thora Caspersen
+Adam Goldschmidt
+Ina  Goldschmidt
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Christine  Mackie
+Ellen  Sawyer
+Janna Schou
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Laura Warberg døde 10. april 1926. Derfor fordelingen af hendes ejendele til andre. 
+Johanne/Junge Larsens håb om, at det hos Astrid Warberg må "vende sig til det gode": Sagen handler formodentlig om, at Astrids datter, Janna/Nus Schou var gravid og i hast skulle giftes med barnets far, Adam Afzelius.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8396</t>
+  </si>
+  <si>
+    <t>Der faldt en sten fra Johanne/Junge Larsens hjerte, da hun fik afsendt moderens sengelinned til Astrid/Dis Warberg-Goldschmidt. Da Johanne kom hjem fra Småland, ledte hun efter tingene der, hvor Alhed Larsen havde sagt, at de lå, men moderens linned var blandet sammen med andet. Da Alhed kom hjem, havde hun gæster, var på jagttur og blev syg, så Johanne kunne ikke bede om bistand. Linnedet er pakket i en presenning til Pufs bil. 
+Johanne håber, at alt hos Astrid nu igen vender sig til det gode. Ellen Sawyer har læst Astrids brev for Johanne. 
+Johanne beder Astrid ringe til Christian/Max Caspersen og sige, at Thora Caspersen gerne må få moderens hat. 
+Adolf/Agraren arbejder for Andreas/Puf Larsen og tjener gode penge.
+Laura/Bibbe Warberg spiller klaver og hjælper meget til i hjemmet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/fqbz</t>
+  </si>
+  <si>
+    <t>[Med blæk på kuvertens forside:]
+Fru Astrid Warberg
+Rolfsvej N_o_ 17 4
+Kjøbenhavn
+F.
+[Med blyant på kuvertens forside:]
+20 Novbr 1926
+[Med kuglepen på kuvertens forside:]
+11 . 4 . 2000.
+(Bibbe)
+[Med blæk på kuvertens bagside:]
+JWarberg Larsen
+Kjerteminde
+[I brevet:]
+Kæreste lille Dis!
+Du kan tro, det lettede en stor Sten fra mit Hjærte da dine Sengeklæder Mandag Form. laa snørede og rede til Afgang ovre i Mors Stue; jeg havde spekuleret - - hvad skal jeg sende dem i o.s.v. Nu skal du da høre; straks da jeg i Sommer kom fra Smaaland gik jeg over for at faa dem frem og sende. Alhed havde sagt de lå der og der; jeg troede de lå for sig selv saa jeg ikke kunde tage fejl, tænk saa laa de mellem mange andre og jeg ikke hvor mange eller hvilke; du ved vi skulde jo have siddet paa dem i Bilen over til dig. Saa maatte jeg vente til A kom hjem, så fik hun Gæster, var paa Jagttur paa Sjælland og - blev syg - derefter stadig nervøs og ussel, kan du forstaa, at jeg opsatte og opsatte. Men nu er de da af Sted; denne Gang maa du for Himmelens Skyld passe paa og sende Embalagen, det er Pufs fine Pressending til hans Bil du kan sende det til mig og lægge Brev inden i, saa sparer du de 20 Ør.
+Du kan tro jeg blev glad, da jeg fik dit Brev lille gode Dis, gid dog nu alt maa vende sig til det gode, jeg tænker saa meget paa dig og vil ikke skjule for dig at Elle læste dit Brev for mig, derom vil jeg nu ikke skrive før jeg igen hører fra dig og før du igen siger mig om jeg nu som før kan have den visse Fornemmelse, at det kun er dig selv der skr ["skr" overstreget] læser mine Breve til dig?
+For at jeg ikke skal glemme det vil jeg med det samme bede dig gøre mig en Tjeneste, naar du faar dette: vil du være sød og ringe Max op og sige at Thora Caspersen med allerstørste Glæde må have den Fløjelshat af Mors, som ligger inde hos ham; Christine skrev om jeg vilde sende ham et Par Ord om det, men det faar jeg aldrig gjort og desuden sparer jeg 20 Ør. - du telefonerer vel da gratis? Chr. kunde da sagtens have sagt ja paa egen Haand. Husk det søde Dis!
+Her har vi det saa godt for Tiden. Agraren har arbejde hos Puf; jeg har allerede faaet 20 Kr og faar forhaabentlig i Morgen igen han er saa flink og rar. Det var jo heller ikke til at udholde hvis det ikke var lidt godt ind imellem.
+Bibbe spiller nu paa Kraft, men er ved Siden af vældig flink til at hjælpe mig saa jeg faar saa meget udrettet i denne Tid, Oprydning og Syning paa gammelt Tøj o.s.v. hun staar desværre med Tøj paa og venter paa Brevet
+Denne Gang maa du nøjes med disse Par Ord søde Dis, men det er da et Livstegn. 
+Hils dine tre unge saa meget fra mig og tusind kærlige Hilsner til dig selv.
+Din Junge
+Fredag Aften</t>
+  </si>
+  <si>
+    <t>1926-12-22</t>
+  </si>
+  <si>
+    <t>Hillerød
+Postmester Branner</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Peter Oluf Brønsted
+Adam Goldschmidt
+Alfred Goldschmidt
+Ina  Goldschmidt
+Hanne -  -, kokkepige Erikshaab
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Ellen  Sawyer
+Janna Schou
+Jørgen Schou
+Marie Syberg
+Kjeld Tutein
+Laura Warberg
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Birgitte Barslund var. 
+Konflikten med Adam og Ina/Sjums Goldschmidt kan muligvis have drejet sig om, at Ina i 1926 blev gift for første gang.
+Gamle Hanne var kokkepige på Warberg-børnenes barndomshjem, Erikshaab. Hun var barnløs og boede i sin alderdom på et plejehjem af en art i Odense. 
+Magisterbørnene er Louise og Johannes Brønsteds børn. De blev af og til passet af Alhed Larsen i længere perioder; dette navnlig, når Johannes Brønsted fungerede som gæsteprofessor m.v. i udlandet. 
+Buf er Jørgen Schou. Bufs mor: Marie Syberg.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3892</t>
+  </si>
+  <si>
+    <t>Johanne/Junge Larsen takker for pakken og brevet.
+Det var trist, at Astrid/Dis fik et nervøst anfald. Det er jo Adam, der har forurettet Astrid og ikke omvendt. Astrid håber, at det dog vil komme Ina/Sjums Goldschmidt til lykke. Det er spændende, hvad Alfred Goldschmidt siger.
+Godt, at Astrids selskab gik fint.
+Johanne C. Larsen har besøgt gamle Hanne. Hun har det godt, men hun er jo ikke omgivet af "sine egne".
+Ellen Sawyer rejser den følgende dag.
+Johanne vil ikke sætte en alpeviol på moderens grav, men i stedet tulipaner. Kjeld Tutein har bundet kranse, som de har lagt på graven.
+Adolph/Agraren Larsen har tjent penge i gartneriet. Han, Johanne m.fl. holder jul hjemme. Alhed Larsen passer Brønsteds børn, og Alhed tåler ikke ret meget. Johanne kæmper med sig selv for ikke at blive bitter.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/JPz9</t>
+  </si>
+  <si>
+    <t>[Med blæk på kuvertens forside:]
+Fru Astrid Warberg
+Adr. Postmester Branner
+Hillerød
+Sjælland
+[Med blyant på kuvertens forside:]
+Dec 1926
+[Med kuglepen på kuvertens forside:]
+11-4-2000
+(Bibbe.)
+[Med blæk på kuvertens bagside:]
+JWarberg Larsen
+Kjerteminde
+[I brevet]
+22-12-1926.
+Kære lille gode Dis!
+Det var en stor Glæde for os alle at faa den dejlige Pakke i Dag, vi var jo saa letsindige at pakke op og det ene Jubelraab efter det andet lød fra Manse og Bibbe! Tusind Tak for alt, Godter Tobak Appelsiner og ikke mindst det fantastisk lange Brev! Jeg havde en lille Pause i Travlheden - eller rettere kunde lave mig en - saa jeg tændte straks en af de glimrende Cigarer og satte mig til at læse Brevet Du fortæller mig ikke hvem der har lavet de søde smaa Pipfugle, de er henrivende synes jeg og klæder Brevet allekæreste; det faar jeg at vide en anden Gang. -
+Det var da kedeligt, at du fik nervøst Anfald - ja der er en Grænse for ens Ballance [nr. to "l" i ordet overstreget] og Selvbeherskelse og ve den der naar over Grænsen, det skal nok give Bagslag mod en selv - - i dette Tilfælde, at du satte dig selv til at gaa op til Adam og ligesom bede om godt Ord igen. Det er jo ham der har forurettet ham dig ["ham" overstreget; "dig" indsat over linjen] og ikke omvendt. Men lad os nu haabe - og jeg ønsker saa inderligt for dig og for de unge at det hele maa falde godt ud og blive til vedvarende Lykke for lille Sjums og derigennem for dig; jeg har været saa spændt paa Alfreds Stilling i Sagen, men maa nok vente lidt endnu med at høre Resultatet! 
+Det var dog dejligt at høre om Jeres Selskab, hvor var det en dejlig Dag for Jer alle, mest for lille søde Nus. Jeg sendte hende i Efterm. en Bog, bare den passer for hende, man ved det jo aldrig naar man ikke har læst den. Mon hun naar at faa den før I rejser, jeg vidste ikke paa det Tidspunkt om I skulde til Hillerød som sædvanlig - godt at I skulde søde Dis! I faar det nok hyggeligt og yndigt oppe hos Tutte. 
+Mens jeg husker det - gamle Hanne! Jeg var hos hende omkring ved Mortensdag - Elle skulde have været med men kom for sent til Toget til sin ubeskrivelige Skuffelse; jeg stod og vippede op og ned ad Toget, men vippede op da det begyndte at køre, hvis jeg havde ventet paa Elle og næste Tog var jeg ikke naaet ud til Hanne. Jo Dis jeg tror hun har det godt; hun fulgte mig paa Vej og skønt jeg diplomatisk gik hende paa Klingen kunde jeg ikke faa andet ud af det, end at de er gode ved hende; men det er jo ikke mine egne, for jeg "har
+II
+jo ingen" sagde gamle Hanne og græd. Det var anden Gang jeg besøgte hende efter Mors Død. Hun var ret rask og jeg tror Værelset er godt nok, det ligger jo lige ved den eneste Stue de har Ild i, saa der kan næsten ikke undgaa at komme Lunelse derind. 
+Den gode kære Elle var her nu i Aften, hun rejser i Morgen med 11 Toget! Hvad hun har lavet og købt af Gaver er noget ganske æventyrligt Hun havde travlt men fik da Kaffen og fik smagt paa alle vore Smaakager. Vi talte sammen om at det er næsten kedeligt at sætte en Alpeviol ud i Frosten; to Timer efter vil den hænge og se grim ud; jeg tror næsten jeg paa egen Haand tager røde Tulipaner, det sætter jeg ogsaa ud; jeg forstaar nok, at du vil have Alpeviol fordi Mor holdt saa meget af dem, men nu skal du høre hvad jeg gør; jeg faar for den ene Kr. røde Tul. i Potte med grønt og naar vi faar en periode med Tø - hvem ved maaske til Mors Fødselsdag - sætter jeg en Alpeviol ud, jeg skal med Lethed faa en hos Puf for den anden Krone. Synes du ikke godt om det? 
+Alhed Elle og jeg var der sammen i Efterm. de havde dejlige Kranse med som Kjeld Tutein (Pufs Medhjælper) binder; grønne med røde Bær; bagefter var vi et Øjeblik hos Birgitte Barslund der græd af Rørelse over, at vi havde Mors graa Golftrøje med ned til hende, du ved den vi alle gav Mor til den 80 Aars. Alhed havde Vin med også. 
+Her har vi det saa godt, Agraren har tjent Penge mest i Gartneriet, saa vi har faaet alle vore Renter betalt før Julen, det er en dejlig Fornemmelse naar de kommer ned rettidig. - - Vi holder Jul herovre hos os selv, Alhed vil helst være fri for os, de har jo ogsaa de tre Magisterbørn og Alhed taaler jo saa lidt - og dog, jeg er den eneste Søster her, tænk at man alligevel helst vil være fri's for !! Men du og jeg, søde Dis, "er jo heller ikke som de andre", som Bufs Moder siger. - Men tro mig, skønt ikke Antroposof, har jeg tumlet meget med mig selv for ikke at blive bitter og jeg er sikker paa, at naar vi er nået Juleaften er jeg idel Sødme og ikke Spor bitter. 
+Jeg kan ikke mere, det er Midnat og du ved hvor man er i Aand op mod Jul. Endnu en Gang Tak for alt kæreste Dis! Og saa faar du til Slut alle de gode Juleønsker jeg kan komme i Tanker Manse bad mig indtrængende paa eget Initiativ om at hilse dig og ønske dig glædelig Jul!
+[Indsat øverst s. 4; på hovedet:]
+Tusind Hilsner til dig og lille Nus fra din Junge.</t>
   </si>
   <si>
     <t>1927-04-19</t>
   </si>
   <si>
     <t>Philip Levison</t>
   </si>
   <si>
     <t>Christian Ottesen</t>
   </si>
   <si>
     <t>Tak for det skønne arbejde</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Cp59</t>
   </si>
   <si>
     <t>PH. LEVISON
 AFDELINGSLÆGE VED FRBG. HOSPITAL København B., 19/4 1927
 KONSULT. I NERVESYGDOMME 1-2½ VESTERRBROGADE 44, 1.
 LØRDAG 11-12 (MAJ-SEPTEMBER IKKE LØRDAG) (I TEATERPASSAGEN)
 TLF.VESTER 1450.
 PRIVAT: EVA 123
 Fra 1ste Januar 1927 flyttes
 Konsultation og Behandling
@@ -4218,51 +4412,51 @@
 Med det samme jeg skriver vil jeg gærne klare mit Mellemværende med Jer m. H. til den Tale jeg [”jeg” overstreget] ved Peters Æresborgerfest som jeg lovede Jer en Afskrift af. Jeg er nemlig ikke saa skyldig som det tager sig ud. Jeg paabegyndte Renskrivningen straks jeg kom hjem, men da jeg havde ekstemporeret noget mens jeg holdt den – mest af Nervøsitet – vilde jeg gærne i Afskriften holde mig til det jeg havde sagt ved Lejligheden og det besværliggjorde Renskrivningen saa det tog nogen Tid. Jeg maatte lægge den til Side nogle Dage for mine Billeders Skyld og da jeg skulde tage fat paa den igen var den paa en mystisk Maade forsvundet fra Chartollet. Marie beroligede mig med at jeg nok havde gemt den et ”sikkert” Sted som jeg ikke nu kunde huske. I Fredags rejste Marie til Kbhvn og jeg bad hende før hun tog afsted endnu en Gang hjælpe mig at søge den op, og gennemsøgte alle vore Gemmer for den Slags Sager men uden Resultat. Det var mig meget ubehageligt at skulle staa som en Snyder for Jer men jeg valgte det alligevel i Haab om at Manuskriptet en Dag skulde komme tilveje. (Har jeg ikke snydt ved denne Lejlighed, [et overstreget bogstav] har jeg maaske gjort det ved andre - ) Men nu kommer det mystiske. I Dag fik jeg i Sinde at skrive et Brev til Jer, jeg savnede Papir og ledte hist og her til jeg fandt en gammel Protokol hvoraf jeg rev disse Blade ud, og ved den Lejlighed fik jeg fat i en Bunke Papirer som viste sig at være det forsvundne Manuskript. Jeg meddeler Jer det herved. 
 Jeg staar lige foran min Udstilling i Færd med at afslutte nogle Billeder, i Gang med at nedskrive Titler paa Billeder, Maal, Ejere og deres Adresser o.s.v. og da jeg i min Arbejdsmaade er lige saa planløs og fuld af Indskydelser, som Peter var i sin Filosofi saa har jeg det ikke helt let i disse Dage, men vil opsætte Afskriften af den lovede Tale til senere. Fra i Dag bliver jeg nødt til at lade Jer kalde mig en Snyder, forud var jeg det ikke. 
 Mandag [”Mandag” overstreget] Tirsdag den 23 kommer jeg til Kbhvn og der forestaar mig saa et kedsommeligt Arbejde til vi aabner Udstillingen den 10 Nov. Det er andre der har taget Initiativ til denne Udstilling, Marie glæder sig til den, selv vilde jeg inderlig gærne slippe fri, men det lader sig ikke gøre. 
 Jeg glæder mig til at hilse paa Jer.
 Eders hengivne Fritz Syberg.</t>
   </si>
   <si>
     <t>1933-01-17</t>
   </si>
   <si>
     <t>Hareskov St.</t>
   </si>
   <si>
     <t>Harriet Afzelius
 Adam Goldschmidt
 Brita Goldschmidt
 Ina  Goldschmidt
 Amanda Heinesen
 Julius Hviid
 Grethe Jungstedt
 - Knudsen, skomager
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Arne Mortensen
 Erik Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvilket spil Laura/Bibbe havde med at gøre i Hillerød. 
 Succes var et chokolademærke solgt af firmaet Galle &amp;amp; Jessen (Arkiv.dk – her billede fra 1922).
 Fra litteraturen om Larsen-familien vides, at køberen af Kærbygaard hed Arne Mortensen.
 Johanne og Adolph Larsen købte senere i 1933 Lindøgaard nær Dræby/Munkebo.
 Amanda er muligvis Amanda Heinesen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0607</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen håber ikke, at Laura/Bibbe er syg. Hun er ikke stærk. Selv har Johanne et øre, der vædsker, og hun er næsten døv på det, så hun må til speciallæge.
 Adolph/Agraren Larsen har solgt Kærbygaard for 18.000 kr. Det er en god handel. Johanne og han købte kransekage og chokolade og inviterede gæster til kaffe for at fejre det. Adolph skal nu ikke længere arbejde for andre, Erik/Tinge bliver selvstændig, og Johanne vil holde op med at undervise i klaverspil. 
 Johanne har mødt Amanda, som spurgte til Ina/Sjums.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/F1Lr</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 OBS Salget!
@@ -4639,51 +4833,51 @@
 Alt herovre er jo falden ud på en hel anden Måde end jeg havde tænkt mig, men på en bedre, tror jeg nok. Den dybe Ensomhed – de stille Timer på Værelset med Studium af lærde Værker – blev der intet af; men nu forstår jeg også, at det havde jeg slet ikke Kræfter til og det havde vist slet ikke været den rette Medicin. Det, som sker er langt bedre. Der vendes op og ned på alting; man sættes 50 År tilbage i Tiden – når man går ad de kendte Veje, hvor uhyre meget er ganske uforandret som dengang; og taler man med de gamle Folk, så fornemmer man også et levende Pust fra dengang; men ellers er Aanden i alting bleven helt anderledes – i den møder man den nye Tid – så vidt forskellig fra den gamle. Det har været meget overvældende for mig altsammen, men i Dag – den ottende Dag – føler jeg ikke mere så stærkt den rædsomme Susen i Hovedet, og jeg har sovet dejligt i Nat – for første Gang en god og rolig Nat. – I Går – Søndag – gik jeg sammen med den unge Krokone i Kirke i Hillerslev til Gudstjenesten Klokken 2. Det var bidende koldt – Frostklart, men Solskin. Vejene meget glatte. Jeg vadede gennem små Driver på Kirkegården for at se til Gravene. Pallams Gravsted er herskabeligt; dog er Marmorpladen med hans Navne etc - naturligvis sat ind i Stengærdet – som på Fars Grav! men Gravstedet er indrammet af et flot Smedejernsgitter – der er fine Plantninger o s v; hans Søster døde først, så Pallam har vel selv ordnet Gravstedet. På Marmorpladen står – med sorte Bogstaver som på Fars – altså ikke de sædvanlige forgyldte – hans Navn og – Godsforvalter på Erikshåb. Mens jeg stod og betragtede alt dette, kom jeg til at tænke på, hvor beskeden hele Pallams Stilling var i de 25 Aar, han var Fuldmægtig hos Far – hvis Ekko han var i et og alt. Han var jo en Asket – vilde ikke have Kakkelovn på sit Værelse og hvor var der uhyggeligt i Pallams Værelse! Så blev han Godsforvalter i de næste 25 År – måske 30 - og nu er hans Gravsted et af de fineste på hele Kirkegården. Hvor jeg under ham det! den goe, trofaste, beskedne Pallam! Så gik jeg over til Fars Gravsted i det modsatte Hjørne af Kirkegården; den er næsten helt groet til med Efeu; der står endnu en af de gamle, hvidmalede Havebænke fra Erikshåb – ældgammel nu og skrøbelig – jeg sad et Øjeblik og drømte om gamle Dages Glans og Storhed – sic trancit gloria mundi – Gravstedet er alt andet end prangende, men Fars Navn nævnes endnu med Ærefrygt af alle herovre på Egnen. – 
 Kirken var den samme – og dog anderledes; i hvert Fald hvad det indre angår; der var kommen 
 II
 Centralvarme – elektrisk Lys – og ditto Høreapparater – i en Del af Stolene – til gamle og døve – en Slags Højtaleranlæg til Prædikestolen. Enkelte gamle Kalkmalerier var afdækket i de smukke Hvælvinger – Kirken var bleven så hyggelig – vi kom i god Tid; Solen skinnede ind ad de store Vinduer – jeg genoplevede intensivt alle de store Begivenheder fra dengang for længe siden. Jeg så endnu Konfirmationsdagen for 40 Aar siden – jeg var – som Godsforvalterens Datter – den eneste hvidklædte – og stod øverst på Kirkegulvet – nederst stod Karen Pilegård – fordi hun var Friskolebarn!
 Nu er de ydre Kår byttet betydelig om – hun er nærmest Herregårdsfrue - - men så er jeg gift med Verdens dejligste Sognefoged !!!
 Prædikanten var en lille kedsommelig ung udflydende Fyr – som vævede en hel Time – lutter intetsigende Ord. Laders sad lige foran os. Der skulle ofres, og han havde glemt sine Penge – så jeg lånte ham en Tokrone. Vi hilste på Baronens, som tilbød os Plads i deres Vogn, men jeg foretrak at gå, og så vilde Laders følges med mig. For første Gang så jeg – og betrådte – den nye, flotte Landevej, som er ført over Aaen ned forbi Brinken til Odensebanken. Marie kom ud i Gangdøren og modtog os – hun er overvældende sød og hjertelig; så det varmer én lige ind til Hjerterødderne. Varme, hyggelige Stuer – Kaffe – Cigar. Vi snakker glimrende sammen. Til Aften kom Loria m. Kone (født Windfelt Hansen) – han hedder Pastor Lorentzen, Bror til den Vilhelm Lorentzen, som fylder 60 en af Dagene – Kunsthistoriker eller lign. De er fra Nr. Lyndelse Præstegård; nu er Loria Frimenighedspræst i Sønder Næraa. Et dejligt Aftensmåltid – i vores gode gamle Spisestue. Jeg genkendte rørt den gamle Kakkelovn fra vores Tid!
 Siden havde vi en dejlig Aften; det morede mig at høre på al deres muntre Præstesnak – begge Præster har meget Lune, det vrimlede med Vitser og morsomme Oplevelser. Marie kan ogsaa en Masse goe Historier – Dialekten kan vi alle. Så fik vi Dessert og Vin – og ved 10½ Tiden brød man op; Fru Loria kørte Bilen – de tog mig med til Korsvejen. 
 En fantastik Spadseretur! Det er vel et lille halvt Aarhundrede siden, jeg har gået alene en Aften på en øde fynsk Landevej. Måneskin – stjerneklart; langs Vejen på begge Sider høje Stenmure – de er bleven helt sorte nu og fortonede sig som mærkelige Granitmure – det var som at gå gennem et øde Månelandskab - - hvor Murene holdt op og Vejen blev åben, blæste det så voldsomt, at jeg kun med yderste Nød undgik at blive væltet! Men så kom jeg i Læ af de store Bakker – og nåede glad Kroen ved 11 Tiden. De sad oppe i ”Privaten” og vilde høre nyt ”fra den store Verden”; jeg gav dem et Passende Uddrag. 
 I Dag skal jeg til Mine i Lindemandshuset – vi er lige gamle og har leget sammen. I Morgen er vi bedt til Sognefogdens. En Dag vil jeg til Ensomhed – den gamle Frk. Petersen lever endnu – hun var Husjomfru på Gjelskov i 90erne og hed Jomfru Bender. Jeg har meget at gøre og Tiden flyver. Søndag tager jeg til Hesselager - man kan afbryde Rejsen en Dag. De er så interesseret i min Bog; vil du ikke ringe til Boghandler Oelenschläger - i Gyldenløvesgade (ved Søerne) – han havde et Restoplag – og få fat i en 4-5 Stk, jeg gav 50 Øre pr Stk sidst – som Forfatterinden – og sende mig dem til Gaver. 
 Kærlige Hilsner til Nusset og dig! Din egen Dis
 [Skrevet på langs på sidste sides venstre kant:]
 Frimærkerne er på retur!</t>
   </si>
   <si>
     <t>1937-03-30</t>
   </si>
   <si>
     <t>Daisy  Berg
 Else Birgitte Brønsted
 Louis Golding
 Ina  Goldschmidt
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Thomas Mann
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 Lars Swane
 Lasse Taaning
 Albrecht  Warberg
 Andreas Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen
 Karl Zeckendorf</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Lars/Lasse Taanings bror, svigerinde og dennes veninde var. Gurli, "Krastine", Kat. Sørensen, Eggert og Franzen kendes heller ikke. 
 Det er uklart, hvem det er, som Johanne C. Larsen omtaler som "ens Svigersøn". Selv havde hun ikke i 1937 en svigersøn. Det vides ikke, hvad Ina Goldschmidts barn/Astrid Warbergs barnebarn hed. 
 Sechendorf er Karl Zeckendorf, som var en jødisk øjenlæge. Janna Schou, Astrid Warbergs datter, var i et kærlighedsforhold til ham, indtil han blev ført til koncentrationslejren Sachsenhausen og myrdet.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0803</t>
   </si>
   <si>
     <t>Johanne C. Larsen har slagtet, og midt i arbejdet med dette kom der gæster. Hun er ked af, at Astrid Warberg var så berørt af ikke at blive inviteret til Else Birgitte/Mudis bryllup. Johanne blev heller ikke inviteret. Hun er bitter over, at Brønsted-familien udelukker Astrid. 
 Det er et stort påskegilde, Astrid har haft. 
@@ -4801,51 +4995,51 @@
 Båxhult
 Långaryd
 Småland
 Sverige.
 [I brevet:]
 2-2-38
 Kære Gamling!
 Jeg, nej det er sandt saadan maa man jo ikke begynde, altsaa: Det er gaaet op for mig hvad det er for noget forbandet Sludder du prøver paa at bilde mig ind om at jeg ser saa dejlig ud saa der ingen Ende er paa det, og jeg har derfor tænkt mig at tage Skeen i en noget anden Haand og gaa hen og lade mig krølle i hele Hovedet! Jeg haaber du vil tage vel i mod mig, selv om de ikke er gaaet ud til jeg vender hjem. Aprospos Skønhed, kan jeg fortælle dig at vi ikke skal fortryde paa at Møllers Venus var udsolgt fra Planteskolen for jeg smagte det forleden og der var ikke meget Grin ved hende, skønt hun saah dejlig ud. - Jeg var i Dag oppe paa Las' Udstilling som havde Premiére, desværre traf jeg ikke Cefen selv, han havde ikke været der og vilde heller ikke komme der igen i Dag. Derimod traf jeg Tante Lugge og Muddi, Las bor ude hos Magisteren, saa ved jeg da hvor jeg skal faa fat paa ham. Han var kommet i Gaar og var i Gang med at skære en Blok af Xylografen. 
 I Aften kan det dog ikke blive, for Mos og jeg skal til Concertpalæet og høre Laumont spille Beethoven. Paa Udstillingen var der 4 Båxhultbilleder, Tjurhanen, Billedet med de 2 Ballonaspe og det fra Salen og saa det fra i Fjor med Lagaarden der spejler sig i Dammen. Salsbilledet var et af de Billeder jeg syntes saa allerbedst ud paa hele Udstillingen, det har ogsaa en Hædersplads paa ["paa" overstreget] som Midtpunkt paa Væggen lige til venstre for Indgangen, det er altsaa ikke alene mig der synes om det. - I Dag har jeg ikke været hos Tandlæge, jeg reddede mig en Fridag paa Grund af Fernisseringen; derimod fik jeg min daglige Strøgtur og jeg nyder at drysse ind gennem Byen og sluge Butikkerne. Willum og Elin kommer her til Middag i Morgen og i Gaar var Erna her, saa du kan se at jeg ikke spilder Tiden. - Nu skal jeg til at læge Jensebassen i Seng.
 1000 Kys til Fasermand og Petermand
 fra Mosermand.
 P.S. Jeg har ogsaa tænkt paa at tage en Afmagringskur og en Ansigtsbehandling. - Bare inte nervøser. -</t>
   </si>
   <si>
     <t>1938-02-13</t>
   </si>
   <si>
     <t>Sallinge Kro</t>
   </si>
   <si>
     <t>Thora Cohn
 Drude Jørgensen
 Alhed Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Karen Pilegaard
 Lars Pilegaard
 Valdemar Rørdam
 Jørgen Schou
 Karl Schou
 Marie Schou
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem baronessen og professoren var. Gudrun på Sallinge Kro kendes heller ikke. 
 Drude Jørgensen købte en samling af Johannes Larsens oliemalerier med motiv fra H.C. Andersens Den grimme Ælling til ophængning på Fyns Forsamlingshus.
 Else og Andreas Larsen fik i 1938 datteren Thora.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0771</t>
   </si>
   <si>
     <t>Astrid/Dis Warberg-Goldschmidt har det dejligt på Sallinge Kro. Hun nyder at høre fynsk tale igen og at møde søde mennesker. Måske skal hun en tur til Munkebo Kro og vil i så fald besøge Johanne/Junge Larsen.
 Astrid har besøgt Fyns Forsamlingshus og set Johannes Larsens billeder. Hun har også set Alhed Larsens stokroser og Karl Schous interiør med mor og barn på Stiftsmuseet. 
 På Ølstedgaard besøgte Astrid professoren, som læste højt af sine digte. Hun har været i Ryslinge og høre Rørdam samt på besøg på Erikshaab.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wsmJ</t>
   </si>
@@ -4874,51 +5068,51 @@
 Ja, du véd det vel, men jeg vidste det ikke – at Professoren er fuldkommen helbredet – han sagde selv, det er intet mindre end et Mirakel. Et forvandlet Menneske, en Rénaissance; en Mand, fyldt med Spiritualitet og sprudlende Livslyst, lykkelig – strålende, åh, Junge, noget så vidunderligt at opleve. Er noget så dejligt som at møde et lykkeligt Menneske, en helt afklaret Aand, der stråler et Lys ud fra et sådant Menneske, som det er en stor Lyksalighed at opleve.
 Og ved du, hvad hele Aftenen gik med? Han læste sine Digte for mig! Junge, han bliver berømt! De var pragtfulde – og han læste dem pragtfuldt – selv lykkelig over at have skabt dem; det var Vers i alle Tonearter, dybsindige, vise, dystre, dødsens - - om Døden – om Alderdommen – om Tungsindet – og om Livsglæde – Ungdom – Elskov – ”Synd”, Dyd – og så var der et ganske henrivende om den gamle Hankat, Rasmus, ja, du kan ikke tænke dig, hvor det alt sammen var sublimt – jeg var i den syvende Himmel. Naturligvis frydede det mig også, at jeg var den første, han læste dem for; og naturligvis frydede det ham at have så god en Tilhører!
 Ja, du kan tro, at det var en Aften. 
 Da Pigen skulde køre mig hjem (Regnvejr) – måtte vi jo bryde op i menneskelig Tid, han fulgte med i Bilen til Kroen. 
 I Aften er der Karneval på Kroen; jeg har hos Pilegårds lånt en pragtfuld, kongeblå Vadmelskjole fra forrige Aarhundrede, og et strålende Hovedklæde af tyk, rød, blomstret Silke. På Søndag skal jeg med dem i Ryslinge Kirke at høre Rørdam. I Søndags var jeg til Middag på Erikshåb, vi havde en yndig Dag – Vejret mild Solskin, Haven myldrede med Eranthis og Gækkeliljer. Tak for lovede Løg! husk dem endelig. I Fredags var jeg hos Baronessen til megen Filosofi – vi to alene, hun er nu sød. I Morgen er jeg bedt til at overvære Pølsestopning hos Fru Pilegård – senere til stort Pølsegilde. Ja, der er hver Dag noget, og jeg nyder det altsammen. Bliver så længe jeg kan – måske til 1’ Marts Axel synes så afgjort, jeg skal. 
 Hvor er det trist med Marejes Sygdom, det er da ikke noget alvorligt? hun ser ikke robust ud. Dejligt med Elses lille nye. Hils nu alle mange Gange – hvor herligt for dig at have den elskelige Bibbe! hils hende specielt. 
 Og at Vejen bliver lavet – og Lånet trækker op – 
 Tusinde Hilsner fra din Dis</t>
   </si>
   <si>
     <t>1938-08-30</t>
   </si>
   <si>
     <t>Julie Brandt
 Louise Brønsted
 Kurt Jungstedt
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Gudmund Larsen 
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Ellen  Sawyer
 Janna Schou
 Jørgen Schou
 Marie Schou
 Christine Swane
 Lars Swane
 Ane Talbot
 Andreas Warberg
 Minna Warberg
 Erik Warberg Larsen
 Mary Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Marie Schou/Syberg, som var mor til Jørgen/Buf Schou døde 1934. Derfor ordene om hendes manglende indflydelse på ham. 
 Mary, som hjalp til i huset hos Johanne C. og Adolph Larsen, blev en kort tid kæreste med Erik/Tinge, og de blev gift. Parret fik også et barn. Ægteskabet blev kun af kort varighed. Flere år senere blev Erik/Tinge gift med Grethe, f. Tinesen. 
 Den omtalte Alma er ikke oprettet med biografi. 
 Louisenlund på Skovvej i Kerteminde var frem til 1945 et lille spisested (Arkiv.dk).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0596</t>
   </si>
   <si>
     <t>Johanne/Junge har betændelse i skulderen og skal muligvis opereres.
@@ -4953,77 +5147,78 @@
 Dit lange Brev til Bibbe var rigtig nok interessant! Jeg synes nu, at jeg har forstaaet lidt af, hvad det var, der fik Bølgerne til at gaa lidt højt hos Jer omtrent samtidig med at vores Mary-Katastrofe indtraf. Var det ikke, at Buf vilde have Janna til at flytte ud til sig? det var rigtig stygt af Buf at ville skille dig og Janna. Gaar Buf i det hele taget til den gode Side, synes du? Mon ikke Maries manglende Indflydelse gør sig gældende? Hvor det er Synd! Og ogsaa for Janna. Naturligvis vil hun, som holder saa meget af sin Far ikke kunne se det, men saa meget mere vil det tænkes at kunne influere paa hende. Skriv lidt om dette, maaske er jeg fejl paa det. 
 2.
 Hvad mig angaar, er jeg ikke kommen stort videre end at jeg daarlig kan tænke paa andet end hele Mary Sagen; der sker jo stadig væk noget, der holder en i Aande, og det der sker er en Pine, fordi man synes snart, at man vader i Smuds F. Ex. sagde Mary forleden, da hun talte med ikk [”ikk” overstreget] Tinge – han havde bemærket ”Der er jo ingen Skilsmissegrund ” – ”jo der Karlekamret, som vi blev henvist til at bo i, mens din Mor skulde have sin Suite til at modtage Gæster i” Jeg tror for Resten ikke, at stakkels Mary er hol [”hel” overstreget] helt normal. Svangerskabet kan jo virke helt mental-forstyrrende, og saa er det hendes Ulykke, at hun ikke har haft besindige og kultiverede Mennesker i sine Omgivelser, som kunde raade hende. Mary sagde ogsaa til Tinge ”naar jeg bliver trampet paa, sætter jeg haardt mod haardt”. Det er saa helt udenfor Virkelighedens Omraade. Kort efter at jeg havde skrevet til dig sidst, kom der Sagførerbrev til Tinge, at hun vilde have Understøttelse ikke bare til Barnet, men ogsaa til sig selv. Der er jo ikke rigtig Logik i det. Du saa af hendes Brev til mig, at Gaarden var saa elendig, at hun ikke turde lade sit Barn vokse op ikk [”ikk” overstreget] her. Deri ligger dog at hun kan skaffe det bedre økonomiske Vilkaar andre Steder. Og naar hun rejser herfra og berøver Gaarden sin Arbejdskraft – hvad der jo er en stor økonomisk Faktor – er det lige haardt nok at den stakkels ”elendig forgældede” Gaard skal rede Penge ud til hende personlig. Det er Mary da for Resten gaaet fra, vel vidende, at Retten ikke vilde give hende Medhold i det, men nu staar det paa, at hun vil have Boet delt. ”Hvad der er dit, er ogsaa mit” sagde hun til Tinge. Mary lod jo alle sine Ejendele afhente, Brudegaverne deltes saaledes, at hver beholdt det, som deres Forbindelser havde givet, pudsigt nok [”nok” indsat over linjen] havde Mary skrevet en detallieret Liste paa alt det, de skulde have med, og den Liste blev liggende her og den har vi, saa lille Mary skal ikke dø i Synden, hvis hun stikker Værdigenstande til Side derude, naar Vurderingsmændene kommer. Tænk Dis, frivillig at ville gaa alt det igennem, at have fremmede mennesker ind at vurdere alle ens Sager; og det er saa meget vildere, som Tinge jo intet ejer. Mary ved godt, at Møblementet derovre – d. gl. Hjørnesofa m.m. [”m.m.” indsat over linjen] fra Agrarens Forældre – ikke tilhører Tinge, det er ganske minimalt, hvad han ejer, det er jo sandsynligvis ogsaa bare for at chikanere ham, Og saa vil Mary paastaa, at hun holder af ham!
 3
 Der maa være mange forskellige Maader at holde af paa. I Dag er Tinge tilsagt paa Politikontoret. Æv! Har jeg ikke Lov til at sige, at vi vader i Smuds. Du kan ikke tænke dig som de forvrænger og laver om paa det hele. Jeg kan ikke lade være med at sige til Tinge. Tror du ikke, at hvis de havde haft lidt mere af den – af dig – saa foragtede Kultur, saa vilde de tage det lidt anderledes.
 Kirsten Thorsen, der jo blev gift med Klakses Søn, kender lidt til Marys Kusine i Odense, Bibbe var hos Kirsten forleden og fik refereret et Par større Holmgange mellem de to; K. havde ikke lagt Fingrene imellem i sit Forsvar for os. Kusinen var jo – fra at vi var de bedste Venner af Verden – pligtskyldigst blevet meget vred paa os! ! Hun sagde bl.a. – ”og saa har de ladet Mary ligge paa Halm”. Jeg har altid misundt dem deres friske rene Halmunderlag, hvorover der saa var Madras og Underdyne. Alma (Kusine) havde bl.a. sagt at Mary var gaaet bort fra at give mig Skylden for hendes Flugt. Du ser, det er ikke et Spørgsmaal om, hvad der er Sandhed, virkelig Sandhed, men om, hvad der kan ”bruges” i Sagen. Enhver ved jo, hvor inderlig skikkelig jeg er, saa den gik ikke. Jeg kunde komme med mange Exempler, men gider ikke og er for Resten ikke aldeles oprørt, men har den dybeste Medlidenhed med hende og er saa Angst for, at hun ikke skal holde til det eller at det skal skade Barnet. Bibbe trøster mig med, at det er jo Naturens Værk, at hun er bleven saadan og saa maa Naturen vel ogsaa indrette det, saa Barnet ikke tager Skade. Det stakkels lille Barn, det er jo Alfa og Omega i hele Tragedien. 
 Dedde og Lugge har været i Kjert. hos Elle og jeg tog derned en Formiddag; det var morsomt at det vakte en saadan Glæde hos dem at se mig; de skulde om Efterm. paa en lille Biltur til Hindsholm og det blev en dejlig Tur. Lige før man naar Nordskov ligger der paa højre Haand en lille Skov, kan du huske det? der tog vi til og der var vidunderligt; over Engene bag Skoven gik vi ud til Stranden og var oppe paa en mægtig Bakkeknold, hvis yderste Grænse mod Vandet stadig ædes op af Bølgeslaget og hvorfra vi saa Sjællands Kyst, saa klar og smuk. Vi sad saa lidt i Udkanten af Skoven, røg, spiste Chokolade og snakkede hyggeligt og først og sidst nød det vidunderlige Landskab og den gode Luft. De kørte mig saa hjem, men vilde ikke ind, da de skulde have Fremmede om Aftenen. Et Par Dage efter, om Søndagen, skulde Elle til Bryllup i Munkebo Kro, ”hvis Datter”, hun har spillet med i en Aarrække og dermed fik vi den Glæde at have Dedde og Lugge Resten af Dagen 
 4.
 Elle skulde Møde Kl 4; de kom saa her lidt over og vi havde pæn Kaffe til dem; derefter besaa vi saa nogle Kæmpehøje her i Nærheden (benyttede Bilen) og gik derefter alle Mand ud paa vor sædvanlige Spaseretur ud gen. Markerne og ad Stranden hjem Vejret var godt og det hele var saa henrivende og vellykket. Det er saa dejligt for mig at alle vore tre Børn falder saa udmærket i Slav med alle mine. En anden Aften, da jeg havde været i Kjert. inviteret til Aftensmad af Dedde sm. med Elle og Minna i Louisenlund, hvor vi for Resten havde haft det henrivende og nydt varm Mad, Snaps, Madeira o.s.v. kørte de mig ogsaa hjem, og da det var tidlig paa Aftenen, gik de med ind til en Kop The og vi havde igen en dejlig Aften, Minna var henrivende sød og hun hører ogsaa til dem, der gouterer Lindøgaard.
 Da var Lugge rejst, men saa havde vi Minna i Stedet; hun havde ferieret i Nakskov og var kommen Aftenen før. 
 Og saa har vi haft et dejligt Besøg af den hjemvendte Ugle og Lasse; de kom til Malerens Hus fra Jylland og havde vistnok haft en dejlig Tur. De kom derud i Lørdags midt om Formiddagen og blev til 10½ Aften, saa vi havde rigtig Tid til alt; det var saa sødt af dem, at de havde taget alle deres Akvareller med fra Rejsen; de var saa skønne, at de næsten tog Vejret fra mig; Lasse bliver en stor Maler, skal du se. Jeg har maaske aldrig set Uglen saa vel ved det før; det var som al hendes Nervøsitet var strøget af hende, og hun var glad, livlig og sød. Hun og Lasse rejste hjem i Mandags, Marie derimod blev. 
 Sagen er, at Agraren fylder 60 Aar d. 26nde Sept. – Kongens Fødselsdag, sender du ham et Kort? – og saa vilde vi den Dag samle lidt af Familien og spurgte saa Marie, om hun ikke kunde komme her [”her” indsat over linjen] over den Dag; da Uglen hørte det, mente hun, at Marie hellere maatte blive her i Stedet for at rejse igen, og saadan blev det altsaa. Las er vist desværre endnu ikke kommen fra Sverige til den Tid.
 Jeg havde Brev fra Pan i Gaar, hun er saa glad for sin Sommerferie, men har vel selv fortalt dig derom; hun skrev lidt om det med Jannas, [”s” sidst i ordet overstreget] men Pan er jo ikke altid let at blive klog paa; vil du ikke nok – selv om det snart er en gammel Historie fortælle mig Gangen i det fra først af; Jannas Ve og Vel ligger mig saa meget paa Sinde og jeg gaar og tumler med det i mine Tanker, men vil vide Besked.
 Tinge kom hjem i Aftes fra sin Politifærd. Det havde drejet sig om etn [”t” midt i ordet overstreget] lovbefalet Sammenkomst mellem Politimesteren, Mary og Tinge, hvor han skal forsøge at mægle. Det er jo ganske unyttigt og tages da ogsaa som en Formsag. – Tinge skal betale til Barnet og det er jo da ogsaa rimeligt nok. – Tiden er omme og jeg naar ikke mere. ”Skriv snart”! 
 Tusinde Hilsner, din Junge.</t>
   </si>
   <si>
     <t>1938-08-31</t>
   </si>
   <si>
     <t>Dræby
 Lindøgaard</t>
   </si>
   <si>
     <t>Sus -
+- Albertsen
 Margrethe Benzon
 Julie Brandt
 Thora  Branner
 Viktor Jensen
 Adolph Larsen
 Alhed Larsen
 Marie Larsen
 Christine  Mackie
 Søren Madsen
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Jørgen Schou
 Christine Swane
 Lars Swane
 Gertrude Søndergaard
 Andreas Warberg
 Fritz Warberg
 Minna Warberg
 Martin Warberg Larsen
 Mary Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Mary Hensen blev i 1938 gift med Erik/Tinge Warberg Larsen. Ægteskabet holdt kun ganske kort (se hendes biografi under Mary Warberg Larsen). Marys "Mælkefamilie": Hendes far, Viktor Jensen, havde et mælkeudsalg i Kerteminde. 
 Warberg-familien kendte mange, der hed Balslev, så det kan ikke afgøres, hvem af dem, der deltog i den omtalte begravelse. 
-Axel Müllers far kendes ikke. Ej heller Arkitekt Brandt, Anders Lenner, Grethe Benzons sagfører, direktøren i Bredgade eller gamle Albertsen.</t>
+Axel Müllers far kendes ikke. Ej heller Arkitekt Brandt, Anders Lenner, Grethe Benzons sagfører eller direktøren i Bredgade.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1008</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt håber, at Johanne/Junge C. Larsen kan blive opereret.
 Astrid og Axel Müller har mødt en mand, som tilbød dem en flyvetur.
 Historien om Erik Larsen og Mary Jensen/Warberg Larsen har udviklet sig forfærdeligt. Mary sagde engang, at hun ville slide som en karl, hvis hun bare kunne være nær ved Erik. Hun må ikke få lov til at plukke Erik og hans forældre for indbo.
 Astrid har haft besøg af Fritz Warberg. Han var meget sød, men han var også bitter på sin far, som ikke regnede ham for noget, fordi han ikke ville studere. Andreas Warberg, faderen, havde skaffet sønnen en næsten ulønnet plads i en bank. Fritz sagde op og fik nyt job, og da faderen hørte, at han fik lønforhøjelse, nedsatte han det bidrag, han tidligere havde ydet ham. 
 Astrid og Axel havde planlagf at bygge et hus til Janna/Nus Schou, og de havde både fældet en lille skov og købt en grund. Så pludselig meddelte Janna, at hun vilde flytte sit værksted til Søborg. Janna er stærkt påvirket af sin far, Jørgen/Buf Schou og af en Søren Madsen, som er en led karl, og som har for meget indflydelse på Jørgen efter dennes mors død. - Janna besluttede til sidst alligevel at blive i Hareskov, men hun var bange for at føle sig bundet. Astrid og Axel bygger derfor alligevel. De har fået tilbud og hyret håndværkere. Axel har købt et kæmpestort vindue, og Janna har gjort værkstedet i stand. Gertrude/Trut Søndergaard er en god, kunstnerisk hjælp. Sell har taget fotos til Tidens Kvinder. 
 Astrid har nu fået sin egen stue, hvor hun kan holde orden (Janna roder). Hun vil ikke forlange, at Janna skal blive boende hjemme, men hun er ked af, at Søren Madsen og Jørgen Schou har en dårlig indflydelse på hende. 
 Margrethe Benzon har testamenteret Astrid og Axel 1500 kr. De har deltaget i hendes begravelse. 
 Astrid og Axel overvejer at bygge et hus mere, som de kan udleje.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/t5q2</t>
   </si>
   <si>
     <t>[Skrevet på kuverts forside:]
 Fru Johanne Warberg Larsen
 Lindøgaard
 Dræby
 Fyen.
 [Skrevet på kuverts bagside;]
 Hareskov
@@ -5074,50 +5269,91 @@
 Ulla Syberg</t>
   </si>
   <si>
     <t>Fritz Syberg kom ikke til at tilbringe vinteren hos Johanne/Besse. Han døde 20. dec. 1939 på Pilegården.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57, A 120, Lb. 2, 1291</t>
   </si>
   <si>
     <t>Lærer Smith har taget fotos af Tyren, og Syberg sender dem. 
 Syberg har fået en idé til en skulptur, hvor en tyr slås med en kvælerslange. Denne er inspireret af en tale af Chamberlain, hvori han hævdede, at Tyskland vil regere Europa. Syberg ironiserer over dette og skriver, at også Andorra, San Marino og andre små stater i så fald vil regere Europa, og at England er en selvbestaltet beskytter. 
 Det koster Syberg besvær at arbejde, men han fortsætter. Han har aftalt med Johanne/Besse at bo hos hende den kommende vinter, og det letter hans sind.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/q95M</t>
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 9-9-39
 Kære Hans.
 Jeg har faaet nogle Fotografier af Tyren, taget af Lærer Smith i Odense. Maaske har Du ogsaa faaet nogle? Dersom jeg var tilstrækkelig rig havde jeg en Bestilling til Dig, et Monumentalværk i Granit "Tyrens Kamp med Kvælerslangen". Det er en Tale af Chamberlain der har fremkaldt Motivet i mig. Den Talen ["Talen" indsat over linjen] gjaldt Tyskland, hvis Maal er "at regere i Europa". Ja rigtig min Herre, Tyskland vil regere i Europa, Italien og Frankrig vil, Norge Sverige og Danmark vil, saagar San Marino Andorra og Luksemburg vil, hvor forbryderisk naar man dog har England (som intet har at gøre i Europa), til at sætte Lus i Skindpelsen, om Forladelse til at beskytte alle de smaa Stater baade i og udenfor Europa. Men altsaa Der vil jo ingen Tvivl være op ["op" overstreget] om hvem der er Tyren og hvem Kvælerslangen. Derimod kan man jo vise sin Sympati og Antipati ved at lade Tyrens Undergang og Kvælerens Triumf, eller det mo ["mo" overstreget] omvendte, være det dramatiske Moment i i Skulpturen! Jeg vilde nu, hvis jeg havde Pengene dertil, sætte som en Betingelse at Kampen skulde fremstille et af Kampens Højdepunkter, hvor Bestiernes Egenskaber uf ["uf" overstreget] udfolder sig i fuld Blomst, alle deres Egenskaber. Iøvrigt kan jeg meddele Dig at jeg stadig passer Geschæften selv om det koster mig Selvovervindelse "at tage Initiativet" hver Dag, men jeg ved at det vilde blive meget værre hvis jeg gav efter og slap Kontakten. Derimod har jeg aftalt med Besse at bo hos hende i Vinter. Hvo ["Hvo" overstreget] Hvornaar jeg rejser derop afhænger af - mig selv. Men det letter Sindet at jeg naarsomhelst kan skifte Luft, Tanken om at jeg ikke Resten af mit Liv er henvist til Kjertemindeluften forekommer mig som et Fund.
 Hilsen til Jer allesammen
 Far.</t>
   </si>
   <si>
+    <t>1939-09-14</t>
+  </si>
+  <si>
+    <t>Ingrid Fensbøl
+Axel  Müller
+Janna Schou</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Gudrun og Arnold var.
+Thopodeaborg var et havehus, som Astrid Warberg fik bygget som en kopi af det legehus, som hun og hendes søskende havde i deres barndom på gården Erikshaab.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8402</t>
+  </si>
+  <si>
+    <t>Astrid Warberg er kommet hjem efter næsten tre uger på Sallinge Kro, og nerverne er kommet i ro. Axel Müller hentede hende dagen før på banegården, og de flotteste sig med en taxa hjem. Det er svære tider, men man må leve godt, indtil katastrofen indtræffer. 
+Det var dejligt at komme hjem til nykalkede vægge og lofter, ferniserede gulve og en have, der bugner af blomster og frugter. Axel og Janna/Nus havde savnet Astrid. 
+Astrid giver Johanne/Junge Larsen et kvartalsabonnement på Politiken i fødselsdagsgave.
+Ingrid Fensbøl, som er telegrafist, bor nu i havehuset Torpedeaborg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DtZy</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru Johanne Warberg Larsen
+Lindøgaard
+per Dræby
+Fyen.
+[Med blå kuglepen på kuvertens forside:]
+søn. 13-2-2000.
+(Bibbe.)
+[I brevet:]
+Hareskov, 14' Sept. 1939.
+Kæreste lille Junge!
+Ja, så er man hjemme igen efter næste 3 Ugers Ophold i Sallinge Kro, hvor jeg er kommen mig rigtig godt, i hvert Fald er Nerverne langt bedre og dermed følger også flere Kræfter. Jeg havde en dejlig Rejse igår, sad på Dækket hele Tiden i næsten Sommervarme; Gudrun havde medgivet mig en herlig Pakke Smørrebrød, og da jeg åbnede den, lå der to store fine Mavebæltecigarer - hun er altid så sød. Axel tog imod mig på Banegården, han var smilende og i godt Vigueur - og vi kørte i Bil lige til Døren - egentlig en utilbørlig Flothed i disse Tider, men hvad, hvis alting revner, så lad os dog leve normalt og godt til det sker; jeg føler overfor en eventuel Katastrofe her i Landet nærmest som overfor Lynnedslag, når Uvejret er "oppe over" - man er beredt på det værste men håber dog stadig det bedste. - Herinde tog en glad og smilende Nusser imod os, hun var ved at lave Middagsmad; Axel og jeg gik så en Runde i det meget fine Hus, det er for lækkert, når sådan hver en Krog er bleven endevendt, alle Lofter hvidtet, og alle Vægge kalket - samt hvert et Gulv ferniseret; her var den lifligste Duft af Fernis overalt - i Dag kan jeg ikke mere mærke det. Så gik vi ud i Haven - det er forbavsende, hvor alting gror og vokser i en Have på 3 Uger - jeg syntes, det så helt fremmed ud næsten; alle Stauderne er nu på deres højeste, Georginer gløder, Roser begynder så småt igen og alle Frugttræerne har fået Stivere, sådan bugner de med Æbler og Pærer. Så spiste vi en festlig lille Middag i det smukke, lyse Køkken - jeg var glad ved at være hjemme, og de syntes at være glade ved at have mig igen; for som de begge sagde: Prikken over i'et mangler jo overalt. - I Dag har jeg virket fra Morgen til Aften med "Prikkerne" - (det havde jeg ikke kunnet før Rejsen!) - det er dejlig sådan at tage sit Hus i Besiddelse. - 
+Søde lille Junge, jeg har nu opfunden en Fødselsdagsgave til dig, som jeg håber du vil synes om, nemlig et Kvartalsabonnement på Politiken nu fra 1' Oktober (så husk at opsige Søndagsnummeret, som I holder!) - Axel bestilte det i Dag og du får det fra den 20' ds (det er gratis Måneden ud, vèd du nok) - - gid jeg nu har truffen det rigtige, lille Junge, ja, jeg kan jo ikke skrive: og at du vil have Glæde af det, for det kan man ikke af Aviserne for Tiden - Vorherre bevares, de er jo gale allesammen.
+Nus har i Aften hørt fra Arnold - det var en stor Lettelse for os. - Nu skal vi samles til en lille Aftenkaffe herinde hos mig; Ingrid Fensbøl bor stadig i Thopedeaborg - hun er Telegrafist og ved at omkomme af Arbejde. - Ferien tog de fra hende lige da hun skulde ha' den - 1' Sept.
+Tusinde kærlige Hilsner fra din Dis.</t>
+  </si>
+  <si>
     <t>1941-03-14</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Alfred Fly
 Lars Lankjær Mikkelsen
 Adolph Larsen
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Karen Warberg
 Marie Warberg
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>De to fiskerbrødre og deres mor kendes ikke. 
 Alen er en gammel dansk længdemål = 0,6277 m. Før metersystemets indførelse i 1910 var alen almindelig benyttet længdemål fx i klædehandel ("to alen af samme stykke"). (Lex.dk). 
 Jumber er en lav, tohjulet enspændervogn med to sæder over for hinanden på langs ad kørselsretningen (Den danske Ordbog).
 En dansk mil er en længdeenhed på 7.532,48 m. (Lex.dk). 
 Det vides ikke, hvad det er for behandlinger, som Adolph/Agraren Larsen fik.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0627</t>
@@ -5252,96 +5488,164 @@
     <t>1942-04-10</t>
   </si>
   <si>
     <t>Elise Hansen fyldte 80 år 5. april 1942. Hun boede Enghaveplads 20 i København. 
 Det vides ikke, hvem Hjelmslevs og Besser var.</t>
   </si>
   <si>
     <t>Elise Hansens runde fødselsdag er blevet fejret. Lille Alhed sad på skødet af Johannes Larsen under middagen, men hverken på dette tidspunkt eller et par dage efter kom hun sig over sin generthed og skyhed.
 Elena Larsen m.fl. tager til Kerteminde søndag. Hun har været på flere besøg hos familie og venner og desuden flere gange hos tandlægen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/dEZS</t>
   </si>
   <si>
     <t>Fred. 10-4-42
 Kære Lysse!
 Det er rigtignok længe siden jeg har faaet mig en Snak med dig, Tiden iler aldeles forskrækkeligt. Først var der Mors Fødselsdag som forløb straalende med Gratulanter fra Morgenstunden og Stuerne efterhaanden som et Blomsterhav Om Aftenen Middag: Aspargessuppe Kalvefilet Ost og Hofdessert. Rødvin og Madeira. Senere Smørrebrød, Øl og Snaps. Jeres Telegram kom i det psykologiske Øjeblik da vi sad ved Desserten. Det var en festlig Aften og Las var meget tilfreds med sine nye Børnebørn. Han havde Alhed paa Skødet under hele Middagen, men hun var ikke nogen underholdende Borddame, hun sad med forskræmt og nedslagent Blik under hele Maaltidet uden at aabne Munden. Heller ikke da Las var her i Gaar havde hun overvunden sin Skyhed; skønt Las søgte at lokke for hende ved at brolægge Gulvet med 25 Ører, kunde han ikke faa hende lokket hen til sig. Paa Søndag bliver det nok til at vi rejser til Kjerteminde allesammen, Las vil gerne have os med og man kan jo ikke sige nej til ham. Jeg er ellers nervøs for at fjerne mig yderligere fra Båxhult. Jeg har truffet mange Mennesker, var hos Magisterens til Frokost i Mandags med Ungerne, der var alle Pigebørnene og Mudis Mand. 
 Saa var jeg hos Hjemslevs i Forgaars og i Gaar var jeg hos Hubert sammen med Preben Vilmann; det var svært hyggeligt at træffe dem igen og vi havde det som om vi havde truffets Dagen før. Hubert var sig selv lig. Han forsøgte at faa en Telefonsamtale med dig men det gik ikke. I Aften skal Mor og jeg sammen med Las til Middag hos Swane og i Morgen skal jeg i Teatret med Erna. Nu har du altsaa Repetoiret. Om Dagene gaar jeg til Tandlæge saa du kan se det er ikke lutter Pjank altsammen. Jeg har faaet 9 Huller færdige, saa nu mangler jeg vist kun 5. - Sikken et Foraarsvejr det er nu; jeg kan forstaa at ogsaa I maa have haft Stortø, for Peter skriver at Mælkebilen kører om Båxhult nu og det var altsaa umiddelbart efter at vi rejste. Peters Brev kom i Morges, det skal han have mange Tak for. Samtidig kom det Brev jeg skrev til Bessers Fødselsdag. Dét kom i Forgaars og Peters i Gaar; de kan aabenbart kun tage eet om Dagen. Naah, nu skal jeg til mine Tænders Pleje, saa Farvel med Jer.
 Masser af Hilsner fra
 Nissepigen.
 Jeg er nok hjemme inden I faar dette.
 Elena Larsen
 Enghaveplads 20 III</t>
   </si>
   <si>
+    <t>1942-11-11</t>
+  </si>
+  <si>
+    <t>Lindøgaard</t>
+  </si>
+  <si>
+    <t>Louise Amstrup
+Thora Cohn
+Adolph Larsen
+Andreas Larsen
+Else Larsen
+Jeppe Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelm Larsen
+Axel  Müller
+Meta -, pige i huset hos Johanne C. Larsen
+Sofie -, pige i huset på Lindøgaard 1942
+Ellen  Sawyer
+Ane Talbot
+Albrecht  Warberg
+Conrad Warberg
+Else Warberg
+Karen Warberg
+Marie Warberg
+Erik Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>"Jeg har stridt den gode strid, fuldført løbet og bevaret troen." Paulus' 2. brev til Timotheus, kap. 4. 
+"I dem har jeg ikke behag". Prædikerens Bog 12,1.
+Else Warbergs pigenavn var Brandt. 
+"Lases": Johannes Larsen blev kaldt Las. Lases er medlemmerne af hans husstand, hvilket vil sige ham selv, Andreas/Puf og Else Larsen og deres børn, Ane, Thora og Jeppe Larsen. 
+Et saltkar fra Ensomhed: Laura og Albrecht Warberg (Johanne og Astrids forældre) boede de første år af deres ægteskab på gården Ensomhed i Heden på Fyn. 
+Else Warbergs brors datter og hendes søsters sønner kendes ikke. Martha West samt datteren fra Hedengaard er også ukendte. 
+Karen Warberg blev kaldt Nina. Hun og hendes søstre blev desuden med en fællesbetegnelse kaldt Titterne.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8405</t>
+  </si>
+  <si>
+    <t>Det er trist, at Astrid/Dis Warberg stadig er syg, og at hun ikke kan stole på sin læge, som oven i købet er nazist.
+Johanne/Junge Larsen har haft travlt med brevskrivning og med at brodere en sengeforligger til Ellen Sawyer samt en pude til Laura/Bibe Warberg. Til jul kommer Marie Larsen, Ellen Sawyer og måske Laura.
+Andreas/Puf og Else Larsen samt Erik/Tinge Warberg Larsen var med til Else Warbergs begravelse. De fulgtes med en masse fra Elses familie i rutebilen. Døtrene/Titterne serverede smørrebrød, og derefter drog man til kirken. Præsten kaldte i sin tale Else for en "lady". Efter kirken blev der serveret en treretters menu.
+Johanne/Junge Larsen havde sendt en krans. Det var godt, at Else slap herfra nu, for hun led. Datteren kunne desuden snart ikke holde til mere pasning og manglende nattesøvn. Johanne holdt meget af Else, og de skrev sammen.
+Johanne har haft Johannes, Andreas og Else Larsen til middag; dyreryg. Hun havde fundet sit fineste porcelæn frem.
+Johanne kan ikke forstå, at Axel Müller kan holde ud at høre radio en hel aften. - Hun har sat mørklægningsgardiner op.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/gNWA</t>
+  </si>
+  <si>
+    <t>Lindøgaard 11_te_ Nov. 1942.
+Kæreste lille Dis.
+Hvor er det dog kedeligt, at du saadan bliver ved med at være syg; hver Gang jeg faar Brev fra dig, er det en slem Overraskelse at se Blyanten, for jeg har hver Gang gaaet med Forestillingen om, at du forlængst var i Oden igen; jeg er jo nemlig, som du skrev om det straks, gaaet ud fra at det var en Influenza-Forkølelse og en saadan faar jo en Ende, men det maa altsaa være noget andet mystisk - Maveforkølelse lyder da ganske fjollet, men Galde forstaar man sig jo ikke paa, jeg mener hvordan det optræder; jeg synes det er noget kedeligt noget, lille Dis; man vil dog altid gerne vide Besked med, hvad man ligger for og ikke nøjes med bare Symptomerne. Det er meget slemt, at I, som har saa forfærdelig meget med Sygdom, ikke har en Læge, som er dygtig, og som I kan have Tillid til. Bare det, at han er Nazist maa jo svække ens Tillid til ham - det er ikke de gode Elementer, der gaar den Vej. Tak for dit lange Brev, du sanker gloende Kul paa mit Hoved - jeg burde have skrevet noget oftere, især nu da du er syg, men hvis du vidste, hvor jeg har skrevet i den senere Tid, især til Bibbe, men Tante Elses Død gav mig ogsaa saa meget Skriveri og saa har jeg maset med noget Sytøj, der skulde være færdigt. Vil du høre om det? Jeg har taget mig sammen til at sy en Sengeforligger til Elle til Jul; samme Mønster som den Pude, jeg lavede til dig, og der er 60 Firkanter og Sofie, som skal sy Foer paa for mig, spurgte efter det, da hun gerne vil have det fra Haanden; saa kom jeg i Tanker om, at lille Skipper, som er syg, da ogsaa skulde have noget syet og saa masede jeg videre med en Sofapude, (samme Slags) som nu er færdig men mangler Monteringen - hvilket næsten er det værste, fordi der jo er Grænser for det Materiale, man kan finde i sine Gemmer. Ved Siden af er der jo denne stadige Flod af Stopning og Lapning; landbrugsarbejdende Mandfolk er sene at sy om! Men som altid, lille Dis, Undskyldninger er Anklager, og jeg føler min Samvittighed over for dig sort. 
+Dejligt, at du var saa glad ved Æblerne, men du kommer ogsaa til at betragte dem lidt som en Slags i god Tid Julegave - Forsendelser nu om Dage tager til ens Portemonnaie; og saa er det et Ord, at du nøjes med at sende mi_g et Julebrev - hvis du da kan overkomme det, for som du siger, Julen nærmer sig med raskere og raskere Fjed, og der er meget at lave. Muligt faar vi tre her til Julen: Marie, Elle og Bibbe - den sidste dog meget tvivlsom. _Hvis de kommer alle tre, haaber jeg inderlig paa mildt Vejr, for vi har kun to Senge, strengt taget kun een, da den ene er Sofies, og med Sengeklæder er det meget smaat: men hvis Bibbe ligger paa Divanen her, hvor der er Varme, gaar det vel. 
+Det var rigtignok godt, at du skrev straks til Titterne, det haaber jeg de andre ogsaa har, som jeg har ["har" overstreget] underrettede. For Resten har jeg faaet en Fornemmelse af, at de klarer 
+2/
+sig bedre end man paa Forhaand skulde have tænkt; jeg har talt mange Gange i Telefonen med dem og ved Begravelsen var de saa rolige og - det man kalder "fattede" - mente Else. Puf, Else og Tinge var med til Begravelsen; du kan tro, jeg var Puf taknemmelig fordi han satte igennem, at de tog derned, skønt Titte og Nina jo straks sagde, at det skulde foregaa i dybeste Stilhed; det er ingen nem Rejse, for skønt de kun var dernede i 5 timer, kunde Puf og Else ikke gøre det paa een Dag, men maatte overnatte i Odense, og de var dog begyndt Turen Kl. 7 om Morgenen! Saadan er Forbindelserne nu om Dage. Der var et helt lille Selskab fra Odense med den Rutebil, der gaar lige forbi Skovridergaarden: Nete, Martha West, Lis (T. Elses Broderdatter) og 2 af hendes Søstersønner, som ogsaa hedder Brandt med Koner og endnu en Familie - en Datter fra Hedengaard; kaldte Far hende ikke Stilken? De kom derned ved halv 1 Tiden, og de gode Titter havde et stort Kaffebord m. et mægtigt Fad Smørrebrød. Saa fulgte de Tante Else op til hendes sidste jordiske Plads ved Siden af Onkel Conne; næsten over alt paa den ret lange Vej til Svindinge var der strøet Gran og Blomster; alle Vegne stod Folk ved Vejen ved Huse og Gaarde for at slutte sig til, og da de kom derop, stod der et helt Menneske-Hav (tror jeg, Tinge udtrykte sig). Skønt de ikke havde averteret var hele den store Svindinge Kirke fuld!! Og saa holdt Præsten (som mærkelig nok, Tinge syntes var saa sympatisk, mens Titte og Nina ikke bryder sig om ham) en Tale som var een stor Hyldest til Tante Else - om hendes Godhed og om alt hvad hun havde været for Befolkningen. Han sagde en Gang i Talen " - - jeg vil helst bruge det engelske Udtryk og sige: hun var en lady - -" Tinge vilde ogsaa citere noget andet i Talen og begyndte: han talte ogsaa om, at Paulus skrev til sin Ven - -? Timotheus, sagde jeg Ja! men hvordan var det nu, noget om Striden, hvorpaa jeg omgaaende sagde: "jeg har stridt den gode Strid og fuldendt Løbet." Tinge var usigelig imponeret over min teologiske Viden! Tinge kom hjem Kl 8 1/2 om Aftenen, cyclende fra Odense og fortalte mig indgaaende om det altsammen. Han havde de trykte Salmer med, som for Resten forsvandt paa en gaadefuld Måde, før jeg fik dem at se - det kaldte Tinge "Programmet"! De havde faaet en dejlig Middag da de kom tilbage, fin Suppe, som Tinge sagde, Peberrodskød Æblekage, Kaffe med store rigtige Cigarer, det hele saa imponerende. Og saa kom Tinge Gang paa Gang tilbage til hvor de dog havde været søde og tiltalende, hele den Brandtske Slægt, næsten mest Lis. Og Nina ringede mig op Dagen efter og sagde "hvor va_r Tinge dog sød" saa varmt til mig - "og Tak for det altsammen"! En Skuffelse var det mig, at de ikke havde naaet at se Kransene, hvilke der var fra hvem og det var Nina ogsaa saa ked af, men det havde været umuligt; kun ganske faa var bragt til Skovridergaarden og ved selve Begravelsen var der jo ikke Tid til at se paa hver enkelt. Jeg - personlig - havde sendt en stor Krans med 
+3.
+hvide Krysantemum hele Vejen rundt (7 Kr.) Else havde besigtiget Kransene, før de blev sendt. Agr. og Drengene en med brogede Blomster; Elle selvf. og Lases, saa der var 4 fra denne Gren af Familien. Nu haaber jeg du har faaet et nogenlunde Billede af det hele.
+Det var en stor Lykke at T. Else døde _nu, dels laa hun og led saa meget ondt - de Dage var i Sandhed kommen for hende, om hvilke man maa sige med Prædikeren: de behager mig ikke! og dels var Titte ved at bryde sammen af Overanstrengelse, Mangel paa ordentlig Nattesøvn og Mangel paa at ville tage Hensyn til sig selv. Allerede i Sommer sagde Martha West en Del derom, og Nina havde sagt det til Else ved Begravelsen, at Titte kunde ikke have holdt ud ret meget længere. Men alligevel sørger vi jo, vi som elskede hende saa højt, og som har følt hendes uendelige Godhed, hvad vel jeg især kan tale med om. Vi stod hinanden meget nær, lille Tante Else og jeg; vi saas ikke meget, det var to Aar siden, jeg havde været der sidst, lige efter at jeg havde ligget paa Odense Sygehus, men mange var de Breve vi havde vekslet og saa uendelig meget Kærlighed var strømmet mig i Møde fra de Breve. Underligt nok Dis, men det at du ikke tog derned i Sommer gav Stødet til at vi tog derned, for da jeg mærkede Ninas Skuffelse over det, sagde jeg til mig selv: vi maa derned - og de 50 Kr. til Bilen blev præsteret og jeg fik sagt Farvel til hende; jeg vidste jo, det var sidste Gang, jeg saa hende. 
+Lad mig nu fortælle om noget mere morsomt: vi havde Selskab i Gaar! Manse have købt et Dyr af Klaks, da han sidst var paa Jagt dernede, og Lases blev inviteret til at spise Dyreryg. Jeg var spirrende af Nervøsitet over at skulle stege Dyreryg til saadanne Feinsmekkere; men saa blev den saa fuldendt god, saa saftig og mør og dejlig. Alt hvad jeg har af gamle fine Sager kom frem, de gamle Saltkar fra Ensomhed, den fine gamle Syltetøjsassiet og Sukker og Fløde Stellet, som Forældrene fik til deres Bryllup af Andenlærerens i Tranekær og som Mor forærede mig det Aar, Far var død. Naar du kommer her igen (til Sommer?) skal du rigtignok se paa mit fine Glasskab og hilse paa dem af de gamle sager, som jeg har. - - Først fik vi en Ostepind med 4 Slags Ost, arrangeret nydeligt af den gæve Metha, som jeg jo fik igen til Novemb. dertil Snaps! Stemningen kom straks i Orden! Saa Dyreryggen med min sidste Ribsgelé, der var fra i Fjor, i Aar kunde vi ikke sylte Gelé. Dernæst henkogte Pærer m. rigtig Flødeskum. Rigelig med Bajere. Du kan tro, det hele var godt, baade Mad, Anretning og Stemning. Den lille Stue var saa yndig og godt opvarmet. Billeder hængt op og godt med Blomster. Det er sjældent, synes jeg, vi laver noget, som er vellykket i alle Ender og Kanter. Las var saa sød! Bare det, at de vilde komme og øjensynlig kom med Glæde og kostede den dyre Bil (20 Kr) var os en stor Vederkvægelse. 
+Vi har det godt alle fire. Fra Bibbe venter jeg saa smaat Brev i Dag for at høre hvordan det gaar med Rekonvalesent-Ferien, om hun kommer eller ikke; man er jo som en Karklud efter den Sygdom - Træthed er det mest overvejende Symptom i den Sygdom - saa jeg synes ikke, de kan forsvare at lade hende gaa i Arbejde uden Reconvalesens, men sidst, da hun skrev, var Forhaabningerne svunden ind; nu faar vi se. 
+Hvor kan et Menneske holde til at høre Radio hele Aftenen igennem, det ulykkelige Menneske! Ja, er det ikke det, jeg altid har sagt de Apparater ødelægger Hjemmene! Dit er da ødelagt som Hjem betragtet, hvis alle Aftner, som skulde være sødmefyldte, forvandles til een uudholdelig Pine. Læser Axel aldrig? Det passer daarligt med al hans Kultur-Ambition. - Gid du dog nu maa være rask, den sidste Febermelding lød da bedre! I Gaar var der jo kun 14 Dage til Juleaften og man vilde gerne lave lidt. 
+[Indsat øverst s. 1:] Vi faar vist ikke Bøde, denne Gang, haaber vi kan klare den den i Fremtiden, men det er jo ikke nemt i dette store Hus. Vaskehus, Gang o.s.v. man raver i Mørke. Sovekamret har jeg faaet mørklagt med tykke Gardiner. Saa Farvel søde Dis og god Bedring med Sygdommen. Gid du snart var i Orden. Tusind Hilsner fra din Junge.</t>
+  </si>
+  <si>
     <t>1944-05-27</t>
   </si>
   <si>
     <t>Vilhelm Larsen</t>
   </si>
   <si>
     <t>Rørdam</t>
   </si>
   <si>
     <t>Gudrun Larsen
 Henning Larsen
 Ingrid Larsen
 Marie Larsen
 Gudmund Larsen </t>
   </si>
   <si>
     <t>Det vides ikke, hvem Hansen og Anne Lis var.
 Mor er muligvis Gudrun Larsen.
 Christine Swane fik tildelt livsvarig kunstnerstøtte i 1944. Den var ca. 600 kr. pr. år. (Birgit Bjerre: Christine Swane. Kvindelig maler i mændenes verden (Johannes Larsen Museet 2003) side 109.)
 CS fik Zacharias Jakobsens Legat i 1944 (Weilbach Dansk Kunstnerleksikon)</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Larsen Breve, kasse 1, kuvert 4, 2002/61, A8, lb11.</t>
   </si>
   <si>
     <t>Fødselsdagsbrev. Tillykke med legat, fint salg og at komme på Finansloven.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bfqP</t>
   </si>
   <si>
     <t>Rørdam d. 27’-5’-44.
 Kære Vense! Til Lykke med Fødselsdagen! Og til Lykke med Dit fine Salg, med Legatet og med Finansloven, - det har glædet os meget at høre om. Men husk nu at sætte lidt af paa Din Konto til Skatterne til næste Aar. Desværre er det jo ogsaa nu saadan, at efter den søde Kløe kommer den sure Svie, - og det er jo ikke givet at Hansen i [ulæseligt ord] holder sig til næste Aar. – Søster har være i København til Eksamen, som hun har været meget nervøs for, men hun klarede sig da til mgx, saa det var jo meget fint, og hun blev da ogsaa henrykt for Resultatet. Mon hun ikke har faaet Tid til at ringe til jer? Vi venter hende hjem i Aften, - forhaabentlig er Færgefarten normal, - det er jo ikke hver Dag, det gaar efter Planen. Nu vilde hun meget gerne bytte med en Kollega i Odense, saa hun kunde tilbringe sit sidste Elevaar der. Hun har et lille Haab om det, men det kommer jo an paa hvordan Bibliotekaren i Viborg i stiller sig, og han vil nok ikke ret gerne af med hende. Børnene fra Odense kommer hjem i Eftermiddag, men de skal jo af Sted igen paa Mandag. Anne Lis har dog været her en Uge, hun kom herud med Henning og Mor i Søndags, og maaske faar hun Lov at blive her en Tid endnu, naar de andre rejser, - hun har jo godt af at være her ude paa Landet.
 Her har vi det ellers godt! Ja, I har maaske hørt, at jeg har haft en slem Omgang Influenza og Gulsot i Foraaret. Jeg laa i 3 Uger og begyndte at komme op i Paasken. I Begyndelsen var jeg slemt mat i Sokkerne og der gik temmelig længe inden jeg igen fik min Appetit, - vistnok fordi jeg gik med en Bronkit.
 I min Alder varer det jo temmelig længe med at komme til Kræfter, naar man har været saa langt ude, men nu mangler jeg kun lidt Træning, og føler mig ellers fuldkommen rask.
 Vedlagt følger en Check til Fødselsdagsgaver til Dig og Marie. Desværre kan man jo for Tiden ikke faa ret meget at købe, af det, som man gerne vilde have.
 Mange kærlig Hilsner til Dig og Marie 
 Din hengivne Klaks.</t>
   </si>
   <si>
     <t>1945-01-10</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
-Martin Balslev
+Martin Henrik  Balslev
 Louise Brønsted
 Adam Goldschmidt
 Brita Goldschmidt
 Ina  Goldschmidt
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Maria von Sperling. g. Balslev
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Martin og Maria Balslev var begge interneret i Frøslevlejren. 
 Laura/Bibbe Warberg Larsen/Petersen uddannede sig til sygeplejerske.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0636</t>
   </si>
   <si>
     <t>Astrid/Dis skal ikke være så bekymret, men hellere tænke på Maria og Lars Christian/Laders Balslevs børn.
 Laura/Bibbe fik mange julegaver. Hun har været afholdt i Odder. Nu arbejder hun i nattevagt på Kerteminde Sygehus og tjener godt. Hun vil ikke i fastansættelse. Laura har altid haft hovedsmerter og kunne f.eks. som barn ikke tåle at øve længe på klaver.
 Johanne/Junge kan ikke varme huset op. 
 Det var flotte gaver, som Adam og Brita gav Astrid.
 Elle(n) har været på besøg.</t>
@@ -5364,103 +5668,100 @@
 Nu er det vist i høj Grad paa Tide, at du hører fra mig. Tak for dit lange Brev for mere end en Uge siden, det krydsedes vist med mit – og det vil dette maaske ogsaa gøre. Det, du skrev om dit ældste Afkom, berørte mig selvf. i aller højeste Grad, men, Dis, lad mig hellere være klog og ikke fæste noget af det paa Papiret – du er dog Moderen og Efterretningsvæsenet mulig i Orden. Men hvorfor skulde det ikke gaa godt, jeg er da ikke saa forfærdelig ængstelig – tænk paa Marie og Laders de har Grund til Ængstelse, for deres er jo syge, mens din kun skranter. Skriv frit til mig, jeg er nok Moder, men ikke til skrantende Børn. Ja, skriv endelig alt, hvad du ved. Hvor jeg dog haaber paa et godt Nytaar for dig, og alle dine. - Jeg gaar med Fornemmelsen af, at det staar skidt til med dit Helbred, hvis det er Nerverne, der er paa Spil, saa skal de sidste Tider jo ikke gøre det bedre Hvor du dog altid har meget at kæmpe med, lille Dis, og dine Kræfter er ikke store. Jeg tænker meget paa dig og dine, men hvad hjælper det! Jo, maaske dog lidt. - - Fortæl mig lige, hvis du mener det, hvad det er for en Præstegaard, du nævner. 
 Tak for din udførlige Beretning om Jeres Jul, hvad du dog har faaet af Gaver og Breve, det var imponerende, noget tilnærmelsesvis kan jeg rigtignok ikke opvise, selv om jeg synes her var rigeligt med Gaver og Post. Bibbe fik en utrolig stor Post, hvor maa hun være bleven afholdt deroppe i Odder, jeg tror ogsaa hun er en enestaaende god Kammerat. Hun er i Arbejde i denne Uge, tiltraadte i Lørdags Aftes en Uges Nattevagt paa Sygehuset i Kjerteminde. Jeg kan ringe til hende om Aftenen, men ikke hver Aften, for der er saa knagende koldt oppe i Stuen, hvor Telefonen jo er; allerede Nytaarsdag flyttede vi herned, for vi kunde ikke faa varmt deroppe og maa jo ogsaa tage svært Hensyn til vort Brændsel som truer med at slippe op før Tiden. Men det var Bibbe – hun tjener vist c 150 Kr. ved den Uges Nattevagt; 11 Kr pr Dag (Nat) i faste [”e” sidst i ordet overstreget] Løn og Resten er Overarbejdspenge, da Vagten strækker sig over 8 Timer vist 10½. Det er vel nok flot! Hun vil vist i det hele taget ikke gaa i fast Tjeneste, naar hun nu til Efteraaret bliver helt færdig, men være løs – privat – Sygeplejerske. Hun er jo saadan indrettet, at hun maa have Afveksling i sin Tilværelse, og selv om hun [”hun” indsat over linjen] skulde faa strenge Plejer, saa er hun da selv Herre over, hvor meget hun vil hvile ud mellem Slagene. Desværre er hendes stakkels Hoved saa forfærdelig svagt, det tror jeg aldrig hun slipper, for hun har haft det, siden hun var Barn, kunde f. Eks. ikke taale at øve sig nævneværdig, derfor kunde Musikken ikke blive hendes Job. Mulig – tænker jeg ved mig selv [”selv” indsat over linjen] det vil bedres, naar Menstruationen en Gang ophører. 
 Nej, Bibbe kommer først til Kbhvn. til Februar, hun maatte have Ferie i Januar. Jeg er ikke stolt af at sende hende derind, baade Rejse og Ophold er jo truet af Farer. 
 Hvor var det dog en herlig Pakke fra Adam og Brita, noget saa imponerende, og saa dejligt, at de har Lyst og Hjerte til at glæde dig. Og saa dejligt med Jannas fine Seng – hvor skal vi dog faa et bare nogenlunde Udstyr til lille Grethe. 
 Naa, fik du Julekort fra Manse, ja, han skrev en hel Del i Aar, ogsaa til Lugge, som var bleven saa rørt over, at han tænkte paa ”en gammel Tante”.
 For øvrigt staar alt godt til her, her er godt Helbred og Fred og god Forstaaelse over hele Linien. Det var saa hyggeligt at have Elle, hun og Bibbe kan nu saa vældig godt sammen; hun kom Dagen før Nytaarsaften og blev til Onsdag, vi havde det dejligt uden særlige Sving: Vi havde godt med Cigarer og Tobak, jeg fik 25 store Cerutter af Agraren og de 10 fra dig og al den gode Tobak, du sendte. Forhaabentlig fik du mit Takkebrev ved Nytaarstid.
 Gid dette nu maa træffe dig oven Senge og ved godt Mod lille go’e Dis, du skal se, alt skal nok ordne sig paa det bedste. 
 Hils den gode Axel saa meget, ogsaa Janna, naar du ser hende eller ringer
 Tusinde Hilsner fra din Junge.</t>
   </si>
   <si>
     <t>1946-03-09</t>
   </si>
   <si>
     <t>Martin Larsen</t>
   </si>
   <si>
     <t>Elena Larsen
 Jens Larsen
 Johan Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Alhed  Møhl, Lysses datter</t>
   </si>
   <si>
-    <t>Lindøgaard</t>
-[...1 lines deleted...]
-  <si>
     <t>Leslie Howard
 Adolph Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Poul -, Martin Larsens kammerat
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Tull: Svensk for told
 Tjäder: Tjur</t>
   </si>
   <si>
     <t>Martin/Manse Larsen og Poul takker for et dejligt ophold på Båxhult. 
 På hjemturen tog de på Café i Halmstad, hvor de vakte opsyn med deres baskerhuser. I tolden blev Martin lidt nervøs. Det hjalp med øl og snaps samt tjurhøne til middag på færgen.
 Martin tog hovedet af tjurhønen med, da han besøgte Johannes Larsen, og denne sagde, at der var tale om en ung høne. De spiste til middag hos Joannes Lasen og gik derefter i biografen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/rzdS</t>
   </si>
   <si>
     <t>”Lindøgaard”
 9-3-46
 Kære Lysse og Bimse og Allesammen!
 + 1 Forfatter
 Allerførst Tusind Tak for den dejlige Tid vi havde hos Jer det var virkelig en Oplevelse af de store, først og fremmest selvfølgelig det at lære Jer at kenne. Undskyld jeg siger det, men jeg kan knusende godt li’ Jer, haaber ikke I har noget imod det. Lad dog ikke Forfatteren høre dette, [”dette” indsat over linjen] saa ved jeg, han skal til at tørre Øjne, og jeg er ikke sikker paa han har noget rent Lommetørklæde. Vi er endnu helt opfyldt af Båxhult og har lidt svært ved at vænne os til den graa Hverdag som virkelig er mere graa end tilladeligt. 
 Efter dette som Forf. rimeligvis vil betegne som en Indledning – jeg ved jo hvor stilig han er – (det er ikke ment som nogen Fornærmelse) vil jeg gaa over til at fortælle lidt om Hjemturen. 
 I Halmstad trak vi straks Lysses [ulæseligt ord] frem og Hovedattraktionerne: Epa og Café Centrum fandt vi temmelig hurtigt og efter at have nydt den obligate ”Chocolade med vispgrädde” til gik vi ud paa Indkøb. De gode Svenskere er vist ikke vant til at se Baskerhuer, en Gang imellem puffede de til hinanden og mumlede noget om Englændere. Ganske vist var vi nybarberede og lignede Gentlemen, nej, det var vist forkert udtrykt, Larsener kan jo ikke ligne Gentlem. De er det jo. I Malmø fordrev vi saa Tiden med at fylde Kakao i Kaffeæsker og andet Pusleri til Ære for Tullemand. 
 Det gik ogsaa meget godt indtil Tullemand tog en af mine fine Kaffeæsker op til nærmere Beskuelse; om det nu var Æskens røde Farve der irriterede hans ærlige svenske Nazisjæl, ved jeg ikke, men jeg blev kendeligt blegere og kunde faktisk ha’ brugt et make-up. Efter denne Sindsbevægelse skyndte vi os ombord og fik en svensk Eksport der gjorde godt, og saa smagte den af Øl. For at faa det bekræftet fik vi to til og det var rigtigt nok. 
 Poul fik et extra Blink i Øjet og sagde ”Well feller” og det betyder at nu skal der ske noget. Paa Spisekortet stod der frisk Tjäder. Da vi antydede til Tjeneren at det maatte være frosset Tjäder det drejede sig om, fik han Komplekser og skyndte sig ud til Chefen. Lidt efter kom han ud igen, stolt som en Tjäderfyr og meldte at den var jaktbar paa Tiden. Da det er en god Regel at man ikke skal sige Tjeneren imod gjorde vi det heller ikke. Tjäderen smagte godt. Snapsene var [”var” indsat over linjen] store og der var mange af dem saa mit Indtryk af de danske Toldere er vagt og noget tagget.
 I Gaar var Poul og jeg oppe hos Onkel Las og vi fik en hyggelig Snak om Båxhult. Hovedet af Tjäderhønen havde vi med [”vi med” indsat over linjen] og til vores store Ærgrelse sagde Onkel Las strax at det var en ung Tjäderhøne. Han havde lige faaet Brev fra dig – Lysse – og fortalte at I havde været glade ved at ha’ os deroppe og det var jo lige noget vi kunde lide at høre.
 Pigen havde ikke fri og vi blev inviteret til Aftensmad hvor vi fortsatte med at snakke Båxhult. Bagefter var vi i Biografen og saa Pimpernel Smith med Leslie Howard. Knippelgodt. Det hele var gaaet fint herhjemme medens jeg havde været borte og baade Far og Mor er raske. Bibbe ligger derimod i Sengen med ondt i Halsen og de kære Patienter maa passe sig selv. De beder mig alle hilse men flest Hilsener er der fra Jeres hengivne Manse.
 Og forhaabentligt paa Gensyn inden alt for længe</t>
   </si>
   <si>
     <t>1946-05-31</t>
   </si>
   <si>
     <t>B. Bach
 Ellen Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Louise Brønsted
 Andreas Larsen
 Gudrun Larsen
 Ingrid Larsen
 Jens Larsen
 Johannes Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Søren  Melson
 Gull-Maj Norén
 Christine Swane
 Lars Swane
 Poul Uttenreitter
 Ursula Uttenreitter
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Christine Swane/Uglen fyldte 70 år 29. maj 1946.
 Det vides ikke, hvad der menes med, at Poul Uttenreitter medbragte to koner til festen.</t>
   </si>
   <si>
     <t>Elena Larsen har deltaget i Christine Swane/Uglens 70års fødselsdag, og hun fortæller om maden og vinen samt om, hvem hun talte med. 
 Else Larsen sagde, at Andreas/Puf Larsen havde ændret opførsel overfor Johannes Larsen/Las efter Johan/Lysse Larsens besøg i efteråret, så resultatet af rejsen var godt.
 Johannes Larsen har været i Jylland og male brushøns. Han vil gerne tale med Elena om noget en dag.
 Louise Brønsted/Tante Lugge har bedt om en snak med Elena en dag. Louise lød nervøs, og det gjorde Elena bekymret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7bEs</t>
   </si>
   <si>
@@ -5518,51 +5819,51 @@
 Lindøgaard Lørd. 29-11-47.
 Kære lille Dis!
 Det var dog en hel Velsignelse at faa saadan et godt Brev fra dig, det var saa sandelig en god Tur, han der havde til Kontoret. Naar I faar fuld Gage baade for Nov. og Decemb. kan I saa ikke lægge lidt af det til Side til Skatten, for den bliver jo hamber til næste Aar, naar I faar mindre at leve af, men alligevel skal af med den sædv høje Skat. De Blade du skrev om, har jeg regnet sammen til 184 Kr. årlig det kan der købes en hel Del Mad for. Ja, det var som jeg vist skrev, at en Ændring paa Sagerne vilde hjælpe paa Axels Helbred – det er jo endelig ikke saa svært at regne ud, for Nerver er jo paa Spil alle Vegne. Hvor er det dog dejligt, lille Dis! Tror du nok, du kan faa Raad til det Nyborg-Ophold, som jeg ser hen til med saa stor Forventning. Skulde vi faa daarligt Vejr, har vi da nok at snakke om indendørs. Ser du ikke ogsaa hen til det som en god Oplevelse? Vi maa se at faa det til at blive af. Naar vi kommer ind i det nye Aaar, vil jeg spare sammen til det og jeg tror [”tror” indsat over linjen] ogsaa godt, jeg kan bestride vort fælles Cerutbehov, din Rejse til Nyborg er jo dyrere end min. Saa vil Lauritz hente os ud til dem, saa du faar Bibbe at se i hendes Hjem, og maaske han ogsaa vil køre os en Tur f. Eks. til Glorup, til de gode Titter – det har jeg nu ikke talt med ham om, men han er vældig flink med Bilen hvis hans Dæk bare vil holde, de er frygtelig skrøbelige og han kan ikke faa nye. – Vi havde saadan en morsom Aften
 2 Jo ["Jo" overstreget] i Torsdags. Vi havde faaet dem til at kommer herud og havde lavet fin Aftensmad til dem: Dug paa Bordet, Bajere – den sidste Rest fra Gildet – 2 Fasaner, henkogte og pænt koldt Bord; de var begejstrede og overraskede. De kom om Eftermiddag, men vi havde saadan et morsomt Besøg; Gretes Bror, Børge, arbejder hos en Mand, der hedder Vincent – fransk Afstamn. – han har en en Gros Forretn. Med Luksusting Julekort, Servietter, Gengivelse af Malerier, Børnebøger o.s.v. o.s.v. [”o.s.v. o.s.v.” indsat over linjen] De kom for at se det Maleri af Las med Agraren, der sidder paa Andetræk; Tinge og Manse har jo hver sit Maleri, Studier af ["af" overstreget] til det store som hænger paa Statens Museum for Kunst. Han valgte vores fordi det var lettere at gengive. Dagen efter skulde de ud til Las for at blive enige med ham; de har før lavet noget af hans, og da fik han 8000 Kr. men denne Gang menes han at ville forlange Halvdelen af Nettofortjenesten, og det er jo et skrapt Forlangende. Du kan ikke tænke dig, hvor den Mand var henrivende. Dis, der er nu noget ved Kulturmennesker! man ved det øjeblikkelig naar han træder ind i ens Stue, og soler sig ved at være sammen med et Kulturmenneske, og saa var han saa elskelig; vi snakkede og snakkede og faldt saa glimrende sammen. Som vi ærgrede os, da det for sent gik op for os, at vi godt kunde have faaet dem, ham og Børge altsaa, til at blive, for de skulde hen til Odense og sove der. Selv Agraren sagde, at det var helt vemodigt at sige Farvel til ham. Ham maa vi henvende os til, hvis 
 3 du laver en Børnebog, han ”gør” i den Slags, du kunde maaske sammen med Janna tjene store Penge ved det.
 Det havde først været Meningen, de skulde laane det Billede, som Tinge har, og da det saa blev vores, sagde Børge til ham, at saa blev Tinge vist lidt skuffet, saa sagde Vincent straks: godt, saa siger vi 500 Kr, saa kan de faa 250 Kr hver – Tinge og Manse altsaa. Bare for at laane det Billede!!
 Til Aftenkaffen kørte Lauritz ned eft. Grete og Tinge, Søren ankom i Bil, og vi havde en umaadelig morsom Aften Næ, hvor Snakken gik. Vi havde anstrengt os, havde til Kaffen hjemmebagt Franskbrød m. Ost og Marmelade, en Lagkage med Chokoladeglassur samt en Æblekage, godt m. Flødesk. De jublede højt, da det kom paa Bordet. Det var sidste Aften i vores gode Stue; næste Morgen flyttede vi ned i Spisestuen; vi tør ikke mere fyre deroppe, for Brændselet svinder foruroligende. Det værste er jo med Julen, men saa fyrer vi op i Manses Stue, Havestuen lige til Juleaften, saa vi kan have Julestue der. Her er saamænd ellers hyggeligt nok; Gulvtæppet er her nede, mine pæne Blomster er flyttet herned, jeg har 3 blomstrende Alpevioler, hvoraf den ene er selvopdreven og jeg har to andre som endnu ikke er kommen i Blomst. Her er yndigt, men alligevel savner jeg jo min Stue. 
 Søren er en Kammerat af Bibbe fra Middelf. Sinds.s.h. hun har været et Aar i Paris som Nurse er nu sygeplejerske i Kjerteminde en meget sød Pige. - - Vi har det alle godt her. Hermed 1 Smørmrk.
 Masser af Hilsner til Jer begge</t>
   </si>
   <si>
     <t>1947-12-20</t>
   </si>
   <si>
     <t>Edel -
 Ena -
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Adolph Larsen
 Andreas Larsen
 Henning Larsen
 Johannes Larsen
 Marie Larsen
 Peter Andreas Larsen
 Gudmund Larsen 
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Axel  Müller
 Lauritz Pedersen
 Georg Poulsen
 Janna Schou
 Lars Swane
 Rigmor Thorsen
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Hvad familien skulle i Nyborg vides ikke.
 Den lille syerske fra Strandgyden kendes ikke. Heller ikke Charles. 
 Det vides ikke, hvad Lauritz Pedersens svigerinde og hendes mand hed. Svigerinden var formodentlig Lauritz Petersens første kones søster. Det er også uklart, hvor deres fælles gård, Dalsgaard, lå.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0654</t>
   </si>
   <si>
     <t>Peters Ena snakker alt for meget.
@@ -5599,51 +5900,51 @@
 Hvor det dog er vidunderligt, lille Dis, at du har faaet din Arbejdslyst og –evne tilbage igen, for det er jo Tegn paa, at Fysikken er kommen i Orden igen; hvem kender ikke den rædsomme Ugidelighed naar man har været fysisk nedbrudt; mon ikke Åndens Grundlag er Fysikken – ja naturligvis kun til en vis Grad. Det er dog sjovt, at du paa dine gamle - jeg mener ældre – Dage er bleven bildende Kunstner, det er forbløffende med dine to Børnebøger. Og Tillykke med Kakkelovnen; det var sikkert haardt tiltrængt og skal nok hjælpe Axel godt. Og Stolen – ja man kan jo ikke faa både i Pose og i Sæk, og den Stol, han fik af Charles, der der staar ved Siden af Skrivebordet, er da egentlig behagelig at sidde i, jeg nød den da den Sommer, jeg var hos Jer; dette med at der ikke bruges nævne-
 2.
 værdig mere Brændsel paa denne Maade, skal nok passe; det foreholdt jeg til Fru Thorsen, naar hun, da de boede i Kærbyhus, kun fyrede i den ene Kakkelovn, som saa skulde opvarme Nabostuen; jeg sagde altid, der bruges ikke mere Brændsel, og Varmen bliver meget behageligere. Du ved ikke, lille Dis, hvor det glæder mig, og hvor jeg tager Del i din Glæde over, at Axel bedres, det er rigtignok vidunderligt, og hvor mærkeligt, at Axel har den Bankvirksomhed i Udsigt; jeg har ogsaa hele Tiden sagt – eller skrevet – at der ganske sikkert kunde blive Arbejde ved et eller andet, naar han holdt op med Frihavnen.
 Du skriver som Efterskrift i dit Brev: ”Hvor pragtfuldt, at Lauritz vil hente os i Nyborg, og at vi skal hjem til dem først,” jeg ved ikke rigtig, hvad du mener med det; naar du og jeg kommer til Nyborg er vi jo, hvor vi skal være; jeg skrev vist blot at Lauritz (en af de Dage, vi er i Nyborg) vil komme ud efter os saa vi kan besøge dem i Bovense. Stedet er, efter Lauritz’ Raad funden, det ligger ved Stranden lige ved Skoven. Men lad os nu først se, om det bliver til noget, der er jo længe til. 
 Forleden dag fik vi Besøg af en ung, meget tiltalende Maler fra Odense, Georg Poulsen, han bad om at laane nogle af vore Las-Billeder X; X til en Udstilling i Odense i Anl. af hans 80 Aars Fødselsd. d. 27-12. [X ”til en Udstilling i Odense i Anl. af hans 80 Aars Fødselsd. d. 27-12.” indsat over linjen]; han fik 4; bl.a. de smaa Fuglebilleder som Las malede til Agraren, da han kun var 14-16 Aar; jeg havde ladet dem indramme, det ene oven paa det andet [Tegning] – saadan; 2 Fuglekonger og en Rødirisk; det er det allerførste i Kataloget, som er ordnet efter Aarstal; dette fra 1881 – dog med Spørgsmaalstegn, for jeg mener at vide, at han var 16 Aar, da han lavede dem. Manse fik Indbydelse til Udstillingens Aabning i Dag; han og Peter var derude og de havde moret sig godt, Las Puf og Else var der Las havde været saa levende og gaaet og virket – regeret, tror jeg, Manse sagde! Tænk, at han tager ind til Magisterens Begravelse, gid vi dog maa faa lidt mildt Vejr, jeg synes, det er lidt letsindigt – paa denne Aarstid, de vilde se at komme hjem samme Dag. Jeg haaber, at Manse vil tage derover ogsaa, men ved det ikke bestemt.
 Agraren, Manse og jeg er bedt til Middagen paa Lases Fødselsdag i Dag om 8 Dage; Manse er bleven udvalgt, fordi han og Las er saa særlig gode venner, der er altid en umaadelig Mængde Snak imellem dem, naar de er sammen, ellers hverken Tinge, Bibbe, Henning, Bror og Lasse Sw. det vilde jo være at gribe for vidt om sig, da jo
 3.
 deres respektive Mænd og Koner saa ogsaa skulde med. Jeg baade glæder mig og ikke glæder mig. Man er ikke rigtig i Humør til en stor Fest, naar man er saa opfyldt af Sorg over lille Lugge – havde det bare været et Par Maaneder senere. Vi skal spise i Værkstedet, hvad vi ogsaa gjorde, da de lavede Fest for Rie, da hun fyldte 70; skønt det var d. 5te Juni, frøs jeg saa det stod efter, fordi jeg sad lige ved Døren, der gik ustandselig, naar de opvartende skulde ud og ind; det havde jeg - lidt bekymret - fortalt Manse, og tænk i Dag sagde han til Puf, hvem han jo traf i Odense, om de ikke vilde sætte mig, saa jeg ikke fik Træk fra Døren. Ved du, hvad jeg skal iføres ved Selskabet: den brune uldne Kjole, som du sendte mig i Fjor. Mon jeg dog har fortalt dig, at den er bleven saa smuk? der er en Begejstring over hele Linien de Par Gange, jeg har haft den paa den har den lille Syerske oppe fra Strandgyden rigtignok haft Held med. Jeg har nok en sort Silkekjole, men dels er den gammeldags og dels tør jeg ikke tage saa tynd en Kjole paa; du synes vist, jeg er blev svært omsorgsfuld med mit Helbred, men Gang paa Gang har jeg i dette Efteraar haft Lungebetændelsefornemmelser, ondt i Bryst og Ryg med Stik og hvad der hører til, som da jeg virkelig fik Lungeb. for et Par Aar siden, saa jeg synes, det er kun min forbandede Pligt at passe lidt paa. Fejlen er sikkert min egen, idet jeg har forsømt at hærde mig lidt ved at gaa Ture hver Dag, men det er nu ikke altid saa nemt. 
 Mon jeg har fortalt dig, at vi er flyttet ned i Spisestuen for i Vinter; Stuen var ikke til at varme op med Tørv; det bliver et stort Savn i Julen, men det maa ta’s: Havestuen er lettere at fyre op for et Par enkelte Dage, der skulde alligevel Ild for Maries Skyld – altsaa lidt Varme ind i Gæstekamret, der hvor du laa. Vi tager saa Juletræet i Havestuen og nøjes med det, som det kan blive. Nu kan jeg ikke mere i Aften, maaske kan jeg skrive lidt mere i morgen el. paa Mandag, saa kan jeg fortælle lidt om Barnedaaben.
 Søndag Aften Saa kommer vi til Afslutningen! Klokken blev lidt mange, Aftenen er gaaet med et pudsigt Job: Edel havde købt en Dukke (14 Kr!) fra Agr. og mig til Lise, og Edel havde som sin Andel i Gaven strikket Drengetøj til den, Bukser med Seler over Strikkeblusen, vældig smart, men da vi manglede en Æske til at lægge ham i, fik jeg den Ide at lave en Slags Vugge, formet som et gammeldags Dejgtru [Tegning] af Pap; Endestykkerne ogsaa af Pap
 4.
 syede Edel paa, men jeg holdt paa den; saa klistrede vi den over med et blomstrende Juleindpakningspapir, og den blev noget saa elegant, han ligger helt som i en Moses-Kurv. Men Tid tog det min Sandten. Vi tænker, at Lise bliver salig. 
 Barnedaaben gik saa godt; de var lidt møre af Kirkegangen, for vores lille, der blev døbt Erik Warberg Larsen, og saa et andet lille Barn, havde begge brølet af deres små Lungers fulde Kraft – hele Tiden! Præsten havde været kendelig enerveret. Lauritz og Bibbe kørte saa ned med Drengen og Else, som havde ”taget Huen af” og kom saa op efter os. Da vi kom derned laa Lillebror stadig og brølede; jeg fik ham op og vissede ham, det hjalp lidt, men stadig kom der smaa Hulk – nej den Kirkefærd havde været for meget for Lillebrors spæde Nerver. Saa kom Tinge og Grete, og der faldt Ro over os ved et festligt Kaffebord med 2 Lagkager Wienerbrød, Sandkage og alle mine Smaakager. De havde en Flaske Vin, som vi nød og drak Skaaler i; Agraren og jeg havde 50 Cerutter med til dem i Daabsgave, vi giver jo ikke hinanden Julegaver i Aar, derfor kaldte vi det Daabsgave, af mig fik han desuden en Sparekassebog med 10 Kr. Det er saa morsomt at se, saa glad Bibbe er ved Lauritz, men jeg tror nok, hun er lidt overvældet af Arbejdet, fordi der er saa meget Selskabelighed; hun kan saa daarlig døje al den Selskabelighed. De bliver en Mængde Juleaften, hele Personalet fra Dalsgaard, du ved, hans første Kones Fødegaard, som Lauritz stadig ejer sammen med Svigerinden og hendes Mand; den skal for Resten sælges nu. – Jeg tror nok, Bibbe glæder sig som et Barn til at naa over Nytaar. 
 Mon ikke det gaar dig som mig, at naar vi gaar og passer til Jul, har man stadig Erikshaab Julene i Tankerne, hvor var de Juleforberedelser festlige, ja næsten hellige staar de nu i ens Erindring.
 Og saa vil da til sidst ønske dig og Axel en glædelig Jul sammen med Jeres lille Nillebarn vil du hilse Janna og Ib saa mange Gange fra mig og ønske dem alt godt for Jul og Nytaar.
 De kærligste Hilsner, lille Dis, fra din Junge.
 Brevet er for anseligt til jeg har Mod paa Gennemlæsn. Find selv ud af Fejltagelserne.</t>
   </si>
   <si>
     <t>1948-04-16</t>
   </si>
   <si>
     <t>Christa Knuth
 Andreas Larsen
 Elena Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Holger Rasmussen</t>
   </si>
   <si>
     <t>Sidensvans: Svensk for silkehale.
 Brunelle: Jernspurv.
 Johannes Larsen og grevinde Christa Knuth besøgte i pinsen 1948 Elena og Johan Larsen på Båxhult.
 Andreas/Puf Larsen havde fået opført et bryggeri på Møllebakkegrunden.</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Johannes Larsen takker for transport og ophold på Båxhult. Mon ikke Johan og Elena får forpagtningen af Höljeryd?
 Johannes Larsen har en mængde fugle i sin voliere. 
 Han og familien skal til Holger Rasmussen.
 Christa Knuth ligger i sengen med noget nerve-relateret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/biXe</t>
   </si>
   <si>
     <t>Kjerteminde 16 April 1948.
 Kære Lysse!
 Tak for Brevet i Gaar. Det er jo forsmædeligt, at jeg skal faa Brev før jeg endnu har faaet samlet mig sammen til at skrive og takke Dig og Bimse for sidst, det gælder baade for Ophold og Befordring til og fra Båxhult. Det var dejligt at se hvor godt I har faaet al Ting indrettet. Nu er det jo spændende hvordan det vil gaa med Høljeryd, men det kan vel næsten ikke gaa anderledes end at I faar den Forpagtning. Her har jeg megen Fornøjelse af min Voliere. Jeg har en pæn Samling Fugle: 
 3 Par Dompapper, 3 Par Kanariefugle, 3 Par Grønsiskere. 3 Dværgvagtler. 3 Gulspurve (1 ♀ 2 ♂♂) 3 Korsnæb, et Par Graasiskener, 2 Kvækere ♂♂ et Par Stillitser, 2 Tornirisker ♂♂ ? et Par Svenskirisker, 1 Bomlærke ♂ 1 Sidensvans ♂ og en Brunelle? samt 8 Guldfisk. 
@@ -6109,52 +6410,52 @@
 Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
 Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
 [64]
 hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
 En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
   <si>
     <t>1950-06-06</t>
   </si>
   <si>
     <t>Dres -
 Holger -
 Alfred Fly
 Johannes Hohlenberg
 Johannes Larsen
 Helga Nielsen
 Lauritz Pedersen
 Jørgen Schou
 Mette Schou
 Leo Swane
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Jørgen og Gretes søster var. Lille Marie kendes heller ikke. 
 Laura/Bibbe Warberg P. og hendes familie boede på Andkærgaard.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0662</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen har syet 50 servietter siden februar og også strikket til Laura/Bibbe Warberg Petersen. Nu syr hun nogle nye modeller.
 Det er dejligt, at Astrid/Dis skal til Småland.
 En fluesnapper har bygget rede over Astrids dør.
 Laura/Bibbe og drengen har været til middag, men han blev forvirret og græd meget. Lauritz er på rejse med bestyrelsen i en andelsfoderstofsforening.
 Laura/Bibbe er meget egnet til at få børn, og Johanne håber, at hun får flere. 
 Lise Warberg Larsen er på besøg på Sjælland, og Erik Warberg L. savner hende.
 Erik/Tinge og Martin/Manse har været hos Laura/Bibbe til middag. Pigen havde fri, så Bibbe havde travlt. Bibbe har fået voldsomt mange gaver i forbindelse med fødslen af Troels
 Johanne fortæller om Leo Swanes indkøb hos en tobakshandler i Kerteminde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/55oU</t>
   </si>
   <si>
     <t>[Håndskrevet med blyant på kuvertens forside:]
 10’ Juni 1950
 [Håndskrevet med sort pen:]
@@ -6328,51 +6629,51 @@
 Kæreste lille Dis!
 Hvor Du dog altid overvælder mig med alskens gode Sager, tusind Tak for den i Sandhed lækre Æske. Dadler er jo ligefrem himmelsk, og disse var nu særlig delikate; og Svedskerne er nu glimrende til Fordøjelsen og er jo desuden en ualmindelig velsmagende Medicin. Bogen var sjov; men hvor er de Amerikanere haarde Halse, hvad angaar Spiritus og Piger, de nægter sig intet i de to Retninger. Ogsaa Fyld-Bøgerne siger jeg Tak for, de gamle Breve skal nok blive morsomme at læse Og Strømperne! Men jeg maa hellere sige det til Dig, som det er, at jeg ikke kan gaa med Ankelsokker, fordi mit [ulæselig] Knæ gør, at mine Fødder altid er lidt opsvulmede, og jeg maa være glad ved blot at faa Plads til tynde Strømper i mine Sko. De forrige, du sendte mig, kom en Tur til Frankrig paa Manses Fødder. Jeg forlængede dem, og da de var strikket af saa kulørt Garn passede han dem selv udenpaa Strømperne; jeg strikkede ham et Par til, de skulde have særlig solidt paa Fødderne, naar de skulde gaaa saa meget. -- Og saa endelig tusind Tak for 
 det lange og meget indholdsrige Brev; hvor Du dog altid oplever meget. For en Smålandstur er jo i og for sig meget og der var jo meget andet af Oplevelser. Men - et ved Brevet var den forbistrede Astma, hvor er Du og Mornine dog plaget af det. Morn. har været meget syg igen. Hun og Putte kom til Malerens for godt en Uge siden, og der fik hun nogle frygtelige Anfald m. høj Feber. Elle maatte ikke en Gang komme ind til hende, hun skulle ligge helt stille hen, da det næsten var ovre. Saa i Forgaars Nat sagde hun til Putte "Saa, nu er jeg rask! Feberen var da ogsaa kun 37,8 om Morgenen, og i Gaar var hun vist oppe - Doktoren vilde have hende op. De er jo kommen bort fra lange Sygelejer. jeg venter hende, Putte og Elle herud en Dag, naar hun er ovre det da de har faaet en Chauffør derud til at køre dem herud og hente dem for 16 Kr. Det kan blive morsomt. Elle ser jeg saa sjældent nu, hun har faaet en Gigtkur og tager til Odense og faar Røntgen. Hun har kun været her en Gang siden min Fødselsdag og det er jo ikke meget i 10 Mdr
 Ellers har hun det godt nok og er ligesaa spillevende som altid. Hun venter Lille om en Uges Tid. Du ved da, at Elle passer til at blive Oldemor. Oktober tror jeg. Nej, jeg har endnu hverken været paa Andkær eller paa Lundsgaard. Bibbe havde saa mange Gæster Marie, Uglen, en Sygeplejer - Kammerat, Feriedreng o.s.v. Vi blev enige om, at vi vilde have megen mere Glæde af Hinanden under roligere Forhold, og derved er Besøget paa Lundsgaard ogsaa udsat. Bibbe, Marie, Uglen og deres Feriedreng samt den lille Kære i din Kasse var her forleden, kom til Efterm.Kaffe og blev til Aftensmad og do Kaffe. det blev saadan en dejlig Dag. Af en eller anden Grund gik Uglen mig slet ikke paa Nerverne, hvad hun ellers altid gør, undtagen naar jeg besøger hende. Hvori kan nu det ligge? Den menneskelige Natur er dog tit uudgrundelig. Men altsaa den Dag befandt jeg mig vel i hendes Selskab, hun forekom mig ogsaa mindre nervøs end ellers. Hun havde malet 3 store og 3 smaa Akvareller i Kerteminde; Du kan ikke tænke dig hvor de var skønne, ja jeg vil sige dig de var omtrent
 det smukkeste jeg nogensinde har set af hende og jeg har altid været en meget stor Beundrer af Uglens Kunst. Tænk, at hun stadig i den Alder kan blive ved at "gaa frem" for at bruge et dagligdags Udtryk. Det var en hel Oplevelse at se de tre Akvareller, ja de 3 smaa var ogsaa smukke, men de tre store var nu ligefrem sublime. Desværre var Agraren paa Tur den Dag - og flere andre, han har haft en slem Omgang, og jeg ved jo, hvor det smerter den gode Rie, vi andre tager det som noget uafvendeligt og lider ikke særlig under det - han selv mere, det stakkels Skind. 
 Ellers har vi ikke haft meget m. Gæster men Oplevelser - baade onde og gode. Fru Taaning er død og paa saadan en tragisk Maade. De var samlede hos Lasse, Aage var lige kommet hjem fra Ferie, og de skulle alle have været hos Fru Taaning om Aftenen. Saa vilde hun gaa hjem og sagde, at hun først vilde gaa hen i deres Strandhave efter nogle Blomster, de fulgte hende ikke ud, men saa hørte de et Rabalder og fandt hende styrtet ned af Kældertrappen aabent Kraniebrud, kom ikke mere til
 Bevidsthed. Hvorfor hun har lukket Kælderdøren op og er styrtet ned, vil for altid blive en Gaade. Af gode Nyheder er der, at min søde Fru Agnes har faaet en lille Dreng efter en sæde Fødsel og et pinagtigt Svangerskab. Vi havde været lidt ængstelige for hende, men nu er det da overstaaet. 
 En Søndag Morgen for en 14 Dags Tid siden kom Grete herop og sagde, at hun og hendes Søskende gerne vilde købe 16 af mine Servietter af mig til at forære en Tante og Onkel, Dansk-Amerikanere som skulde rejse hjem; de skulde den Søndag samles med dem i Odense til et mægtigt Komsammen paa en Restauration, Æventyrhaven vist. Jeg havde netop 16 liggende, som kun manglede Knaphulsstingene. de gjorde mægtig Lykke og affødte 2 Gange 12 Bestillinger. Jeg fik travlt. Efter de 16 til Amerikanerne kom Fritz Warberg e 12, og nu i Dag afgaar de næste 12, det er til Anna, Gretes Søster, saa har jeg i alt tjent 80 Kr. - eller vist lidt mere, jeg ved ikke rigtig, hvad Anna sender mig og saa skal Gretes Svigerinde have 12, men først skal jeg have Bibbes sidste fra Haanden
 Hun fik 8 i Barselgave, men skulde gerne have 20 i alt, det er jo hendes Fødselsdag 6te August (hvor vilde hun blive glad ved et Kort fra Dig, hun faar aldrig ret meget Post paa Føds.Dagen, synes jeg) saa skal jeg se at faa Resten lavet. To nye Modeller skal jeg have startet, saa har jeg 20 Modeller ialt. Ja det er bleven en hel Industri, og det morer mig saa meget. Det er da ogsaa rart at tjene lidt Penge, med Svigerindens Bestilling naar jeg jo over de 100 Kr. Jeg tager 2 Kr. af Fremmede. 
 Det er vist første Gang, jeg skriver til dig uden at have læst dit Brev igennem, haaber ikke der er noget at svare paa, Posten hænger over Hovedet paa mig. 
 Du maa ikke mere lade saa lang Tid gaa hen, inden du skriver; du vidste vel ikke denne Gang, hvor lang Tid, der er gaaet, og jeg var saa forfærdelig urolig. Bare et Par Ord paa et Brevkort, hvis du ikke er oplagt til Brev. Hvor maa [ulæselig] dog være et underligt Menneske, at hun saadan slet ikke maa være ve´ selv for Jer super fredelige Mennesker.
 Til Axel ogsaa. Tusinde Hilsner og endnu en Gang min varmeste Tak! Din Junge.</t>
   </si>
   <si>
     <t>1951-01-08</t>
   </si>
   <si>
     <t>- Agner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Alfred Fly
 Jesper Hansen
 Adolph Larsen
 Andreas Larsen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Lauritz Pedersen
 Meta -, pige i huset hos Johanne C. Larsen
 Ellen  Sawyer
 Ane Talbot
 Fritz Warberg
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Astrid Warbergs mand, Axel Müller, fyldte 70 i 1951.
 Det vides ikke, hvem Lille Marie og Dürkop var. 
 Fremtiden: tidsskrift for international orientering. Udgivet af Udenrigspolitiske selskab.
 Øjeblikket: tidsskrift om kunst - og det kunst handler om. Udgivet af Foreningen Øjeblikket. 
 Det vides ikke, hvad der menes med "Th's Vald."</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0569</t>
   </si>
   <si>
     <t>Johanne/Junge spørger, om Astrid selv skal lave mad den 15., og om hun skal sende konfekt eller vin som gave? Hu takker for, at Astrid har vist interesse for Laura/Bibbes bihulebetændelse. Laura er godt hjulpet af ny medicin. En overgang frytede Johanne, at Laura var sindssyg. 
 Johanne har ikke pige i huset, men Adolph/Agraren og Martin/Manse har passet hende, da hun var syg, og de laver husarbejde om vinteren. Ruth kommer mulivis igen. Grete hjælper også af og til med vask. 
 Martin/Manse er på ferie blandt andet på Båxhult. Ellen/Elle Sawyer er kommet hjem.
 Else Larsen er overanstrengt og ulykkelig over at have mistet den nyfødte dreng. En indlæggelse er på tale. 
@@ -6573,59 +6874,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/VQBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V0aD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yEEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L6Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sMFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qi39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RgBc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6XoJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hdlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QHCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Tmf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/os86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QgX2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DnVe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hOav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hEmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjIR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GcMy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfBQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0Gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gWgR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6DZz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eeTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nh1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E7ya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uVXF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qaqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dkGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6oZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ym43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LMm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1lWW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TL1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kMkR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6VeS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Bw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PVvW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0QX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H1mh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wClj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pdtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vTbG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4LeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9jSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QKJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6ya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZVk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s4WF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sKsP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SBIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TB6V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OzeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lkpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HopY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RsnD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HbZn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G8TQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8MY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjzE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cp59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OlUE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n0ug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GxFN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PbPG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yky4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wpLc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q95M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dEZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bfqP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l7zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7bEs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/biXe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVHo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5HU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/VQBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V0aD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yEEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L6Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sMFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qi39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RgBc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6XoJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hdlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QHCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Tmf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/os86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QgX2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DnVe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hOav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hEmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjIR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GcMy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfBQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0Gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gWgR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6DZz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eeTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nh1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E7ya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uVXF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qaqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dkGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6oZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ym43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LMm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1lWW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TL1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kMkR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6VeS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Bw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PVvW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0QX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H1mh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wClj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pdtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vTbG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4LeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9jSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QKJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6ya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZVk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s4WF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sKsP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SBIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TB6V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OzeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lkpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HopY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RsnD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HbZn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G8TQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8MY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjzE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kwnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fqbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JPz9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cp59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OlUE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n0ug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GxFN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PbPG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yky4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wpLc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q95M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DtZy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dEZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gNWA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bfqP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l7zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7bEs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/biXe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVHo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5HU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M124"/>
+  <dimension ref="A1:M129"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -10358,1779 +10659,1996 @@
       </c>
       <c r="I85" s="5" t="s">
         <v>636</v>
       </c>
       <c r="J85" s="5" t="s">
         <v>486</v>
       </c>
       <c r="K85" s="5" t="s">
         <v>637</v>
       </c>
       <c r="L85" s="6" t="s">
         <v>638</v>
       </c>
       <c r="M85" s="5" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
         <v>640</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="E86" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F86" s="5" t="s">
         <v>641</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
       <c r="G86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H86" s="5" t="s">
         <v>642</v>
       </c>
-      <c r="I86" s="5"/>
+      <c r="I86" s="5" t="s">
+        <v>643</v>
+      </c>
       <c r="J86" s="5" t="s">
-        <v>486</v>
+        <v>644</v>
       </c>
       <c r="K86" s="5" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>51</v>
+        <v>318</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>237</v>
+      </c>
+      <c r="E87" s="5" t="s">
+        <v>649</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>647</v>
-[...2 lines deleted...]
-        <v>648</v>
+        <v>641</v>
+      </c>
+      <c r="G87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H87" s="5" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="I87" s="5" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="J87" s="5" t="s">
-        <v>22</v>
+        <v>652</v>
       </c>
       <c r="K87" s="5" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>318</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>237</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="I88" s="5" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="J88" s="5" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="K88" s="5" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>318</v>
+        <v>665</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>237</v>
+        <v>327</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>663</v>
+        <v>18</v>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H89" s="5" t="s">
-        <v>664</v>
-[...3 lines deleted...]
-      </c>
+        <v>666</v>
+      </c>
+      <c r="I89" s="5"/>
       <c r="J89" s="5" t="s">
-        <v>666</v>
+        <v>486</v>
       </c>
       <c r="K89" s="5" t="s">
         <v>667</v>
       </c>
       <c r="L89" s="6" t="s">
         <v>668</v>
       </c>
       <c r="M89" s="5" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
         <v>670</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>237</v>
+        <v>51</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>238</v>
+        <v>16</v>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F90" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F90" s="5" t="s">
+        <v>671</v>
+      </c>
+      <c r="G90" s="5" t="s">
+        <v>672</v>
       </c>
       <c r="H90" s="5" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="I90" s="5" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="J90" s="5" t="s">
-        <v>673</v>
+        <v>22</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>280</v>
+        <v>318</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>406</v>
+        <v>237</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>468</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>679</v>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="J91" s="5" t="s">
-        <v>22</v>
+        <v>682</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>318</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>237</v>
       </c>
       <c r="E92" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H92" s="5" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>318</v>
-[...5 lines deleted...]
-        <v>692</v>
+        <v>238</v>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="I93" s="5" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="J93" s="5" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>280</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>443</v>
+        <v>406</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>468</v>
       </c>
       <c r="F94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="J94" s="5" t="s">
-        <v>470</v>
+        <v>22</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>706</v>
+        <v>318</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>707</v>
-[...9 lines deleted...]
-        </is>
+        <v>237</v>
+      </c>
+      <c r="E95" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F95" s="5" t="s">
+        <v>708</v>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="J95" s="5" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>706</v>
+        <v>237</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>707</v>
-[...9 lines deleted...]
-        </is>
+        <v>318</v>
+      </c>
+      <c r="E96" s="5" t="s">
+        <v>687</v>
+      </c>
+      <c r="F96" s="5" t="s">
+        <v>716</v>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H96" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H96" s="5" t="s">
+        <v>717</v>
       </c>
       <c r="I96" s="5" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="J96" s="5" t="s">
-        <v>710</v>
+        <v>719</v>
       </c>
       <c r="K96" s="5" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>707</v>
+        <v>280</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>507</v>
-[...4 lines deleted...]
-        </is>
+        <v>443</v>
+      </c>
+      <c r="E97" s="5" t="s">
+        <v>468</v>
       </c>
       <c r="F97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H97" s="5" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="I97" s="5" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="J97" s="5" t="s">
-        <v>710</v>
+        <v>470</v>
       </c>
       <c r="K97" s="5" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>318</v>
+        <v>730</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>727</v>
+        <v>731</v>
+      </c>
+      <c r="E98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="I98" s="5" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="J98" s="5" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>237</v>
+        <v>730</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>735</v>
-[...5 lines deleted...]
-        <v>727</v>
+        <v>731</v>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H99" s="5" t="s">
-        <v>737</v>
+      <c r="H99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I99" s="5" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="J99" s="5" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="K99" s="5" t="s">
         <v>740</v>
       </c>
       <c r="L99" s="6" t="s">
         <v>741</v>
       </c>
       <c r="M99" s="5" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
         <v>743</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>318</v>
+        <v>731</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>237</v>
+        <v>507</v>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H100" s="5" t="s">
         <v>744</v>
       </c>
       <c r="I100" s="5" t="s">
         <v>745</v>
       </c>
       <c r="J100" s="5" t="s">
+        <v>734</v>
+      </c>
+      <c r="K100" s="5" t="s">
         <v>746</v>
       </c>
-      <c r="K100" s="5" t="s">
+      <c r="L100" s="6" t="s">
         <v>747</v>
       </c>
-      <c r="L100" s="6" t="s">
+      <c r="M100" s="5" t="s">
         <v>748</v>
-      </c>
-[...1 lines deleted...]
-        <v>749</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>706</v>
+        <v>318</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>707</v>
-[...9 lines deleted...]
-        </is>
+        <v>237</v>
+      </c>
+      <c r="E101" s="5" t="s">
+        <v>750</v>
+      </c>
+      <c r="F101" s="5" t="s">
+        <v>751</v>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="I101" s="5" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="J101" s="5" t="s">
-        <v>710</v>
+        <v>754</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>707</v>
+        <v>237</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>507</v>
-[...4 lines deleted...]
-        </is>
+        <v>759</v>
+      </c>
+      <c r="E102" s="5" t="s">
+        <v>760</v>
       </c>
       <c r="F102" s="5" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H102" s="5" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="I102" s="5" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="J102" s="5" t="s">
-        <v>710</v>
+        <v>763</v>
       </c>
       <c r="K102" s="5" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="M102" s="5" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="D103" s="5" t="s">
         <v>237</v>
       </c>
-      <c r="D103" s="5" t="s">
-[...6 lines deleted...]
-        <v>726</v>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H103" s="5" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="I103" s="5" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="J103" s="5" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="K103" s="5" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="L103" s="6" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="M103" s="5" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>318</v>
+        <v>730</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>727</v>
+        <v>731</v>
+      </c>
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H104" s="5" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
       <c r="I104" s="5" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="J104" s="5" t="s">
-        <v>774</v>
+        <v>734</v>
       </c>
       <c r="K104" s="5" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="L104" s="6" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="M104" s="5" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>237</v>
+        <v>731</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-        <v>663</v>
+        <v>507</v>
+      </c>
+      <c r="E105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F105" s="5" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H105" s="5" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="I105" s="5" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="J105" s="5" t="s">
-        <v>782</v>
+        <v>734</v>
       </c>
       <c r="K105" s="5" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="L105" s="6" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="M105" s="5" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>280</v>
+        <v>237</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>787</v>
+        <v>318</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>468</v>
-[...4 lines deleted...]
-        </is>
+        <v>788</v>
+      </c>
+      <c r="F106" s="5" t="s">
+        <v>750</v>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H106" s="5" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="I106" s="5" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="J106" s="5" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="K106" s="5" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="L106" s="6" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>318</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>237</v>
       </c>
       <c r="E107" s="5" t="s">
-        <v>726</v>
+        <v>750</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>795</v>
+        <v>751</v>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H107" s="5" t="s">
         <v>796</v>
       </c>
       <c r="I107" s="5" t="s">
         <v>797</v>
       </c>
       <c r="J107" s="5" t="s">
         <v>798</v>
       </c>
       <c r="K107" s="5" t="s">
         <v>799</v>
       </c>
       <c r="L107" s="6" t="s">
         <v>800</v>
       </c>
       <c r="M107" s="5" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
         <v>802</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="D108" s="5" t="s">
         <v>318</v>
       </c>
-      <c r="D108" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E108" s="5" t="s">
-        <v>726</v>
+        <v>687</v>
       </c>
       <c r="F108" s="5" t="s">
-        <v>795</v>
+        <v>803</v>
       </c>
       <c r="G108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H108" s="5" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="I108" s="5" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="J108" s="5" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="K108" s="5" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>707</v>
+        <v>280</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>507</v>
-[...4 lines deleted...]
-        </is>
+        <v>811</v>
+      </c>
+      <c r="E109" s="5" t="s">
+        <v>468</v>
       </c>
       <c r="F109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H109" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H109" s="5" t="s">
+        <v>812</v>
       </c>
       <c r="I109" s="5" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="J109" s="5" t="s">
-        <v>710</v>
+        <v>814</v>
       </c>
       <c r="K109" s="5" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>815</v>
+        <v>237</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>327</v>
+        <v>318</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>816</v>
-[...4 lines deleted...]
-        </is>
+        <v>687</v>
+      </c>
+      <c r="F110" s="5" t="s">
+        <v>750</v>
       </c>
       <c r="G110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H110" s="5" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="I110" s="5" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="J110" s="5" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>318</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>237</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>726</v>
+        <v>750</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>795</v>
+        <v>826</v>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H111" s="5" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="I111" s="5" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="J111" s="5" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="K111" s="5" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>831</v>
+        <v>318</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>832</v>
+        <v>237</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>833</v>
-[...4 lines deleted...]
-        </is>
+        <v>750</v>
+      </c>
+      <c r="F112" s="5" t="s">
+        <v>826</v>
       </c>
       <c r="G112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H112" s="5" t="s">
         <v>834</v>
       </c>
       <c r="I112" s="5" t="s">
         <v>835</v>
       </c>
       <c r="J112" s="5" t="s">
-        <v>710</v>
+        <v>836</v>
       </c>
       <c r="K112" s="5" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="L112" s="6" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>707</v>
+        <v>731</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>507</v>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H113" s="5" t="s">
-        <v>840</v>
+      <c r="H113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I113" s="5" t="s">
         <v>841</v>
       </c>
       <c r="J113" s="5" t="s">
-        <v>710</v>
+        <v>734</v>
       </c>
       <c r="K113" s="5" t="s">
         <v>842</v>
       </c>
       <c r="L113" s="6" t="s">
         <v>843</v>
       </c>
       <c r="M113" s="5" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
         <v>845</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>318</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>237</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>726</v>
-[...1 lines deleted...]
-      <c r="F114" s="5" t="s">
         <v>846</v>
+      </c>
+      <c r="F114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H114" s="5" t="s">
         <v>847</v>
       </c>
-      <c r="I114" s="5"/>
+      <c r="I114" s="5" t="s">
+        <v>848</v>
+      </c>
       <c r="J114" s="5" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="K114" s="5" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>318</v>
+        <v>854</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>237</v>
+        <v>327</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>726</v>
-[...2 lines deleted...]
-        <v>795</v>
+        <v>855</v>
+      </c>
+      <c r="F115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H115" s="5" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
       <c r="I115" s="5" t="s">
-        <v>854</v>
+        <v>857</v>
       </c>
       <c r="J115" s="5" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="K115" s="5" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
       <c r="L115" s="6" t="s">
-        <v>857</v>
+        <v>860</v>
       </c>
       <c r="M115" s="5" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>16</v>
+        <v>318</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>507</v>
+        <v>237</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>750</v>
+      </c>
+      <c r="F116" s="5" t="s">
+        <v>826</v>
       </c>
       <c r="G116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H116" s="5" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="I116" s="5" t="s">
-        <v>861</v>
+        <v>864</v>
       </c>
       <c r="J116" s="5" t="s">
-        <v>862</v>
+        <v>865</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>863</v>
+        <v>866</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>864</v>
+        <v>867</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>866</v>
+        <v>869</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>318</v>
+        <v>870</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>237</v>
+        <v>871</v>
       </c>
       <c r="E117" s="5" t="s">
-        <v>726</v>
-[...2 lines deleted...]
-        <v>867</v>
+        <v>846</v>
+      </c>
+      <c r="F117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H117" s="5" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="I117" s="5" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="J117" s="5" t="s">
-        <v>870</v>
+        <v>734</v>
       </c>
       <c r="K117" s="5" t="s">
-        <v>871</v>
+        <v>874</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>873</v>
+        <v>876</v>
       </c>
     </row>
     <row r="118">
-      <c r="A118" s="5" t="n">
-        <v>1949</v>
+      <c r="A118" s="5" t="s">
+        <v>877</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>874</v>
+        <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>875</v>
-[...4 lines deleted...]
-        </is>
+        <v>731</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>507</v>
       </c>
       <c r="E118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H118" s="5" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="I118" s="5" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="J118" s="5" t="s">
-        <v>486</v>
-[...4 lines deleted...]
-        </is>
+        <v>734</v>
+      </c>
+      <c r="K118" s="5" t="s">
+        <v>880</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>318</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>237</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>726</v>
+        <v>750</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>846</v>
+        <v>884</v>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H119" s="5" t="s">
-        <v>881</v>
-[...3 lines deleted...]
-      </c>
+        <v>885</v>
+      </c>
+      <c r="I119" s="5"/>
       <c r="J119" s="5" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="K119" s="5" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>886</v>
+        <v>889</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>887</v>
+        <v>890</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>318</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>237</v>
       </c>
       <c r="E120" s="5" t="s">
-        <v>726</v>
+        <v>750</v>
       </c>
       <c r="F120" s="5" t="s">
-        <v>888</v>
+        <v>826</v>
       </c>
       <c r="G120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H120" s="5" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="I120" s="5" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="J120" s="5" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="K120" s="5" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="L120" s="6" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>318</v>
+        <v>16</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>237</v>
+        <v>507</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>896</v>
+        <v>17</v>
       </c>
       <c r="F121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H121" s="5" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="I121" s="5" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="J121" s="5" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="K121" s="5" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="L121" s="6" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="M121" s="5" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>318</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>237</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>833</v>
-[...4 lines deleted...]
-        </is>
+        <v>750</v>
+      </c>
+      <c r="F122" s="5" t="s">
+        <v>905</v>
       </c>
       <c r="G122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H122" s="5" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="I122" s="5" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="J122" s="5" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="K122" s="5" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="M122" s="5" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="123">
-      <c r="A123" s="5" t="s">
-        <v>910</v>
+      <c r="A123" s="5" t="n">
+        <v>1949</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>14</v>
+        <v>912</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>913</v>
+      </c>
+      <c r="D123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H123" s="5" t="s">
-        <v>911</v>
-[...1 lines deleted...]
-      <c r="I123" s="5"/>
+        <v>914</v>
+      </c>
+      <c r="I123" s="5" t="s">
+        <v>915</v>
+      </c>
       <c r="J123" s="5" t="s">
-        <v>912</v>
-[...2 lines deleted...]
-        <v>913</v>
+        <v>486</v>
+      </c>
+      <c r="K123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L123" s="6" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="M123" s="5" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>917</v>
+        <v>318</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>237</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>918</v>
-[...4 lines deleted...]
-        </is>
+        <v>750</v>
+      </c>
+      <c r="F124" s="5" t="s">
+        <v>884</v>
       </c>
       <c r="G124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H124" s="5" t="s">
         <v>919</v>
       </c>
       <c r="I124" s="5" t="s">
         <v>920</v>
       </c>
       <c r="J124" s="5" t="s">
         <v>921</v>
       </c>
       <c r="K124" s="5" t="s">
         <v>922</v>
       </c>
       <c r="L124" s="6" t="s">
         <v>923</v>
       </c>
       <c r="M124" s="5" t="s">
         <v>924</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="5" t="s">
+        <v>925</v>
+      </c>
+      <c r="B125" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C125" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="E125" s="5" t="s">
+        <v>750</v>
+      </c>
+      <c r="F125" s="5" t="s">
+        <v>926</v>
+      </c>
+      <c r="G125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H125" s="5" t="s">
+        <v>927</v>
+      </c>
+      <c r="I125" s="5" t="s">
+        <v>928</v>
+      </c>
+      <c r="J125" s="5" t="s">
+        <v>929</v>
+      </c>
+      <c r="K125" s="5" t="s">
+        <v>930</v>
+      </c>
+      <c r="L125" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="M125" s="5" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="5" t="s">
+        <v>933</v>
+      </c>
+      <c r="B126" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C126" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="E126" s="5" t="s">
+        <v>934</v>
+      </c>
+      <c r="F126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H126" s="5" t="s">
+        <v>935</v>
+      </c>
+      <c r="I126" s="5" t="s">
+        <v>936</v>
+      </c>
+      <c r="J126" s="5" t="s">
+        <v>937</v>
+      </c>
+      <c r="K126" s="5" t="s">
+        <v>938</v>
+      </c>
+      <c r="L126" s="6" t="s">
+        <v>939</v>
+      </c>
+      <c r="M126" s="5" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="5" t="s">
+        <v>941</v>
+      </c>
+      <c r="B127" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C127" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="D127" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="E127" s="5" t="s">
+        <v>846</v>
+      </c>
+      <c r="F127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H127" s="5" t="s">
+        <v>942</v>
+      </c>
+      <c r="I127" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="J127" s="5" t="s">
+        <v>944</v>
+      </c>
+      <c r="K127" s="5" t="s">
+        <v>945</v>
+      </c>
+      <c r="L127" s="6" t="s">
+        <v>946</v>
+      </c>
+      <c r="M127" s="5" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="5" t="s">
+        <v>948</v>
+      </c>
+      <c r="B128" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C128" s="5" t="s">
+        <v>730</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>539</v>
+      </c>
+      <c r="E128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H128" s="5" t="s">
+        <v>949</v>
+      </c>
+      <c r="I128" s="5"/>
+      <c r="J128" s="5" t="s">
+        <v>950</v>
+      </c>
+      <c r="K128" s="5" t="s">
+        <v>951</v>
+      </c>
+      <c r="L128" s="6" t="s">
+        <v>952</v>
+      </c>
+      <c r="M128" s="5" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="5" t="s">
+        <v>954</v>
+      </c>
+      <c r="B129" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C129" s="5" t="s">
+        <v>955</v>
+      </c>
+      <c r="D129" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="E129" s="5" t="s">
+        <v>956</v>
+      </c>
+      <c r="F129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H129" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="I129" s="5" t="s">
+        <v>958</v>
+      </c>
+      <c r="J129" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="K129" s="5" t="s">
+        <v>960</v>
+      </c>
+      <c r="L129" s="6" t="s">
+        <v>961</v>
+      </c>
+      <c r="M129" s="5" t="s">
+        <v>962</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -12215,44 +12733,49 @@
     <hyperlink ref="M100" r:id="rId105"/>
     <hyperlink ref="M101" r:id="rId106"/>
     <hyperlink ref="M102" r:id="rId107"/>
     <hyperlink ref="M103" r:id="rId108"/>
     <hyperlink ref="M104" r:id="rId109"/>
     <hyperlink ref="M105" r:id="rId110"/>
     <hyperlink ref="M106" r:id="rId111"/>
     <hyperlink ref="M107" r:id="rId112"/>
     <hyperlink ref="M108" r:id="rId113"/>
     <hyperlink ref="M109" r:id="rId114"/>
     <hyperlink ref="M110" r:id="rId115"/>
     <hyperlink ref="M111" r:id="rId116"/>
     <hyperlink ref="M112" r:id="rId117"/>
     <hyperlink ref="M113" r:id="rId118"/>
     <hyperlink ref="M114" r:id="rId119"/>
     <hyperlink ref="M115" r:id="rId120"/>
     <hyperlink ref="M116" r:id="rId121"/>
     <hyperlink ref="M117" r:id="rId122"/>
     <hyperlink ref="M118" r:id="rId123"/>
     <hyperlink ref="M119" r:id="rId124"/>
     <hyperlink ref="M120" r:id="rId125"/>
     <hyperlink ref="M121" r:id="rId126"/>
     <hyperlink ref="M122" r:id="rId127"/>
     <hyperlink ref="M123" r:id="rId128"/>
     <hyperlink ref="M124" r:id="rId129"/>
+    <hyperlink ref="M125" r:id="rId130"/>
+    <hyperlink ref="M126" r:id="rId131"/>
+    <hyperlink ref="M127" r:id="rId132"/>
+    <hyperlink ref="M128" r:id="rId133"/>
+    <hyperlink ref="M129" r:id="rId134"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>