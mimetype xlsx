--- v0 (2026-04-26)
+++ v1 (2026-09-19)
@@ -176,51 +176,51 @@
 Kære Mor! Alle de sidste Dage har jeg med Vilie ikke villet skrive hjem til Jer, for at I ikke skulde skuffes naar I aabnede det og den intet Telegram indeholdt. I Aftes Kl. 8 1/2 modtog jeg medfølgende Telegram fra Elle og saa var altsaa Aftentoget gået og I vilde ikke kunne have det før i Morgen Onsdag - Jeg vilde dog ikke have vovet at telegrafere det til Jer, da du udtrykke[ligt] bad om at faa det pr. Brev, men Hirschsprungs, hvem jeg straks ilede ind til at at glæde dem ["dem" overstreget] med Resultatet sagde, at naar jeg telegraferede det samme Aften, vilde Posten faa det med, saa I slap for at have Forskrækkelse af at se Telegrafbuddet. Jeg selv syntes ogsaa det var det ene rigtige. At Teleg. er afsendt fra Boston undrer os lidt; skulde det ikke været afsendt allerede fra New York - - og at Easman er i Boston, ved vi da nok. I Følge min Telegr. ["Telegr." indsat over linjen] Forklaring er det Ord jo ukorrekt. Spørgsmaalet er saa om der menes Appentane el. Appenton. 
 Det er kedeligt, for [et overstreget bogstav] jeg kan slet ikke huske, hvad jeg sidst skrev om. Mine to Gabrilowitschkoncerter har jeg da vist omtalt, de var saa aldeles vidunderlige. Men om jeg havde været til Middag hos Hirschsp. sammen med Hr. &amp;amp; Fru Krøyer, da jeg skrev, kan jeg ikke huske. Jeg havde min lyse Empire paa, havde det rigtig hyggeligt, spillede L'hombre sammen med Hr &amp;amp; Fru Hirsch. samt Krøyer jeg vandt 30 Ør, hvilket jeg var knusende stolt over. Forøvrigt syntes jeg kun middelmaadigt godt om dem. Nu spiller jeg 4hændigt med fru H. 2 Gange om Ugen Mandag og Torsdag fra Kl 1 - 2 1/2 efter en Del Smaating har vi nu begyndt paa Haydns Symfonier og skal dernæst til Beethoven ditto; det har jeg vældig Fornøjelse af.
 Forleden Aften var jeg til et aldeles glimrende hemmeligt Sold hos Grethe og Lugge; hemmel. fordi de ikke vilde have Tante Mis derop. Selskabet bestod af Frk. Holstein, Pan, Grethe Lugge og mig; Traktementet Æggesnaps, Appelsiner, Cacaoliquer og Vin; man var anmodet om at møde i Galla, saa vi straalede i lyse Toiletter. Og vi morede os, sådan rigtig knald - sagde Vittigheder og grinede sådan rigtig af Hjærtens Lyst Grethe og jeg var lige paa Ædruelighedens Grænse, - men jeg gik da stolt alene hjem Kl. 2. Jeg havde rasende Tømmermænd Dagen efter. 
 Nu er jeg desværre begyndt at blive fed, skønt jeg traver nogle almægtige Ture - f. Ex. til Hellerup - og kun spiser 1 Stykke Mad til Frokost, men det er alt det Masser af Slik, der falder af Konfekt og Is og Flødeboller i en Uendelighed; desværre ikke sådan, at jeg kan samle i Bunke, ellers skulde jeg sende Eder noget af den fine Konfekt. Det er nu kedeligt at have Anlæg til Korpulence, vil du hilse Far og sige det, for det har jeg nu. Jeg mødte i Dag Marie Hansen-Schou; hun har det minsandten ikke; hun var saa tynd så tynd bad mig hilse Be. hun begynder at tro at det er et ulykkeligt Ægteskab, siden hun ikke kommer. 
 Jeg tænker nærmest paa, hvor slemt det maa tære paa Fars Frimærker. At Lut virkelig har brækket et lille Ben i Benet helt nede ved Ankelen - det er vel Lægbenet - har I vel opnaaet at faa at vide. Jeg mødte Berta forleden; Lut var nok lidt utålmodig, men det gik da an.
 Onkel Frederiks Adresse har jeg forlængs sendt til Elle.
 5480 Rikgwood St. Chicago Ill. U.S.A 
 Husk at fortælle mig ["mig" indsat over linjen] om Gamle Marens Endeligt &amp;amp; Begravelse.
 Tak for Laan for Brevene!
 Hils Far, Pallam, Be og Pigerne saa meget fra mig og vil du saa ikke nok give Muntermand og Bobby de kærligste Kys fra mig.
 Hører jeg snart igen.
 Din Junge
 Jeg har måttet købe mig et Par nye Støvler Føj! Føj</t>
   </si>
   <si>
     <t>1900-03-30</t>
   </si>
   <si>
     <t>Ellen  Sawyer</t>
   </si>
   <si>
     <t>Lauritz  Brandstrup
 - Dudire
 - Ipsen, USA
 Dudley Pray
-- Redpath
+Leonard Redpath
 Harris Sawyer
 - Tiffany</t>
   </si>
   <si>
     <t>Ellen Sawyer boede i Boston. Det vides ikke, hvad hendes svigermor hed.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1746</t>
   </si>
   <si>
     <t>Ellen har haft en maveomgang, og Harris var en god sygeplejerske.
 Parret har haft besøg af Ipsens, og Ellen fandt det svært at tale dansk. Ipsens taler en blanding af dansk og engelsk. 
 Harris og Ellen har besøgt Dudires, som har en lille datter. 
 Mr. Dudleys far er død, og Ellen hjælper til i laboratoriet, mens Dudley har fri. 
 Harris og Ellen har været på en "dansk restaurant" i Boston. 
 Mr. Tiffany og hans kone har været på besøg. 
 Bedstefars begravelse må have været højtidelig.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Mzpi</t>
   </si>
   <si>
     <t>Marts 30 – 1900
 Kære Mor! Du kommer til at undskylde denne tarvelige Udstyrelse af mit Brev idag, - Harry, det kan han ikke [”ikke” indsat over linjen] huske at tage noget ordentligt Papir hjem til mig. – 
 Jeg begyndte mit Brev igår og havde fået skrevet en hel Del, men var så idiotisk at smide det bort. Der er imidlertid ingen stor Skade sket for det var et Svinebrev, - Blyants, - skrevet i Sengen. Jeg havde nemlig en lille Mavedårlighed, der som det lader, har i Sinde at indtræffe med visse Mellemrum. Mavesmerter og grøn Opkastning. Det begyndte om Natten, og Harry måtte ned og hente Cognac, Krydderpose og en Morphinpille. Han er en udmærket Sygeplejerske, - han behøver ikke at, sættes til, men kan selv finde på, hvad der må gøres. – Jeg har haft det samme Tilfælde før, og kunde rimeligvis undgå det, hvis jeg vilde være lidt forsigtig på visse Tider af Måneden. 
@@ -441,51 +441,51 @@
 I mener vist, at jeg taler lidt vel meget om ”Mamon”, men det er jo kun fordi det afhænger deraf hvornår vi kan komme hjem. 
 Lille Grethe sover for det meste tre Timer til Middag nu, - hun går ikke i Seng før 8, når det er så varmt, - så køler hun af et Par Timers Tid efter Solnedgang. – 
 Hun var så henrykt det lille Pus da Harry kom hjem. Om Aftenen kunde hun ikke sove skønt hun var rasende søvnig blev hun ved at sige ”Papa hold Baby Hand” – ”Papa home”. Så gik Harry ind og holdt hendes Hånd og øjeblikkelig faldt hun i Søvn. 
 Postvæsenetbudet ["væsenet" midt i ordet overstreget] ringer altid to Ring og det kender hun og siger straks ”Postman, letter for 
 [Skrevet langs venstre margen s. 8:]
 Baby” – er hun ikke klog, - eller er de alle sådan – 1½ Aar.
 [Skrevet på tværs øverst s1:]
 Bare nu Far er bedre i næste Brev, jeg længes efter at høre om det. Bunker af Hilsner til er alle fra Pelle.</t>
   </si>
   <si>
     <t>1903-5</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>USA
 Mass.
 Dorchester</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 Ellen Agnete Amstrup
 Louise Amstrup
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Niels Elgaard Amstrup
 Alfred Goldschmidt
 - Grønlund
 Jens Hammer
 Grethe Jungstedt
 Alhed Larsen
 Johannes Larsen
 Christine  Mackie
 William Mackie
 Mogens Mogensen
 - Mogensen, Fru
 Otto Emil  Paludan
 Ditlev Schroll
 Hempel Syberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Laura Warberg var på besøg hos sine to døtre i Boston fra ca. marts til juni 1903. 
 Hellig Olav var et af Skandinavien-Amerika Linjens (DFDS) tre søsterskibe. De andre var United States og Oscar II. Frederik VIII kom til i 1913. Hellig Olav blev søsat 1902 fra Glasgow værftet Alex Stephen &amp;amp; Sons, målte 158,5 x 17,8 meter og var indrettet til transport af 1170 passagerer, 130 på 1., 140 på 2. og 900 på 3. klasse. Hellig Olav kom til København i 1903 og blev sat ind på sin rute fra København til New York. (http://www.liners.dk/ship-dk/Hellig_Olav/Hellig-Olav-dk.html)
 Det vides ikke, hvad der menes med, at Peter fik land, eller hvem han var. 
 Alfred Goldschmidt og Astrid blev gift i 1904 og skilt i 1914.
 Det vides ikke, hvem "Hollufgaardene" er, men Hollufgaard er en herregård, der ligger nær Odense. 
 I Danmark blev pund (svarende til 500 gram) anvendt frem til metersystemets indførelse i 1907.</t>
@@ -815,102 +815,102 @@
 Emil Opffer
 - Randal</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen med børn er i USA for at besøge Alheds søstre. Mens Alhed og drengene blev i Boston hos hendes søster Christine og manden William (Billy) Mackie, tog Johannes Larsen 14 dage til New York, hvor vennen Emil Opffer arrangerede en udstilling af Larsens billeder i kontoret på bladet Dansk-Amerikaneren, som Opffer var redaktør for. Det var også Opffer, der arrangerede, at Larsen skulle male et portræt af Roald Amundsen. 
 Subway &amp;amp; Elevation = Undergrundstog og højbanetog.</t>
   </si>
   <si>
     <t>Johannes Larsen har hørt Roald Amundsen holde foredrag i New York, og Opffer arrangerede, at Larsen skulle male Amundsen. Larsen mødtes med ham på Amundsens hotel, men billedet blev i første omgang noget skidt. 
 Der er nærmest ingen dansk-amerikanere, der interesserer sig for Larsens billeder - kun en kaptajn fra Kolding - og hans forhåbninger er på nulpunktet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/FKrV</t>
   </si>
   <si>
     <t>New York City 17 Octbr 1907.
 Kæreste Alhed!
 I Aftes var vi saa henne at høre Amundsen, vi kom det meste af en Time for tidlig og benyttede saa Tiden til at gaa en Tur ned ad Broadway, pragtfuldt. For Foredraget præsenterede Opffer mig for Amundsens Impresario Hr Randal og fortalte ham at jeg gerne vilde male A og blev saa tilsagt at møde Kl. 9 paa Waldorph Astoria Hotel vistnok det største og flotteste her i Byen. Dejligt Vejr i Morges. Vi var oppe Kl 6 tog først ind paa Kontoret og hentede Sagerne. O vilde saa sende mig ind til A. alene men jeg fik ham dog med, skønt vi kom en Time forsent var Impressarioen ikke oppe og A væk, vi ventede, O fik Øje paa A og lidt efter kom den anden ned. Jeg blev saa tilsagt Kl. 3. Amundsen er meget elskværdig og ser godt ud, men jeg lavede noget frygteligt Skidt, skal forsøge at faa noget ud af det i Mrg. Jeg er efterhaanden bleven præsenteret for en hel Del dansk Amerikanere men har hidtil ikke truffet nogen der interesserede sig for min Virksomhed, undtagen en Kaptain fra Kolding der kom op paa Kontoret for at sige Farvel til O. han var meget ked af at han ikke kunde faa Tid at se mine Ting og kørte med i Sporvogn og sad og saa Skitzebogen da jeg kørte til Amundsen. Der kom en amerikansk Nordpolsfarer op og snakkede med Am. mens jeg malede ham. Jeg sender her Din Artikel den er ikke saa kort endda. Tak Billy mange Gange for hans Brev, det er dog rørende som han tager sig af smaa Sager. Bare der maatte være lidt Held med det, mine Forhaabninger er under 0. Jeg er nu temmelig orienteret her og kan køre alene i Subway &amp;amp; Elevation fra den ene Ende af Byen til den anden. Hils Børnene fra mig og kys dem mange Gange. Jeg længes efter Jer alle 3. Hils Billy og Christina.
 Din
 Johannes Larsen</t>
   </si>
   <si>
     <t>1907-10-22</t>
   </si>
   <si>
-    <t>Roald Amundsen
-[...22 lines deleted...]
-  <si>
     <t>Andreas Larsen
 Johan Larsen
 Christine  Mackie
 Elisabeth Mackie
 William Mackie
 Emil Opffer
 Johanne Opffer
 Franklin Rosevelt</t>
   </si>
   <si>
     <t>Alhed Larsen og børnene er hos Alheds søster, Christine og hendes familie i Boston. Johannes Larsen er rejst til New York for at lave udstilling i Emil Opffers kontor på bladet Dansk-Amerikaneren.
 Daxen må være Alhed og Johannes Larsens søn, Andreas. 
 Det er også uvist, hvem Riis er, og hvordan Rosevelts Ørn kommer ind i billedet.</t>
   </si>
   <si>
     <t>Det må være spændende for Johannes Larsen at være i New York. Han må endelig holde Alhed orienteret.
 Alhed, børnene og hendes søster har et ensformigt liv, men der kommer heldigvis snart ny barnepige og aflaster.
 Larsen må snakke med Opffer om Riis og Rosevelts ørn.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TL1k</t>
   </si>
   <si>
     <t>Tirsdag.
 Kæreste Larsi!
 Tak for Brevkortene og Dit Brev i Dag der stod ingen Adresse, men nu sender jeg det til Kontoret, der faar Du det jo nok. Bor Du stadig hos Opffers eller hvor? Det maa nu være umaadelig interessant for Dig med den N. Y. Rejse, men det er jo kedeligt, at Dine Forhaabninger m.H. til ”Buissiness” er saa smaa, bare der dog kunde komme lidt ud af det. Ja, Billy er rørende, han er kolossalt optaget af det, hvor morsomt med Amundsen, det maa være morsomt at træffe paa saadan en Mand. Hvad synes Opffer om Dine Billeder? Jeg haaber Du vil være meget flittig til at skrive og holde os à jour med det hele, vi følger det jo med Spænding og glødende Interesse. Vi lever meget ensformigt, oplever absolut intet, - er stadig helt uden Piger saa vi sidder jo her indespærrede med Putte hele Dagen, paa Fredag faar vi heldigvis en Barnepige, det er godt, da hun gør Christine rædsom nervøs, skønt hun virkelig næsten ikke har hende, Daxen og jeg har hende mest, navnlig Daxen er storartet til at passe hende, det søde Nus, han taler ustandselig om sin Far og arbejder stadig med Breve og Billeder til Dig. De var begge henrykte over deres Brevkort, Chr og jeg var ude i Darchester med Puf i Aftes, han havde det godt, den lille søde Knægt. – Gid Du var her, at vi kunde tage nogle Udflugter i det smukke Vejr, jeg længes efter noget frisk Luft. Tak for Artiklen, det morede mig, men der er en slem Bommert: ”udst. paa den fri Udst. for 4-5 Aar siden og som blev _erhvervet” o.s.v. Dette "som blev” har jeg ikke i min Kladde og det lyder væmmeligt, men maaske det blev rettet i Korrekturen. – Du maa _endelig snakke med Opffer om Riis og Rosevelts Ørn, hører Du og saa snart Du har modtaget de store Billeder, synes jeg, Du skulde sende Billy et Par Ord og selv takke ham for hans Omhu. Hils Opffers mange Gange. De kærligste Hilsner til Dig selv, det er underligt at vide Dig i den vældige By, bare jeg var der ogsaa. Din A.</t>
   </si>
   <si>
+    <t>Roald Amundsen
+Andreas Larsen
+Johan Larsen
+Christine  Mackie
+William Mackie
+Emil Opffer</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er i New York, hvor vennen Emil Opffer har arrangeret en udstilling af Larsens billeder i kontoret på bladet Dansk-Amerikaneren, som Opffer er redaktør for. Imens er Alhed og børnene hos hendes søster Christine og dennes mand, William Mackie, i Boston.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har travlt. Han har skrevet 75 brevkort med indbydelser og malet på portrættet af Roald Amundsen. Den følgende dag skal han hænge udstilling op. Han har tegnet et musvågehovede til trykning i Opffers blad.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Xpnd</t>
+  </si>
+  <si>
+    <t>New York 22-10-1907
+Kære Alhed!
+Det var nok en forkert Dato jeg havde skrevet paa i Aftes. Jeg har haft det meget travlt i Dag. Tog til Kontoret i Morges forsynet med 100 Brevkort skrev 75 Indbydelser inden 2 ½ tog saa ind og malede Amundsen til godt 4. Nu skal det være færdig det er vist noget Skidt. Hils Billy at begge Billeder kom Kl henad 2 i god Orden. Vi skal nu se at faa det hele hængt op i Morgen og saa sender vi Indbydelserne ud og lukker op bare der vil gaa noget, jeg synes ikke det ser videre lovende ud. Jeg tegnede et Musvaagehoved til Opffer i Gaar til at sætte i Bladet, den ser helt godt ud, men nu faar Du det jo at se for O siger han har sendt Dig et Exemplar. Jeg kunde godt lide at faa et Par Ord fra Dig hvis Du gider. Kys Børnene fra mig. Hils Billy og Christine
+Din
+Johannes Larsen.</t>
+  </si>
+  <si>
     <t>1907-10-23</t>
   </si>
   <si>
     <t>Broadway, New York</t>
   </si>
   <si>
     <t>Axel Bramsen
 - Bryn
 - Hartvig
 Christine  Mackie
 William Mackie
 Emil Opffer
 Johanne Opffer</t>
   </si>
   <si>
     <t>Johannes Larsen er i New York og hænger en udstilling op i bladet Dansk-Amerikanerens kontor. Larsens ven, Emil Opffer, er redaktør på bladet. Imens bor Alhed Larsen og drengene hos Alheds søster og svoger i Boston, William og Christine Mackie.</t>
   </si>
   <si>
     <t>Fru Opffer og Larsen har strøget hans billeder, og han har købt tegnestifter mm. til akvarellerne. De begyndte at hænge udstillingen op og fik imens flere besøgende. 
 Kl. 4 gik Opffer og Larsen fra Opffers kontor ad den sydlige del af Broadway for at se et akvarium. Dette var lukket, da de ankom. Johannes Larsen synes, New York er en smuk og livlig by, og folk er hjælpsomme og elskværdige. Der er en flot udsigt til Brooklyn Bridge fra Opffers kontor på 18. etage.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zW9U</t>
   </si>
   <si>
@@ -939,51 +939,51 @@
     <t>Alhed vil gerne have aviser tilsendt. Hun er ked af, at Johannes Larsen ikke har sat sine akvareller i rammer og spørger, hvad Larsen synes om de store rammer.
 Alhed og Johannes Larsen kan vist ikke få de 50 $. Alhed spørger til hjemrejsebilletter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/G6GK</t>
   </si>
   <si>
     <t>Kæreste Larsi!
 Tak for Dit Brev i Dag og Opffers Brevkort, men Avis har jeg ikke faaet, send mig endelig Aviser det morer mig meget, jeg vilde ogsaa nok have en rigtig med ”min” Artikel i. Jeg er ganske Perplex over at Udstillingen aabner i dag, men meget elendig ved Tanken om, at Du saa ikke har gjort noget i Retning af Rammer til Akvarellerne og det tror jeg er meget forkert. Dels misklæder det dem meget at hænge uden Ramme og dels regner Folk dem ikke for noget, har Du ikke en Gang sat dem paa Kartoner. – Det er ellers meget spændende, hvordan det vil gaa Chr. sagde i Dag, at det saa ud som Billy havde taget Puttes Bog, saa vi altsaa ikke kunde faa de 50 $. Har Du taget Billet, nej det kan Du jo ikke, før vi ses. Gaar der ikke et 14-15de? det er mærkeligt med de 14 Dages Mellemrum men Titgen vil vi ikke med. Billy spørger stadig, om Du ik [de to bogstaver overstreget] eller Opffer ikke nævner hvordan I syntes om de store Rammer, han selv syntes, de klædte Billederne storartet, Du maa endelig sende ham et Par Ord, han var dog rørende med at sørge for Telegram o.s.v. – Vi har det godt men har ikke været uden for en Dør
 De kærligste Hilsner Din A.
 Hils Hr og Fru Opffer.</t>
   </si>
   <si>
     <t>1907-10-25</t>
   </si>
   <si>
     <t>New York
 Boston</t>
   </si>
   <si>
     <t>Andreas Larsen
 Johan Larsen
 William Mackie
 Emil Opffer
 Ellen  Sawyer
-- Ward</t>
+Mathilde Ward</t>
   </si>
   <si>
     <t>Johannes Larsen har dagen i forvejen åbnet en udstilling i bladet Danskamerikanerens kontorer. Redaktør på bladet er Emil Opffer. Alhed Larsen er imens hos sine søstre i Boston. Det er uklart, hvorfor Alhed telefonerer med lille Puf, for drengene er sammen med hende i Boston.</t>
   </si>
   <si>
     <t>Alhed Larsen gætter på, at Johannes larsen endnu ikke har solgt noget på udstillingen. Hun kunne godt tænke sig at se New York på hjemturen, hvis de får råd. Alhed beder Johannes Larsen spørge Opffer om muligheden for at sende penge pr. telegraf og måske om at låne af ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ioi2</t>
   </si>
   <si>
     <t>Kæreste Lavsi!
 Tak for Dit Brev i Gaar, i Dag har vi ingen faaet, hvad der vel ikke er videre gode Tegn, hvis der var solgt noget i Gaar, den første Dag, havde jeg vel nok hørt fra Dig. Du maa ellers endelig skrive hver Dag, Du kan nok tænke, jeg følger det med stor Spæding og Interesse. Om vi fik Raad, kunde jeg svært godt lide at se N.Y. nogle Dage paa Gennemrejsen og jeg kunde ogsaa vældig godt lide at vide [ordet overstreget] vi skulde have en lille rolig Tid her i Boston efter Travlhed og alt det og tage nogle Udflugter o.s.v. se Byen lidt efter. Vi kunde naturligvis sagtens faa Elle til at invitere os den sidste Tid saa vi faktisk rejste herfra d. 7ende, hvis Billy saa vilde være tilfreds, jeg ved ikke hvad Du mener, hvis vi skal skrive hjem efter Penge forbyder det sig jo af sig selv at rejse 7de, der kan det jo endogsaa knibe til 21nde. Snak med Opffer om, om det ikke kan lade sig gøre at faa dem sendt pr Telegraf. Maaske, naar han hører om det at han da kan se Udvej til at laane Dig dem. Dette er et forjaget Brev, men Mrs. Wård har meldt sig til Thé og Elle kommer ogsaa. Vi har det godt, jeg telefonerer hver Dag med lille Puf, men jeg længes snart efter lidt frisk Luft og Movering. Hermed et Brev fra Lysse, der staar ”et Tog til Lysse”, hvilket vil sige, at han ønsker sig et Tog. – Hils Opffers mange Gange, send mig endelig flittig Aviser jeg kan godt lide det Blad. 1000 Hilsner fra Din A.
 Fredag</t>
   </si>
   <si>
     <t>1907-10-26</t>
   </si>
   <si>
     <t>Staten Island, New York
 Brooklyn Bridge, New York
 Hudson River, New York</t>
   </si>
   <si>
     <t>- Dons
@@ -1010,119 +1010,119 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gwvu</t>
   </si>
   <si>
     <t>[Fortrykt brevhovede]:
 Telephone, 5454 Beekman
 Room 2024 Tribune Building
 Dansk-Amerikaneren
 The Danish-American. 
 An independent weekly newspaper circulating throughout United States, Denmark, Slesvig, Danish West Indies Etc.
 Emil Opffer
 Editor
 J.P. Holm
 Publisher
 WM. Bath
 Business Manager
 New York….190
 [Indsat med håndskrift]: 26 October 7
 Kæreste Alhed!
 Ja der er endnu ikke solgt, noget men Opffer mener det kommer nok, nu maa De sgu skrive lidt optimistisk siger han. Frk Dons var til Middag hos Opffers i Gaar, hun var meget glad ved at have set Udstillingen og ønskede hun havde Raad til at købe, hun havde altid glædet sig over mine Billeder paa den frie Udstilling og satte Syberg meget højt, hun vilde derop igen og lovede at slæbe den svenske Konsul og Frue derop de har Penge og køber Billeder. Jeg var en dejlig Tur med Færgen over til Staten Island, med Fru Opffer og Iwan i Frmdgs tog alene tilbage, dejligt Vejr, Byen saa henrivende ud. Jeg maler et Maleri af Brooklyn Broen her fra Kontoret, jeg malede først en lille Aquarel af det samme som jeg synes er god. Vi sidder her og venter paa Fru O og Drengen. I Mrg Søndag skal vi en Tur over paa den anden Side af Hudsonfloden om Frmd. og om Eftrdg paa det zoologiske Museum og Kunstmuseet. Ja vi maa jo saa lægge paa Oppermann og Onkel Syberg naar de 50 af [ulæseligt tegn] er væk, det forekommer mig at spille en mindre Rolle naar de alligevel skal blokkes, men vi er jo ikke færdig endnu med Udstillingen og kunde jo eventuelt lade det hænge her noget længere. Billederne ser godt ud her og jeg har faaet en Del mere Respekt for mig selv siden jeg har faaet dem op. Tak for Brevet i Dag. I Mrg gaar Elevatoren ikke saa kommer her ingen op. Nu haaber vi paa Mandag. Kys de kære Børn fra mig jeg skal se hvad jeg kan gøre for Lysse. Tak ham for Brevet. Nu bød O mig en Cigaret og beder mig sende disse 2 til Dig og C. Hils B og C mange Gange. Mange kærlige Hilsner og Kys fra Din
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1907-10-28</t>
+  </si>
+  <si>
+    <t>- Dons
+William Mackie
+- Mathiasen
+L C Nielsen
+Theodor Oppermann
+Jacob Riis
+Hempel Syberg</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er i New York og har åbnet udstilling i tidsskriftet Dansk Amerikanerens Kontor hos Emil Opffer. Alhed Larsen og børnene er hos hendes søster i Boston. Tidskriftet er det, som Alhed i brevet kalder "Bladet".
+Larsen solgte dårligt på udstillingen, og familien havde ikke råd til hjemrejsebilletterne, så de måtte låne hos Oppermann m.fl. 
+Johannes Larsen har i et tidligere brev fortalt om Frk. Dons, som besøgte hans udstilling.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har været bekymret for sin mand, som hun ikke hørte fra nogle dage. 
+Larsen-parret må låne penge til hjemrejsen af Hempel Syberg og/eller Oppermann.
+Kan man forlænge udstillingen og skrive i bladet, at besøget har været flot?
+William Mackie (Billy) siger, at Johannes Larsen må tage kontakt til Jacob Riis og andre danskere i New York.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/EhaQ</t>
+  </si>
+  <si>
+    <t>Kæreste Larsi!
+Sikken en Sensation. Det gik pludselig i Lørdags da Efterm. Posten havde været her, uden Brev fra Dig – op for mig, at Du maatte jo være forulykket, siden jeg hverken havde faaet Brev Fredag eller Lørdag, og da det pludselig stod for mig, at jeg nu ikke kunde høre før Mandag, blev jeg saa rædselsslagen, at jeg telefonerede ind til Billy og fik ham til at telegrafere i Haab om at faa Svartelegram. Men det har Du jo aabenbart ikke reflekteret paa og nu kom jo da heldigvis Dit Brev i Dag, - vi hentede det paa Posthuset. Men jeg var meget angst, Du kunde jo da ogsaa nemt blive borte i den Myretue; og jeg kunde ikke forstaa, at Du ikke skrev netop da Udst. lige var aaben og jeg i mit Torsdagsbrev bad Dig skrive hver Dag. – Ja, desværre, saa maa vi jo gaa paa Onkel S. og Opperm. Men det kan jo ligefrem knibe med at faa dem til d. 21nde, tal endelig med O. om om de ikke kan sende dem pr. Telegram, og saa maa Du endelig lægge godt ud for O.S. om alle de uforudsete Udg. med Rammer, Forsendelser, Rejse o.s.v. Jeg er ikke stolt af det, men der er jo ikke andet for at gøre, hjem maa vi jo. Det er rædsomt, at Udst. ikke kan være aaben Søndag, der er jo mange Mennesker, der ikke kan de andre Dage. Kommer der nogen og ser paa den?? Maaske Du skulde holde den aaben Søndag [ordet overstreget] lidt længere saa der en Gang til kunde komme noget i Bladet om den, at den ”paa Grund af det stærke Besøg” var aaben nogle Dage endnu. – [Ulæseligt ord] der er her i Dag siger, at Du endelig maa sætte Dig i Forb. Med Mathiasen, Jacob Riis eller andre formaaende Danskere, han mener L.C. Nielsen er i N.Y. og bor hos en af de Familier. Naa, men Du gør naturligvis hvad Du kan. Det var morsomt med Frk. Dons. Og morsomt at Du maler. – Billy siger, at Du endelig maa paa passe paa den Kasse de store Billeder kom i, naar de hjemsendes [ordet hjem overstreget] i den g [bogstavet overstreget] hertilbage, gaar de for næsten ingenting ved Hjælp af medf. Seddel. – Tak O for Cigaretterne, alt Indholdet laa løst i Konvolutten, saa Papir og Tobak maatte ryges hverfor [indsat over ”Kæreste” på side 1] sig. Vi har det godt men jeg morer mig ikke ret meget. 1000 Hilsner Din A.
+[Skrevet lodret på side 1, over "Kæreste":] Hils Opffer mange Gange
+Jeg synes Du skulde skrive et Par Ord til Billy han spørger stadig hvad Du syntes om Rammerne 
+[Skrevet på hovedet øverst på side 1:] nu har Du jo ogsaa dette sidste Telegram at takke for</t>
   </si>
   <si>
     <t>5th Avenue, New York</t>
   </si>
   <si>
     <t>William Mackie
 Emil Opffer</t>
   </si>
   <si>
     <t>Johannes Larsen er i New York, hvor han udstiller i bladet Dansk-Amerikanerens kontorlokaler. Larsens ven, Emil Opffer, er redaktør på bladet.
 Alhed Larsen og børnene var imens i Boston hos Alheds søster, Christine, og dennes mand, William Mackie (Billy).</t>
   </si>
   <si>
     <t>Johannes Larsen vil gerne skrive til William Mackie (Billy), men han håbede at sælge et billede, så han havde noget at skrive om.
 Det har været gråt og trist vejr, og Larsen og co kunne dårligt se billederne på museet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Lr3F</t>
   </si>
   <si>
     <t>[Fortrykt brevhovede]:
 Telephone, 5454 Beekman
 Room 2024 Tribune Building
 Dansk-Amerikaneren
 The Danish-American. 
 An independent weekly newspaper circulating throughout United States, Denmark, Slesvig, Danish West Indies Etc.
 Emil Opffer
 Editor
 J.P. Holm
 Publisher
 WM. Bath
 Business Manager
 New York….190
 [Indsat med håndskrift]: 28 October 7
 Kæreste Alhed!
 Telegrammet fik jeg først i Dag da jeg Kl. 1 kom her paa Kontoret Opffer syntes ikke der var Gr. til at svare da Du jo maatte have mit sidste Brev nu, hvad der jo ogsaa fremgaar af Dit Brev som Kl 2 ½. Ja jeg vil da gerne skrive til Billy selv, og har gaaet og luret paa hver Dag om der dog ikke skulde gaa et Billede saa jeg kunde meddele ham det, skrive et længere engelsk Brev om ingen Ting kan jeg ikke. Det har været et væmmeligt Vejr i Gaar og i Dag koldt Graavejr i Gaar Formdg og øsende Regn og Mørke i Gaar Efterm. Vi kunde knap se Billederne paa Museet, bag efter gik vi ned af 5th Ave og saa paa alle Millionærerne. O siger jeg skal slaa en Klat og holde op vi skal gaa nu. Hilsen fra ham. Jeg skal nok snakke med ham om Billetterne o.s.v.
 Hils de andre
 Din Johannes Larsen
 Mange Kys.</t>
-  </si>
-[...28 lines deleted...]
-[Skrevet på hovedet øverst på side 1:] nu har Du jo ogsaa dette sidste Telegram at takke for</t>
   </si>
   <si>
     <t>1907-10-30</t>
   </si>
   <si>
     <t>Emil Opffer
 Ellen  Sawyer
 Hempel Syberg</t>
   </si>
   <si>
     <t>Alhed Larsen og drengene er hos hendes søstre i Boston, mens Johannes Larsen er i New York, hvor han laver udstilling i tidsskriftet Dansk Amerikanerens kontor. Emil Opffer var redaktør på dette blad.</t>
   </si>
   <si>
     <t>Det er godt, at Johannes Larsen er glad for udstillingen, og han burde forlænge den.
 Ellen Sawyer (Alheds søster) vil låne Alhed 100 dollars. Alhed synes, at de skal undlade at låne af Hempel Syberg (Onkel Syberg), for det er ubehageligt at skylde ham penge.
 Ellen vil gerne have abbonnement på bladet Dansk Amerikaneren, og Alhed beder Johannes Larsen ordne det plus sende en bog.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/M6n4</t>
   </si>
   <si>
     <t>Kære Larsi! Ja, det gaar jo ikke videre straalende med Salget, men det er morsomt, Du selv synes, de ser godt ud. Du svarede ikke paa mit Spørgsmaal, om der saa g [”saa” og ”g” overstreget] kommer nogen Mennesker og ser paa det? Men jeg synes rigtignok, Du skulde lade det hænge lidt længere, naar vi nu alligevel ikke kommer af sted før d. 21, var der jo ikke noget at forsømme med det. Jeg var ude hos Elle i Aftes, tænk, det er 100 Dollars hun vil laane os, det pynter jo meget paa det. Naar vi saa fik 400 Kr. til, kunde vi vist klare os. Har Du skreven?? Hvis Du ikke vilde være alt for ked af det, vilde jeg meget foretrække helt at lade være med Onkel Syberg, han er meget mere ubehagelig og pinlig at skylde noget, Opffer kunde bedre forstaa at Du havde sat Dig i Udgift for en Udstilling, og saa kunde vi se at skaffe ham nogen af dem, naar vi kom til Kjbh. og lade Resten staa til Foraaret. Saa meget skulde vi jo alligevel have haft af O. saa skal vi ikke ligefrem betragte det som at vi nu kan lade være med O.S. Og saa er der jo ogsaa det at O.S. jo er saa meget paa Rejser om Efteraaret, saa det vilde være usikkert at [ordet overstreget] om Brevet traf ham strax. – Nu maa Du endelig bestille Billetter til d. 21ende, vi skal jo kun betale lidt med det samme. – Elle vi gerne abonnere paa Dansk Amerikaneren 244 Columbia Road – Dorchester vil Du betale de 25 C. for hende fra nu af og til Nytaar og hvis det er sikkert at hun kan faa den Bog ”om Amerika” som der staar om i Bladet, vil Du saa betale 2 Dollars og 25. – Hils O. mange Gange, hvis [ordet overstreget] og tak for Kortet, men hvad er det for noget Sludder at Telegrammet har krydsedes med et Brev fra ham? Jeg har ingen Brev faaet. Naa nu kun de kærligste Hilsner pas endelig paa medf. Seddel.
 Din A.</t>
   </si>
   <si>
@@ -1592,51 +1592,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/DnVe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5f0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LpU2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yi86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CXDTbS3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Nlq1Nlod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d7i8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dMQC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FKrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xpnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TL1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G6GK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ioi2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gwvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lr3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EhaQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M6n4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/394jOUXu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iDX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OkiX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HZWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gzom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9olU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/43Y1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5xpY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/DnVe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5f0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LpU2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yi86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CXDTbS3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Nlq1Nlod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d7i8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dMQC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FKrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TL1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xpnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G6GK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ioi2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gwvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EhaQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lr3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M6n4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/394jOUXu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iDX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OkiX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HZWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gzom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9olU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/43Y1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5xpY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M35"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -2360,105 +2360,105 @@
       </c>
       <c r="I16" s="5" t="s">
         <v>119</v>
       </c>
       <c r="J16" s="5" t="s">
         <v>93</v>
       </c>
       <c r="K16" s="5" t="s">
         <v>120</v>
       </c>
       <c r="L16" s="6" t="s">
         <v>121</v>
       </c>
       <c r="M16" s="5" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
         <v>123</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="D17" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="5" t="s">
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F17" s="5" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I17" s="5" t="s">
         <v>125</v>
       </c>
       <c r="J17" s="5" t="s">
         <v>93</v>
       </c>
       <c r="K17" s="5" t="s">
         <v>126</v>
       </c>
       <c r="L17" s="6" t="s">
         <v>127</v>
       </c>
       <c r="M17" s="5" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
         <v>123</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D18" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="D18" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E18" s="5" t="s">
+        <v>102</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
         <v>129</v>
       </c>
       <c r="I18" s="5" t="s">
         <v>130</v>
       </c>
       <c r="J18" s="5" t="s">
         <v>93</v>
       </c>
       <c r="K18" s="5" t="s">
         <v>131</v>
       </c>
       <c r="L18" s="6" t="s">
         <v>132</v>
       </c>
       <c r="M18" s="5" t="s">
         <v>133</v>
       </c>
     </row>
@@ -2614,106 +2614,106 @@
       </c>
       <c r="I22" s="5" t="s">
         <v>157</v>
       </c>
       <c r="J22" s="5" t="s">
         <v>93</v>
       </c>
       <c r="K22" s="5" t="s">
         <v>158</v>
       </c>
       <c r="L22" s="6" t="s">
         <v>159</v>
       </c>
       <c r="M22" s="5" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>161</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="D23" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="D23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="F23" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="F23" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G23" s="5" t="s">
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H23" s="5" t="s">
         <v>162</v>
       </c>
-      <c r="H23" s="5" t="s">
+      <c r="I23" s="5" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="J23" s="5" t="s">
         <v>93</v>
       </c>
       <c r="K23" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="L23" s="6" t="s">
         <v>165</v>
       </c>
-      <c r="L23" s="6" t="s">
+      <c r="M23" s="5" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
         <v>161</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D24" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="D24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F24" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="F24" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="G24" s="5" t="s">
+        <v>167</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>168</v>
       </c>
       <c r="I24" s="5" t="s">
         <v>169</v>
       </c>
       <c r="J24" s="5" t="s">
         <v>93</v>
       </c>
       <c r="K24" s="5" t="s">
         <v>170</v>
       </c>
       <c r="L24" s="6" t="s">
         <v>171</v>
       </c>
       <c r="M24" s="5" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
         <v>173</v>
       </c>
       <c r="B25" s="5" t="s">