--- v1 (2026-09-19)
+++ v2 (2026-11-03)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="370" uniqueCount="255" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="406" uniqueCount="281" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -1393,50 +1393,318 @@
 Peter Oluf Brønsted
 Ina  Goldschmidt</t>
   </si>
   <si>
     <t>Brønsted-parret rejste i 1926 og flere andre gange til USA, hvor Johannes Brønsted skulle forelæse på blandt andet Harvard. De var tre på rejsen, og den tredje var formodentlig Peter eller Else Brønsted (parrets yngste børn). 
 Fru Afzelius var muligvis mor til Adam Afzelius, som blev gift med Ina/Sjums Goldschmidt i 1926.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3824</t>
   </si>
   <si>
     <t>Louise og Johannes Brønsted rejste til USA 6. august 1926. Alhed/Lomme Brønsted spørger, hvordan det er at ankomme til New York. Hun har fået brev fra Ellen/Bes Brønsted.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9olU</t>
   </si>
   <si>
     <t>5 - Aug 1926.
 Kære Fas!
 Oscar III sejler i Morgen, saa I maa hellere faa en lille Hilsen med. Jeg har ellers ikke noget at fortælle.
 Hvordan er det saa at komme i Land i New York? I blev vel modtaget af en Mængte fornemme Personer. Hvad bestiller i nu? Er der meget varmt?
 Jeg fik et veltilfreds Brev fra Bes i Gaar. Sjums er jo der oppe nu. Jeg selv har rart i vores kølige Lejlighed.
 Fru Afzelius hilser mange Gange.
 Mange Hilsner til jer alle tre fra
 Lomme.</t>
+  </si>
+  <si>
+    <t>1926-09-01</t>
+  </si>
+  <si>
+    <t>4 København
+Rolfsvej 17</t>
+  </si>
+  <si>
+    <t>USA
+New York City
+Chemical Department</t>
+  </si>
+  <si>
+    <t>Adam Afzelius
+Agnes Afzelius
+Aschehoug
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Adam Goldschmidt
+Alfred Goldschmidt
+Victor La Mer
+- Rastrup
+Harriet Rastrup
+Janna Schou</t>
+  </si>
+  <si>
+    <t>Johannes Brønsted var gæsteprofessor ved flere universiteter i USA. 
+Rossia var Astrid Warberg-Goldschmidts arbejdsplads; et forsikringsselskab. 
+Astrid Warberg-Goldschmidts bog "Den synske. En moderne Spaakvindes Optegnelser" udkom på Hasselbalchs Forlag 1925.
+Astrid Warberg lejede en tid en grund i Hareskov. Hun dyrkede grøntsager og blomster dér, og hun fik opført en kopi af barndommens legehus.
+Ukendte: Bib. Jakobsen, Johannes Apotek, Frk. Ludvigsen, Ivar, Frk. Jakobsen, Dich.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8417</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt sidder på sit arbejde og skriver brev. 
+Alle ansatte på forsikringsbureauet skal 10 % ned i løn.
+Der er planer om at udgive Astrids bog i USA.
+Ina Goldschmidt er - meget hurtigt - blevet forlovet med Adam Afzelius. Det er godt, at hun kommer væk fra sin far. Astrid foreslår, at Ina flytter hjem til hende og holder hus (uden løn) for at lære det. Måske giver Alfred stadig månedspenge. 
+Lejemålet i Hareskoven ophører nu.
+Astrid foreslår, at Ellen/Bes Brønsted kommer hjem til hende og renskriver Søibergs nye bog mod betaling pr. side. Louise må tage stilling til dette og evt. kontakte Ellen.
+Ellen har lige været på Båxhult og i Malmø og Limhamn.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ogWb</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru cand polyt. Louise Brønsted
+c/o Prof. Dr. V. K. La Mer
+Chemical Department
+Columbia University
+New York City
+U.S.A.
+[På kuvertens bagside, fortrykt og delvist overstreget:]
+"ROSSIA"
+Toldbodgade
+København
+[På kuvertens bagside; håndskrevet:]
+Afs. A Warberg
+Rolfsvej 17 4 F
+Copenhagen
+Denmark - 
+[I brevet:]
+Rossia, 1 Sept 1926.
+Kæreste Lugge!
+Mon jeg dog ikke kan skumle mig til at få skreven et lille Brev i Dag - min strenge Chef sidder ganske vist lige bagved mig, men han er i Øjeblikket stærkt optaget af "Kontoranliggender" med en lille herværende Veninde - disse Samtaler er ofte vor Redning hernede og giver os Anledning til små kærkomne Pauser - den, der ikke har rent Mel i Posen, har gerne så travlt med at skynde disse, så vi andre glider ubemærket gennem Kontrollen - huha - jeg har regnet lige siden Kl 8 i Morges - 46000. 21/32 ‰ - 10 % osv. - jeg kan dette, Lugge, men hvor det matter - Side op og Side ned i hele Verdens Møntsorter, hvoraf engl. £ er hamprest - men tænk, at sådant dog altså kan læres! Jeg betaler gerne denne Pris for at slippe herfra på Slaget 4 hver Dag - der er ikke mere noget der hedder at tage Posten - 
+Men tænk dig - forleden sprang Bomben - vi blev alle sat 10 % ned i gage - for mig er det 27 Kr pr Måned! Her var Jammer og vilde Veklager over hele Linjen - Afdelingscheferne græd næsten højest og gik til Gangheden, men intet hjalp - og nu siger de jo at Pristallet (som du måske fatter?) - at det går op igen så sidder vi kønt i det allesammen (siger man) ["(siger man)" indsat over linjen]. Nå, vi skal jo igennem. Jeg må i denne Forbindelse fortælle dig at Bib Jakobsen (fra H Johannes Apotek), har lagt sig i Selen for at få min Bog oversat i USA - og nu er der indløbet et temmelig lovende Brev fra en efter Sigende meget dygtig og indsigtsfuld Dame i New York - en dansk Frk Ludvigsen - som vil oversætte den - evt. til et Magasin, hvilket hun mener vil give det bedste økonomiske Udbytte - så hvem ved - - det er spændende!
+Måske har du allerede hørt fra dine Unger, hvordan det er gået Sjums? At hun jo tog op til Rastrups og var der sammen med dem allesammen - bl.a. Adam Afzelius - med hvem hun 10 Dage efter returnerede til mig i Hareskov - sigende, at de var rigtignok forlovede! Nå ja, jeg synes i hvert Fald godt om Agnes - med hvem jeg hurtig blev konfronteret og gode Venner, dus etc. Hun og Ivar - samt Adam Afz. ["Afz." indsat over linjen] og Sjums (Frk Jakobsen foreslår, at vi kalder de to Adam'er for den gamle og den nye Adam!) besøgte mig kort efter en Aften på Rolfsvej, hvor vi fik en uhyre festlig Aften ud af det - Ivar er også vældig sød - ja, det er Adam jo også - men mere veg i det - og foreløbig altfor glødende forelsket til at han kan bedømmes rigtig.
+Som "Fremtid" betragtet - synes det mig ikke absolut tillidsvækkende - men foreløbig ser det jo ud til at skulle bringe Sjums væk fra de højst deprimerende Forhold hos Alfred i Malmø - de to ødelægger langsomt hinanden -. Nu har vi lagt den Plan, at Sjums skal komme til mig i Vinteren og styre Hus for Nus og mig - samtidig med at hun lærer sig selv at styre Hus for sådan en lille Familie. Hun får så en minimal Gage - i Håb om, at Alfred opretholder Månedspengene - og jeg kan så se at komme til Rette med Lønreduktionen, samt komme til Hægterne efter Somrens absolute Leven langt over Evne; fra 1 Okt. ophører Lejemålet i Hareskov - dvs denne 1 Sept. betaler jeg Husleje sidste Gang derude - det vil jo lette svært - en hel Friplads til Nus i det kommende År. Dich rejser 1ste November og nu skriver Sjums, at hun vist ikke kan komme før 1ste December; så har jeg nu fået en Idé, som jeg skynder mig at forelægge dig. Bes går jo ledig - jeg har lige fra Aschehougs Forlag faaet Tilbud om at maskinskrive Søibergs nye Roman, nu foreslår jeg, at Bes kommer til mig i November - uden Løn - men med Ret til at skrive 5 Sider Søiberg om Dagen - à 0,35 Øre = Kr 1,75, hvilket giver på den Måned Kr 49.00 + Drikkepenge - 1 Kr for at runde af til 50.00. Det vilde være vidunderligt for begge Parter, synes du ikke? Jeg kunde så skrive 10 Sider om Aftenen og vi kunde derved få Bogen til Side - det er altid expres ved Søibergs Bøger, de kommer i sidste Øjeblik - og skal i Trykken til Jul. Nu taler jeg også med Bes - men skriv nu omgående til hende, hvis du billiger Planen. Hun er jo på Båxhult for Tiden - var først med Sjums i Malmø - de bilede og festede ordentlig - var til Karneval i Limhamn, Bes som sort Djævel, besat med Vaskebjørnshaler - gjorde enorm Lykke, skrev Sjums, havde en tro Kavalér hele Aftenen og morede sig glimrende. Ja, nu må jeg slutte - men det var også et langt og godt Brev (!) - Tak for Hilsenen, som Lomme telefonerede til mig. Dejligt at I har det godt - jeg glæder mig meget på Jeres Vegne. Hils nu dine Herrer! 
+Og Tusinde Hilsner til Dig selv, kæreste Lugge, fra Din Dis</t>
+  </si>
+  <si>
+    <t>1926-09-17</t>
+  </si>
+  <si>
+    <t>København F
+4</t>
+  </si>
+  <si>
+    <t>Conn. U.S.A.
+New Haven
+c/o Malcom</t>
+  </si>
+  <si>
+    <t>Adam Afzelius
+Agnes Afzelius
+Kaj Afzelius
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+- Frank, sangerinde
+Alfred Goldschmidt
+Ina  Goldschmidt
+Johannes Hohlenberg
+- Larsen, chef i Rossia
+- Rastrup
+Harriet Rastrup
+Janna Schou
+Rudolf Steiner
+Harry Søiberg
+Minna Warberg
+- Weirsøe</t>
+  </si>
+  <si>
+    <t>Planen med Bes: Astrid havde foreslået, at Ellen/Bes Brønsted skullehjælpe hende med at maskinskrive Søibergs nye roman mod betaling. 
+Adam Afzelius har været i Malmø: Alfred Goldschmidt, som var Astrids eksmand og far til Ina/Sjums Goldschmidt, boede i Malmø.
+Astrid lejede en tid en have i Hareskov, og hun fik bygget en kopi af barndommens legehus, Thorpedeaborg, på grunden. efter lejemålets ophør havde hun lov til stadig at benytte bygningen. 
+Oversættelsen: Astrids bog "Den Synske. En moderne Spaakvindes Optegnelser" var ved at blive oversat til engelsk for at blive trykt i et magasin.
+Hauser kan være flere personer. Dr. Hansen, Dr. Larsen, Zeuthen, Dich og Frk. Ludvigsen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8418</t>
+  </si>
+  <si>
+    <t>Det er denne dag 21 år siden, at Astrid Warberg fik datteren Ina/Sjums.
+Hr. Larsen er væk fra kontoret et par timer, så nu skriver Astrid brev i arbejdstiden.
+Planen med, at Ellen/Bes Brønsted skulle renskrive Søibergs bog, var god, men arbejdet varer jo ikke evigt.
+Ina begynder 1. nov. som Astrids husbestyrerinde.
+Adam Afzelius har besøgt Alfred Goldschmidt i Malmø, og mødet gik godt. Astrid håber på fremover at få fred med Alfred.
+Astrid er glad for Agnes og Adam Afzelius, men ikke for Adams far.
+Man har haft et træf med kaffe og hygge i Thorpedeaborg.
+Rastrups har boet en tid i Brønsteds hus, og nu cykler de hjem.
+Astrid skal holde fest i Hareskov med sangerinde, klaver- og violinspil, vin, smørrebrød mm. Hun har fået syet nyt tøj til anledningen.
+Mon Louise Brønsted har tid til at besøge Astrids oversætter i New York?
+Astrid og Janna/Nus Schou går morgenture.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/4Ofa</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+3
+Fru cand polyt. Louise Brønsted
+c/o Prof Dr. V.K. La Mer
+Chemical Department
+Columbia University
+New York City
+U.S.A.
+[Fire af linjerne i adressen er overstreget. Til venstre for den er med anden skrift indsat:]
+c/o Malcolm
+106 Bishop St
+New Haven
+Conn.
+[På kuvertens bagside er påklistret en lap papir med teksten:]
+Afs.
+A Warberg
+Rolfsvej 17 4
+Copenhagen F
+(Denmark) 
+[Under teksten en tegning med indsatte pile - ligner et vejkryds med angivelse af kørselsretninger)
+[I brevet:]
+Rossia. 17 Sept. 1926.
+Kæreste Lugge! Der er langt til Amerika, og der kan ske meget imellem hvert Brev, der når frem; jeg synes, der sker så meget nu bestandig. Men allerførst Tak for dit indholdsrige Kort - hvor er det i Grunden forunderligt, at sådan en lille åben, tætbeskreven Lap Papir ganske alene kan gå den lange Vej over Hav og Land og nå hertil - ligeså fin og klar, som da du sendte den afsted - på mange Områder er der dog god Orden i Verden. 
+I Dag er det 21 År siden jeg fik Sjums - det er i den Anledning, at jeg synes der må festes med et Brev til dig - det tør tilmed foregå ret fredeligt - og med Blæk - idet Hr Larsen har forladt Kontoret med den Besked, at han blev væk et Par Timer; nu har jeg for Samvittighedens Skyld gjort alt mit Arbejde, så jeg er helt à jour med alt det løbende - og så kan vi i god Ro få en lille Sludder. 
+Min Plan med Bes var jo nok god - men jeg havde bare ikke taget i Betragtning, at Søibergs Bog jo ikke varer evigt - vi er allerede langt over Halvdelen; Bes har jo fået det hver Lørdag - Søndag - når jeg er i Hareskov hun har tjent 17 Kroner hidtil, ["hidtil" indsat over linjen] som da også er Penge - og tillige en god Øvelse - vi får dem, når Bogen er færdig, han er en prompt Betaler.
+Desuden - er det Planen - er det nu slået fast, at Sjums kommer 1ste November og bliver min Husbestyrerinde! Det er jo i og for sig en meget stor Begivenhed for os begge to! 
+Adam Afzelius har været i Malmø nu i Torsdags, og det skal være falden udmærket ud; hvilket vel altså må betyde, at Alfred har syntes om ham - og siden han nu pludselig gav Lov til, at Sjums må være hos mig - det har ellers kneben svært med det - han havde først tilbudt hende, at hun måtte komme til Frankrig eller Tyskland - noget hun før forgæves har bedt om - men nu var hun jo ikke oplagt til dèt.
+Jeg forestiller mig - og Sjums med - at Alfred efterhånden kan lirkes til at komme op på Rolfsvej - først når kun Sjums er der - siden gradvis jeg - for tænk hvor rart for alle Parter, hvis vi kunde komme til at stå lidt venskabeligt overfor hinanden - og er der Grund til andet nu efter så mange Års Forløb! han gør sig jo så ensom og får det så trist på den anden Måde -. Det er kunstig for mig pludselig at være dumpet så voldsomt ind i denne nye Familie - det er, som om jeg har kendt Agnes altid - hvor er hun dog sød og frisk og naturlig; jeg var derude en Aften, hvor Fatter Afzelius også var der - men ham bryder jeg mig nu ikke noget om - skønt vi jo er Meningsfæller - han er meget ivrig Antroposof. Men han interesserer mig ikke desto mindre slet ikke. Derimod synes jeg vedvarende ganske godt om Adam - jeg tror, han er en sød Fyr; desuden var Rastrups der den Aften; Harriet har da udviklet sig voldsomt til sin Fordel - hun var ganske henrivende - hvor er hun dog vidunderlig smuk - og en dejlig Stemme har hun også. Rastrup er et prægtigt Menneske - han og jeg faldt øjeblikkelig sammen og det var også med ham, som om vi have kendt hinanden altid - du kan tro, at vi kan snakke sammen! man må også derude have fået nogen Sympati for mig, i hvert Fald efterkom de alle med stor Begejstring min Invitation til Hareskov til i Søndags - Fru A fx. Inse - og Rastrups - trods det halvdårlige Vejr kom de cyklende derud alle 4 - vi havde netop opgivet dem og sad nede i Thopedeaborg ved en yderst hyggelig Kop Kaffe - med et lille Petroleumsapparat, der stod og småvarmede henne på Køkkenbordet - så kom de myldrende; vi blev siddende dernede allesammen - Dich lavede hurtig mere Kaffe og smurte mere Brød til Marmeladen - og vi havde en storartet Eftermiddag; nu spekulerer vi jo vanvittig på Livsstilling til Rastrups - de har jo snart ikke flere Penge - men derimod er Harriet på 4 Måned; Agnes har sagt, at nu kunde de ikke længere lægge Beslag på Jeres Gæstfrihed - de har jo sovet hos Jer - men spist og været hos Agnes, så i Dag skulde de cykle hjem til Vesterlyng - hvad det nu er bleven til - for det øsregner.
+Rastrup hentede ig heroppe igår for at få en hel Masse Steiner-Bøger (ja, Lugge - han har læst èn - og vil nu have fat i så mange som mulig!) - men i Mellemtiden havde jeg ringet hjem, og da der ikke var kommen Søiberg Manuskript, så Aftenen mod Sædvane var fri, så spurgte jeg Rastrup, om han ikke vilde med hjem, spise Middag hos mig, og så kunde vi tale sammen - og det var han vældig med på - vi talte uafbrudt på hele Hjemvejen - og siden hjemme lige til Klokken 9, da jeg syntes, han måtte hjem til Harriet, som længtes efter ham, og de skulde jo starte Kl 6 næste Morgen - så drog han afsted - med et helt lille Bibliotek på Cyklen - hvor er det 
+II/
+dog herligt sådan ganske uventet at møde en glødende begejstret Meningsfælle! 
+Nå - du ser lidt forstemt ud - vi forlader dette.
+I Morgen - Lørdag, som er vores næstsidste Hareskov weekend - skal vi have en lille fest derude - det var til en Begyndelse mig, der havde indbudt den lille russiske Frk Frank heroppe fra til at komme ud og synge - hun synger som en Engel - eller dog som en Nattergal - eller i hvert Fald vidunderligt. Vi har haft hende derude engang før - Dr. Larsen er meget begejstret for hende, og da han hørte, hun skulde komme igen, syntes han det var morsomt at arrangere en hel Musikaften, så nu har han indbudt Dr. Hansen fra Kuranstalten - som synger en Fru Zeuthen - som spiller Klaver ["Klaver" indsat over linjen] visnok gift med en Zeuthen fra Fogdarød - men nu skilt.), desuden vil vores Doktor spille Violin, hvilket han gør meget smukt; jeg har bedt Hohlenberg, som spiller Violin og Klaver - så vi bliver efterhånden 8 - med os selv - 9 med Nus, som har fået Lov at være oppe - hun var i Anl. af Festen et Ærinde i Hareskov igår - helt alene! hun var meget stolt - blev hverken fulgt til Sporvogn eller Bane.
+Je har lavet Deviser - til de sidste hører da, synes jeg da, disse to - - til Dr. Hansen, som skal være meget tilbedt af Damerne -
+Når Dr. Hansen for Damerne synger kan den langt bedre en Steinach forynger.
+og til Hohlenberg -
+Hr. Hohlenberg - hyldet i Visdommens Toga
+en Kender af Keops og Hauser og Yoga!
+- det sidste lyder da af noget! 
+Festen skal begynde med Vin nede i Doktorens store pragtfulde Havestue - derpå Musik oppe i min do.do. Altanstue ovenpå - og ud på Aftenen serveres Smørrebrød m Snaps og Øl nede i Fru Weirøes kæmpestore, trefags Spisestue, som den Aften skal oplyses alene med Stearinlys - som til dels anbringes på de høje Paneler langs Væggene og dels på det store Bord. Fru Weirøe har helt igennem det rette Kunstnersind også hendes Livskunst er vidunderlig - så Festen skal nok blive god. Frk Frank og Hohlenberg overnatter - sidste nede i Thopedeaborg; de andre menes at ville tage Bil til Bagsværd - så vi er uafhængige af Toget. - Dich har siddet og syet mig et henrivende, hypermoderne Kostume af en gammel blommefarvet Silkekjole, som Minna engang har foræret mig - af Nederdelen en smuk lang Kosakbluse - og af Livet, der var med grå Broderier - en stram, kort Nederdel - lysegrå Strømper og sorte Ruskindssko fandtes - så hele Gallatoilettet har bogstavelig ikke kostet en rød Øre - og er dog aldeles nydeligt - over Kosakken Sjumses brogede Pariserhalsbånd, som hun havde med hjem til mig - engang imellem er det nu dejligt at have noget pænt på. -
+Har du ikke Lyst at hilse på min amerikanske Oversætterinde i New York Frøken Elisabeth Ludvigsen - 246 Fifth Avenue New York City - hvis du kommer der i Nærheden - forresten er det måske naivt af mig at foreslå det - jeg tænker mig, at Afstandene i New York er så store, at man overhovedet ikke kommer i Nærheden af hinanden.
+For jeg har vel skreven om det med Oversættelsen? Ja, det har jeg. 
+åh, hvor det regner! og vi havde aftalt, at Nus skulde gå mig i Møde - et helt nyt Arrangement, som vi havde glædet os sådan til. I Dag begyndte vi atter med vores små Morgenture - Kontortiden er nu atter Kl. 9 - nu går vi hjemmefra lidt før 8, og så kan jeg nå at følge hende helt op på Skolen - vi er begge så glade ved den lille Morgentur.
+Ja, så var der vist ikke mere dennegang - jeg har sagt til dine Unger, at de burde cykle ud til Hareskov og hilse på mig - hvilket de også synes!
+Vort Lejemål hører op 1ste Okt - men Thopodeaborg har vi jo - og jeg tænker, vi oftere tager derud om Søndagen.
+Så Farvel for dennegang - og endnu engang Tak for det indholdsrige Kort; jeg glæder mig over, at du har så meget Udbytte af Rejsen - ja, hvor må det være svimlende - men også opbyggende og styrkende for ens fremtidige Liv og Virksomhed. Hvad siger Peter?
+Hilsner til Jer alle tre!
+Din Dis</t>
+  </si>
+  <si>
+    <t>1926-09-30</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 4 København</t>
+  </si>
+  <si>
+    <t>Adam Afzelius
+Agnes Afzelius
+Ellen Brønsted
+Peter Oluf Brønsted
+Ina  Goldschmidt
+Johannes Hohlenberg
+Elisabeth Ludvigsen, oversætter
+- Rastrup
+Harriet Rastrup
+Ellen  Sawyer
+Janna Schou
+Jørgen Schou
+Franz Schubert
+Rudolf Steiner
+Harry Søiberg
+- Weirsøe</t>
+  </si>
+  <si>
+    <t>Louise/Lugge og Johannes Brønsted var i USA, hvor han fungerede som gæsteprofessor på flere universiteter. Sønnen Peter var med dem. Døtrene var i Danmark imens.
+Rossia var det forsikringsselskab, hvori Astrid/Dis Warberg var ansat. 
+Astrid renskrev manuskripter forfattet af Søiberg. I sensommeren 1926 hjalp Ellen/Bes Brønsted med dette arbejde mod betaling
+Astrid lejede i 1926 en lejlighed med tilhørende have i Hareskov. Stedet tilhørte Fru Weirsøe. Astrid holdt fest, da hun var blevet opsagt. I haven havde hun fået opført Thopodeaborg, som var en kopi af barndommens legehus, og hun havde efter opsigelsen stadig adgang til dette.
+Doktoren, Doktor Hansen, Dich, frøken Breuner, fru Weirsøes slægtninge, fru Zeuthen og frøken Franch kendes ikke. 
+Det fremgår af et senere brev fra Astrid Warberg, at Rastrup ikke fik stillingen i Rossia.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8421</t>
+  </si>
+  <si>
+    <t>Chefen er gået fra kontoret, så nu skriver Astrid Warberg brev. Hun takker for Louise Brønsteds brev, der blev skrevet, mens Louise så på Ku Klux Klan-processionen.
+Astrid er næsten færdig med at renskrive Søibergs bog.
+Astrid har været til afskedsfrokost hos Fru Weirsøe. Hun læste Ellen Sawyers novelle op ved bordet.
+Frk. Ludvigsen er i gang med at oversætte Astrids bog.
+Festen i Hareskov blev en succes med masser af musik og sang, dejligt vejr og måneskin. Dagen efter gik nogle af deltagerne i skoven og fik varm frokost. 
+Dich og Janna/Nus Schou har pakket i lejligheden, og Jørgen/Buf Schou har kørt tingene til Rolfsvej.
+Astrid har lavet et skattetrick hvad angår husbestyrerindefradrag.
+Rastrup-parret har meldt sig ind i Antroposofisk Selskab. Agnes Afzelius har fundet en bolig til dem nær sin egen. 
+Astrid prøver at skaffe Rastrup arbejde i Rossia.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pLIs</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+4
+Fru cand polyt. Louise Brønsted
+c/o Prof. Dr. V. K. La Mer
+Chemical Department
+Columbia University
+New York City.
+U.S.A.
+[På kuvertens bagside; skrevet på påklistret papirlap:]
+A. Warberg
+Rolfsvej 17 4
+F. 
+[I brevet:]
+Rossia. 30 Sept. 1926.
+Kæreste Lugge!
+Chefen er lige gået ud af Døren med Hat på - hvad er da rimeligere end at jeg benytter hans Fraværelse til at skrive til dig. Tak for dit lange og interessante Brev - skrevet fra et Hotelvindue i Washington, hvor du sidder og ser på Ku Klux Klan Processionen - Dich havde Brevet med ud til mig til Hareskov i Lørdags - vores sidste Weekend derude - jeg var cyklet derud lige fra Kontoret - de andre tog med Toget; dit Brev nød jeg nede i Thopedeaborg, hvor Dich lidt efter kom ned og serverede The med Marmelademad - der er meget lunere nu nede i den lille hyggelige Bræddestue end oppe i Lejligheden, hvor der dennegang var lumsk koldt, så vi egentlig ikke var altfor kede over, at det var sidste Gang - og hvilket herligt Halvår har vi dog ikke haft vort ugentlige Tilhold derude! Jeg var forresten dygtig træt af den drøje Søiberg-Uge - men nu er jeg omtrent færdig - det sidste Kapitel venter jeg på, han vilde læse det andet igennem først. Det blev så c. 65 Kr til mig og 21 Kr til Bes - så snart Bogen er helt færdig kan jeg blot bede Forlaget udbetale de resterende Penge, skrev Søiberg, fra hvem jeg havde et og deraf elskværdigt Brev med Tak for Hjælpen; jeg har jo også anstrængt mig godt og stadig været à jour. På Anmodning fik jeg en à conto Udbetaling på 56 Kr, hvormed jeg nu har klaret mig gennem denne Måned -
+Bes får sine, når Bogen er færdig. Om Søndagen (25 Sept) var vi alle tre inviteret til en mægtig flot Afskedsfrokost nede hos Fru Weirsøe - hendes Søn og Svigerdatter m. 4 Børn var der - så vi blev 10 Personer; Doktoren gav Snaps - Stemningen høj; ved Kaffen oplæste jeg Elles glimrende Novelle, som tager sig vældig flot ud i Fyens Venstreblad med den udmærkede Tegning af Ma Frits ved Rokken - men det er lumpent, at hun kun fik 20 Kr. for den!
+Jeg tænker, at Elle selv har sendt dig Bladet - ellers vil jeg gøre det senere, for jeg rekvirerede straks 10 Expl. fra Odense til at være dels gavmild og dels pralende med. 
+Samme Dag som dit Brev kom, fik jeg èt fra New York, fra Frk Ludvigsen, som allerede er gaaet i Gang med Oversættelsen og venter et godt Resultat - og hun roser igen Bogen i høje Toner. Ja, det vilde jo bedre på Finanserne, hvis den Historie går i Orden! 
+Vores Fest i Hareskov Ugen forud - 18 Sept - blev en mægtig Succés. Gæsterne blev straks rystet sammen - dels og først ved Hjælp af en excellent cock.tail - serveret straks ved Ankomsten nede i Doktorens Saloner - og dels ved Musikken, der helt igennem var udsøgt - foruden vidunderlig Sang af Frk Franch (russiske Folkeviser - franske Romancer) og af Dr. Hansen - Schubert; fik vi herlig Klaver af Fru Zeuthen - Sammenspil m. hende og Doktoren (sidste Klaver) - og endelig trådte Hohlenberg til - med Doktor Larsens anden Violin - så vi blev et helt Orkester (2 Violiner og 2 Klaver.)
+Repertoiret var helt klassisk.
+Festen begunstigedes yderligere af det mest bedårende, lune Sommervejr - der holdt sig hele Natten - ofte var vi ude på min store Altan for at nyde Udsigten ned over Haven, hvor Dr. havde tændt alle vores R[ulæseligt] Lygter - desuden var det momentvis Måneskin - ellers diset, varm Luft; Musikken foregik oppe hos mig - Aftensmaden - Kl c 11 - nede hos Fru Weirsøe - Stemningen hele Tiden storartet. Ved 1/2 2 Tiden tog Dr. Hansen og Fru Zeuthen hjem til Bagsværd pr Bil - men endnu længe sang Frk franck til Hohlenbergs Accompagnement; de overnattede jo (H. i Thopedeaborg!) så vi havde dem hele næste Dag, hvor Vejret var ligeså himmelsk og hvor vi gik en herlig Tur i Skovene - også for at samle Svampe til Middagen - og tænk - så fandt vi kun een eneste stakkels Rabarbersvamp - og de to foregående Søndage havde vi på et Øjeblik fået en stor Kurvfuld Pigsvampe - rigelig nok til Middag! Så vilde de hjem. Men de havde nu også fået en solid varm Frokost Kl c 2 (Morgenmad c 1/2 12 - vi kom
+II/
+jo først i Seng Kl 3 efter Festen!)
+Nå - og i Mandags - 27. Sept. havde Nus fri fra Skole i Anl. af Kongens Fødselsdag - så blev hun af Dich derude den Dag for at pakke og ordne Lejligheden efter os - en Del blev jo derude, så vi stadig kan have Tilhold i Thopedeaborg og om Aftenen hentede Buf dem derude og kørte dem og hele Flyttelæsset i sin Bil til Rolfsvej - det er jo utrolig, hvad man i Løbet af en Sommer kan få samlet sammen. Desuden 50 ℔ fine Æbler à 25 øre ℔, købt af Fru Weirsøe - samt 10 ℔ Hyldebær à 20 Øre - alt fra Haven! Jeg havde fået Besøg af Rastrup og Adam - Buf blev også til The, og vi havde en rar Aften. Hvis Vinteren holder, hvad den lover, så ser det rigtig nok rart ud - Sjums som Husbestyrerinde (du kalder mig et Finansgeni?) - så hør da et lille godt Nummer: til Skattevæsnet har jeg ansøgt om og fået bevilget en Skattereduktion, fordi jeg holder en højt gageret Husbestyrerinde (Dich) for selv at kunne gå på Kontor. Nu har jeg ansøgt om og ligeledes fået bevilget Fritagelse for den lovpligtige Tyendeforsikring (15 Kr) da jeg fra Nov. får min ulønnede Datter i Huset - at hun får 30 Kr mdl. er jo intet at komme med! 
+Men altså - jeg glæder mig til Vintren sammen med Rastrups og Afzeliusserne. Rastrup er - jo mere han lærer af Steiner - mere og mere betaget - i Aftes fik jeg udvirket, at han måtte komme med til den smukke St. Michaelsfest i antrof. Selskab, fejres hvert År d. 29 Sept. En meget festlig, smuk og berigende Aften, som resulterede i, at Rastrup meldte sig selv og Harriet ind i Selskabet, så nu kan de komme med til alle Møderne i Vinter. Jeg er vældig glad. Men det er sandt - dette morer jo ikke dig. Bagefter gik en Del af os på Grand og drak Kaffe og havde det storartet. R. fulgte mig hjem - vi gik hele Vejen og talte uafbrudt om vores store fælles Interesse; han havde været begejstret for Aftenen - så, nu begynder jeg igen - men du aner ikke, hvor det føles opløftende at finde fuldkommen forstående Meningsfæller; på Lørdag og Søndag skal Harriet altså med - så taler en Wienerinde - Frl. Breuner, som har aft en Del personligt med Dr. Steiner, vi glæder os sådan. 
+Fru Afz. (Agnes) har nu lejet 2 Vær. m. Adgang til Køkken til Rastrups nær ved, hvor hun selv bor - du ved vel, at der ventes en lille, så nu arbejder vi alle på at skaffe dem Arbejde - jeg har et Jern her på Rossia - og er rasende spændt på Udfaldet - der menes at være en god Chance - hvor vilde det være himmelsk! Og tænk til Vinter - når jeg skal ud til Foredrag - behøver jeg aldrig at være ked af det for Husbestyrerinden der så er tvungen til at sidde hjemme - for Sjums har sin Adam - og altfor meget vil de ikke savne mig. Og tænk så at komme hjem til hyggelig Kop The hos mine egne! Åh Lugge! at Tingene dog sommetider kan ordne sig så dejligt.
+I næste Brev skal jeg skrive om Rastrups Stilling, som opfylder mig mere end noget andet i Øjeblikket - de søde Mennesker.
+Nu er I altså afsted på den storstilede industrielle Rejse - god Fornøjelse! og gid alt stadig må gå godt for Jer derovre. Det ønsker med Hilsner til Jer alle tre
+Din Dis
+skrevet i Dølgsmål og under mange Farer -</t>
   </si>
   <si>
     <t>1930-12</t>
   </si>
   <si>
     <t>Blegdamsvej 19</t>
   </si>
   <si>
     <t>Kærbyhus Kerteminde</t>
   </si>
   <si>
     <t>Niedhardt -
 Christine  Mackie
 Elisabeth Mackie
 William Mackie
 William Mackie, Williams far</t>
   </si>
   <si>
     <t>Det vides ikke, hvor Ellen Sawyer har været henne. Et sted, hvor en revolution har fundet sted?
 Mary og den danske læge i New York kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0960</t>
   </si>
   <si>
@@ -1592,59 +1860,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/DnVe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5f0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LpU2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yi86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CXDTbS3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Nlq1Nlod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d7i8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dMQC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FKrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TL1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xpnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G6GK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ioi2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gwvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EhaQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lr3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M6n4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/394jOUXu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iDX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OkiX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HZWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gzom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9olU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/43Y1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5xpY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/DnVe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5f0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LpU2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yi86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CXDTbS3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Nlq1Nlod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d7i8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dMQC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FKrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TL1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xpnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G6GK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ioi2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gwvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EhaQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lr3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M6n4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/394jOUXu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iDX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OkiX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HZWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gzom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9olU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogWb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Ofa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pLIs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/43Y1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5xpY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M35"/>
+  <dimension ref="A1:M38"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -3105,163 +3373,295 @@
       </c>
       <c r="I33" s="5" t="s">
         <v>233</v>
       </c>
       <c r="J33" s="5" t="s">
         <v>234</v>
       </c>
       <c r="K33" s="5" t="s">
         <v>235</v>
       </c>
       <c r="L33" s="6" t="s">
         <v>236</v>
       </c>
       <c r="M33" s="5" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
         <v>238</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D34" s="5" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>239</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>240</v>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
         <v>241</v>
       </c>
       <c r="I34" s="5" t="s">
         <v>242</v>
       </c>
       <c r="J34" s="5" t="s">
         <v>243</v>
       </c>
       <c r="K34" s="5" t="s">
         <v>244</v>
       </c>
       <c r="L34" s="6" t="s">
         <v>245</v>
       </c>
       <c r="M34" s="5" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
         <v>247</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>248</v>
+        <v>50</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>222</v>
       </c>
-      <c r="E35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E35" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>249</v>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>254</v>
+        <v>255</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="G36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="J36" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="K36" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="L36" s="6" t="s">
+        <v>262</v>
+      </c>
+      <c r="M36" s="5" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="G37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="J37" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="K37" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="L37" s="6" t="s">
+        <v>271</v>
+      </c>
+      <c r="M37" s="5" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H38" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="J38" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="K38" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="L38" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="M38" s="5" t="s">
+        <v>280</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
     <hyperlink ref="M32" r:id="rId37"/>
     <hyperlink ref="M33" r:id="rId38"/>
     <hyperlink ref="M34" r:id="rId39"/>
     <hyperlink ref="M35" r:id="rId40"/>
+    <hyperlink ref="M36" r:id="rId41"/>
+    <hyperlink ref="M37" r:id="rId42"/>
+    <hyperlink ref="M38" r:id="rId43"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>