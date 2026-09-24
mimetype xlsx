--- v0 (2026-06-11)
+++ v1 (2026-09-24)
@@ -258,112 +258,112 @@
 Grenå
 Hals, Limfjorden
 Egholm</t>
   </si>
   <si>
     <t>I midten af juni 1924 sejlede Johannes Larsen og Achton Friis med Rylen på det sidste sommertogt til de danske øer - bl.a. til øer i Limfjorden, Venø, Anholt og Læsø. 
 Rylen - en ombygget Kertemindefiskerbåd - fungerede i 1921-25 ekspeditionsskib for JL og Achton Friis, mens de forberedte bogværket De Danske Øer.</t>
   </si>
   <si>
     <t>På det sidste sommertogt er Johannes Larsen og Achton Friis i Rylen sejlet fra Grenå til Ålborg, hvorefter det går videre gennem Limfjorden til den første ø Egholm.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gs56</t>
   </si>
   <si>
     <t>Aalborg 18 Juni 1924
 Kæreste Alhed!
 Vi er nu ved at fortøje i Aalborg lige udenfor Pontonbroen. Saa gaar vi op i Byen og telegraferer og putter dette i en Postkasse. Vor Adr er foreløbig Nibe poste restante. Vi har haft en dejlig Tur i Dag Kl. 6,40 fra Grenaa og 1,45 kom vi til Hals op gennem Fjorden er det gaaet smaat vi har haft Strømmen mod. Det er Meningen at se at komme gennem Broerne i Aften og ankre ved den første Ø Egholm for at kunne begynde Arbejdet i Morgen. Vi spiste Kyllinger med Salat de var delikate. Bagefter var Friis og jeg oppe i Byen, Grenaa altsaa. Mange kærlige Hilsner
 Din
 JL</t>
   </si>
   <si>
     <t>1924-06-21</t>
   </si>
   <si>
+    <t>Løgstør</t>
+  </si>
+  <si>
+    <t>Løgstør
+Nibe
+Fur, Limfjorden</t>
+  </si>
+  <si>
+    <t>Achton Friis
+- Hecht-Petersen
+Georg Jacobsen</t>
+  </si>
+  <si>
+    <t>I midten af juni 1924 sejler JL og Achton Friis med Rylen på det sidste sommertogt omkring til de danske øer bl.a. I Limfjorden og til Venø, Anholt og Læsø.
+Rylen er en ombygget Kertemindefiskerbåd, der 1921-25 fungerede som ekspeditionsskib for JL og AF, der forberedte bogværket De Danskes Øer. Den fungerer i dag som museumsskib for Østfyns Museer.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er nu ankommet til Løgstør fra Nibe om bord på Rylen.
+Han beder Alhed Larsen om at sælge et billede med ænder til hr. Jacobsen for katalogprisen minus 20%. Han tror ikke, en hr. Hecht-Petersen vil betale mere.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vT1M</t>
+  </si>
+  <si>
+    <t>Løgstør 21 Juni 1924
+Kæreste Alhed
+Nu er vi i Løgstør efter en pragtfuld Sejltur fra Nibe med Tordenluft, som vi dog ikke kom i nærmere Berøring med. Jeg glemte at skrive at Jacobsen kan faa det Billede med Ænderne for Prisen minus 20%, der er ingen Grund til at sælge det billigere, paa en Udstilling i Kjøbenhavn vil det muligvis gaa den første Dag og Hecht-P. skal altsaa op med de 1300 hvis han vil have det, hvad jeg nu ikke tror han vil. Jeg skriver bl.a. dette fordi vi har besluttet at forandre poste restante Adr til Fur og nu meddeler Løgstør Postkontor dette. Forøvrigt antager jeg at Du faar dette samtidigt med det fra Nibe, da det jo er Søndag i Mrg. Mange kærlige Hilsner
+Din
+JL</t>
+  </si>
+  <si>
     <t>Nibe
 Egholm
 Løgstør
 Gjøl
 Øland, Limfjorden
 Livø, Limfjorden
 Kerteminde</t>
   </si>
   <si>
     <t>Achton Friis
 - Hecht-Petersen
 Andreas Larsen
 Johan Larsen
 Harald Leth</t>
   </si>
   <si>
     <t>I midten af juni 1924 sejler JL og Achton Friis med Rylen på det sidste sommertogt rundt til de danske øer - de sejler bla. til øer i Limfjorden, til Venø, Anholt og Læsø.
 Rylen er en ombygget Kerteminde fiskerbåd, der i årene 1921-25 fungerer som ekspeditionsskib for JL og Achton Friis, der forbereder bogværket De Danske Øer.
 Skibet fungerer nu som museumsskib for Østfyns Museer.</t>
   </si>
   <si>
     <t>Johannes Larsen er færdig med arbejdet på øen Egholm, og rejsen går videre mod Løgstør.
 Han beder Alhed Larsen om ikke at give rabat overhovedet til en køber ved navn Hecht-Petersen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/lKWA</t>
   </si>
   <si>
     <t>Nibe 21 Juni 1924.
 Kæreste Alhed!
 Tak for Brevet. For Guds Skyld lad endelig ikke Hecht faa nogetsomhelst billigere end Katalogpris. Han har nydt den Rabat hos mig der kan tilkomme ham saa længe jeg lever. Vi havde en meget varm Arbejdsdag i Gaar, men blev dog færdig med Egholm og sejlede derfra i Mrgs Kl. henad 7. Vi har nu spist og gør os klar til at sejle videre til Løgstør, i det vi lader se 2 store "Øer" Gjøl, Øland ligge til vi kommer forbi paa Tilbagevejen. Næste poste restante d.v.s. fra nu af er altsaa Løgstør. Der var Brev til Friis fra Leth, at han ikke mere havde Særtryk af det han havde skrevet om Livø, men henviste til et Festskrift det havde staaet. Her er varmt 22 Grader R i Skyggen. Mange Kærlige Hilsner. Mere næste Gang. Hilsen fra Friis, Kyllingerne er et skønt Minde og de dejlige Oste glæder ham daglig (der er en igen) og saa skulde takke for de dejlige Dage i Kjerteminde. Hils Puf og Lysse og de andre.
-Din
-[...29 lines deleted...]
-Nu er vi i Løgstør efter en pragtfuld Sejltur fra Nibe med Tordenluft, som vi dog ikke kom i nærmere Berøring med. Jeg glemte at skrive at Jacobsen kan faa det Billede med Ænderne for Prisen minus 20%, der er ingen Grund til at sælge det billigere, paa en Udstilling i Kjøbenhavn vil det muligvis gaa den første Dag og Hecht-P. skal altsaa op med de 1300 hvis han vil have det, hvad jeg nu ikke tror han vil. Jeg skriver bl.a. dette fordi vi har besluttet at forandre poste restante Adr til Fur og nu meddeler Løgstør Postkontor dette. Forøvrigt antager jeg at Du faar dette samtidigt med det fra Nibe, da det jo er Søndag i Mrg. Mange kærlige Hilsner
 Din
 JL</t>
   </si>
   <si>
     <t>21. jun. 1924</t>
   </si>
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til Limfjorden.
 Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/2m0jOOTw</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
@@ -452,51 +452,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/4pEK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FwGG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kGSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mcSx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bqVi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gs56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lKWA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2m0jOOTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/4pEK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FwGG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kGSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mcSx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bqVi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gs56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lKWA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2m0jOOTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M11"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -844,94 +844,94 @@
       </c>
       <c r="K8" s="5" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G9" s="5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H9" s="5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="J9" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>71</v>
+        <v>18</v>
       </c>
       <c r="F10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" s="5" t="s">
         <v>72</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>74</v>
       </c>
       <c r="J10" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K10" s="5" t="s">
         <v>75</v>
       </c>
       <c r="L10" s="6" t="s">
         <v>76</v>
       </c>
       <c r="M10" s="5" t="s">