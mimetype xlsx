--- v0 (2026-05-23)
+++ v1 (2026-10-07)
@@ -344,139 +344,139 @@
 No. 3 
 Frøken Alhed Warberg 
 R.V. Consolato di Danimarca 
 “Bella scuardo” 
 Firenze 
 Italia 
 Kære Be! 
 Du har min Agtelse i allerhøjeste Grad, baade fordi du har forholdsvis hurtigt sendt Tegninger og for deres Smukhed; jeg synes, det er aldeles nydeligt, men er jo pokkers svært at sy; man må jo egentlig betragte det halvt som Kunstsyning, eftersom Blomsterne er så levende tegnede; det værste er, at det er så aldeles rasende sent, det går nemlig ikke an at sy det med store flotte, dristige Sting, saa kommer det ikke til at ligne efter noget, man må netop sidde og pille med det; jeg tvivler på, det bliver færdigt til Sølvbrylluppet, det gjorde jeg straks, da jeg så Tegningen, men jeg syntes alligevel – hellere ikke få dette færdigt [fortsætter s. 2] 
 [skrevet lodret øverst på siden:] 
 Endnu en Gang min Kompliment for Tæppet – jeg havde ikke tænkt mig det nær så kønt og fordi du overkom at få det lavet. – Hils Onkel Lud - og Emil, når han kommer.
 Og så til Slut en varm Lykønskning fra din S. 
 J. 
 [S. 2:] 
 end at vælge noget ikke nær saa smukt i en eller anden Retning, selv om det blev færdigt; synes du ikke ogsaa. Fru Berthelsen syntes så absolut, at jeg ikke skulde tage de inderste Blomster med, altså slette alt, hvad der skulde paa Bordpladen, både fordi det blev hurtigere og fordi hun mente det andet var for bepakket; jeg var nær ved at lade mig forlede af denne Daarskab af Magelighedshensyn, men heldigvis greb jeg mig selv i Nakken i sidste Øjeblik, så det er kommen på altsammen. Jeg syr al den Tid det er mig muligt og det er ikke saa lidt, men det bli’r ikke noget videre. Jeg fik Sendingen om Torsdagen og gik straks på Timen til Odense med det for at få det tegnet på og lede Farver ud, gik herfra Kl. 1, endte Ærinder derude gik Hjem igen og var her Kl. 7 - flinkt Berthelsen var ved at tabe Næse og Mund over mig Saa fik jeg det om Mandagen og fangede straks an; jeg har syet den ene af Smørblomsterne og er nu ved den højrøde Frugtblomst, Det er jo en Pyrus Japonika? og vi har en her i
 Haven; det er storartet, at jeg har den at se efter. For Resten synes jeg [”jeg” indsat over linjen] ikke, der er Forskel (i Tegningen) på dem og så Æbleblomsterne, er det din Mening, at den ene af Grenene er en rigtig Æblegren S.u , saa er det ikke helt korrekt, da Blomsterne jo egentl. skulde sidde i Klumper, men skit – det var jo også umuligt at sy så. Tak for Forklaringerne i Brevet, dem har jeg stor Nytte af. Dem du kalder Begonier, er det dem, der ligner Tullipaner? S.u [”S.u” indsat over linjen] Sendte du ikke en af dem til Chr. Jeg synes der var sådan en blandt hendes, og de var altså lysehøjrøde, de bliver svære, da jeg ikke har Anelse om dem. Og Farven på deres Blade, er den ikke grågrøn noget lign. Tulipanblade? Mon du svarer på disse Par Ting - du gider vel ikke skrive til mig f[ulæseligt]sene, men kan du ikke til Elle i en af Mors Breve, så kan hun sende mig din Forklaring, når hun skriver til mig. – Anemonerne bliver vist svære, jeg maa se at få nogle i Odense hos en Gartner; jeg behøver ikke at lægge blaa og røde Tråde sammen til lilla (det vilde desuden blive grimt, man kan jo faa lilla Silke. Det var en lang Forklaring om Tæppet, men det er jo også et vigtigt Spørgsmaal. Jeg skal hjem i Morgen, saa tager jeg det med og viser dem det, samt faar Råd om et og andet. Chr. &amp;amp; Thomas kommer jo hjem; de Vrøvlehoveder, først får jeg Brev, de kommer første Søndag, så at Chr havde skrevet fejl, det var først næste – så Atter, at de alligevel kom første Lørdag Nu læser jeg tidligt med Ane og gaar til Odense, så jeg kan nå at komme med Eftermiddagstoget, altså sammen med Th. og Chr. Det glæder jeg mig vældigt til; jeg fik jo set saa lidt til dem derinde de var jo på Falster. Jeg morede mig ellers glimrende derinde i Påsken, Th. var jo fuldstændig frit gående de sidste Dage, jeg var der – Du ved vel, at han havde brækket sit Ben. Han, Bran og jeg dangderede den af sammen, hyggelige Aftener på den nye Kafé o.s.v. - Straks blev jeg lidt skuffet over den, men den kan jo for Resten heller ikke være hyggelig, når man kommer træt hjem Kl. [ulæseligt tal] om Natten og der er koldt, hvad der bidrog til Uhyggen var, at vores Døren [”en” sidst i ordet overstreget] til Lejligheden smækkede nok så lystigt, da vi kom, vi stod angstfulde nede på 4de Sal, men vi måtte jo tilsidst vove os derop; uheldigvis havde vi ingen Svovlstikker, så vi måtte rode Lejligheden igennem, inden de fandtes – først så blev vi klare på, at den var kemisk ren for Tyve og Bøller, det var kun Chr, der tilfældigvis havde glemt at lukke Dören, da hun gik. 
 Fredag Middag, 
 Ah! nu føler jeg tilfulde, at du nok ikke naar at faa dette paa din Fødselsdag, men du faar vel en Del paa selve Dagen, så du er glad nok ved at faa et lidt senere. Ja, maa jeg saa gratulere dig, lille Be – gid du må blive et helt Aar dernede endnu, det er et smukt Ønske, synes jeg. Længes du hjem? Næ, det gør du vel ikke, det er heller ikke noget at spilde Tiden med det; tænk hellere på, at du skal til Rom, det er anderledes Sjov. – Du skælder mig ud fordi jeg ikke skriver noget om Studimse, den Møgtoer; men jeg ved ikke en Kvidder om ham; han går på sit Rødkilde og passer fuldstændig sig selv, der er ikke Spor at bemærke. Men han kommer vel sagtens hjem mellem de to Hold eller Afdelinger – mellem Karle- og Pigeskolen mener jeg – for Pokker. Saa ser jeg ham vel i Tarup, saa skal jeg berette om ham – eller rettere berette Rimses eventuelle Beretninger om ham – jeg har ikke Tid til mere; jeg er saa optaget i denne Tid både af det Sytøj og af min Musik, som jeg hænger godt i med. Jeg staar op om Morgenen tidligt og øver mig, i Gaar var jeg nede Kl 6: stolt. 
 Vær nu ikke gal over at dette baade kommer for sent og er saa kort, naar jeg kommer hjem skal jeg stjæle nogle Frimærker, så skal du faa en Gang Brev til: jeg kan jo nok tænke mig, at du gouterer dem, når du er saa langt væk. ----- 
 Kan du ikke, når [”når” overstreget] hvis du skriver til mig, købe en hel Del Frimærker af lille Værdi og sætte på Brevet, så der kommer flere forskellige Slags, Carl samler på udenlandske Frim. og har næsten ingen italienske. Husk det! Du kan jo også gøre det hjem til så kan de sende mig dem. 
 [Skrevet lodret under selve brevet:] April 1894.</t>
   </si>
   <si>
     <t>1894-05-07</t>
   </si>
   <si>
+    <t>Brevkort</t>
+  </si>
+  <si>
+    <t>Firenze</t>
+  </si>
+  <si>
+    <t>Otterup</t>
+  </si>
+  <si>
+    <t>Harald Balslev
+Rigmor Balslev</t>
+  </si>
+  <si>
+    <t>Alhed Larsen opholdt sig fra februar 1894 og 14 måneder frem i Italien for at male. 
+"Han" er Harald Balslev, som Alhed Larsen i nogle år op til Italiens-rejsen var forlovet med. 
+Johanne C. Larsen svarede Alhed udførligt på det, som Alhed på brevkortet spørger om. Se Johanne C. Larsen til Alhed Larsen 1895-05-07 (brevskrivningen påbegyndtes 7. maj 1894, men Johanne C. Larsen skrev stadig på brevet 10. maj, så det er tidligst sendt derefter).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3747
+Fotokopi af et brevkort. Det vides ikke, hvor originalen findes.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er ikke blevet skør, men hun længes efter at høre, om Johanne C. Larsen og "han" (Harald Balslev) talte om hende, om han betroede sig til søsteren, Rigmor/Rimse, mm.
+Alhed Larsen vil skrive til Harald til hans fødselsdag. Hun har stuen fuld af duftende roser.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/4IPy</t>
+  </si>
+  <si>
+    <t>[Fortrykt på kortets adresseside:]
+CARTOLINA POSTALE ITALIANA
+(CARTE POSTALE D'ITALIE)
+93 A
+NB. Sul lato anteriore della presente si scrive soltanto l'indirizzo.
+( )
+[Håndskrevet på kortets adresseside:]
+Signora Joh. Warberg
+Nislevgaard Otterup St
+Fyen
+Danimarca
+[Håndskrevet på kortets tekstside:]
+Kære Joh! Tak for Dit Brev, som er modtaget i Dag. Du er sjov omhyggelig for mig! meget betænksomt af Dig for Resten! men vær bare rolig; jeg er ikke skør. Jeg kan med et Ord sige, at jeg ["jeg" overstreget] det er fuldstændig uforandret, siden jeg kom herned; men jeg længes saa vældig efter at høre noget derom fra den anden Kant. Skriv endelig op løst og fast om det hele. Hvordan var Humeuret? Talte I om mig og hvordan da? Men skriv tæt, ellers kan der intet staa. Brevet maa veje 15 Gram. Har Du ikke tyndere Papir? - Nu glæder jeg mig meget til Dit Brev, og skal saa nok skrive til Dig bagefter. Snakkede han med Rimse som før?? - - Jeg sidder og skriver til hans Fødselsdag d. 7ende, sender vist nogle Roser. Husk at skrive til ham. - Nu ikke mere i Dag. - Her er fuldt af duftende Roser i min Stue, jeg har stiftet Bekendtskab med en ung Gartner i Bobolihaven. 1000 Hilsner Alhed</t>
+  </si>
+  <si>
     <t>Harald Balslev
 Rigmor Balslev
 Thorvald Balslev
 Julie Brandt
 - Fynboe, Fru
 Urban Hansen
 Jacob Lange
 Christine  Mackie
 Ellen  Sawyer
 Albrecht  Warberg
 Laura Warberg</t>
   </si>
   <si>
     <t>Nislevgård var fra 1752 til 1925 avlsgård under godset Ravnholdt. Gården ligger i Otterup sogn på Vestfyn. Junge (Johanne Christine Larsen) arbejdede der fra ca. efteråret 1893.
 Johanne Christine Larsen var i huset hos brødrene Balslevs far Rasmus Balslev. Han var præst ved Pårup Kirke ved Odense og boede i Tarup Præstegård. Dette brev er afsendt fra Nislevgård i Otterup sogn, hvor hun på daværende tidspunkt var i huset.
 Studienten: Harald Balslev. Febr. 1894 rejste Alhed Larsen i forbindelse med en brudt forlovelse (fra Harald Balslev) til Italen med sine morbrødre Emil og Ludvig Brandstrup, Opholdet varede frem til foråret 1895, hvor hun vendte hjem til Erikshåb.
 Det vides ikke, hvem Carl er. 
 Albrecht og Laura Warberg havde sølvbryllup omkring pinsen 1894. Alhed Larsen tegnede et blomstermotiv på en dug, og Johanne C. Larsen broderede (dugen omtales som et tæppe i brevet).</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0195</t>
   </si>
   <si>
     <t>Johanne Christine Larsen skriver til Alhed Larsen, at det nok er det bedste, at en forlovelse mellem Harald Balslev (studium) og hende ikke ender med ægteskab. Og hun er vred over, at han ikke træffer en beslutning. Johanne møder flere gange Harald Balslev, bl.a. i forbindelse med hans socialistiske foredrag i Lumby. Han er optaget af socialøkonomi. 
 Fru Berthelsen er skrap overfor Johanne. 
 Johanne og Harald Balslev har mødtes og snakket en masse om ægteskab mv. Hun syr på sit tæppe, og det går ikke helt godt. 
 Christine skal være klaverlærer i Odense.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8OV5</t>
   </si>
   <si>
     <t>Nislevgård Mandag den 7nde Maj 1894
 NB Du bliver skuffet naar du læser dette Brev, der staar kun Ubetydeligheder om Studiumet.__
 Kære Be. 
 Mange Tak for dit Brev, som jeg fik i Dag; Du er jo tovlig Pige at skrive alt dette paa et aabent Brevkort, det har været et interessant Studium for Fru Fynboe, Stationsforstanderinden. - Jeg skal vente, hvor meget jeg kan faa gjort ved det i Aften, men Kl. er mange, vi har haft nogle infame fremmede, og jeg har været oppe Kl. 4 1/2 og skal op ved samme Tid i Morgen. Hu ha, det er en travl Tid med alt muligt; i Dag har jeg ikke faaet syet et Sting paa Tæppet, skrækkeligt! Nå men jeg vil skride til Beretningen om Studiensen, men som jeg jo skrev til dig, der er intet nyt i Gaden fra den Kant. det er jo stadig det samme. - Ubestemmelighed og kun Ubestemmelighed. Forrige Gang jeg var i Tarup snakkede jeg lidt med Rimse, og hun var ked af det hele, hun mente, at det blev vist ikke af, det er jo det samme du selv mener, ikke sandt? Ja, lille Be, sådan noget kreperer mig at skrive, det er så profant, når jeg skriver sligt, men du har jo selv bedt mig om det. Da han skrev til din Fødselsdag, havde baade Rimse, hendes Far og Mor bedt ham hæftig om at skrive en Afgørelse til en af Siderne - bare en Afgørelse, bare noget afgørende, bare ikke gaa og pine dig langsomt til Døde, men --- Resultatet blev velsagtens det Evindelige, at han turde ikke gøre det rigtige Skridt i den ene eller den anden Retning, og det mener jeg nu er forkert, jeg mener at det mindst samvittighedsløse er at bestemme om ikke det ene saa det andet, om ikke Førlovelse, saa en bestemt Forsikring om, at han ikke kan forlove sig med dig, og saa kunde du vist komme over det; tænk paa, du ved jo slet ikke om det vilde blive saa farlig lykkeligt for Jer; der er jo saa godt som ingen, der kommer lykkeligt over et Ægteskab og jeg tror ikke nogen af Jer er særlig egnede til det, og så hellere lade det briste nu end langsomt gaa til Grunde i et af de knarvorne Ægteskaber, som vi ser alle Vegne.
 Nej, Harald og jeg snakker ikke sammen om det, jeg ønskede for Resten, han havde begyndt; vi gik en lang Tur ude i Skoven og snakkede, men han kom ikke ind paa det; han har været livlig og sød de Gange, jeg har set ham. - Sidste Gang var det morsomt, det var i ["i" overstreget] Søndags [det afsluttende "s" overstreget] d. 29_nde_, da holdt han Foredrag henne i Lumby, 1 Mil fra Nislevgd. og da spaserede jeg derhen; j ["j" overstreget]han stod ude paa Vejen og så sin Tilhørerskare strømme til, og den saa i Sandhed ikke ud som om den kunde goutere den Socialisme, som han vilde fylde i dem. Ham der havde ordnet det hele og snakkede med Harald, blev svært betænkelig, da han hørte det ikke var kristeligt og foreholdt Harald, at han kunde vel nok faa flettet lidt ind - Er det ikke en dejlig Tanke? Jeg var ved at gøre Skandale da Harald fortalte mig det - midt i sin Tilhørerskreds. - Hr. Pastor Urban Hansen ankom og plantede sig midt foran Harald på Talerstolen, d.v.s Harald stod på Talerstolen og den anden satte sig foran ham og saa ud til at blive en striks Dommer, hvis der ikke blev flettet adskilligt ind. - Det maa have været en lidt tør Situation for ham at staa der over for denne i høj Grad kristelige Forsamling og skulde til at brænde løs med et socialistisk Foredrag; jeg tror også nok, han følte Øjeblikkets Alvor hans Stemme var ikke helt klar, da han begyndte. Det var et udmærket Foredrag, men han kunde have holdt det bedre, det var lidt usikkert, stødvist, synes jeg, men det var måske fordi han vidste de alle var imod ham eller også komplet uforstaaende. Han hævdede, at det maatte være en forkert Opfattelse dette med at Fattigdom og Nød det var nu en Gang noget der skulde være - det var Guds allernådigste Vilje og unødvendigt for ikke at sige ugudeligt at ville gøre det anderledes; han bestred ogsaa den almindelige Antagelse at Jorden skulde være for lille, så hele fordums Befolkning umuligt kunde komme til at have det godt.
 Dette stred imod hans Begreber om en vis og kærlig Gud.
 Tirsdag Han talte om Civilisation, hvorved Mennesket adskille sig fra Dyrene o.s.v. udmærket godt, men meget tamt og konservativt - forholdsvis. Vi havde før Foredraget sungen Dejlig er Jorden, og nu endte han det med, at her var noget vi alle skulde tage Del i, et Arbejde, der førte hen til at alle skulde kunne synge med Sandhed "Dejlig er Jorden" Det var Meningen i det mindste, og en køn, snedig Maade at slutte det af paa. Saa sang vi "Altid frejdig" og efter den rejser Hr. Pastoren sig og bad om, skønt ukaldet at maatte sige et Par Ord. Jeg havde haft paa Fornemmelsen, at der vilde komme lidt Eftersmæk fra den Kant; han havde sukket dybt flere Gange under Foredraget og set mørk ud. - Nu vilde han tilføje et Par gudelige Ord for at rense Luften for Eftervirkningerne af Haralds ikke gudelige (og som Følge deraf forkastelige) Foredrag. - Han vilde gærne ønske Harald god Lykke paa sin fremtidige Bane, naar han studerede over disse Emner sagde han, men han havde i den Sang, vi nys sang med hinanden, truffet "Fadervor" og - ja jeg antager han mente, at det var profanerende at nævne det lige efter det ukristelige Foredrag uden at sende et lille Præsteord efter det. Det var i det hele taget det værste Præsteævlebævle, jeg endnu har hørt; gengive dig det er en Umulighed, for der var ikke Mening skabt i det. Men som Harald siger, naar man er lidt vant til deres Talemåder, kan man jo alligevel slutte sig til, hvad de mener. Det var syndigt overhovedet at tænke - kun tro; hvem der gav sig af med den usømmelige Sport, var el. blev blinde som Muldvarpe og vi maatte ikke at --- og saa Talemaader i Overflod. Efter den Straale gik Harald atter op paa "Stolen", takkede Pastor Hansen for hans gode Ønsker og lagde saa lidt ud for ham om sit Foredrag; det gjorde han for Resten forfærdelig sødt, og jeg forstaar ikke, at han slet ikke blev gal. Det er sandt jeg glemte at fortælle dig, at Præsten lige som han havde sagt det sidste Ord af sin lille Tale til Harald spillede sin sidste Trumf ud ved med Fynd og Klem at stemme i med "Alt staar i Gud Faderhaand" - det kunde jo have været virkningsfuldt, for den er jo en Modsætning til alt, hvad Harald havde sagt, men tænk hvor uheldigt saa satte han i sin Ivrighed en gal Melodi paa, saa han maatte bryde af og begynde om, det var bare saa kosteligt, at jeg havde stor Møje med at lade være med at grine højt. - - - Efter Foredraget vilde Harald partout have mig med Hjem til Tarup, hvilket jeg jo ikke var for, da jeg jo ikke havde sagt det paa Nisl[evgaard], men da jeg vidste fuldt og fast at der blev ["blev" overstreget] ikke noget med at sidde længe oppe eller Ængstelse eller saadan, så gik jeg med, hele denne lille Geschichte med Præsten og i det hele Taget det lidt komiske ved Tilhørerne i Modsætn. til Foredraget, havde sat os i en overstadig lystig Stemning så Vejen gik hurtigt mens vi drøftede Foredraget og det hele. Harald svor paa ,at var det ikke for de 10 Kroners Skyld, saa gik han ikke paa saadan en Galej. - Kl. 8 var vi der, Rimse blev henrykt over at se mig, vi spiste saa til Aften og satte os saa hyggeligt i Dagligstuen med Syltetøj og Kager og schludrede løs om alt muligt. Vi kom til at snakke om Kvindeopdragelse, at der ikke faas nær så god Undervisning i alm. som Mændene, derved kom vi ind paa Ægteskaber, jeg havde ikke troet den æstetiske Harald kunde se saa sundt paa saadan noget, han hævdede neml. at det vigtigste for en Kone var at hun kunde styre sit Hus godt, saa at hun kunde faa meget ud af lidt, lave god nærende Mad uden at bruge for mange Penge. - det er vel nok overdrevet sagt, han mener det vel ikke saa bogstaveligt, men det er altsaa Tegn paa, hvor vigtigt, han mener det er. Kl. 1/2 12 kom de gamle Skvalder hjem, de havde været til Middagshalløj. - Å jeg kan ikke mere for Søgnighed.
 Onsdag. Næste Morgen var jeg meget tidligt oppe og gik hertil; jeg var her før mine Morgenpligter begyndte men du skal høre en Ballade: jeg saa først Fru Berthels[en] da hun kom ned til Frokosten, hvor vi andre allerede sad og næppe var hun kommen ind ad Døren før hun begyndte at skælde løs paa mig saa det knaldede efter, og det skønt Carl, Børnene, Barnepigen og en fremmed Herre var der. Jeg ordentlig skammede mig paa hendes Vegne, det maa være kedeligt at være saa taktløs og ufin; hun er i det hele taget en hamber Dame, kan du tro, vær du glad ved det ikke er dig, der er her. - Egentlig er det en Skam for mig at jeg kan holde den gående her, for for at kunde det maa man neml. have en vis Evne til at snakke hende efter Munden og ikke holde paa sine Meninger, samt aldrig gøre noget galt, med andre Ord gaa i en evig Rædsel for at gøre det mindste bitte Smule forkert, da det så revner og faar hun først noget mod én, ja jeg vilde hellere være i Helvede end her så. Naa, men det var nok ikke mig selv, jeg skulde snakke om, men det er godt for jeg ved snart ikke mere om Møgfalden, ja så maa du høre om lidt andet. Paa Lørdag kommer Thorvald hjem og bliver hjemme til lige efter Sommerferien; jeg holder kun en ganske lille Pinseferie og lægger saa de Dage til Sølvbrylluppet, vi skal være i Tarup de Par Dage, men Mor har faaet den brilliante Ide, at vi allesammen skal køre til Erikshaab 2den Pinsedag efter Gudstjenesten, og det er jo farlig sjov. Holder I Pinse dernede i Italien, I tænker maaske slet ikke paa den. Du spørger til Studiensens Humør; jo det var vist godt nok så vidt jeg kunde mærke, undtagen den ene Gang jeg var i Tarup, da Ella ogsaa var der, men det havde vist mere sine Grunde i et gråt trist koldt Vejr og en vis Uhygge i Stemningen. Det er sandt har jeg fortalt dig om den Gang, jeg var hjemme, da Thomas og Christine var der; da kommer jeg ud paa Perronen for at se efter Nyborgtoget, og der er der én, der siger Junge - , og saa er det Studiensen og Vester - to Fluer med et Smæk; jeg blev knusende overrasket, for jeg havde ikke tænkt paa, at Harald var paa Fyen; da Vester var rejst, satte vi os ind i Ventesalen og drak en Bajer og en Suda og snakkede nok så gemytligt, han begyndte straks at snakke om dig, der var kommen til Italien; han viste mig en Violbuket, han havde faaet et Par Dage før fra dig, som han havde i sin Tegnebog, og saa sagde han, om vi skulde drikke Signorinaens Skaal, hvilket vi jo altså gjorde, han i Bajer, jeg i Suda, - Ja ja, Han er nu alligevel en Somikkel, at han ikke kan indse, at det er hans forbandede Pligt at gøre noget ved Jeres Forhold enten til det ene el. andet; du maa vide, det foruroliger mig ikke lidt, jeg er bange for, at det tager utilladelig meget paa dig; det er dog ogsaa Pokkers, hvorfor vi Mennesker skal være saadan indrettede, at det vi ikke ret godt kan faa, det vil vi partout have, men har vi det først så - - - Nu maa du til Gengæld for dette Brev, skrive lidt til mig om, hvad du mener om Sagen; om du dog ikke kan komme over det selv om Studiensen ikke giver et afgørende Indlæg i det. Du er nu saa sikker paa, at I vilde blive så lykkelige, det er jeg nu aldeles ikke; jeg tror ligefrem, I vilde strande paa Smaatingene; som Høffding siger "Ægteskabet fordrer som ethvert andet Samliv Selvbeherskelse og Anstrengelse for at kunde bestaa" og det tror jeg, I mangler begge to; tænk hvor svært du har ved at leve godt sammen med nogen, (Mor, Christine, Brandt) og det vilde dog være stor Synd for saadan to Mennesker som jer om I skulde ende med et Kævleægteskab. Du maa ikke blive gal over dette, men du maa som sagt gøre mig den Tjeneste at skrive lidt til mig om det. Det er ikke Nysgerrighed eller Lyst til at rode i pikante Sager, men jeg tror, det hele er dit Velfærd om at gøre, saa det er rimeligt, det har Interesse. 
 Tæppet gaar det helt godt med, men det bliver ikke saa kønt, som jeg havde troet. det er jo et knusende svært Mønster - alt for svært for den ringe Øvelse, jeg har. Jeg synes ogsaa, jeg kan mærke paa Fru Berthelsen, at hun mener, det er for stor en Mundfuld, jeg har paataget mig. Jeg slider som et Bæst i det og jeg naar det ogsaa nok, omend med lidt Kniberi. Jeg mangler alle 5 Anemoner, de to Stedmoderbl. den ene Frugtgren og et Par grønne Blade, og det er jo ikke saa lidt. Jeg har i Dag makset frygteligt med nogle Frugtblomster, som jeg næsten ikke kunde sy; det er nu heller ikke tegnet saa farlig godt paa, og det gør jo meget, naar man tillige skal rette paa Konturerne. -
 Torsdag Aften. Det trækker desværre i Langdrag med dette Brev, i Dag har jeg ikke haft et Øjebliks Tid til at skrive: oppe Kl. 4 gaaet i Køkkenet og bagt lige til Kl. 2, så holdt Skole, så syet til Kl. 1/2 8, jeg er knusende træt oven paa saadan en Dag
 [Resten af siden mangler]
 Jeg havde Brev fra Mor i Dag, hun fortæller at Chr. nu alligevel skal til Odense og give Spilletimer; der er jo meget slemt, men værst ubetinget for Brandts Skyld, jeg havde et meget fortvivlet Brev fra hende i Dag; det er også meget trist for hende nu at skulde være alene igen, det gør mig forfærdelig ondt for hende; tænk hun kommer ikke til Sølvbrylluppet, har ikke Raad, nu kan Chr se Følgerne af at hun fik med til Falster i Paasken. - - Saa, nu vil jeg slutte dette ret anselige Brev, men som Slutning maa jeg jo finde paa lidt om Studiens; ved du at han har kastet sig over Socialøkonomi, studerer det med stor Iver meget paavirket vist nok af Jakob Lange fra Dalum, en rigtig rød Socialist, stakkels Stud er kommen fuldstændig i Unaade hos Fru B. fordi jeg er gået til at fortælle det. - Jeg fik 4 Breve i Dag - sjov. Du maa se at finde dig i, at jeg ikke læser dette umaadelige Brev igennem, skønt der vist er adskillige Fejltagelser. - Ja så Farvel, lad mig snart høre fra dig og gør mig den Villighed at slå den skidt Studiens ud af Hovedet, snarere en bitte norsk Maler
 [Brevet er uafsluttet]</t>
-  </si>
-[...42 lines deleted...]
-Kære Joh! Tak for Dit Brev, som er modtaget i Dag. Du er sjov omhyggelig for mig! meget betænksomt af Dig for Resten! men vær bare rolig; jeg er ikke skør. Jeg kan med et Ord sige, at jeg ["jeg" overstreget] det er fuldstændig uforandret, siden jeg kom herned; men jeg længes saa vældig efter at høre noget derom fra den anden Kant. Skriv endelig op løst og fast om det hele. Hvordan var Humeuret? Talte I om mig og hvordan da? Men skriv tæt, ellers kan der intet staa. Brevet maa veje 15 Gram. Har Du ikke tyndere Papir? - Nu glæder jeg mig meget til Dit Brev, og skal saa nok skrive til Dig bagefter. Snakkede han med Rimse som før?? - - Jeg sidder og skriver til hans Fødselsdag d. 7ende, sender vist nogle Roser. Husk at skrive til ham. - Nu ikke mere i Dag. - Her er fuldt af duftende Roser i min Stue, jeg har stiftet Bekendtskab med en ung Gartner i Bobolihaven. 1000 Hilsner Alhed</t>
   </si>
   <si>
     <t>1894-09-02</t>
   </si>
   <si>
     <t>Albrecht  Warberg</t>
   </si>
   <si>
     <t>Erikshaab</t>
   </si>
   <si>
     <t>København K
 Vestergade</t>
   </si>
   <si>
     <t>Agnes Berthelsen, Nislevgaard
 - Blom
 Berta Brandstrup
 Eline  Brandstrup
 Johanne Christine Brandstrup
 Lauritz  Brandstrup
 Ludvig Brandstrup, billedhugger
 Julie Brandt
 Louise Brønsted
 - Gundestrup
@@ -764,51 +764,51 @@
 p.t. H_r_ Dr. Hartmanns Klinik
 Martinsvej 17.
 København V.
 [I brevet:]
 Kerteminde d: 30/11 - 16
 Kære lille Muk!
 Vi blev meget glade ved Dit sidste Brevkort i Tirsdags; jeg var begyndt at blive en Smule urolig, men saa ringede Alhed og Christine Mandag Aften og fik at vide, det gik godt med Dig. Nu haaber jeg Du faaer denne lille Sending "Bagateller" Søndag Morgen. Vi har som sædvanlig ingen Nyheder at fortælle; det skulde da være, Du endnu ikke har hørt det gode Kup Las har gjort nemlig at Magnussen har købt Malerier for 15000, saa han slipper for at lave Udstillingen, hvad han egentlig nødig vilde saa kort efter den forrige store og efter Kunstforeningens! Og der blev heldigvis en hel Del tilbage, som kan være Grundlag for en Udstilling ad Aare. Af Båxhult Billederne blev de bedste tilbage. Alhed selv solgte for 300. Magnussen var der 4 Dage; det er en elskværdig Mand; de var her med ham til en 5 The, og han saae hele Huset. - I Brædstrup staaer alt saare godt til, veed jeg dels pr. Brev og dels pr. Telefon. Minna nyder i fulde Drag sin Barselseng; bliver overlæsset med Gaver af alle Slags; Ørenringe med Diamanter til 500!! ["til 500!!" indsat over linjen] af sin Broder Frits; en Bankbog med 100 Kr. af Dede samt en magelig Lænestol. De har faaet ny Pige til Nobr; Line sagde op, da det viste sig at der skulde komme en Baby igen!! men den nye er "en Engel", siger Dede, og nu har de ogsaa Barnepige, saa de kan nok klare sig, mener han! - Sygeplejersken er uhyre rar og flink. Paa Fredag skal Minna op. Drengen "siger aldrig et Muk"! - Jeg citerer stadig Dede! Han venter "en meget stor Termin" - men paa en lidt anden Facon end vi andre Stakler! Hans giver dem en god Indtægt? Tænk han vil komme her et Par Dage i Julen! det glæder vi os alle meget til; enten efter Julen eller Nytaar. De venter hele Familien fra Kbh der nogle Dage; jeg antager, de skal have Barnedaab og at Fru Kattrup skal bære. - Paa Mandag skal vi alle til Middag paa Risinge og jeg havde den Sorg i Gaar, at de tør ikke have Agrarens med for Mæslingerne; Johanne var saa grulig skuffet; havde lige en Timestid at glæde sig og fik gjort Aftale med Alhed om at laane Kjole hos hende! Men saa gav det sig, at Peter havde fraraadet Kattrups dem! Saa sjelden de bliver bedt til noget og at Johanne glædede sig dertil. Berthelsens skulde der og Bichels. - Nu er lille Conrad ogsaa syg, men endnu ret mildt; Bibbe oppe, Grethe endnu ikke smittet. - Vi har haft en festlig Dag med Elle hjemme. Hun har været et Par Smaature ude at male to Akvareller og derved tjent ca. til Julegaver. Der er bleven spurgt hos Madsen efter Billeder af hende, saa hun vil hænge i det hun kan inden Jul. Hun har nylig igen faaet Procenter af et Klaver; det 6_te_ i Aar!! - det ene et Flygel, et andet for nylig til 1300 (H. Meier.) Elle og Grethe har siddet derinde og spillet noget fin og kønt firhændigt og da jeg kom ind og skulde høre hvad det var, viste det sig at være Grethes Kompositioner lige ud af Hovedet og Elle ligesaadan Bassen dertil ! Jeg synes det er imponerende og det samme mener Elle og Johanne, som var her til Kaffe og hørte det. Nu er Eller gaaet hen paa Hotellet til Dahlerup, som var her en Visit, mens hun var ude; Grethe i Biografen, her er saa stille og naar dette Brev er færdigt, skal jeg have fat paa mit Maaneds Regnskab. I Morgen skal jeg til Odense, være sammen med Thora, som kommer Kl. 5, og saa til Kirkekoncert med Grethe Kl. 8 og hjem med sidste Tog. Dersom Thora intet veed om at Du er paa Klinik, skal jeg ikke fortælle det; jeg husker nok i Fjor, jeg holdt heller ikke af at faae talt derom. Tante er raskere nu, skrev hun i Gaar; hun har jo længe været snavs. Tonni skal hjem nu; Daisy er kommen fra sin Plads allerede; Tante veed fra Einar C. at de var meget misfornøjede med hende. Vi er stadig uhyre tilfredse med vor Pige i enhver Retning; det er en uhyre Lettelse for mig i Husførelsen. Grethe er saa gode Venner med hende. Jeg veed ogsaa, at hun er glad ved at være her. - Stakkels lille Peter, der endnu ikke er videre! Gid det maa gaae fremad nu uden Tilbagefald. Hvilken Lykke for Eder med den flinke Sygeplejerske! Jeg vil haabe lille Muk at Du nu vil kunne taale Juletravlheden! den nærmer sig jo stærkt. Tænk at der nu er gaaet næsten et Aar, siden I havde mig som halvvejes Patient og allesammen var saa mageløse mod mig! I Vinter er jeg saa rask. - Nu troer jeg ikke Du gider høre mere af denne Smaasnak! Rigtig god Bedring lille Muk! Kærlige Hilsener fra Elle, Grethe og
 Mor.</t>
   </si>
   <si>
     <t>1943-12-21</t>
   </si>
   <si>
     <t>Marie Larsen</t>
   </si>
   <si>
     <t>Christine Swane</t>
   </si>
   <si>
     <t>Agnes Berthelsen, Nislevgaard
 Thora Cohn
 Thomas Jensen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johanne Christine Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Lars Swane
 Franz Syberg
 Gudrun Syberg
 Ane Talbot
 Ursula Uttenreitter
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det Anckerske Legat blev oprettet af Carl Andreas Ancker (1828-1857). Legatet var bestemt til at uddeles hvert år i fire portioner à 900 rigsdaler til en digter, en komponist, en maler og en billedhugger til brug for en studierejse til udlandet i ca. ½ år. (wikipedia)
 Agnes er muligvis Agnes Berthelsen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv. Christine Swane Breve. Kasse 1, kuvert 4, 2002/61, A8, lb11</t>
   </si>
   <si>
     <t>Julehilsen fra Marie. Det var ærgerligt, at Christine Swane ikke fik søgt det Anckerske Legat, som netop var blevet uddelt.
 Trylles symfoni skal opføres til Torsdagskoncerten i radioen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gvso</t>
   </si>
   <si>
     <t>D. 21-12-1943
 Kære Ugle! Glædelig Jul og et godt Nytaar!
@@ -963,51 +963,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/AV3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cfam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HwZi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GIiA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ai8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4IPy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uqv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V7Pp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gvso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tNks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/AV3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cfam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HwZi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GIiA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ai8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4IPy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uqv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V7Pp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gvso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tNks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M16"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -1309,108 +1309,108 @@
       </c>
       <c r="H7" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>57</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>58</v>
       </c>
       <c r="K7" s="5" t="s">
         <v>59</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>60</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="C8" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D8" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>64</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>65</v>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
       <c r="C9" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" s="5" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>16</v>
+      </c>
+      <c r="F9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>73</v>
       </c>
       <c r="J9" s="5" t="s">
         <v>74</v>
       </c>
       <c r="K9" s="5" t="s">
         <v>75</v>
       </c>
       <c r="L9" s="6" t="s">
         <v>76</v>
       </c>
       <c r="M9" s="5" t="s">
         <v>77</v>
       </c>
     </row>
@@ -1440,60 +1440,60 @@
       </c>
       <c r="H10" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>83</v>
       </c>
       <c r="J10" s="5" t="s">
         <v>84</v>
       </c>
       <c r="K10" s="5" t="s">
         <v>85</v>
       </c>
       <c r="L10" s="6" t="s">
         <v>86</v>
       </c>
       <c r="M10" s="5" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>89</v>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="s">
         <v>90</v>
       </c>
       <c r="I11" s="5" t="s">
         <v>91</v>
       </c>
       <c r="J11" s="5" t="s">
         <v>92</v>
       </c>
       <c r="K11" s="5" t="s">
         <v>93</v>
       </c>
       <c r="L11" s="6" t="s">
         <v>94</v>
       </c>
       <c r="M11" s="5" t="s">