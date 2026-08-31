--- v0 (2026-05-28)
+++ v1 (2026-08-31)
@@ -368,59 +368,59 @@
 Johannes Larsen kommer snart til fods til erikshaab. Han ville ønske, at han havde en cykel.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Smqw</t>
   </si>
   <si>
     <t>Kjerteminde 13 September 1896.
 Kæreste Alhed!
 Tak for Deres Brev, som jeg fik i Forgaars Morges da jeg kom hertil eller rettere sagt til Frokost da jeg stod op. Det er egentlig forfærdeligt saa man kan blive forvænt, jeg havde ventet at der var Brev fra Dem og var bleven meget skuffet hvis der ingen havde været. Jeg havde 2 Urhøns og en Skovdue med hjem, som jeg har haft saa travlt med at tegne at jeg omtrent ikke har været uden for en Dør siden jeg kom. Nu er jeg i Færd med at tegne Skovduen men da jeg opdagede at Posten gaar om 3 Kvarter sætter jeg mig til at skrive for at De kan faa Brevet i Morgen. Det er ganske forbistret med de Fugle, jeg maa jo tegne dem i en Fart inden De raadner og sa sidder jeg her og tegner mens det klør i mig efter at komme ud i Marken og se hvordan Tjalfe vil behandle en aaben Mark efter al den Skovjagt. Og sa er der en Ting til, i Morgen er det den 14 og saa har jeg lovet den Mand som jeg boede hos i Nordskov at komme ind og forære ham en Kopi i Vandfarve efter ”Ta [noget af papiret mangler] manden” det er nem [noget af papiret mangler] hans afdøde Fader og der existerer ingen andre Billeder af ham og i Morgen er det Sønnens altsaa den først omtalte Mands Fødselsdag. Gud ske Lov har jeg da Billedet færdigt d,v,s, jeg havde malet det inden jeg rejste til Sverige og har sat 2 Knapper i Træk frem i Dag, og faaet Christine til at hente en Ramme hos Glarmesteren som jeg havde tilovers fra mine Billeder i Foraaret og som viste sig at passe udmærket. Nar jeg saa faar det overstaaet og Fuglene holder sig saa jeg kan fortsætte med dem paa Tirsdag og jeg har haft mine Sko hos Skomageren og er bleven klippet hos Barberen kan De vente at se [noget af papiret mangler] med det første. Jeg kommer nok til at gaa derned for jeg aner ikke hvor jeg skal opdrive Rejsepenge. Har De læst i Politiken om Stenografexamen, det saa ikke ud til at Peter havde bestaaet men mon ikke det er en Fejl. Jeg kan næsten ikke tænke mig den Mulighed at han skulde være dumpet, det Bæst kunde ogsaa gerne skrive hvordan det var gaaet. Havde jeg bare en Bicycle, om Forladelse, Cykle, saa kunde jeg meget bedre komme af Sted. Jeg begynder at spekluere paa at laane en. Nu maa jeg holde op for at faa Brevet med. Mange Hilsner til vi ses.
 Deres hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1897-12-13</t>
   </si>
   <si>
     <t>Christine Swane</t>
   </si>
   <si>
     <t>Svanninge</t>
   </si>
   <si>
     <t>Horne, Fyn</t>
   </si>
   <si>
-    <t>Anna 2 -
-Christian Andersen
+    <t>Christian Andersen
 Christian Eckardt
 Margrethe  Eckardt
 Adolph Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Vilhelm Larsen</t>
+Vilhelm Larsen
+Anna  -, ven af Larsen-familien</t>
   </si>
   <si>
     <t>Christine bor hos Sybergs i Svanninge, mens hun går på Teknisk Skole i Faaborg.
 VB er muligvis Victor Bøttern.
 Doktor Engel er muligvis familien Eckarts læge i Småland.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Tak til Christine Swane fordi hun har mulighed for at give Sybergs et lille afdrag. Johannes Larsen er hos Christian Andersen i Nordskov.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bggI</t>
   </si>
   <si>
     <t>Kjerteminde den 13/12
 Kjære lille Ugle!
 Da vi nu sendte VB afsted saa glædede vi os rigtignok ved at tænke paa dig i morgen Gud ske Lov du lille Kjære at du inden du tager hjem kan give dem et Afdrag
 Fader er ikke tilstede det var jo ham der skulde takke for sit Barn men du faar nøjes med min han blev saa glad ved Brevene fra dig og Marie – og fra Eckardt, Margrethe havde faaet en Splint ind i sin tommelfinger. Doktor Engel saa maatte trække den ud saa Fingeren smertede endeel Dumpe hørte vi ikke fra kommer der ingen nu saa maa jeg have fat i Telefonen om lidt
 Det er en Glæde at læse om hvor godt dit Arbejde lykkes. Du vil ordentlig vise frem naar din store Broder kommer og hente dig hjem
 Agraren var hjemme igen og spiste en ordentlig deel Grisemad. Tilmorgen sorte Pølser inden han kjørte – du maa endelig skrive ham til lille han var meget bedrøvet fordi du ikke svarede ham, nu skriver jeg til Marie at hun skal se at faa Vished for naar hun kan komme for Agraren skal allerede i Skole igjen den 3. Jannuar
 Du maa endelig gaa til Horne inden du kommer hjem Maren er meget opsat paa den Hilsen fra Hjemmet den lille Hund er paa Besøg [ulæseligt] den gaar under Navnet Syberg men Klaks ønsker ikke at nævnes op denne Gang.
 Nu ligger her en Deel Strømper saa jeg maa nok heller tage Naal i Haand og saa med denne lille Lap – vi sees jo ogsaa snart og Nyt er her intet af
 Mange kjærlige Hilsener og Tak fra Fader og Moder og fra Brødrene
@@ -945,51 +945,51 @@
 Fritz og Anna Syberg (Baronen og Hønset) kommer til Kerteminde tirsdag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vwCS</t>
   </si>
   <si>
     <t>[Nords]kov 26 Juli 1902.
 Kæreste Alhed!
 Uglen og jeg kom herud nu med Niels Post og jeg maa altsaa skrive med det samme da han jo ikke kører i Morgen det er Søndag. Vi fik en Kasse Proviant herud i Gaar med en Vogn herfra. Uglen er roet ud for at lave Middagsmad, mens jeg skri[ver] opdager at jeg har faaet [noget af papiret mangler]værten med herud, nu [faar je]g jo ikke Brev fra Dig [før] Mandag det er længe [at ve]nte. Mathilde kom med Børnene i Gaar og fortalte at Baronen og Hønset kommer til [Kerte]minde paa Tirsdag [hen]holdsvis fra Kjøbenhavn og Svanninge. Det er et kedeligt Vejr, det er hverken det ene eller det andet, nærmest Graavejr, jeg tager ud til Fyens Hoved naar vi har spist for muligvis at begynde paa Dueurterne deromme da de existerer nogenlunde endnu, til Ære for Dig gaar da det [noget af papiret mangler] svagt fra Sydost [noget af papiret mangler] havde egentlig mer[noget af papiret mangler] til at være bleven [noget af papiret mangler] i Dag og i Morgen, [da jeg] ikke har nogen Tro til at Vejret bliver blot [nog]nlunde ordentlig, men [noget af papiret mangler] vilde endelig af Sted og jeg er jo som bekendt en svag Karakter, jeg kunde ogsaa nok have lidet at være hjemme og set Agraren, men nu er jeg her og maa se at faa det mest mulige ud af det. Jeg glæder mig til Du kommer. Jeg har spredt Malurten paa Loftet. Stationsforstan[deren] krævede mig for den [noget af papiret mangler] jeg havde forbrudt [mig a]t springe af Toget, [noget af papiret mangler] betalte den. Mange [Hilsn]er til Jer tre og hils de andre
 Din
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1902-07-27</t>
   </si>
   <si>
     <t>Nordskov
 Højrup, Faaborg</t>
   </si>
   <si>
     <t>- Bendix
 Andreas Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Vilhelmine  Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Christine Swane
 Fritz Syberg
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsens to drenge blev i juli 1902 passet hos Alheds familie på gården erikshaab, fordi Møllerens børn i Kerteminde havde skarlagensfeber. 
 Johannes Larsen og hans søster Christine var i samme måde i Nordskov for at male.</t>
   </si>
   <si>
     <t>Alhed ved ikke, om Johannes Larsen er i Nordskov eller Kerteminde. Hun håber ikke, at han er ude i stormvejret.
 Godt, at lille Anna kom sig hurtigt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/H5K8</t>
   </si>
   <si>
     <t>Kæreste lille Lavsi!
 [Nu v]ed jeg jo ikke, hvor jeg skal [send]e hen, til Nordskov eller [K]erteminde, jeg vælger det sidste [da] Vejret jo har været noget ustadig. (Fader sidder og siger ”værsgo Ladersen” og beder mig hilse) jeg vil da heller ikke haabe, Du er derude i denne Storm, jeg kan ikke taale at tænke paa, Du sejler i Pram i dette Vejr. – Vi har det udmærket, Ungerne er søde og raske. – Vi har besøg af Frk. Bendix Kæreste, Madvig [? svært læseligt navn], i disse Dage, han er meget sød og tiltalende, ligner Napoleon en hel del, og er for Resten ogsaa Franskmand, han har kun været 1 Aar i Danmark men taler fuldstændig rent [og] uden Accent, det er godt [noget af papiret mangler]. Jeg skal skrive til Kunst[nerens] Fødselsdag, - mens Du [noget af papiret mangler] det? – derfor faar [Du] kun et Par Ord. – Hils [de] gamle og Uglen, hvis Du er der endnu. Hvor det var godt, at lille Anna kom saa hurtig over det. Tak for Dit Brev! jeg haaber, jeg faar et igen nu om lidt, naar Vognen kommer fra Højrup, det glæder jeg mig til. 1000 Hilsner fra Din egen Alhed
 Det er nok en Ugestid endnu, at vi ikke skal ses, med mindre, Du kommer herned!!
 27 – Søndag – Erikshaab.</t>
   </si>
   <si>
     <t>1902-07-31</t>
   </si>
   <si>
@@ -1023,116 +1023,116 @@
 Christian Mogensen
 Christine Swane
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Alhed Larsen og hendes drenge er hos Alheds forældre på Erikshaab, mens Johannes Larsen er i Nordskov og male med sin søster, Christine (Uglen).
 Andreas (Puf) er tre år gammel og hævder, at han har 1-2-3 sønner.
 Johannes Larsen svarede 1. august på spørgsmålet om, hvorfor han ikke sendte Alhed kys - hun kunne jo ikke kysse sig selv på munden. 
 Der er ikke indsat skanning af originalbrevet i databasen. Brevet er renskrevet efter en fotokopi, som Det kongelige Bibliotek har leveret til Johannes larsen Museet længe inde, arbejdet med databasen gik i gang. Skanning af brevet er ikke fundet i materialet fra Det Kongelige Bibliotek leveret til museet 2016-2018.</t>
   </si>
   <si>
     <t>Alhed Larsen har brug for penge til hjemrejsen.
 Andreas (Puf) fortalte ved bordet, at han havde 1-2-3 sønner rundt omkring i forskellige byer.
 Alhed har tænkt på, hvor smuk Johannes Larsen så ud forleden, da han var nybarberet og blevet klippet. Bare han altid så sådan ud.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/cKUz</t>
   </si>
   <si>
     <t>Der er 3 Skældud i dette Brev!
 Min egen, kære Ven!
 Nu længes jeg snart efter Dig. Jeg fik nok ingen Brev fra Dig i Gaar Din Sluppert. Hør, strax naar Du kommer til Kerteminde, kan Du saa ikke sende os en 5 Seddel i et Brev, vi kan ikke rejse før. Mon Du ikke skulde blive kørt til Kerteminde Lørdag, og saa vi kunde komme Mandag? Klax kommer her paa Søndag, han var her i Aftes. Mogensen i Forgaars, vi holdt en farlig Postyr med ham. Nu her ingen andre er, værdiger han mig en Smule Interesse! – Fru M. er ikke hjemme. – 
 Jeg maa jo da faa Brev nu med Posten ellers bliver jeg grulig angst. – Ungerne har det godt, Puf er saa sjov, han fortalte forleden ved Aftensbordet, at han havde 1-2-3 Sønner og da Far spurgte ham, hvor han havde dem, svarede han ”rundt omkring i forskellige Byer”! – Naa nu kommer Posten strax. Farvel min egen Dreng! Hør, jeg har tænkt saa meget paa, hvor smuk Du saa ud den Dag, Du var klippet og barberet, bare Du altid saa saadan ud! Du sender hver Dag Kys til Ungerne, men kun Hilsner til mig; hvordan er det? Nu faar Du ogsaa kun Hilsner fra mig! 1000 Hilsner Din egen A.
 Torsdag 31te Juli – 1902.
 Hils Uglen.</t>
-  </si>
-[...23 lines deleted...]
-Johannes Larsen.</t>
   </si>
   <si>
     <t>1902-8</t>
   </si>
   <si>
     <t>Laurentius Allerup
 Ludvig Dahlerup
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Marie Larsen
 Vilhelm Larsen
 Otto  Meyer
 Julie Mohr
 Fritz Syberg
 - Sørensen
 Skjold Tang</t>
   </si>
   <si>
     <t>Nordskov er en lille by på halvøen Hindsholm nord for Kerteminde. Julie Mohrs far er godsforvalter på Scheelenborg, som ligger ved Martofte på Hindsholm. Ida og Otto er søskende til Julie Mohr.
 Det er uvist, hvem mægler Jørgensen og Mørk Hansen er. Sagen om kaution, handler muligvis om nogle villagrunde tæt på Møllebakken. De blev, i 1903, overtaget af et konsortium efter en konkurs. (Kurt Risskov: Feden, Baronløkken og Drejet. Historiske huse i Kerteminde II. Østfyns Museer 2018, s. 116 f )</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen med børn er på besøg i Nordskov, hvor Johannes Larsen maler. Der er muligvis problemer med at få betalt for arbejdet på villaen på Møllebakken. Muligvis kan Vilhelm, Johannes Larsens bror, få arbejde med at måle skove op ved Scheelenborg Gods.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/fpfL</t>
   </si>
   <si>
     <t>Lørdag
 Kjære Johannes!
 Det var da godt du endelig en Gang kunde faa et lille Ord herud – jeg længes saa meget efter Eder, jeg blev saa glad igaar Julie Mohr fortalte at lille Lyse siger Farfar naar han seer en Mand med Skæg og bredskygget Hat saa huskes vi da. Jeg synes det er meget længe siden I rejste derud, men Gud ske Lov at du er glad i dit arbejde og har din kjære Hustru og Børn omkring dig. Du kan tro jeg opsætter ikke med at sige noget om Huset naar jeg havde haft noget at skrive men først for 2 Dage siden kom Dallerup hjem, efter forskjellige Forsøg med Kaution, fandt Faer paa Mejr og Mægler Jørgensen som staar for Landbosparekassen var villig til at anbefale Syberg og Mejr, Faer gik straks til Dallerup og fortalte ham dette men han var i fuld Fart med at skaffe en Mand der vilde sætte Pengene i det og det var meget bedre. Skjold Tang havde meddelt ham at du var rejst ud til Nordskov og sagt nu kan I selv om det jeg vil ikke have mere med det at gjøre, og det kan jeg saa godt forstaa var Dallerups Ord. Ja Johannes det bliver en Glædesdag da du faar Penge og kan betale dine Arbejdere.
 Vi har begyndt at kjøre Hø fra Stranden, idag skal der vist kjøres Rug om det dog maa blive Tørrevejr. hvordan staar det til nordpaa med Høsten. Her er kun Rugen høstet jo enkelte har begyndt at høste Hveden; men det naaes vel altsammen om vi har Taalmodighed
 Jeg skal nu ned til Georgs om lidt naar Smørret kommer fra Mejeriet Hønen og da I sender Bud efter saa meget hos ham kan I vel nok bruge et Par Snese Æg jeg tager dem nu med derned saa seer jeg hvor mange jeg kan faa med. Hvad tænkte du dog kjære Alhed at jeg sender Linned som ikke var strøget men de kom med saadant Hastværk og bagefter fandt jeg Bælte Krave og Pufs Forklæde her er en hel Del mere Tøj vasket men jeg vil ikke idag sende for meget, Marie havde taget mere med men nu er det jo godt at det kan ligge rent til I kommer. I maa endelig sende mig Bud naar I tænker at komme hjem at jeg kan faa Haven lidt i Orden jeg lukker op derovre i Eders lille herlige Hjem naar Solen skinner og lader trække helt igjennem og saa gaar jeg og snakker med Eder og faar ingen Svar. Allerup har været heroppe med [Pootu…] han var helt begejstret for begge Villaerne ja Hr Larsen jeg kom straks naar ikke min Samvittighed var [saa øm] overfor Sørensen, han har nylig havt fat i min Kone jeg tænker da ikke deres Mand tager fra mig; men det vil jeg sige dem, jeg tør slet ikke lade min Kone komme herop for hun er saa energisk at hun ikke helmede før vi tog herop. Fader vil saa nødig herfra dette lille Hjem. Der er kommen saadan en velgjørende Ro over mig siden jeg har lagt alle mine Sorger i min himmelske Faders Haand jeg veed saa vist og jeg troer saa sikkert at han vil hjælpe.
 Jeg glemmer jo at fortælle Mohrs Ærinde, Otto og Ida var med de skulde fra Faer bede os sende Bud til Vilhelm at Mørk Hansen havde faaet Arbejdet at maale Baroniets Skove op det maatte saa blive Vilhelms egen Sag at anbefale sig og faa nogen Fortjeneste
 Vi skrev straks i Aftes med Ønsket om Forsendelse pr Bud bagpaa Brevet saa har vi gjort hvad vi formaar, jeg vil rigtignok bede for ham at det maa lykkes ham at blive anbragt der
 Kys nu Børnene fra mig og selv hilses I saa kjærlig fra Eders gamle trofaste Moder der aldrig aflader at bede for Eder</t>
   </si>
   <si>
+    <t>1902-08-01</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Johan Larsen
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Johannes og Christine Larsen har de sidste dage været i Nordskov/på Fyns Hoved for at male, og nu er Fritz Syberg tilsyneladende stødt til.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen sendte kun kys til de to drenge og ikke til Alhed, for hun kan jo ikke kysse sig selv på munden.
+Larsen og Fritz Syberg (Baronen) har spist lammesteg og bouillon. Han har lavet fire-fem akvareller og skal lave flere.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/O2nh</t>
+  </si>
+  <si>
+    <t>Nordskov 1 August 1902.
+[Kære]ste Alhed!
+[For at] begynde med Slut[ningen] af Dit Brev, Tak for det, saa er det udelukkende af praktiske Grunde at jeg kun sender Kys til Puf og Lysse, Du kan jo ikke saa godt kysse Dig selv paa Munden. Det er skidt jeg faar aldrig Ro til at skrive et ordentligt Brev til Dig. [Nu] kommer jeg lige ude fra Middagen og Posten skal snart af Sted. Vi fik Lammesteg med Persille og Rødvin i Dag. Baronen opdag[ede at] Strandvandet [som Kar]toflerne var kog[te] i som den kraftige Kødsuppe og saa [noget af papiret mangler] en Bouillon med Æg først. Jeg har lavet en 4-5 smaa Aquareller siden i Gaar og der er strandet en Skonnert paa Revet i Nat. Nu skal jeg ud med Skitsebogen og se at faa lavet nogle flere. Jeg skal nu skrive hjem om at sørge for at Du kan faa sendt de 5 Kr. Jeg kan jo ikke [vide h]vornaar jeg kommer [Hjem i]gen. I Da er det [helt go]dt Vejr, i Gaar [var] det nederdrægtigt [noget af papiret mangler] det for Resten har gjort hele Ugen. Jeg barberede mig i Forgaars. Mange kærlige Hilsner og Kys til Jer alle 3
+Din
+Johannes Larsen.</t>
+  </si>
+  <si>
     <t>1902-08-28</t>
   </si>
   <si>
     <t>Else Marie Nielsen
 Peder Nielsen
 Christine Swane</t>
   </si>
   <si>
     <t>Tornen er et område ved Fyns Hoved. Peder Nielsen og hans kone var landmænd og boede nær Fyns Hoved. 
 Johannes og Christine Larsen var på et månedlangt malerophold i Nordskov/på Fyns Hoved denne sommer.</t>
   </si>
   <si>
     <t>Christine Larsen/Swane (Uglen) og Johannes Larsen er hos Peder Nielsen i Nordskov, men det er dårligt vejr, så han får ikke tegnet og malet meget. Han er skuffet over ikke at have fået brev fra Alhed. 
 Peder Nielsen har haft 21 mennesker til hjælp til høsten, og der har været høstgilde bagefter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/e2cF</t>
   </si>
   <si>
     <t>Nordskov Mandag 28/8 1902
 Kæreste Alhed!
 Det var mig en stor Skuffelse at komme i Land nu uden at faa Brev fra Dig, jeg havde saa sikkert regnet paa at senere end Mandag kunde det da ikke blive, men saa faar jeg vel 2 i Morgen for det maa vel være Smøleri af Kjerteminderne. Det har stormet fælt herude i Gaar og i Dag saa jeg har ingen Ting bestilt, i Eftermiddag vil jeg ud for at se om jeg kan tegne noget i min Skitsebog. I Lørdags Aftes var jeg ovre i en Lystkutter her laa, vi fik en Del [ulæseligt ord] med Sodavand og jeg kom først til Køjs Kl 1, og saa begyndte det at lyne og tordne og regne og blæse saa Kl. blev henad 4 inden jeg faldt i Søvn. I Gaar høstede Peder Rug paa Tornen, de havde 21 Mennesker derude og fik høstet det hele og sat sammen, her var i den Anledning Gilde i Aftes og Dans i Storstuen og Extrakt over det hele. Da det var et ækelt Vejr tilbød Sine mig Karlekammeret hvilket jeg tog imod og sov udmærket til Kl 9 i Morges. Jeg længes meget efter Dig og Børnene, kan Du ikke skrive noget om hvornaar I saa kommer, jeg er misfornøjet, nu har jeg skreven 3 Breve og endnu ikke faaet en Stavelse fra Dig. Hils dernede. Mange Hilsner til Jer selv.
 Din
 Johannes Larsen.
 Hilsen fra Uglen</t>
@@ -1336,87 +1336,87 @@
   <si>
     <t>Fritz Syberg beder Goldschmidt være lidt tålmodig med at få en omskrevet artikel tilsendt, da familien befinder sig i Nordskov på Hindsholm, og artiklen ligger i en skuffe i hjemmet i Kerteminde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/lq7a</t>
   </si>
   <si>
     <t>Nordskov 17 Maj 1910
 Kære Goldschmidt!
 Dersom jeg kan nå det skal jeg sende Dem det omskrevne Manuskript til den Tid De ønsker, men jeg tror det kan knibe med at nå det. Det ligger gemt hjemme i vort Hus i Kjerteminde i en Skuffe (min Kone har gemt det der) og vi må hjem en Dag for at lede det frem. Uheldigvis er vor lille Dreng meget dårlig så vi har ikke kunnet komme at Sted hidtil. Men som sagt De skal få det med det første. Gør det noget at Artiklen venter till næste Nummer?
 Med venlig Hilsen
 Deres hengivne Fritz Syberg</t>
   </si>
   <si>
     <t>1910-06-12</t>
   </si>
   <si>
     <t>Mads Rasmussen</t>
   </si>
   <si>
     <t>Johannes Larsen
 Johannes Rump
 Oscar Wandel</t>
   </si>
   <si>
+    <t>De to billeder, Fritz Syberg nævner, som gros. Wandel "nægter at sælge", er formentlig de billeder, der alligevel i 1910 blev erhvervet til museet, se under nævnte værker.</t>
+  </si>
+  <si>
+    <t>FBA, Mads Rasmussens familiearkiv, ks. 27</t>
+  </si>
+  <si>
+    <t>Fritz Syberg orienterer om, at ejeren af "Historien om en Moder" og "Aftenbilledet", der ønskes indkøbt til museet i Faaborg, ikke ønsker at sælge. Desuden har han intet hørt fra Rump om "Dødsbilledet".</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pdav</t>
+  </si>
+  <si>
+    <t>Nordskov paa Dalby
+12 Juni 1910
+Hr Fabrikant Rasmussen !
+Tak for Skrivelsen. Jeg rejser altså til Fåborg på Lørdag. Med det samme tillader jeg mig at meddele Dem, at Joh. Larsen har bedt mig forespørge Gros Wandel om han var tilbøjelig til at skille sig med "Historien om en Moder", samt "Aftenbilledet" da Johs. L i så Fald vilde foreslå det til Fåborg Galleriet. Wandel vil under ingen Betingelser sælge. Jeg meddeler Dem dette negative Resultat for en Ordens Skyld. 
+Jeg har intet hørt fra Rump om Dødsbilledet og ved altså ikke om dette Billede er til at købe for en rimelig Pris. Jeg havde gærne set det i Fåborg. da det er malet der og Modellerne alle ere derfra. Måske nu til Terminen at Rump er mere medgørlig
+Med de Bedste Hilsener
+til Dem og Deres Frue
+er jeg Deres hengivne
+Fritz Syberg</t>
+  </si>
+  <si>
     <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens Familiearkiv, Mappe 27</t>
   </si>
   <si>
     <t>Fritz Syberg skriver til Mads Rasmussen at Johannes Larsen har bedt ham undersøge om grosserer Wandel vil afhænde "Historien om en Moder" samt "Aftenbilledet", da Johannes Larsen i så fald vil foreslå dem til Faaborg museum. Det ønsker Wandel ikke. Angående "Dødsbilledet", som ejes af Johannes Rump, har han intet hørt, men ønsker det til Faaborg, da det er malet i Faaborg og modellerne ligeledes er fra Faaborg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/5vW0</t>
   </si>
   <si>
     <t>Nordskov paa Dalby
 12 Juni 1910
 Hr Fabrikant Rasmussen !
 Tak for Skrivelsen. Jeg rejser altså til Fåborg på Lørdag. Med det samme tillader jeg mig at meddele Dem, at Joh. Larsen har bedt mig forespørge Gros Wandel om han var tilbøjelig til at skille sig med "Historien om en Moder", samt "Aftenbilledet" da Johs. L i så Fald vilde foreslå det til Fåborg Galleriet. Wandel vil under ingen Betingelser sælge. Jeg meddeler Dem dette negative Resultat for en Ordens Skyld. 
 Jeg har intet hørt fra Rump om Dødsbilledet og to ved altså ikke om dette Billede er til at købe for en rimelig Pris. Jeg havde gærne set det i Fåborg. da det er malet der og Modellerne alle ere derfra. Måske nu til Terminen at Rump er mere medgørlig
-Med de Bedste Hilsener
-[...21 lines deleted...]
-Jeg har intet hørt fra Rump om Dødsbilledet og ved altså ikke om dette Billede er til at købe for en rimelig Pris. Jeg havde gærne set det i Fåborg. da det er malet der og Modellerne alle ere derfra. Måske nu til Terminen at Rump er mere medgørlig
 Med de Bedste Hilsener
 til Dem og Deres Frue
 er jeg Deres hengivne
 Fritz Syberg</t>
   </si>
   <si>
     <t>1910-06-28</t>
   </si>
   <si>
     <t>Jens Birkholm
 Poul S. Christiansen
 Peter Hansen
 Nicolaus Lützhøft</t>
   </si>
   <si>
     <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, ks. 27</t>
   </si>
   <si>
     <t>Fritz Syberg skriver om betaling af Poul S. Christiansen for værker til Faaborg Museum og om Christiansens ønsker om ombytning af nogle af værkerne med nogle, han synes er bedre. Desuden efterlyser han mere orden i forholdene for indkøbskomitéen til Faaborg Museum, blandt andet bør der vælges en protokolfører og en sekretær.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/DdVI</t>
   </si>
   <si>
     <t>Nordskov 28 Juni
@@ -1852,51 +1852,51 @@
 [Skrevet på hovedet på s. 1 i venstre hjørne:]
 Jeg går op til Toget med dette, så har du det for omgående! Nu er Nus kommen hjem – hun hilser!</t>
   </si>
   <si>
     <t>1938-08-30</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Bakkevej 8 Hareskov St.</t>
   </si>
   <si>
     <t>Julie Brandt
 Louise Brønsted
 Kurt Jungstedt
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Gudmund Larsen 
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Ellen  Sawyer
 Janna Schou
 Jørgen Schou
 Marie Schou
 Christine Swane
 Lars Swane
 Ane Talbot
 Andreas Warberg
 Minna Warberg
 Erik Warberg Larsen
 Mary Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Marie Schou/Syberg, som var mor til Jørgen/Buf Schou døde 1934. Derfor ordene om hendes manglende indflydelse på ham. 
 Mary, som hjalp til i huset hos Johanne C. og Adolph Larsen, blev en kort tid kæreste med Erik/Tinge, og de blev gift. Parret fik også et barn. Ægteskabet blev kun af kort varighed. Flere år senere blev Erik/Tinge gift med Grethe, f. Tinesen. 
 Den omtalte Alma er ikke oprettet med biografi. 
 Louisenlund på Skovvej i Kerteminde var frem til 1945 et lille spisested (Arkiv.dk).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0596</t>
   </si>
   <si>
     <t>Johanne/Junge har betændelse i skulderen og skal muligvis opereres.
@@ -1931,51 +1931,51 @@
 Dit lange Brev til Bibbe var rigtig nok interessant! Jeg synes nu, at jeg har forstaaet lidt af, hvad det var, der fik Bølgerne til at gaa lidt højt hos Jer omtrent samtidig med at vores Mary-Katastrofe indtraf. Var det ikke, at Buf vilde have Janna til at flytte ud til sig? det var rigtig stygt af Buf at ville skille dig og Janna. Gaar Buf i det hele taget til den gode Side, synes du? Mon ikke Maries manglende Indflydelse gør sig gældende? Hvor det er Synd! Og ogsaa for Janna. Naturligvis vil hun, som holder saa meget af sin Far ikke kunne se det, men saa meget mere vil det tænkes at kunne influere paa hende. Skriv lidt om dette, maaske er jeg fejl paa det. 
 2.
 Hvad mig angaar, er jeg ikke kommen stort videre end at jeg daarlig kan tænke paa andet end hele Mary Sagen; der sker jo stadig væk noget, der holder en i Aande, og det der sker er en Pine, fordi man synes snart, at man vader i Smuds F. Ex. sagde Mary forleden, da hun talte med ikk [”ikk” overstreget] Tinge – han havde bemærket ”Der er jo ingen Skilsmissegrund ” – ”jo der Karlekamret, som vi blev henvist til at bo i, mens din Mor skulde have sin Suite til at modtage Gæster i” Jeg tror for Resten ikke, at stakkels Mary er hol [”hel” overstreget] helt normal. Svangerskabet kan jo virke helt mental-forstyrrende, og saa er det hendes Ulykke, at hun ikke har haft besindige og kultiverede Mennesker i sine Omgivelser, som kunde raade hende. Mary sagde ogsaa til Tinge ”naar jeg bliver trampet paa, sætter jeg haardt mod haardt”. Det er saa helt udenfor Virkelighedens Omraade. Kort efter at jeg havde skrevet til dig sidst, kom der Sagførerbrev til Tinge, at hun vilde have Understøttelse ikke bare til Barnet, men ogsaa til sig selv. Der er jo ikke rigtig Logik i det. Du saa af hendes Brev til mig, at Gaarden var saa elendig, at hun ikke turde lade sit Barn vokse op ikk [”ikk” overstreget] her. Deri ligger dog at hun kan skaffe det bedre økonomiske Vilkaar andre Steder. Og naar hun rejser herfra og berøver Gaarden sin Arbejdskraft – hvad der jo er en stor økonomisk Faktor – er det lige haardt nok at den stakkels ”elendig forgældede” Gaard skal rede Penge ud til hende personlig. Det er Mary da for Resten gaaet fra, vel vidende, at Retten ikke vilde give hende Medhold i det, men nu staar det paa, at hun vil have Boet delt. ”Hvad der er dit, er ogsaa mit” sagde hun til Tinge. Mary lod jo alle sine Ejendele afhente, Brudegaverne deltes saaledes, at hver beholdt det, som deres Forbindelser havde givet, pudsigt nok [”nok” indsat over linjen] havde Mary skrevet en detallieret Liste paa alt det, de skulde have med, og den Liste blev liggende her og den har vi, saa lille Mary skal ikke dø i Synden, hvis hun stikker Værdigenstande til Side derude, naar Vurderingsmændene kommer. Tænk Dis, frivillig at ville gaa alt det igennem, at have fremmede mennesker ind at vurdere alle ens Sager; og det er saa meget vildere, som Tinge jo intet ejer. Mary ved godt, at Møblementet derovre – d. gl. Hjørnesofa m.m. [”m.m.” indsat over linjen] fra Agrarens Forældre – ikke tilhører Tinge, det er ganske minimalt, hvad han ejer, det er jo sandsynligvis ogsaa bare for at chikanere ham, Og saa vil Mary paastaa, at hun holder af ham!
 3
 Der maa være mange forskellige Maader at holde af paa. I Dag er Tinge tilsagt paa Politikontoret. Æv! Har jeg ikke Lov til at sige, at vi vader i Smuds. Du kan ikke tænke dig som de forvrænger og laver om paa det hele. Jeg kan ikke lade være med at sige til Tinge. Tror du ikke, at hvis de havde haft lidt mere af den – af dig – saa foragtede Kultur, saa vilde de tage det lidt anderledes.
 Kirsten Thorsen, der jo blev gift med Klakses Søn, kender lidt til Marys Kusine i Odense, Bibbe var hos Kirsten forleden og fik refereret et Par større Holmgange mellem de to; K. havde ikke lagt Fingrene imellem i sit Forsvar for os. Kusinen var jo – fra at vi var de bedste Venner af Verden – pligtskyldigst blevet meget vred paa os! ! Hun sagde bl.a. – ”og saa har de ladet Mary ligge paa Halm”. Jeg har altid misundt dem deres friske rene Halmunderlag, hvorover der saa var Madras og Underdyne. Alma (Kusine) havde bl.a. sagt at Mary var gaaet bort fra at give mig Skylden for hendes Flugt. Du ser, det er ikke et Spørgsmaal om, hvad der er Sandhed, virkelig Sandhed, men om, hvad der kan ”bruges” i Sagen. Enhver ved jo, hvor inderlig skikkelig jeg er, saa den gik ikke. Jeg kunde komme med mange Exempler, men gider ikke og er for Resten ikke aldeles oprørt, men har den dybeste Medlidenhed med hende og er saa Angst for, at hun ikke skal holde til det eller at det skal skade Barnet. Bibbe trøster mig med, at det er jo Naturens Værk, at hun er bleven saadan og saa maa Naturen vel ogsaa indrette det, saa Barnet ikke tager Skade. Det stakkels lille Barn, det er jo Alfa og Omega i hele Tragedien. 
 Dedde og Lugge har været i Kjert. hos Elle og jeg tog derned en Formiddag; det var morsomt at det vakte en saadan Glæde hos dem at se mig; de skulde om Efterm. paa en lille Biltur til Hindsholm og det blev en dejlig Tur. Lige før man naar Nordskov ligger der paa højre Haand en lille Skov, kan du huske det? der tog vi til og der var vidunderligt; over Engene bag Skoven gik vi ud til Stranden og var oppe paa en mægtig Bakkeknold, hvis yderste Grænse mod Vandet stadig ædes op af Bølgeslaget og hvorfra vi saa Sjællands Kyst, saa klar og smuk. Vi sad saa lidt i Udkanten af Skoven, røg, spiste Chokolade og snakkede hyggeligt og først og sidst nød det vidunderlige Landskab og den gode Luft. De kørte mig saa hjem, men vilde ikke ind, da de skulde have Fremmede om Aftenen. Et Par Dage efter, om Søndagen, skulde Elle til Bryllup i Munkebo Kro, ”hvis Datter”, hun har spillet med i en Aarrække og dermed fik vi den Glæde at have Dedde og Lugge Resten af Dagen 
 4.
 Elle skulde Møde Kl 4; de kom saa her lidt over og vi havde pæn Kaffe til dem; derefter besaa vi saa nogle Kæmpehøje her i Nærheden (benyttede Bilen) og gik derefter alle Mand ud paa vor sædvanlige Spaseretur ud gen. Markerne og ad Stranden hjem Vejret var godt og det hele var saa henrivende og vellykket. Det er saa dejligt for mig at alle vore tre Børn falder saa udmærket i Slav med alle mine. En anden Aften, da jeg havde været i Kjert. inviteret til Aftensmad af Dedde sm. med Elle og Minna i Louisenlund, hvor vi for Resten havde haft det henrivende og nydt varm Mad, Snaps, Madeira o.s.v. kørte de mig ogsaa hjem, og da det var tidlig paa Aftenen, gik de med ind til en Kop The og vi havde igen en dejlig Aften, Minna var henrivende sød og hun hører ogsaa til dem, der gouterer Lindøgaard.
 Da var Lugge rejst, men saa havde vi Minna i Stedet; hun havde ferieret i Nakskov og var kommen Aftenen før. 
 Og saa har vi haft et dejligt Besøg af den hjemvendte Ugle og Lasse; de kom til Malerens Hus fra Jylland og havde vistnok haft en dejlig Tur. De kom derud i Lørdags midt om Formiddagen og blev til 10½ Aften, saa vi havde rigtig Tid til alt; det var saa sødt af dem, at de havde taget alle deres Akvareller med fra Rejsen; de var saa skønne, at de næsten tog Vejret fra mig; Lasse bliver en stor Maler, skal du se. Jeg har maaske aldrig set Uglen saa vel ved det før; det var som al hendes Nervøsitet var strøget af hende, og hun var glad, livlig og sød. Hun og Lasse rejste hjem i Mandags, Marie derimod blev. 
 Sagen er, at Agraren fylder 60 Aar d. 26nde Sept. – Kongens Fødselsdag, sender du ham et Kort? – og saa vilde vi den Dag samle lidt af Familien og spurgte saa Marie, om hun ikke kunde komme her [”her” indsat over linjen] over den Dag; da Uglen hørte det, mente hun, at Marie hellere maatte blive her i Stedet for at rejse igen, og saadan blev det altsaa. Las er vist desværre endnu ikke kommen fra Sverige til den Tid.
 Jeg havde Brev fra Pan i Gaar, hun er saa glad for sin Sommerferie, men har vel selv fortalt dig derom; hun skrev lidt om det med Jannas, [”s” sidst i ordet overstreget] men Pan er jo ikke altid let at blive klog paa; vil du ikke nok – selv om det snart er en gammel Historie fortælle mig Gangen i det fra først af; Jannas Ve og Vel ligger mig saa meget paa Sinde og jeg gaar og tumler med det i mine Tanker, men vil vide Besked.
 Tinge kom hjem i Aftes fra sin Politifærd. Det havde drejet sig om etn [”t” midt i ordet overstreget] lovbefalet Sammenkomst mellem Politimesteren, Mary og Tinge, hvor han skal forsøge at mægle. Det er jo ganske unyttigt og tages da ogsaa som en Formsag. – Tinge skal betale til Barnet og det er jo da ogsaa rimeligt nok. – Tiden er omme og jeg naar ikke mere. ”Skriv snart”! 
 Tusinde Hilsner, din Junge.</t>
   </si>
   <si>
     <t>1945-04-03</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
-Martin Balslev
+Martin Henrik  Balslev
 Julie Brandt
 Louise Brønsted
 Anne Marie -, i huset på Lindøgaard
 Charlotte Knipschildt
 Adolph Larsen
 Johannes Larsen
 Christine  Mackie
 Axel  Müller
 Ellen  Sawyer
 Maria von Sperling. g. Balslev
 Torkild Warberg
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem "de søde piger" er. Muligvis Astrid Warbergs egne to døtre. Den unge mand, der solgte fisk, kendes heller ikke. 
 Torkild Warbergs villa sprængt i luften: Se hans biografi.
 Der blev aldrig gravet løbegrave i Johannes Larsens have - kun gjort klar til arbejdet. 
 Det vides ikke, hvem Line var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0639</t>
   </si>
@@ -2121,51 +2121,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/AqEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uYyC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NmU1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Na5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMtx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bggI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EmNY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/goPm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U7bS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LOWf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVbT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eeTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oZ9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHTH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J5Xr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FQyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4uI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aGSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jeab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H5K8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qDbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cKUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O2nh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpfL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e2cF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oAIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3SjJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pL81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K1YV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BglZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lq7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5vW0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DdVI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EExj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Up1h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/STNI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n2q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ESN9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sx0R7477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PhDy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wxBDuDfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OBtRL6fr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UDnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B1ge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/AqEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uYyC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NmU1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Na5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMtx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bggI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EmNY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/goPm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U7bS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LOWf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVbT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eeTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oZ9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHTH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J5Xr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FQyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4uI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aGSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jeab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H5K8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qDbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cKUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpfL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O2nh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e2cF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oAIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3SjJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pL81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K1YV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BglZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lq7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5vW0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DdVI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EExj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Up1h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/STNI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n2q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ESN9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sx0R7477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PhDy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wxBDuDfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OBtRL6fr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UDnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B1ge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M59"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -3439,108 +3439,108 @@
       </c>
       <c r="I30" s="5" t="s">
         <v>203</v>
       </c>
       <c r="J30" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K30" s="5" t="s">
         <v>204</v>
       </c>
       <c r="L30" s="6" t="s">
         <v>205</v>
       </c>
       <c r="M30" s="5" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
         <v>207</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D31" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F31" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="F31" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>196</v>
+      <c r="G31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H31" s="5" t="s">
         <v>208</v>
       </c>
       <c r="I31" s="5" t="s">
         <v>209</v>
       </c>
       <c r="J31" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K31" s="5" t="s">
         <v>210</v>
       </c>
       <c r="L31" s="6" t="s">
         <v>211</v>
       </c>
       <c r="M31" s="5" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
         <v>213</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F32" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="G32" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>196</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>214</v>
       </c>
       <c r="I32" s="5" t="s">
         <v>215</v>
       </c>
       <c r="J32" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K32" s="5" t="s">
         <v>216</v>
       </c>
       <c r="L32" s="6" t="s">
         <v>217</v>
       </c>
       <c r="M32" s="5" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
         <v>219</v>
       </c>
       <c r="B33" s="5" t="s">
@@ -3849,96 +3849,96 @@
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>267</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>97</v>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
         <v>268</v>
       </c>
-      <c r="I40" s="5"/>
+      <c r="I40" s="5" t="s">
+        <v>269</v>
+      </c>
       <c r="J40" s="5" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
         <v>266</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>267</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>97</v>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
         <v>268</v>
       </c>
-      <c r="I41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I41" s="5"/>
       <c r="J41" s="5" t="s">
         <v>274</v>
       </c>
       <c r="K41" s="5" t="s">
         <v>275</v>
       </c>
       <c r="L41" s="6" t="s">
         <v>276</v>
       </c>
       <c r="M41" s="5" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
         <v>278</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>267</v>
@@ -3982,100 +3982,100 @@
       </c>
       <c r="C43" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>267</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>97</v>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="s">
         <v>279</v>
       </c>
       <c r="I43" s="5"/>
       <c r="J43" s="5" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="K43" s="5" t="s">
         <v>284</v>
       </c>
       <c r="L43" s="6" t="s">
         <v>285</v>
       </c>
       <c r="M43" s="5" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
         <v>287</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>267</v>
       </c>
       <c r="D44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I44" s="5"/>
       <c r="J44" s="5" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="K44" s="5" t="s">
         <v>288</v>
       </c>
       <c r="L44" s="6" t="s">
         <v>289</v>
       </c>
       <c r="M44" s="5" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
         <v>291</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>292</v>
       </c>
       <c r="E45" s="5" t="s">