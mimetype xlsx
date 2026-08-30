--- v0 (2026-05-30)
+++ v1 (2026-08-30)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2009" uniqueCount="1216" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2028" uniqueCount="1229" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -400,51 +400,51 @@
   </si>
   <si>
     <t>Johannes har sendt en lang liste til sin mor, om ting han mangler. Søstrene Christine og Marie skal rejse til en af familien Larsens landejendomme ved Landeryd i Sverige. Hvilken dag kommer Johannes hjem?</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/2gSL</t>
   </si>
   <si>
     <t>Kjære Barn!
 Ligesom Du nu faar 2 Breve om Dagen ønskede Du vel det kunde gaa altid, Sagen er den da nu Fader saa den lange Opskrift bad han mig lade Brevet være aabent til henad Aften for om der bliver Raad til at lægge en 10 Kroner ind i det for at du kan faa alle dine Fornødenheder; Hatten faar du vist en billigere her og saa strækker det vel nok til jeg vil nu kun bemærke at Du husker at skrive om du kommer Løverdag for om alting vil gaa som vi tænker saa følger Adolph, Vilhelm og jeg Børnene til Nyborg og bliver der saa til du kommer vi besøger saa den gamle Skomager og seer Nyborg efter i Sømmene – de afgaar saa fra Korsør med første Tog og kommer du maa du jo ogsaa fra Kjøbenhavn med første Tog og skal Du hilse paa dem et Sted saa gaa ikke ud af Vognene naar det ikke kan lade sig gjøre men staa ved et aabent Vindue og hils paa dem eller vil du hellere blive og see dem i Kjøbenhavn kan du jo sige os det; men jeg skal sige Dig at naar ”Adolph” kommer næste Gang fra Sverrig skal den hertil og maaske du [overstreget] skal saa kan have Fornøjelse af at sejle med til Halmstad jeg har da lovet de smaa Piger at du skulde besøge dem i Sverrig – men nu maa vi nok sige Stop husk nu blot at tage alting med hvad jeg skrev om
 Din egen trofaste Moder
 I Pakken paa en Krave havde jeg fæstet Brevet med 10 Kroner i; saa du nu har 20 K vær saa sparsommelig du kan min Skat og svar mig endelig om du kommer til Nyborg Løverdag</t>
   </si>
   <si>
     <t>1885-05-06</t>
   </si>
   <si>
     <t>Nyborg
 Halmstad Sweden</t>
   </si>
   <si>
     <t>Johan Bless
 Alfred Eckardt
 Christian Eckardt
 Margrethe  Eckardt
-J.C. Hostrup
+Jens Christian Hostrup
 Adolph Larsen
 Jeppe Andreas Larsen
 Niels Mollerup</t>
   </si>
   <si>
     <t>Den nye gård: muligvis er ombygningen af købmandsgården i Langegade 50 først helt færdig nu.
 "Vilhelm" og "Adolph" er to af I.A. Larsens skibe.
 Duder er Vilhelmine Larsens måde at stave til duer på.
 Udflyttergårdene: Møllegården, Andekjærgården, Pilegården og Damgården. (Erland Porsmose: Fritz Syberg - Kunsten, naturen, kærligheden. Gyldendal 2012)</t>
   </si>
   <si>
     <t>Johannes Larsen har ikke fået besøg og penge som lovet, fordi der har været problemer med levering af tømmer. I.A. Larsen har været i Nyborg for at få styr på tingene. Han skal huske at give besked om, hvornår Mollerup kommer og skrive, hvad han synes, han skal betale i husleje. Margrethe Eckardt skal besøge sine forældre på gården Høljeryd i Sverige.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QhX0</t>
   </si>
   <si>
     <t>[Påtrykt]
 J.A. Larsen
 Kjerteminde [Håndskrevet:] den 6 mai 1885
 Kjæreste Johannes
 Igaar var Fader i Nyborg for at trøste den Mand der venter paa Tømmeret og see om varerne vare gode, allerede i dag Kl 9½ kom Kuf ”Vilhelm” tilsyne og er allerede i Nyborg. ”Adolph” ligger sejlklar og med denne gode Vind kan den snart naa Halmstad og med Guds Hjælp [markeret med tal og linje at ordene skal byttes rundt] alle Sorger slukkes, at Fader ingen Ubehageligheder skal have fordi det gaar over Tiden med Leveringen, see derfor kunde jeg ikke svare paa dit Brev jeg vidste godt at du ikke fik nogen af din Ønsker opfyldt mit Barn hverken at vi skulde give Møde eller Penge, du har heller ikke ventet det naar Du havde taget Fornuften til Hjælp men Hjærte og Fantasi eller Kjærlighed til Kunsten er løbet ad med Dig
 Fryd dig over alt hvad du seer husk saa meget Du kan men Ejendomsretten faar du lade de andre beholde en lille Tid endnu, bliv nu ikke altfor bedrøvet, eller tænk de kunde godt have sendt mig Penge – du kan tro der er saa meget jeg og Faer ogsaa ønskede at eje og at gjøre men det forbyder sig alt sammen selv i Øjeblikket.
 Med Hensyn til Spørgsmålet om Hr Mollerup saa har Fader og jeg idag paa vores Morgentour talt om at have ham her i Huset, naar han vil nøjes med det, som vi haer. 30 eller om Du synes 25 Kr maanedlig men ikke Vadsk Johannes for Pigen er ikke flink til Strygning og saadanne Herrer ere lidt vanskelige – med Lindtøjet synes du at 30 er det mest passende det kunde maaske undre ham om vi gjorde det altfor billig men Du har nu som sagt selv Lov til at vælge imellem de 2 Priser vil han komme saa sig mig endelig Tiden _hører Du _
 Gud ske Lov at Du er bedre, men jeg er endnu ikke rolig før jeg hører Du er heelt rask glem ikke at svare herpaa; Vi har det alle godt idag vajer Dannebrog for første Gang fra den nye Gaard. Bless har Bryllup og saa syntes jeg det var saa tomt at der ikke skulde flages for ham
@@ -843,52 +843,52 @@
 Hils dem alle dine kjære Venner baade dem hjemme og paa Skolen.
 Marie er saa daarlig i dag af Tandpine og Nervesmerter, men vi haaber det gaar over ellers maa vi til Doktoren
 Vilhelm fik igen saadant et Slag i Øjet af en Snebold at Læreren maatte sende ham hjem forrige Dag havde han faaet i samme Øje – det var dårlig med Synet en Timestid men nu i Dag er han heelt flink.
 Er det sandt at Mantzius ligger meget syg af Difteritis, det stod i Kjerteminde Avis. Fuglene har det godt og Gaasen med vi skal følge din Ordre med alle Dyrene
 Kommer din Fader hjem saa skal han til gilde i Klubben i Aften. Duepostejer Dyresteg Ost Kiks Iis det er kjedelig kommer han ikke hjem jeg kan unde ham den Aftens Adspredelse
 Lev vel og glad min egen gamle Dreng
 din trofaste Moder</t>
   </si>
   <si>
     <t>1889-01-13</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Julie Brandt</t>
   </si>
   <si>
     <t>Erikshaab</t>
   </si>
   <si>
     <t>Charlottenlund
 Villa Skovbo</t>
   </si>
   <si>
-    <t>Rasmus Balslev
-Laura Balslev, f. Leth
+    <t>Laura Balslev
+Rasmus Balslev
 Victoria Benedictsson
 Thora  Branner
 Laura Hansen
 Emanuel Jørgensen
 Frederik Jørgensen
 Karen Jørgensen
 Alhed Larsen
 Jonas Lie
 - Løngreen
 - Rehberg
 Ellen  Sawyer
 Henning Schroll
 Adelheyde Syberg
 Fritz Syberg
 Hempel Syberg
 Albrecht  Warberg
 Conrad Warberg
 Else Warberg
 Laura Warberg
 Marie Warberg</t>
   </si>
   <si>
     <t>Julie Brandts forældres navne kendes ikke.
 Christine, f. Warberg, var i 1889 i huset på Sludegaard ved Nyborg. 
 Det kan ikke afgøres, hvem Petersen, Simonsen, Lille Hansen, Schrøder, Ada og Marie var.
@@ -3014,72 +3014,72 @@
   </si>
   <si>
     <t>Alhed Larsen
 Jeppe Andreas Larsen
 Theodor Oppermann</t>
   </si>
   <si>
     <t>Johannes Larsen har muligvis solgt et maleri til Oppermann. IA Larsen har været til stor frokost med "jernbanefolk".</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/3F4P</t>
   </si>
   <si>
     <t>Kjære Johannes!
 Se hvor glædeligt at I idag paa Alheds Fødselsdag faar 100 Kr ind det er en herlig Oppermann
 Du undskylder nok at Fader lukkede op men han vilde endelig se hvad han sagde om dine udstillede Billeder; Hvordan vil du have det med Pengene skal vi sende dem til Kjøbenhavn saa lad os Adressen vide eller skal de blive her til du kommer tilbage jeg synes ogsaa da jeg saa disse Quitteringer at det er godt du faar dem med derover
 Hvor jeg dog er vor Herre taknemlig at du sælger saadan lidt engang imellem til Husbehov du skal se det kommer altsammen hvad vi faar Brug for efterhaanden, det er nu min faste Tro
 Her er et stygt Regnvejr saa de kom ikke til Nyborg idag. Igaar var Faer med til fiin Frokost paa Hotellet med Jernbanemændene, der synede Havnen der var varm [kogt/stegt] Kalkun med Peberrod og et saa flot dækket Bord som der aldrig havde været seet paa Hotellet før; hver en Flaske Rødvin Kaffe og Cognac de kom først hjem Kl 3 Eftermiddag
 Lev nu vel til vi sees du kjære Søn - hils Alhed mange Gange fra os - din Moder
 Skulde du være rejst saa sender Alhed det vel efter dig</t>
   </si>
   <si>
     <t>1900-04-26</t>
   </si>
   <si>
-    <t>Anna 2 -
-Ole Bager
+    <t>Ole Bager
 Victor Bøttern
 Christian Eckardt
 Margrethe  Eckardt
 Erik Henrichsen
 - Holm, skovrider
 Adolph Larsen
 Alhed Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 lille Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Olga Lau
 Ida Olsen
 Theodor Philipsen
 Anna Rosenørn
 Elisabeth Storm
 Hempel Syberg
+Anna  -, ven af Larsen-familien
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Man er ved at gøre Kærbyhus klar til indflytning, samtidig med at man rømmer Købmandsgården.
 Christine Swane bor midlertidigt hos familien Lau i Næstved.
 Den omtalte udstilling er på Charlottenborg.</t>
   </si>
   <si>
     <t>Malerne deltager i udstilling. Alhed Larsen har solgt billedet med flox til Hempel Syberg. Chr. Eckardt har også solgt et billede på udstillingen. Der er en forespørgsel til Johannes Larsen, om han vil kopiere evighedsblomsterne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/NaCo</t>
   </si>
   <si>
     <t>Kerteminde d. 26 - 4 1900
 Kære Ugle!
 Tak for Dit sidste Brev, jeg sender Dig her Din Trøje, nu lader det jo til at det bliver varmt igen, det har ellers været meget koldt her de foregaaende Dage Vi har nu faaet Køerne paa Græs og i Dag skal Hestene flyttes om i et Baghus som Faer har lejet, det ligger omtrent henne ved Ole Bagers, der er ogsaa et Kammer som Karlene kan ligge i, saa nu er vi snart herude af med alt muligt; Bøttern har jo lejet Staldene og han har haft meget travlt med at faa os bort. Oppe i Laden arbejdes der flittigt, Faer mener at vi paa Mandag kan begynde at flytte derop, i det mindste faa Køkkenet og stuerne i Orden, saa kan vi jo godt gaa herned og sove en lille Tid endnu; der kan ikke være tale om at opsætte flytningen en eneste Dag, saasnart det er færdigt deroppe, Du kan nok forstaa at vi har det meget knebent for Tiden, med Sovekammer Spisestue og Dagligstue i et Værelse og desuden er det ogsaa dyrt at faa Middagsmad i Byen til Folkene, vi har foruden Karlene tre Tømrere paa Kosten, saa vi længes bare efter at faa vor egen Husholdning igen.
 Naar det bare maa blive godt Vejr igen tænker jeg ogsaa nok at det skal gaa med mine Ben, de var bleven rigtig gode, jeg var jo ude at gaa i Søndags og Mandag og Tirsdag var det ogsaa godt, men da saa Vejret slog om Tirsdagaften kunde jeg straks mærke det og i Gaar og i Dag har det været daarligt, men i Dag er Vejret jo godt igen, saa jeg haaber paa at de skal være bedre i Morgen.
 Alhed har solgt billedet med Floxene til Onkel Syberg, der var Brev i Dag fra udstillingen at Pengene laa til hendes Disposition men hun vidste det nok i forvejen; Johannes har haft Brev fra Overretssagfører Henrichsen, at han forleden Dag havde set Evighedsblomsterne ude hos Philipsen og saa vilde han gerne spørge om Johannes ikke vilde copiere dem, saa vilde han have det i stedet for Akvarellen han har købt; jeg tror nok Johannes vil gøre det for 200 Kr. men han har ikke svaret ham endnu, saa du skal ikke tale om det til nogen. Forleden Dag talte jeg med Klaks i Telefonen, han fortalte at han nu er bleven Assistent dernede, lille Larsen er rejst, jeg kunde ikke forstaa hvorhen og saa havde Klaks faaet hans Plads, han skal foreløbig være der til Efteraaret og hvis Holm faar noget andet kan det jo være at han slumper til at faa Pladsen. Vi har haft et Par Breve fra Agraren, han er naturligvis mør i alle Lemmer nu i Begyndelsen; han er ikke videre begejstret over Soldaterlivet, han skrev sidst at naar han fik at vide hvad Dag Du kom kunde det være at han kunne komme ned til Færgen og hilse paa Dig, Moer og jeg har talt om at du maaske kunne tage med et tidligt Tog og saa opholde Dig nogle Timer i Nyborg. Kærlig Hilsen Din hengivne Marie
 Kjære lille Ugle
 Mange Gange tænker jeg paa at skrive men derved bliver det, her er saa meget der tager min Tid og Kræfter at jeg er saa træt om Aftenen for jeg maa jo tidlig op Kl. 6 skal Tømrernes Kaffe staa skjænket, vores Petroleumsapparat er i Brug og det gaar helt godt men jeg længes jo snart efter at vi var oppe hos os selv, Vejret er kjølt dog kan vi jo ikke tænke os bedre Byggevejr for det trækker ind igjennem Vinduerne saa det er en Lyst Ruderne er ikke sat i endnu for Tørringens Skyld.
 Ida Olsen var herinde hun rejser til Kjøbenhavn i morgen med Exprestoget herfra, bliver derovre et Par Dage skal bo i Stokholmsgade og vil da besøge Margrethe vi sagde det var bedst imellem 2 og 3 sig dog til Onkel at jeg blev saa glad ved at han solgte sit ene Billede det andet gaar ogsaa nok inden Udstillingen lukkes det maa være dejligt. Hils nu ogsaa Dumpe mange Gange det skal blive morsomt at faa en mundtlig Hilsen fra de kjære Børn.
 Her er saa koldt i disse Dage – hils nu ogsaa Olga Lau mange Gange hils ogsaa Frøken Rosenørn og tak hende rigtig godt lille Dinemor for den Tid du har været der dennegang.
 Ja nu begynder Foraaret, det tegner til mange Blomster paa Pæretræet i Aar og Guldregn men hvem der skal holde Orden i Haven det ved jeg knap for det lader ikke til at nogen vil gjøre Arbejdet der bliver fint i Bagergaarden nu der er sat Plankeværk over Gaarden saa der er ingen Mødding at se paa mere den Kasse er brækket ned og al Gjødning puttes ind i Faarehuset, nu fortrækker vi snart med alle. Karlene flytter i Aften de skal sove i et Huus vi har lejet Fru Storm spiser hos Georgs fremdeles – det er nemt og der faar hun god Mad i dag er det nok Astrids Varbergs Fødselsdag vi har plukket de Hyacinther der er i Haven de skal vist ned til hende naar nu Marie kommer ned hun er oppe at leje sig lidt
 Gud ske Lov Du er rask min lille Pige Gud føre dig sund og vel hjem til os igjen inden ret længe og velsigne al din Gjerning 
@@ -3731,51 +3731,51 @@
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmø
 Skåne
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 Søndag d: 18de
 Kære Astrid!
 Jeg fik Dit Brev i Morges paa Sengen, nød det og Adams storartede Præstation, - hvor kan han dog allerede alle de bogstaver, men de er da dikterede? og saa pænt skreven. Nu maa jeg see en af Dagene at faae et Brevkort afsted til ham. Bare min lille Sjums hurtigt maa komme sig, saa Du kan faa Glæde af den lille Udflugt til Vanløse. Jeg vil være ved Baaden 12.45; hvis Du saa kan indrette Dig paa at tage Geismar direkte derfra kan jeg godt gaae med. Til Vanløse maa Du tage med Omnibus, der gaar hver halve Time; Tog kun 3.17 og 6.13. dette sidste vel lidt for sent? Rart at Du kan faa Time med det samme. Dersom Du skal have Din egen Dragt, saa husk at skrive i Tide efter Junges Forklæde; Trafiken over Bæltet er jo saa uregelmæssig; Jeg tager vist saa til Vanløse paa Søndag og hører om Festen; Tog derfra 6.3- i Kbh 6.20, altsaa tidsnok til Færge eller Baad. Nej i denne Uge kommer jeg ikke til Malmø, Benet vil ikke rigtig blive helt godt, jeg kan ingenting gaae men haaber jo det skal komme. Jeg saa Madien i Gaar, han talte ikke om d:22de, der skal vist intet være; men naar Du nu kommer paa Lørdag, kunde Du vel heller ikke mht Torsdag. De havde moret sig godt til Festen paa Phønix i Onsdags og det var gaaet godt med lille Else Mine havde givet hende Mad. Nu kan Lugge da slippe ud en Gang imellem. – I Gaar 12.30 rejste Las og Alhed og en Maler Olaf Rude, der skulde over at købe et Billede af Las til en anden. A. kom af med ”Blomster i et Drivhus” til Winkel &amp;amp; M. 200 Kr. og maaske køber Lud hendes [ulæseligt] til 100 Kr., de har dem hængt op i Spisestuen, hvor de siges at pynte meget. Nu vilde hun prøve at faa malet i al Fald et godt til Charlottenborg. Nu kan da hun og Uglen ikke faae kasseret alt der! 
 Dit Billede kommer her tillige med mit, mon Du kan have det næste Gang? Alhed havde gjort store Indkøb til Drengene og Grethe og Elle, for en Snes Kr. ialt. De var begge hos mig en Visit Aftenen før de rejste, og jeg tog Bil til Banegaarden, T[ulæseligt] var med at sige Farvel. –
 Alhed er anderledes tarvelig og nøjsom end Christine; hun gik stolt med den lidt medtagne grønne Frakke og do Hat og endnu med blaa Nederdel og Bluse. Jeg havde hende med i Folketeatret til ”Ranke Viljer” og bagefter i ”Nimbs. Nej det har Du vist hørt om! Torsdag var der vældig stor Gilde hos Schous til 5 om Morgenen! 30 Mennesker sad meget knebent, de havde bedt 4 mere som heldigvis sendte Afbud. Jeg var der et Svip om Formiddagen. – Puf skulde have en lille Dynamo. Lysse en kinesisk Nattergal i et lille Bur han har en Mage til den. Grethe en lille elektrisk Lygte. [”Grethe en lille elektrisk Lygte.” skrevet over linjen] Desværre er de [ulæseligt ord] kommen med 6 Toget i Gaar, Færgen var 1½ Time forsinket. Richardts, der har Sløjdskole og Bogbinderi boer her en 6 Uger, saa nu kunde jeg faae Besked om alt desangaaende, hvor længe et Kursus varer og hvilken Pris. Nej hvor jeg dog glæder mig til mit eget Hjem igen. Hvis jeg kunde faae en god Lejlighed og med Moderation f Ex. fra Juni, saa tror jeg ikke, jeg dyede mig for at tage den.12 Kr. om Maaneden hos Flyttemanden er da ogsaa Penge at spare. Kunstforeningen er ved Frederiksholms Kanal, lige ved Assistenshuset, men vi ses vel altsaa ved Baaden. Hils nu Børnene mange Gange og sig, naar mit Ben er helt rask kommer jeg over til Eder.
 Kærlige Hilsener fra 
 Mor.</t>
   </si>
   <si>
     <t>1912-04-06</t>
   </si>
   <si>
     <t>Odense</t>
   </si>
   <si>
     <t>Julie Brandt
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Adam Goldschmidt
 Ina  Goldschmidt
 Bodild Holstein
 Charlotte Knipschildt
 Ernst  Knipschildt
 Gustav Knipschildt
 Otto Knipschildt
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Christine  Mackie
 Kirstine -, pige i huset hos Hempel Syberg
 Ellen  Sawyer
 Karl Schou
 Hempel Syberg
 Marie Syberg
 Conrad Warberg
 Else Warberg
 Karen Warberg
 Marie Warberg
 Andreas Warberg, Albrechts far</t>
   </si>
   <si>
     <t>Frøken A må været Astrid Warberg-Goldschmidts gymnastiklærerinde i Malmö.
@@ -4022,51 +4022,51 @@
     <t>Alhed Larsen er i København.
 Larsen-familien var i gang med at opføre nyt hus til møllerfamilien ved Svanemøllen lige overfor deres villa på Møllebakken.</t>
   </si>
   <si>
     <t>Johannes Larsen har haft besøg af en taksator vedrørende Møllerhuset. Og proprietær Malling med frue samt Fru Alf Nielsen har været der.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Zvc4</t>
   </si>
   <si>
     <t>Kjerteminde 8/10 1913.
 Kæreste Alhed!
 Tak for Brevkortet, skriv endeligt en Gang i mellem jeg savner Dig meget og bliver glad ved at høre lidt. Tænk at Du bliver til Lørdag, men det vilde jo ogsaa være kedeligt at lade de 2 Aftener gaa fra Dig.
 Her er en farlig Masse hver Dag. I Frmdg var her en Taxatorsmand fra Kreditforeningen paa Møllehuset. Og i Eftermiddag kom Fru Alfred Nielsen i Bil med Proprietær Malling og Frue. Alfred Nielsen havde de sat af i Odense da han skulde til en Begravelse i Nyborg. De havde været paa Tur i Jylland i Bilen da de kørte fra os vilde de ud at se Schelenborg hvor Hr. Malling har lært Landvæsen og derfra skulde de til Nyborg og hente Alf Nielsen. Drengene havde begge 2 Regnslag paa da de gik i Skole i Mrg. Hils Schou og Marie mange Gange.
 Mange Kys
 fra Din 
 Johannes Larsen</t>
   </si>
   <si>
     <t>1914-04-10</t>
   </si>
   <si>
     <t>Ebbe Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Adam Goldschmidt
 Ina  Goldschmidt
 Christian  Houmark
 Alhed Larsen
 Georg Larsen
 Anna Marie  Larsen, Georg Larsens hustru 
 Christine  Mackie
 Peter Magnussen
 - Svendsen, Fru
 Carl Christian  Swendsen
 Hempel Syberg
 Andreas Warberg
 Minna Warberg
 Viggo Winkel</t>
   </si>
   <si>
     <t>Laura Warberg var begyndt at brodere et tæppe til Astrid, men da Laura fik problemer med øjnene, aftalte de to, at Astrid selv skulle sy det færdigt. Sagen er omtalt i flere breve i foråret 1914. 
 Den baltiske Udstilling åbnede 5. maj 1914 i Malmø og skulle efter planen have varet til 30. september, men den sluttede reelt, da 1. verdenskrig brød ud i august. Johannes Larsen havde et antal billeder med på udstillingen. Astrid Warberg-Goldschmidts gymnastikhold skulle, som det fremgår, holde opvisning i forbindelse med udstillingen. 
 Sirts er lærredsvævet bomuldsstof ofte med påtrykte mønstre.
 "Kancelliet" var Carl Swendsens kælenavn. 
 Hovedbygningen på herregården Risinge blev opført i 1750, ombygget i 1934 og fredet i 1989. Herregården er beliggende i Kerteminde Kommune på vejen mellem Kerteminde og Nyborg. Ejer 1902-1927 var Rasmus Kattrup, som var Minna Warbergs farbror.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2626</t>
   </si>
@@ -5353,87 +5353,87 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/drJo</t>
   </si>
   <si>
     <t>[Indsat tegning]
 [16-12-23]
 Kære Far!
 Jeg har bestemt mig til at gaa til Nyborg. Saa er jeg meget mere uafhængig af Vejret og slipper for at dø af Kulde. Men jeg kan vist ikke naa ned til Færgen, naar jeg skal have Billet - vel?
 Madsen har lavet en Ramme i denne Uge – saa hvis han holder det, maa han komme i Morgen. 
 Jeg har lige været ovre hos Bedstemoder og læse Fransk og skal nu i Seng, da det har været smaat med Søvnen i de sidste Dage – i Nat 5 Timer.
 Hilsen fra Lomme.</t>
   </si>
   <si>
     <t>1924-04-08</t>
   </si>
   <si>
     <t>Peter Oluf Brønsted</t>
   </si>
   <si>
     <t>Møllebakken 14, 5300 Kerteminde, Danmark
 Slotsgade 33B, 5800 Nyborg, Danmark</t>
   </si>
   <si>
     <t>Bentsen, Kerteminde
 Ellen Brønsted
-Matilde Jungstedt
+Matilda Jungstedt
 Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
 Christine  Mackie
 Grete Warberg Larsen</t>
   </si>
   <si>
     <t>Alhed Marie Brønsteds bror Peter Brønsted kommer på påskebesøg. Det samme gælder flere andre familiemedlemmer. Han får kørelejlighed fra Nyborg med hr. Bentsen. Tennis står på programmet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0QBx</t>
   </si>
   <si>
     <t>8-4-24.
 Kære Peder!
 Tak for dit Brev! Jeg har ikke Tid til noget langt Brev og skal derfor kun i al Korthed besvare dine Spørgsmaal. 
 Jeg ved ikke om Onkel Las kommer hjem i Paasken. Tante Mornine kommer ikke. Grethe bliver 1½ Maaned. Det er sjovt at have hende og Lille. Naturligvis er der Chance for Tennis, om end den kun er lille. Muligvis du kan laane Ketsjer her. Der er Ringe i Soveværelset. Maaske skal der stilles en Feltseng op til dig i Lysses Værelse. Vi har vel nok et Par Tennisbolde ellers kan vi anskaffe os nogle. Muligvis!! rejser Mareje til Klax i Paasken. Puf kommer hjem 3 Søndage om Maaneden. Lysse hver Søndag. De faar fri Helligdagene. Nyborg Slot ligger paa højre Haand naar du begiver dig paa Vej ad Kerteminde til. Forøvrigt kan du spørge dig frem. Kommer du til Nyborg. Kl. 4 kan du give Bentsen din Bagage. Han arriverer Kl. 4¼ og saa kan du jo lade ham samle dig op paa Vejen. Han kører Kl. 5. Vi spiser 6½, og det maa du jo helst være her til. 
 Lad mig høre nærmere naar du kommer.
 Skæld Bes ud fordi hun lover Brev og ikke skriver. Hun Hun faar ikke et Ord fra mig før jeg har hørt fra hende. 
 Kan du læse dette? Min Skrift er daarlig fordi mit Hoved har været ret slemt beskadiget af et Glasskaar og ikke helt er kommet sig.
 Hils de andre og dig selv.
 Lomme.</t>
   </si>
   <si>
     <t>1924-04-10</t>
   </si>
   <si>
     <t>Hindsholmvej 213, 5300 Kerteminde, Danmark
 Ølstedgårdsvej 9, 5672 Broby, Danmark</t>
   </si>
   <si>
     <t>Peter Oluf Brønsted
 Grethe Jungstedt
-Matilde Jungstedt
+Matilda Jungstedt
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Marie Larsen
 Harald Meyer
 Fru Nielsen
 Sigurd  Swane
 Laura Warberg</t>
   </si>
   <si>
     <t>Den tidligere herregård Østedgård har i 26 år (2020) huset Rudolf Steiner Skolens bosted for udviklingshæmmede.</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted savner at få flere breve fra forældre og søskende. Broderen Peter opfordres til a tage cyklen med på påskeferien i Kerteminde. AMB og Alhed har travlt med at stryge og hjælpe Johanne Christine Larsen med flytningen. Søndag skal hele familien til fin fest på Ølstedgård. 
 Der er problemer med rugemaskinen, idet en lampe går i stykker, og Marie Larsen (der står for hønseholdet) har ingen reservelampe.
 Alhed Larsens fødselsdag fejres med mange besøgende hele dagen og stor, fin middag om aftenen. Der er travlt i køkkenet hele dagen, og næste dag må alle hjælpe til med den store opvask. Marie Larsen er fortravlet og sur og skælder ud over den lille pige Mathilde Jungstedt, selv om hun allerede er lagt i seng. Alhed Larsen må også lyse æg, selv om hun er meget træt efter fødselsdagen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/FYsw</t>
   </si>
   <si>
     <t>10-4-24.
 Kære Muk!
@@ -5803,51 +5803,51 @@
     <t>Pilegaarden 4-7-29
 Kære Johannes V. og Else.
 I Dag har Rabbe og jeg afsluttet vor Rundrejse. Vi cyklede fra Næstved over Vordingborg til Stege, opholdt os en Dag ude ved Klinten. Rabbe fotograferede hele Møens Klint: Dronningestolen, Taleren Sommerspiret osv. selv var jeg noget mør af at cykle 60 Kilometer paa en Dag, saa jeg laa mest og dovnede i Solskinnet Møen er som Du siger en dejlig Ø, men jeg var endnu mere indtaget i Falster. Sikke Hvede og Bygmarker, det var selve det Lur-mærkede Danmark. Det mest generende ved at cykle der, var at der ingen Bakker er, man havde aldrig den lettende Fornemmelse det er at tage Frihjul og blev saa øm i Franskbrødene af den vedblivende Trampen. Hvert Øjeblik naar jeg saa ud over Landskabet fik jeg Lyst til at staa af og male nogen af alle disse glidende og bølgende Glanslys i Stedet for at sidde og banke Enden til Bøf. Vi traf en herlig Mand der stod foran et af de mange store Andelsmejerier vi kørte forbi. Jeg fik den Indskydelse at standse og gik hen til ham og sagde, er det ikke mulig at man kunde købe en Liter Kærnemælk hos Dem? ”jow, de er nok maawle” sagde han gaa De bare ind og saa kom vi ind i en Hal hvor to hvidklædte Mejerister spulede et Gulv der var saa rent og lysegult som Smør og fik en Kande iskold Kærnemælk der smagte som Fløde men som vi maatte drikke i ganske smaa Mundfulde. Manden selv havde en Ansigtskulør som en moden Kamille, tyndt Hørtjavset Haar og Overskæg, han var iført et Sæt drapfarvet lyst Tøj med et Aprikos eller Ferskenfarvet Skær. Først syntes jeg at den Farvesammenstilling saa ud som en Vittighed, men senere gik det op for mig at han lignede jo sine Bygmarker. Vi kom videre ad Lolland Langeland, Taasinge til Svendborg. Herfra tog vi Banen til Nyborg og cyklede derfra til Kjerteminde. Rabbe tror jeg næsten var mest af [”af” overstreget] imponeret af Synet fra [”Synet fra” overstreget] Udsigten fra Taasinges højeste Punkt. Vi saa Fyns mørke Bjergland stige op uden at kunde se det smalle Sund som laa dybt nede. Hils Alle og mind Villum og Elin om at nu er Tiden da de maa tænke paa at besøge os Rille er her og glæder sig meget til et Besøg af dem. Marie er i Kbhvn og kommer her i Morgen
 Paa Gensyn til August Eders hengivne Fritz Syberg</t>
   </si>
   <si>
     <t>1933-11-30</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Ragnhild -
 - Bendtsen
 Harald Bing
 Johannes Nicolaus Brønsted
 Achton Friis
 Georg Jacobsen
 Frithiof Kemp
 Anker Kyster
 Adolph Larsen
 Andreas Larsen
 Musse Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Karl Madsen
 Harald Nyborg
 Hubert Paulsen
 Valdemar Rørdam
 Karl Schou
 Sigurd  Swane
 Peter Tutein</t>
   </si>
   <si>
     <t>Fehr blev i 1926 grundlagt som forhandler af Ford biler med afdelinger i flere fynske byer. I 2003 ophørte firmaet. (Internet-søgning jan. 2022).
 Det vides ikke, hvem Ragnhild var. 
 Foch var Johannes Larsens hund. Den døde i aug. 1933.
 Hovrättsråd: Dommer ved appeldomstolen, som er den næstøverste domstol i Sverige. (Wikipedia jan. 2022).</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Leo Swane og bankdirektør Jacobsen har fået Ny Carlsbergfondet og Odense Kommune med på, at Johannes Larsen skal dekorere festsalen på Odense Rådhus. Han har flere bestillinger på billeder og betaler et afdrag på bilen med malerier. 
 Larsen har med søn og svigerdatter været på udstilling og tur til Sjælland. Han har også været på klapjagt. 
 Larsen har købt en hundehvalp. 
 Johan/Lysse må kontakte hovrettsråden. 
 Achton Friis har været på 14 dages ophold på Møllebakken. 
 En mår har taget et par af Larsens høns.</t>
   </si>
@@ -5873,179 +5873,204 @@
 Einar Madvig
 Svend Methling
 Leo Swane</t>
   </si>
   <si>
     <t>Henning er muligvis Johannes Larsens nevø. Det vides ikke, hvem Stubbe Teglbjærg var. 
 Stadils Beværtning, Vesterbrogade 1 (ved Hovedbanegården).</t>
   </si>
   <si>
     <t>Lysses plan er udmærket, og det er fint, at man sparer lønnen.
 Johannes Larsen har hængt udstilling bestående mest af ældre billeder op. 
 Han har spist østers med Puf, været til koncert og spist middag med masser af drikkevarer med en flok mennesker. Under brevskrivningen var han hos Achton Friis.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/evwm</t>
   </si>
   <si>
     <t>Kjøbenhavn 2 Marts 1935.
 Kære Lysse!
 Tak for Brevene. Det lange fik jeg da vi var ved at gaa om Bord i Vognen for at køre til Nyborg og jeg tog det saa med og læste det paa Færgen, sendte det saa til Puf da jeg kom herover. Det var en meget klar Fremstilling, jeg saa det hele for mig endnu før jeg var kommen om til Situationsplanen. Jeg synes det er en udmærket Plan og det glæder mig at Lønnen kan blive sparet, jeg begyndte allerede at frygte for den da jeg kom til Rydningen af Buskadset. Den store Gran forestiller jeg mig netop fri af Rampen men selv om den kommer ind i denne vil det heller ikke gøre noget, naar bare Forsiden af Stammen bliver fri. Det lille Brev fik jeg i Gaar Morges fra Puf uaabnet sammen med et Par andre Breve og en Bemærkning om at Du vidst havde faaet Skrivedille. Det var gevaltig hurtigt jeg havde ventet at der mindst vilde gaa et Aars Tid. Er der flere Instanser? og i saa Fald mon de appelerer igen Jeg kom herover Onsdag Middag. Billederne var kommen om Formdgn og Kl. 5 var de hængt op og Katalogen skreven. I Gaar lukkede vi op. Det er alle omtrent [oven over linien er skrevet ”omtrent”] mine gamle Billeder fra 1893 – 1932. der er kun 2 iblandt der ikke før har været fremme. Dine 2 er ogsaa med, men jeg gør ikke Regning paa ar sælge noget videre. Jeg skulde til Tandlæge og have skravet Tænderne i Gaar Kl. 12, men Puf foreslog at vi skulde gaa hen i Fiskehuset i Stedet og spise Østers hvad vi saa gjorde og opsatte Behandlingen til en anden Dag. I Aftes var jeg med Einar Madvig der er Formand eller saadan noget i Kunstforeningen til Kammermusikforeningen og bag efter henne at spise i Stadils Beværtning. Sammen med Skriveswane, Methling Rath[ulæseligt] Henning, Kaare Klint, Stubbe Tejbjærg Henrik Skovbo og en Mand til som jeg ikke kan huske hvad hed. Jeg nød 2 Stk. Smørrebrød 3 store Snapse og 7 Glas Øl. og kom først hjem Kl. godt 2 saa jeg er lidt tom i Hjernen. Jeg vilde have været ud at tegne i zoologisk Have men det har sneet hele Dagen saa efter Frokost gik jeg hen til Achton Friises hvor jeg nu sidder med en Sjus og skriver dette. Jeg skal hilse fra dem. 
 Mange Hilsner til Jer alle 3 fra
 Din 
 Far.</t>
   </si>
   <si>
+    <t>1935-9</t>
+  </si>
+  <si>
+    <t>Den eller de første sider af brevet mangler. Brevet er skrevet på bagsiden af en faktura fra Auto-Centralen Nyborg til Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3881</t>
+  </si>
+  <si>
+    <t>Andreas og Else Larsen skal have gæster til gin og spisning.
+De har netop haft besøg af Lykke og Jens Jensen, som var på bryllupsrejse. Hun var meget sød. 
+Det var trist, at Johan/Lysse Larsen ikke fik turen til Stockholm. Mon han i stedet kører Johannes Larsen hjem?</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/aAyX</t>
+  </si>
+  <si>
+    <t>[Den eller de første sider af brevet mangler]
+to Gæster. De skal have Spidkød Ost og Rødvinscreme; men først en "Tom Collins" en Slags Gin Fizz. Vi har lige haft Besøg af Jens og hans Kone, den unge Pige som han kalder hende! (Frk Olsen). Hun er ualmindelig sød, men I kender hende vel? Nej, siger Else, det gør I ikke. Saa I kan altsaa glæde Jer til at se hende. Vi var var ["var" overstreget] meget glade og beærede over at de lagde deres Bryllupsrejse herimod. De havde Brudebuket med. - 
+Det var meget kedeligt Lysse ikke fik den Stockholmstur, skal han saa ikke køre Far hjem istedet? Den Kvinde I skal have senere, kan hun ikke gøre Generalprøve imens?
+Nu maa jeg slutte, de skal gaa med Brevet.
+Hilsen til Jer alle fra Else og Puf.
+[Brevet er skrevet på bagsiden af en faktura adresseret til Kunstmaler Johs. Larsen, Kerteminde på i alt 316,25 kr. udstedt af I. Kruse &amp;amp; A. Fehr, Auto-Centralen Nyborg, aut. Fordforhandler. Denne er dateret 11. sept. 1935]</t>
+  </si>
+  <si>
     <t>1935-10-26</t>
   </si>
   <si>
     <t>Achton Friis
 Adolph Larsen
 Andreas Larsen
 Elena Larsen
 Urban Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Rud
 Lars Swane</t>
   </si>
   <si>
     <t>Tegninger til Fyn: Achton Friis var i gang med at udgive en bog om Fyn med illustrationer af Johannes Larsen. 
 Joen Vedel beskrev på hjemmesiden https://kunsten.nu/artguide/calendar/kunst-for-varer-og-joen-vedel/ Kunst for Varer således: “Det var nu afdøde kunstmaler Gordon Fazakerley, der først beskrev Kunst for Varer for mig. Han fortalte hvordan han havde erhvervet sig en fornem barnevogn til sit første barn i begyndelsen af 1960erne. Betalingen var et maleri. Jeg havde aldrig før hørt om foreningen, som drev sit eget galleri først i Stormgade, siden i Bredgade i København. Den blev stiftet i 1924 af maleren Aage Berthelsen for at ‘hjælpe Kammeraterne og skaffe dem og os selv Varer til at opholde Livet med, og til Tider et eller andet, vi ellers aldrig havde Raad til at købe.’ For et par år siden fandt jeg et hæfte fra Kunst fra Varer i rodekasserne, som i en periode stod i kælderen i den Frie Udstillingsbygning – og det er det hæfte vi viser frem de næste måneder.” 
 Glorup er en herregård i Svindinge Sogn på Sydøstfyn. (Kilde: Wikipedia febr. 2022). 
 Ørbæklunde er grundlagt ca. år 1500 af Poul Laxmand under navnet Lundsgaard. Det var derefter en befæstet borg, betegnet Ørbæklundsgaard fra 1502 og kendt under sit nuværende navn Ørbæklunde fra omkring 1528. Gården ligger i Ørbæk Sogn, Nyborg Kommune. (Kilde: Wikipedia febr. 2022).
 Lykkesholm er en gammel hovedgård, som nævnes første gang i 1329 og kaldt Magelund, men benævnt Lykkesholm fra 1380. Gården ligger cirka 3 km sydvest for den fynske by Ørbæk og ca. 21 km sydøst for Odense. (Kilde: Wikipedia febr. 2022).
 Ørsbjerg er en lille landsby i Assens kommune.</t>
   </si>
   <si>
     <t>Johannes Larsen og hans søn har kørt rundt på Fyn og lavet tegninger til Achton Friis' bog. De besøgte Lars Swane i Svendborg. 
 Lørdag var Larsen på jagt med tandlæge Rud. Derefrer malede han på elsdyrbilledet (på Rådhuset) i Odense.
 Onsdag skal Larsen til klapjagt med Vilhelm/Klaks. 
 Larsen sælger et billede gennem Kunst for Varer, så Else og Elena/Bimse hver kan få et beløb til tøj.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/iQEv</t>
   </si>
   <si>
     <t>Kjerteminde Lørdag 26/10. 35.
 Kære Lysse!
 Tak for sidst! Naar Du først nu hører fra mig, kommer det af, at, her laa et Brev fra Achton Friis, da jeg kom hjem med Anmodning o ["o" overstreget] om Vignetter og resterende Tegninger til Fyn. Jeg gik i Gang med dem med det samme og Puf og jeg kørte omkring og tegnede, bl.a. var vi 2 Gange paa Horne Land. Paa den ene Tur besøgte vi Lasse Swane der boede paa Wandals Hotel i Svendborg mens han var oppe til Eksamen som han bestod nogle Dage senere. Anden Gang besøgte vi Farbror Urban paa Hjemvejen. Jeg tog mig fri en Lørdag hvor jeg var inviteret paa Jagt med Tandlæge Rud. Han har lejet Jagten paa 2 Gaarde hver 100 Td.L. der ligger umiddelbart ved Vejen naar vi kommer over for Svinget S for Ørbæklunde, i Hjørnet mellem Glorup, Ørbæklunde og Lykkesholm. Det regnede hele Formiddagen og Hundene var mere til Skade end Nytte og vi fik kun hver en Hare før Frokost, men om Eft. var det Tørvejr og jeg skød 4 Harer og 2 Fasaner og Tandlægen 2 Harer og 3 Fasaner. I det hele saa vi nogle og 20 Harer, der var ogsaa nogle 3-4 Flokke Høns men de lettede hver Gang uden for Skudhold. Saa snart jeg havde faaet Tegningerne ekspederet. Begyndte jeg i Odense og er nu godt i Gang med det store Elsdyrbillede. I Dag tog vi hjem til Middag da det vil passe mig bedre at begynde Mandag Mrg paa det næste Stykke, som jeg gerne vil have en hel Dag til. Puf og Else er taget til Lindøgaard, for at aftale med Agraren, om at være parat Onsdag Mrg da vi skal derom ad for at [plet på papiret] ham med til Klapjagt hos Klaks i Ørsbjerg. Jeg fik i Dag Brev fra Kunst for Varer om jeg vil sælge et Billede til en Grosserer for Damekollektion (800 Kr.). og Puf og jeg blev enige om at sige ja og dele det saaledes at Bimse faar for 500 Kr. og Else for 300, da sidstnævnte formodes at være bedre forsynet for Tiden. Kan Du ikke sende mig Bimses Adr, saa jeg kan meddele hende Resultatet hvis Handelen gaar i Orden. Ellers staar al Ting godt til her og jeg haaber at det samme er Tilfældet paa Båxhult Mange Hilsner fra os alle 3.
 Din Far.</t>
   </si>
   <si>
     <t>1935-12-04</t>
   </si>
   <si>
     <t>Otto Andresen
 August Birch, Sverige
 - Hauge
 Drude Jørgensen
 Andreas Larsen
 Elena Larsen
 Jens Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Harald Nyborg
 Åge Tåning
 Carl Wesenberg-Lund</t>
   </si>
   <si>
     <t>Munke Mølle A/S er en dansk virksomhed der producerer mel. Dens historie kan spores tilbage til en vandmølle ved Odense Å grundlagt i 1135 af benediktinermunke, og dermed er den Danmarks ældste endnu fungerende virksomhed. Den er nu ejet af den svenske Lantmännen-koncern. (Kilde: Wikipedia febr. 2022). 
 Napoleon er en betegnelse som bruges om god cognac. Den skal være lagret i mindst 6 år, før den må kaldes sådan. (Wikipedia febr. 2022). 
 Johannes Larsen kendte flere, der hed Berthelsen, så det kan ikke afgøres, hvem gamle Berthelsen var.</t>
   </si>
   <si>
     <t>Johannes Larsen har tegnet sit bud på, hvordan vinduet skal se ud.
 Han har været til 800års jubilæum i Munke Mølle og mødt en masse mennesker samt spist og drukket godt. Dagen efter var han hos Drude Jørgensen til frokost. 
 Om fredagen skal Larsen til møde hos Wesenborg-Lund om International Bird Protection.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9PV3</t>
   </si>
   <si>
     <t>Kjerteminde4 Dec. 1935. 
 Kære Lysse!
 Tak for Brevet. Jeg synes Vinduet skal se saadan ud: [Tegning] men Topvinklen skal naturligvis korrespondere med Tagvinklen. Det glæder mig at høre at Du har faaet planeret Gaarden og er i Gang med Stensætning og jeg glæder mig vældig til at se det. Jeg var forleden til en stor Middag i Odense i Anledning af Munke Mølles 800 Aars Dag. og morede mig godt og fik snakket med en hel Del Mennesker, bl.a. Hauge som jeg ikke har set siden jeg var i Grønland. Møllerens Broder præsenterede sig for mig han er gift med en Datter af Aug Birch og vidste fra Svenskere at Du var Foregangsmand i Sognet. Vi fik god Mad og Kaffe med Napoleonscognac og Havannacigarer og Sjusser og Frokost med fersk Laks og Gaasebryst, Kaviar og Snaps og Øl og jeg gik Kl. 4 sammen med Otto Andresen der var kørt ud med os, da hans Vogn var i Uorden Vi boede paa Parkhotellet da Mølleren havde disponeret over Grand til langvejs Gæster. Portneren fortalte at der kom en hjem Kl. 10 Formdg. saa der er jo nogle der har holdt godt ud. Jeg sad ved Siden af Harald Nyborg der fortalte mig at han havde været paa Jagt paa Sjælland med en Søn af gamle Berthelsen som havde sagt ham at hans Fader var død. Om Søndagen kom Puf og Else og vi spiste Frokost hos Drude der ogsaa havde haft Jubilæum, men 25 Aars Dagen i Forvejen. Og saa har jeg ligget af en nederdrægtig Forkølelse, men er nu i god Bedring. Paa Fredag skal jeg til Møde hos Vedel Thåning i Kjøbenhavn i Anledning af at Wesenberg Lund ikke længere vil være Formand i ”international Birdprotection.” Jeg tænker saa at jeg maaske om Lørdagen kan faa Lejlighed til at se jeres Søn dersom Bimse ikke allerede er stukken hjem med ham. Mange Hilsner ogsaa fra Puf og Else
 Din Far.</t>
   </si>
   <si>
     <t>1936-09-01</t>
   </si>
   <si>
     <t>Carl Johannes A. Bless
 Johan Peder Bless
 Sofie Bless
 Alhed Larsen
 Jens Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Vilhelmine  Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel Muus
 Alhed  Møhl, Lysses datter
 H. Rasmussen, politifuldmægtig</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Jens var. Larsen-familien kendte flere, der bar dette navn. 
 De indsamlede tusindgylden skulle formodentlig bruges til snaps.</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Else og Andfreas/Puf Larsen har sat blomster på Alhed Larsens grav og luget, klippet og vandet. De har også ordnet Bless-familiens grav, og Andreas vil se til sin farmor og farfars gravsted.
 Politifuldmæftig Rasmussen spørger, om Johannes Larsen vil tage ind omkring Ny Carlsbergfondet og se på de billeder, som fondet har lovet Kerteminde Museum. 
 Det stormer. Den syge knortegås er død. 
 Andreas Larsen og Jens har været på en lang sejltur omkring Kalundborg, Lolland, Svendborg, Avernakø og Sønderborg. De cyklede hjem fra Faaborg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/N4zH</t>
   </si>
   <si>
     <t>1 Sept. 36. 
 Kære Far.
 Igaar var det Mors Dødsdag og Else og jeg var ude paa Kirkegaarden med en stor Buket Rosenkatost og de Flox vi kunde finde; det var ikke mange, men sammen med de Roser, som jeg havde sat derud Dagen før, saa det helt godt ud. Jeg havde Dagen før skuffet og revet og Else og jeg klippede alle de afblomstrede Nelliker af. Idag har jeg været ude med de to store Vandkander og vandet baade Mors Grav og Blessernes. Iaften skal jeg ud og vande videre ogsaa Farmors og Farfars, det er godt tørt altsammen. - Politifuldmægtigen har spurgt om 
 2./
 du ikke, naar du rejser igennem København paa Hjemvejen, kan gaa op i Ny-Carlsberg-Fondet og se paa de Billeder de har lovet Kerteminde Museum. - Vi har Storm i disse Dage. Der ryger endel Æbler, men vi naar da at faa plukket de fleste Charlamowski. Den syge Knortegaas døde Dagen efter jeg kom hjem. De andre tre er her endnu; naar Graaænderne letter fordi de bliver bange for noget, nøjes Knortegæssene med at løbe, de har aabenbart ikke opdaget, at de kan flyve. Den gamle Knortegaas ["Knortegaas" indsat over linjen] ser noget sløj ud, men jeg gav den straks rent Vand, saa jeg haaber den 
 3./
 retter sig. - Jens og jeg havde en dejlig Tur i Baaden: Efter Kerteminde var vi i Kalundborg - Musholmen - Agersø, hvor vi ikke kunde se nogen Stubmølle paa Helleholm og heller ingen "Haabets Minde" ved Havnen. Fra Agersø gik vi mod Nakskov Fjord, men da der stod Torden over Laaland bestemte vi os om og gik norden om Langeland til Dagelykke. Derfra til Svendborg Sund, hvor vi laa nogle Dage paa Grund af Blæst. En Dag var vi paa Skarø, men vendte tilbage til Svendborgsund om Eftermiddagen. Derefter til Korshavn, hvor vi var en 
 4./
 Dag over. Vi spadserede over Revet til Avernakø, hvor Majstængerne staar endnu. Derimod er der kun to Stumper tilbage af "høje Stene" ved revet ["Revet" overstreget] Drejet. Paa Korshavn fandt vi Tusindgylden saa vi kunde forsyne begge Familierne for det kommende Aar. Næste Dag gik vi til Sønderborg, men blev bugseret ind fra Pøls Huk af en Jagt, hvis Ejer og Skipper Jens kendte. Han viste sig at stamme fra Kerteminde, saa vi fik os en lang Snak over en Flaske Whisky, som vi havde taget med over i Jagten. Vi sad paa Fordækket i det dejligste
 5./
 Maaneskin med svag Brise, mens Skipperens Søn styrede. Næste Dag tog vi med Færgen til Faaborg hvortil min Cykle var sendt. Om Aftenen cyklede vi sammen til Revsvindinge, hvorfra Jens fortsatte til Nyborg og jeg til Kerteminde. Ogsaa den Aften havde vi næsten stille, men siden har det blæst og igaar og i Dag er det steget til Storm. - Jeg skal hilse fra Jens naar jeg skriver til Båxhult; han vilde gerne have truffet Lysse, men vi fik først at vide at han var rejst.
 Hils ogsaa Axel Muus. [En streg er tegnet rundt om "Hils ogsaa Axel Muus."]
 Mange Hilsner til Jer Alle deroppe fra Else og Puf.</t>
   </si>
   <si>
     <t>1936-10-01</t>
   </si>
   <si>
     <t>Poul Haase
 Andreas Larsen
 Jens Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel Muus
 - Rud
 Ane Talbot
 Julius Wedell</t>
   </si>
   <si>
     <t>Scott er Johannes Larsens jagthund. Julius Wedel/Sabswedel var den tidligere ejer. 
 Johannes Larsen kendte flere, der hed Christiansen, så det kan ikke afgøres, hvem M. Christiansen var. 
 Feden er navnet på et sydligt område ved Kerteminde havn på vej mod Nyborg.
 Brockdorff Gods er en lille hovedgård på halvøen Hindsholm, som indtil 1980 var avlsgård til Scheelenborg Gods. Godset var bortforpagtet omkring år 1900. Christian Iuel-Brockdorff solgte godset til Jens Anker Wistoft Larsen, hvis søn Søren Wistoft Larsen i 2022 ejer godset på 558 ha. Hovedbygningen er opført 1785.
 Maroquin er gedeskind af høj kvalitet, anvendt til bogbind. Skindene, der traditionelt stammer fra nordafrikanske geder, garves, strækkes og indfarves i garverier, især i Frankrig. I nutiden fås huder til fabrikation af maroquin også fra tamme geder, navnlig i området omkring Cape Town i Sydafrika. (Kilde: lex.dk).</t>
   </si>
   <si>
     <t>Toldvæsnet konfiskerede den ene hare, da Johannes Larsen skulle rejse hjem fra Sverige, men han fik den anden hare og to grågæs med hjem. 
 Den ene knortegås er død. Sædgåsen stak af og blev skudt fra en pram.
 Ane har fødselsdag, og Johannes Larsen har givet hende en hamster i bur. 
 Larsen hyrer nye piger i huset. Han har købt American Ornithology i fem bind.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QyIv</t>
   </si>
   <si>
     <t>Kjerteminde 1 Octbr 1936.
 Kære Lysse og Bimse!
 Tak for sidst! Det var en herlig Tid vi havde deroppe. Vi havde en god Hjemrejse, med Undtagelse af at vi nær ikke var kommen med Færgen paa Grund af de glemte Papirer og at det danske Toldvæsen huggede den ene Hare der laa fremme i Vognen, den skulde sejles ud midtstrøms og smides i Søen, til Gengæld var de saa optaget af den at de undlod at kige i den øvrige Bagage, saa vi et Par Dage efter kunde spise Muus´s Hare. Vi har faaet de 2 Graagæs hjem, det er et Par dejlige Fugle og de er saa tamme at de spiser af Haanden. Scott sendte jeg straks ned til Sabswedel. I Gaar ringede jeg og spurgte hvordan det gik, ”ikke godt” sagde han ”det er en af de haardeste jeg har haft fat i,” og saa bad han mig om at ringe igen om 14 Dage. Jeg havde ellers tænkt at faa ham med paa Jagt hos Tandlæge Rud paa Lørdag, men S vilde ikke af med ham før han var helt i orden. Den ene Knortegaas var død og en er fløjet saa nu er her kun 2, den gl. Gaas og en Gase. Sædgaasen var ogsaa fløjet og M. Christiansen havde set den blive skudt fra Skydepram i Fjorden, efter at den havde været en Tur ude over Feden. Det er lille Anes Fødselsdag i Dag og jeg har foræret hende et Bur med en Hamster. Begge vore Piger er rejst i Dag, men der har meldt sig en Barne, og Stuepige i Gaar og en Kokkepige i Dag sidstnævnte har været 2 Aar paa Brockdorff og det lader til at vi tager dem. Jeg var inde hos Haase da jeg rejste gennem Kjøbenhavn og købte Wilsons ”american Ornithologi” den jeg talte om i Fjor, 5 Bind i grønt Maroquin og Guldtryk og do Snit og i Mahognikasse. Ellers er her vist ikke videre at bemærke. Mange Hilsner til Jer alle 4. ogsaa fra Else og Puf
@@ -6069,50 +6094,98 @@
     <t>Johannes Larsen har besøgt Christa Knuth på Knuthenborg blandt andet for at male gamle træer i hendes park.</t>
   </si>
   <si>
     <t>Johannes Larsen har virkelig nydt opholdt hos Christa Knuth. Hun får sine billeder en af dagene, og Larsen beder hende sende kassen retur til glarmester Madsen.
 Hjemrejsen var hård.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/5B9t</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 pr. Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:] 
 Kjerteminde 21 Octbr. 1942.
 Kære Grevinde!
 Tak for sidst! det var en hyggelig Tid, jeg husker ikke, at jeg nogensinde har befundet mig bedre udenfor mit Hjem. Rare naturlige Mennesker, et Par usædvanligt søde Børn og den fuldendte Værtinde. Dine Billeder er nu færdige og kommer ned til Glarmesteren, saa faar Du dem nok en af Dagene og saa vil Du nok være saa sød og sende Kassen retur til Glarmester Johannes Madsen Kjerteminde eller bliver jeg skældt ud. Jeg naaede da hjem samme Dag jeg rejste, men først ved Ottetiden om Aftnen. Jeg maatte sidde ude paa Dækket af Færgen i 4 Timer inden den gik, saa var den godt 1½ Time om Overfarten, i Nyborg maatte jeg vente i 2 Timer paa Rutebilen.
 Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1943-04-24</t>
+  </si>
+  <si>
+    <t>Jørgen Brandstrup
+Kai Friis Møller
+Matilda Jungstedt
+Johanne Christine Larsen
+Axel  Müller
+Fanny Schaffalitzky de Muckadell
+Janna Schou
+Adelheyde Syberg
+Gudrun Syberg</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvad Fanny Schaffalitzky har sagt om kirsebærblomster og Astrids fødselsdag. 
+"Uhindret Samkvem med Sverige": Ellens datter, Grethe, og barnebarnet Matilda/Lille, boede i Stockholm. Sidstnævnte var arkitekt.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8390</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer ønsker tillykke med fødselsdagen. Kirsebærtræerne blomstrer, så Jomfru Fanny fik ikke helt ret. Både Ellen og Astrid Warberg-Goldschmidt ønsker sig mest af alt at kunne ses med familien i Sverige. Ellen sender dem madvarer.
+Matilda/Lille Jungstedt tjener 250 kr. om måneden på at tegne. Heldigvis har hun også fritid, og hun danser folkedans. 
+Ellen har været på Lindøgård, hvor hun traf Jørgen Brandstrup. Han og Johanne/Junge C. Larsen kommer til middag hos Ellen 2. påskedag. Hun steger nu flæskesteg. - Det er dejligt, at Johannes ben er bedre. Hun har kunnet klare en kæmpe omgang strygning, og forleden stegte hun 100 bøffer til henkogning. 
+Ellens have råber på at blive luget og få sået blomster.
+Forleden nat var der en svirren af flyvere over Kerteminde. Der var luftalarm, men Ellen tør ikke gå i sin kælder, for der er tusindben. 
+Ellen sender en af Kai Friis Møllers bøger. 
+Til sin fødselsdag fik Ellen 50 kr., og hun har købt en verdenshistorie i 12 bind.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Ajcu</t>
+  </si>
+  <si>
+    <t>Paaskelørdag
+Kære lille Disser!
+Nu nærmer sig d. 26nde og med alle disse Helligdage i Tanken, må vi i Tide tage fat på Fødselsdagsbrevet. Altså Tillykke med Dagen og Aaret, - måtte det bringe os alt, hvad vi mest brændende ønsker, - og alle Småønskerne også. Nu blomstrer Kisbærrene - så Jmf. Fanny får jo ikke helt Ret, - men nu kan vi da se, hvor det bærer hen, og det var måske det, hun mente. - 
+Blandt de brændende Ønsker har vi to jo det fælles: uhindret Samkvem med Sverige. Det er strængt, at være udelukket fra dem, man helst vil se, - men lad os være taknemmelige over, at de har det forholdsvis godt og ikke er i Krig. Det er dejligt, at vi kan sende lidt til dem. Jeg sender Flæsk, Pølse og Ost og det bliver modtaget med Begejstring. Gutte skriver ellers, at de klarer sig udmærket med Maden, - men det vilde hun jo nu skrive i hvert Tilfælde. Dog har jeg Følelse af, at det nogenlunde passer. - Jeg havde forleden et langt Brev fra Lille. Hun arbejder flittigt på sit Kontor, hvor hun jo tegner og tjener 250 Kr. om Mdr., hvad jeg synes er fænomenalt godt gjort. Heldigvis har hun da Tid til meget andet og kan pleje sine Interesser. En af dem er Folkedanse. Hun var jo på Næææs i fjor til et 6 Ugers Kursus i denne Sport og det morer hende meget. De har jo "Danselag", hvor de mødes og danser de gl. Danse, bl.a. Lancier!! Det synes vi jo er en ganske normal Dans. -
+I Gaar var jeg på Lindøgrd og traf der Jørgen Brandstrup, som lod fornøjet og glad. De kommer herud 2den Paaskedag. Sikken en Glæde at få Junge herud en Gang igen. De kommer med Ruten c. 11 og skal Afsted igen ved 9 Tiden om Aftenen, så det bliver da et dejlig grundigt Besøg. Idag har jeg travlt med at "lave til." Jeg har tænkt, at de skal have Fisk - stor Torsk, hvis jeg kan få det, eller andet, - og Blommegrød. Jeg er ved at stege en lille Flæskesteg, som de skal have kold om Aftenen med gr. Bønner til og så koldt Bord, hvad jeg kan finde på. Jeg har en Snaps og så min hvide Vin, så jeg haaber jo at kunne beværte dem godt. 
+Det er dejligt, at det da går nogenlunde med Junges Ben. Hun går helt flot uden sine Stokke og laver så meget nu i Huset. Tænk, at hun egenhændig strøg hele Strygningen fra den store Forårsvadsk, og stegte 100 Bøffer forleden. Det lyder jo voldsomt, - men det var til at koge hen, da de havde slagtet en Kalv.
+Det er sådan en Fornøjelse med deres nye, smukke Stue. Jeg synes, det er den hyggeligste, de nogensinde har haft.
+Mig selv kan jeg ikke sådan fortælle noget om, for jeg har det som sædvanlig, d.v.s. altid masetravlt og altid lidt bagefter med alting. Haven står og råber højlydt efter mig. Jeg beroliger den med, at der er da lagt Kartofler, og Spinat og Radiser er da oppe og Løg, - men det er Skidtet, skriger den og Blomsterfrø, som er købt, kunde du også gærne putte i mig. Ja, ja, måske i Eftermiddag, - nu fik vi jo en dejlig mild Regn til Morgen, - så nu er det egentlig lige til Pas. Men nu går jeg jo og "laver til Fremmede", som Tante Mimmi sagde. - 
+Sikken en Nat forleden, - Natten mellem Tirsdag og Onsdag. Der var vist over 1000 Flyvere over Fyen, - de næsten svirrede over Ørene på os, - Luftkampe har der været, for der blev jo skudt mange ned - Antiluftskyts fra Nyborg og Korsør, og "Fyrværkeri" rundt omkring. Det var fælt. Fra Klk 12 til 3 1/2 svirrede de om os. Fy for den Lede. - Jeg overnattede på Landet. Her i K-minde var der Luftalarm i 2 Timer. Jeg tror nu ikke, at ret mange går i Kælderen. Jeg tør nu ikke for der er Tusendeben i min. -
+Jeg sender dig en lille Bog, som det måske kan more dig at læse. Jeg har ikke kunnet dy mig for at pille lidt ved den og skære op hist og her. Jeg synes Kaj Friis Møller er så morsom at læse. -
+Til min F-dag sendte Gutte mig 50 Kr. så jeg selv kunde købe min Gave. Den har jeg nu erhvervet. Well's store Verdenshistorie, 12 Bind, - fint indbundet, Læderryg, som splinterny, for 45 Kr. antikvarisk. Jeg er henrykt over den, - den er spændende at læse som en Roman. Det var et Fund.
+Ja, så siger jeg atter god Fødselsdag og hils Aksel og det gode Nus, men mest dig selv fra din gamle Elle
+24/4 - 43</t>
   </si>
   <si>
     <t>1943-05-28</t>
   </si>
   <si>
     <t>Thora Cohn
 Ejvind Højgaard
 Viggo Jastrau
 Christa Knuth
 Jeppe Larsen
 Johannes Larsen
 Marie Larsen
 Hans Storm
 Lars Swane
 Ane Talbot
 Ursula Uttenreitter</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, kasse 1, kuvert 5, 2002/61, A8, lb11</t>
   </si>
   <si>
     <t>Tillykke med fødselsdagen til Christine Swane og tak for fødselsdagsgaven. Andreas Larsen forstår ikke, hvorfor Christine Swane er bange for at få bombet de billeder, som er udstillet i Ålborg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RtHB</t>
@@ -6193,93 +6266,93 @@
 Fru Lensgrevinde Chr. Knuth
 Liseleje Strandhotel
 Liseleje
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 28 Juni 1943.
 Kære Grevinde!
 Der var ingen Hotelkarl paa Næstved Banegaard og da jeg sveddryppende ankom til Hotellet og spurgte hvordan jeg skulde faa Adgang til Færgen næste Dag fik jeg at vide at jeg personlig skulde afhente Tegnet paa Banegaarden. Jeg bestemte saa at drikke en Pilsner først men der var ingen Øl. Saa drak jeg en Sodavand og traskede til Banegaarden igen. Fik et Kort til Færgen, det eneste de havde og Besked om næste Dag Kl 12,02 at tage med en Slæber til Ringsted og derfra til Korsør. Saa gik jeg tilbage til Hotellet og spiste 4 Stk Mad og 2 Kortelettre og 2 Glas, Øl, der var nemlig Fadøl naar man spiste til. Saa tilbragte jeg Natten med skiftevis at hale Dynen op om Skuldrene og ned om Benene idet den i første Tilfælde kun naaede lidt nedenfor Knæene og i sidste op til Brystet. Næste Dag besøgte jeg Amtslægen som jeg kørte med til Holmegaard og saa Glasværket i Virksomhed mens han tilsaa en Patient, saa om ad Herlufholm og Frokost, hvorefter han kørte mig til Banegaarden. Jeg kom godt til Ringsted, men da jeg ikke før er kommen ind i Byen fra den Side forestillede jeg mig at jeg skulde ud samme Vej og lod det Tog der holdt køre, inden jeg spurgte hvornaar Korsørtoget gik. Det var det jeg Idiot skulde have været med. Saa havde jeg 3 Timer at vente til det næste og Udsigt til at betale 30 Kr for en Bil fra Nyborg og hjem – Heldigvis skulde der ikke Adgangskort til næste Færge. Saa købte jeg en Wo[ulæseligt] ”det indre Kup” og satte mig til at læse. Ankommen til Nyborg ved 9 Tiden havde jeg endelig lidt Held. Der var en Bil fra Kjerteminde der skulde hente et Selskab ved Færgen og der fik jeg Plads hos Chaufføren; tilbød at betale Halvdelen men slap med en Trediedel og kom saa endelig hjem henad Kl. 10. Alt stod vel til. Næste Dag drev jeg og om Fredagen var jeg i Odense og fik en Generalforkølelse saa jeg var rigtig sløj Lørdag og Søndag men i Dag har jeg det helt godt og har faaet skreven en Del Breve og ved Hjælp af min Glarmester hængt Billeder op i Værkstedet, saa det ser nogenlunde beboeligt ud, saa maa jeg i Morgen faa ryddet op på Gulvet.
 2.
 Det var Indledningen
 Nu kommer det egentlige. Tusind Tak for den dejlige Tid. Du sagde noget om at jeg havde kaldt Dig ”den fuldendte Værtinde” det kan jeg jo ikke forbedre, ”To gild refined gold, to paint the lilae, to add fresh perfume to the violet o.s.v. som Shakespeare siger et eller andet Sted, men jeg kan altsaa konstatere at det passer. Jeg haaber snart at høre fra Dig at I har det godt og nyder det gode Vejr ved Stranden.
 Hils Børnene og Frk Egeberg og mange Hilsner til
 Dig selv fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1943-11-24</t>
   </si>
   <si>
     <t>Thora Cohn
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot
 Holger Thor Nielsen
 Jens Christian Thor Nielsen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem professor Christensen var. 
 "Om morgen den 20. november 1943 stod den 22-årige Holger Thor Nielsen og ventede på sporvognen foran Missionshotellet på Østre Stationsvej, da han blev skudt ned på åben gade. Gerningsmanden forsvandt hurtigt fra gerningsstedet uden at blive genkendt af nogen.
 Holger Thor Nielsen var det første dødsoffer for en stikkerlikvidering i Odense (...) Likvideringen fandt sted blot 17 dage efter, at ostehandler Jens Christian Thor Nielsen, Holger Thor Nielsens far, var blevet livsfarligt såret ved et attentat i sin forretning, Nørregade 52. Den 3. november 1943 var to modstandsfolk kommet ind i osteforretningen og havde affyret flere skud mod ham, og et af skuddene ramte ham i underlivet. Dette skud var ved at koste ham livet, men han fik slæbt sig over i en anden butik og bad om en ambulance.
 Både far og søn var en del af det lokale nazistiske miljø, og allerede i 1940 havde Holger Thor Nielsen meldt sig til Waffen SS og havde kæmpet på Østfronten. (...)
 Som reaktion på drabet på Holger Thor Nielsen strammede de tyske myndigheder reglerne for færdsel i byen. Det blev forbudt at færdes ude i tiden fra klokken 20 til klokken 5. Teatre, biografer, restaurationer og andre offentlige lokaler måtte lukke klokken 19, og al butikshandel skulle ophøre samtidig. (...)
 Besættelsesmagten havde i øvrigt endnu et svar på drabet på Holger Thor Nielsen, og det kom den 25. november 1943. I alt 31 mænd og kvinder, der var hjemmehørende i Odense, blev overflyttet fra danske fængsler til tyske koncentrationslejre." (Jørgen Thomsen og Johnny Wøllekær: Odenses første stikkerlikvidering. https://odenseleksikon.wordpress.com/odenses-foerste-stikkerlikvidering).</t>
   </si>
   <si>
     <t>Johannes Larsen takker for en dejlig tid på Knuthenborg. På hjemrejsen var Storebæltsfærgen overfyldt, og nogle af passagererne nægtede at give deres borde i restauranten videre til andre. En gruppe mænd blev direkte grove mod styrmanden.
 22. nov. tog Else og Andreas/Puf til Odense, men de fik ikke lov til at forlade banegården. Der var begået et stikkerdrab i byen. Stikkeren havde længe forsynet værnemagten med oplysninger om danskere. Mange synes, at han slap for let, da han straks døde af sine sår. Hans far, ostehandleren, som var blevet skudt nogle dage i forvejen, lå og led på hospitalet. Det er en solstrålehistorie.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/N0dU</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 24 Nov. 1943.
 Kære Grevinde!
 Tusind Tak for den dejlige Tid paa Knuthenborg og for Telegrammet der forsødede min Ensomhed paa Hotellet i Næstved, hvor jeg nød 4 Stk. Smørrebrød 3 Pilsnere, 2 Bittere og 1 Pibe Tobak. Derefter gik jeg i Seng og startede i Gaar Morges med et Tog, der afgik 8,46. direkte til Korsør. Efter at være sluppet igennem Kontrollen kom jeg om Bord i en gl. Færge, ”Prins Christian” som jeg formoder er en der tidligere har besørget Trafiken mellem Gedser og Warnemünde. Jeg gik op i en lille Rygesalon med ca 10 smaa Borde der alle var optagne ligesom alle Knager var behængt med Tøj saa vi der nu kom maatte beholde Hat og Overtøj paa og stille os op mellem Bordene. Da vi havde sejlet ca ½ Time, opfordrede en Højttaler, de Folk der havde spist, til at rejse sig og gøre Plads, saa andre ogsaa kunde faa en Forfriskning. Det blev efterkommet af alle paa nær 3 Selskaber der holdt Stillingen til vi kom i Land. Det ene bestod af 2 Par unge mennesker, der havde spist da vi kom og nu var i Gang med 8 Pilsnere som af og til fornyedes. Den ene Dame udmærkede sig ved at have de længste Negle jeg har set, hendes Tommelfingre saa saadan ud: [Tegning] og saa var de malet mørkerøde omtrent som Syltekirsebær. De var meget livlige og kaldte ustandselig paa Tjeneren saa skulde en af Damerne have Hefteplaster til en Strømpe, der var revnet, og en Gang vilde de have et Bordtennisspil. Det andet Selskab bestod af 10-12 højere tyske Officerer af Land- Sø- og Luftværnet dem undskyldte Folk med at de jo ikke kunde forstaa Højtaleren der kun talte dansk, derimod vakte det tredje Forargelse, det var 4 svære Herrer, der da de fik Bordet ryddet gav sig til at spille Kort, et Par Gange var der nogle der sendte Bud efter Styrmanden for at faa dem smidt ud, men han fik kun Grovheder for sin høflige Henstilling og beklagede at han ikke kunde gøre andet, de havde betalt deres Billet og havde
 2.
 Ret til at blive siddende. Efter godt og vel et Par Timers Sejlads naaede vi Færgelejet og Nyborg St. og der holdt saa Rutebilen til Kjerteminde, som jeg naaede ved 2-3 Tiden og blev modtaget af hele Familien. Til Morgen har jeg set en hel Bunke Breve igennem og lagt dem fra der skal besvares. Der var ogsaa et Takkebrev fra Professor Christensen der bl.a. udtalte Haabet om at vi snart igen maa faa noget bedre Øl. Jeg maa fortælle om Snigmordet i Odense. Den Dag tog Else og Puf intet anende til Odense om Eftermiddagen, de kom dog ikke længere end til Banegaarden hvor de maatte tilbringe 2 Timer i Mørke til Toget gik tilbage igen. Senere hørte de at Dagen havde formet sig som en Festdag for Indbyggerne i Odense, bl.a. havde hele Personalet i en af Byens største Forretninger P.C Rasmussen faaet Vin og Kage i Dagens Anledning, der var dog en Draabe Malurt i Festbægeret, Manden var død i Knaldet og det var den almindelige Mening at han var sluppet alt for let. Det viste sig at være en berygtet Stikker Ostemandens Søn, der længe havde terroriseret Byen og bragt mange mennesker i Fortræd og Ulykke. Han brugte at gaa rundt med Kongemærket paa Oplæget og lytte efter hvad Folk sagde, for senere at forsyne Værnemagten med sine Fund – Nej saa var Folk meget mere tilfreds med, som det var gaaet hans Fader, nemlig Ostemanden, der nogen Tid forud var bleven skudt i sin Forretning paa Nørregade, og siden har ligget paa Sygehuset svævende mellem Liv og Død med 3 Revolverkugler i Maven. Ak ja, saadan kan saa meget der tilsyneladende ser grimt ud, ved nærmere Eftersyn vise sig at være en hel Solstraalefortælling.
 Her staar alt godt til og jeg haaber det er ligesaa paa Knuthenborg Mange Hilsner og Tak
 Din hengivne
 Johannes Larsen.
 P.S.
 Undskyld; jeg bruger en af Elses Konvolutter, her er ingen andre i Huset og det øsregner
 JL.</t>
   </si>
   <si>
     <t>1944-05-08</t>
   </si>
   <si>
-    <t>Else Larsen, Else, Andreas Larsens kone</t>
+    <t>Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Marie Larsen
 Christine Swane</t>
   </si>
   <si>
     <t>Grete -
 Thora Cohn
 Andreas Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Lars Swane
 Ane Talbot
 Ursula Uttenreitter
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det har ikke været muligt at finde oplysninger om et centralkomfur.
 Laura Warberg Petersen (Bibbe) var sygeplejeelev på Odder Sygehus.
 Fra Odense kom Else Larsens forældre, samt hendes søster, som blev kaldt Kæreste.
 Johannes Larsen var i 1940'erne jævnligt på besøg hos Christa Knuth på Knuthenborg.</t>
   </si>
@@ -6290,95 +6363,95 @@
     <t>Tak for gaverne til Elses og Andreas fødselsdag. Der er blevet sat franske døre for verandaen. Det er svært at finde en ny pige.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/OGBC</t>
   </si>
   <si>
     <t>Kerteminde d. 8/5 1944
 Kære Ugle og Rie!
 Mange Tak for jeres Fødselsdagsbreve og Gaver, jeg er meget glad Tallerkenerne, vi mangler saa haardt nogle i den Størrelse, men desværre fik jeg til Jul en Skotaske, og det er jo ikke just noget, man kan bruge 2 af, men du maa endelig ikke have Besvær med at sende mig noget andet, Rie, det er saa svært at finde noget at forære væk i disse Tider.
 Mandag d. 15/5 1944
 Ja, saa kom dette altsaa alligevel ligesaa sent afsted, som mine Breve plejer at gøre, saa nu kan jeg ogsaa takke for Pufs Gaver, han er meget glad for Glasset, og de lækre Godter faar jeg ogsaa Lov at smage. Vi havde begge gode, fredelige Fødselsdage med Cykleture med Børnene og Middag om Aftenen, fra Odense kom de først om Søndagen. I sidste Uge har vi haft et farligt Jag med at blive færdig med Hovedrengøringen, Tandlægebesøg for hele Familien, Odenserejse og med at faa Las rigget til til Knuthenborgrejse, derfor Brevets Forsinkelse. Las rejste imorges Kl 6 ¼ med Bil til Nyborg og bliver hentet i Nykøbing, saa kan det gøres paa en Dag, han regner med at være hjemme igen til Pinse, til den Tid kommer ogsaa Mor, Far og Kæreste ned i Sommerlejligheden, saa nu skal vi til at bringe den i Orden. Haven har vi helt godt Rede paa nu, vi har haft en flink Mand til Hjælp men desværre er det jo nu en Hundekulde igen, vi har lige fyret op i Kaminen, vi var ellers holdt op. Graagaasen, begge Graaænder og ihvertfald een Høne ruger, saa det er meget spændende at se Resultaterne. Tante Junge er kommet hjem nu og i Pufs Fødselsdagsbrev skriver hun, at det gaar lidt fremad og de er meget glade for Centralkomfuret, hvis bare de havde noget at putte i det, den nye Pige omtaler hun ikke. Bibbe har vi begge haft Brev fra. Eksamen er vistnok gaaet godt, ihvertfald er hun da glad for at den er overstaaet og saavidt jeg har forstaaet har hun det lidt nemmere nu, hun er vel ogsaa træt endnu efter sin sidste Sygdom, men de behandler hende aabenbart godt deroppe. Herfra er ikke noget særligt Nyt, vi har faaet franske Døre for Verandaen, saa den er helt lukket, det har været dejligt i disse kølige Solskinsdage, Solen varmer jo meget i saadan et Glasbur og det vil lune meget til Vinter og skaane Stuen og Bøgerne for Støv og Snavs. Nu har jeg en sidste Annoncekampagne igang for at for at skaffe Piger og hvis det mislykkes, giver jeg op, saa maa vi klare os uden, naar Grete rejser til Juli, og jeg maa trøste mig med, at der er mange, som er værre stillet med smaa Børn og Folkehold, som skal bespises.
 Jeg skal hilse jer mange Gange fra Børnene, de har ikke rigtig Tid til at skrive selv nu, de er ude hele Dagen og har faaet god Kulør, Puf skriver selv og jeg sender Tusind kærlige Hilsner til jer begge fra Else.
 [Øverst på siden:] Hilsen til Lasse og Ursula.
 Rie! Jeg lader [ulæseligt ord] ligge til Sommer, hvis jeg ikke faar anden Besked.</t>
   </si>
   <si>
     <t>1944-09-09</t>
   </si>
   <si>
     <t>HC  Andersen
 Preben Frank
 Peter Hansen
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Mogens Lorentzen
 Carl Nielsen
 Kai Nielsen
 Fritz Syberg</t>
   </si>
   <si>
     <t>Filmen, som Johannes Larsen medvirkede i, kendes ikke. 
 Det vides ikke, hvilket hæfte Johannes Larsen sendte, men muligvis er der tale om et eksemplar af tidsskriftet Danmark, som Johannes V. Jensen havde bedt Johannes Larsen skrive en artikel om Kerteminde til.
 Christa Knuth sendte ved en tidligere lejlighed en sikahjort, som Larsen-familien spiste. Skindet må nu være blevet garvet. 
 Johannes Larsen kendte flere ved navn Niels Hansen.</t>
   </si>
   <si>
     <t>Johannes Larsen har medvirket til en film baseret på "Hvad fatter gør", og han fandt projektet temmelig håbløst. Han er glad for sin nye hund. 
 Larsen sender en kvittering og et hæfte.
 Skindet af sikahjorten er blevet ordnet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/h6rr</t>
   </si>
   <si>
     <t>Kjerteminde 9 Septbr 1944.
 Kære Grevinde!
 Endelig faar jeg et ledigt Øjeblik. De to sidste Dage har jeg været i Store Viby for at blive filmet af en Mand der hedder Preben Frank og som laver en Film sammen med Mogens Lorentzen. Den er bygget over H C Andersens Eventyr ”Hvad Fatter gør er altid det rigtige” og saa er der indlagt en Del fynske Berømtheder H C Andersen, Carl Nielsen, Kai Nielsen, Syberg Peter Hansen o fl. og hvor jeg altsaa optræder som den eneste nulevende, staaende og malende ved et Gadekær foran en Mølle, der gaar rundt og spiller en Rolle ved Fordelingen af Kunstværkerne, og hvis Du kan begribe noget af det er Du klogere end jeg er. En lille Pige kommer løbende med en Gaas og ser paa at jeg maler, det er den Gaas der skal byttes med en Høne. I Gaar var det saa mørkt at han maatte kassere hele Optagelsen og saa maatte jeg jo der ud i Dag igen. Jeg er vældig glad ved den lille nye Hund; det er en køn lille Hund, meget livlig og med smukke Bevægelser. Hermed en Kvittering som Du kan give Din Godsforvalter. Pengene fik jeg Dagen efter at vi havde talt i Telefonen, Postbudet havde været med dem, men var gaaet igen da der ingen var hjemme, Dagen før altsaa. Det er en sløj Boghandler Du har, naar han ikke en Gang gider skrive til Forlaget efter et Hefte, men her er altsaa et. 
 Vi har lige nu faaet Skindet af Sikadyret fra Nyborg formedelst 10,75 Kr. Jeg skal hilse fra Else og Puf, og saa maa Du hilse dem alle sammen derovre mange Gange, og mange flere til Dig selv fra
 Din hengivne
 Johannes Larsen.
 P.S.
 Vil Du ogsaa hilse Niels Hansens naar de kommer
 JL.</t>
   </si>
   <si>
     <t>1946-12-24</t>
   </si>
   <si>
     <t>Thora Cohn
 Knud Dalhoff Larsen
 Christa Knuth
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen omdannede efter Alheds død vinterhaven til volière. 
 Sidensvans: Silkehale. 
 Det vides ikke, hvilket stort billede Johannes Larsen arbejdede på.</t>
   </si>
   <si>
     <t>Andreas/Puf har fanget en silkehale (sidensvans), som Larsen nu har i et bur. 
 Larsen har gigt i hoften og får behandlinger i Odense, og han ser frem til igen at kunne male. Han har været til fødselsdag hos Grevinde Knuth. Mens han var væk, brød en kat ind i volièren og tog en masse fugle.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/K47c</t>
   </si>
   <si>
     <t>Kjerteminde 24 Decbr. 1946.
 Kære Lysse!
 Tak for Dit lange Brev: Det var et morsomt Tilfælde med Direktør Dalhoff. Det kan vist nok passe at det har været udstillet i Odense til 3600 Kr. Den Gang var mine Priser det laveste de har været siden 1920, men i de sidste Aar har jeg faaet mere end det dobbelte af hvad de den Gang kostede. Jeg skal undersøge om det kan lade sig gøre at sende det. Jeg glæder mig til en Gang at se hvad I har lavet ved Huset. Jeg forstaar at det er en gennemgribende Forandring. Her kom i Gaar en Kasse med mange dejlige Ting, Tusind Tak! den gjorde stor Lykke. Puf var i Forgaars i Nyborg for at hente Marie, der var ingen Rutebil. Paa Vejen fangede han en forsulten Sidensvans, som siden har siddet og ædt i et lille Bur. Her er mange af den Slags for Tiden, men jeg har ikke kunnet fange nogle, da jeg den sidste Maaneds Tid eller halvanden har haft en ækel Gigt i Hoften, saa jeg hverken har kunnet gaa eller staa eller bestille noget. Jeg blev røntgenfotograferet i Odense, og tager der ud en Gang om Ugen og faar Røntgenbehandling. Heldigvis generer det mig ikke at køre i Bil. Den fjortende var jeg paa Knuthenborg til Grevindens Fødselsdag til halve Hummere og Kalkun. Puf kørte mig til Færgen i Svendborg og Grevinden hentede mig i Rudkøbing. Der var Kaneføre paa Lolland og den Dag jeg rejste Hjem kom der mere Sne og her er nu hvid Jul. Desværre havde der været en Kat der var brudt ind i min Voliere mens jeg var borte og havde ædt mine Stillitser og Dompapper og en Kanariefugl og nogle Grønsiskener og Graasiskener. Det gaar bedre med mig nu for hver Dag. I Gaar kunde jeg staa og barbere færdig uden Hvil og gik omkring hele Dagen uden Smerter, saa jeg haaber at jeg snart kan komme til at male igen paa mit store Billede som jeg gerne vil have udstillet til Foraaret. Jeg skal hilse Jer mange Gange fra os allesammen og ønske Jer en rigtig glædelig Jul og et godt Nytaar. I faar det jo lidt sent. Jeg regner med at komme til Båxhult til Pintsen. Mange Hilsner til jer allesammen fra Din Far.</t>
   </si>
   <si>
     <t>1947-03-31</t>
   </si>
   <si>
     <t>Johannes Larsen sender et ex libris. Han har bestilling på 34 akvareller til Den Grimme Ælling - de samme motiver som til oliebillederne. Han laver to om dagen og bliver meget træt.
@@ -6502,51 +6575,51 @@
 Lindøgaard Lørd. 29-11-47.
 Kære lille Dis!
 Det var dog en hel Velsignelse at faa saadan et godt Brev fra dig, det var saa sandelig en god Tur, han der havde til Kontoret. Naar I faar fuld Gage baade for Nov. og Decemb. kan I saa ikke lægge lidt af det til Side til Skatten, for den bliver jo hamber til næste Aar, naar I faar mindre at leve af, men alligevel skal af med den sædv høje Skat. De Blade du skrev om, har jeg regnet sammen til 184 Kr. årlig det kan der købes en hel Del Mad for. Ja, det var som jeg vist skrev, at en Ændring paa Sagerne vilde hjælpe paa Axels Helbred – det er jo endelig ikke saa svært at regne ud, for Nerver er jo paa Spil alle Vegne. Hvor er det dog dejligt, lille Dis! Tror du nok, du kan faa Raad til det Nyborg-Ophold, som jeg ser hen til med saa stor Forventning. Skulde vi faa daarligt Vejr, har vi da nok at snakke om indendørs. Ser du ikke ogsaa hen til det som en god Oplevelse? Vi maa se at faa det til at blive af. Naar vi kommer ind i det nye Aaar, vil jeg spare sammen til det og jeg tror [”tror” indsat over linjen] ogsaa godt, jeg kan bestride vort fælles Cerutbehov, din Rejse til Nyborg er jo dyrere end min. Saa vil Lauritz hente os ud til dem, saa du faar Bibbe at se i hendes Hjem, og maaske han ogsaa vil køre os en Tur f. Eks. til Glorup, til de gode Titter – det har jeg nu ikke talt med ham om, men han er vældig flink med Bilen hvis hans Dæk bare vil holde, de er frygtelig skrøbelige og han kan ikke faa nye. – Vi havde saadan en morsom Aften
 2 Jo ["Jo" overstreget] i Torsdags. Vi havde faaet dem til at kommer herud og havde lavet fin Aftensmad til dem: Dug paa Bordet, Bajere – den sidste Rest fra Gildet – 2 Fasaner, henkogte og pænt koldt Bord; de var begejstrede og overraskede. De kom om Eftermiddag, men vi havde saadan et morsomt Besøg; Gretes Bror, Børge, arbejder hos en Mand, der hedder Vincent – fransk Afstamn. – han har en en Gros Forretn. Med Luksusting Julekort, Servietter, Gengivelse af Malerier, Børnebøger o.s.v. o.s.v. [”o.s.v. o.s.v.” indsat over linjen] De kom for at se det Maleri af Las med Agraren, der sidder paa Andetræk; Tinge og Manse har jo hver sit Maleri, Studier af ["af" overstreget] til det store som hænger paa Statens Museum for Kunst. Han valgte vores fordi det var lettere at gengive. Dagen efter skulde de ud til Las for at blive enige med ham; de har før lavet noget af hans, og da fik han 8000 Kr. men denne Gang menes han at ville forlange Halvdelen af Nettofortjenesten, og det er jo et skrapt Forlangende. Du kan ikke tænke dig, hvor den Mand var henrivende. Dis, der er nu noget ved Kulturmennesker! man ved det øjeblikkelig naar han træder ind i ens Stue, og soler sig ved at være sammen med et Kulturmenneske, og saa var han saa elskelig; vi snakkede og snakkede og faldt saa glimrende sammen. Som vi ærgrede os, da det for sent gik op for os, at vi godt kunde have faaet dem, ham og Børge altsaa, til at blive, for de skulde hen til Odense og sove der. Selv Agraren sagde, at det var helt vemodigt at sige Farvel til ham. Ham maa vi henvende os til, hvis 
 3 du laver en Børnebog, han ”gør” i den Slags, du kunde maaske sammen med Janna tjene store Penge ved det.
 Det havde først været Meningen, de skulde laane det Billede, som Tinge har, og da det saa blev vores, sagde Børge til ham, at saa blev Tinge vist lidt skuffet, saa sagde Vincent straks: godt, saa siger vi 500 Kr, saa kan de faa 250 Kr hver – Tinge og Manse altsaa. Bare for at laane det Billede!!
 Til Aftenkaffen kørte Lauritz ned eft. Grete og Tinge, Søren ankom i Bil, og vi havde en umaadelig morsom Aften Næ, hvor Snakken gik. Vi havde anstrengt os, havde til Kaffen hjemmebagt Franskbrød m. Ost og Marmelade, en Lagkage med Chokoladeglassur samt en Æblekage, godt m. Flødesk. De jublede højt, da det kom paa Bordet. Det var sidste Aften i vores gode Stue; næste Morgen flyttede vi ned i Spisestuen; vi tør ikke mere fyre deroppe, for Brændselet svinder foruroligende. Det værste er jo med Julen, men saa fyrer vi op i Manses Stue, Havestuen lige til Juleaften, saa vi kan have Julestue der. Her er saamænd ellers hyggeligt nok; Gulvtæppet er her nede, mine pæne Blomster er flyttet herned, jeg har 3 blomstrende Alpevioler, hvoraf den ene er selvopdreven og jeg har to andre som endnu ikke er kommen i Blomst. Her er yndigt, men alligevel savner jeg jo min Stue. 
 Søren er en Kammerat af Bibbe fra Middelf. Sinds.s.h. hun har været et Aar i Paris som Nurse er nu sygeplejerske i Kjerteminde en meget sød Pige. - - Vi har det alle godt her. Hermed 1 Smørmrk.
 Masser af Hilsner til Jer begge</t>
   </si>
   <si>
     <t>1947-12-20</t>
   </si>
   <si>
     <t>Edel -
 Ena -
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Adolph Larsen
 Andreas Larsen
 Henning Larsen
 Johannes Larsen
 Marie Larsen
 Peter Andreas Larsen
 Gudmund Larsen 
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Axel  Müller
 Lauritz Pedersen
 Georg Poulsen
 Janna Schou
 Lars Swane
 Rigmor Thorsen
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Hvad familien skulle i Nyborg vides ikke.
 Den lille syerske fra Strandgyden kendes ikke. Heller ikke Charles. 
 Det vides ikke, hvad Lauritz Pedersens svigerinde og hendes mand hed. Svigerinden var formodentlig Lauritz Petersens første kones søster. Det er også uklart, hvor deres fælles gård, Dalsgaard, lå.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0654</t>
   </si>
   <si>
     <t>Peters Ena snakker alt for meget.
@@ -6605,51 +6678,51 @@
     <t>Lindøgaard</t>
   </si>
   <si>
     <t>Hareskov
 Bakkevej 12</t>
   </si>
   <si>
     <t>Edel -
 - Agner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Thora Cohn
 - Føge
 Poul Gregersen
 Ernst Hartmann
 Joseph Haydn
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Axel  Müller
 Lauritz Pedersen
 Holger Rasmussen
 Mads Rasmussen
 Ane Talbot
 Erik Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen</t>
   </si>
   <si>
     <t>Johannes Nicolaus Brønsted døde 17. dec. 1947. Tornehave i Birkerød var han og hans families hjem.</t>
   </si>
   <si>
     <t>Johanne anbefaler Astrid at købe en større pibe.
 Louise/Lugge er ramt hårdt af sorg efter mandens død. Johannes Larsen skal bo hos hende nogle dage i forbindelse med en udstillingsophængning. Måske skal Louise flytte ind i en af Tornehaves sidefløje. 
 Johanne og familien har haft selskab. Martin/Manse havde skudt en tjurhane, og man inviterede gæster og møblerede om. Johannes Larsen ville tidligt hjem, men resten af selskabet festede til ud på natten. 
 Peter og Martin/Manse har tapetseret og hængt billeder op. 
 Laura/Bibbe har været hjemme. Hun synger i kor - blandt andet Haydn - og har fået en flot selskabskjole til dette brug. 
 Familien har lært tyske Ernst Hartmann at kende.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/dAa2</t>
   </si>
@@ -6784,51 +6857,51 @@
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Johannes Larsen-samlingen, kasse 5, 35-4</t>
   </si>
   <si>
     <t>Johannes Larsen takker for det dejlige besøg på Bornholm og for Rudes gæstfrihed.
 På hjemturen var der overvægt, men en mand accepterede at vente med at flyve til dagen efter, og de øvrige kom afsted. Udsigten fra flyet var flot med tordenhimmel og en brændende lyngmark i Skåne. Johannes Larsen fik kørelejlighed fra Nyborg til Kerteminde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/mIem</t>
   </si>
   <si>
     <t>Kjerteminde 6 Septbr 1948.
 Kære Rudes!
 Tusind Tak for den dejlige Tid jeg var hos Jer. Jeg er aldeles overvældet af Jeres Venlighed og Gæstfrihed i mod mig og alt hvad jeg har oplevet og set i Jeres smukke Hjem paa den skønne Ø. Det tegnede sig ikke saa godt ved Afrejsen. Da vi var bleven vejede fik vi at vide at vi var altfor tunge, enten skulde en af os + Bagage trække sig tilbage eller ogsaa skulde al Bagagen sendes med Damperen. Det sidste var jo ikke saa godt, da jeg saa var nødt til at overnatte i Kjøbenhavn uden Nattøj, og desuden var min Rejsetaske uaflaaset. Heldigvis var der en velvillig Mand der trak sig tilbage, saa vi kunde komme af Sted. Flyveturen formede sig adskilligt bedre end den forrige. Det var en bedre Maskine, og jeg kunde se Vandet hele Tiden og da vi kom ind over Skaane kunde jeg tydeligt se Landskabet. I Forgrunden var der sat Ild paa en Lyngmark, tror jeg det var, med en bugtet Line af klare Flammer. Forude blev Landskabet borte i en lys Soldis og endte i nogle gulrandede Skyer og til højre for os trak en vældig mørk Tordenbyge, med lodret Nedbør og en mørk Skygge paa Jorden, bort. Jeg fik en Bil i Kastrup sammen med et Par Medrejsende og naaede at faa et Par Stk. Smørrebrød og en Fadøl paa Banegaarden, inden Toget gik. Paa Færgen traf jeg Bryggeren fra Mesinge og kom kørende med ham til Kjerteminde, saa jeg var hjemme lidt over Kl. 12. 
 Endnu en Gang Tak.
 Jeres hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1948-11-20</t>
   </si>
   <si>
     <t>Elise Hansen
 Peter Hansen
 Andreas Larsen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Johan/Lysse og Johannes Larsen har hentet Elisa Hansens urne på et krematorie i København og kørt den til Faaborg, hvor den blev nedsat i Peter Hansens grav. 
 Nu laver Johannes Larsen ex libris.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Ofud</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg 
 Bandholm
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 20 Novbr. 1948.
 Kære Grevinde
 Ja nu er jeg altsaa hjemme igen. I Forgaars Morges Kl. 6.15 hentede Lysse mig og vi kørte ud paa Enghavevej og drak Kaffe hvorefter vi hentede Elises Urne paa Krematoriet ved Roskildevej og naaede en Færge ved 9 Tiden, traf Puf og Else i Nyborg og kørte i øsende Regn til Faaborg. Middag paa Rasmussens Hotel, derefter en Højtidelighed i Museets Forhal og saa til Kirkegaarden hvor Urnen blev sat ned i Peter Hansens Gravsted. Saa flyttede jeg over i vores Vogn og fulgtes med Lysse til Nyborg, hvor de naaede en Færge ved 4 Tiden, og saa kørte vi her hjem. Jeg er nu i Gang med Arbejdet igen, men der er stadig noget der skal gøres før jeg kan begynde for mig selv. Bl.a. nogle Ex libris, Hilsner fra Else og Puf! Mange fra mig.
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
@@ -7188,89 +7261,89 @@
 For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
 En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
 [62]
 Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
 Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
 Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
 En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
 [63]
 mere villige, saa længtes de efter deres Baas. 
 Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
 Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
 [64]
 hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
 En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
   <si>
     <t>1949-03-24</t>
   </si>
   <si>
     <t>Refshalevej 16 Maribo</t>
   </si>
   <si>
     <t>Thora Cohn
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>"Tak for Kjøbenhavn!": Af det forrige brev fremgår det, at Johannes Larsen skulle mødes med Christa Knuth i København.</t>
   </si>
   <si>
     <t>Johannes Larsen sender de lovede ex libris. Han kom godt hjem. Larsen takker for gensynet i København. Droslen synger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Ccrr</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 24 Marts 1949.
 Kære Grevinde!
 Her med et Par af de lovede Ex libris. Jeg har lavet et til Else ogsaa men det er endnu ikke reproduceret. Jeg kom godt hjem og Puf, Jeppe og Thora var paa Banegaarden i Nyborg efter mig. Det var et henrivende Vejr i Gaar med Sol hele Dagen, det er næsten stille i Dag som i Gaar men Solen mangler, til Gengæld synger Droslen, mens jeg sidder her og skriver. Der laa en Bunke Breve da jeg kom. Tak for Kjøbenhavn! 
 Mange Hilsener fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1949-05-28</t>
   </si>
   <si>
     <t>Aage Blomberg
 Thora Cohn
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ove Holger Christian Vind</t>
   </si>
   <si>
     <t>Sanderumgård er en gammel hovedgård, som ligger i Davinde Sogn, Odense Kommune. Ejer 1913-1950: Ove Holger Christian Vind (Wikipedia juni 2024). 
 Rønningesøgaard, også stavet Rønninge Søgård, er et tidligere krongods, beliggende i Rønninge Sogn i Kerteminde Kommune (Wikipedia juni 2024). 
 Christianslund Badehotel lå i Nyborg – lukkede i 1965 (Arkiv.dk). 
 Juelsberg Gods ligger ved Nyborg.
 H. C. Andersen: Den grimme ælling med illustrationer af Johannes Larsen udkom i 1955 på Gyldendal.</t>
   </si>
   <si>
     <t>Johannes Larsens familie har været på en udflugt til tre fynske herregårde. Alle steder blev der holdt foredrag. Ca. 400 gæster deltog.
 Larsen har nu lavet 18 akvareller til Den Grimme Ælling.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/MJeE</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 [X over hele forsiden].
 Søndagsbrev.
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej
 Maribo. 
 [På kuvertens bagside:]
@@ -7318,51 +7391,51 @@
 Danmark
 [På kuvertens bagside:]
 Johannes Larsen
 Båxhult
 Långaryd
 Sverige
 [I brevet:]
 Båxhult 28 Septbr. 1949.
 Kære Grevinde!
 Tak for de fortsatte Forsendelser og Hilsener! Bimse skal en af Dagene til Kjøbenhavn og hente nogle Møbler, som hun har arvet efter sin Moder og saa kører jeg med. Dagen efter vil hun køre mig til Korsør og saa henter Puf mig i Nyborg. Jeg regner saa med at komme til Maribo en Gang i næste Uge for at male den Akvarel til Doktoren. Altsaa hvis det passer Dig. Jeg har da faaet malet en Del, skønt Vejret har drillet mig i den sidste Tid med at være graat naar jeg skulde have Solskin og omvendt. 
 Mange Hilsner ogsaa fra Lysse og Bimse.
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1950-03-27</t>
   </si>
   <si>
     <t>Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Didrik Overgaard Nielsen
 Christine Swane</t>
   </si>
   <si>
     <t>Det vil være fint, hvis Johan kører til Korsør, bliver hentet i Nyborg, deltager i Jeppes konfirmation og tager Christine og Marie med tilbage til Birkerød.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/fAzV</t>
   </si>
   <si>
     <t>Kjerteminde 27/3 – 1950
 Kære Lysse.
 Tak for Dit Brev som jeg blev overordentlig glad ved, ligesom jeg glæder mig til Rejsen. Der er noget der undrer mig, det er hvordan Du kan være her om Morgenen d. 3 April og saa rejse med det samme. Var der ikke mere Mening i at Du kom her Søndag Eftermiddag? Hvis Du parkerede Din Vogn i Korsør kunde Puf hente Dig i Nyborg. Så kunde Du deltage i Jeppes Konfirmationsmiddag, der kommer kun Marie og Uglen og Elses Forældre. Saa kunde Du overnatte her og saa starte)x Mandag Morgen. Eventuelt kunde vi vel saa have Uglen og Marie med til Birkerød, Var det ikke bedre? Lad mig høre nærmere. Mange Hilsener til Jer allesammen 
 Din Far.
 Hilsen fra Else og Puf. 
 )x Med Puf til Nyborg.</t>
   </si>
   <si>
     <t>1950-04-26</t>
   </si>
   <si>
     <t>Adam Knuth
 Elena Larsen
 Johan Larsen
@@ -7384,100 +7457,100 @@
     <t>https://fynboerne.ktdk.dk/d/6Eao</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej.
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 26 April 1950.
 Kære Grevinde.
 Som Du ser er jeg nu hjemme igen. Jeg havde det som altid dejligt paa Båxhult, men det jeg var kommen derop for faldt ikke saa heldigt ud. Til Trods for at jeg var med Lysse ude ved 4 Tiden 6-7 Gange og selv en Morgen stod op Kl. 2 ¾ og sad paa et Sted i Skoven fra Kl. 3-4 og et andet Sted en halv Time kom jeg ikke Tjurene, nærmere end til et Par Gange at høre nogle fjerne Lyde. For øvrigt regnede det med Undtagelse af et Par Dage hele Tiden og frøs hver Nat. Den Aften vi havde bestemt til at tage hjem næste Dag, sagde min Søster at næste Gang hun kom derop vilde hun gerne til Smålands Taberg, hvorpaa Lysse sagde at det kunde hun komme i Morgen. Næste Dag var det straalende Solskin og næsten Stille. Bimse ringede til Skolen og bad Søster og Jonas fri og saa kørte hun og Marie og Børnene og jeg ad Nissastigen til Jönköping, hvor vi spiste Frokost i Alphyddan, en højt over Byen beliggende Beværtning med Udsigt over Byen og Vättern og Visingsø og Husquarna. Derefter kørte vi op paa Taberg, hvor der var masser af blaa Anemoner, som vi gravede nogle Stykker op af, deriblandt en smuk rød som Søster fandt. saa kørte vi ad Sagastigen hjem og var hjemme til Aftensmad. Dagen efter kørte Bimse mig os ["mig" overstreget; ”os” indsat over linien] til Birkerød hvor jeg overnattede og næste Dag kørte hun mig til Korsør og Puf hentede mig i Nyborg. Nu har jeg i et Par Dage ordnet den Post her laa og besvaret det nødtørftige og saa skulde jeg i Morgen se at faa begyndt at bestille noget. Paa Fredag Kl. 12 skal jeg til Indvielsen af det nybyggede Pax. Mange Hilsener ogsaa til Adam.
 Din hengivne
 Johannes Larsen</t>
   </si>
   <si>
     <t>1950-05-02</t>
   </si>
   <si>
     <t>Thora Cohn
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot</t>
   </si>
   <si>
     <t>Pax var navnet på den strandrestaurant, som Johan og Dagmar (Nan og Tulle) Due Nielsen ejede i Kerteminde. De var nære venner af Johannes Larsen.</t>
   </si>
   <si>
     <t>Johannes Larsen kom godt hjem, men han havde ventetid i Nyborg. Det har været koldt.
 Larsen har været til indvielsesfest i Pax.
 Den lille fugl, som johan talte om, må være en spurvehøg.
 Det er dejligt, at Johan og Elena har fundet Larsens fyldepen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/m6hV</t>
   </si>
   <si>
     <t>Kjerteminde 2 Maj 1950.
 Kære Lysse og Bimse!
 Tusind Tak for det dejlige Ophold paa Båxhult og for Jeres Befordring ud og hjem. Jeg kom godt hjem, men maatte vente en god Times Tid i Nyborg der var ingen Puf ved Færgen og det tog nogen Tid at faa Telefonforbindelse. Det viste sig at han fra Kjøbenhavn havde faaet at vide at jeg vilde tage over med en Automobilfærge og regnet ud at jeg ikke kunde komme før ved 9 Tiden. Tak for Brevet Lysse! Det lader jo altsaa til at det ikke har været forsent jeg var der oppe. Læg nu Mærke til hvor længe de bliver ved. Maaske kan jeg saa faa bedre Held næste Aar. Her har været væmmelig koldt i den sidste Tid indtil vi i Gaar naaede op til 19⁰ om Eftermiddagen og i Dag tegner det til at blive ligesaa varmt. Fredag var jeg til Indvielsesfrokost i ”Pax” ca 40 Mennesker, Haandværkerne, Byrødder og Politi og Presse. Det var meget festligt, men det tog jo Appetitten til Elses Fødselsdagsmiddag om Aftnen. Den lille Falk Du taler om kan ikke have været andet end en Han Spurvehøg, der er meget mindre end Hunnen og har rustgule Tværstriber paa Bukserne. 
 Det glæder mig at I har fundet min Fyldepen, jeg var saa sikker paa at jeg havde puttet den i Kufferten og troede den var falden ud. 
 Mange Hilsner fra Puf og Else og Børnene og 
 Jeres hengivne 
 JL.</t>
   </si>
   <si>
     <t>1950-09-12</t>
   </si>
   <si>
     <t>Joy Deason
 Jesper Hansen
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Ruth -, pige i huset hos Johanne Larsen
 Ellen  Sawyer
 Janna Schou
 Fritz Warberg
 Karen Warberg
 Marie Warberg
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem H &amp;amp; S var.
 "Englænderne" var Joy Deason og hendes ven, Peter. Martin/Manse Warberg Larsen lærte dem at kende, da han opholdt sig i England for at lære om landbrugsvæsen. 
 Fjællebro er en gammel hovedgård, der ligger i Herringe Sogn, Ringe Kommune. Fjællebro Gods ejes siden 2016 af Fjellebro Gods A/S (Wikipedia jan. 2024).
 Ørbæklunde er grundlagt ca. år 1500 under navnet Lundsgaard. Det var derefter en befæstet borg, betegnet Ørbæklundsgaard fra 1502 og kendt under sit nuværende navn Ørbæklunde fra omkring 1528. Gården ligger i Ørbæk Sogn, Nyborg Kommune. (Wikipedia jan. 2024). 
 Lykkesholm er en gammel hovedgård, som nævnes første gang i 1329 og kaldt Magelund, men benævnt Lykkesholm fra 1380. Gården ligger cirka 3 km sydvest for den fynske by Ørbæk og ca. 21 km sydøst for Odense. (Wikipedia jan. 2024).
 Glorup er en herregård i Svindinge Sogn på Sydøstfyn. (Wikipedia jan. 2024)
 Rygård er en herregård i Langå Sogn på Sydøstfyn. Den er i sameje med Glorup (Wikipedia jan. 2024). 
 Det vides ikke, hvad Fritz Warbergs svigermor hed. Ruths søster kendes heller ikke. 
 "Øjeblikket" var formodentlig et tidsskrift.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0581</t>
   </si>
   <si>
     <t>Det er slemt med børnelammelsen.
 Frygteligt, at Andreas/Puf og Else Larsen mistede deres nyfødte. Else sagde, at det var godt, at det ikke var Laura/Bibbe Warberg Petersens dreng, der døde.
 Andreas/Puf har kørt tur med de englændere, der er på besøg på Lindøgaard. De to er uinteresserede i det meste, og Joy er desuden uopdragen.
 Laura/Bibbe har også kørt tur med en flok.
 Peter Larsen og Jesper Hansen har været på besøg og kørt ture med folk. Peter kørte Joy og Peter på banegården, og det var rart at slippe af med dem.
 Regnen ødelægger høsten.
 Fritz Warberg har været på Fyn. Han fik besked om ikke at opholde sig for længe hos Elle(n) Sawyer.
 Johanne/Junge syr servietter og bordløbere.</t>
   </si>
@@ -7520,51 +7593,51 @@
 de skulde haane den Mand, der vil have bedre Boliger paa Vesterbro det er en ligesaa vigtig ”Front” mod Kommunismen som Militæret
 [Skrevet på hovedet øverst s. 2:]
 Hvad siger dog Ib og Janna til de 47,000 Meningsfæller, der har sagt fra? Folk begynder at forstaa, hvad Kom. egentlig er. – Det er pudsigt, at du som altid har hadet Politik nu skriver, - Politik, for hvad er dine Pipifaks andet? Har du tænkt paa det? 
 [Skrevet langs venstre kant s. 2:]
 Saa kun til Slut de kærligste Hilsner til Jer begge fra din Junge
 [Skrevet på hovedet øverst s. 1:]
 Hvis han vælger Kransen med Navnetrækket hvad Bogstaver skal der saa staa?
 N.B. Su. u.
 [Skrevet på tværs s. 6:]
 modt. 15’ Sept. 1950 
 Besvaret 16’ Sept.
 Skrevet til J.C. Pedersen, Aarhus
 19’ Sept. 1950</t>
   </si>
   <si>
     <t>1951-05-18</t>
   </si>
   <si>
     <t>Marius Christiansen
 Thora Cohn
 Else Jensen
 Emmerik Jensen
 Hjalmar Johansen
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Poul Lorentsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes V. Jensen var død, da Johannes Larsen skrev brevet</t>
   </si>
   <si>
     <t>Johannes Larsen har blandt andet været i Zoologisk Have i København. Nu er han hjemme og skal til Romsø med Christiansen. Gåsen ligger stadig på æg. Han vedlægger et brev fra Poul Lorentsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/5W9d</t>
   </si>
   <si>
     <t>Kjerteminde 18 Maj 1951
 Kære Lysse og Bimse.
 Jeg fik snakket med en Del Mennesker i Kjøbenhavn og Fredagen før Pintse kørte Else og Emmerik mig til zoologisk Have og derfra til Banegaarden hvor jeg i et overfyldt Tog kom til Korsør og videre til Nyborg, hvor Puf hentede mig. Vi har haft det koldt her siden men i Dag er det mildere og jeg har været nede hos Christiansen og aftalt med ham at tage til Romsø i Morgen. Vores Gaas ligger stadig skønt den skulde have haft Gæslinger for en Uge siden. I Dag fik jeg vedlagte Brev fra Statsskovrider Poul Lorentzen, som Du nok vil høre nærmere fra. Hvordan gaar det med Kalkunerne? og med de smaa Æg? Tak for sidst! Mange Hilsner fra Puf, Else, Børnene og 
 Jeres JL.
 [På side 2 er der tegnet et kort. På dette er der skrevet:]
 Tyllesand 5
 114 Per Larson
 Lasse!
 100 Godsågere
 Skogsvakten
 Hjalmar Johansen</t>
   </si>
@@ -7703,59 +7776,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/583e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZhDQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ETLl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usto" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZzuH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2gSL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mtVz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaTe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NlB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcMs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gHF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hxPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AvIZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o9LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DZoG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V0aD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GpwX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2ruO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IKO1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M4rR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6WTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dDEX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RUmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogSM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZBB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0kk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mr2J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6Ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7sJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Oyu0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QHCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bXXc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3pnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GHTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IP6z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o9f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j1TS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZdsM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iZm9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kCVM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARDw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d8X9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NbLt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Oj68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fwv9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/txzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xzmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QWFu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zvaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u64H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9DkY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/meHK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jt1w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WDdF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YGid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MnQg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rZLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y9Im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MVpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCjx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3F4P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaCo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0GbR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4d3i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3SjJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yY73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WaQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lLke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ukwruu9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b4WF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsVE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9o1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jmQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pMWW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GiJOu0Cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xitGOHEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zvc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D0Sc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V7sM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGdH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q0sA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mNUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oWmH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GvAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vSBt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dw7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sOPL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QDSr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eITH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZjM8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qisF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jMEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DqvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pnnE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/p6mquhRL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ntgE41ev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gr4dQ2mb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mlVKfENB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mRGYJww6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WkFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/moeuxMUl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwS33elR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/chq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IE3H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bv4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/drJo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0QBx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPbw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Wt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z8zF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YN6KZXKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7KtK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gdBJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7UegCBEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pqRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ixgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/evwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9PV3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N4zH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QyIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5B9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RtHB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tX0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zz2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N0dU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OGBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6rr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xprx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ofud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ccrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJeE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/22Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fAzV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m6hV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5W9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xk8P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/583e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZhDQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ETLl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usto" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZzuH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2gSL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mtVz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FaTe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NlB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcMs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gHF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hxPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AvIZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o9LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DZoG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V0aD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GpwX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2ruO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IKO1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M4rR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6WTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dDEX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RUmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogSM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZBB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0kk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mr2J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6Ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7sJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Oyu0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QHCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bXXc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3pnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GHTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IP6z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o9f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j1TS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZdsM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iZm9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kCVM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARDw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d8X9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NbLt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Oj68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fwv9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/txzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xzmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QWFu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zvaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u64H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9DkY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/meHK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jt1w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WDdF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YGid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MnQg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rZLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y9Im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MVpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCjx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3F4P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaCo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0GbR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4d3i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3SjJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yY73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WaQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lLke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ukwruu9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b4WF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsVE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9o1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jmQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pMWW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GiJOu0Cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xitGOHEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zvc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D0Sc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V7sM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGdH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q0sA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mNUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oWmH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GvAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vSBt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dw7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sOPL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QDSr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eITH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZjM8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qisF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jMEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DqvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pnnE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/p6mquhRL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ntgE41ev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gr4dQ2mb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mlVKfENB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mRGYJww6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WkFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/moeuxMUl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwS33elR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/chq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IE3H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bv4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/drJo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0QBx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPbw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Wt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z8zF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YN6KZXKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7KtK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gdBJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7UegCBEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pqRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ixgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/evwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aAyX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9PV3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N4zH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QyIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5B9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ajcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RtHB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tX0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zz2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N0dU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OGBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6rr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xprx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ofud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ccrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJeE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/22Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fAzV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m6hV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5W9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xk8P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M184"/>
+  <dimension ref="A1:M186"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -14515,76 +14588,80 @@
       </c>
       <c r="I154" s="5" t="s">
         <v>1017</v>
       </c>
       <c r="J154" s="5" t="s">
         <v>1011</v>
       </c>
       <c r="K154" s="5" t="s">
         <v>1018</v>
       </c>
       <c r="L154" s="6" t="s">
         <v>1019</v>
       </c>
       <c r="M154" s="5" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
         <v>1021</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="5" t="s">
-        <v>16</v>
+        <v>804</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>827</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1008</v>
+      </c>
+      <c r="E155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H155" s="5" t="s">
+      <c r="H155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I155" s="5" t="s">
         <v>1022</v>
       </c>
-      <c r="I155" s="5" t="s">
+      <c r="J155" s="5" t="s">
         <v>1023</v>
-      </c>
-[...1 lines deleted...]
-        <v>1011</v>
       </c>
       <c r="K155" s="5" t="s">
         <v>1024</v>
       </c>
       <c r="L155" s="6" t="s">
         <v>1025</v>
       </c>
       <c r="M155" s="5" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
         <v>1027</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>827</v>
       </c>
       <c r="E156" s="5" t="s">
@@ -14605,1171 +14682,1175 @@
       </c>
       <c r="I156" s="5" t="s">
         <v>1029</v>
       </c>
       <c r="J156" s="5" t="s">
         <v>1011</v>
       </c>
       <c r="K156" s="5" t="s">
         <v>1030</v>
       </c>
       <c r="L156" s="6" t="s">
         <v>1031</v>
       </c>
       <c r="M156" s="5" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
         <v>1033</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>804</v>
+        <v>16</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>827</v>
+      </c>
+      <c r="E157" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H157" s="5" t="s">
         <v>1034</v>
       </c>
       <c r="I157" s="5" t="s">
         <v>1035</v>
       </c>
       <c r="J157" s="5" t="s">
+        <v>1011</v>
+      </c>
+      <c r="K157" s="5" t="s">
         <v>1036</v>
       </c>
-      <c r="K157" s="5" t="s">
+      <c r="L157" s="6" t="s">
         <v>1037</v>
       </c>
-      <c r="L157" s="6" t="s">
+      <c r="M157" s="5" t="s">
         <v>1038</v>
-      </c>
-[...1 lines deleted...]
-        <v>1039</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B158" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C158" s="5" t="s">
+        <v>804</v>
+      </c>
+      <c r="D158" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H158" s="5" t="s">
         <v>1040</v>
       </c>
-      <c r="B158" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H158" s="5" t="s">
+      <c r="I158" s="5" t="s">
         <v>1041</v>
       </c>
-      <c r="I158" s="5" t="s">
+      <c r="J158" s="5" t="s">
         <v>1042</v>
-      </c>
-[...1 lines deleted...]
-        <v>1011</v>
       </c>
       <c r="K158" s="5" t="s">
         <v>1043</v>
       </c>
       <c r="L158" s="6" t="s">
         <v>1044</v>
       </c>
       <c r="M158" s="5" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
         <v>1046</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>1047</v>
+        <v>1008</v>
       </c>
       <c r="E159" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F159" s="5" t="s">
+      <c r="F159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H159" s="5" t="s">
+        <v>1047</v>
+      </c>
+      <c r="I159" s="5" t="s">
         <v>1048</v>
       </c>
-      <c r="G159" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H159" s="5" t="s">
+      <c r="J159" s="5" t="s">
+        <v>1011</v>
+      </c>
+      <c r="K159" s="5" t="s">
         <v>1049</v>
       </c>
-      <c r="I159" s="5" t="s">
+      <c r="L159" s="6" t="s">
         <v>1050</v>
       </c>
-      <c r="J159" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K159" s="5" t="s">
+      <c r="M159" s="5" t="s">
         <v>1051</v>
-      </c>
-[...4 lines deleted...]
-        <v>1053</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>804</v>
+        <v>16</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>171</v>
+        <v>1053</v>
       </c>
       <c r="E160" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F160" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F160" s="5" t="s">
+        <v>1054</v>
       </c>
       <c r="G160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H160" s="5" t="s">
         <v>1055</v>
       </c>
-      <c r="I160" s="5"/>
+      <c r="I160" s="5" t="s">
+        <v>1056</v>
+      </c>
       <c r="J160" s="5" t="s">
-        <v>1056</v>
+        <v>1042</v>
       </c>
       <c r="K160" s="5" t="s">
         <v>1057</v>
       </c>
       <c r="L160" s="6" t="s">
         <v>1058</v>
       </c>
       <c r="M160" s="5" t="s">
         <v>1059</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
         <v>1060</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>804</v>
+        <v>406</v>
       </c>
       <c r="D161" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="E161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H161" s="5" t="s">
         <v>1061</v>
       </c>
-      <c r="E161" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H161" s="5" t="s">
+      <c r="I161" s="5" t="s">
         <v>1062</v>
       </c>
-      <c r="I161" s="5" t="s">
+      <c r="J161" s="5" t="s">
         <v>1063</v>
-      </c>
-[...1 lines deleted...]
-        <v>1036</v>
       </c>
       <c r="K161" s="5" t="s">
         <v>1064</v>
       </c>
       <c r="L161" s="6" t="s">
         <v>1065</v>
       </c>
       <c r="M161" s="5" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
         <v>1067</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>16</v>
+        <v>804</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>1047</v>
+        <v>171</v>
       </c>
       <c r="E162" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F162" s="5" t="s">
-        <v>1048</v>
+      <c r="F162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H162" s="5" t="s">
         <v>1068</v>
       </c>
-      <c r="I162" s="5" t="s">
+      <c r="I162" s="5"/>
+      <c r="J162" s="5" t="s">
         <v>1069</v>
-      </c>
-[...1 lines deleted...]
-        <v>1036</v>
       </c>
       <c r="K162" s="5" t="s">
         <v>1070</v>
       </c>
       <c r="L162" s="6" t="s">
         <v>1071</v>
       </c>
       <c r="M162" s="5" t="s">
         <v>1072</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
         <v>1073</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>16</v>
+        <v>804</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>1047</v>
-[...5 lines deleted...]
-        <v>1048</v>
+        <v>1074</v>
+      </c>
+      <c r="E163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H163" s="5" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="I163" s="5" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="J163" s="5" t="s">
-        <v>1036</v>
+        <v>1042</v>
       </c>
       <c r="K163" s="5" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="L163" s="6" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="M163" s="5" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C164" s="5" t="s">
-        <v>1080</v>
+        <v>16</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>1081</v>
+        <v>1053</v>
       </c>
       <c r="E164" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F164" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F164" s="5" t="s">
+        <v>1054</v>
       </c>
       <c r="G164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H164" s="5" t="s">
+        <v>1081</v>
+      </c>
+      <c r="I164" s="5" t="s">
         <v>1082</v>
       </c>
-      <c r="I164" s="5" t="s">
+      <c r="J164" s="5" t="s">
+        <v>1042</v>
+      </c>
+      <c r="K164" s="5" t="s">
         <v>1083</v>
       </c>
-      <c r="J164" s="5" t="s">
+      <c r="L164" s="6" t="s">
         <v>1084</v>
       </c>
-      <c r="K164" s="5" t="s">
+      <c r="M164" s="5" t="s">
         <v>1085</v>
-      </c>
-[...4 lines deleted...]
-        <v>1087</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>1088</v>
+        <v>1086</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>1047</v>
+        <v>1053</v>
       </c>
       <c r="E165" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F165" s="5" t="s">
-        <v>1048</v>
+        <v>1054</v>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H165" s="5" t="s">
+        <v>1087</v>
+      </c>
+      <c r="I165" s="5" t="s">
+        <v>1088</v>
+      </c>
+      <c r="J165" s="5" t="s">
+        <v>1042</v>
+      </c>
+      <c r="K165" s="5" t="s">
         <v>1089</v>
       </c>
-      <c r="I165" s="5" t="s">
+      <c r="L165" s="6" t="s">
         <v>1090</v>
       </c>
-      <c r="J165" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K165" s="5" t="s">
+      <c r="M165" s="5" t="s">
         <v>1091</v>
-      </c>
-[...4 lines deleted...]
-        <v>1093</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B166" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C166" s="5" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D166" s="5" t="s">
         <v>1094</v>
-      </c>
-[...7 lines deleted...]
-        <v>827</v>
       </c>
       <c r="E166" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H166" s="5" t="s">
         <v>1095</v>
       </c>
       <c r="I166" s="5" t="s">
         <v>1096</v>
       </c>
       <c r="J166" s="5" t="s">
-        <v>1011</v>
+        <v>1097</v>
       </c>
       <c r="K166" s="5" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="L166" s="6" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="M166" s="5" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>1047</v>
+        <v>1053</v>
       </c>
       <c r="E167" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F167" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F167" s="5" t="s">
+        <v>1054</v>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H167" s="5" t="s">
-        <v>849</v>
-[...1 lines deleted...]
-      <c r="I167" s="5"/>
+        <v>1102</v>
+      </c>
+      <c r="I167" s="5" t="s">
+        <v>1103</v>
+      </c>
       <c r="J167" s="5" t="s">
-        <v>1036</v>
+        <v>1042</v>
       </c>
       <c r="K167" s="5" t="s">
-        <v>1101</v>
+        <v>1104</v>
       </c>
       <c r="L167" s="6" t="s">
-        <v>1102</v>
+        <v>1105</v>
       </c>
       <c r="M167" s="5" t="s">
-        <v>1103</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>1104</v>
+        <v>1107</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C168" s="5" t="s">
-        <v>159</v>
+        <v>16</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>526</v>
+        <v>827</v>
       </c>
       <c r="E168" s="5" t="s">
-        <v>1105</v>
-[...2 lines deleted...]
-        <v>1106</v>
+        <v>17</v>
+      </c>
+      <c r="F168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H168" s="5" t="s">
-        <v>1107</v>
-[...1 lines deleted...]
-      <c r="I168" s="5"/>
+        <v>1108</v>
+      </c>
+      <c r="I168" s="5" t="s">
+        <v>1109</v>
+      </c>
       <c r="J168" s="5" t="s">
-        <v>1108</v>
+        <v>1011</v>
       </c>
       <c r="K168" s="5" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="L168" s="6" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="M168" s="5" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C169" s="5" t="s">
-        <v>159</v>
+        <v>16</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>526</v>
+        <v>1053</v>
       </c>
       <c r="E169" s="5" t="s">
-        <v>1105</v>
-[...2 lines deleted...]
-        <v>1113</v>
+        <v>17</v>
+      </c>
+      <c r="F169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H169" s="5" t="s">
-        <v>1114</v>
+        <v>849</v>
       </c>
       <c r="I169" s="5"/>
       <c r="J169" s="5" t="s">
-        <v>1108</v>
+        <v>1042</v>
       </c>
       <c r="K169" s="5" t="s">
+        <v>1114</v>
+      </c>
+      <c r="L169" s="6" t="s">
         <v>1115</v>
       </c>
-      <c r="L169" s="6" t="s">
+      <c r="M169" s="5" t="s">
         <v>1116</v>
-      </c>
-[...1 lines deleted...]
-        <v>1117</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>1118</v>
+        <v>1117</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D170" s="5" t="s">
         <v>526</v>
       </c>
       <c r="E170" s="5" t="s">
-        <v>1105</v>
+        <v>1118</v>
       </c>
       <c r="F170" s="5" t="s">
-        <v>1106</v>
+        <v>1119</v>
       </c>
       <c r="G170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H170" s="5" t="s">
-        <v>1119</v>
-[...1 lines deleted...]
-      <c r="I170" s="5" t="s">
         <v>1120</v>
       </c>
+      <c r="I170" s="5"/>
       <c r="J170" s="5" t="s">
         <v>1121</v>
       </c>
       <c r="K170" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="L170" s="6" t="s">
         <v>1123</v>
       </c>
       <c r="M170" s="5" t="s">
         <v>1124</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
         <v>1125</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D171" s="5" t="s">
         <v>526</v>
       </c>
       <c r="E171" s="5" t="s">
+        <v>1118</v>
+      </c>
+      <c r="F171" s="5" t="s">
         <v>1126</v>
       </c>
-      <c r="F171" s="5" t="s">
+      <c r="G171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H171" s="5" t="s">
         <v>1127</v>
       </c>
-      <c r="G171" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H171" s="5" t="s">
+      <c r="I171" s="5"/>
+      <c r="J171" s="5" t="s">
+        <v>1121</v>
+      </c>
+      <c r="K171" s="5" t="s">
         <v>1128</v>
       </c>
-      <c r="I171" s="5" t="s">
+      <c r="L171" s="6" t="s">
         <v>1129</v>
       </c>
-      <c r="J171" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K171" s="5" t="s">
+      <c r="M171" s="5" t="s">
         <v>1130</v>
-      </c>
-[...4 lines deleted...]
-        <v>1132</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>526</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>1105</v>
+        <v>1118</v>
       </c>
       <c r="F172" s="5" t="s">
-        <v>1127</v>
+        <v>1119</v>
       </c>
       <c r="G172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H172" s="5" t="s">
+        <v>1132</v>
+      </c>
+      <c r="I172" s="5" t="s">
+        <v>1133</v>
+      </c>
+      <c r="J172" s="5" t="s">
         <v>1134</v>
       </c>
-      <c r="I172" s="5" t="s">
+      <c r="K172" s="5" t="s">
         <v>1135</v>
       </c>
-      <c r="J172" s="5" t="s">
+      <c r="L172" s="6" t="s">
         <v>1136</v>
       </c>
-      <c r="K172" s="5" t="s">
+      <c r="M172" s="5" t="s">
         <v>1137</v>
-      </c>
-[...4 lines deleted...]
-        <v>1139</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B173" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C173" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="D173" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="E173" s="5" t="s">
+        <v>1139</v>
+      </c>
+      <c r="F173" s="5" t="s">
         <v>1140</v>
       </c>
-      <c r="B173" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D173" s="5" t="s">
+      <c r="G173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H173" s="5" t="s">
         <v>1141</v>
-      </c>
-[...16 lines deleted...]
-        </is>
       </c>
       <c r="I173" s="5" t="s">
         <v>1142</v>
       </c>
       <c r="J173" s="5" t="s">
+        <v>1121</v>
+      </c>
+      <c r="K173" s="5" t="s">
         <v>1143</v>
       </c>
-      <c r="K173" s="5" t="s">
+      <c r="L173" s="6" t="s">
         <v>1144</v>
       </c>
-      <c r="L173" s="6" t="s">
+      <c r="M173" s="5" t="s">
         <v>1145</v>
-      </c>
-[...1 lines deleted...]
-        <v>1146</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B174" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C174" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="D174" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="E174" s="5" t="s">
+        <v>1118</v>
+      </c>
+      <c r="F174" s="5" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H174" s="5" t="s">
         <v>1147</v>
       </c>
-      <c r="B174" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C174" s="5" t="s">
+      <c r="I174" s="5" t="s">
+        <v>1148</v>
+      </c>
+      <c r="J174" s="5" t="s">
+        <v>1149</v>
+      </c>
+      <c r="K174" s="5" t="s">
+        <v>1150</v>
+      </c>
+      <c r="L174" s="6" t="s">
+        <v>1151</v>
+      </c>
+      <c r="M174" s="5" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="5" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B175" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C175" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D174" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E174" s="5" t="s">
+      <c r="D175" s="5" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E175" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F174" s="5" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="F175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H175" s="5" t="s">
-        <v>1154</v>
+      <c r="H175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I175" s="5" t="s">
         <v>1155</v>
       </c>
       <c r="J175" s="5" t="s">
-        <v>260</v>
-[...4 lines deleted...]
-        </is>
+        <v>1156</v>
+      </c>
+      <c r="K175" s="5" t="s">
+        <v>1157</v>
       </c>
       <c r="L175" s="6" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="M175" s="5" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>1047</v>
+        <v>1053</v>
       </c>
       <c r="E176" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F176" s="5" t="s">
-        <v>1159</v>
+        <v>1054</v>
       </c>
       <c r="G176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H176" s="5" t="s">
-        <v>1160</v>
-[...1 lines deleted...]
-      <c r="I176" s="5" t="s">
         <v>1161</v>
       </c>
+      <c r="I176" s="5"/>
       <c r="J176" s="5" t="s">
-        <v>1036</v>
+        <v>1042</v>
       </c>
       <c r="K176" s="5" t="s">
         <v>1162</v>
       </c>
       <c r="L176" s="6" t="s">
         <v>1163</v>
       </c>
       <c r="M176" s="5" t="s">
         <v>1164</v>
       </c>
     </row>
     <row r="177">
-      <c r="A177" s="5" t="s">
+      <c r="A177" s="5" t="n">
+        <v>1949</v>
+      </c>
+      <c r="B177" s="5" t="s">
         <v>1165</v>
       </c>
-      <c r="B177" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C177" s="5" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-        <v>1159</v>
+        <v>1166</v>
+      </c>
+      <c r="D177" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E177" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F177" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H177" s="5" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="I177" s="5" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="J177" s="5" t="s">
-        <v>1036</v>
-[...2 lines deleted...]
-        <v>1168</v>
+        <v>260</v>
+      </c>
+      <c r="K177" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L177" s="6" t="s">
         <v>1169</v>
       </c>
       <c r="M177" s="5" t="s">
         <v>1170</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
         <v>1171</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C178" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>1047</v>
+        <v>1053</v>
       </c>
       <c r="E178" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F178" s="5" t="s">
         <v>1172</v>
       </c>
-      <c r="F178" s="5" t="s">
+      <c r="G178" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H178" s="5" t="s">
         <v>1173</v>
       </c>
-      <c r="G178" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H178" s="5" t="s">
+      <c r="I178" s="5" t="s">
         <v>1174</v>
       </c>
-      <c r="I178" s="5" t="s">
+      <c r="J178" s="5" t="s">
+        <v>1042</v>
+      </c>
+      <c r="K178" s="5" t="s">
         <v>1175</v>
       </c>
-      <c r="J178" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K178" s="5" t="s">
+      <c r="L178" s="6" t="s">
         <v>1176</v>
       </c>
-      <c r="L178" s="6" t="s">
+      <c r="M178" s="5" t="s">
         <v>1177</v>
-      </c>
-[...1 lines deleted...]
-        <v>1178</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>1179</v>
+        <v>1178</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C179" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>827</v>
+        <v>1053</v>
       </c>
       <c r="E179" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F179" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F179" s="5" t="s">
+        <v>1172</v>
       </c>
       <c r="G179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H179" s="5" t="s">
+        <v>1179</v>
+      </c>
+      <c r="I179" s="5" t="s">
         <v>1180</v>
       </c>
-      <c r="I179" s="5"/>
       <c r="J179" s="5" t="s">
-        <v>1011</v>
+        <v>1042</v>
       </c>
       <c r="K179" s="5" t="s">
         <v>1181</v>
       </c>
       <c r="L179" s="6" t="s">
         <v>1182</v>
       </c>
       <c r="M179" s="5" t="s">
         <v>1183</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
         <v>1184</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>1047</v>
+        <v>1053</v>
       </c>
       <c r="E180" s="5" t="s">
-        <v>17</v>
+        <v>1185</v>
       </c>
       <c r="F180" s="5" t="s">
-        <v>1159</v>
+        <v>1186</v>
       </c>
       <c r="G180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H180" s="5" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="I180" s="5" t="s">
-        <v>1186</v>
+        <v>1188</v>
       </c>
       <c r="J180" s="5" t="s">
-        <v>1036</v>
+        <v>1042</v>
       </c>
       <c r="K180" s="5" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="L180" s="6" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
       <c r="M180" s="5" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C181" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>1008</v>
+        <v>827</v>
       </c>
       <c r="E181" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H181" s="5" t="s">
-        <v>1191</v>
-[...3 lines deleted...]
-      </c>
+        <v>1193</v>
+      </c>
+      <c r="I181" s="5"/>
       <c r="J181" s="5" t="s">
         <v>1011</v>
       </c>
       <c r="K181" s="5" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="L181" s="6" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="M181" s="5" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C182" s="5" t="s">
-        <v>159</v>
+        <v>16</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>526</v>
+        <v>1053</v>
       </c>
       <c r="E182" s="5" t="s">
-        <v>1105</v>
+        <v>17</v>
       </c>
       <c r="F182" s="5" t="s">
-        <v>1106</v>
+        <v>1172</v>
       </c>
       <c r="G182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H182" s="5" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="I182" s="5" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="J182" s="5" t="s">
-        <v>1199</v>
+        <v>1042</v>
       </c>
       <c r="K182" s="5" t="s">
         <v>1200</v>
       </c>
       <c r="L182" s="6" t="s">
         <v>1201</v>
       </c>
       <c r="M182" s="5" t="s">
         <v>1202</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
         <v>1203</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D183" s="5" t="s">
         <v>1008</v>
       </c>
       <c r="E183" s="5" t="s">
@@ -15790,87 +15871,175 @@
       </c>
       <c r="I183" s="5" t="s">
         <v>1205</v>
       </c>
       <c r="J183" s="5" t="s">
         <v>1011</v>
       </c>
       <c r="K183" s="5" t="s">
         <v>1206</v>
       </c>
       <c r="L183" s="6" t="s">
         <v>1207</v>
       </c>
       <c r="M183" s="5" t="s">
         <v>1208</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
         <v>1209</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C184" s="5" t="s">
-        <v>181</v>
+        <v>159</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>39</v>
-[...9 lines deleted...]
-        </is>
+        <v>526</v>
+      </c>
+      <c r="E184" s="5" t="s">
+        <v>1118</v>
+      </c>
+      <c r="F184" s="5" t="s">
+        <v>1119</v>
       </c>
       <c r="G184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H184" s="5" t="s">
         <v>1210</v>
       </c>
       <c r="I184" s="5" t="s">
         <v>1211</v>
       </c>
       <c r="J184" s="5" t="s">
         <v>1212</v>
       </c>
       <c r="K184" s="5" t="s">
         <v>1213</v>
       </c>
       <c r="L184" s="6" t="s">
         <v>1214</v>
       </c>
       <c r="M184" s="5" t="s">
         <v>1215</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="5" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B185" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C185" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D185" s="5" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E185" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H185" s="5" t="s">
+        <v>1217</v>
+      </c>
+      <c r="I185" s="5" t="s">
+        <v>1218</v>
+      </c>
+      <c r="J185" s="5" t="s">
+        <v>1011</v>
+      </c>
+      <c r="K185" s="5" t="s">
+        <v>1219</v>
+      </c>
+      <c r="L185" s="6" t="s">
+        <v>1220</v>
+      </c>
+      <c r="M185" s="5" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="5" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B186" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C186" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="D186" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H186" s="5" t="s">
+        <v>1223</v>
+      </c>
+      <c r="I186" s="5" t="s">
+        <v>1224</v>
+      </c>
+      <c r="J186" s="5" t="s">
+        <v>1225</v>
+      </c>
+      <c r="K186" s="5" t="s">
+        <v>1226</v>
+      </c>
+      <c r="L186" s="6" t="s">
+        <v>1227</v>
+      </c>
+      <c r="M186" s="5" t="s">
+        <v>1228</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -16015,44 +16184,46 @@
     <hyperlink ref="M160" r:id="rId165"/>
     <hyperlink ref="M161" r:id="rId166"/>
     <hyperlink ref="M162" r:id="rId167"/>
     <hyperlink ref="M163" r:id="rId168"/>
     <hyperlink ref="M164" r:id="rId169"/>
     <hyperlink ref="M165" r:id="rId170"/>
     <hyperlink ref="M166" r:id="rId171"/>
     <hyperlink ref="M167" r:id="rId172"/>
     <hyperlink ref="M168" r:id="rId173"/>
     <hyperlink ref="M169" r:id="rId174"/>
     <hyperlink ref="M170" r:id="rId175"/>
     <hyperlink ref="M171" r:id="rId176"/>
     <hyperlink ref="M172" r:id="rId177"/>
     <hyperlink ref="M173" r:id="rId178"/>
     <hyperlink ref="M174" r:id="rId179"/>
     <hyperlink ref="M175" r:id="rId180"/>
     <hyperlink ref="M176" r:id="rId181"/>
     <hyperlink ref="M177" r:id="rId182"/>
     <hyperlink ref="M178" r:id="rId183"/>
     <hyperlink ref="M179" r:id="rId184"/>
     <hyperlink ref="M180" r:id="rId185"/>
     <hyperlink ref="M181" r:id="rId186"/>
     <hyperlink ref="M182" r:id="rId187"/>
     <hyperlink ref="M183" r:id="rId188"/>
     <hyperlink ref="M184" r:id="rId189"/>
+    <hyperlink ref="M185" r:id="rId190"/>
+    <hyperlink ref="M186" r:id="rId191"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>