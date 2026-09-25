--- v0 (2026-06-11)
+++ v1 (2026-09-25)
@@ -355,51 +355,51 @@
   <si>
     <t>https://fynboerne.ktdk.dk/n/wBZqLrfY</t>
   </si>
   <si>
     <t>13. jul. 1924</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/Gf5mwqGr</t>
   </si>
   <si>
     <t>22. jul. 1924</t>
   </si>
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til Limfjorden.
 Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne
 Bemærk at listen over de gamle latinske artsbetegnelser over fugle fortsættes i denne del af dagbogen (af kopieringshensyn er notaterne medtaget)
 Særligt de sidste sider af dagbogen har tegninger fra udvalgte steder</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/r5GKNbIq</t>
   </si>
   <si>
     <t>1944-05-08</t>
   </si>
   <si>
-    <t>Else Larsen, Else, Andreas Larsens kone</t>
+    <t>Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Marie Larsen
 Christine Swane</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>Grete -
 Thora Cohn
 Andreas Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Lars Swane
 Ane Talbot
 Ursula Uttenreitter
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det har ikke været muligt at finde oplysninger om et centralkomfur.
 Laura Warberg Petersen (Bibbe) var sygeplejeelev på Odder Sygehus.