--- v0 (2026-06-11)
+++ v1 (2026-08-04)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2158" uniqueCount="1323" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2207" uniqueCount="1362" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -2433,130 +2433,50 @@
 Dagene i Kerteminde glemmer jeg sent – så rædselsfulde de var – ene i det store Hus med de to små – gnavne – frysende Unger – Adam syg i to Døgn med høj Feber – Sjums Mundbetændelse og bolden Finger – og jeg selv så dødsenstræt og tilintetgjort. Hvad hjalp det så, at jeg havde 100 Kr. liggende, som en god Ven havde sendt mig til en Rekreationsrejse. Men omsider blev Amanda færdig ved sine Forældres Sølvbryllupsfestligheder - og kom mig til Hjælp. I Tirsdags kom hun op – og overtog Børnene – samtidig flyttede vi dem og hele vort Habengut over i det store Kærbyhusgæstekammer, hvor hun nu kan fyre hver Dag i Kakkelovnen og være med Ungerne, når de ikke er ude, hun spiser med dem hos Junge – og hjælper til Gengæld med alt forefaldende. Hun var meget sød og imødekommende til at gå ind på alting, særlig da jeg gav hende 10 Kroner for Besværet. Imidlertid var det Meningen, at Alfred skulde være i Kerteminde i Påsken; på en Måde er det jo så yderst passende, at jeg er borte, men på den anden Side må Alfred af visse Grunde nødig vide, hvor og hos hvem jeg er, da det vilde pine ham – og til hvad Nytte. Altså har vi ordnet det således, at jeg officielt er hos Peter i Jylland til ham – til ham skrev jeg – og han modtager mine Breve fra Alfred og sender dem her til mig. Kun Junge og Uglen ved, hvor jeg er. Ikke Be – hos hvem Alfred skal være Gæst – hun slipper så for at spille Komedie – eller gør det ialtfald i god Tro. 
 Nå – det var Forhistorien – som Du endelig må lægge Mærke til og altså respektere mit Incognito, hvis Du skriver til Be.
 Og så rejste jeg Tirsdag 14de april ["14de april" indsat over linjen] Nat med Dagvognen til Ullerslev fulgt derned af Uglen, der sammen med Junge havde siddet oppe med mig – en vældig hyggelig Aften – vi sad i Uglens hyggelige, varme Dagligstue – drak megen Kaffe med forskelligt til – også Likør og Cigarer. Ved 1 Tiden gik Junge og Kl. 2 drog vi ned til Vognen i herligt Måneskin. Det var en meget underlig Rejse – jeg kunde næste ikke fatte, at jeg nu virkelig rejste bort fra al Sorg og Fortvivlelse – bort til fjerne og ukendte Egne, som jeg havde hørt så meget smukt om. 
 I Kjøbenhavn gik jeg hurtig i en Sporvogn – Farimagsgadens – og gemte mig i Ventesalen på Østerbro Station. Tog med Færgen 11.00 – sov hele Vejen. I Malmø styrtede jeg i en Droske – lukket – og kørte til Stenbocksgatan, hvor jeg modtoges med åbne Arme af Tante Smedberg og Senta S. Blev der til Middag – de var forfærdelig søde og venlige imod mig. Efter Middag kom Sven – Tarnborg – Cids bedste Ven, som også jeg har haft en Del at gøre med og vi er meget fine Venner. Han kom for at få mig med til Lund, hvor vi skulde feste lidt inden Afrejsen. Han havde planlagt hele min Rejse, så der var jo meget at forhandle om. En Droske havde han med sig, og så gled vi altså. Nåede usete af Bekendte til Lund, hvor vi først besørgede et Par Ærinder – gik så en pragtfuld Tur ud på Landet – til den
 II/ ene Side så vi den herligste Solnedgang udover Sletten og Øresund - og bagved os stod Fuldmånen op i al sin Glans. Og så denne ubeskrivelige Følelse af endelig engang at være fri - - ude af det alt sammen – og - - glædes over det, som lå foran én, Rejsen – og Opholdet i den lovpriste Landsdel og – ikke mindst, Gensynet med Cid, som Du jo nok ved, jeg holder meget af. 
 Ved 9 Tiden kom vi tilbage til Lund, hvor vi imidlertid skulde træffe Bjørn Bjørnsen, en ung assistent, som Asra Smedberg er forlovet med. Vi tre spiste så en animeret Souper på Hotellet – og Gud hvor var vi sultne – og glade – og løsslupne – og hvor Maden smagte! Først Smørgåsbord med Snaps og Øl, så Lammekotelet med Rødvin og endelig Ananas au naturel med Portvin - - og så af Sted til Toget. Sven, der har Fribillet til Jernbanen, fulgte mig til Tranås – 5 Timers Iltogsrejse – fra Kl 10-3. Da vi kom til Hesleholm i Småland var der 5 Minutters Ophold – Sven forsvandt – og kom tilbage med en Flaske Champagne! 
 Åh – sådan Fest det var! Blødt og fint rejste vi – på II Klasse stod ude i den lange Korridor og nød Udsigten igennem de dejlige Landskaber – og drak Champagnen af Vandglassene! Røg en Masse Cigarer – spiste Appelsiner – sludrede og var i glimrende Humør. Jeg fik Lov at sove en ½ Time – og var siden frisk igen. 
 Kl 3 var vi i Tranås – et bekendt Kursted med Brystsygesanatorium. Der var 15 min. Ophold – og vi spadserede da på Perronen i det dejlige, friske Morgenluft. Skiltes. En halv Time efter var jeg i Mjølby (i Østergøtland), hvor jeg skulde skifte Tog og hvor jeg løste Billet til 3die Klasse. 
 Op på Dagen fik jeg Rejseselskab af en henrivende ung Pige, vi snakkede ivrigt sammen og det viste sig, at også hun syslede med Pen og Blæk. Desværre skiltes vi i Krylbo; men så var man i Dalarne det var Klokken 12 Torsdag Formiddag. Hvilken Rejse – det var som en Æventyrfærd! Trods al Træthed kunde jeg ikke lade være at se ud - på de dejlige Bjærge med grønne Fyr og Granskove – og Birkeskove med skinnende hvide Stammer - - Sneen lå endnu på mange Steder – og de små røde Træhuse tog sig bedårende ud mod den hvide Sne. 
 Det var blandet Tog – og det gik - usigelig langsomt – men så meget der var at se på – ved hver Station kom der Folk ind i brogede, smukke Nationaldragter og de talte et Sprog, som var fuldkommen uforståeligt for mig; men alle var de glade og muntre – lige så fornøjelige at se på, som deres Dragter – der var en Leen og Snakken hele Tiden. 
 Tilstå må jeg dog, at Trætheden undertiden overvældede mig så jeg måtte sove et Øjeblik. 
 Først Kl. 6.15 om Aftenen nåede vi Insjön, hvor jeg snart i Folkevrimlen fik Øje på en smilende Cid; og så tænkte man ikke mere på sin Træthed. Snart efter var vi ombord på den lille Damper, der tætpakket med de mest forskelligartede Mennesker, førte os blidelig ned ad Dalelven. 
 Åh Mor, det kan ikke beskrives hvor herligt det var!
 Insjön lå spejlblank med sine skovklædte Granitbjerge – Aftenen var så stille og mild – og Solnedgangen - - ! Og Cid fortalte mig om Livet deroppe – om Tømmerfløtningen, der snart skal begynde. Når Sneen smelter i Bjergene, så stiger Elven – og så begynder Tømmerdriften – Tusinder og atter Tusinder af Planker kommer så drivende højt højt nordfra - - og vi så, at de var i Færd med at lave Dæm-III/ninger – Plankerne kædes sammen i hinandens Forlængelse og dermed dannes en hel Vej langs den ene Elvstrand [Tegning med ordene "Elven" og "Dæmning" indsat] – jeg vèd ikke, om der gik Timer eller Minutter, ved blot, at det hele forekom mig at være en Drøm – en vidunderlig skøn og prægtig Drøm, fra hvilken man aldrig skulde ønske at vågne. Så kom vi til Leksand – ved den lille Bro stod fuldt af ventende Mennesker – og der blev et Liv og en Virksomhed, da Båden lagde til. Blandt de mange små Køretøjer fandt vi omsider vores ”Skjuts” vi steg op på Forsædet, Bagagen og en Dalkarl bagpå – han stod op! og kørte Hesten – og det gik i susende Fart op ad skumpede, stenede Småveje – Zig zag op ad Bjerget, til vi landede i en stor gammel rød Gård, hvor en smilende Dalkulla i Nationaldragt viste os Værelset, som Cid havde lejet til mig.
 Det er nærmest en Sal, jeg bebor – Vinduer til 3 Verdenshjørner og fra dem alle en Udsigt!! For øvrigt en meget hyggelig Stue – hvidskuret, tæppelagt Gulv – snehvide, hjemmevævede Gardiner – ligesom der også på alle Borde og på Sengen findes dejlige, vævede Stykker – hvert Hus har sin Væv – og de væver alt selv.
 Da jeg var bleven ordnet en Smule gik vi hen til Pensionatet, hvor jeg spiser – hos Frøkenerne Bernberg - 3 tykke, livlige og meget elskværdige Damer. 
 De – samt de øvrige Pensionærer kaldte mig vedholdende Frøken (trods Præsentationen, der lød på Fru) Næste Morgen, da jeg var ene med Frk. Bernberg sen. sagde jeg til hende, at det var ”et litet Mistag – min Titel var fru – fastän jeg var skild.” 
 Forbavselse! Ved Middagsbordet, da jeg sad i ivrig Passiar med en Lærerinde fra Stockholm – som idelig sagde Frøken S. til mig – bemærkede Frk. B, at det var ”et mistag etc!” 
 Stor Opstandelse! Fra det Øjeblik var jeg Ifølge svensk Skik – den fornemste Gæst – jeg skal have først o s v – o s v – o s v. Svenskerne er kostelige med al deres Etikette. Frkn. Blomberg forandrede straks deres Væsen og er nu udsøgt elskværdige – hensynsfulde - - og konverserende. Men ingen forstår et Muk, når jeg taler dansk – så jeg øves ganske godt i mit Svensk. Næste Dag – Langfredag – var Cid og jeg i Leksand – 3 Kilometer herfra – og så på Kirkefolket. Et uforglemmeligt Syn. De går i Vinterdragt nu – hvid, kort Skindkofte, kantet med en hvid Pelsbræmme – sorte, læggede Nederdele og brandrøde Forklæder; disse sidste betegner Sørgedragter, som bæres i hele Fasten – sidste Dag Langfredag. På Hovedet brogede Huer – forskellige for hver Landsby. De unge Mænd har desværre emanciperet sig og går moderne klædt, hvorimod alle gamle Mænd bærer Dragter – lang sort Klædesfrakke – gule Knæ-skindbuxer og hvide uldne Strømper. Håndværkerne bærer brunt Læderforklæde under den sorte Kappe. Storartet ser de ud allesammen. Efter Gudstjenesten samles alt Folket under Majstangen - og så går Sludderen, mens de venter på Posten, der kan hentes ved 1 Tiden, når Båden er kommen fra Insjøn. – I Går Eftermiddag travede vi i Bjærgene flere Timer – hvilken Luft her er – så ren – så frisk – så bedårende. Heroppe må man vel engang blive til et nyt og bedre Menneske 
 Nu er her ikke Plads til mere dennegang – men jeg skriver engang endnu herfra. Håber at Pengene slår til i 14 Dage – og rejser nok 1ste Maj hjem. Dit Brev fra Kristania nåede jeg at læse i Kerteminde – gid Dit næste Brev bliver ligeså godt! Jeg længes meget efter at høre, hvordan rejsen er gået. – nu er Du nok omtrent derovre. 
 Kære Mor – jeg håber at dette Brev glæder Dig – og at Du ikke finder plads i Dit Hjerte for nogen Forargelse. Jeg synes virkelig selv, at jeg i de 
 [Skrevet på hovedet øverst på brevets s1:]
 sidste År har døjet så meget ondt, så at jeg nu har Lov at føle mig glad engang. Og det gør jeg – takket være - - - ! Gæt selv. Tusinde kærlige Hilsner fra Din Astrid.</t>
   </si>
   <si>
-    <t>1908-06-29</t>
-[...78 lines deleted...]
-  <si>
     <t>1909-01</t>
   </si>
   <si>
     <t>Odense</t>
   </si>
   <si>
     <t>Carl Johannes A. Bless
 Anders Frandsen
 Adolph Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Marie Larsen
 Sophus  Meyer
 Elias Muus
 Ditlev Nielsen
 Johan  Norden
 Ole Poulsen
 Christine Swane</t>
   </si>
   <si>
     <t>Det er uvist, hvilken møller, der refereres til.</t>
   </si>
   <si>
     <t>Jeppe Andreas Larsen er i bedring og kommer med gode råd og arbejdsopgaver fra sygesengen. Det er svært at finde penge til at betale for indlæggelsen. Bagerlejligheden, i Langegade 48, er udlejet fra d. 1.2.</t>
@@ -4307,50 +4227,104 @@
 Achton Friis
 Jeppe Andreas Larsen
 Johan Christian Petersen</t>
   </si>
   <si>
     <t>Johannes Larsen og Achton Friis er på tur rundt i landet med skibet Rylen. De laver forarbejde til bogværket De Danskes Øer.
 Det vides ikke, om Lyon er en person, eller om der er tale om byen.</t>
   </si>
   <si>
     <t>Friis og Johannes Larsen har været på cykeltur til Bagenkop, hvor Johannes Larsen har fået malet og tegnet en del trods dårligt vejr.
 I Humble mødte de Alfred Eckardts Misse.
 De næste dage tager Puf og Johannes Larsen videre mod Taasinge, Thurø og Svendborg.
 Johannes Larsen er utålmodig efter at få brev fra Alhed Larsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/FEkQ</t>
   </si>
   <si>
     <t>Rudkjøbing 15 Juni 1921
 Kæreste Alhed!
 Vi er lige nu kommen tilbage fra en Cykletur til Bagenkop hvor vi overnattede 2 Gange i Kroen. Jeg fik tegnet en Del, men i Dag var det desværre Regn saa jeg trods 2 forgæves Forsøg maatte indskrænke mig til Blyant som heller ikke blev til noget. Hos Apotekeren i Humble der kendte Friis, dukker Alfred Eckardts, er det Misse hun hedder op. Hun fortalte at det var Laurentius' Fødselsdag i Dag, Vi traf her Puf og Chr. Andersen i bedste Velgaaende. I Mrg. skal Puf og jeg paa en Tur Nord paa og saa skal vi videre videre til Svendborg i Overmrg, for at efterse Taasinge og Thurø. Puf gaar nu paa Posthuset. Jeg haaber der er noget fra Dig vi har ingen Ting hørt siden i Fredags da vi fik Dit Brev fra forrige Fredag. Puf er endnu ikke ankommet fra Lohals. Derimod fik jeg omtrent omgaaende en Skitsebog som jeg skrev til Papirpetersen efter. Jeg er meget spændt paa hvordan det gaar Lyon. Skriv endelig lidt tiere. Mange Hilsner ogsaa fra Puf
 Din JL
 Jeg skal ogsaa hilse fra Achton Friis og Chr. Andersen.</t>
   </si>
   <si>
+    <t>1921-08-07</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen</t>
+  </si>
+  <si>
+    <t>Lemvig</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 4 København</t>
+  </si>
+  <si>
+    <t>Johannes Buchholtz
+Olga Buchholtz
+Johannes Fønss
+Thyra Larsen
+Dorothy Larsen Fønss
+Ellen  Sawyer
+Johan Skjoldborg
+Jeppe Aakjær
+Nanna Aakjær</t>
+  </si>
+  <si>
+    <t>Jenlefesten var et årligt folkemøde, der blev afholdt på Nanna og Jeppe Aakjærs gård Jenle i Salling.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1802</t>
+  </si>
+  <si>
+    <t>Det er ærgerligt, at man altid skal have så travlt. Men nu rejser Thura og Thøger Larsen til Jenlefest. Ellen Sawyer kommer vist også.
+Godt, at Astrid/Dis har forsonet sig med sit arbejde.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/8Lrd</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside med blyant:]
+XX
+[På kuvertens forside med sort blæk:]
+Fru Dis Warberg
+Rolfsvej 17 4
+København F.
+[I brevet:]
+Lemvig 8/7 1921.
+Kære Dis!
+Mange Tak for dit smukke Brev og din Skildring af dit ensomme Tempel. Her har vi haft saa travlt i den sidste Tid, at vi har forsømt alle Templer. Hvorfor skal man dog slide saaledes og adsplitte sig selv blot for at eksistere og være træt om Aftenen? Men skidt med Filosofi. Den er en Tunge ud af Vinduet.
+Nu bryder vi brutalt af for et Par Dage og rejser op til Aakjærs - til Jenlefest, som er paa Søndag. Der kommer mange interessante Mennesker fra hele Landet. Skjoldborg og Aakjær skal tale. Men Talerne er det mindste af det, naar man som jeg hele Livet har ligget under en Kværn af Taler.
+Det er dejligt, Dis, at Du har forsonet Dig med dit Kontor. Du skal sè, Du skal nok komme til at beherske dine Videnskaber, men det kan se saa sort ud, saalænge man knapt har lært Alfabetet i dem.
+Maj Maaned i Aar har været henrivende, men Juni bragte Kulde og Tørke. Vinden er altid i Nord eller Nordvest. Markerne afsvides. Sol og Kuldegys om Dagen. Havgus og Klamhed om Aftenen.
+Men vi har haft usædvanlig mange Jordbær i Aar. Og Hylden har blomstret vist i en hel Maaned. Nu glæder vi os til, at i en nær Fremtid maa Sommerens 2. Del vel begynde. 
+Dette er en lille Hilsen paa Falderebet til Jenlerejsen. Elle kommer vist ogsaa. Og Fønss (Johannes) og Frue. Og Buchholz's og mange mange andre. 
+Nu en Mængde Hilsner fra os begge med Ønsket om at Du maa have det godt og stadig hente Kraft i dit Tempel til at sætte Næsen i Sky. Din hengivne Thøger.</t>
+  </si>
+  <si>
     <t>1921-08-24</t>
   </si>
   <si>
     <t>Achton Friis
 Georg Jacobsen
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Johan Larsen
 Johanne  Larsen
 Peter Magnussen
 A Munch-Petersen
 Theodor Philipsen
 Christine Swane
 Sigurd  Swane
 Fritz Syberg
 Hans Christian Tvedskov
 Laura Warberg</t>
   </si>
   <si>
     <t>Johannes Larsen og Achton Friis er på Ærø. De tog færgen derover og boede på Hotel Harmonien nær færgehavnen. Besøget var et led i arbejdet med bogværket De Danskes Øer. Puf (Andreas Larsen) var med som kok på første del af rejsen - deraf vel ordene om, at han var fristet af Ærø. Om de to kunstneres ophold på Ærø se Achton Friis: De Danskes Øer. Bd. 1. Illustreret af Achton Friis og Johannes Larsen. Gyldendalske Boghandel, Nordisk Forlag 1926. S. 307ff
 Økonomisagen handler muligvis om, at Alhed og Johannes Larsen har kautioneret for nogle mennesker.
 Om anmeldelsen af Lysse (Johan Larsen): Formodentlig skal han optages på en landbrugsskole.
 Alhed og Johannes Larsen havde omkring 1920-1922 en sæl, Luffe, som boede i en sø i deres have.</t>
   </si>
@@ -5842,87 +5816,81 @@
 Rejsens formål er indsamling af materiale til illustrationer af de sagasteder og landskaber, hvor sagaernes handlinger udspillede sig.
 Omkring 300 penne og tusch illustrationer blev resultatet af de to rejser i 1927 og 1930.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/aannmv6K</t>
   </si>
   <si>
     <t>19. jun. 1927</t>
   </si>
   <si>
     <t>Ludvig Emil Kaaber</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/BbGn7Mcb</t>
   </si>
   <si>
     <t>23. jun. 1927</t>
   </si>
   <si>
     <t>Sigurður  Nordal</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/LYg1m9x4</t>
   </si>
   <si>
-    <t> 3. aug. 1927</t>
+    <t>18. aug. 1927</t>
   </si>
   <si>
     <t>Ólafur Tubals</t>
+  </si>
+  <si>
+    <t>Ólafur Tubals dagbog fra 11. til 30. august 1927.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/f5mH3mkw</t>
+  </si>
+  <si>
+    <t>21. aug. 1927</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/hh6b8Pwl</t>
+  </si>
+  <si>
+    <t>24. aug. 1927</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/UspNYH4d</t>
+  </si>
+  <si>
+    <t>25. aug. 1927</t>
   </si>
   <si>
     <t>I anledning af 1.000 året for Altingets oprettelse tog forfatterne Gunnar Gunnarsson og Johannes V. Jensen initiativ til en nyoversættelse af De islandske Sagaer.
 Dagbøgerne i 1927 er beskrivelser af natur, fugle og rejsen i Island fra 8 juni til 5.september 1927.
 Rejsens formål er indsamling af materiale til illustrationer af de sagasteder og landskaber, hvor sagaernes handlinger udspillede sig.
 Omkring 300 penne og tusch illustrationer blev resultatet af de to rejser i 1927 og 1930.</t>
-  </si>
-[...25 lines deleted...]
-    <t>25. aug. 1927</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/80D8s7eX</t>
   </si>
   <si>
     <t>1927-09-20</t>
   </si>
   <si>
     <t>Willemoesgade, København
 Landeryd, Sverige</t>
   </si>
   <si>
     <t>Michael Ancher
 Alhed Marie Brønsted
 Vagn Jacobsen
 Else Jensen
 Johannes V. Jensen
 Christine  Mackie
 Kjeld Tutein</t>
   </si>
   <si>
     <t>Villa Svastika blev opført på Strandvejen nord for København i 1926 af brygger Vagn Jacobsen med Povl Baumann som arkitekt og med et prægtigt haveanlæg udført af G. N. Brandt. Byggeomkostningerne var dengang et uhørt stort beløb på 1 million kroner.
 Symbolet “Svastika” var den gamle brygger Carl Jacobsens lykketegn og endnu ikke tilsmudset af Hitler. I 1962 blev Svastika solgt for 200.000 kr. for at blive mondænt sommerhotel, Men planen blev aldrig udført. Efter en lang strid i Hørsholm Kommune, blev den prægtige villa revet ned i 1983, efter at en fredning af den kun 57 år gamle ejendom havde vist sig umulig.
 Maleren Michael Ancher døde 19. september 1927. 
 Alhed Larsen var død en lille måned før, at brevet er skrevet. 
@@ -6661,81 +6629,50 @@
 Johannes Larsen havde i februar 1943 både en udstilling på Den Frie og en i Odense.</t>
   </si>
   <si>
     <t>Offensiven i Ægypten kurerede Johannes Larsens forkølelse. Han maler akvareller til sin udstilling i februar.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vHQt</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 9 Nov. 1942.
 Kære Grevinde!
 Tak for Pengene og Tak fordi Du godt kan lide Billederne. Jeg har haft en modbydelig Forkølelse, men nu gaar det helt godt igen. Du kunde vel nok mærke at jeg ikke var videre oplagt da vi talte sammen i Telefonen. Dagen før troede jeg at jeg var kommen mig og saa fik jeg den om igen. Det der hjalp bedst tror jeg var Offensiven i Ægypten, det livede vældigt op. Jeg er nu godt i Gang med at lave Aquareller til min Udstilling i Februar og kun be paa at faa stablet en nogenlunde hæderlig Samling paa Benene. Nu skal vi se. Mange Hilsner! Hils ogsaa de andre paa Knuthenborg
 fra Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
-    <t>1943-03-03</t>
-[...29 lines deleted...]
-  <si>
     <t>1943-06-20</t>
   </si>
   <si>
     <t>Jens Jensen
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Alhed  Møhl, Lysses datter
 Ane Talbot
 Andreas Warberg</t>
   </si>
   <si>
     <t>Johannes Larsens gode ven, Christa Knuth, boede på Knuthenborg, hvor han ofte besøgte hende. 
 Andreas/Puf Larsens gode ven, maleren Sven Havsteen-Mikkelsen, fik på et tidspunkt den idé, at det var mere "nordisk" at stave ordet "af" som "av". Formodentlig derfor begyndte Andreas Larsen at gøre det samme.</t>
   </si>
   <si>
     <t>Andreas/Dede Warberg fylder 60 år, og Johannes Larsen er inviteret til fest. 
 Jens Jensen har været på besøg. Han medbragte skyr, som Andreas/Puf Larsen nu får sendt fra et mejeri. Da det blev serveret for Johannes Larsen, vidste han ikke, hvad det var. 
 Ane og Jeppe får svømmeundervisning. Andreas Larsen maler familiens joller.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tX0v</t>
   </si>
@@ -6775,50 +6712,97 @@
   </si>
   <si>
     <t>Johannes Larsen er på Knuthenborg for at male et billede af en præmietyr. 
 Johanne/Junge Larsen har det bedre. Erik/Tinge Warberg Larsen har købt en lille gård. Grethe skal skilles og danner nu par med Erik/Tinge. 
 Andreas/Puf Larsen nyder, at han og familien ikke har gæster. 
 Jeppe og Andreas Larsen har været på Kølstrup Kirkegård. Børn og voksne er blevet vaccineret mod difteritis.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/n1Xs</t>
   </si>
   <si>
     <t>4 Nov. 43.
 Kære Lysse.
 Nu må jeg vist hellere benytte lejligheden til at skrive lidt mere til Dig nu mens det lader sig gøre; her ved vi jo aldrig hvornår de stopper postgangen. Som jeg vist skrev i mit sidste korte og desværre negative brev, er Far for tiden på Knuthenborg. Han er bestilt til at male en tyr, som fik præmie på Bellahøj i forsommeren, men han bliver der jo åbenbart et stykke tid for at gå på jagt eller male. - Jeg har idag været ude at skrabe muslinger for første gang iår
 16 Nov.
 Siden jeg skrev ovenstående har jeg smagt muslingerne, de lader til at være fine iår. Jeg ser på min kalender, at det er Søsters fødselsdag den 27. ds. Tillykke med hende! Far er på Knuthenborg endnu, men vi havde brev fra ham igår hvori han skriver at han rejser derfra i denne uge. Tante Junge har det godt nu, hun er helt sigselv, men ligger for tiden af blærebetændelse, ellers er hun oppe. Else og jeg var igår henne hos Tinge, der, som I ved, har købt en lille gård ved siden af Lindøgaard. Bibbe og Manse var her søndag aften og fortalte at Grethe (Thinesen) skulde skilles fra sin mand og nu var ankommet til Tinge med sine to drenge. (Per 13 år, Ole 5 år). Else og jeg var så derude igår forat ønske dem velkommen; det så rigtig hyggeligt ud.
 Vi har hørt fra Elle om Bimses Besøg hos Grethe. Såvidt vi kunde for-
 2.)
 stå var det ikke altid så let at komme til at slå slag for de to alene sammen. Hvordan har I det iøvrigt med Jeres gæster? Her har vi nu levet i ensomhed i lang tid x), sådan er det jo så tit ulige fordelt her i denne verden. - Vi havde vor flagstang lagt ned forleden forat forny flaglinen, den var rådnet over, vi flager jo ikke i disse triste år; men nu synes vi at vi hellere måtte se at få det iorden. - Jeg var ude på Kølstrup kirkegård forleden; der så jeg en gravplads, som bestod av en lille høj (ca 1 alen høj) med et jernkors med fodstykke; på fodstykket stod: "De Friisers Gravhøj". Det er jo sikkert ikke Achton Friises forfædre, som hviler der, han var jo Jyde; men måske hænger stilen ved navnet! Da Jeppe, som var med mig, så gravstedet, sagde han: "Er det en soldat, der ligger begravet der?" Nu må Du jo huske på, at vi indtil for nylig har haft danske soldater her i byen, og det er jo flotte fyre. Højen så virkelig helt imponerende ud med sit jernkors! 
 Børnene siger, at jeg skal skrive at vi er blevet vaccineret allesammen; børnene for 3die gang, Else og jeg for første. Det er difterien det gælder. Jeg vil se at få Far med til det, når han kommer hjem.
 Nu må jeg vist slutte for dennegang med mange hilsner fra Puf
 Afs: Brygger Andreas Larsen
 Kerteminde
 [Indsat nederst s. 2:]
 Og det har vi hygget os ved.</t>
+  </si>
+  <si>
+    <t>1943-12-18</t>
+  </si>
+  <si>
+    <t>Kerteminde
+Møllebakken</t>
+  </si>
+  <si>
+    <t>Otto Cohn
+Jens Larsen
+Jeppe Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Jonas Larsen
+Peter Andreas Larsen
+Else Larsen,  Andreas Larsens kone
+Alhed  Møhl, Lysses datter
+Ane Talbot
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Andreas/Puf Larsens gode ven, maleren Sven Havsteen-Mikkelsen, udskiftede i ord som "af" f'et med et v, da han fandt denne stavemåde mere autentisk nordisk end den almindeligt vedtagne. Andreas Larsen overtog idéen. 
+Det vides ikke, hvem Ulla var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3859</t>
+  </si>
+  <si>
+    <t>Andreas håber, at der er varmt og rart på Båxhult nu, hvor der er blevet isoleret.
+Børnene har fundet skiene frem, selvom der ikke er sne. 
+Ane har fået Elses gamle cykel, og Thora har arvet Anes forrige. 
+Andreas har været i byen med Bibbe/Laura Warbeg og Martin/Manse Warberg Larsen, og bagefter spiste de sammen.
+Johannes Larsen skærer stokke til Den Grimme Ælling.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/WWm6</t>
+  </si>
+  <si>
+    <t>Afs: Andreas Larsen Kerteminde 18 Dec 1943
+Møllebakken
+Kerteminde
+Kære Lysse og Bimse.
+Dette er vistnok lidt sent at skrive Julebrev, men det kan måske også være rart at få en hilsen mellem Jul og Nytår. Jeg håber I må tilbringe Julen lunt og godt indendøre, nu I har fået isoleret både foroven og forneden og fået nye ovne. Mon I har noget sne. Vi har ikke set et snefnug endnu, men alligevel har børnene slæbt skiene frem, så de har da ikke glemt sporten fra ifjor, hvor de såvidt jeg husker kun havde dem på en enkelt dag. Forventningerne er store: hos børnene sne og juletræ, hos de voksne måske mindre hvide og fredelige begivenheder! Ane har fået en gammel cykle, som har været Elses og så har Thora fået Anes barnecykle, som hun lærte at køre på på en eftermiddag, så nu er vi alle cyklende! Nu kom Bibbe og Manse og fulgtes med Else og mig til byen for at ende ærinder d.v.s. vi gik nu hver for sig forat få noget besørget. Bagefter spiste vi tilaften og nu sidder børnene og pakker gaver ind mens vi andre ryger en lille cerut av europæisk tobak med omblad av "havanna"-papir. Tante Junge har det godt nu, er oppe og går omkring. - Far er begyndt at skære 8 stokke av buxbom til "den lille mis" d.v.s. han er altså lige begyndt på den første.
+Nå nu er her efterhånden så megen snak og uro i stuen, så jeg ikke kan skrive selv herhenne i telefonstolen, så nu vil je slutte med at ønske Jer alle et godt nytår fra os alle
+Hils Ulla og Peter mange gange. ker. Hilsen fra Puf</t>
   </si>
   <si>
     <t>1944-02-18</t>
   </si>
   <si>
     <t>Johan Larsen
 Else Larsen, Else, Andreas Larsens kone</t>
   </si>
   <si>
     <t>Eric Bøttern
 Thora Cohn
 Antonin Dvorak
 Karl Isakson
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Alhed  Møhl, Lysses datter
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Gerda Rasmussen
 Holger Rasmussen
 Bendt Rom
 Leo Swane
@@ -6839,84 +6823,121 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/EFiY</t>
   </si>
   <si>
     <t>18 Februar 44.
 Kære Lysse.
 Nu er det nok tiden at gratulere Dig til den 27. Tillykke! Jeg håber dette finder Jer alle raske og ved godt mod. Det går måske lidt småt for tiden med Europas rekreation, men det går da og farten tager vel til en skønne dag. Her har vi det alle godt. Far er ved at skære nogle nye træstokke til en ny udgave av den lille mis. Vi sidder i disse dage inde i Havestuen, vi er ved at få væggene ordnet lidt i Dagligstuen. Det har været lidt vanskeligt at finde en farve som passede til zinoberen på væggene, men nu er det lykkedes helt godt. Jeg har i nogle dage gået og lappet de huller, som billederne havde slidt og når lapperne er tørret, skal den nye farve smøres på i kalk, så det nærmest bliver en slags lazering, så den underliggende farve gør sig gældende gennem det nye tynde lag.
 På tirsdag skal vi til Fåborg til Holger Rasmussens; Skriveswane kommer også. Vi glæder os til at se dem, det er jo ikke så tit vi kommer nogen steder nu. Der skal være museumsmøde; det er jo sådan en anledning der skal til, ellers vover man sig jo nødig ud på sådan en jernbanerejse, som vare en hel dag i disse tider. Børnene skal med til Odense, hvor de skal være hos deres bedsteforældre mens vi er i Fåborg. Vi har fået klaveret ind i dagligstuen det skal stå på den væg hvor den lille sofa stod med Isaksons billeder over (de er deponerede). Ved siden av klaveret inde i hjørnet har vi fået en stikkontakt anbragt, så vi kan stille grammofonen (elektrisk) og radioen der, så vi får al "støjen" samlet på et sted. Bendt Rom har sendt os et langt musikstykke 
 2.
 av Dvorak på 5 store plader; det glæder vi os til at høre; det tager vist ca 50 min. at spille det igennem, så det er jo en hel koncert. 
 Jeg er begyndt at læse børnene nogle remser fra den gamle "Mother Goose", vi havde som børn. Det morer dem og de lærer jo lidt Engelsk ved det. Jeg skal hilse Dig mange gange fra Eric Bøttern, han kom nu og sad lidt og fik en Hof sammen med Far. Det har været dårligt med skiføret her på pladsen iår. Børnene gik lidt på græsset i et par dage da der lå et tyndt lag. De sled vallan (eller hvad det er I kalder det) av hurtigere end jeg kunde lægge den på, men det er jo en god morskab for dem.
 Nu vil jeg slutte med at ønske Dig en god fødselsdag
 fra Else og Puf.
 Far skriver imorgen.
 Afs: Andreas Larsen
 Brygger
 Kerteminde</t>
   </si>
   <si>
     <t>1944-05-17</t>
   </si>
   <si>
     <t>Peter Andreas Larsen</t>
   </si>
   <si>
-    <t>Kerteminde
-[...2 lines deleted...]
-  <si>
     <t>Thora Cohn
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Jonas Larsen
 Else Larsen, Else, Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsens gode ven, Christa Knuth, boede på Knuthenborg. 
 Andreas/Puf Larsens kammerat, maleren Sven Havsteen-Mikkelsen, havde en idé om, at det var mere "nordisk" at stave ordet "af" som "av". Andreas Larsen kopierede iårevis denne stavemåde.</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen ønsker tillykke med fødselsdagen. Han fortæller om de mange fugle, der ruger i haven. En mår har taget duerne.
 Det er dejligt, at Peter har fået en ny cykel. Alhed/Ane Larsen har også fået ny cykel, og Thora har arvet den gamle. 
 Johannes Larsen er på Knuthenborg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/frsc</t>
   </si>
   <si>
     <t>Afs: Andreas Larsen Kerteminde 17 Maj 44.
 Møllebakken, Kerteminde
 Kære Peter.
 Tillykke med fødselsdagen. Jeg håber dette må nå Dig på selve dagen; det skulde det kunne eftersom det brev jeg fik fra Din far forleden havde været 10 dage undervejs. Idag er den ene gråand kommet med ællinger, men der er desværre kun 3. Vi har en and til som ruger, nu må vi jo håbe, at den kommer med en større flok. Grågåsen ruger på 5 æg det er første gang den ruger, så vi er jo spændt på hvad der bliver af det. Farfar er for tiden på besøg på Knuthenborg på Lolland, så han er desværre ikke hjemme når gæslingerne kommer, men vi håber vi kan holde liv i dem til han kommer. Jeg ser av Din fars brev, at Du har fået helt ny Husquarna-cykle; ja, så er Du jo godt kørende. Her har vi nu cykler alle sammen, Alhed har fået en ny og Thora har fået hendes. Thora kan ikke stå op, endnu, men når jeg hjælper hende op, så kan hun køre flere mil. Du kan fortælle Din far, at en mår har taget alle duerne i dueslaget, men vi har endnu et par tilbage, som åbenbart har holdt til et andet sted. Der er nu sat et brædt op til dem under halvtaget udenfor farfars atelier, hvor de er ved at bygge rede. Lige nu kom Jeppe og Alhed ind og fortalte, at gåsen har fået 5 gæslinger og at der ligger et æg tilbage i reden; den må alså have lagt et æg til efter at den har lagt sig. Nu må jeg hellere gå ud og se efter hvordan gåsen kan forliges med ællingeanden, vi må nok have anden ned i forhaven. Jeg vil så slutte med at ønske Dig en god fødselsdag og bede Dig hilse alle i familien.
 Else, Alhed, Jeppe og Tora sender også mange hilsner.
 Mange hilsner til Digselv fra
 Din hengivne Puf.</t>
+  </si>
+  <si>
+    <t>1944-06-21</t>
+  </si>
+  <si>
+    <t>Møllebakken Kerteminde</t>
+  </si>
+  <si>
+    <t>Ebba Kelner
+Johannes Larsen
+Else Larsen,  Andreas Larsens kone
+Ellen  Sawyer
+Frieda Warberg
+Mogens Warberg</t>
+  </si>
+  <si>
+    <t>Andreas/Puf Larsens gode ven, maleren Sven Havsteen-Mikkelsen, sværmede meget for "det nordiske", og han mente, at det var mere nordisk at skrive "av" end "af". Andreas Larsen overtog denne skrivemåde.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3870</t>
+  </si>
+  <si>
+    <t>Det har været dejligt vejr, og Andreas/Puf samt familien har badet to gange dagligt.
+Frieda og Mogens Warberg er på besøg hos Ellen Sawyer.
+Johannes Larsen er ved at skære den sidste stok til "Den lille Mis". Andreas/Puf skal lave prøvetryk, når stokkene er renskåret. 
+Det sidste brev fra Johan/Lysse Larsen var blevet censureret, så Johan må fremover undlade at skrive om krigen i sine breve. 
+Nu skal Else, Johannes og Andreas Larsen til Odense. 
+Andreas er forhåbningsfuld. Else og han ønsker Elena/Bimse en god fødselsdag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/h95J</t>
+  </si>
+  <si>
+    <t>Afs: Andreas Larsen, Brygger
+Møllebakken, Kerteminde 21/6 - 44.
+Kære Bimse.
+Nu er det nok tiden at sende Dig et fødselsdagsbrev. Vi har pludselig fået (eller haft) sommer. De sidste 3 dage har været stille, varme og uden skyer på himlen; vi har badet 2 gange om dagen og sejlet i kano. Idag er det koldere, overskyet og blæsende, så vi er bange for at sommeren er forbi for denne gang. Elle har besøg av Mogens Warberg og hans kone, som Lysse ikke kender. Far er nu ved at skære den sidste av de 8 stokke som skal illustrere "den lille Mis". Det har været et stort arbejde; han begyndte før Jul og har været meget flittig. Vi håber han nu vil tage sig lidt sommerferie, når de er renskåret; jeg skal så tage en del "prøvetryk" inden de skal trykkes som bog. Kan Du sige til Lysse, at jeg fik ikke det fulde udbytte av hans sidste brev; der var klippet 1 1/2 linie ud av det, så at der manglede noget av fiskeriinstruktionerne på den ene side, og noget om krigens gang på den anden. Indtil Tyskerne har forladt os, må han hellere lade være at skrive noget om krigsbegivenheder, det er så ærgerligt når der mangler noget i sammenhængen i et brev. Idag skal Far, Else og jeg til Odense, så vi er jo ikke kede av lidt kulde og gråvejr, så skal vi da ikke ærgre os over, at vi ikke kan komme i vandet; vi håber så at vejret bedres igen imorgen. Idetheletaget gør vi os jo forhåbninger for tiden her i landet, sådan i almindelighed. Det er ligesom ens vejrtrækning er blevet bedre med det sidste, om det nu er bedre vejr, der gør det eller hvad? Det har meget at sige, ikke mindst for en astmatiker.
+I håbet om en god fødselsdag mange hilsner til Dig og alle Dine fra Puf.
+Hils Ebba.
+[Indsat i venstre margen, s. 2, lodret:]
+Hilsen og Lykønskninger fra Ungerne og Else</t>
   </si>
   <si>
     <t>1944-11-04</t>
   </si>
   <si>
     <t>Jens Larsen</t>
   </si>
   <si>
     <t>Thora Cohn
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johan Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Vilhelm Larsen
 Else Larsen, Else, Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Johan/Puf Larsen var en nær ven af maleren Sven Havsteen-Mikkelsen. Sidstnævnte skrev "av" i stedet for "af" - også i sammensatte ord - fordi han fandt denne stavning mere oprindelig og nordisk. Når Johan/Puf staver således, er det formodentlig under påvirkning fra vennen. 
 Hunden, som Johannes Larsen har omtalt i et brev til Johan Larsen tidligere, var en pointer.</t>
   </si>
@@ -6984,50 +7005,91 @@
 Peter Andreas Larsen
 Vilhelm Larsen
 Alhed  Møhl, Lysses datter</t>
   </si>
   <si>
     <t>Andreas/Puf Larsens gode ven, maleren Sven Havsteen-Mikkelsen, havde en idé om, at det var mere "nordisk" at stave ordet "af" som "av". Det er formodentlig påvirket af dette, at Andreas Larsen begyndte at bruge samme stavemåde. 
 Andreas Larsens moster og hendes mand ejede Lindøgaard nær Munkebo.</t>
   </si>
   <si>
     <t>Eric Bøttern er død efter ganske kortvarig sygdom.
 Else og Andreas/Puf Larsen har fået en gris fra Lindøgaard.
 Vilhelm Larsen/Onkel Klaks har givet Andreas Larsen træ, så han kan udvide bryggeriet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/CkUx</t>
   </si>
   <si>
     <t>Afs:
 Brygger Andreas Larsen
 Kerteminde Kerteminde 12/12 - 44.
 Kære Lysse.
 Vi er nok kommet for sent med vor julepost iår, og så bliver det endda et trist brev dette. Eric Bøtterne blev syg forleden og efter 3 dages forløb døde han på Odense sygehus, vistnok av årebetændelse, sidste torsdag. Imorgen skal vi til hans begravelse i Odense. Du kan forstå det har gjort et dybt indtryk på os; vi vidste ikke at han var syg og fik det at vide av Grethl, hans kone, den morgen han var død.
 - Ja, nu er det blevet den 19. og Far har jo imellemtiden skrevet til Jer om forskelligt i sit Julebrev. Idag har vi slagtet, d.v.s. vi får en slagtet gris fra Lindøgaard, og parterer den her. Jeg har gennem Omkel Klaks fået noget træ, så vi nu kan begynde at bygge en udvidelse av bryggeriet. De er begyndt at køre materialer til; nu bliver det spændende om det bliver tøvejr, som nu, efter Nytår, så murerne kan begynde at støbe. 
 Jeg synes ikke det bliver til noget med at skrive, så jeg vil hellere slutte nu med at ønske Jer alle en glædelig Jul og et godt Nytår.
 Mange hilsner til Jer alle fra Else ogf Puf.</t>
+  </si>
+  <si>
+    <t>ca. 19. feb. 1945</t>
+  </si>
+  <si>
+    <t>Thora Cohn
+Jens Larsen
+Jeppe Larsen
+Johannes Larsen
+Jonas Larsen
+Peter Andreas Larsen
+Alhed  Møhl, Lysses datter
+Ane Talbot</t>
+  </si>
+  <si>
+    <t>Side 1 og 2 mangler. 
+Johannes Larsen går "derover" = til sit værksted, som lå og ligger i Møllebakkens have.
+Andreas Larsens kammerat Sven Havsteen-Mikkelsen gik meget op i "det nordiske", og han fandt det mere nordisk at skrive "av" end "af". Andreas Larsen overtog denne praksis. 
+Den omtalte bog af H.O.G. Ellinger hedder "Naturen og dens Kræfter". Den blev første gang udgivet af Frem 1897. 
+Tiras var en hund, som Johannes Larsen fik i efteråret 1944.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3876</t>
+  </si>
+  <si>
+    <t>Andreas/Puf Larsen synes, at Johannes Larsen bagatelliserer, at familien løber tør for koks og ikke kan skaffe flere. Andreas fyrer op i faderens værksted, og Larsen benytter det flere dage ikke. 
+Vinteren er ved at slippe sit tag i landet. 
+Andreas spørger, om Peter Larsen har fået bogen Naturen og dens kræfter? 
+Johannes Larsen har en tid haft ondt i det ene ben, men han går alligevel dagligt ud til slusen med sin hund. Larsen mener, at det hjælper at drikke afkalket vand. 
+Der er kommet materialer hjem til udvidelsen af bryggeriet, men arbejdet er pga. frost ikke kommet i gang.
+Tillykke til Andreas/Lysse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/dSjy</t>
+  </si>
+  <si>
+    <t>3.
+Far, at vi ikke kan skaffe flere koks end dem vi har, så siger han "Den tid den sorg" eller "Det ordner sig nok." Nå, lidt bedre er det da blevet; tidligere kunde jeg fyre dag efter dag derovre uden at Far gik derover og når jeg spurgte om jeg kunde holde op en tid, sagde han altid: Jeg skal derover imorgen. Nu går han da derover lidt hver dag, så er jo min mund lukket. Men den dag vi ikke har flere koks, vil han vel alligevel ærgre sig over, at han ikke har villet indrette sig lidt mere praktisk. Nå måske sker der noget i løbet av de 14 dage, så vi ikke kommer til at mærke brændselsmangelen. Vi glæder os for tiden over, at vinteren synes at have forladt os; igår havde vi 7⁰s varme og dejligt solskin, idag er det kun 2⁰ med lidt nattefrost i nat og vinden er gået om i øst, men sådan plejer det at svinge uden dog at give mere end lidt nattefrost eller tøsne. - Jeg havde engang en bog: H.O.G. Ellinger: "Naturen og dens Love". Jeg har nu i nogen tid ledt efter den og er efterhånden ved at komme i tanker om at jeg vist engang har foræret Peter den. Hvis det er sådan, vilde et par ord herom jo fritage mig for at lede mere. - Her har vi det ellers rigtig godt allesammen. Far har haft lidt ondt i sit ene ben i vinter, men nu er det ved at blive bedre, han er begyndt at drikke avkalket vand, det mener han hjælper. Benet har ikke været dårligere end at Far så godt som hver dag har gået sin tur ud til Slusen med Tiras. - Jeg skrev vist til Jul, at vi skal til at udvide bryggeriet lidt. Der blev kørt materialer til før Jul, men byggeriet er ikke begyndt endnu på grund av frosten. - Ja, så tror jeg ikke der er mere at berette i øjeblikket.
+God fødselsdag! Om mange hilsner til Jer alle sammen
+fra Puf.
+Mange Hilsner til jer alle og Gratulationer til Lysse fra Ane, Jeppe, Thora og Else</t>
   </si>
   <si>
     <t>1945-02-28</t>
   </si>
   <si>
     <t>Johannes Sixtus Thomsen</t>
   </si>
   <si>
     <t>Aalborg</t>
   </si>
   <si>
     <t>Den 24.2 1945 blev eksprestoget mellem København og Ålborg, for anden gang, sprængt i luften ved Tobberup, få kilometer nord for Hobro. Der var 20 dræbte og mange sårede. Sixtus Thomsen var ombord på toget.
 Første bombesprængning var d. 8. oktober 1944 samme sted. Dengang med 10 dræbte og et antal sårede.
 Begge bombesprængninger var schalburtage. (wikipedia)</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv. Christine Swane Breve, kasse 1, kuvert 2, 2002/61, A8, lb 11.</t>
   </si>
   <si>
     <t>Christine Swanes billeder kom godt til Aalborg. Sixtus Thomsen overlevede, men blev lettere såret, ved en bombeeksplosion i Ålborgekspressen. 
 Han har afsendt det lærred, som CS bestilte hos ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bOsD</t>
   </si>
@@ -7076,50 +7138,165 @@
 Margaretha/Grethl Bøttern var Larsen-familiens nabo. Hun blev tidligt og pludseligt enke og flyttede med sine børn til København.</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen sender bogen Planteverdenen i Menneskets Tjeneste, som man har haft megen glæde af på Møllebakken i Kerteminde. 
 Der har været rejsegilde på udvidelsen af bryggeriet. Andreas Larsen har ikke tilladelse til at brygge luksusøl, og han kan hverken skaffe kobber til kedel eller flasker. Han håber på dispensation vedrørende brygningen. Andreas Larsen sender plantegning over bryggeriet og beskriver dets indretning.
 Larsen-familien har fået lov til at købe en strimmel jord mere ved Nordstranden i Kerteminde. 
 Margaretha/Gretel Bøttern har solgt sit hus og flytter med børnene til København.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/SGo2</t>
   </si>
   <si>
     <t>[Fortrykt øverst på hvert ark:]
 ANDREAS LARSENS BRYGGERI
 POSTKONTO 57698 KERTEMINDE TELEFON [Noget af papiret mangler]
 KERTEMINDE, ............ 194
 [Håndskrevet efter "194":] 5.
 [Håndskrevet i brevet:]
 Kære Lysse
 Bogen "Planteverdenen i Menneskets Tjeneste", som Du engang fik av Meme har jo hidtil opholdt sig her i Kerteminde, hvor vi har haft megen nytte og fornøjelse av den. Nu da vi igen kan sende bøger til Jer, synes jeg det er passende at Du får den tilsendt. Jeg fandt hos en antikvarboghandler i Odense for nogen tid siden et andet exemplar og det er jo nok det, som gjorde, at jeg fandt på at avlevere Dit. Den var jo i årenes løb blevet lidt løs i ryggen, men nu har Olsen haft den nede til styrkelse og her har Du den så! - Vi har haft rejsegilde på bryggeriets udvidelse for en tid siden her ser I et par billeder derfra. - Ganske vist har jeg jo ikke tilladelse til at brygge endnu, kobber til en ny kedel mangler vi også, flasker er ikke til at få, men nu prøver vi altså at få så meget som muligt klar og håber på at en ansøgning om dispensation fra bryggeriforbundet (luxusøl) må blive bevilget. Desuden ved man jo ikke hvornår forbudet bliver hævet, og så vil det jo være rart om brygningen kan begynde straks. I bedste fald tager det dog 1/2 år at præstere salgbart øl. - Jeg husker ikke om jeg har skrevet til Jer om at vi ifjor flyttede badehuset tilbage fra strandkanten, så vi har fået en 
 2.)
 plads foran det, hvor vi kan sidde i forvejen var pladsen foran huset tit optaget af badende og cykler eller andet, så vi ikke selv kunde være der. Vi har iår været meget glade for denne ordning dernede men da selve strimmelen er 2,85 m bred, har vi iår spurgt byen om vi kunde købe en strimmel til på 2 m og det er den nu gået med til, skønt det for adskillige år siden blev vedtaget, at der ikke måtte sælges mere av den frie badestrand. Jeg vedlægger en av tegningerne til bryggeriet, der står nogle tal på, som ikke har interesse for Jer, men desuden har jeg sat et par tal, som oplyser størrelsen (i lagerrummet) og en del oplysninger til orientering iøvrigt. Det nye gærrum har vi vendt en kvart omdrejning, så det når sammen med skyllerummet; dets gulv er hævet 2 m over jorden, så det virker som tag over nedgangen til skyllerummet. Ovenover det bliver svalebakken anbragt i en træbygning med lufthuller i siderne. - Gretel Bøttern har solgt huset til Kold og skal rejse til København til November. Vi har inviteret hende herover at bo i de sidste 8 dage med Jørgen og den lille Hans Eric og hendes pige, som heldigvis tager med hende til København. Pusser rejste derover igår for at holde efterårsferie med Tante Ellen. Det bliver svært for Gretel at bryde op.
 Nu vil jeg slutte med mange hilsner til Jer alle fra
 Else og Puf.
 Far hilser også</t>
+  </si>
+  <si>
+    <t>1945-10-30</t>
+  </si>
+  <si>
+    <t>Alfred Fly
+Else Larsen
+Jens Larsen
+Johan Larsen
+Johannes Larsen
+Jonas Larsen
+Peter Andreas Larsen
+Alhed  Møhl, Lysses datter</t>
+  </si>
+  <si>
+    <t>Andreas/Puf Larsens kammerat, maleren Sven Havsteen-Mikkelsen var meget optaget af "det nordiske". Han fik den idé, at det var mere nordisk at skrive "av" end "af", og Andreas Larsen overtog denne skrivemåde.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3871</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har længe været generet af en brok. Hans læge har nu overtalt ham til at blive opereret. Larsen har ønsket at holde operationen hemmelig, men eftersom han alligevel har fortalt en del mennesker om det, synes Else og Andreas Larsen nu, at Elena og Johan Larsen skal kende til sagen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/H7ZC</t>
+  </si>
+  <si>
+    <t>[Fortrykt på brevpapiret:]
+ANDREAS LARSENS BRYGGERI
+POSTKONTO 57698 KERTEMINDE TELEFON 177
+KERTEMINDE,........ 194
+[Håndskrevet:]
+30 Okt 5.
+Kære Lysse
+Far har i et par år været besværet av en brok, ikke meget, men efterhånden generede det ham vist en del, når han skulde gå. For nogen tid siden, da Dr. Fly så til Far på gr. av et hold, blev han opmærksom på brokken og rådede Far til at lade den operere bort. Først var Far jo ikke glad ved at "lade sig skære i", men da han hørte at det kun var en overfladisk operation, gik han med til det og imorgen skal han så [et par overstregede bogstaver] på sygehuset, hvor der kommer en Odense-læge og opererer ham. Far har ellers ikke villet have, at vi har ["har" overstreget] talte om det til nogen, men, da han selv har fortalt forskellige mennesker det, så synes jeg I også skal have det at vide. Dr. Fly sagde, at tidligere gik man jo med et brokbind, men det er jo et ubehageligt apparat, så nu opererer man altid. Det lyder altså ikke som det er noget man regner for noget, men da jeg selv hører til dem, som ikke kan lide at lade sig skære i, så synes jeg altså at jeg vil skrive det til Jer, skønt Else og jeg ellers havde bestemt os til først at lade Jer det vide bagefter. - Tak for Dit brev forleden. Mon Du ikke husker fejl med at Meme gav mig "Planteverdenen", jeg har altid troet at vide, at det var Dig hun gav den til. - Nå nu er klokken 4, nu vil jeg slutte for at høre de endelige resultater fra valget. 
+Mange hilsner til Jer alle
+fra Puf
+[Indsat i venstre margen, s. 2; lodret:]
+Jeg skriver imorgen igen efter operationen.</t>
+  </si>
+  <si>
+    <t>1945-11-19</t>
+  </si>
+  <si>
+    <t>Hareskov</t>
+  </si>
+  <si>
+    <t>Lindøgaard Dræby St.</t>
+  </si>
+  <si>
+    <t>Niels Bjerre
+Bodild Branner
+Steen Hasselbalch
+Adolph Larsen
+Thøger  Larsen
+Pernille Marryat
+Ib Marryat Johansen
+Axel  Müller
+Janna Schou
+Jørgen Schou
+Bertel Thorvaldsen
+Albrecht  Warberg
+Laura Warberg
+Erik Warberg Larsen
+Grete Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Adolph Larsen/Agraren fik konstateret kræft i november 1945 og blev opereret kort efter. Han blev helbredt. 
+Brudeparret og Fru Bjerre kendes ikke. 
+Birthe Plum og hendes mand kendes ikke. 
+Astrid Warbergs bog "Den Synske. En moderne Spaakvindes Optegnelser" udkom på Hasselbachs forlag 1925.
+Friis's tegninger kan muligvis være lavet af Achton Friis. 
+Det vides ikke, hvad det var for et tab/en naturkatastrofe, som Erik/Tinge Warberg Larsen var udsat for.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0536</t>
+  </si>
+  <si>
+    <t>Astrid Warberg er bekymret for Adolf/Agraren Larsen og vil gerne høre mere om hans tilstand.
+Det var ærgerligt, at kjolen ikke passede.
+Axel Müller har foretaget en vielse. Parret havde glemt dåbsattesterne, men det gik alligevel.
+Astrid har passet barnebarnet Pernille, mens forældrene ("Ibserne") var til et møde. Da de voksne kom hjem, spiste man en god middag sammen, og derefter gav Astrid dem en taxa til deres bolig. Der er tit noget, der skal transporteres i vogn mellem Ib og Janna/Nus og Astrid.
+Astrid har kontaktet Hasselbalch for at købe eksemplarer af sin bog, Den Synske. Det viste sig, at han skyldte hende et resthonorar, og hun fik 250 kr.
+I den sidste tid har Astrid flyttet rundt på møblerne. 
+Det er trist, at Erik/Tinge Warberg Larsen har lidt et tab, og Astrid spørger, om forsikringen dækker det.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/nXVy</t>
+  </si>
+  <si>
+    <t>[Med blyant på kuvertens forside:]
+1945
+19/11. 45
+om lille 10 md. Nille der blev [ulæseligt ord] til mors sluthonorar for Den Synske (Hasselbalch)
+[Med blæk på kuvertens forside:]
+Fru 
+Johanne Warberg Larsen
+Lindøgaard
+Dræby
+[Med blæk i brevet:]
+Hareskov, Mandag d. 19' Nov. 1945
+(Bufs Fødselsdag, vilde have været 49 i Dag.)
+Og Thorvaldsens, 125.
+Kære lille Junge! Det var godt, dit Brev kom, jeg går jo hver Dag og tænker på Agraren og er ængstelig - det er du også, jeg kan læse det mellem Linierne i dine sidste Breve, så hvis du kan overkomme det, må du endelig skrive lidt oftere i denne Tid, det behøver ikke at være så langt. - Det skuffede mig, at Kjolen ikke var lige til at gå i, jeg syntes du trængte sådan til en Afløser af den tynde Kjole, du gik med om Morgenen, og når du nu har så meget om Ørene, får du vel næppe den Kone sat i Sving med "Omforandringer". -
+Vi havde sådan et hyggeligt Bryllup i Onsdags ["Onsdags" overstreget] Lørdags; en midaldrende Herre fra Kjøbenhavn ringede en Dag og Spurgte, om Axel vilde vie ham og hans Forlovede, da de så nødig vilde have "Bunkebryllup," som det bliver på Københavns Rådhus; det havde Axel ikke noget imod (vi får jo 10 Kr. for Vielse!), så sendte de deres Papirer, han 55, hun Sygeplejerske og 50 Aar! Jeg var som sædvanlig paa Sokkerne fra tidlig Morgen i Lørdags - en Kone havde jeg da tilhjælp, så jeg kunde virke i Køkkenet; - vi skulde have Ibserne til Middag næste Dag, så jeg bagte 1 Sirupskage - m. Græskar som Sukat og 15 store Boller, samt en Leverpostej, samt kogte Æblegrøden til Søndag - og så Middagen til Axel kom hjem Kl 1/2 3; og så var der jo en Del at ordne for mig i Stuerne - Blomster i Vand allesteder, Mors Hedebolysdug o.m.a. Brudeparret skulde komme 1/2 5. Lidt før siger jeg til Axel, hvad nu hvis de ikke har de sidste Papirer med?" "Jamen det har de." "Ja - men hvis - - -". "Det har jeg ikke tænkt over", sagde Axel. Så kom de - i stort Sindsoprør - de havde glemt Dåbsattesterne! Opdagede det i Toget - var helt ude af det - jeg hviskede til Bruden: "De skal nok blive viet." Axel havde nemlig fået det Papir fra Magistraten, hvori der stod at alt var klappet og klart (m. lidt andre Ord.) Brudgommens Søster var med, en Fru Bjerre fra Lemvig, hendes Mand Fætter til Maleren Bjerre, som Thøger Larsen så tit talte om. Da Vielsen var overstået (tar 10 Min.) var der en Time til deres Tog gik, de tilbød så at gå, men selvf. bad vi dem blive, jeg bød Cigarer; fortalte dem, at jeg altid spillede "Det er så yndigt at følges ad," når vi skulde have Vielse; så bad de mig om at spille den igen - og vi sang den så allesammen; siden snakkede vi og havde naturligvis en Mængde Fællesbekendte. - Søndag Morgen Kl 1/2 10 ankom Bilen med - lille Nille! som Chaufføren smilende kom bærende med; Forældrene skulde til et Møde og kom senere spadserende, var her c 1/2 1. Jeg havde Middagen færdig, en dejlig Kalvesteg med alt muligt godt til; Pilsner. Æblegrød m. Fløde. Efter Opvasken drak vi rigtig Kaffe m. Kage til - og inden de tog afsted - Bilen kom Kl 6 - fik de The med Boller og - mit Smør, som jeg selv havde kernet - det var vanvittig godt og gjorde fortjent Lykke. Lille Nille var ufattelig sød; sad og småsnakkede i sin Vognkasse, fik sine små Måltider - lagdes så ind i Sovekammeret, hvor hun snakkede sig selv i Søvn; vi hørte hende overhovedet ikke vrippe. Hun kan nu rejse sig op på sine små tykke Ben det er hun meget stolt af; hun ler og smiler hele Tiden, er en lille glad Sjæl. Det er forfærdelig morsomt, når de kommer herover, Nus er altid så strålende glad og begge henrykte for deres lille Unge. Jeg forærede dem Bil hen og hjem (11 Kr - men jeg er Velhaver - hør blot om lidt), vi bestilte Bilen til at bringe og hente dem Juleaften, for til min Fryd gik de ind på at komme her Kl 1/2 4 og blive til 1/2 8 - så kan de alligevel have lidt hjemme bagefter, hvortil de har bedt Birthe Plum og hendes Mand. Bilen gør også Lykke ved, at 
+2/
+der altid er en hel Masse, der skal udveksles - Symaskinen kører ofte frem og tilbage mellem os - og der er altid så meget herfra, som de får med hjem, Axel havde skaffet 10 Pund Sirup, som Nus naturligvis fik noget af; lidt Æbler glider jo også derover, og Stauder fra Haven etc. Og altid har Axel kapret Cigaretter til Ib, som ryger kolossalt, han synes det døller den slemme Gigt, han lider så meget af; dennegang fik han 5 Pakker og var jo henrykt. - Med Velhaveriet forholder det sig sådan. Jeg fik for c 14 Dage siden Brev fra Fru With Jensen (Bodils Svigermor) om jeg ikke havde et Expl. af den Synske at sælge, hun syntes, det var den bedste Bog, hun nogensinde havde læst og hendes Explar var altid udlånt etc. Nå, det havde jeg ikke, men fik derved den Ide at skrive til Hasselbalch, om det ikke var værd at optrykke Bogen, da den jo ret hurtig blev udsolgt dengang (1925); desuden havde vi jo et uopgjort Mellemværende, idet han i sin Tid skrev, om jeg vilde give Afkald på det Resthonorar, jeg skulde have, når Bogen var udsolgt, da det ved en Forglemmelse ikke var indsat i Kontrakten, at dette ikke gjaldt, hvis Bogen blev udsolgt til nedsat Pris. Det gik jeg ind på, men bad om stadig at måtte købe Bøger på Forlaget til 1/2 Pris. Han svarede: "med Fornøjelse - så længe De lever." Men da jeg et Par Jule havde købt 3-4 Bøger, blev der pludselig sagt, at nu var dette ophævet - - - og - skrev jeg til ham - "synes De egentlig, at dette var fair?" Så fik jeg nogle Dage efter et yderst elskværdigt Brev fra Steen Hasselbalch m. "Kære Fru Warberg - -" og Papirmangel - måtte sige nej til alle - men foreslog dog hos et et af de mange nye Forlag - -!
+- - - - "Hvad angår Kontrakten, som de ikke mener, jeg har overholdt, så har jeg nu gravet Sagen frem - og De har ganske Ret i den Kritik, hvorfor jeg tillader mig at sende Dem Resthonoraret Kr 250. - som følger i Check." Vabehar! Solstrålehistorie! Rejse til dig og mig til næste Sommer, det kan du stole på!
+Og så har jeg fået lavet en hel Del om i Stuerne, navnlig min; der fyrer vi kun om Søndagen, men det lider Bøgerne af, så flyttede jeg den kæmpestore Reol ind i Dagligstuen - lige inden for Døren hvor Piedestalen stod - den kom ind i Nordhjørnet i min Stue; Skrivebordet kom så der, hvor Reolen stod - lige tilhøjre indenfor Døren; så blev derovre en god Vægplads, og der hænger alle Friises henrivende Tegninger, og nederst de små sorte Familiebilleder m. Far og Mor osv. Foran Vinduet står så det lille Tobaksskab med en Hyggestol på hver Side - i Vinduet blomstrende Alpevioler, taget ind fra Haven i Oktober (på 3die Aar!). Det store Bord er sat ud i Køkkenet, (det spiser vi ved) - så der er nu meget bedre Plads i min Stue - og ganske vanvittig hyggeligt - gid du kunde se det! Divanen står hvor den altid har stået under det lille høje Vindue, og der kan jeg jo have en liggende Gæst. - Nu nærmer det sig at jeg skal igang med Middagen - nem idag efter Gildet.
+Junge jeg er forfærdet over Tinges Tab. hvor er det dog Synd for de søde Mennesker, der i forvejen slider så hårdt med det; men gives der dog ikke Erstatning eller Forsikring for Naturkatastrofer? Husk at besvare dette - og hils dem fra mig. 
+Og skriv så snart om den søde Agrar, det er sandelig ikke noget for ham at ligge der og være syg og ingen Føde få; hils ham tusinde Gange fra mig og ønsk god Bedring; jeg følger alt derovre i Tankerne hver Dag.
+Mange Hilsner til Jer allesammen!
+Din Dis. 
+[Indsat øverst s. 1; på hovedet:]
+ps. De sidste Nætter har jeg kun haft Astma to Gange pr Nat, det er Fremgang.</t>
   </si>
   <si>
     <t>1946-05-28</t>
   </si>
   <si>
     <t>Peder Brokholm
 Andreas Larsen
 Christine Swane</t>
   </si>
   <si>
     <t>Johannes Larsen har været i Nordjylland. Han tegnede og malede brushøns, som sad ved en asfalteret vej og kun gik ned i en grøft, når der kom en bil eller cykel. Larsen var med Peder Brokholm på tur, og Larsen malede, mens Brokholm fiskede og gik på jagt. For første gang i sit liv så Larsen en rørdrum. 
 I Bulbjerg ser der farligt ud, efter at tyskerne har været der. 
 Den følgende dag skal Larsen til sin søsters 70års fødselsdag. Han glæder sig til at komme hjem og male brushanebilleder.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/fpY0</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [På kuvertens bagside:]
 Johannes Larsen
@@ -7655,50 +7832,97 @@
   <si>
     <t>Jættestuen findes i Snave på Hindsholm nord for Kerteminde. 
 Kirkeby: Henne Kirkeby ved Fiilsø</t>
   </si>
   <si>
     <t>Fjeren var fra en snespurv.
 Johannes Larsen har haft influenza. Derefter fik han besøg af Else og Johannes V. Jensen.
 Johan/Lysse med familie kan ikke komme i pinsen, for grevinde Knuth og Elisabeth kommer, og de skal til Tønder, Rømø mm. 
 Jeppe har fundet en skadeunge.
 Der er rotter i værkstedet.
 Larsen laver illustrationer til Den Grimme Ælling.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BZ1Q</t>
   </si>
   <si>
     <t>Kjerteminde 2 Juni 1949.
 Kære Bimse og Lysse!
 Tak for Jeres Brev. Jeg maa vel hellere begynde med de Fjer. De var af en Snespurv Hun eller Unge. Grunden til at jeg ikke fik svaret omgaaende var den at jeg en af de sidste Dage af April fik Influensa, og laa 8 Dage med Feber og var omtrent lige saa længe om at komme i Orden igen. Dagen efter Pufs Fødselsdag fik vi Besøg af Else og Johs V. som blev her til om Mandagen. Det var dejligt Vejr og vi fik kørt dem et Par Ture. Til Jættestuen ved Snave og Dagen efter til Stranden ved Bøgebjerg. Jeres Planer om et Pintsebsøg kan ikke blive til noget. Grevinden og Elisabeth kommer her i Morgen og bliver Pintsen over, og den 7 skal vi til Tønder hvor vi er inviteret af Kommandanten og jeg skal blive der en Uges Tid og bl.a. til Rømø og Slesvig. Jeg haaber ikke at Turen op gennem Jylland til Frederikshavn og Göteborg til Båxhult gaar i Vasken den har jeg glædet mig til og jeg har sørget for Natlogi paa Kongsø hos Hostrup Schultz’s, dersom det bliver i Ferien. Vi er ogsaa inviteret til at overnatte hos Dede, der var her forleden og i Kirkeby kan vi jo ogsaa overnatte. Jeppe var i Gaar i Revninge og kom hjem med en Skadeunge. Vi har lige fanget en Rotte i Værkstedet og før jeg var der ovre saa jeg en Unge og da jeg kom tilbage med noget Leverpostejmad til at lægge i Fælden var der 2. Jeg slider i det med Illustrationerne til ”den grimme Ælling” og har faaet lavet et Par og Tyve færdig og tegnet 2 i Dag. Jeg skulde gerne se at faa det Arbejde fra Haanden saa jeg kunde komme til at bestille noget ordentlig. Mange Hilsener til Jer allesammen fra Jeres 
 JL. 
 P.S.
 Det er et dejligt Vejr, det regner hver Nat og for det meste ogsaa om Dagen.
 JL.</t>
   </si>
   <si>
+    <t>1949-09-01</t>
+  </si>
+  <si>
+    <t>Estrid Brandrup
+Alan Havsteen-Mikkelsen
+Olaf Havsteen-Mikkelsen
+Pamela Havsteen-Mikkelsen
+Sven Havsteen-Mikkelsen
+Svend Aage Heineke
+Elena Larsen</t>
+  </si>
+  <si>
+    <t>Andreas/Puf Larsens ven, maleren Sven Havsteen-Mikkelsen, var meget optaget af "det nordiske". Han mente, at det var mere nordisk at skrive "av" end "af", og Andreas Larsen overtog denne skik.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3873</t>
+  </si>
+  <si>
+    <t>Borgmesteren har været på besøg for at forhandle om kommunens køb af Johannes Larsens store billede. I tre år havde borgmesteren ikke hævet sin gage, og regnskabet var i øvrigt godt. Borgmesteren vidste, at Johannes Larsen ønskede, at billedet blev i Kerteminde. Andreas og Else Larsen sagde, at salgsprisen, da billedet blev vist i Aalborg, var 15.000, og at kommunen kunne få det for 12.000. Man fornemmede, at borgmesterens bud var 10.000.
+Andreas og Else Larsen skriver igen til Johannes Larsen, når sagen har været oppe på et møde.
+Om eftermiddagen skal Larsen-familien på besøg hos Sven og Pamela Havsteen-Mikkelsen for at se hans billeder. 
+Det må have været rart for Elena/Bimse Larsen at være på Anholt. 
+Andreas' tandlæge er glad for sit billede.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/4kbT</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst s. 1 og 3:]
+ANDREAS LARSENS BRYGGERI
+POSTKONTO 57698 KERTEMINDE TELEFON 177
+KERTEMINDE,...... 194
+[Håndskrevet:]
+1 Sept 9
+Kære Far.
+Tak for Dit brev forleden.
+Igår ringede Borgmesteren og spurgte om han måtte komme og tale med os om salg av billeder, nu da Du ikke var hjemme. Det var jo, som vi ventede, om det store billede det drejede sig. Han skulde have et møde med regnskabsudvalget på mandag, avslutning på en 3årig periode i hvilken han ikke havde hævet sin borgmestergage og da regnskabet iøvrigt viste positiv saldo, vilde han foreslå på mødet at [en overstregning] byen skulde købe billedet. Han vilde så spørge om prisen; han havde forstået at Du gerne så billedet blive i Kerteminde og de vilde jo gerne have det. Vi fortalte at Din højeste pris i Aalborg havde været 15.000 netto, men at vi vilde mene at 12.000 var prisen til byen. Vi prøvede altså at få de 12, men kunde forstå at 10.000 havde betydelig større chance for at gå igennem. Jeg havde lidt "inside information" som sagde mig det samme og desuden beløber den ikke hævede gage sig såvidt jeg ved til omtrent den sum. Altså vi lod ham tilbyde dem det til 10.000. Vi håber nu at Du ikke var utilfreds med det. 
+2.)
+Det at det netop er halv pris, mente vi alle 3 ["alle 3" indsat over linjen] måtte virke som en gestus fra Dig, som byrådet vanskeligt kunde sidde overhørigt. På mandag er altså mødet og vi skal skrive igen såsnart vi hører resultatet. Måske bliver det ikke avgjort på første møde x), så går der jo lidt længere tid. - I eftermiddag skal vi ned til Sven og Pam, som er kommet tilbage fra England nu børnenes ferie er slut. Sven vilde gerne have at vi skulde se hans billeder inden han sender dem til København til indramning. -
+Mon Bimse er kommet tilbage fra Anholt? Det må have været dejligt for hende at være der i ro efter alle de gæster I har haft.
+Nu får Du ikke mere dennegang, jeg skal til tandlæge. Han er forresten henrykt for sit billede, det er en hel fornøjelse at sidde i "stolen" og høre om det!
+Mange Hilsner til Jer alle fra Else og Puf.
+Der er kommet en del expl. av vedlagte sangværk forleden, I skal ikke forholdes nydelsen derav. 
+[Indsat øverst s. 3:]
+x) regnskabsudvalget er jo ikke det samme [noget af papiret mangler] byråd</t>
+  </si>
+  <si>
     <t>1950-07-05</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Småland
 Majenfors</t>
   </si>
   <si>
     <t>Dres -
 Holger -
 Ellen Agnete Amstrup
 Adolph Hitler
 Thyra Iuel
 Adolph Larsen
 Marie Larsen
 Rasmus Larsen
 Christine  Mackie
 Axel  Müller
 Lauritz Pedersen
 Christine Swane
 Lars Swane
 Sigurd  Swane
 Harry Truman
@@ -7894,59 +8118,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DyOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D1jH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3PWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usto" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jgsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UtOK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hxPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9GXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/puRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmpR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zSIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DVRe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvDO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lron" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RgBc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pmpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Onr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zfJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6TP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r1nn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KG66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A3eY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5Ic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9DkY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAS2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RA4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JuzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oaIp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpfL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FSAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gn6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wgqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WoKQ6GZ2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G6GK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sQ8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/30YUr6Bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVd7DrLa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aF5nzb8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DnYM5ovH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ylxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U97nCp7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KWBBQDjT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ukwruu9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZbFoLDhL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/TFZbCnL5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JIKLC0ja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8qs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CGCX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rpa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fDVG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/EdY8a0YA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iGwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XgTxYWLz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pVrkJOD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/F7OHQu0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iWvGFacW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weJO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sT0mzlCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4tJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Tk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4EV9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pgJeWaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LRbZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7mLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/av6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rucI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5WQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SlQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bzeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Bw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1XH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KlrseGqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xgfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n2q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0lv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XXCu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HWoO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CJFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OUdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KhL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OPcq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CPGx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6cVnZS6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DMr2WPrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FEkQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c1Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eyxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Wdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h5A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/61N6kNkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OpS1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9jSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/74ud2QUs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qVHjSM8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fPK2uvH3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bARK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gGrPbIOu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CMVW8mo1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AP4kFsI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3OfqrFfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vmZx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rtuLWr8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BpDR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8aSTOe5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pqBoCGx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BSUSiqrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwS33elR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IE3H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aBsVe7OZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CpoqpJS7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IUcuS1ie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpy3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DxKN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Np5H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JowR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sGuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FWo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBLSg77L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tKAKXG91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AfsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xEOgthK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hPuG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVFtSb7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b4wJZexf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bAJNMH7J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/v71cVxpe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gg0Kq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ie4pFGsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/txro71EM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KRmo1USA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/o3uP0rTX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/773tLxHI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HpCV8zLO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c7JI9tFg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WiCa1sc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CwVWjWuI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YMKxiB52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YN6KZXKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A40RZCOs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/riqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/08TQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xths" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ny9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A8wI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aannmv6K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BbGn7Mcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LYg1m9x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c4gBtApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f5mH3mkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hh6b8Pwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UspNYH4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/80D8s7eX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pqRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jUix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UdaM3mlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kOta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CKbE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/crVn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N4zH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QyIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lhHP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/17Cx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z5n0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/64Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vHQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RtYx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tX0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFiY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frAp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkUx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H0r3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CaeP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E7Wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DyOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D1jH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3PWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usto" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jgsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UtOK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hxPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9GXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/puRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmpR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zSIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DVRe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvDO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lron" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RgBc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pmpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Onr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zfJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6TP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r1nn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KG66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A3eY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5Ic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9DkY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAS2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RA4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JuzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oaIp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpfL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FSAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gn6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wgqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WoKQ6GZ2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G6GK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sQ8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/30YUr6Bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVd7DrLa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aF5nzb8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DnYM5ovH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ylxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U97nCp7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KWBBQDjT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ukwruu9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZbFoLDhL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/TFZbCnL5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JIKLC0ja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8qs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CGCX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rpa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fDVG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/EdY8a0YA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iGwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XgTxYWLz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pVrkJOD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/F7OHQu0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iWvGFacW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weJO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sT0mzlCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4tJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Tk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4EV9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pgJeWaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LRbZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7mLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/av6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rucI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5WQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SlQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bzeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Bw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1XH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KlrseGqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xgfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n2q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0lv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XXCu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HWoO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CJFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OUdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KhL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OPcq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CPGx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6cVnZS6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DMr2WPrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FEkQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Lrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c1Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eyxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Wdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h5A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/61N6kNkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OpS1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9jSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/74ud2QUs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qVHjSM8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fPK2uvH3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bARK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gGrPbIOu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CMVW8mo1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AP4kFsI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3OfqrFfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vmZx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rtuLWr8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BpDR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8aSTOe5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pqBoCGx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BSUSiqrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwS33elR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IE3H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aBsVe7OZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CpoqpJS7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IUcuS1ie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpy3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DxKN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Np5H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JowR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sGuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FWo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBLSg77L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tKAKXG91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AfsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xEOgthK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hPuG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVFtSb7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b4wJZexf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bAJNMH7J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/v71cVxpe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gg0Kq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ie4pFGsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/txro71EM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KRmo1USA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/o3uP0rTX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/773tLxHI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HpCV8zLO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c7JI9tFg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WiCa1sc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CwVWjWuI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YMKxiB52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YN6KZXKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A40RZCOs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/riqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/08TQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xths" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ny9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A8wI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aannmv6K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BbGn7Mcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LYg1m9x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f5mH3mkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hh6b8Pwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UspNYH4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/80D8s7eX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pqRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jUix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UdaM3mlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kOta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CKbE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/crVn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N4zH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QyIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lhHP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/17Cx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z5n0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/64Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vHQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tX0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WWm6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFiY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h95J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frAp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkUx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dSjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H7ZC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nXVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H0r3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CaeP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4kbT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E7Wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M237"/>
+  <dimension ref="A1:M241"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -10249,8536 +10473,8718 @@
       </c>
       <c r="I53" s="5" t="s">
         <v>373</v>
       </c>
       <c r="J53" s="5" t="s">
         <v>374</v>
       </c>
       <c r="K53" s="5" t="s">
         <v>375</v>
       </c>
       <c r="L53" s="6" t="s">
         <v>376</v>
       </c>
       <c r="M53" s="5" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
         <v>378</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>114</v>
+        <v>15</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>311</v>
+        <v>16</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>379</v>
       </c>
       <c r="F54" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H54" s="5" t="s">
         <v>380</v>
       </c>
-      <c r="G54" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H54" s="5" t="s">
+      <c r="I54" s="5" t="s">
         <v>381</v>
       </c>
-      <c r="I54" s="5" t="s">
+      <c r="J54" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K54" s="5" t="s">
         <v>382</v>
       </c>
-      <c r="J54" s="5" t="s">
+      <c r="L54" s="6" t="s">
         <v>383</v>
       </c>
-      <c r="K54" s="5" t="s">
+      <c r="M54" s="5" t="s">
         <v>384</v>
-      </c>
-[...4 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I55" s="5"/>
+      <c r="J55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K55" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="L55" s="6" t="s">
         <v>387</v>
       </c>
-      <c r="B55" s="5" t="s">
-[...36 lines deleted...]
-      </c>
+      <c r="M55" s="5"/>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I56" s="5"/>
       <c r="J56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K56" s="5" t="s">
-        <v>395</v>
+        <v>386</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="M56" s="5"/>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I57" s="5"/>
       <c r="J57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K57" s="5" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="M57" s="5"/>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I58" s="5"/>
       <c r="J58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K58" s="5" t="s">
-        <v>400</v>
+        <v>391</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>401</v>
+        <v>394</v>
       </c>
       <c r="M58" s="5"/>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>402</v>
+        <v>395</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>310</v>
+        <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D59" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G59" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G59" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="H59" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="J59" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K59" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="L59" s="6" t="s">
         <v>400</v>
       </c>
-      <c r="L59" s="6" t="s">
-[...2 lines deleted...]
-      <c r="M59" s="5"/>
+      <c r="M59" s="5" t="s">
+        <v>401</v>
+      </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>14</v>
+        <v>310</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D60" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="D60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G60" s="5" t="s">
-        <v>405</v>
+      <c r="G60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H60" s="5" t="s">
-        <v>406</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>403</v>
+      </c>
+      <c r="I60" s="5"/>
+      <c r="J60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K60" s="5" t="s">
-        <v>408</v>
+        <v>386</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>409</v>
-[...3 lines deleted...]
-      </c>
+        <v>404</v>
+      </c>
+      <c r="M60" s="5"/>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="I61" s="5"/>
       <c r="J61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K61" s="5" t="s">
-        <v>395</v>
+        <v>386</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="M61" s="5"/>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H62" s="5" t="s">
-        <v>415</v>
+      <c r="H62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I62" s="5"/>
       <c r="J62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K62" s="5" t="s">
-        <v>395</v>
+        <v>386</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="M62" s="5"/>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I63" s="5"/>
       <c r="J63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K63" s="5" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="M63" s="5"/>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I64" s="5"/>
       <c r="J64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K64" s="5" t="s">
-        <v>420</v>
+        <v>414</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="M64" s="5"/>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I65" s="5"/>
       <c r="J65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K65" s="5" t="s">
-        <v>423</v>
+        <v>386</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="M65" s="5"/>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>310</v>
+        <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="D66" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E66" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G66" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G66" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="H66" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="J66" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>395</v>
+        <v>422</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>426</v>
-[...1 lines deleted...]
-      <c r="M66" s="5"/>
+        <v>423</v>
+      </c>
+      <c r="M66" s="5" t="s">
+        <v>424</v>
+      </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>113</v>
+        <v>426</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>427</v>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G67" s="5" t="s">
+      <c r="G67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H67" s="5" t="s">
         <v>428</v>
       </c>
-      <c r="H67" s="5" t="s">
+      <c r="I67" s="5"/>
+      <c r="J67" s="5" t="s">
         <v>429</v>
       </c>
-      <c r="I67" s="5" t="s">
+      <c r="K67" s="5" t="s">
         <v>430</v>
       </c>
-      <c r="J67" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K67" s="5" t="s">
+      <c r="L67" s="6" t="s">
         <v>431</v>
       </c>
-      <c r="L67" s="6" t="s">
+      <c r="M67" s="5" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>435</v>
+        <v>426</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>436</v>
+        <v>427</v>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="I68" s="5"/>
       <c r="J68" s="5" t="s">
-        <v>438</v>
+        <v>429</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>435</v>
+        <v>426</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H69" s="5" t="s">
-        <v>443</v>
+      <c r="H69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I69" s="5"/>
       <c r="J69" s="5" t="s">
-        <v>438</v>
+        <v>429</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>435</v>
+        <v>426</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I70" s="5"/>
       <c r="J70" s="5" t="s">
-        <v>438</v>
+        <v>429</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>452</v>
+        <v>443</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>435</v>
+        <v>426</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I71" s="5"/>
       <c r="J71" s="5" t="s">
-        <v>438</v>
+        <v>429</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
         <v>452</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>435</v>
+        <v>203</v>
       </c>
       <c r="D72" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="E72" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="F72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H72" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="I72" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="J72" s="5" t="s">
         <v>457</v>
-      </c>
-[...22 lines deleted...]
-        <v>438</v>
       </c>
       <c r="K72" s="5" t="s">
         <v>458</v>
       </c>
       <c r="L72" s="6" t="s">
         <v>459</v>
       </c>
       <c r="M72" s="5" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
         <v>461</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>14</v>
+        <v>310</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="D73" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I73" s="5"/>
+      <c r="J73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K73" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="L73" s="6" t="s">
         <v>462</v>
       </c>
-      <c r="E73" s="5" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="M73" s="5"/>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>470</v>
+        <v>463</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>310</v>
+        <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>203</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>464</v>
       </c>
       <c r="F74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H74" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H74" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="I74" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="J74" s="5" t="s">
+        <v>457</v>
       </c>
       <c r="K74" s="5" t="s">
-        <v>395</v>
+        <v>467</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>471</v>
-[...1 lines deleted...]
-      <c r="M74" s="5"/>
+        <v>468</v>
+      </c>
+      <c r="M74" s="5" t="s">
+        <v>469</v>
+      </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>203</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>462</v>
+        <v>453</v>
       </c>
       <c r="E75" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="F75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H75" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="I75" s="5" t="s">
         <v>473</v>
       </c>
-      <c r="F75" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H75" s="5" t="s">
+      <c r="J75" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="K75" s="5" t="s">
         <v>474</v>
       </c>
-      <c r="I75" s="5" t="s">
+      <c r="L75" s="6" t="s">
         <v>475</v>
       </c>
-      <c r="J75" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K75" s="5" t="s">
+      <c r="M75" s="5" t="s">
         <v>476</v>
-      </c>
-[...4 lines deleted...]
-        <v>478</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>14</v>
+        <v>310</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>480</v>
+        <v>16</v>
+      </c>
+      <c r="D76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H76" s="5" t="s">
-[...6 lines deleted...]
-        <v>466</v>
+      <c r="H76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I76" s="5"/>
+      <c r="J76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K76" s="5" t="s">
-        <v>483</v>
+        <v>386</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>484</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="M76" s="5"/>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H77" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H77" s="5" t="s">
+        <v>480</v>
       </c>
       <c r="I77" s="5"/>
       <c r="J77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K77" s="5" t="s">
-        <v>395</v>
+        <v>386</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="M77" s="5"/>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H78" s="5" t="s">
-        <v>489</v>
+      <c r="H78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I78" s="5"/>
       <c r="J78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K78" s="5" t="s">
-        <v>395</v>
+        <v>386</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>490</v>
+        <v>483</v>
       </c>
       <c r="M78" s="5"/>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I79" s="5"/>
       <c r="J79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K79" s="5" t="s">
-        <v>395</v>
+        <v>386</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>492</v>
+        <v>485</v>
       </c>
       <c r="M79" s="5"/>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="E80" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="F80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H80" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="I80" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="J80" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="K80" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="L80" s="6" t="s">
+        <v>492</v>
+      </c>
+      <c r="M80" s="5" t="s">
         <v>493</v>
       </c>
-      <c r="B80" s="5" t="s">
-[...42 lines deleted...]
-      <c r="M80" s="5"/>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D81" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="E81" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="F81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G81" s="5" t="s">
         <v>496</v>
       </c>
-      <c r="E81" s="5" t="s">
+      <c r="H81" s="5" t="s">
         <v>497</v>
       </c>
-      <c r="F81" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H81" s="5" t="s">
+      <c r="I81" s="5" t="s">
         <v>498</v>
       </c>
-      <c r="I81" s="5" t="s">
+      <c r="J81" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="K81" s="5" t="s">
         <v>499</v>
       </c>
-      <c r="J81" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K81" s="5" t="s">
+      <c r="L81" s="6" t="s">
         <v>500</v>
       </c>
-      <c r="L81" s="6" t="s">
+      <c r="M81" s="5" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I82" s="5"/>
+      <c r="J82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K82" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="L82" s="6" t="s">
         <v>503</v>
       </c>
-      <c r="B82" s="5" t="s">
-[...36 lines deleted...]
-      </c>
+      <c r="M82" s="5"/>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>511</v>
+        <v>504</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>310</v>
+        <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="D83" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D83" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G83" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G83" s="5" t="s">
+        <v>505</v>
+      </c>
+      <c r="H83" s="5" t="s">
+        <v>506</v>
+      </c>
+      <c r="I83" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="J83" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K83" s="5" t="s">
-        <v>395</v>
+        <v>508</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>512</v>
-[...1 lines deleted...]
-      <c r="M83" s="5"/>
+        <v>509</v>
+      </c>
+      <c r="M83" s="5" t="s">
+        <v>510</v>
+      </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D84" s="5" t="s">
         <v>113</v>
       </c>
-      <c r="D84" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E84" s="5" t="s">
+        <v>512</v>
       </c>
       <c r="F84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G84" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="H84" s="5" t="s">
         <v>514</v>
       </c>
-      <c r="H84" s="5" t="s">
+      <c r="I84" s="5" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>516</v>
       </c>
       <c r="J84" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K84" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="L84" s="6" t="s">
         <v>517</v>
       </c>
-      <c r="L84" s="6" t="s">
+      <c r="M84" s="5" t="s">
         <v>518</v>
-      </c>
-[...1 lines deleted...]
-        <v>519</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>16</v>
+        <v>203</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>113</v>
+        <v>453</v>
       </c>
       <c r="E85" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="F85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H85" s="5" t="s">
         <v>521</v>
       </c>
-      <c r="F85" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G85" s="5" t="s">
+      <c r="I85" s="5" t="s">
         <v>522</v>
       </c>
-      <c r="H85" s="5" t="s">
+      <c r="J85" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="K85" s="5" t="s">
         <v>523</v>
       </c>
-      <c r="I85" s="5" t="s">
+      <c r="L85" s="6" t="s">
         <v>524</v>
       </c>
-      <c r="J85" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K85" s="5" t="s">
+      <c r="M85" s="5" t="s">
         <v>525</v>
-      </c>
-[...4 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>203</v>
+        <v>16</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>462</v>
+        <v>113</v>
       </c>
       <c r="E86" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="F86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G86" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="H86" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="I86" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="J86" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K86" s="5" t="s">
         <v>529</v>
       </c>
-      <c r="F86" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H86" s="5" t="s">
+      <c r="L86" s="6" t="s">
         <v>530</v>
       </c>
-      <c r="I86" s="5" t="s">
+      <c r="M86" s="5" t="s">
         <v>531</v>
-      </c>
-[...10 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>16</v>
+        <v>533</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>113</v>
+        <v>453</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>521</v>
+        <v>488</v>
       </c>
       <c r="F87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G87" s="5" t="s">
-        <v>428</v>
+      <c r="G87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H87" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="I87" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="J87" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="K87" s="5" t="s">
         <v>536</v>
       </c>
-      <c r="I87" s="5" t="s">
+      <c r="L87" s="6" t="s">
         <v>537</v>
       </c>
-      <c r="J87" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K87" s="5" t="s">
+      <c r="M87" s="5" t="s">
         <v>538</v>
-      </c>
-[...4 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>14</v>
+        <v>310</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>542</v>
-[...5 lines deleted...]
-        <v>497</v>
+        <v>16</v>
+      </c>
+      <c r="D88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H88" s="5" t="s">
-[...6 lines deleted...]
-        <v>466</v>
+      <c r="H88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I88" s="5"/>
+      <c r="J88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K88" s="5" t="s">
-        <v>545</v>
+        <v>386</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>546</v>
-[...3 lines deleted...]
-      </c>
+        <v>540</v>
+      </c>
+      <c r="M88" s="5"/>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>548</v>
+        <v>541</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>310</v>
+        <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>203</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>471</v>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G89" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G89" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="H89" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="I89" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="J89" s="5" t="s">
+        <v>245</v>
       </c>
       <c r="K89" s="5" t="s">
-        <v>395</v>
+        <v>545</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>549</v>
-[...1 lines deleted...]
-      <c r="M89" s="5"/>
+        <v>546</v>
+      </c>
+      <c r="M89" s="5" t="s">
+        <v>547</v>
+      </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>203</v>
+        <v>16</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>504</v>
+        <v>113</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>480</v>
+        <v>549</v>
       </c>
       <c r="F90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G90" s="5" t="s">
+        <v>549</v>
+      </c>
+      <c r="H90" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="I90" s="5" t="s">
         <v>551</v>
       </c>
-      <c r="H90" s="5" t="s">
+      <c r="J90" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K90" s="5" t="s">
         <v>552</v>
       </c>
-      <c r="I90" s="5" t="s">
+      <c r="L90" s="6" t="s">
         <v>553</v>
       </c>
-      <c r="J90" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K90" s="5" t="s">
+      <c r="M90" s="5" t="s">
         <v>554</v>
-      </c>
-[...4 lines deleted...]
-        <v>556</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>16</v>
+        <v>113</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="E91" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="G91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H91" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="I91" s="5" t="s">
         <v>558</v>
       </c>
-      <c r="F91" s="5" t="inlineStr">
-[...7 lines deleted...]
-      <c r="H91" s="5" t="s">
+      <c r="J91" s="5" t="s">
         <v>559</v>
       </c>
-      <c r="I91" s="5" t="s">
+      <c r="K91" s="5" t="s">
         <v>560</v>
       </c>
-      <c r="J91" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K91" s="5" t="s">
+      <c r="L91" s="6" t="s">
         <v>561</v>
       </c>
-      <c r="L91" s="6" t="s">
+      <c r="M91" s="5" t="s">
         <v>562</v>
-      </c>
-[...1 lines deleted...]
-        <v>563</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D92" s="5" t="s">
         <v>113</v>
       </c>
-      <c r="D92" s="5" t="s">
-[...7 lines deleted...]
-      <c r="F92" s="5" t="s">
+      <c r="E92" s="5" t="s">
+        <v>549</v>
+      </c>
+      <c r="F92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G92" s="5" t="s">
+        <v>549</v>
+      </c>
+      <c r="H92" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="I92" s="5" t="s">
         <v>565</v>
       </c>
-      <c r="G92" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H92" s="5" t="s">
+      <c r="J92" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K92" s="5" t="s">
         <v>566</v>
       </c>
-      <c r="I92" s="5" t="s">
+      <c r="L92" s="6" t="s">
         <v>567</v>
       </c>
-      <c r="J92" s="5" t="s">
+      <c r="M92" s="5" t="s">
         <v>568</v>
-      </c>
-[...7 lines deleted...]
-        <v>571</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
+        <v>569</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>570</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>571</v>
+      </c>
+      <c r="D93" s="5" t="s">
         <v>572</v>
       </c>
-      <c r="B93" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E93" s="5" t="s">
-        <v>558</v>
-[...7 lines deleted...]
-        <v>558</v>
+        <v>573</v>
+      </c>
+      <c r="F93" s="5" t="s">
+        <v>574</v>
+      </c>
+      <c r="G93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H93" s="5" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="I93" s="5" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="J93" s="5" t="s">
-        <v>21</v>
+        <v>577</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>579</v>
+        <v>570</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>580</v>
+        <v>571</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>581</v>
+        <v>572</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>582</v>
       </c>
       <c r="F94" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I94" s="5" t="s">
         <v>583</v>
       </c>
-      <c r="G94" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H94" s="5" t="s">
+      <c r="J94" s="5" t="s">
         <v>584</v>
       </c>
-      <c r="I94" s="5" t="s">
+      <c r="K94" s="5" t="s">
         <v>585</v>
       </c>
-      <c r="J94" s="5" t="s">
+      <c r="L94" s="6" t="s">
         <v>586</v>
       </c>
-      <c r="K94" s="5" t="s">
+      <c r="M94" s="5" t="s">
         <v>587</v>
-      </c>
-[...4 lines deleted...]
-        <v>589</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="B95" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E95" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H95" s="5" t="s">
+        <v>589</v>
+      </c>
+      <c r="I95" s="5" t="s">
         <v>590</v>
       </c>
-      <c r="B95" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E95" s="5" t="s">
+      <c r="J95" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K95" s="5" t="s">
         <v>591</v>
       </c>
-      <c r="F95" s="5" t="s">
-[...12 lines deleted...]
-      <c r="I95" s="5" t="s">
+      <c r="L95" s="6" t="s">
         <v>592</v>
       </c>
-      <c r="J95" s="5" t="s">
+      <c r="M95" s="5" t="s">
         <v>593</v>
-      </c>
-[...7 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>16</v>
+        <v>311</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>595</v>
+      </c>
+      <c r="F96" s="5" t="s">
+        <v>596</v>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
+        <v>597</v>
+      </c>
+      <c r="I96" s="5" t="s">
         <v>598</v>
       </c>
-      <c r="I96" s="5" t="s">
+      <c r="J96" s="5" t="s">
         <v>599</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="K96" s="5" t="s">
         <v>600</v>
       </c>
       <c r="L96" s="6" t="s">
         <v>601</v>
       </c>
       <c r="M96" s="5" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
         <v>603</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>311</v>
+        <v>604</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>604</v>
-[...1 lines deleted...]
-      <c r="F97" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G97" s="5" t="s">
         <v>605</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="H97" s="5" t="s">
         <v>606</v>
       </c>
       <c r="I97" s="5" t="s">
         <v>607</v>
       </c>
       <c r="J97" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K97" s="5" t="s">
         <v>608</v>
       </c>
-      <c r="K97" s="5" t="s">
+      <c r="L97" s="6" t="s">
         <v>609</v>
       </c>
-      <c r="L97" s="6" t="s">
+      <c r="M97" s="5" t="s">
         <v>610</v>
-      </c>
-[...1 lines deleted...]
-        <v>611</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="D98" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="E98" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="F98" s="5" t="s">
         <v>613</v>
       </c>
-      <c r="D98" s="5" t="s">
-[...10 lines deleted...]
-      <c r="G98" s="5" t="s">
+      <c r="G98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H98" s="5" t="s">
         <v>614</v>
       </c>
-      <c r="H98" s="5" t="s">
+      <c r="I98" s="5" t="s">
         <v>615</v>
       </c>
-      <c r="I98" s="5" t="s">
+      <c r="J98" s="5" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="K98" s="5" t="s">
         <v>617</v>
       </c>
       <c r="L98" s="6" t="s">
         <v>618</v>
       </c>
       <c r="M98" s="5" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
         <v>620</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>14</v>
+        <v>310</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>114</v>
-[...4 lines deleted...]
-      <c r="E99" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I99" s="5"/>
+      <c r="J99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L99" s="6" t="s">
         <v>621</v>
       </c>
-      <c r="F99" s="5" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="M99" s="5"/>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>629</v>
+        <v>622</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>310</v>
+        <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="D100" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D100" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H100" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="H100" s="5" t="s">
+        <v>623</v>
+      </c>
+      <c r="I100" s="5" t="s">
+        <v>624</v>
+      </c>
+      <c r="J100" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K100" s="5" t="s">
+        <v>625</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>630</v>
-[...1 lines deleted...]
-      <c r="M100" s="5"/>
+        <v>626</v>
+      </c>
+      <c r="M100" s="5" t="s">
+        <v>627</v>
+      </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>113</v>
+        <v>487</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>16</v>
+        <v>203</v>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
+        <v>629</v>
+      </c>
+      <c r="I101" s="5"/>
+      <c r="J101" s="5" t="s">
+        <v>630</v>
+      </c>
+      <c r="K101" s="5" t="s">
+        <v>631</v>
+      </c>
+      <c r="L101" s="6" t="s">
         <v>632</v>
       </c>
-      <c r="I101" s="5" t="s">
+      <c r="M101" s="5" t="s">
         <v>633</v>
-      </c>
-[...10 lines deleted...]
-        <v>636</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>496</v>
-[...7 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E102" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G102" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G102" s="5" t="s">
+        <v>635</v>
       </c>
       <c r="H102" s="5" t="s">
+        <v>636</v>
+      </c>
+      <c r="I102" s="5" t="s">
+        <v>637</v>
+      </c>
+      <c r="J102" s="5" t="s">
         <v>638</v>
       </c>
-      <c r="I102" s="5"/>
-      <c r="J102" s="5" t="s">
+      <c r="K102" s="5" t="s">
         <v>639</v>
       </c>
-      <c r="K102" s="5" t="s">
+      <c r="L102" s="6" t="s">
         <v>640</v>
       </c>
-      <c r="L102" s="6" t="s">
+      <c r="M102" s="5" t="s">
         <v>641</v>
       </c>
-      <c r="M102" s="5" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="103">
-      <c r="A103" s="5" t="s">
-        <v>643</v>
+      <c r="A103" s="5" t="n">
+        <v>1916</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>16</v>
-[...6 lines deleted...]
-      <c r="E103" s="5" t="s">
+        <v>642</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>643</v>
+      </c>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I103" s="5" t="s">
+        <v>644</v>
+      </c>
+      <c r="J103" s="5" t="s">
+        <v>645</v>
+      </c>
+      <c r="K103" s="5" t="s">
+        <v>646</v>
+      </c>
+      <c r="L103" s="6" t="s">
+        <v>647</v>
+      </c>
+      <c r="M103" s="5" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="5" t="s">
+        <v>649</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>650</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="D104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E104" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F103" s="5" t="inlineStr">
-[...33 lines deleted...]
-      <c r="C104" s="5" t="s">
+      <c r="F104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H104" s="5" t="s">
         <v>651</v>
       </c>
-      <c r="D104" s="5" t="s">
+      <c r="I104" s="5" t="s">
         <v>652</v>
       </c>
-      <c r="E104" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I104" s="5" t="s">
+      <c r="J104" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="K104" s="5" t="s">
         <v>653</v>
       </c>
-      <c r="J104" s="5" t="s">
+      <c r="L104" s="6" t="s">
         <v>654</v>
       </c>
-      <c r="K104" s="5" t="s">
+      <c r="M104" s="5" t="s">
         <v>655</v>
-      </c>
-[...4 lines deleted...]
-        <v>657</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>659</v>
+        <v>14</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>203</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>113</v>
       </c>
       <c r="E105" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G105" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G105" s="5" t="s">
+        <v>657</v>
       </c>
       <c r="H105" s="5" t="s">
+        <v>658</v>
+      </c>
+      <c r="I105" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="J105" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K105" s="5" t="s">
         <v>660</v>
       </c>
-      <c r="I105" s="5" t="s">
+      <c r="L105" s="6" t="s">
         <v>661</v>
       </c>
-      <c r="J105" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K105" s="5" t="s">
+      <c r="M105" s="5" t="s">
         <v>662</v>
-      </c>
-[...4 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E106" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G106" s="5" t="s">
+      <c r="G106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H106" s="5" t="s">
+        <v>664</v>
+      </c>
+      <c r="I106" s="5" t="s">
+        <v>665</v>
+      </c>
+      <c r="J106" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="H106" s="5" t="s">
+      <c r="K106" s="5" t="s">
         <v>667</v>
       </c>
-      <c r="I106" s="5" t="s">
+      <c r="L106" s="6" t="s">
         <v>668</v>
       </c>
-      <c r="J106" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K106" s="5" t="s">
+      <c r="M106" s="5" t="s">
         <v>669</v>
-      </c>
-[...4 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>672</v>
+        <v>670</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="D107" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E107" s="5" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-        </is>
+        <v>671</v>
+      </c>
+      <c r="F107" s="5" t="s">
+        <v>672</v>
+      </c>
+      <c r="G107" s="5" t="s">
+        <v>673</v>
       </c>
       <c r="H107" s="5" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="I107" s="5" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="J107" s="5" t="s">
-        <v>675</v>
+        <v>245</v>
       </c>
       <c r="K107" s="5" t="s">
         <v>676</v>
       </c>
       <c r="L107" s="6" t="s">
         <v>677</v>
       </c>
       <c r="M107" s="5" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
         <v>679</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="E108" s="5" t="s">
         <v>680</v>
       </c>
-      <c r="F108" s="5" t="s">
+      <c r="E108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G108" s="5" t="s">
         <v>681</v>
       </c>
-      <c r="G108" s="5" t="s">
+      <c r="H108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I108" s="5" t="s">
         <v>682</v>
-      </c>
-[...4 lines deleted...]
-        <v>684</v>
       </c>
       <c r="J108" s="5" t="s">
         <v>245</v>
       </c>
       <c r="K108" s="5" t="s">
+        <v>683</v>
+      </c>
+      <c r="L108" s="6" t="s">
+        <v>684</v>
+      </c>
+      <c r="M108" s="5" t="s">
         <v>685</v>
-      </c>
-[...4 lines deleted...]
-        <v>687</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>113</v>
+        <v>203</v>
       </c>
       <c r="D109" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="E109" s="5" t="s">
+        <v>687</v>
+      </c>
+      <c r="F109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H109" s="5" t="s">
+        <v>688</v>
+      </c>
+      <c r="I109" s="5" t="s">
         <v>689</v>
       </c>
-      <c r="E109" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G109" s="5" t="s">
+      <c r="J109" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="K109" s="5" t="s">
         <v>690</v>
       </c>
-      <c r="H109" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I109" s="5" t="s">
+      <c r="L109" s="6" t="s">
         <v>691</v>
       </c>
-      <c r="J109" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K109" s="5" t="s">
+      <c r="M109" s="5" t="s">
         <v>692</v>
-      </c>
-[...4 lines deleted...]
-        <v>694</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>203</v>
+        <v>311</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>496</v>
+        <v>114</v>
       </c>
       <c r="E110" s="5" t="s">
+        <v>694</v>
+      </c>
+      <c r="F110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H110" s="5" t="s">
+        <v>695</v>
+      </c>
+      <c r="I110" s="5" t="s">
         <v>696</v>
       </c>
-      <c r="F110" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H110" s="5" t="s">
+      <c r="J110" s="5" t="s">
         <v>697</v>
       </c>
-      <c r="I110" s="5" t="s">
+      <c r="K110" s="5" t="s">
         <v>698</v>
       </c>
-      <c r="J110" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K110" s="5" t="s">
+      <c r="L110" s="6" t="s">
         <v>699</v>
       </c>
-      <c r="L110" s="6" t="s">
+      <c r="M110" s="5" t="s">
         <v>700</v>
-      </c>
-[...1 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>311</v>
+        <v>702</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>114</v>
       </c>
       <c r="E111" s="5" t="s">
         <v>703</v>
       </c>
       <c r="F111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H111" s="5" t="s">
         <v>704</v>
       </c>
       <c r="I111" s="5" t="s">
         <v>705</v>
       </c>
       <c r="J111" s="5" t="s">
         <v>706</v>
       </c>
       <c r="K111" s="5" t="s">
         <v>707</v>
       </c>
       <c r="L111" s="6" t="s">
         <v>708</v>
       </c>
       <c r="M111" s="5" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
         <v>710</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>14</v>
+        <v>310</v>
       </c>
       <c r="C112" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I112" s="5"/>
+      <c r="J112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K112" s="5" t="s">
         <v>711</v>
       </c>
-      <c r="D112" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E112" s="5" t="s">
+      <c r="L112" s="6" t="s">
         <v>712</v>
       </c>
-      <c r="F112" s="5" t="inlineStr">
-[...26 lines deleted...]
-      </c>
+      <c r="M112" s="5"/>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>719</v>
+        <v>713</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I113" s="5"/>
       <c r="J113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K113" s="5" t="s">
-        <v>720</v>
+        <v>711</v>
       </c>
       <c r="L113" s="6" t="s">
-        <v>721</v>
+        <v>714</v>
       </c>
       <c r="M113" s="5"/>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>722</v>
+        <v>715</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>310</v>
+        <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D114" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D114" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E114" s="5" t="s">
+        <v>716</v>
       </c>
       <c r="F114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G114" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G114" s="5" t="s">
+        <v>717</v>
+      </c>
+      <c r="H114" s="5" t="s">
+        <v>718</v>
+      </c>
+      <c r="I114" s="5" t="s">
+        <v>719</v>
+      </c>
+      <c r="J114" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K114" s="5" t="s">
         <v>720</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>723</v>
-[...1 lines deleted...]
-      <c r="M114" s="5"/>
+        <v>721</v>
+      </c>
+      <c r="M114" s="5" t="s">
+        <v>722</v>
+      </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>16</v>
+        <v>724</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>113</v>
+        <v>311</v>
       </c>
       <c r="E115" s="5" t="s">
         <v>725</v>
       </c>
-      <c r="F115" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G115" s="5" t="s">
+      <c r="F115" s="5" t="s">
         <v>726</v>
+      </c>
+      <c r="G115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H115" s="5" t="s">
         <v>727</v>
       </c>
       <c r="I115" s="5" t="s">
         <v>728</v>
       </c>
       <c r="J115" s="5" t="s">
-        <v>21</v>
+        <v>729</v>
       </c>
       <c r="K115" s="5" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="L115" s="6" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="M115" s="5" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H116" s="5" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="I116" s="5" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="J116" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G117" s="5" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="H117" s="5" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="I117" s="5" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="J117" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K117" s="5" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H118" s="5" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="I118" s="5"/>
       <c r="J118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K118" s="5" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="M118" s="5"/>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G119" s="5" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="H119" s="5" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="I119" s="5" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="J119" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K119" s="5" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E120" s="5" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G120" s="5" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="H120" s="5" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
       <c r="I120" s="5" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="J120" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K120" s="5" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="L120" s="6" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H121" s="5" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="I121" s="5" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="J121" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K121" s="5" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="L121" s="6" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="M121" s="5" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H122" s="5" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="I122" s="5"/>
       <c r="J122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K122" s="5" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="M122" s="5"/>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E123" s="5" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G123" s="5" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="H123" s="5" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
       <c r="I123" s="5"/>
       <c r="J123" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K123" s="5" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="L123" s="6" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="M123" s="5" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G124" s="5" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="H124" s="5" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
       <c r="I124" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="J124" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K124" s="5" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="L124" s="6" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="M124" s="5" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I125" s="5"/>
       <c r="J125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K125" s="5" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="L125" s="6" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="M125" s="5"/>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I126" s="5"/>
       <c r="J126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K126" s="5" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="L126" s="6" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="M126" s="5"/>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C127" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H127" s="5" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="I127" s="5"/>
       <c r="J127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K127" s="5" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="L127" s="6" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="M127" s="5"/>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H128" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="I128" s="5"/>
       <c r="J128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K128" s="5" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="L128" s="6" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="M128" s="5"/>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I129" s="5"/>
       <c r="J129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K129" s="5" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="L129" s="6" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="M129" s="5"/>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G130" s="5" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="H130" s="5" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="I130" s="5" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="J130" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K130" s="5" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="L130" s="6" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="M130" s="5" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I131" s="5"/>
       <c r="J131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K131" s="5" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="M131" s="5"/>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H132" s="5" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="I132" s="5"/>
       <c r="J132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K132" s="5" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="L132" s="6" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="M132" s="5"/>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C133" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I133" s="5"/>
       <c r="J133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K133" s="5" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="L133" s="6" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="M133" s="5"/>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I134" s="5"/>
       <c r="J134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K134" s="5" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="L134" s="6" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="M134" s="5"/>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E135" s="5" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="F135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G135" s="5" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="H135" s="5" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="I135" s="5" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="J135" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K135" s="5" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="L135" s="6" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="M135" s="5" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I136" s="5"/>
       <c r="J136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K136" s="5" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="L136" s="6" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="M136" s="5"/>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E137" s="5" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="F137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G137" s="5" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="H137" s="5" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="I137" s="5" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="J137" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K137" s="5" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="L137" s="6" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="M137" s="5" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H138" s="5" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="I138" s="5"/>
       <c r="J138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K138" s="5" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="L138" s="6" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="M138" s="5"/>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I139" s="5"/>
       <c r="J139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K139" s="5" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="L139" s="6" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="M139" s="5"/>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H140" s="5" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="I140" s="5"/>
       <c r="J140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K140" s="5" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="L140" s="6" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="M140" s="5"/>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H141" s="5" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="I141" s="5"/>
       <c r="J141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K141" s="5" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="L141" s="6" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="M141" s="5"/>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>496</v>
+        <v>487</v>
       </c>
       <c r="E142" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G142" s="5" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="H142" s="5" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="I142" s="5" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="J142" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K142" s="5" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="L142" s="6" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="M142" s="5" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I143" s="5"/>
       <c r="J143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K143" s="5" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="L143" s="6" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="M143" s="5"/>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
       <c r="E144" s="5" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G144" s="5" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="H144" s="5" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="I144" s="5" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="J144" s="5" t="s">
         <v>245</v>
       </c>
       <c r="K144" s="5" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="L144" s="6" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="M144" s="5" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I145" s="5"/>
       <c r="J145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="6" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="M145" s="5"/>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C146" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I146" s="5"/>
       <c r="J146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="6" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="M146" s="5"/>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I147" s="5"/>
       <c r="J147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="6" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="M147" s="5"/>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C148" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I148" s="5"/>
       <c r="J148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="6" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="M148" s="5"/>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C149" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I149" s="5"/>
       <c r="J149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="6" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="M149" s="5"/>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="E150" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G150" s="5" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="H150" s="5" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="I150" s="5"/>
       <c r="J150" s="5" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="K150" s="5" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="L150" s="6" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="M150" s="5" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="E151" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G151" s="5" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="H151" s="5" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="I151" s="5" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="J151" s="5" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="K151" s="5" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="L151" s="6" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="M151" s="5" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="5" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="E152" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G152" s="5" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="H152" s="5" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="I152" s="5" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="J152" s="5" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="K152" s="5" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="L152" s="6" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="M152" s="5" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="B153" s="5" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="C153" s="5" t="s">
-        <v>496</v>
+        <v>487</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E153" s="5" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="F153" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G153" s="5" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="H153" s="5" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="I153" s="5" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="J153" s="5" t="s">
         <v>245</v>
       </c>
       <c r="K153" s="5" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="L153" s="6" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="M153" s="5" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E154" s="5" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="F154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G154" s="5" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="H154" s="5" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="I154" s="5"/>
       <c r="J154" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K154" s="5" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="M154" s="5" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H155" s="5" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="I155" s="5"/>
       <c r="J155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K155" s="5" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="L155" s="6" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="M155" s="5"/>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E156" s="5" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="F156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G156" s="5" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="H156" s="5" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="I156" s="5" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="J156" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K156" s="5" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="L156" s="6" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="M156" s="5" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E157" s="5" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="F157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G157" s="5" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="H157" s="5" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="I157" s="5" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="J157" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K157" s="5" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="L157" s="6" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="M157" s="5" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I158" s="5"/>
       <c r="J158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K158" s="5" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="L158" s="6" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="M158" s="5"/>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I159" s="5"/>
       <c r="J159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K159" s="5" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="L159" s="6" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="M159" s="5"/>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="B160" s="5" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E160" s="5" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G160" s="5" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="H160" s="5" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="I160" s="5" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="J160" s="5" t="s">
         <v>245</v>
       </c>
       <c r="K160" s="5" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="L160" s="6" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="M160" s="5" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H161" s="5" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="I161" s="5"/>
       <c r="J161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="6" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="M161" s="5"/>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G162" s="5" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="H162" s="5" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="I162" s="5" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="J162" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K162" s="5" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="L162" s="6" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="M162" s="5" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H163" s="5" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="I163" s="5"/>
       <c r="J163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="6" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="M163" s="5"/>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H164" s="5" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="I164" s="5"/>
       <c r="J164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="6" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="M164" s="5"/>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H165" s="5" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="I165" s="5"/>
       <c r="J165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="6" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="M165" s="5"/>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I166" s="5"/>
       <c r="J166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="6" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="M166" s="5"/>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H167" s="5" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="I167" s="5"/>
       <c r="J167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="6" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="M167" s="5"/>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H168" s="5" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="I168" s="5"/>
       <c r="J168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="6" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="M168" s="5"/>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H169" s="5" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="I169" s="5"/>
       <c r="J169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="6" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="M169" s="5"/>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H170" s="5" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="I170" s="5"/>
       <c r="J170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="6" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="M170" s="5"/>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H171" s="5" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="I171" s="5"/>
       <c r="J171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="6" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="M171" s="5"/>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H172" s="5" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="I172" s="5"/>
       <c r="J172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="6" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="M172" s="5"/>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H173" s="5" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="I173" s="5"/>
       <c r="J173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="6" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="M173" s="5"/>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H174" s="5" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="I174" s="5"/>
       <c r="J174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="6" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="M174" s="5"/>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H175" s="5" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="I175" s="5"/>
       <c r="J175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="6" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="M175" s="5"/>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H176" s="5" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="I176" s="5"/>
       <c r="J176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="6" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="M176" s="5"/>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H177" s="5" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="I177" s="5"/>
       <c r="J177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="6" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="M177" s="5"/>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C178" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H178" s="5" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="I178" s="5"/>
       <c r="J178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="6" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="M178" s="5"/>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C179" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H179" s="5" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="I179" s="5"/>
       <c r="J179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="6" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="M179" s="5"/>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H180" s="5" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="I180" s="5"/>
       <c r="J180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="6" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="M180" s="5"/>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C181" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H181" s="5" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="I181" s="5"/>
       <c r="J181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="6" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="M181" s="5"/>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H182" s="5" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="I182" s="5"/>
       <c r="J182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="6" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="M182" s="5"/>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H183" s="5" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="I183" s="5"/>
       <c r="J183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="6" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="M183" s="5"/>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H184" s="5" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="I184" s="5"/>
       <c r="J184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="6" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="M184" s="5"/>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H185" s="5" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="I185" s="5"/>
       <c r="J185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="6" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="M185" s="5"/>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H186" s="5" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="I186" s="5"/>
       <c r="J186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="6" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="M186" s="5"/>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C187" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H187" s="5" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="I187" s="5"/>
       <c r="J187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="6" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="M187" s="5"/>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C188" s="5" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="E188" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G188" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="H188" s="5" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="I188" s="5" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="J188" s="5" t="s">
         <v>245</v>
       </c>
       <c r="K188" s="5" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="L188" s="6" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="M188" s="5" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C189" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E189" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G189" s="5" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="H189" s="5" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="I189" s="5" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="J189" s="5" t="s">
         <v>245</v>
       </c>
       <c r="K189" s="5" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="L189" s="6" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="M189" s="5" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C190" s="5" t="s">
         <v>203</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>496</v>
+        <v>487</v>
       </c>
       <c r="E190" s="5" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
       <c r="F190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H190" s="5" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="I190" s="5" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="J190" s="5" t="s">
-        <v>466</v>
+        <v>457</v>
       </c>
       <c r="K190" s="5" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="L190" s="6" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="M190" s="5" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C191" s="5" t="s">
         <v>203</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>462</v>
+        <v>453</v>
       </c>
       <c r="E191" s="5" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="F191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H191" s="5" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="I191" s="5" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="J191" s="5" t="s">
-        <v>466</v>
+        <v>457</v>
       </c>
       <c r="K191" s="5" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="L191" s="6" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="M191" s="5" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C192" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E192" s="5" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="F192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G192" s="5" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="H192" s="5" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="I192" s="5"/>
       <c r="J192" s="5" t="s">
         <v>245</v>
       </c>
       <c r="K192" s="5" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="L192" s="6" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="M192" s="5" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C193" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H193" s="5" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="I193" s="5"/>
       <c r="J193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K193" s="5" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="L193" s="6" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="M193" s="5"/>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C194" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H194" s="5" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="I194" s="5"/>
       <c r="J194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K194" s="5" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="L194" s="6" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="M194" s="5"/>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H195" s="5" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="I195" s="5"/>
       <c r="J195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K195" s="5" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="L195" s="6" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="M195" s="5"/>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C196" s="5" t="s">
-        <v>16</v>
+        <v>1070</v>
       </c>
       <c r="D196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H196" s="5" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="I196" s="5"/>
       <c r="J196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K196" s="5" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="L196" s="6" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="M196" s="5"/>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C197" s="5" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="D197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H197" s="5" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="I197" s="5"/>
       <c r="J197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K197" s="5" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
       <c r="L197" s="6" t="s">
         <v>1074</v>
       </c>
       <c r="M197" s="5"/>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
         <v>1075</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C198" s="5" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="D198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H198" s="5" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="I198" s="5"/>
       <c r="J198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K198" s="5" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
       <c r="L198" s="6" t="s">
         <v>1076</v>
       </c>
       <c r="M198" s="5"/>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
         <v>1077</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C199" s="5" t="s">
-        <v>1069</v>
+        <v>16</v>
       </c>
       <c r="D199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H199" s="5" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="I199" s="5"/>
       <c r="J199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K199" s="5" t="s">
-        <v>1073</v>
+        <v>1078</v>
       </c>
       <c r="L199" s="6" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="M199" s="5"/>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="B200" s="5" t="s">
-        <v>310</v>
+        <v>14</v>
       </c>
       <c r="C200" s="5" t="s">
-        <v>16</v>
-[...19 lines deleted...]
-        </is>
+        <v>1025</v>
+      </c>
+      <c r="D200" s="5" t="s">
+        <v>680</v>
+      </c>
+      <c r="E200" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F200" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G200" s="5" t="s">
+        <v>1081</v>
       </c>
       <c r="H200" s="5" t="s">
-        <v>1069</v>
-[...5 lines deleted...]
-        </is>
+        <v>1082</v>
+      </c>
+      <c r="I200" s="5" t="s">
+        <v>1083</v>
+      </c>
+      <c r="J200" s="5" t="s">
+        <v>245</v>
       </c>
       <c r="K200" s="5" t="s">
-        <v>1070</v>
+        <v>1084</v>
       </c>
       <c r="L200" s="6" t="s">
-        <v>1080</v>
-[...1 lines deleted...]
-      <c r="M200" s="5"/>
+        <v>1085</v>
+      </c>
+      <c r="M200" s="5" t="s">
+        <v>1086</v>
+      </c>
     </row>
     <row r="201">
-      <c r="A201" s="5" t="s">
-        <v>1081</v>
+      <c r="A201" s="5" t="n">
+        <v>1928</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C201" s="5" t="s">
-        <v>1024</v>
+        <v>680</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>689</v>
+        <v>1025</v>
       </c>
       <c r="E201" s="5" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>1082</v>
+        <v>1087</v>
+      </c>
+      <c r="F201" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G201" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H201" s="5" t="s">
-        <v>1083</v>
+        <v>487</v>
       </c>
       <c r="I201" s="5" t="s">
-        <v>1084</v>
+        <v>1088</v>
       </c>
       <c r="J201" s="5" t="s">
-        <v>245</v>
+        <v>1089</v>
       </c>
       <c r="K201" s="5" t="s">
-        <v>1085</v>
+        <v>1090</v>
       </c>
       <c r="L201" s="6" t="s">
-        <v>1086</v>
+        <v>1091</v>
       </c>
       <c r="M201" s="5" t="s">
-        <v>1087</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="202">
-      <c r="A202" s="5" t="n">
-        <v>1928</v>
+      <c r="A202" s="5" t="s">
+        <v>1093</v>
       </c>
       <c r="B202" s="5" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>1088</v>
+        <v>310</v>
+      </c>
+      <c r="C202" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D202" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E202" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H202" s="5" t="s">
-        <v>496</v>
-[...5 lines deleted...]
-        <v>1090</v>
+        <v>487</v>
+      </c>
+      <c r="I202" s="5"/>
+      <c r="J202" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K202" s="5" t="s">
-        <v>1091</v>
+        <v>1094</v>
       </c>
       <c r="L202" s="6" t="s">
-        <v>1092</v>
-[...3 lines deleted...]
-      </c>
+        <v>1095</v>
+      </c>
+      <c r="M202" s="5"/>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="B203" s="5" t="s">
-        <v>310</v>
-[...14 lines deleted...]
-        </is>
+        <v>14</v>
+      </c>
+      <c r="C203" s="5" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D203" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E203" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G203" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G203" s="5" t="s">
+        <v>1098</v>
       </c>
       <c r="H203" s="5" t="s">
-        <v>496</v>
-[...5 lines deleted...]
-        </is>
+        <v>1099</v>
+      </c>
+      <c r="I203" s="5" t="s">
+        <v>1100</v>
+      </c>
+      <c r="J203" s="5" t="s">
+        <v>245</v>
       </c>
       <c r="K203" s="5" t="s">
-        <v>1095</v>
+        <v>1101</v>
       </c>
       <c r="L203" s="6" t="s">
-        <v>1096</v>
-[...1 lines deleted...]
-      <c r="M203" s="5"/>
+        <v>1102</v>
+      </c>
+      <c r="M203" s="5" t="s">
+        <v>1103</v>
+      </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>1097</v>
+        <v>1104</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C204" s="5" t="s">
-        <v>1098</v>
+      <c r="C204" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="D204" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E204" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G204" s="5" t="s">
-        <v>1099</v>
+        <v>1105</v>
       </c>
       <c r="H204" s="5" t="s">
-        <v>1100</v>
+        <v>1106</v>
       </c>
       <c r="I204" s="5" t="s">
-        <v>1101</v>
+        <v>1107</v>
       </c>
       <c r="J204" s="5" t="s">
         <v>245</v>
       </c>
       <c r="K204" s="5" t="s">
-        <v>1102</v>
+        <v>1108</v>
       </c>
       <c r="L204" s="6" t="s">
-        <v>1103</v>
+        <v>1109</v>
       </c>
       <c r="M204" s="5" t="s">
-        <v>1104</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>1105</v>
+        <v>1111</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C205" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="C205" s="5" t="s">
+        <v>16</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>16</v>
+        <v>680</v>
       </c>
       <c r="E205" s="5" t="s">
-        <v>18</v>
+        <v>1112</v>
       </c>
       <c r="F205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G205" s="5" t="s">
-        <v>1106</v>
+      <c r="G205" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H205" s="5" t="s">
-        <v>1107</v>
+        <v>1113</v>
       </c>
       <c r="I205" s="5" t="s">
-        <v>1108</v>
+        <v>1114</v>
       </c>
       <c r="J205" s="5" t="s">
-        <v>245</v>
+        <v>1089</v>
       </c>
       <c r="K205" s="5" t="s">
-        <v>1109</v>
+        <v>1115</v>
       </c>
       <c r="L205" s="6" t="s">
-        <v>1110</v>
+        <v>1116</v>
       </c>
       <c r="M205" s="5" t="s">
-        <v>1111</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>1112</v>
+        <v>1118</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C206" s="5" t="s">
-        <v>16</v>
+        <v>203</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>689</v>
+        <v>487</v>
       </c>
       <c r="E206" s="5" t="s">
-        <v>1113</v>
+        <v>687</v>
       </c>
       <c r="F206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G206" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G206" s="5" t="s">
+        <v>1119</v>
       </c>
       <c r="H206" s="5" t="s">
-        <v>1114</v>
+        <v>1120</v>
       </c>
       <c r="I206" s="5" t="s">
-        <v>1115</v>
+        <v>1121</v>
       </c>
       <c r="J206" s="5" t="s">
-        <v>1090</v>
+        <v>457</v>
       </c>
       <c r="K206" s="5" t="s">
-        <v>1116</v>
+        <v>1122</v>
       </c>
       <c r="L206" s="6" t="s">
-        <v>1117</v>
+        <v>1123</v>
       </c>
       <c r="M206" s="5" t="s">
-        <v>1118</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>1119</v>
+        <v>1125</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C207" s="5" t="s">
         <v>203</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>496</v>
+        <v>487</v>
       </c>
       <c r="E207" s="5" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
       <c r="F207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G207" s="5" t="s">
-        <v>1120</v>
+      <c r="G207" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H207" s="5" t="s">
-        <v>1121</v>
-[...3 lines deleted...]
-      </c>
+        <v>1126</v>
+      </c>
+      <c r="I207" s="5"/>
       <c r="J207" s="5" t="s">
-        <v>466</v>
+        <v>457</v>
       </c>
       <c r="K207" s="5" t="s">
-        <v>1123</v>
+        <v>1127</v>
       </c>
       <c r="L207" s="6" t="s">
-        <v>1124</v>
+        <v>1128</v>
       </c>
       <c r="M207" s="5" t="s">
-        <v>1125</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>1126</v>
+        <v>1130</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C208" s="5" t="s">
-        <v>203</v>
+        <v>1131</v>
       </c>
       <c r="D208" s="5" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-        <v>696</v>
+        <v>1025</v>
+      </c>
+      <c r="E208" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H208" s="5" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="I208" s="5"/>
+        <v>1132</v>
+      </c>
+      <c r="I208" s="5" t="s">
+        <v>1133</v>
+      </c>
       <c r="J208" s="5" t="s">
-        <v>466</v>
+        <v>1134</v>
       </c>
       <c r="K208" s="5" t="s">
-        <v>1128</v>
+        <v>1135</v>
       </c>
       <c r="L208" s="6" t="s">
-        <v>1129</v>
+        <v>1136</v>
       </c>
       <c r="M208" s="5" t="s">
-        <v>1130</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>1131</v>
+        <v>1138</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="5" t="s">
-        <v>1132</v>
+        <v>16</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>1024</v>
-[...4 lines deleted...]
-        </is>
+        <v>1025</v>
+      </c>
+      <c r="E209" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H209" s="5" t="s">
-        <v>1133</v>
+        <v>1139</v>
       </c>
       <c r="I209" s="5" t="s">
-        <v>1134</v>
+        <v>1140</v>
       </c>
       <c r="J209" s="5" t="s">
-        <v>1135</v>
+        <v>1089</v>
       </c>
       <c r="K209" s="5" t="s">
-        <v>1136</v>
+        <v>1141</v>
       </c>
       <c r="L209" s="6" t="s">
-        <v>1137</v>
+        <v>1142</v>
       </c>
       <c r="M209" s="5" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>1139</v>
+        <v>1144</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C210" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="E210" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H210" s="5" t="s">
-        <v>1140</v>
+        <v>1145</v>
       </c>
       <c r="I210" s="5" t="s">
-        <v>1141</v>
+        <v>1146</v>
       </c>
       <c r="J210" s="5" t="s">
-        <v>1090</v>
+        <v>1089</v>
       </c>
       <c r="K210" s="5" t="s">
-        <v>1142</v>
+        <v>1147</v>
       </c>
       <c r="L210" s="6" t="s">
-        <v>1143</v>
+        <v>1148</v>
       </c>
       <c r="M210" s="5" t="s">
-        <v>1144</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C211" s="5" t="s">
+        <v>680</v>
+      </c>
+      <c r="D211" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D211" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="E211" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H211" s="5" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="I211" s="5" t="s">
-        <v>1147</v>
+        <v>1152</v>
       </c>
       <c r="J211" s="5" t="s">
-        <v>1090</v>
+        <v>1134</v>
       </c>
       <c r="K211" s="5" t="s">
-        <v>1148</v>
+        <v>1153</v>
       </c>
       <c r="L211" s="6" t="s">
-        <v>1149</v>
+        <v>1154</v>
       </c>
       <c r="M211" s="5" t="s">
-        <v>1150</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>1151</v>
+        <v>1156</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C212" s="5" t="s">
-        <v>689</v>
+        <v>16</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>1157</v>
+      </c>
+      <c r="E212" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H212" s="5" t="s">
-        <v>1152</v>
+        <v>1158</v>
       </c>
       <c r="I212" s="5" t="s">
-        <v>1153</v>
+        <v>1159</v>
       </c>
       <c r="J212" s="5" t="s">
-        <v>1135</v>
+        <v>1089</v>
       </c>
       <c r="K212" s="5" t="s">
-        <v>1154</v>
+        <v>1160</v>
       </c>
       <c r="L212" s="6" t="s">
-        <v>1155</v>
+        <v>1161</v>
       </c>
       <c r="M212" s="5" t="s">
-        <v>1156</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>1157</v>
+        <v>1163</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C213" s="5" t="s">
-        <v>16</v>
+        <v>293</v>
       </c>
       <c r="D213" s="5" t="s">
-        <v>1158</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>311</v>
+      </c>
+      <c r="E213" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H213" s="5" t="s">
-        <v>1159</v>
+        <v>1164</v>
       </c>
       <c r="I213" s="5" t="s">
-        <v>1160</v>
+        <v>1165</v>
       </c>
       <c r="J213" s="5" t="s">
-        <v>1090</v>
+        <v>1166</v>
       </c>
       <c r="K213" s="5" t="s">
-        <v>1161</v>
+        <v>1167</v>
       </c>
       <c r="L213" s="6" t="s">
-        <v>1162</v>
+        <v>1168</v>
       </c>
       <c r="M213" s="5" t="s">
-        <v>1163</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>1164</v>
+        <v>1170</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C214" s="5" t="s">
-        <v>293</v>
+        <v>203</v>
       </c>
       <c r="D214" s="5" t="s">
-        <v>311</v>
-[...9 lines deleted...]
-        </is>
+        <v>1171</v>
+      </c>
+      <c r="E214" s="5" t="s">
+        <v>687</v>
+      </c>
+      <c r="F214" s="5" t="s">
+        <v>1172</v>
       </c>
       <c r="G214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H214" s="5" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="I214" s="5" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="J214" s="5" t="s">
-        <v>1167</v>
+        <v>1175</v>
       </c>
       <c r="K214" s="5" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="L214" s="6" t="s">
-        <v>1169</v>
+        <v>1177</v>
       </c>
       <c r="M214" s="5" t="s">
-        <v>1170</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>1171</v>
+        <v>1179</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C215" s="5" t="s">
-        <v>203</v>
+        <v>16</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>1172</v>
+        <v>1025</v>
       </c>
       <c r="E215" s="5" t="s">
-        <v>696</v>
-[...2 lines deleted...]
-        <v>1173</v>
+        <v>17</v>
+      </c>
+      <c r="F215" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H215" s="5" t="s">
-        <v>1174</v>
+        <v>1180</v>
       </c>
       <c r="I215" s="5" t="s">
-        <v>1175</v>
+        <v>1181</v>
       </c>
       <c r="J215" s="5" t="s">
-        <v>1176</v>
+        <v>1089</v>
       </c>
       <c r="K215" s="5" t="s">
-        <v>1177</v>
+        <v>1182</v>
       </c>
       <c r="L215" s="6" t="s">
-        <v>1178</v>
+        <v>1183</v>
       </c>
       <c r="M215" s="5" t="s">
-        <v>1179</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>1180</v>
+        <v>1185</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C216" s="5" t="s">
-        <v>16</v>
+        <v>1186</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>1024</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1187</v>
+      </c>
+      <c r="E216" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H216" s="5" t="s">
-        <v>1181</v>
+        <v>1188</v>
       </c>
       <c r="I216" s="5" t="s">
-        <v>1182</v>
+        <v>1189</v>
       </c>
       <c r="J216" s="5" t="s">
-        <v>1090</v>
+        <v>1134</v>
       </c>
       <c r="K216" s="5" t="s">
-        <v>1183</v>
+        <v>1190</v>
       </c>
       <c r="L216" s="6" t="s">
-        <v>1184</v>
+        <v>1191</v>
       </c>
       <c r="M216" s="5" t="s">
-        <v>1185</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>1186</v>
+        <v>1193</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C217" s="5" t="s">
-        <v>1187</v>
+        <v>16</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>1188</v>
-[...4 lines deleted...]
-        </is>
+        <v>1025</v>
+      </c>
+      <c r="E217" s="5" t="s">
+        <v>1194</v>
       </c>
       <c r="F217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H217" s="5" t="s">
-        <v>1189</v>
+        <v>1195</v>
       </c>
       <c r="I217" s="5" t="s">
-        <v>1190</v>
+        <v>1196</v>
       </c>
       <c r="J217" s="5" t="s">
-        <v>1135</v>
+        <v>1089</v>
       </c>
       <c r="K217" s="5" t="s">
-        <v>1191</v>
+        <v>1197</v>
       </c>
       <c r="L217" s="6" t="s">
-        <v>1192</v>
+        <v>1198</v>
       </c>
       <c r="M217" s="5" t="s">
-        <v>1193</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>1194</v>
+        <v>1200</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C218" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>1024</v>
+        <v>1195</v>
       </c>
       <c r="E218" s="5" t="s">
-        <v>1195</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F218" s="5" t="s">
+        <v>1194</v>
       </c>
       <c r="G218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H218" s="5" t="s">
-        <v>1196</v>
+        <v>1201</v>
       </c>
       <c r="I218" s="5" t="s">
-        <v>1197</v>
+        <v>1202</v>
       </c>
       <c r="J218" s="5" t="s">
-        <v>1090</v>
+        <v>1134</v>
       </c>
       <c r="K218" s="5" t="s">
-        <v>1198</v>
+        <v>1203</v>
       </c>
       <c r="L218" s="6" t="s">
-        <v>1199</v>
+        <v>1204</v>
       </c>
       <c r="M218" s="5" t="s">
-        <v>1200</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>1201</v>
+        <v>1206</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C219" s="5" t="s">
-        <v>16</v>
+        <v>680</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>1196</v>
-[...5 lines deleted...]
-        <v>1195</v>
+        <v>1187</v>
+      </c>
+      <c r="E219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H219" s="5" t="s">
-        <v>1202</v>
+        <v>1207</v>
       </c>
       <c r="I219" s="5" t="s">
-        <v>1203</v>
+        <v>1208</v>
       </c>
       <c r="J219" s="5" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="K219" s="5" t="s">
-        <v>1204</v>
+        <v>1209</v>
       </c>
       <c r="L219" s="6" t="s">
-        <v>1205</v>
+        <v>1210</v>
       </c>
       <c r="M219" s="5" t="s">
-        <v>1206</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>1207</v>
+        <v>1212</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C220" s="5" t="s">
-        <v>16</v>
+        <v>680</v>
       </c>
       <c r="D220" s="5" t="s">
-        <v>1196</v>
+        <v>1025</v>
       </c>
       <c r="E220" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F220" s="5" t="s">
-        <v>1195</v>
+      <c r="F220" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H220" s="5" t="s">
-        <v>1208</v>
-[...1 lines deleted...]
-      <c r="I220" s="5"/>
+        <v>1213</v>
+      </c>
+      <c r="I220" s="5" t="s">
+        <v>1214</v>
+      </c>
       <c r="J220" s="5" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="K220" s="5" t="s">
-        <v>1209</v>
+        <v>1215</v>
       </c>
       <c r="L220" s="6" t="s">
-        <v>1210</v>
+        <v>1216</v>
       </c>
       <c r="M220" s="5" t="s">
-        <v>1211</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>1212</v>
+        <v>1218</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C221" s="5" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>1188</v>
-[...4 lines deleted...]
-        </is>
+        <v>1157</v>
+      </c>
+      <c r="E221" s="5" t="s">
+        <v>1219</v>
       </c>
       <c r="F221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H221" s="5" t="s">
-        <v>1213</v>
+        <v>1220</v>
       </c>
       <c r="I221" s="5" t="s">
-        <v>1214</v>
+        <v>1221</v>
       </c>
       <c r="J221" s="5" t="s">
-        <v>1135</v>
+        <v>1222</v>
       </c>
       <c r="K221" s="5" t="s">
-        <v>1215</v>
+        <v>1223</v>
       </c>
       <c r="L221" s="6" t="s">
-        <v>1216</v>
+        <v>1224</v>
       </c>
       <c r="M221" s="5" t="s">
-        <v>1217</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>1218</v>
+        <v>1226</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C222" s="5" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>1024</v>
+        <v>1227</v>
       </c>
       <c r="E222" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H222" s="5" t="s">
-        <v>1219</v>
+        <v>1228</v>
       </c>
       <c r="I222" s="5" t="s">
-        <v>1220</v>
+        <v>1229</v>
       </c>
       <c r="J222" s="5" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="K222" s="5" t="s">
-        <v>1221</v>
+        <v>1230</v>
       </c>
       <c r="L222" s="6" t="s">
-        <v>1222</v>
+        <v>1231</v>
       </c>
       <c r="M222" s="5" t="s">
-        <v>1223</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
-        <v>1224</v>
+        <v>1233</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C223" s="5" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>1225</v>
+        <v>1234</v>
       </c>
       <c r="E223" s="5" t="s">
-        <v>17</v>
+        <v>1219</v>
       </c>
       <c r="F223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H223" s="5" t="s">
-        <v>1226</v>
+        <v>1235</v>
       </c>
       <c r="I223" s="5" t="s">
-        <v>1227</v>
+        <v>1236</v>
       </c>
       <c r="J223" s="5" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="K223" s="5" t="s">
-        <v>1228</v>
+        <v>1237</v>
       </c>
       <c r="L223" s="6" t="s">
-        <v>1229</v>
+        <v>1238</v>
       </c>
       <c r="M223" s="5" t="s">
-        <v>1230</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
-        <v>1231</v>
+        <v>1240</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C224" s="5" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>1232</v>
+        <v>1187</v>
       </c>
       <c r="E224" s="5" t="s">
-        <v>1233</v>
+        <v>1241</v>
       </c>
       <c r="F224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H224" s="5" t="s">
-        <v>1234</v>
+        <v>1242</v>
       </c>
       <c r="I224" s="5" t="s">
-        <v>1235</v>
+        <v>1243</v>
       </c>
       <c r="J224" s="5" t="s">
-        <v>1135</v>
+        <v>1244</v>
       </c>
       <c r="K224" s="5" t="s">
-        <v>1236</v>
+        <v>1245</v>
       </c>
       <c r="L224" s="6" t="s">
-        <v>1237</v>
+        <v>1246</v>
       </c>
       <c r="M224" s="5" t="s">
-        <v>1238</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
-        <v>1239</v>
+        <v>1248</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C225" s="5" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
       <c r="D225" s="5" t="s">
-        <v>1240</v>
+        <v>1249</v>
       </c>
       <c r="E225" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H225" s="5" t="s">
-        <v>1241</v>
+        <v>1250</v>
       </c>
       <c r="I225" s="5" t="s">
-        <v>1242</v>
+        <v>1251</v>
       </c>
       <c r="J225" s="5" t="s">
-        <v>1090</v>
+        <v>1089</v>
       </c>
       <c r="K225" s="5" t="s">
-        <v>1243</v>
+        <v>1252</v>
       </c>
       <c r="L225" s="6" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="M225" s="5" t="s">
-        <v>1245</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
-        <v>1246</v>
+        <v>1255</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C226" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D226" s="5" t="s">
-        <v>1247</v>
+        <v>1256</v>
       </c>
       <c r="E226" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H226" s="5" t="s">
-        <v>1248</v>
+        <v>1257</v>
       </c>
       <c r="I226" s="5"/>
       <c r="J226" s="5" t="s">
-        <v>1090</v>
+        <v>1089</v>
       </c>
       <c r="K226" s="5" t="s">
-        <v>1249</v>
+        <v>1258</v>
       </c>
       <c r="L226" s="6" t="s">
-        <v>1250</v>
+        <v>1259</v>
       </c>
       <c r="M226" s="5" t="s">
-        <v>1251</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>1252</v>
+        <v>1261</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C227" s="5" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="E227" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H227" s="5" t="s">
-        <v>1253</v>
+        <v>1262</v>
       </c>
       <c r="I227" s="5" t="s">
-        <v>1254</v>
+        <v>1263</v>
       </c>
       <c r="J227" s="5" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="K227" s="5" t="s">
-        <v>1255</v>
+        <v>1264</v>
       </c>
       <c r="L227" s="6" t="s">
-        <v>1256</v>
+        <v>1265</v>
       </c>
       <c r="M227" s="5" t="s">
-        <v>1257</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>1258</v>
+        <v>1267</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C228" s="5" t="s">
-        <v>1259</v>
+        <v>680</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>1260</v>
+        <v>1157</v>
+      </c>
+      <c r="E228" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H228" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H228" s="5" t="s">
+        <v>1268</v>
       </c>
       <c r="I228" s="5" t="s">
-        <v>1261</v>
+        <v>1269</v>
       </c>
       <c r="J228" s="5" t="s">
-        <v>1262</v>
+        <v>1270</v>
       </c>
       <c r="K228" s="5" t="s">
-        <v>1263</v>
+        <v>1271</v>
       </c>
       <c r="L228" s="6" t="s">
-        <v>1264</v>
+        <v>1272</v>
       </c>
       <c r="M228" s="5" t="s">
-        <v>1265</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>1266</v>
+        <v>1274</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C229" s="5" t="s">
-        <v>1132</v>
+        <v>1275</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>1024</v>
+        <v>231</v>
       </c>
       <c r="E229" s="5" t="s">
-        <v>17</v>
+        <v>1276</v>
       </c>
       <c r="F229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H229" s="5" t="s">
-        <v>1267</v>
+      <c r="H229" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I229" s="5" t="s">
-        <v>1268</v>
+        <v>1277</v>
       </c>
       <c r="J229" s="5" t="s">
-        <v>1135</v>
+        <v>1278</v>
       </c>
       <c r="K229" s="5" t="s">
-        <v>1269</v>
+        <v>1279</v>
       </c>
       <c r="L229" s="6" t="s">
-        <v>1270</v>
+        <v>1280</v>
       </c>
       <c r="M229" s="5" t="s">
-        <v>1271</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>1272</v>
+        <v>1282</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C230" s="5" t="s">
-        <v>16</v>
+        <v>1131</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>1196</v>
+        <v>1025</v>
       </c>
       <c r="E230" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F230" s="5" t="s">
-        <v>1195</v>
+      <c r="F230" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H230" s="5" t="s">
-        <v>1273</v>
-[...1 lines deleted...]
-      <c r="I230" s="5"/>
+        <v>1283</v>
+      </c>
+      <c r="I230" s="5" t="s">
+        <v>1284</v>
+      </c>
       <c r="J230" s="5" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="K230" s="5" t="s">
-        <v>1274</v>
+        <v>1285</v>
       </c>
       <c r="L230" s="6" t="s">
-        <v>1275</v>
+        <v>1286</v>
       </c>
       <c r="M230" s="5" t="s">
-        <v>1276</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>1277</v>
+        <v>1288</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C231" s="5" t="s">
-        <v>16</v>
+        <v>680</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>1196</v>
+        <v>1025</v>
       </c>
       <c r="E231" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F231" s="5" t="s">
-        <v>1195</v>
+      <c r="F231" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H231" s="5" t="s">
-        <v>1278</v>
+        <v>1289</v>
       </c>
       <c r="I231" s="5" t="s">
-        <v>1279</v>
+        <v>1290</v>
       </c>
       <c r="J231" s="5" t="s">
-        <v>1135</v>
+        <v>1291</v>
       </c>
       <c r="K231" s="5" t="s">
-        <v>1280</v>
+        <v>1292</v>
       </c>
       <c r="L231" s="6" t="s">
-        <v>1281</v>
+        <v>1293</v>
       </c>
       <c r="M231" s="5" t="s">
-        <v>1282</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
-        <v>1283</v>
+        <v>1295</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C232" s="5" t="s">
-        <v>16</v>
+        <v>311</v>
       </c>
       <c r="D232" s="5" t="s">
-        <v>1024</v>
+        <v>293</v>
       </c>
       <c r="E232" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1296</v>
+      </c>
+      <c r="F232" s="5" t="s">
+        <v>1297</v>
       </c>
       <c r="G232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H232" s="5" t="s">
-        <v>1284</v>
+        <v>1298</v>
       </c>
       <c r="I232" s="5" t="s">
-        <v>1285</v>
+        <v>1299</v>
       </c>
       <c r="J232" s="5" t="s">
-        <v>1090</v>
+        <v>1300</v>
       </c>
       <c r="K232" s="5" t="s">
-        <v>1286</v>
+        <v>1301</v>
       </c>
       <c r="L232" s="6" t="s">
-        <v>1287</v>
+        <v>1302</v>
       </c>
       <c r="M232" s="5" t="s">
-        <v>1288</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>1289</v>
+        <v>1304</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C233" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>1196</v>
+        <v>1195</v>
       </c>
       <c r="E233" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F233" s="5" t="s">
-        <v>1290</v>
+        <v>1194</v>
       </c>
       <c r="G233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H233" s="5" t="s">
-        <v>1291</v>
-[...3 lines deleted...]
-      </c>
+        <v>1305</v>
+      </c>
+      <c r="I233" s="5"/>
       <c r="J233" s="5" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="K233" s="5" t="s">
-        <v>1293</v>
+        <v>1306</v>
       </c>
       <c r="L233" s="6" t="s">
-        <v>1294</v>
+        <v>1307</v>
       </c>
       <c r="M233" s="5" t="s">
-        <v>1295</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="234">
-      <c r="A234" s="5" t="n">
-        <v>1949</v>
+      <c r="A234" s="5" t="s">
+        <v>1309</v>
       </c>
       <c r="B234" s="5" t="s">
-        <v>1296</v>
+        <v>14</v>
       </c>
       <c r="C234" s="5" t="s">
-        <v>1297</v>
-[...14 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D234" s="5" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E234" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F234" s="5" t="s">
+        <v>1194</v>
       </c>
       <c r="G234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H234" s="5" t="s">
-        <v>1298</v>
+        <v>1310</v>
       </c>
       <c r="I234" s="5" t="s">
-        <v>1299</v>
+        <v>1311</v>
       </c>
       <c r="J234" s="5" t="s">
-        <v>245</v>
-[...4 lines deleted...]
-        </is>
+        <v>1134</v>
+      </c>
+      <c r="K234" s="5" t="s">
+        <v>1312</v>
       </c>
       <c r="L234" s="6" t="s">
-        <v>1300</v>
+        <v>1313</v>
       </c>
       <c r="M234" s="5" t="s">
-        <v>1301</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
-        <v>1302</v>
+        <v>1315</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C235" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D235" s="5" t="s">
-        <v>1158</v>
+        <v>1025</v>
       </c>
       <c r="E235" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H235" s="5" t="s">
-        <v>1303</v>
+        <v>1316</v>
       </c>
       <c r="I235" s="5" t="s">
-        <v>1304</v>
+        <v>1317</v>
       </c>
       <c r="J235" s="5" t="s">
-        <v>1090</v>
+        <v>1089</v>
       </c>
       <c r="K235" s="5" t="s">
-        <v>1305</v>
+        <v>1318</v>
       </c>
       <c r="L235" s="6" t="s">
-        <v>1306</v>
+        <v>1319</v>
       </c>
       <c r="M235" s="5" t="s">
-        <v>1307</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
-        <v>1308</v>
+        <v>1321</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C236" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D236" s="5" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E236" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F236" s="5" t="s">
+        <v>1322</v>
+      </c>
+      <c r="G236" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H236" s="5" t="s">
+        <v>1323</v>
+      </c>
+      <c r="I236" s="5" t="s">
+        <v>1324</v>
+      </c>
+      <c r="J236" s="5" t="s">
+        <v>1134</v>
+      </c>
+      <c r="K236" s="5" t="s">
+        <v>1325</v>
+      </c>
+      <c r="L236" s="6" t="s">
+        <v>1326</v>
+      </c>
+      <c r="M236" s="5" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="5" t="n">
+        <v>1949</v>
+      </c>
+      <c r="B237" s="5" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C237" s="5" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D237" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E237" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F237" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G237" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H237" s="5" t="s">
+        <v>1330</v>
+      </c>
+      <c r="I237" s="5" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J237" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="K237" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L237" s="6" t="s">
+        <v>1332</v>
+      </c>
+      <c r="M237" s="5" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="5" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B238" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C238" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D238" s="5" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E238" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F238" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G238" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H238" s="5" t="s">
+        <v>1335</v>
+      </c>
+      <c r="I238" s="5" t="s">
+        <v>1336</v>
+      </c>
+      <c r="J238" s="5" t="s">
+        <v>1089</v>
+      </c>
+      <c r="K238" s="5" t="s">
+        <v>1337</v>
+      </c>
+      <c r="L238" s="6" t="s">
+        <v>1338</v>
+      </c>
+      <c r="M238" s="5" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="5" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B239" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C239" s="5" t="s">
+        <v>680</v>
+      </c>
+      <c r="D239" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E239" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H239" s="5" t="s">
+        <v>1341</v>
+      </c>
+      <c r="I239" s="5" t="s">
+        <v>1342</v>
+      </c>
+      <c r="J239" s="5" t="s">
+        <v>1343</v>
+      </c>
+      <c r="K239" s="5" t="s">
+        <v>1344</v>
+      </c>
+      <c r="L239" s="6" t="s">
+        <v>1345</v>
+      </c>
+      <c r="M239" s="5" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="5" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B240" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C240" s="5" t="s">
         <v>293</v>
       </c>
-      <c r="D236" s="5" t="s">
+      <c r="D240" s="5" t="s">
         <v>311</v>
       </c>
-      <c r="E236" s="5" t="s">
-[...33 lines deleted...]
-      <c r="B237" s="5" t="s">
+      <c r="E240" s="5" t="s">
+        <v>1348</v>
+      </c>
+      <c r="F240" s="5" t="s">
+        <v>1349</v>
+      </c>
+      <c r="G240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H240" s="5" t="s">
+        <v>1350</v>
+      </c>
+      <c r="I240" s="5" t="s">
+        <v>1351</v>
+      </c>
+      <c r="J240" s="5" t="s">
+        <v>1352</v>
+      </c>
+      <c r="K240" s="5" t="s">
+        <v>1353</v>
+      </c>
+      <c r="L240" s="6" t="s">
+        <v>1354</v>
+      </c>
+      <c r="M240" s="5" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="5" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B241" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C237" s="5" t="s">
-[...36 lines deleted...]
-        <v>1322</v>
+      <c r="C241" s="5" t="s">
+        <v>680</v>
+      </c>
+      <c r="D241" s="5" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E241" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F241" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G241" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H241" s="5" t="s">
+        <v>1357</v>
+      </c>
+      <c r="I241" s="5" t="s">
+        <v>1358</v>
+      </c>
+      <c r="J241" s="5" t="s">
+        <v>1134</v>
+      </c>
+      <c r="K241" s="5" t="s">
+        <v>1359</v>
+      </c>
+      <c r="L241" s="6" t="s">
+        <v>1360</v>
+      </c>
+      <c r="M241" s="5" t="s">
+        <v>1361</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -18976,44 +19382,48 @@
     <hyperlink ref="M213" r:id="rId218"/>
     <hyperlink ref="M214" r:id="rId219"/>
     <hyperlink ref="M215" r:id="rId220"/>
     <hyperlink ref="M216" r:id="rId221"/>
     <hyperlink ref="M217" r:id="rId222"/>
     <hyperlink ref="M218" r:id="rId223"/>
     <hyperlink ref="M219" r:id="rId224"/>
     <hyperlink ref="M220" r:id="rId225"/>
     <hyperlink ref="M221" r:id="rId226"/>
     <hyperlink ref="M222" r:id="rId227"/>
     <hyperlink ref="M223" r:id="rId228"/>
     <hyperlink ref="M224" r:id="rId229"/>
     <hyperlink ref="M225" r:id="rId230"/>
     <hyperlink ref="M226" r:id="rId231"/>
     <hyperlink ref="M227" r:id="rId232"/>
     <hyperlink ref="M228" r:id="rId233"/>
     <hyperlink ref="M229" r:id="rId234"/>
     <hyperlink ref="M230" r:id="rId235"/>
     <hyperlink ref="M231" r:id="rId236"/>
     <hyperlink ref="M232" r:id="rId237"/>
     <hyperlink ref="M233" r:id="rId238"/>
     <hyperlink ref="M234" r:id="rId239"/>
     <hyperlink ref="M235" r:id="rId240"/>
     <hyperlink ref="M236" r:id="rId241"/>
     <hyperlink ref="M237" r:id="rId242"/>
+    <hyperlink ref="M238" r:id="rId243"/>
+    <hyperlink ref="M239" r:id="rId244"/>
+    <hyperlink ref="M240" r:id="rId245"/>
+    <hyperlink ref="M241" r:id="rId246"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>