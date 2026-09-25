--- v1 (2026-08-04)
+++ v2 (2026-09-25)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2207" uniqueCount="1362" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2228" uniqueCount="1377" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -105,137 +105,137 @@
 Der er muligvis en mindre epidemi af difteri i København.</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Der er store skader på skibet "Addy" i forbindelse med en storm. Skibet "Azela" er også skadet. Johannes Larsens far er bekymret. 
 Vilhelmine Larsen er bekymret for Johannes helbred. De har haft besøg af en lille fugl, som var svær at identificere.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/d6wf</t>
   </si>
   <si>
     <t>Lørdag Eftermiddag
 Min egen kjære Johannes!
 Det er længesiden der blev undt mig Tid til at skrive; men nu bliver jeg altfor misundelig paa de andre der stadig faar Breve at jeg ligefrem befalede, idag skriver jeg og her har Du mig.
 Addy’s Forlis vil du jo gjerne vide lidt om, Telegrammet kom forrige Søndag og bedrøvede Faer meget den Mast der knækkede (for det var kun den ene) var den nye – den Side hvor Støtterne knækkede var den daarlige som skulde have været efterseet naar han kom hjem saa det var jo da et Held, og Olsen søgte jo ind til Arendal vel baade fordi han er kjendt i den By og fordi der er en ganske udmærket flink Konsul; men kjedeligt er det jo alligevel om det end er under saa heldige Omstændigheder som muligt. ”Azela” mistede under Englands Kyst 45 Favne Kætting og det ene Anker; men han mente nok at kunne sejle hjem Faer kom nu og fortalte at der i Nyborg skal være Aktion paa Onsdag over nogle Skibssager – saa der faar du ham vist at se han spurgte mig om jeg vilde med; men det vilde jeg ikke love for vi ere uheldige med Hjælpen i Huset, Frederikke rejser idag og den Malkepige vi fik var her kun en Dag saa gik hun til Doktoren som beordrede hende i Seng 1 Maaned han talte noget om en Hjærtefejl; foreløbig hjælper Maren – Anders’ Kone os, - Christine fejer Boutik og Kontor samt Gang, derfor er hun loved 50 Ø om Ugen hvorover hun er meget stolt. Marie og jeg skal jo lave Maden i Vinter gid Gud give os Helbred saa er jeg jo aldrig kjed af at arbejde og den Pige vi fik til Stuepige lader saa rar stille og flittig at jeg blot maa ønske hun vil blive ved som hun har begyndt det er en Datter af Anders Høj.
 Johannes Du gjør Dig ingen Ide om hvor jeg ængster mig for den slemme Epidemi I har derude; men jeg kan jo kun bede for Dig at vor Herre dog vil spare dig for den slemme Sygdom, vær dog forsigtig mit Barn og sig endelig til straks om du skulde faa ondt i Halsen. Du spørger om hvad Vej du nu skal sende dit Snavsetøj ja nu faar vi jo Vagn derud paa Onsdag, mangler Du Strømper eller Trøje eller uldne Benklæder kan Du blot sige til saa skal jeg sende og Skjorter kan du jo ogsaa faa [overstreget] af Faders sendt ud af Faders, eller om du maaske hellere vil have noget vasket derude da vi ikke kommer til at vaske før i den næste Uge igjen.
 Her ere vi Gud ske Tak raske og er jo svært oppe i dag med Gjæs – 4 dejlige og nu kom der en til som vel nok bliver solgt.
 Her var en svær Halløj forleden Aften, der var set en lille And eller Vandhøne omme i Møllerkæret, [Gensoe] og Møller skjød en Masse Skud, men stadig dykkede den under Vandet
 Sent om Aftenen fangede lille Hans (Oppermanns Model) Dyret, og da Kristian Norden mødte ham paa Gaden annammede han den og styrede ind i den lille Stue til os, der blev jo en Seen og Snakken om hvad det var for Een, Adolph begyndte kjøb den Faer! Det blev jo tilladt 35 Øre, og saa vilde vi næste Morgen sætte den ud paa Taarbystranden; ”Brehm Fugleverden” kom frem og den lille Lappedykker stod for os, det var en lille ilter klog skabning at se til; men da det ene Ben vist havde faaet et Hagel turde vi ikke tænke paa at sætte den i Fangenskab her inde Døre men ude i Hejlmanns Dam blev dens Hjem og der lever den som i Ægyptens Kjødgryde det er Faders Ord; nu seer de til den Morgen Middag og Aften og da jeg saa den igaar havde den kun det lille Hoved ovenfor med et Par mørke skinnende Øjne; nu kom Adolph og sagde den var der ikke – maaske er den fløjet bort; Manden sagde vel 15 Gange havde vi bare Johannes saa skulde han snart sige os det men da vi saa kom til Billedet med den lille Lappedykker blev alle enige.
 Vildænderne har det godt min Ven. Rasmus har hjulpen mig i Haven i disse Dage – han har nu modtaget den Jord af Slængeriks – imod at give ham Grøden af de 2 Pletter der er saaet med Vintersæd og en Plet Jordbærs-Frugt; det lod til at Rasmus var vel fornøjet med det. Slængerik bygger saa oppe ved Møllen og har faaet al den Jord bag vores Have.
 Bryggeren har frasagt sig Jorden af Byens – men Huset har han lejet af Slængerik paa 10 Aar uden Opsigelse fra nogen af Siderne hans Pengesager er nok daarlige men nu iforgaars døde Moster Hanne du veed nok hende fra Mejlgaard, der arver de maaske en Slump Penge, det er Laurits’ Forklaring
 Vi har sukket for Grise saalænge nu har vi 6 smaa, 2 mellemstore 1 som kan slagtes; men vi maa selv til Sverrig først, saa kan du maaske faa Lov at komme med til Pølsegilde, Johannes veed du at Doktor Sckondel er ovre i Kjøbenhavn for at blive opereret for Steen, det er gaaet udmærket hidtil fri for Feber; der er Glæde da hans eget Haab kun var saa svagt. 
 Ja Johannes jeg synes der var saameget endnu at fortælle; men jeg ved ikke hvor meget de andre har sagt og faa 2 Gange lider du vel ikke Gud ske Lov Maden er god – Lev vel min kjære kjære Søn og Gud i Vold. Det beder din trofaste Moder</t>
+  </si>
+  <si>
+    <t>efter 12. december 1885</t>
+  </si>
+  <si>
+    <t>Margrethe  Eckardt
+- Juel-Brockdorff
+Adolph Larsen
+Jeppe Andreas Larsen
+Marie Larsen
+Amalie Lindberg
+Anton Frederik Schondel
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Komiteen har muligvis tilknytning til opgørelsen efter Mohr &amp;amp; Kjærs konkurs. Discontokassen lå i Vestergade 8, Odense. 
+Det er muligvis baronen på godset Scheelenborg, der er omtalt.
+Klaus er en fugl. Muligvis en skade.
+Tryk-af-billeder er muligvis overføringsbilleder.
+"Friheden" er betegnelsen for et område nord for acciseboden ved Peter Møllerstræde i Kerteminde. Her betalte man ikke afgift af landbrugsvarer. Der var tre acciseboder i Kerteminde. Bønderne i omegnen havde torvetvang i Kerteminde dvs., at de skulle sælge deres varer her. Ved acciseboden blev det undersøgt, hvilke varer man bragte ind.</t>
+  </si>
+  <si>
+    <t>Der har været holdt møde med en komite vedr. afdrag til Discontokassen. I. A. Larsen er muligvis i stand til at stille en sikkerhed på 100.000 kroner. Fritz Syberg skylder muligvis penge til I.A. Larsen. Vilhelmine Larsen håber, at han vil betale af på sin gæld. Johannes bliver bedt om at brænde brevet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/D1jH</t>
+  </si>
+  <si>
+    <t>[Billede af sommerfugl]
+Kjære Johannes
+Du har vel i flere Dage ventet Brev fra mig, men jeg vilde gjerne fortælle dig med det samme om Udfaldet af Comiteens Møde her i Anledning af Administrationen de var her saa i Mandags men Fader kunde slet ikke tænke sig at gaa ind paa Deres Ordning og De gik saa bort 1 Timestid og kom saa med en Anbefaling til Diskontokassen om at vente med Afdragene naar der kunde stilles et større Beløb nemlig 100.000 – og saa senere men jeg troer at Baronen nu gjør Alvor af at betale en Deel af sin Gjæld saa bliver det nok ordnet, at vi kan faa roligere Dage igjen men Brevet her maa Du helst brænde min Ven
+Jeg skal nu fortælle hvordan vi har det her, Du hørte at lille Dine var syg paa Faders Fødselsdag
+og det blev saa Skoldkopper hun var ikke saa lidt syg en Dag og Nat men er nu oppe efter hende kom Adolph dobbelt saa blomstrende han er en lille taalmodig Dreng og morer sig nu med en Bog Trykafbilleder og har pyntet dette Papir med en Sommerfugl og hvor han glæder sig til Julen den lille Mand – han har saadan ønsket sig et lille graat Æsel der kan nikke og det hentede Marie nu jeg var bange de skulde blive solgte men han skal ikke see den før Juleaften ja jeg haaber du kommer Onsdag jeg glæder mig meget mit Barn til at faa dig igjen i Stuen 
+gaar det som vi ønsker med et Parti Korn der skal sælges saa faar jeg Lov at sende dig Penge paa Søndag oh gid at det maa ske at du saa kan gjøre dine Indkjøb Tirsdag jeg skal nok skrive med paa Søndag igjen om hvordan det staar til med lille Adolph han bliver ved at spørge maa jeg dog blive rask i Morgen ja siger Doktoren Juleaften er du rask Dreng
+Klaus er bedre og tog sig igaar en Udflugt til Lindbergs i Friheden, her var Graad i Mørkningen vi kunde ikke finde den man saa kom Margrethe med Klaus i en Kurv de [havde] faaet den derudefra 
+Nu maa den blive inde til du kommer
+Lev vel hils alle nu kom der Bud efter mig
+Din egen Moder</t>
   </si>
   <si>
     <t>før 12. december 1885</t>
   </si>
   <si>
     <t>Frøken Bendal
 Lorenz Bierfreund
 Hans Christian Clemmensen
 Axel Friis
 Knud Klauman
 Anders Klinkby
 Adolph Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Marie Larsen
 Urban Larsen
 Vilhelm Larsen
 Niels Mollerup
 Frederik Plum
 Hans Poulsen
 Eskild Prøvensen
 Joseph Stokkebye
 Søren  Stokkebye
 Christine Swane
 Johan Ørsted</t>
   </si>
   <si>
     <t>Klaus er en fugl.
 Det er uvist, hvem Hans Christensen er. 
 Måske er der tale om to forskellige købmænd ved navn Stokkebye.</t>
   </si>
   <si>
     <t>En gruppe betydningsfulde og pengestærke mænd i Kerteminde vil hjælpe I.A. Larsen ( Johannes Larsens far) med at få inddrevet hans udeståender. Så bliver forretningens økonomi lettere at overskue.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/DyOb</t>
   </si>
   <si>
     <t>Penge næste Gang
 Kjæreste Johannes!
 Jeg antager at jeg nu iaften faar Penge til Dig, men Brevet skal nu afsted for at Du imorgen Søndag kan faa Brevet, og er der ingen saa skal du bestemt faa dem sendt med dine Sko som ikke kom idag fordi Ørsted har været syg, jeg var derovre og han lovede at de nok skulde blive færdige. paa Tirsdag faar du Pakken og det øvrige Tøj, som ikke kunde blive tørt, og Mahoni Træet, og din lille Bog som Klaus har undersøgt, ja han er en slem Fugl men maaske der dog er hvad du skal bruge min Ven Du skal samtidig faa Besked om Æblerne for at du kan fortælle Mollerup om Priserne og om her er nogle at faa, god Fornøjelse hils ham fra os og sig vi savner ham og spørg om han ikke engang vil fortælle os noget om sig selv for du Johannes fortæller os ingen Ting andet end en Hilsen og at han maler men hvad, og boer du hos Klingby’s naar du er der? Du skal huske at male en forfærdelig Portion op naar du nu skriver efter Besøget af Børnenes Spørgsmål er det første tager Mollerup sin Skæg af til den Komedie. Hvad er det til fordel for?
 Faders Fødselsdag er den 12 mit kjære Barn husk endelig at sende dit Brev saa det kan være her med Morgen posten det vil han blive saa glad ved og det er Urbans den 15 om du vil skrive ham til-
 Vi ere alle raske og har en stor Travlhed ved den anden Side da Fader ønsker at have sine Bøger afsluttede den [overstreget] den sidste i denne Maaned for at han den 1 December kan byde de Hr Kjøbmend at efter se hans Lager; i den Retning kan vi jo være rolige kjære Johannes da alting er saa god Orden og Overskudet saa stort at Hr Bierfreund, formanden for Banken i Odense har sagt ja Kjøbmand I A Larsen det er fint Stokkebys gaar an men Nordens er skidt. Det staar saadan med Norden lille Ven han vist nok kun kan byde 30 Prosent til sine Kreditorer, det maa jo være ganske forfærdeligt, men det lader jo til at de alligevel lader ham handle, vi faa nu at se hvordan Sagen stiller sig naar Udvalget har efterseet hans Sager. Kjøbmændene, Martin Larsen Stokkeby Hans Christensen 1 fra Odense og 1 fremmed til skal være hos Norden. Her skal Hr Prøvensen – Friis – Delcomyn – Mægler Clemensen – Odense Kjøbmand Plum Assens – naar saa disse Mænd har seet Sandheden af alle de udstaaede Fordringer din Fader har saa vil de hjælpe ham til at inddrive dem lempelig efter Folks Kaar men saa er der dog Udsigt til at vi kan faa Penge at arbejde med af vores egne det vil jo give langt roligere Dage for os end al den Kredit, se saadan staar Sagerne lille Johannes Banken overtager saa Mohr – Kjærs Fordringer og faar Afbetalingen naar den er draget ind
 Mohr &amp;amp; Kjær er for resten begyndt under et nyt Firma og Fader har allerede underhandlet med dem om Korn; men det vil sige det bliver pr contant. Fader vil aldrig mere have saadanne Forbindelser med saa høje Renter, du skal snart høre hvordan det gaar; jeg haaber du seer Slipset i det ene Lommetørklæde. Bliver dine Flipper ikke ordentlige saa kan du kjøbe dig et Par som dem Mollerup havde – og med Hensyn til at gaa paa Udstillingen da siger Fader du skal vel helst begynde med Kvartal Betaling naar du kommer derind til Byen igjen for der er jo ikke langt igjen inden Juul og det har du vel ikke tænkt over i alfald maa du jo paa Juleudstillingen, og vel ogsaa engang derhen paa den permanente Udstilling nu skal jeg ned at see om Penge og saa Lev vel du kjære Barn og hils Frøken Bendal hun skal snart høre fra mig
 Dine Søskende hilser Alle
 Din trofaste Moder
 [Skrevet langs siden] Hils ogsaa Klauman og Paulsen</t>
   </si>
   <si>
-    <t>efter 12. december 1885</t>
-[...36 lines deleted...]
-  <si>
     <t>1885-01-25</t>
   </si>
   <si>
     <t>Faxe 
 Hull </t>
   </si>
   <si>
     <t>Knud -
 Simon -
 Peder Andersen
 Niels Henriksen Kerteminde
 Adolph Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Marie Larsen
 Vilhelm Larsen
 Niels Mollerup
 Ole Nielsen
 Johan  Norden</t>
   </si>
   <si>
     <t>Den lille er Adolph Larsen, som er 6 år.
 Vilhelm, Rhea og Samson er skibe tilhørende IA Larsen, Johannes Larsens far.</t>
   </si>
   <si>
@@ -655,51 +655,51 @@
 Gud give I maa faa det godt i denne Tid – mon ikke de har sendt dig noget senere
 Hils Alfred og faa ham til at møde paa Søndag det er vist 6¼ ved Helsingørbanen og saa kjører vi igjen Kl 8 ad Korsør ( vi [ulæseligt ord] en Fartplan)
 Kjærlig Hilsen fra os Alle sammen 
 Din trofaste Moder</t>
   </si>
   <si>
     <t>1891-10</t>
   </si>
   <si>
     <t>Alhed Larsen</t>
   </si>
   <si>
     <t>Laura Warberg</t>
   </si>
   <si>
     <t>Johanne Christine Brandstrup
 Lauritz  Brandstrup
 Julie Brandt
 - Feilberg
 Marianne Høst
 - Kallesen
 Johanne Christine Larsen
 - Laudrup
 Christine  Mackie
 Johanne Oppermann
-- Schmiegelow
+Ernst Schmiegelow
 Ditlev Schroll
 Albrecht  Warberg
 Johannes Wilhjelm</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2183</t>
   </si>
   <si>
     <t>Alhed Larsen skal brændes i næsen for anden gang. Første gang var hun nervøs, men det var ikke slemt.
 Hun har fået besked om to værelser, hun kan leje, og vælger nok det sydvendte. Fru Laudrup vil prøve at finde flere møbler, men Alhed vil gerne have sin kommode tilsendt. 
 Alhed og hendes far mødes hos bedsteforældrene, og de to går også i teatret og ud at spise sammen. 
 Alhed har talt med Frk. Oppermann om farver. 
 Christine har opgivet kontorvejen, men det er også vigtigt, at hun bliver rask. Hun kan evt. prøve med ridning og fodbade.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/aqXo</t>
   </si>
   <si>
     <t>Torsdag Morgen.
 Kæreste Moder! 
 Tak for Dine Breve! det sidste fik jeg i dette Øjeblik, netop som jeg vilde hen at begynde paa et Brev til Dig; jeg har et Kvarters Tid til overs inden jeg skal hen til Fader for at følges med ham til Schmieglow for(?) anden Gang at blive brændt i Næsen. Derom har vel Fader skreven; Jeg var lidt ængstelig, inden jeg prøvede det første Gang; i Dag gaar jeg til det med stor Anstand; det gør næsten ikke ondt, det meste man mærker til det er en meget sveden Lugt og en hvislende Lyd som naar naar spytter paa et varmt Strygejærn – Jeg har ikke skreven før, da Jeg først i Mandags Aftes fik Besked om Værelset; det bliver et dejligt stort Værelse til Solsiden, d.v.s jeg har Valget mellem det og et mod Nord, der er lidt større; men jeg gør vist bedst i at vælge det mod Syd? – Af Møbler faar jeg foreløbig kun en Chaiselong, Stole ["Stole" indsat over linjen] et temmelig stort Bord og et Stativ med Vandtøj; men det kan jo ogsaa nok gaa an, da jeg saa ["saa" udstreget] jo selv har en Del. Fru. L. vil saa bag ["bag" udstreget] efter Haanden ["Haanden" indsat over linjen] se at faa lidt skrabet sammen til mig. – Hun vilde gærne have at jeg skulde holde mig selv med Lagner, Haandklæder og Sengklæder; af dette sidste beholder jeg kun en Hovedpude, Tæppe har jeg jo herinde; – Du maa endelig faa min lille Kommode med til Højrup ved første givne Lejlighed, at der kan komme nye Lister, ej ["ej" udstreget] saa jeg kan faa den herind tillige med Sengtøjet; - jeg vil bruge den til Kamme Tøj og sligt, da jeg ikke faar nogen ordenlig Servante. - - 
 Fredag. Videre kom jeg ikke, den sang. – Hvormeget jeg end skynder mig, løber Tiden dog bestandig fra mig; særlig de Dage jeg er hos Schmieglow løber d ["løber d" udstreget] kniber det; saa kommer jeg først hjem fra Fabrikken cirka 6 1/4. I Gaar Aftes skulde jeg mødes med Fader hos de Gamle – kunde ikke slutte Brevet først, da jeg ikke havde faaet ordenlig Besked om Lampen om Morgenen. – Fader mener ikke, den skal sendes her til Byen, jeg har snakket for ham derom, men han finder det urimeligt. Hansen og Kallesen ere kun Købmænd siger han. – Bedstefader er saa rask, at han vist vil blive henrykt ved Kassens Ankomst; Fader gaar jævnlig et Svip derned og snakker med dem. – Han og jeg er for Resten meget sammen. 2 Gange har vi været i Dagmath. (den ene Gang med Brandt) en Gang i Falkoth; og en Gang i Cirkus Varieté. Bagefter gaar vi saa gærne ind i Paraplyen og spiser til Aften; I Søndagst spiste jeg til Middag hos ham paa Hotellet. Forleden Aften var jeg med ham paa Visitter hos Kapt. Fejlbergs og Willhjelms; disse sidste inviterede os til Middag paa Lørdag – og bagefter i Falketheatret til ”den skønne Helene”, som vi for Resten har set, men de har Fribilletter den Aften. – Saa kommer vi ikke til den ["n" udstreget] Gamle og spiser af Kassen, men dette er forhaabenlig ikke for sent Søndag el. Mandag. – Farverne har jeg talt med Frk. Oppermann om, Frk. Høsts havde kostet 7 fr. men dem kan man ikke faa her; hun mener, at til 6-7 Kr. kan man faa en god Æske Farver, hun har lovet at hjælpe mig at se paa dem! – 
 Naa Christine har saa opgivet Kontorvejen; ja, det fornuftigste er naturligvis, at hun foreløbig sætter alt ind paa at blive rask, saa kommer alt det andet nok af sig selv; Bedstemoder er stadig meget optaget deraf; hun mener absolut at Chr. skulde prøve nogle naturlige Raad f. Ex stærke og varme Fodbade med Salt og Bøgeaske i 2-3 Aftner i Træk, særlig naar Chr. af og til mærker Ømhed i Brystet og S ["S" udstreget] slige Symptomer. Endvidere Ridning; Doktorerne her inde anvender det ligefrem som et Middel mod Blegsot. Jeg tror, Du skulde gøre som Bedstemoder siger, hun taler med stor Kendskab til de Dele, og hun har sikkert mere Erfaring end Dr. Schroll. - - 
 Nu maa jeg slutte, Brevet skal hen. Hils Joh og sig hende Tak for Brevet, hun skal snart høre fra mig. – Du afsender vel ikke de Dele de første Dage, andet end jeg kan naa at skrive, hvis jeg kommer i Tanker om mere. Sæbe vilde jeg gærne have sendt, samt en Dug til Fabr. – En Stump Tæppe f. Ex. Klude, kunde jeg vel ikke faa sendt til mit Vindusfordybning?? – 1000 Hilsner til Eder Alle 
 Din Alhed</t>
@@ -1584,51 +1584,51 @@
   <si>
     <t>Firenze 29 November 1898.
 Kære Forældre!
 Jeg kan ikke sige andet end at det forekommer mig at I gerne kunde lade høre lidt tiere fra Jer. Nu har vi været hjemme fra i 5 Uger og har kun hørt fra Jer 2 Gange en Gang fra Marie og saa fra Dig Moder og for Tak med Pengene, og det er jo mens vi er her i Florenz at vi kunde høre fra Jer, naar vi om en god Uges Tid rejser her fra er det jo forbi med det lange Ophold, og saa kan I jo ikke naa at svare naar I faar Brev fra os. Alhed har haft [det] helt godt i de sidste Dage og vi har været en Del ny Steder foruden at vi hver Dag gaar paa en af de store Malerisamlinger. I Søndags var vi igen bedt ud til Bacci da vi havde spist Frokost kørte vi ud til Baccis Grav paa en stor Kirkegaard der ligger paa en Bjærgskraaning en Mil Vej nord for Byen hvor der er en dejlig Udsigt vi havde købt nogle Blomster med derud. Da vi kom tilbage spiste vi til Aften der og var der om Aftenen. Alhed fik en lille Guldring med en Camel med Michelangelos Portræt, til Erindring om Bacci, det var en han havde gaaet med. Det er kedeligt med de korte Dage jeg synes ikke vi naar noget fra om Morgenen til det bliver mørkt, men de lukker ogsaa alle Steder Kl. 4. Om Søndagen er vi gerne henne i en Kirke hvor der er Musik og Gudstjeneste fra 10 1/2 til 12, det er smukt at høre og ser godt ud. Vi har i Dag købt mig et mørkeblaat og hvidstribet Silketørklæde. Det kan vel omtrent passe naar I sender de 200 Kr saasnart I faar dette hvis I da ikke har sendt dem. Du skrev kære Moder at Du vilde skrive et langt Brev til os sammen med dem men Du kunde da gerne have skrevet et før. Nu skal I vel snart af Sted til Sverige. Jeg er endnu ikke begyndt at længes noget videre efter at komme hjem, men vi har det jo ogsaa udmærket her, kan I fortælle lidt om hvordan det gaar med Christine og Klaks. Vi skulde altsaa gerne herfra omkring den 8 Dec. vi har jo endnu Ravenna - Venedig - Nürnberg - München og Berlin som vi skal gøre Ophold i og kunde jo nok bruge nogle Dage hvert Sted og den 23 Dec udløber vore Billetter saa til den Tid skulde vi gerne være hjemme bare vi ikke maa faa Isforhindringer, hvordan har I det med Vejret, her er det helt godt men af og til stærk Torden og Regnskyl. Mange kærlige Hilsner til Jer allesammen fra os begge Jeres hengivne Johannes Larsen
 Anm. 
 Alhed har faaet 5 Breve fra sin Moder siden vi kom</t>
   </si>
   <si>
     <t>1899-04-07</t>
   </si>
   <si>
     <t>Boston</t>
   </si>
   <si>
     <t>Frederik Brandstrup
 Mary Brandstrup
 - Dahl, kemiker
 Leonard Holmstrøm
 Alhed Larsen
 Johannes Larsen
 Charles Pear
 Dudley Pray
 Clarence Sawyer
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 - Sawyer, Harris' mor
 William Henry Schofield
 Hempel Syberg
 - Tiffany
 Tizian Vecellio
 Emil Vett
 Albrecht  Warberg
 Andreas Warberg
 Astrid Warberg-Goldschmidt
 Theodor Wessel</t>
   </si>
   <si>
     <t>Sølvbestik, hvor bogstavet 'W' indgår, er primært forbundet med den danske sølvvarefabrik W&amp;amp;S Sørensen (W. &amp;amp; S. Sørensen), som var beliggende i Horsens (Wikipedia marts 2026). 
 Dubra: Fin, udmærket (af russisk dobra; Ordnet.dk). 
 BISSEN-serien er danskdesignede og -producerede lamper, der alle er håndlavet efter gamle, klassiske håndværkstraditioner (Internettet marts 2026). 
 Harrs Sawyers mors navn kendes ikke. Følgende personr er ukendte: Mr. Robinson, Miss Morison, Mc Dowell, Clarence Buck, de to Miss Andrews og deres bror samt far. Der findes i 2026 et laboratorium i Danmark ejet/ledet af en Jürgensen, men det vides ikke, om det er dette, som Ellen Sawyer nævnte i brevet i 1899. 
 Wales-hat: I dag er hatte af denne stil forbundet med puritanerne og pilgrimmene til Amerika på grund af deres enkle design. 
 I modeverdenen omkring år 1900 refererer "indianerhatte" ofte til de ekstremt prangende og store hatte, som var højeste mode i den edwardianske periode (ca. 1890–1910). Selvom navnet i dag lyder misvisende, blev det brugt, fordi hattene lånte voldsomme mængder af ægte fjer og teksturer, der for datidens europæere ledte tankerne hen på det eksotiske eller "vilde". (Internettet marts 2026).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1569</t>
   </si>
   <si>
     <t>Man har udbragt Alhed/Be Larsens skål i anledning af hendes fødselsdag.
 Udover penge har Ellen og Harris Sawyer fået en mængde sølvtøj, glas og porcelænsgenstande i bryllupsgave. Harris havde i forvejen noget. 
@@ -1838,51 +1838,51 @@
   <si>
     <t>1900-05-05</t>
   </si>
   <si>
     <t>Marie Larsen
 Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Rørholmsgade 
 Hverringe Gods
 Fåborg Museum
 Assensvej 198  
 Klintevej  5300 Kerteminde
 Vilhelminevej</t>
   </si>
   <si>
     <t>Christian Eckardt
 Ingeborg  Eckardt
 Ferdinand Louis Gjellerup
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Lars Larsen
 Vilhelmine  Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Anna Marie  Larsen, Georg Larsens hustru 
 Vilhelm Larsen, Georgs søn
 Fritz Levy
 Amalie Lindberg
 Susanne Lindberg
 Jens Ferdinand Willumsen</t>
   </si>
   <si>
     <t>Anna Marie Larsen blev muligvis opereret i København på "Røde Kors Klinik" for ubemidlede. Her arbejdede Frits Levy fra januar 1896-december 1900.(Den Danske Lægestand 1907-1915 Jacob Lunds Forlag 1915).
 Christines lærer på dette tidspunkt er J.F. Willumsen. 
 Haabet = Erikshaab - Alhed Larsens barndomshjem, som ligger nord for Faaborg på Fyn .
 Alhed og Johannes Larsen bor på Feden i Kerteminde i et af IA Larsens huse.</t>
   </si>
   <si>
     <t>Georg Larsens kone skal opereres i København. Det glæder Vilhelmine Larsen, at Christine Swane er tilfreds med sin lærer. Byggeriet går fremad på - formodentlig- både Lille og Store Kærbyhus.
 Johannes Larsen skal til Faaborg med en akvarel. Han er ved at forberede en jagtudstilling.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/oaIp</t>
   </si>
   <si>
     <t>Kjerteminde den 5. Maj 1900
 Kjære Christine!
 Du vil jo ogsaa gjerne høre et lille Ord om Søndagen denne gang er det just ikke af de glædelige Georg og Marie kommer vistnok en af de første Dage til Kjøbenhavn hun er bleven bleven undersøgt af Gellerup og han raadede til en Operation hos Professor Levy der er skreven derover og de venter Brev i Morgen er der Plads saa rejser de, I kunde da for en [ ulæseligt ord] se ud paa Banegaarden Søndag ellers skal jeg nærmere skrive Dagen det gjør mig meget ondt for dem, godt er det at vi er her, og Børnene holder saameget af os vi kommer over det om vor Herre vil hjælpe os at Operationen maa gaa vel det er en Svulst der trykker paa Blæren saa hun lider meget naar Vandet kommer – men det kan jo være det ikke er saa slemt naar Professoren kommer tilstede, I kan nok tænke at det er Alvor, et Gode at Marie er sygeforsikret saa hun faar daglig Hjælp; men det er jo ligefuldt en dyr Historie.
 Georgs skal faa din Trøje med for nu bliver det jo varmt. Hils Eckardt saameget sig Dem jeg blev saa glad at Onkel solgte det andet Billede, men er her ikke Tid for mig at skrive mere end til dig.
@@ -2433,99 +2433,99 @@
 Dagene i Kerteminde glemmer jeg sent – så rædselsfulde de var – ene i det store Hus med de to små – gnavne – frysende Unger – Adam syg i to Døgn med høj Feber – Sjums Mundbetændelse og bolden Finger – og jeg selv så dødsenstræt og tilintetgjort. Hvad hjalp det så, at jeg havde 100 Kr. liggende, som en god Ven havde sendt mig til en Rekreationsrejse. Men omsider blev Amanda færdig ved sine Forældres Sølvbryllupsfestligheder - og kom mig til Hjælp. I Tirsdags kom hun op – og overtog Børnene – samtidig flyttede vi dem og hele vort Habengut over i det store Kærbyhusgæstekammer, hvor hun nu kan fyre hver Dag i Kakkelovnen og være med Ungerne, når de ikke er ude, hun spiser med dem hos Junge – og hjælper til Gengæld med alt forefaldende. Hun var meget sød og imødekommende til at gå ind på alting, særlig da jeg gav hende 10 Kroner for Besværet. Imidlertid var det Meningen, at Alfred skulde være i Kerteminde i Påsken; på en Måde er det jo så yderst passende, at jeg er borte, men på den anden Side må Alfred af visse Grunde nødig vide, hvor og hos hvem jeg er, da det vilde pine ham – og til hvad Nytte. Altså har vi ordnet det således, at jeg officielt er hos Peter i Jylland til ham – til ham skrev jeg – og han modtager mine Breve fra Alfred og sender dem her til mig. Kun Junge og Uglen ved, hvor jeg er. Ikke Be – hos hvem Alfred skal være Gæst – hun slipper så for at spille Komedie – eller gør det ialtfald i god Tro. 
 Nå – det var Forhistorien – som Du endelig må lægge Mærke til og altså respektere mit Incognito, hvis Du skriver til Be.
 Og så rejste jeg Tirsdag 14de april ["14de april" indsat over linjen] Nat med Dagvognen til Ullerslev fulgt derned af Uglen, der sammen med Junge havde siddet oppe med mig – en vældig hyggelig Aften – vi sad i Uglens hyggelige, varme Dagligstue – drak megen Kaffe med forskelligt til – også Likør og Cigarer. Ved 1 Tiden gik Junge og Kl. 2 drog vi ned til Vognen i herligt Måneskin. Det var en meget underlig Rejse – jeg kunde næste ikke fatte, at jeg nu virkelig rejste bort fra al Sorg og Fortvivlelse – bort til fjerne og ukendte Egne, som jeg havde hørt så meget smukt om. 
 I Kjøbenhavn gik jeg hurtig i en Sporvogn – Farimagsgadens – og gemte mig i Ventesalen på Østerbro Station. Tog med Færgen 11.00 – sov hele Vejen. I Malmø styrtede jeg i en Droske – lukket – og kørte til Stenbocksgatan, hvor jeg modtoges med åbne Arme af Tante Smedberg og Senta S. Blev der til Middag – de var forfærdelig søde og venlige imod mig. Efter Middag kom Sven – Tarnborg – Cids bedste Ven, som også jeg har haft en Del at gøre med og vi er meget fine Venner. Han kom for at få mig med til Lund, hvor vi skulde feste lidt inden Afrejsen. Han havde planlagt hele min Rejse, så der var jo meget at forhandle om. En Droske havde han med sig, og så gled vi altså. Nåede usete af Bekendte til Lund, hvor vi først besørgede et Par Ærinder – gik så en pragtfuld Tur ud på Landet – til den
 II/ ene Side så vi den herligste Solnedgang udover Sletten og Øresund - og bagved os stod Fuldmånen op i al sin Glans. Og så denne ubeskrivelige Følelse af endelig engang at være fri - - ude af det alt sammen – og - - glædes over det, som lå foran én, Rejsen – og Opholdet i den lovpriste Landsdel og – ikke mindst, Gensynet med Cid, som Du jo nok ved, jeg holder meget af. 
 Ved 9 Tiden kom vi tilbage til Lund, hvor vi imidlertid skulde træffe Bjørn Bjørnsen, en ung assistent, som Asra Smedberg er forlovet med. Vi tre spiste så en animeret Souper på Hotellet – og Gud hvor var vi sultne – og glade – og løsslupne – og hvor Maden smagte! Først Smørgåsbord med Snaps og Øl, så Lammekotelet med Rødvin og endelig Ananas au naturel med Portvin - - og så af Sted til Toget. Sven, der har Fribillet til Jernbanen, fulgte mig til Tranås – 5 Timers Iltogsrejse – fra Kl 10-3. Da vi kom til Hesleholm i Småland var der 5 Minutters Ophold – Sven forsvandt – og kom tilbage med en Flaske Champagne! 
 Åh – sådan Fest det var! Blødt og fint rejste vi – på II Klasse stod ude i den lange Korridor og nød Udsigten igennem de dejlige Landskaber – og drak Champagnen af Vandglassene! Røg en Masse Cigarer – spiste Appelsiner – sludrede og var i glimrende Humør. Jeg fik Lov at sove en ½ Time – og var siden frisk igen. 
 Kl 3 var vi i Tranås – et bekendt Kursted med Brystsygesanatorium. Der var 15 min. Ophold – og vi spadserede da på Perronen i det dejlige, friske Morgenluft. Skiltes. En halv Time efter var jeg i Mjølby (i Østergøtland), hvor jeg skulde skifte Tog og hvor jeg løste Billet til 3die Klasse. 
 Op på Dagen fik jeg Rejseselskab af en henrivende ung Pige, vi snakkede ivrigt sammen og det viste sig, at også hun syslede med Pen og Blæk. Desværre skiltes vi i Krylbo; men så var man i Dalarne det var Klokken 12 Torsdag Formiddag. Hvilken Rejse – det var som en Æventyrfærd! Trods al Træthed kunde jeg ikke lade være at se ud - på de dejlige Bjærge med grønne Fyr og Granskove – og Birkeskove med skinnende hvide Stammer - - Sneen lå endnu på mange Steder – og de små røde Træhuse tog sig bedårende ud mod den hvide Sne. 
 Det var blandet Tog – og det gik - usigelig langsomt – men så meget der var at se på – ved hver Station kom der Folk ind i brogede, smukke Nationaldragter og de talte et Sprog, som var fuldkommen uforståeligt for mig; men alle var de glade og muntre – lige så fornøjelige at se på, som deres Dragter – der var en Leen og Snakken hele Tiden. 
 Tilstå må jeg dog, at Trætheden undertiden overvældede mig så jeg måtte sove et Øjeblik. 
 Først Kl. 6.15 om Aftenen nåede vi Insjön, hvor jeg snart i Folkevrimlen fik Øje på en smilende Cid; og så tænkte man ikke mere på sin Træthed. Snart efter var vi ombord på den lille Damper, der tætpakket med de mest forskelligartede Mennesker, førte os blidelig ned ad Dalelven. 
 Åh Mor, det kan ikke beskrives hvor herligt det var!
 Insjön lå spejlblank med sine skovklædte Granitbjerge – Aftenen var så stille og mild – og Solnedgangen - - ! Og Cid fortalte mig om Livet deroppe – om Tømmerfløtningen, der snart skal begynde. Når Sneen smelter i Bjergene, så stiger Elven – og så begynder Tømmerdriften – Tusinder og atter Tusinder af Planker kommer så drivende højt højt nordfra - - og vi så, at de var i Færd med at lave Dæm-III/ninger – Plankerne kædes sammen i hinandens Forlængelse og dermed dannes en hel Vej langs den ene Elvstrand [Tegning med ordene "Elven" og "Dæmning" indsat] – jeg vèd ikke, om der gik Timer eller Minutter, ved blot, at det hele forekom mig at være en Drøm – en vidunderlig skøn og prægtig Drøm, fra hvilken man aldrig skulde ønske at vågne. Så kom vi til Leksand – ved den lille Bro stod fuldt af ventende Mennesker – og der blev et Liv og en Virksomhed, da Båden lagde til. Blandt de mange små Køretøjer fandt vi omsider vores ”Skjuts” vi steg op på Forsædet, Bagagen og en Dalkarl bagpå – han stod op! og kørte Hesten – og det gik i susende Fart op ad skumpede, stenede Småveje – Zig zag op ad Bjerget, til vi landede i en stor gammel rød Gård, hvor en smilende Dalkulla i Nationaldragt viste os Værelset, som Cid havde lejet til mig.
 Det er nærmest en Sal, jeg bebor – Vinduer til 3 Verdenshjørner og fra dem alle en Udsigt!! For øvrigt en meget hyggelig Stue – hvidskuret, tæppelagt Gulv – snehvide, hjemmevævede Gardiner – ligesom der også på alle Borde og på Sengen findes dejlige, vævede Stykker – hvert Hus har sin Væv – og de væver alt selv.
 Da jeg var bleven ordnet en Smule gik vi hen til Pensionatet, hvor jeg spiser – hos Frøkenerne Bernberg - 3 tykke, livlige og meget elskværdige Damer. 
 De – samt de øvrige Pensionærer kaldte mig vedholdende Frøken (trods Præsentationen, der lød på Fru) Næste Morgen, da jeg var ene med Frk. Bernberg sen. sagde jeg til hende, at det var ”et litet Mistag – min Titel var fru – fastän jeg var skild.” 
 Forbavselse! Ved Middagsbordet, da jeg sad i ivrig Passiar med en Lærerinde fra Stockholm – som idelig sagde Frøken S. til mig – bemærkede Frk. B, at det var ”et mistag etc!” 
 Stor Opstandelse! Fra det Øjeblik var jeg Ifølge svensk Skik – den fornemste Gæst – jeg skal have først o s v – o s v – o s v. Svenskerne er kostelige med al deres Etikette. Frkn. Blomberg forandrede straks deres Væsen og er nu udsøgt elskværdige – hensynsfulde - - og konverserende. Men ingen forstår et Muk, når jeg taler dansk – så jeg øves ganske godt i mit Svensk. Næste Dag – Langfredag – var Cid og jeg i Leksand – 3 Kilometer herfra – og så på Kirkefolket. Et uforglemmeligt Syn. De går i Vinterdragt nu – hvid, kort Skindkofte, kantet med en hvid Pelsbræmme – sorte, læggede Nederdele og brandrøde Forklæder; disse sidste betegner Sørgedragter, som bæres i hele Fasten – sidste Dag Langfredag. På Hovedet brogede Huer – forskellige for hver Landsby. De unge Mænd har desværre emanciperet sig og går moderne klædt, hvorimod alle gamle Mænd bærer Dragter – lang sort Klædesfrakke – gule Knæ-skindbuxer og hvide uldne Strømper. Håndværkerne bærer brunt Læderforklæde under den sorte Kappe. Storartet ser de ud allesammen. Efter Gudstjenesten samles alt Folket under Majstangen - og så går Sludderen, mens de venter på Posten, der kan hentes ved 1 Tiden, når Båden er kommen fra Insjøn. – I Går Eftermiddag travede vi i Bjærgene flere Timer – hvilken Luft her er – så ren – så frisk – så bedårende. Heroppe må man vel engang blive til et nyt og bedre Menneske 
 Nu er her ikke Plads til mere dennegang – men jeg skriver engang endnu herfra. Håber at Pengene slår til i 14 Dage – og rejser nok 1ste Maj hjem. Dit Brev fra Kristania nåede jeg at læse i Kerteminde – gid Dit næste Brev bliver ligeså godt! Jeg længes meget efter at høre, hvordan rejsen er gået. – nu er Du nok omtrent derovre. 
 Kære Mor – jeg håber at dette Brev glæder Dig – og at Du ikke finder plads i Dit Hjerte for nogen Forargelse. Jeg synes virkelig selv, at jeg i de 
 [Skrevet på hovedet øverst på brevets s1:]
 sidste År har døjet så meget ondt, så at jeg nu har Lov at føle mig glad engang. Og det gør jeg – takket være - - - ! Gæt selv. Tusinde kærlige Hilsner fra Din Astrid.</t>
   </si>
   <si>
+    <t>15. - 17. februar 1909</t>
+  </si>
+  <si>
+    <t>Notater om fugle og vejrlig</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/30YUr6Bc</t>
+  </si>
+  <si>
     <t>1909-01</t>
   </si>
   <si>
     <t>Odense</t>
   </si>
   <si>
     <t>Carl Johannes A. Bless
 Anders Frandsen
 Adolph Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Marie Larsen
 Sophus  Meyer
 Elias Muus
 Ditlev Nielsen
 Johan  Norden
 Ole Poulsen
 Christine Swane</t>
   </si>
   <si>
     <t>Det er uvist, hvilken møller, der refereres til.</t>
   </si>
   <si>
     <t>Jeppe Andreas Larsen er i bedring og kommer med gode råd og arbejdsopgaver fra sygesengen. Det er svært at finde penge til at betale for indlæggelsen. Bagerlejligheden, i Langegade 48, er udlejet fra d. 1.2.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/sQ8y</t>
   </si>
   <si>
     <t>Bennediktsgade No 3
 Kjære Las!
 Rigtignok har jeg skrevet engang idag ned til Georg med Bless; men nu kom Faer i Tanke om i Eftermiddag, Georg havde nemlig skreven, at de kunde tage et Komfur hos Muus; men er det ikke gjort, saa skal det kjøbes paa Jernstøberiet, til dem, har Faer nemlig solgt en Klippemaskine for 15 Kr. baade Mejer og Norden veed hvor den staar, desuden kan Pladerne af det gamle komfur medbringes, saa kan det vel omtrent dække Betalingen af et nyt.
 Til den Dør Georg skrev om, og Døren i Gaarden og Kjælderlem er der [Flyolle] i Svinestien, Frandsen er vist ikke at faa, saa mener Fader at I maaske kan faa Ditlev Nielsen.
 Saa var der ogsaa det, om Agraren kan tage et Bundt Hø ud paa Feden, om ikke Poulsen vil kjøbe 2 Kr. 100 [pund] det er storartet som det har livet ham op, at I fik den Bagerlejlighed anbragt, nu er der da Penge at faa den 1 Februar til at betale Møllerens med, og jeg maa vel ogsaa have nogen til den Tid, de begynder vel snart at purre fra Kontoret –
 Da jeg kom paa Sygehuset i Eftermiddag gik jeg ind hos Søster for at høre hvad Lægerne sagde
 Da de tog Forbindingen af Faer, og lagde en ny paa, det var saa godt som det kunde være sagde hun, og det er jo ikke umuligt at det gaar langt hurtigere med Helbredelsen; men det kan de jo tale med Overlægen om, naar der er gaaet nogle Dage, - de kjærligste Hilsener til alle baade Store og Smaa
 fra Eders glade Moer</t>
   </si>
   <si>
-    <t>15. - 17. februar 1909</t>
-[...7 lines deleted...]
-  <si>
     <t> 4. mar. 1909</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/FVd7DrLa</t>
   </si>
   <si>
     <t>13. mar. 1909</t>
   </si>
   <si>
     <t>Notater om vejrlig og fugle</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/aF5nzb8T</t>
   </si>
   <si>
     <t>19. mar. 1909</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/DnYM5ovH</t>
   </si>
   <si>
     <t>1909-04-05</t>
   </si>
   <si>
     <t>Zoologisk Have, København
@@ -2591,51 +2591,51 @@
     <t>https://fynboerne.ktdk.dk/n/ZbFoLDhL</t>
   </si>
   <si>
     <t>30. sep. 1909</t>
   </si>
   <si>
     <t>Brombærtur og skovduer</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/TFZbCnL5</t>
   </si>
   <si>
     <t>29. dec. 1909</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/JIKLC0ja</t>
   </si>
   <si>
     <t>1910-01-06</t>
   </si>
   <si>
     <t>Snave, Kerteminde</t>
   </si>
   <si>
     <t>Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Franziska  Erichsen
 Andreas Larsen
 Johan Larsen
 Marie Larsen
 Karl Madsen
 Georg Seligmann
 Christine Swane
 Laura Warberg</t>
   </si>
   <si>
     <t>Johannes Larsen er i København og skal deltage i en fest. Johannes Larsen er i Kerteminde med drengene. 
 Snave: I Snave nord for Kerteminde boede "gammel Mand", Holm, som Larsen var venner med.</t>
   </si>
   <si>
     <t>Alhed Larsen skal holde fest fredag (8. januar) i København med sin mor m.fl. Hun rejser hjem lørdag, hvor hun og Johannes Larsen skal til middag i Snave. Ved festen i København skal Alhed have Karl Madsen til bords, og det bliver nok mere ærefuldt end sjovt. 
 Alhed har besøgt en masse mennesker.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/v8qs</t>
   </si>
   <si>
     <t>Kæreste Lavsi!
 Jeg morer mig glimrende! De er saa søde. Marie har helt Ferie og er rask og frisk. De hentede mig alle paa Banen, Mor og Chr. ogsaa. De meddelte, at det var opsat til Fredag og var rasende over at jeg vilde rejse saa snart hjem. Jeg lovede at vente til Lørdag Morgen herfra 8 ½, det kan jo nok gaa selv om vi skal til Snave den Dag, men saa maa Du jo sørge for Vogn, jeg maa jo have en Timestid til Spisning og Omklædning. Det bliver alligevel Torsdag, men nu gør jeg ikke om paa Rejsen, de vilde saa rasende nødig have, jeg skulde rejse strax næste Form., saa vi knap kunde snakke om det. – Jeg var hos Franciska i Gaar, hos Mor til Middag, om Aftenen med Mor og Chr. hos Tuttes i Vanløse. Nu skal Marie og jeg til Byen og ende Ærinder til Gildet det bliver festligt, ser det ud til, jeg skal vist have Carl Madsen til Bords, hvad der vist bliver mere ærefuldt end sjov, jeg skal have Seligmann ved den anden Side, han har udbedt sig det. - - Pas Endelig paa de søde smaa, lov mig at de ikke gaar til Havnen, sig det til dem, og Taarbystranden, hvordan gaar det med Lysses Forkølelse. skriv til mig. 1000 Hilsner Din A
 Haaber at faa dette med ½ 1 Toget Onsdag</t>
   </si>
@@ -4463,80 +4463,80 @@
     <t>Vagn Jacobsen
 Rasmus Kattrup
 Anders Nordahl Petersen
 Jens Rasmussen</t>
   </si>
   <si>
     <t>Det formodes, at brevet fra Kattrup er fra Rasmus Kattrup, bosiddende på Risinge Gods ved Kerteminde.
 Larsen opfordres af højskolemanden og forfatteren Nordahl Petersen til at indtræde i en komité, der vil rejse en mindesten over Jens Rasmussen, som var bror til Mads Rasmussen og medlem af Fyns Kunstmuseum bestyrelse.</t>
   </si>
   <si>
     <t>Johannes Larsen er fortsat utilfreds med de dårlige vejrforhold. 
 Bryggeren sender nok penge, når han får billederne. 
 Nordahl Petersen opfordrer Larsen til at gå ind i en komité, der arbejder på at rejse en mindesten over Jens Rasmussen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/h5A3</t>
   </si>
   <si>
     <t>Kirkeby 2. Paaskedag 1922.
 Kæreste Alhed.
 Tak for Brevet. Jeg er ved at blive ked af det Vejr. Jeg faar ikke nok bestilt og synes ikke heller jeg kan opgive det før jeg faar de store Billeder malet. Jeg har lavet et Par Aquareller og er Par Smaabilleder. Her er et Brev fra Kattrup, der er desværre ikke Plads, men mon Du ikke skulde snakke med ham om et andet Sted. Bryggerens Penge kommer antagelig naar han faa Billederne. Jeg tager dem med hjem og sender dem derfra. Hvordan gaar det med Din Udstilling i Odense. Her var Opfordring fra Nordahl Petersen om, at være med i en Komité som vil rejse en Mindesten over Jens Rasmussen. Mange Hilsner. Bare jeg snart var hjemme. Hils de andre.
 Din 
 JL.</t>
   </si>
   <si>
-    <t>24. maj. 1922</t>
-[...7 lines deleted...]
-  <si>
     <t>1922-05-24</t>
   </si>
   <si>
     <t>Besser</t>
   </si>
   <si>
     <t>Besser
 Nordby, Samsø</t>
   </si>
   <si>
     <t>Johannes Larsen beder Alhed Larsen sende nogle silkeskjorter til Samsø, hvor det er blevet varmt vejr. Han er spændt på, om sønnen Puf kommer derover. Det har været tordenvejr.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/OpS1</t>
   </si>
   <si>
     <t>Besser 24 Maj 1922.
 Kæreste Alhed!
 Jeg er meget spændt paa om Puf kommer, for saa maa det vel blive i Mrg med Odense Damperen. Du maa endelig sende et Par Silkeskjorter med Rylen, for sikken Varme det nu er bleven, jeg kan vist ikke klare mig i Længden i de blaa. I Dag skal vi vist op til Nordby. Det var Tordenvejr i Gaar Mrg. og i Aftes og i Nat lynede og tordnede det stærkt. Jeg synes der var noget mere foruden Skjorterne men det gaar mig saadan hver Dag at jeg kommer i Tanker om et eller andet og naar jeg saa skal skrive saa er det glemt. Det er dejligt det er bleven saa varmt. Mange kærlige Hilsner 
 Din 
 JL.</t>
+  </si>
+  <si>
+    <t>24. maj. 1922</t>
+  </si>
+  <si>
+    <t>Achton Friis</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/61N6kNkx</t>
   </si>
   <si>
     <t>1922-05-27</t>
   </si>
   <si>
     <t>Besser, Samsø
 Nordby, Samsø
 Stavnsfjord, Samsø
 Henne, 5453 Henne
 Ballen, Samsø</t>
   </si>
   <si>
     <t>Johannes Larsen er på vej afsted på tur med skibet Rylen sammen med Achton Friis og Skipper Petersen. De skal lave forarbejde til bogværket De Danskes Øer.</t>
   </si>
   <si>
     <t>Johannes Larsen er stadig på Samsø, på den nordlige del af Øen og på øerne i Stavns Fjord. Han er meget begejstret for byen Nordby med alle frugttræerne, og han arbejder, cykler og går meget. 
 Han er meget skuffet over, at sønnen Andreas Larsen alligevel ikke kommer med Rylen. Han er nervøs for, om Alhed Larsen når at få brevet inden hendes afrejse til København. Han føler ikke, at han har tid til at skrive hver dag, men opfordrer kraftigt Alhed Larsen til at skrive brev dagligt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9jSf</t>
   </si>
   <si>
     <t>Besser 27/5 Lørdag 1922
 Kæreste Alhed!
 Tak for dit Brev, dateret Mandag som jeg fik i Aftes Kl 10 1/2 da vi kom Hjem fra Nordby hvor vi har været nogle Dage. Vi har det godt men strængt. I Gaar begyndte jeg at tegne Kl. 6 inden Kaffen og saa var vi ude i [ulæseligt ord] hvor jeg lavede en Tegning en Aquarel saa hjemme til Middag saa om Eftr ude paa den nordligste Spids hvorfra vi kom hjem Kl. Kl. 6 og spiste til Aften der efter en mindre Tur NØ langs Stien og Kl. 9 da vi kom tilbage til Nordby, ca 1 1/2 Mils Cykletur her til Besser. Jeg synes det er meget og det vilde Du vist ogsaa hvis Du saa det Landskab det foregår i, alligevel er jeg ikke videre træt til Mrg, saa jeg er altsaa kommen mig godt. Det første 8-10 Dage var jeg dødtræt hver Aften og om Mrg. med. I Dag skal vi rundt paa Øerne i Stavnsfjord og i Mrg kommer Rylen. 
@@ -4624,86 +4624,86 @@
     <t>https://fynboerne.ktdk.dk/d/bARK</t>
   </si>
   <si>
     <t>Fæmø 19 Septbr 1922.
 Kæreste Alhed!
 Ja vi ligger her endnu. Det er jo et daarligt Arbejdsvejr, og da dette er den morsomste Ø vi endnu har truffet paa denne Tur vilde vi gerne en Dags ordentligt Vejr saa vi kunde komme Øen rundt. Vi har endnu ikke benyttet os af vore Cykler her. Jeg har kun kunnet lave 2 Tegninger om Dagen i de 3 foregaaende Dage og i Dag kun en da det har øsregnet siden Middag samtidigt med at vores Barometer havde arbejdet sig op fra Regn til smukt, dog stormede samtidigt med at Regnen begyndte. Vi fik Oksekødssuppe og Peberrodskød til Middag. Jeg havde faaet et Stykke Peberrod af Præsten som jeg traf nede hos Købmanden hvor han var for at købe en Fl. Portvin formodentlig den anden for i Dag, for de pastaar. her paa Øen at han køber 3-4 hver Dag og drikker dem. Det var en meget gemytlig Mand og han inviterede os alle 8 til Aften i Morgen hvis vi var her endnu, og det er vi altsaa. Det er en mærkelig Samling Præster de har her, ham paa Askø fik for nogle Aar siden taget et Par Børn fra sig af Værgeraadet fordi, de var blevet slemt forbrændte, og han forbød Lægen at se dem da Vorherre selv skulde helbrede dem. Præsten paa Fæmø havde Politiet hentet den Dag vi kom og de ventede ikke at se ham mere. I Aften skal Friis og jeg til Spisning hos Skolelæreren, han var her forleden og i Aftes var vi hos Kirkeværgens til Andesteg, saa Du kan se det er en meget gæstfri Befolkning. Jeg fik ogsaa et Glas af Portvinen hos Præsten da jeg var med inde efter Peberrod. Jeg forhørte i Dag hos Posten, i Haab om at der skulde være Brev men der var ingen. Jeg er spændt paa at høre om Jacobsen. Sikken en Redelighed med Landmandsbanken der har lukket. Ja vi har kun hørt R(ulæseligt) men haaber i Aften at faa Politiken at se hos Degnen. Degnen er meget interesseret i Malere og Malerier og maler selv. Jeg tænker mig for Resten at jeg ikke faar Brev før i Stubbekøbing og det kan jo vare noget hvis Vejret bliver ved at skabe sig saadan. Mange kærlige Hilsner
 Din
 JL.</t>
   </si>
   <si>
     <t>29. sep. 1922</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/gGrPbIOu</t>
   </si>
   <si>
     <t> 2. okt. 1922</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/CMVW8mo1</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/AP4kFsI0</t>
   </si>
   <si>
-    <t> 4. okt. 1922</t>
-[...4 lines deleted...]
-  <si>
     <t>1922-10-04</t>
   </si>
   <si>
     <t>Kallehave</t>
   </si>
   <si>
     <t>Kallehave, Præstø
 Langø, Kalvehave
 Lindholm, Kalvehave
 Nyord</t>
   </si>
   <si>
     <t>Johan Larsen
 - Petersen, Rylen</t>
   </si>
   <si>
     <t>JL er sammen med Achton Friis og Skipper Petersen på sejltur med Rylen. De skal lave forarbejdet til bogværket De danskes Øer.
 Rylen - en ombygget Kerteminde fisker båd - var ekspeditionsskib for JL og AF i årene 1921-24. I dag ejes Rylen af Kerteminde Museum og sejler som museumsskib.</t>
   </si>
   <si>
     <t>JL har været på Langø ved Præstø og flere andre små øer. Sejlturen nærmer sig sin afslutning for denne gang.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vmZx</t>
   </si>
   <si>
     <t>Kallehave 4 Octbr 1922.
 Kæreste Alhed!
 Jeg har lige skrevet et Par Ord til Lysse, men Petersen er ved at [ligge] op saa der bliver ikke saa meget til Dig denne Gang men vi har heller ikke oplevet noget videre siden jeg skrev. Vi har været paa Langø og er nu paa Vej til Lindholm og Nyord som er vores sidste To paa Turen. Mange Hilsner
 Din JL.</t>
+  </si>
+  <si>
+    <t> 4. okt. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/3OfqrFfg</t>
   </si>
   <si>
     <t> 5. okt. 1922</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/rtuLWr8u</t>
   </si>
   <si>
     <t>1922-10-06</t>
   </si>
   <si>
     <t>Nyord</t>
   </si>
   <si>
     <t>Nyord
 Drejø
 Endelave
 Kalvehave, Præstø</t>
   </si>
   <si>
     <t>Achton Friis
 Georg Jacobsen
 Christine  Mackie
 - Petersen, Rylen</t>
   </si>
@@ -4842,56 +4842,50 @@
 Larsen har lavet en masse tegninger på Agersø og Omø. Agersø er hyggelig med smukke alléer, men der er grimme cementhuse.
 Achton Friis spørger, om Andreas vil mødes med dem i Roskilde og med til Hesselø.
 Efter Agersø sejler man videre til Musholm. Sprogø, Læsø og Anholt gemmer de til vinter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/IE3H</t>
   </si>
   <si>
     <t>Agersø 11 Maj 1923.
 Kære Puf!
 Til Lykke med Fødselsdagen. Vi kom hertil i Gaar fra Omø hvor vi har været nogle dage. I Gaar Eftermiddag gik vi lidt Nord paa uf ad Egholm til og ad Stranden hjem, der gik nogle svære Tordenbyger ovre paa Sjælland men vi fik ikke noget Regn her. Derimod øsede det ned i Morges og har stænket af og til i Formiddags og været koldt og blæsende. Petersen havde lavet nogle fortrinlige Kalvekoteletter til Middag og nu skinner Solen saa jeg maa vel se at komme ud og faa lavet et Par Tegninger. Jeg har lavet 22 deraf de 11 paa Omø. Denne Ø ser ganske tiltalende ud, en stor og oprindelig hyggelig By der dog skæmmes af en Del ækle Cementhuse og Bunker af Cementsten til nye Rædsler. Der er en smuk gammel Elmealle fra Havnen op gennem Byen og et Par gamle Lindealleer i en Have ved Agersøgaard i den nordlige Ende af Byen. Nu kom Postbaaden! Hils Din Moder og sig hende Tak for Brevet som jeg fik nu til Middag. Jeg skal hilse mange Gange fra Friis og gratulere og spørge om Du ellers kunde have Lyst til at møde i Roskilde og tage med til Hesselø? Saa nu gik den forbandede Postbaad igen lige som den kom, men Petersen siger at den kommer igen naar den kommer fra Omø Petersen beder mig ogsaa om at ønske Dig til Lykke. Det var morsomt at Din Moder fik den lille Kjøbenhavnertur og fik snakket med saa mange Mennesker. Naar vi er færdige her skal vi til Egholm og derfra til Musholm, Sprogø vil Friis have til Vinter, ligesom Anholdt og Læsø, vist sidst i Februar eller først i Marts. Mange Hilsner til Jer alle sammen. Lysse kigger vel nok til Jer paa Din Fødselsdag.
 Din
 Far.</t>
   </si>
   <si>
     <t>20. maj. 1923</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/aBsVe7OZ</t>
   </si>
   <si>
     <t>21. maj. 1923</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/CpoqpJS7</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/IUcuS1ie</t>
   </si>
   <si>
     <t>29. maj. 1923</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/CRiCiXSF</t>
   </si>
   <si>
     <t> 2. jun. 1923</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/71OaE2Pq</t>
   </si>
   <si>
     <t>1923-09-14</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted</t>
   </si>
   <si>
     <t>Louise Brønsted</t>
   </si>
   <si>
     <t>Møllevej 14, 5300 Kerteminde, Danmark</t>
   </si>
@@ -5741,50 +5735,134 @@
   </si>
   <si>
     <t>Johanne Giersing
 Lars Syberg</t>
   </si>
   <si>
     <t>Både Johanne (Besse, Fritz Sybergs datter), hendes mand, Harald Giersing, og Marie Schou/Syberg boede på det nedlagte gartneri, Valdal, på Valby Langgade i 1926. Marie fortsatte med at arbejde i Rigsdagen, efter at hun og Fritz Syberg var blevet gift, og hun flyttede først til Kerteminde, da hun var blevet pensioneret. 
 Jensen-familien havde et hus i Tibirke, Nordsjælland.</t>
   </si>
   <si>
     <t>Fritz og Lars (Sakker) Syberg vil komme på besøg hos Jensen en af de næste dage. De tager toget hjem om aftenen. 
 Fritz Syberg har haft en maveomgang, og Johanne (Besse) tilkaldte læge, men alt er godt nu.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Ny9b</t>
   </si>
   <si>
     <t>Valby Langg. 30 6-7-26
 Kære Joh. V. og Else.
 Jeg haaber at komme ud til Jer en af Dagene, men kan ikke sige med Sikkerhed hvilken Dag, dog bliver det snart, maaske allerede i Morgen, men bestemt ved jeg det ikke. Dersom I ikke har noget derimod, tager jeg Sakker med han har aldrig set noget af Nord-Sjælland. Vi bliver saa hos Jer og tager med Toget hjem om Aftenen, der gaar vist Tog ved 10 Tiden fra Hillerød.
 Forresten har jeg lige overstaaet et Mavetilfælde hvor Besse fandt det raadeligt at tilkalde Læge. Det var ubehageligt, men havde ingen Følger – j.m. ingen Operation til Følge – alt er nu i Orden. Altsaa paa snarlig Gensyn – (maaske i Morgen).
 Eders hengivne
 Fritz Syberg.</t>
   </si>
   <si>
+    <t>1926-12-11</t>
+  </si>
+  <si>
+    <t>Kjerteminde</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 København</t>
+  </si>
+  <si>
+    <t>- Afzelius
+Adam Afzelius
+Wilhelmine Berg
+Louise Brønsted
+Christian Caspersen
+Alfred Goldschmidt
+Henriette Goldschmidt
+Ina  Goldschmidt
+Selmar Goldschmidt
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Ellen  Sawyer
+Janna Schou
+Laura Warberg
+Erik Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Johanne C. Larsen lånte en presenning, som Andreas/Puf Larsen brugte til familiens bil. Hun pakkede noget af sin afdøde mors sengelinned ind i den og sendte pakken til Astrid Warberg-Goldschmidt (sagen omtales i 1926-11-19 Johanne C. Larsen til Astrid Warberg-Goldschmidt). 
+Ruttevit kendes ikke. 
+Agrarens "Gaaen i Byen": Adolf Larsen/Agraren var kvartalsdranker og forsvandt af og til fra hjemmet i dagevis. 
+Ina/Sjums Goldschmidt og Adam Afzelius blev gift 1926. Som det fremgår "mellem linjern" i brevet, ventede parret barn, da de blev gift. 
+Wilhelmine Berg/Tante Mis fyldte 70 21. dec. 1926
+Christian Caspersen blev kaldt Max. 
+Den omtalte alpeviol var til Laura Warbergs grav. Historien er omtalt i et andet brev fra perioden.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8394</t>
+  </si>
+  <si>
+    <t>Andreas/Puf Larsen siger, at sagen om presseningen godt kan vente til jul. 
+Johanne/Junge Larsen takker for chokolade, tobak, brev mm. 
+Erik/Tinge Warberg Larsen har kolleger på besøg til middag, musik og spil. Den ene er fra Letland og har et henrivende smil. 
+Det er dejligt for Astrid Warberg, at hun har fået sengeudstyr. 
+Når man længe har frygtet noget, og det så sker, får man en underlig ro i sjælen. Johanne kender dette fra, når Adolf/Agraren Larsen er på druktur. Ina/Sjums Goldschmidt og Adam Afzelius er for unge og har ingen penge, og Ina forstår åbenbart ikke, at hun volder både sin mors og sin fars familie sorger og problemer. Ellen Sawyer og Johanne har ikke meget sympati for Adam Afzelius, men de håber det bedste. Vil Alfred Goldschmidt mon hjælpe økonomisk? Og hvad siger Adam A's mor; den kommende bedstemor? Astrid må skrive om Alfreds reaktion.
+Johanne vil sende Wilhelmine/Tante Mis Berg et brev.
+Hvordan har Christian/Max Caspersen det?
+Johanne skal gerne skaffe en alpeviol. Astrids kors står stadig på moderens grav; smukt i vintervejret.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ZrmT</t>
+  </si>
+  <si>
+    <t>[Med blæk på kuvertens forside:]
+Fru Astrid Warberg
+Rolfsvej No 17.
+Kjøbenhavn
+F.
+[Med blyant på kuvertens forside:]
+11 December 1926
+[Med kuglepen på kuvertens forside:]
+11-4-2000
+(Bibbe)
+[Med blæk på kuvertens bagside:]
+JWarberg Larsen
+Kjerteminde
+[I brevet:]
+Mandag Aften
+December 1926.
+Kæreste lille Dis!
+I Aftes øvede jeg det Storværk at skrive et Kæmpebrev til Lugge - Julebrev! har du skrevet? - mon jeg skulde forsøge i Aften til dig, skønt det næppe bliver det Format som i Aftes.
+Som jeg var vred paa mig selv over at jeg ikke havde skrevet straks igen da du spurge om Pufs Pressending vore Breve krydsedes jo, og da jeg spurgte Puf, sagde han at det maatte godt vente til Jul, søde Dis, saa havde du sparet den Udgift. Og Chokoladen baade dulmede og gjorde det værre!! Men hvor den smagte! Fra os alle faar du saa mange Tak for den - og fra mig for Tobakken, lige passende til Valgaftenen eller V-natten, jeg holdt det neml. ud til Kl halv 3 - ja den var 3 da jeg kom hjem. Hvor vi dog fik Høvl. -
+Her er for Resten en levende Aften! Tinge og Kolleger deltager i en Række Landbrugsforedrag her i Kjeretm. Bibbe mødte dem i Eft. da de kom cyclende og hun inviterede dem alle tre til Aftensmad. Jeg havde netop Kød liggende og lavede dem en god Boeuf, dertil Blomkaal og Porrer. Nu har vi nydt Kaffen og de er gaaet ind i Spillestuen hvorfra høres snart Musik og snart drønende Lattersalver. - Den ene har ikke været her før, en Bondeka'l fra Nordfyen, men den anden Ruttevit fra Letland er jo snart gammel i Gaarde; han har et Smil saa henrivende at jeg bliver glad hver Gang jeg ser det. Han skal hjem til Julen om nogle faa Dage og er henrykt - men jeg har vist skrevet om ham?
+Mon jeg har takket dig for dit sidste Brev - nej, da havde jeg jo lige skrevet; det var rigtignok et interessant Brev og saa dejligt at høre om alt det, du havde faaet; jeg kan ogsaa lige tænke mig, hvor det maa have været rart at faa de yndige Sengeklæder, tænk alt ["l" i ordet overstreget] lille Nus nu ligger varmt og blødt og du selv! Du spørger om jeg har nok - ja jeg har tidligere faaet af Mor ["af Mor" indsat over linjen] baade en Underdyne og saa en Overdyne som Agraren ligger med; jeg selv har 2 Vattæpper og et Uldtæppe, det er eviggodt, og jeg har Masser af Dun liggende der venter paa Vaar; hvorlænge de faar vente, det ved vi saa'tte..
+Fredag 
+Videre naaede jeg ikke og nu har jeg imidlertid faaet dit lange Brev som du skal have tusind Tak for. Det er saa underligt - men et velkendt Fænomen - at man faar Ro i Sindet naar det indtræffer som man længe har gaaet i Angst for. Jeg kender det bl.a. fra Agr.s gaaen i Byen. Men selv om dette med lille Sjums har givet dig mere Ro, saa er det dog meget slemt; de er da for unge - ja det kunde nu endda blive godt, men der er aldrig Harmoni i at skabe Hjem naar andre skal yde al Økonomien; det er heller ikke pænt af dem at volde dig al den Sorg og Bekymring og at lille Sjums ikke kan indse, hvor hun faar dig til at staa skidt i det overfor Alfred og hele den Familie - og nogle af vores Familie med for Resten! Jeg vil heller ikke sige at det bidrager til at forøge Elles og min i Forvejen meget svage Sympati for Adam Afz. Men Gud give at vi ser for strængt paa ham, det ønsker vi da saa inderlig for lille Sjumses Skyld! Hvordan vil Alfred tage det, tror du? Hvis han nu slog fra - og ikke vilde yde Bidrag til dem, hvad saa? Elle og jeg faar os mangen bekymret Samtale om det hele og vi er mægtig kede af det - men mest for dig, de unge har sandsynligvis med fuldt Overlæg fremkaldt Situationen - hvis det er, kan man jo alle knappest have saa ondt af det for dem.
+Hvad siger Fru Afzelius, den anden vordende Bedstemor? hende har du slet ikke nævnt.
+Vær nu saa sød lille Dis, naar du hører, hvad Alfred siger til det, saa at sende mig et Par Ord, for jeg er knusende spændt paa det. 
+Tak fordi du skrev om Tante Mis jeg vil nøjes med at skrive, jeg kan ikke lave noget i nogenlunde Retning ud over det strængt nødvendige. 
+Alhed fik straks sine Løjerter, Bibbe leverede hende dem egenhændig, Strømperne vidste jeg intet om, Bibbe siger nu at hun tog dem ikke med, da hun kunde se de ikke passede ham. - Nej, du havde ikke før ["før" indsat over linjen] skrevet om at I havde været hos Max; hvordan mon han har det, den gamle Ka'l? 
+Pakken kostede mig intet. Jo, du kan tro jeg pakkede op straks, for jeg snusede jo efter Brev - jeg skal gærne besørge Alpeviol - hvid? Dit lille Kors staar endnu og er med i det smukke Vinterarrangement derude. Mon jeg har skrevet om det?? Nu maa jeg til Byen. Vi vadskede Storvask i Gaar og alle- [teksten fortsætter øverst s. 1; på hovedet] rede nu ved 5 Tiden er langt over Halvdelen af Strygetøjet strøget. Tænke sig en Decembervask! 
+[Indsat øverst s. 4; på hovedet:] Hils din store og din lille! Og saa mange Hilsner til dig selv fra din Junge.</t>
+  </si>
+  <si>
     <t>1927-05-02</t>
   </si>
   <si>
     <t>Båxhult</t>
   </si>
   <si>
     <t>Båxhult, Landeryd, Sverige
 Æbelø
 Vorsø, Horsens Fjord
 4945 Femø
 Hjelm
 Nordby, Samsø</t>
   </si>
   <si>
     <t>- Friis
 Achton Friis
 Martha Friis
 Asta Krohn
 Alhed Larsen
 Andreas Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen har sendt vignetter med Fru Krohn. Har har fået dagbøgerne fra bla Vorsø og spørger, om Achton Friis kan bruge dem.
 Larsen bestræber sig på at holde lav profil i forhold til redaktionen af billedstoffet i bogværket, men har dog i dette brev et ønske om, at man vil medtage en bestemt tegning fra øen Hjelm.
 Efter megen kulde er vejret ved at blive bedre.</t>
@@ -5816,81 +5894,93 @@
 Rejsens formål er indsamling af materiale til illustrationer af de sagasteder og landskaber, hvor sagaernes handlinger udspillede sig.
 Omkring 300 penne og tusch illustrationer blev resultatet af de to rejser i 1927 og 1930.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/aannmv6K</t>
   </si>
   <si>
     <t>19. jun. 1927</t>
   </si>
   <si>
     <t>Ludvig Emil Kaaber</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/BbGn7Mcb</t>
   </si>
   <si>
     <t>23. jun. 1927</t>
   </si>
   <si>
     <t>Sigurður  Nordal</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/LYg1m9x4</t>
   </si>
   <si>
-    <t>18. aug. 1927</t>
+    <t> 3. aug. 1927</t>
   </si>
   <si>
     <t>Ólafur Tubals</t>
-  </si>
-[...19 lines deleted...]
-    <t>25. aug. 1927</t>
   </si>
   <si>
     <t>I anledning af 1.000 året for Altingets oprettelse tog forfatterne Gunnar Gunnarsson og Johannes V. Jensen initiativ til en nyoversættelse af De islandske Sagaer.
 Dagbøgerne i 1927 er beskrivelser af natur, fugle og rejsen i Island fra 8 juni til 5.september 1927.
 Rejsens formål er indsamling af materiale til illustrationer af de sagasteder og landskaber, hvor sagaernes handlinger udspillede sig.
 Omkring 300 penne og tusch illustrationer blev resultatet af de to rejser i 1927 og 1930.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/c4gBtApp</t>
+  </si>
+  <si>
+    <t>15. aug. 1927</t>
+  </si>
+  <si>
+    <t>Ólafur Tubals dagbog fra 11. til 30. august 1927.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/iME0s4ac</t>
+  </si>
+  <si>
+    <t>18. aug. 1927</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/f5mH3mkw</t>
+  </si>
+  <si>
+    <t>21. aug. 1927</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/hh6b8Pwl</t>
+  </si>
+  <si>
+    <t>24. aug. 1927</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/UspNYH4d</t>
+  </si>
+  <si>
+    <t>25. aug. 1927</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/80D8s7eX</t>
   </si>
   <si>
     <t>1927-09-20</t>
   </si>
   <si>
     <t>Willemoesgade, København
 Landeryd, Sverige</t>
   </si>
   <si>
     <t>Michael Ancher
 Alhed Marie Brønsted
 Vagn Jacobsen
 Else Jensen
 Johannes V. Jensen
 Christine  Mackie
 Kjeld Tutein</t>
   </si>
   <si>
     <t>Villa Svastika blev opført på Strandvejen nord for København i 1926 af brygger Vagn Jacobsen med Povl Baumann som arkitekt og med et prægtigt haveanlæg udført af G. N. Brandt. Byggeomkostningerne var dengang et uhørt stort beløb på 1 million kroner.
 Symbolet “Svastika” var den gamle brygger Carl Jacobsens lykketegn og endnu ikke tilsmudset af Hitler. I 1962 blev Svastika solgt for 200.000 kr. for at blive mondænt sommerhotel, Men planen blev aldrig udført. Efter en lang strid i Hørsholm Kommune, blev den prægtige villa revet ned i 1983, efter at en fredning af den kun 57 år gamle ejendom havde vist sig umulig.
 Maleren Michael Ancher døde 19. september 1927. 
 Alhed Larsen var død en lille måned før, at brevet er skrevet. 
@@ -6051,51 +6141,51 @@
 [Herefter med håndskrift:] 19.6.29.
 Kære Herr Johannes Larsen Hermed sender jeg Dem et Eksemplar af Nygaards Brochure som jeg omtalte for Dem sidst; - synes De ikke den er morsom, og smuk.
 Jeg har haft megen Glæde af den lille Tryksag, som i 20.000 Exemplarer nu gaar over hele Europa , og De vil forstaa at jeg herefter særlig gerne vil forfølge Heldet med en rigtig "dansk" og smuk plakat. Send mig blot et Par Ord naar De er klar til at tage Studier - over Marken. - jeg har spurgt Deres Søn om han ikke ogsaa gerne vil med paa en Tur.
 - Baade min Kone og jeg takker for den dejlige Dag paa Romsø, det var et helt Eventyr for os som vi sent vil glemme.
 Med mange venlige Hilsner fra os begge forbliver jeg Deres B[ulæselig] 
 P.S. Jeg har skrevet til Deres Søn om en lille Akvarel som der var paa Udstillingen,- om den findes endnu.</t>
   </si>
   <si>
     <t>1934-06-06</t>
   </si>
   <si>
     <t>England
 Epsom Downs</t>
   </si>
   <si>
     <t>Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Gunnar Helweg-Larsen
 Hatla Helweg-Larsen
 Else Jensen
 Jens Jensen
 Johannes V. Jensen
 - Johansen, kaptajn
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Meyer, England
 Albert Naur
 Christine Swane
 Leo Swane</t>
   </si>
   <si>
     <t>”Det gik så godt økonomisk også for JL, at det i juni 1934 blev til en ”turist-tur” tilmed ad luftvejen sammen med Johannes V. Jensen til Amsterdam og England, hvor der bl,a, blev mulighed for at se Stonehenge og Darwins hus, samt hvad der for Johannes Larsen må have været en stor tilfredsstillelse – at stifte direkte bekendtskab med det britiske forbillede, Bewicks original-træsnitsstokke.” Erland Porsmose: Johannes Larsen s. 290.
 Epsom Downs ligger ca. 21,7 km syd for det centrale London og er kendt for sin galopbane Epsom Downs Racecourse, hvor det traditionsrige hestevæddeløb Epsom Derby afvikles. Wikipedia jan. 2022.
 Øgruppen Svaneklapperne strækker sig fra den sydlige del af Saltholm mod øst og nord. Kilde: Wikipedia jan. 2022.
 Mutton chops: Fårekoteletter.
 Lager er en betegnelse for en undergæret øl, der gærer langsomt ved lave temperaturer og lagres ved lave temperaturer i 1-2 uger. Kilde: Wikipedia jan. 2022.</t>
   </si>
   <si>
     <t>Johannes Larsen havde fint udsyn fra flyveren. Det var mærkeligt at flyve, og Holland ser underlig ud fra luften. I London tog de til hotellet, og derefter spiste de aftensmad og gik i seng. Næste dag tog selskabet til derby. Der var vildt mange mennesker og også rutchebaner, ølsalg mv. En helikopter fløj rundt over området. 
 Larsen har set et gartneri, hvor man dyrkede brøndkarse. Han forsøger at få en etiket af en aleflaske til Andreas/Puf.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/uGWz</t>
   </si>
   <si>
     <t>Epsom Downs 6 Juni 1934.
 Kære Puf!
 Det var en fin Tur i Gaar. Vi startede Kl. ca 9 i sigtbart Vejr og kunde tydelig se Kullen da vi gik ud over Kalvebodstrand ved Svaneklapperne, saa havde vi god Udsigt til mellem Køge og Næstved saa rullede der et Skytæppe hen under os, saa kørte ovenpaa noget hvidt til vi saa lidt af Lolland og lidt efter passerede lige N om Femern og ind over Holstein og derefter Solskin til Amsterdam vi passerede Elben lige ovenfor Mundingen og lidt efter Weser S for Bremerhaven. Det er meget mærkeligt at sidde i en Omnibus, og hænge 2-3 Km oppe i Luften uden at kunde mærke at vi flytter os, for sommetider havde vi endda en Fornemmelse af at gaa baglænds, men naar vi ser lige ned og ser Skyggen af Maskinen som en lille graa Plet nede paa Jorden kan vi jo nok se at det gaar fremad. Kl 12 var vi i Amsterdam, hvor vi gik ned og spiste Frokost, Sandwishes og noget Lagerbier fra Fad der lignede meget Carlsberg Guldbajer. Saa gik vi op igen og fløj til Rotterdam i en anden Maskine, men der var vi kun i 10 Min. Holland ser mærkeligt ud fra Luften alle Marker og Haver fuldkomment regelmæsig rektangulære med Grøfter om [Tegning] saadan. Fra Rotterdam fløj vi lige ud over Schelde og Nordsøen stadig i klart Vejr til vi nærmede os England saa kom der først nogle smaa hvide Skyer langt nede under os men ikke tættere end at vi hele Tiden kunde Vandet og de forskellige Farve paa Bunden og Dæmningerne der saa meget smaa ud i den Højde vi fløj i 2500 m. Vi gik ind ved Themsmundingen og fulgte Floden omtr. halvvejs til London, saa kom der desværre en stor Skybanke og gemte det hele til vi ved Corydon gik ned gennem et Hul. Vi landede Kl. 3½ og kørte saa med Luftfartens Bus til Charing Cross hvor vi tog en Taxa til vort Hotel paa Torrington square lige bag British Museum. Det hedder Morgans Hotel og koster 2 Pund om Ugen med Breakfast. Vi gik hen i Oxford street og spiste Mutton chops og Spinat efter en dry Martini d.v.s. jeg bestilte 3 og drak min og Johs. V.s. Jeg nød ogsaa 2 pale Ale fra Fad og en Guinness Porter og en Lager og saa gik vi hjem og sov. Jeg vaagnede i Morges ved Skovduens Kurren i Platanerne udenfor paa Pladsen, det er et meget roligt Sted, men meget primitivt men gode Senge. Vi spiste Frokost med en Kaptajn Johansen der bor der en Ven af Jens. Han dirigerede os ud til Victoria St. hvor vi tog Billet til Epsom downs, det er nemlig Derby Dag i Dag og vi har været til det store Løb og vilde fra Inderpladsen hvor det er gratis Alting, med Undtagelse af at vi betaler en Mand 2 Shillings hver for at staa paa nogle Kasser. Jeg har aldrig set saa mange Biler og Busser og Mennesker før. Folk er kørt hertil i Busser fra alle Egne af England helt oppe fra Skotland. Vi har spist Frokost hos en Ingeniør Meyer der er gift med en Slægtning af Else og nu efter Væddeløbet sidder jeg her og skriver mens Johs V faar sig en Middagslur. Vi kom hertil fra St. i Bil. den første vi spurgte vilde have 10 Shillings for at køre os herhen, men en gl Fyr der holdt ved Siden af tilbød at gøre det for 6, ham tog vi og kørte med ham i ca ½ Time mens han holdt og spurgte alle mulige Mennesker om Vej indtil vi paa Tilbagevejen fandt Huset 5 m Gang fra St. Vi skal spise Middag her. Her er ikke mere Papir i Blokken men her ligger et Stykke Skrivepapir 
 [Fortrykt øverst på papiret:]
 BUTE HOUSE, 
@@ -6159,102 +6249,102 @@
 Else Jensen</t>
   </si>
   <si>
     <t>Fritz Syberg foreslår Johs. V. Jensen at skrive en roman om den anonyme danskers liv gennem de sidste 75 år frem til, at Socialdemokratiet mistede idealerne. Hvis Syberg ved valget kunne stemme på Bent Holstein, ville han gøre det.
 Det eneste område, hvor folk i Norden er frie, er i kunsten.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/FTmS</t>
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 18-2-35
 Kære Ven
 Husker Du at jeg en Gang i ”gamle Dage” faldt med Døren ind i Huset til Dig og foreslog Dig at skrive Romanen om den virkelige Dansker? Nu kommer jeg med et Forslag igen Lav en ”Kavalkade” om den anonyme Mands (Danskers) Liv og Bedrift i Danmark i de sidste 75 Aar: Udvandrertiden, de danske Søfolk, det danske Haandværk (deres Fagdygtighed, de rejsende Geseller osv.) og fremforalt den danske Bonde, Agerbrugets Opgang og Omlægning, Andelsbevægelsen, Munterheden og Livsmodet i Estrupiatets Dage og slut med Socialdemokratiets Fremstød til de fik Magten [”fik Magten og” indsat over linjen] og mistede Idealerne. 
 Nagl derefter vore [et s i slutningen af ”vores” overstreget] nutidige politiske Levebrødsmænd og vore ”Aandsfriskheds”kæmper og hele Visdommen fra Raadhuspladsen til Gabestokken. 
 Der snakkes om at vi skal have Valg snart og en Gang kommer det jo ogsaa. Dersom vi virkelig havde Valgfrihed i dette Land er jeg ikke i Tvivl om hvem jeg vil stemme paa, jeg synes nemlig at den eneste morsomme Mand i vort politiske Liv er Bent Holstein, men hvis jeg stemmer paa ham her hvor jeg bor bliver min Stemmeseddel erklæret for ugyldig. 
 I øvrigt er alt vel, jeg er jo gammel og kan sagtens skyde Arbejdet fra mig selv og over paa andre, men Du er den eneste jeg kender som kan tænke den Tanke jeg her har antydet og forstaa den selv om Du i øvrigt vil være nok saa uenig med mig [”mig” indsat over linjen] – det ved jeg jo intet om – Det eneste Felt hvor Danmark ja hele Norden endnu er frie Lande og Folk, det er i Kunsten I alt andet [”I alt andet” indsat over linjen. Herefter et overstreget, ulæseligt tegn] er vi bunden paa Hænder og Fødder i alle vore Foretagender, har kun en eneste Tanke. Skele til England; naar vi da ikke, af modsat Grund skeler til Tyskland. I Kunsten er der dog en Del der finder det naturlig at være danske. Nok om det. Hils Else mange Gange
 Din hengivne
 Fritz Syberg.</t>
   </si>
   <si>
     <t>1935-5</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Knud
 Elise Hansen
 Gudrun Larsen
 Johannes Larsen
 Peter Andreas Larsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Else Larsen har stilet brevet til "Allesammen". Af Andreas/Puf Larsens del af brevet fremgår det, at der er tale om et brev til broderen, Johan Larsen. Dennes svært læselige håndskrift omtales, ligesom hans søn, Peter, er på banen. 
 Vikingeskibsgraven i Ladby ved Kerteminde blev fundet i 1935.
 Det vides ikke, hvem Trauer var.
 Knud den Helliges sten står på Assenbølle Mark nord for den gamle hovedvej mellem Odense og Middelfart. Ifølge sagnet hvilede Knud, som var konge 1080-1086, sig på stenen, hvorved den blev formet som et sæde (Fynshistorie.dk). 
 Rørdam var den skovfogedgård, hvor Johannes Larsens bror, Vilhelm Larsen og hans kone, Gudrun Larsen, boede.</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Johannes Larsen tegner ved Ladbyskibsudgravningen. Else Larsen synes bare, at det er et hul i jorden. 
 Andreas/Puf Larsen fortæller, at Johannes Larsen har tegnet Knud den Helliges Sten, en tegning ved Hindsgavl og en ved Rørdam. Andreas sender fotos af datteren. 
 Johannes Larsen kan ikke afbryde sit arbejde lige nu.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/CKbE</t>
   </si>
   <si>
     <t>Kære Allesammen!
 Las vilde have skrevet et Par Ord, men naaede det ikke til Morgen, han er taget hen for at tegne Vikingeskibet ved Ladby; hvad han vil tegne, ved jeg ikke, for der er ikke andet end et Hul i Jorden, hvor 3 lærde Mænd ligger og graver med en Murske. Det var kedeligt, I ikke fik det lille Besøg af Las og Puf, jeg tror, Puf havde glædet sig til det, men Las er meget optaget af Tegningerne.
 Tusind Hilsner til alle fra Lillepigen og Else
 [Side 2 mangler]
 [Johan/Puf Larsens skrift:]
 3/.
 sagt noget om, at han jo alligevel skulde til Stockholm og kunde jo saa se Frauer der. Gudrun fortalte at han havde tegnet Knud den Helliges Sten X ved Vissenbjerg, en Tegning ved Hindsgavl, en paa Svinø og en paa Rørdam, det er en flot Præstation paa en Dag, saa det er jo ikke saa sært han var baade sulten og træt. - Tak for dit udmærkede Fødselsdagsbrev og en særlig Tak fordi det var læseligt. Jeg sender her nogle Billeder af vor Datter, nu haaber jeg I kan se hun ser ligesaagodt ud, som jeg syntes Peter saa ud dengang. 
 [Indsat nederst på arket:]
 X En Sten vest for Vissenbjerg, paa hvilken Kn. d. H. hvilede sig, da han var paa Vej til Odense, hvor han blev dræbt.
 [Indsat øverst s. 1:]
 Nu kom Far saa slutter jeg
 Mange Hilsner til Jer alle 3 og Fru P, hvis hun er der, fra Else og Puf.
 [Indsat øverst s. 1; på hovedet; Johannes Larsens skrift:]
 Kære Lysse. Det er meget fristende men det er mig umuligt at afbryde mit Arbejde nu. Din JL.</t>
   </si>
   <si>
     <t>1936-07-30</t>
   </si>
   <si>
     <t>Ebbe Branner
 Else Birgitte Brønsted
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Elisabeth Mackie</t>
   </si>
   <si>
     <t>Johannes Larsen kendte mange, der hed Jens, så det kan ikke aføres, hvem den omtalte Jens var. 
 Bøgebjerg og Langø er lokaliteter på halvøen Hindsholm nord for Kerteminde.
 Det er uklart, hvem Reservebaronen var. Fritz Syber blev kaldt Baronen. 
 Svensk irisk er en ældre betegnelse for grønirisk. Johannes Larsen kaldte ofte bare fuglen for en svensker.
 Olshult er beliggende ved Långaryd og Båxhult i Småland, hvor Johan Larsen med familie boede.</t>
   </si>
   <si>
     <t>Andreas/Puf er ude at sejle og sove i telt. 
 Johannes Larsen spørger, om Johan/Lysse vil hente ham.
 Rosenbedet omkring flagstangen er lavet om til en dam.
 Der er mange fugle i haven. En sortrygget, engelsk vipstjert er set med unger, og det er første gang, den har ynglet i Danmark. Undulater har der også været i haven. 
 Det er ærgerligt, hvis Olshulterne får jagtretten.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/AthZ</t>
   </si>
   <si>
     <t>[Fortrykt:]
 Johannes Larsen
 Kierteminde
 [Håndskrevet:]
@@ -6284,136 +6374,136 @@
     <t>https://fynboerne.ktdk.dk/d/crVn</t>
   </si>
   <si>
     <t>Kjerteminde 17 Aug 1936.
 Kære Lysse!
 Tak for Brevet. Jeg har ikke skrevet før da jeg ikke har kunnet sige noget om hvornaar og hvordan. Sagen stiller sig nu saadan at Puf er med Jens ude at sejle. De var her i Aftes og sejlede i Frmdg til Musholm og videre hvor hen Vinden fører dem. Rejsen blev jo udsat paa Grund af Jens’ Overlæges Sygdom, saa nu sejler de til 1ste Septbr i Stedet for fra 1ste – 15 Aug. Jeg ser altsaa ingen anden Udvej end at Du kommer her og henter mig saa snart Du kan. Jeg sender Ansøgninger om Hund og Bøsse i Dag og udbeder mig dem omg. tilsendt det plejer at hjælpe. Saa jeg tænker jeg kan være rejseklar paa Fredag hvis Du kan være her til den Tid. Jeg har inviteret Axel Muus med og har faaet Brev fra ham i Dag, at han kan kan komme med og vil meget gerne. Jeg glæder mig til Turen, jeg trænger gevaldig til at blive rørt. Jeg har gaaet og dreven og bleven trættere og trættere siden jeg holdt op i Odense Lad mig nu se Du kommer saa omg. som mulig. Vognen er i fin Stand og har lige faaet nye Dæk. Hilsen til Jer allesammen
 Din Far.
 Husk Motboken !!!
 P.S. Nu er alle Attester og Ansøgninger i Orden og afgaar sammen med dette til De forskellige All[ulæseligt]ter i Sverige og Danmark. Lov mig nu saa at Du kommer saa omgaaende som muligt. Jeg skal nok betale Din Rejse.
 JL.</t>
   </si>
   <si>
     <t>1936-09-01</t>
   </si>
   <si>
     <t>Carl Johannes A. Bless
 Johan Peder Bless
 Sofie Bless
 Alhed Larsen
 Jens Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Vilhelmine  Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel Muus
 Alhed  Møhl, Lysses datter
 H. Rasmussen, politifuldmægtig</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Jens var. Larsen-familien kendte flere, der bar dette navn. 
 De indsamlede tusindgylden skulle formodentlig bruges til snaps.</t>
   </si>
   <si>
     <t>Else og Andfreas/Puf Larsen har sat blomster på Alhed Larsens grav og luget, klippet og vandet. De har også ordnet Bless-familiens grav, og Andreas vil se til sin farmor og farfars gravsted.
 Politifuldmæftig Rasmussen spørger, om Johannes Larsen vil tage ind omkring Ny Carlsbergfondet og se på de billeder, som fondet har lovet Kerteminde Museum. 
 Det stormer. Den syge knortegås er død. 
 Andreas Larsen og Jens har været på en lang sejltur omkring Kalundborg, Lolland, Svendborg, Avernakø og Sønderborg. De cyklede hjem fra Faaborg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/N4zH</t>
   </si>
   <si>
     <t>1 Sept. 36. 
 Kære Far.
 Igaar var det Mors Dødsdag og Else og jeg var ude paa Kirkegaarden med en stor Buket Rosenkatost og de Flox vi kunde finde; det var ikke mange, men sammen med de Roser, som jeg havde sat derud Dagen før, saa det helt godt ud. Jeg havde Dagen før skuffet og revet og Else og jeg klippede alle de afblomstrede Nelliker af. Idag har jeg været ude med de to store Vandkander og vandet baade Mors Grav og Blessernes. Iaften skal jeg ud og vande videre ogsaa Farmors og Farfars, det er godt tørt altsammen. - Politifuldmægtigen har spurgt om 
 2./
 du ikke, naar du rejser igennem København paa Hjemvejen, kan gaa op i Ny-Carlsberg-Fondet og se paa de Billeder de har lovet Kerteminde Museum. - Vi har Storm i disse Dage. Der ryger endel Æbler, men vi naar da at faa plukket de fleste Charlamowski. Den syge Knortegaas døde Dagen efter jeg kom hjem. De andre tre er her endnu; naar Graaænderne letter fordi de bliver bange for noget, nøjes Knortegæssene med at løbe, de har aabenbart ikke opdaget, at de kan flyve. Den gamle Knortegaas ["Knortegaas" indsat over linjen] ser noget sløj ud, men jeg gav den straks rent Vand, saa jeg haaber den 
 3./
 retter sig. - Jens og jeg havde en dejlig Tur i Baaden: Efter Kerteminde var vi i Kalundborg - Musholmen - Agersø, hvor vi ikke kunde se nogen Stubmølle paa Helleholm og heller ingen "Haabets Minde" ved Havnen. Fra Agersø gik vi mod Nakskov Fjord, men da der stod Torden over Laaland bestemte vi os om og gik norden om Langeland til Dagelykke. Derfra til Svendborg Sund, hvor vi laa nogle Dage paa Grund af Blæst. En Dag var vi paa Skarø, men vendte tilbage til Svendborgsund om Eftermiddagen. Derefter til Korshavn, hvor vi var en 
 4./
 Dag over. Vi spadserede over Revet til Avernakø, hvor Majstængerne staar endnu. Derimod er der kun to Stumper tilbage af "høje Stene" ved revet ["Revet" overstreget] Drejet. Paa Korshavn fandt vi Tusindgylden saa vi kunde forsyne begge Familierne for det kommende Aar. Næste Dag gik vi til Sønderborg, men blev bugseret ind fra Pøls Huk af en Jagt, hvis Ejer og Skipper Jens kendte. Han viste sig at stamme fra Kerteminde, saa vi fik os en lang Snak over en Flaske Whisky, som vi havde taget med over i Jagten. Vi sad paa Fordækket i det dejligste
 5./
 Maaneskin med svag Brise, mens Skipperens Søn styrede. Næste Dag tog vi med Færgen til Faaborg hvortil min Cykle var sendt. Om Aftenen cyklede vi sammen til Revsvindinge, hvorfra Jens fortsatte til Nyborg og jeg til Kerteminde. Ogsaa den Aften havde vi næsten stille, men siden har det blæst og igaar og i Dag er det steget til Storm. - Jeg skal hilse fra Jens naar jeg skriver til Båxhult; han vilde gerne have truffet Lysse, men vi fik først at vide at han var rejst.
 Hils ogsaa Axel Muus. [En streg er tegnet rundt om "Hils ogsaa Axel Muus."]
 Mange Hilsner til Jer Alle deroppe fra Else og Puf.</t>
   </si>
   <si>
     <t>1936-10-01</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Poul Haase
 Andreas Larsen
 Jens Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel Muus
 - Rud
 Ane Talbot
 Julius Wedell</t>
   </si>
   <si>
     <t>Scott er Johannes Larsens jagthund. Julius Wedel/Sabswedel var den tidligere ejer. 
 Johannes Larsen kendte flere, der hed Christiansen, så det kan ikke afgøres, hvem M. Christiansen var. 
 Feden er navnet på et sydligt område ved Kerteminde havn på vej mod Nyborg.
 Brockdorff Gods er en lille hovedgård på halvøen Hindsholm, som indtil 1980 var avlsgård til Scheelenborg Gods. Godset var bortforpagtet omkring år 1900. Christian Iuel-Brockdorff solgte godset til Jens Anker Wistoft Larsen, hvis søn Søren Wistoft Larsen i 2022 ejer godset på 558 ha. Hovedbygningen er opført 1785.
 Maroquin er gedeskind af høj kvalitet, anvendt til bogbind. Skindene, der traditionelt stammer fra nordafrikanske geder, garves, strækkes og indfarves i garverier, især i Frankrig. I nutiden fås huder til fabrikation af maroquin også fra tamme geder, navnlig i området omkring Cape Town i Sydafrika. (Kilde: lex.dk).</t>
   </si>
   <si>
     <t>Toldvæsnet konfiskerede den ene hare, da Johannes Larsen skulle rejse hjem fra Sverige, men han fik den anden hare og to grågæs med hjem. 
 Den ene knortegås er død. Sædgåsen stak af og blev skudt fra en pram.
 Ane har fødselsdag, og Johannes Larsen har givet hende en hamster i bur. 
 Larsen hyrer nye piger i huset. Han har købt American Ornithology i fem bind.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QyIv</t>
   </si>
   <si>
     <t>Kjerteminde 1 Octbr 1936.
 Kære Lysse og Bimse!
 Tak for sidst! Det var en herlig Tid vi havde deroppe. Vi havde en god Hjemrejse, med Undtagelse af at vi nær ikke var kommen med Færgen paa Grund af de glemte Papirer og at det danske Toldvæsen huggede den ene Hare der laa fremme i Vognen, den skulde sejles ud midtstrøms og smides i Søen, til Gengæld var de saa optaget af den at de undlod at kige i den øvrige Bagage, saa vi et Par Dage efter kunde spise Muus´s Hare. Vi har faaet de 2 Graagæs hjem, det er et Par dejlige Fugle og de er saa tamme at de spiser af Haanden. Scott sendte jeg straks ned til Sabswedel. I Gaar ringede jeg og spurgte hvordan det gik, ”ikke godt” sagde han ”det er en af de haardeste jeg har haft fat i,” og saa bad han mig om at ringe igen om 14 Dage. Jeg havde ellers tænkt at faa ham med paa Jagt hos Tandlæge Rud paa Lørdag, men S vilde ikke af med ham før han var helt i orden. Den ene Knortegaas var død og en er fløjet saa nu er her kun 2, den gl. Gaas og en Gase. Sædgaasen var ogsaa fløjet og M. Christiansen havde set den blive skudt fra Skydepram i Fjorden, efter at den havde været en Tur ude over Feden. Det er lille Anes Fødselsdag i Dag og jeg har foræret hende et Bur med en Hamster. Begge vore Piger er rejst i Dag, men der har meldt sig en Barne, og Stuepige i Gaar og en Kokkepige i Dag sidstnævnte har været 2 Aar paa Brockdorff og det lader til at vi tager dem. Jeg var inde hos Haase da jeg rejste gennem Kjøbenhavn og købte Wilsons ”american Ornithologi” den jeg talte om i Fjor, 5 Bind i grønt Maroquin og Guldtryk og do Snit og i Mahognikasse. Ellers er her vist ikke videre at bemærke. Mange Hilsner til Jer alle 4. ogsaa fra Else og Puf
 Jeres JL.</t>
   </si>
   <si>
     <t>1937-03-30</t>
   </si>
   <si>
     <t>Daisy  Berg
 Else Birgitte Brønsted
 Louis Golding
 Ina  Goldschmidt
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Thomas Mann
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 Lars Swane
 Lasse Taaning
 Albrecht  Warberg
 Andreas Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen
 Karl Zeckendorf</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Lars/Lasse Taanings bror, svigerinde og dennes veninde var. Gurli, "Krastine", Kat. Sørensen, Eggert og Franzen kendes heller ikke. 
 Det er uklart, hvem det er, som Johanne C. Larsen omtaler som "ens Svigersøn". Selv havde hun ikke i 1937 en svigersøn. Det vides ikke, hvad Ina Goldschmidts barn/Astrid Warbergs barnebarn hed. 
 Sechendorf er Karl Zeckendorf, som var en jødisk øjenlæge. Janna Schou, Astrid Warbergs datter, var i et kærlighedsforhold til ham, indtil han blev ført til koncentrationslejren Sachsenhausen og myrdet.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0803</t>
   </si>
   <si>
     <t>Johanne C. Larsen har slagtet, og midt i arbejdet med dette kom der gæster. Hun er ked af, at Astrid Warberg var så berørt af ikke at blive inviteret til Else Birgitte/Mudis bryllup. Johanne blev heller ikke inviteret. Hun er bitter over, at Brønsted-familien udelukker Astrid. 
 Det er et stort påskegilde, Astrid har haft. 
@@ -6490,51 +6580,51 @@
 Hammeren
 Vejleby p. Skibby
 [På kuvertens bagside diverse udregninger og et par tegninger]
 Pilegaarden Kjerteminde
 27-6-38
 Kære Hans.
 Tak for Dine mange Fotografier I Eftermiddag har jeg digtet Billedet færdigt og sender det i Morgen eller overmorgen. Fotografierne hjælper til at sætte mig i Stemning, hvad selve Fælledparken angaar da er den jo blevet ikke saa lidt mere tilgroet Vi har ventet Jer hver Dag og ligeledes Besse og Bamse men endnu er I ikke kommet derimod kom lige nu Nilken og Mette som er paa Vej til Faaborg og Jylland eller omvendt. Ellers er her intet Nyt. 
 Jo Uttenreitter har været her for at ordne det lille Hefte med Aquarellerne af den graa Ælling. Tilfældig saa han noget jeg har skrevet om Onkel Peter den Gang Onkel Peter døde og bad om det for han vilde gærne lave en Opsats ud af det. Tillige havde jeg en Aquarel fra S ["S" overstreget] Nørremarks Landskabet med Enemærket og Onkel Kristians Marker. Jeg lod ham faa det hele med.
 For Øjeblikket maler jeg Billeder til den grimme Ælling, komponeret ud fra den aabne Horisont og Skymotiver jeg er i Løbet af de sidste 6 Maaneder naaet til No 60. fra samme Sted. Jeg har bestemt at jeg vil blive ved i 2 Aar. Nu faar [et overstreget bogstav] vi se.
 Hils Ulla og Børnene. Mange Hilsener
 Far.</t>
   </si>
   <si>
     <t>1938-12-30</t>
   </si>
   <si>
     <t>Carl Andresen
 Eric Bøttern
 Margaretha Bøttern
 Adolph Larsen
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot
 Christian Treschow</t>
   </si>
   <si>
     <t>Godset Hverringe ligger få kilometer nord for Kerteminde. 
 Johan/Lysse og Elena/Bimse har netop fået deres tredje barn, og det blev en pige (Alhed).</t>
   </si>
   <si>
     <t>Johannes Larsen har været syg i mange dage.
 Han fik fugle i julegave af Andreas/Puf og Else. Nogle af dem bor i Vinterhaven, som nu er omdannet til volière. 
 Larsen fodrer vilde fugle i haven. 
 Eric Bøttern og hans kone kommer til middag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/17Cx</t>
   </si>
   <si>
     <t>Kjerteminde 30 Dec. 1938.
 Kære Lysse!
 Tak for Dine Breve. Jeg var til Middag paa Hverringe forrige Lørdag, bl.a. sammen med Chr. Treschow, som jeg skal hilse fra. Dagen efter var jeg forkølet og laa hele Ugen til jeg stod op Juleaften. 2de Juledag havde jeg Besøg af Patronen og gik med ham i Haven og viste ham Odderne og Bryggeriet og fik Forkølelsen om igen. Jeg har dog gaaet oppe siden men kan ikke komme af med den. Jeg fik en Dompap og 2 lyseblaa Undulater til min Fødselsdag af Puf og Else. Den første er i Bur her inde de 2 andre ovre i Vinterhaven der er lavet om til Voliere dog med Bibeholdelse af Glas i Gavle og P[ulæseligt]pel. Jeg har vist fortalt at den revnede i Stormen mens jeg var ved Fiilsø. Vi fodrer Solsorter og Spurve og Bogfinker og Rødhals her uden for og i Gaar Middags kom der en Fasan og en Hættemaage og jagede dem væk og sad længe og aad sammen, Fasanhønen længst. I Morges daa jeg stod op gik der 3 Fasanhøner uden for Spisestuevinduet. Ellers kommer her 4-5 Graaænder. Jeg har en Ederfugl ♂ og en Sædgaas som jeg havde med fra Fiilsø og 2 Graaænder som jeg har faaet af Agraren. Den gamle Stamme blev skudt væk i Sommer. Erik Bøttern og hans Kone kommer her til Aften. Tak for Elsdyret og Fyldepennen. Det var da en forfærdelig Jammer med alle Dine Naboer, forhaabentlig kommer de over det. Jeg skal hilse fra Puf og Else og Børnene og ønske Dig et godt og glædeligt Nytaar! Ogsaa fra mig, og gid Du snart maa faa Bimse og Børnene hjem i god Stand Det var morsomt at det blev en lille Pige. Mange Hilsner
 Din Far.</t>
   </si>
   <si>
     <t>1941-04-06</t>
   </si>
@@ -6629,97 +6719,176 @@
 Johannes Larsen havde i februar 1943 både en udstilling på Den Frie og en i Odense.</t>
   </si>
   <si>
     <t>Offensiven i Ægypten kurerede Johannes Larsens forkølelse. Han maler akvareller til sin udstilling i februar.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vHQt</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 9 Nov. 1942.
 Kære Grevinde!
 Tak for Pengene og Tak fordi Du godt kan lide Billederne. Jeg har haft en modbydelig Forkølelse, men nu gaar det helt godt igen. Du kunde vel nok mærke at jeg ikke var videre oplagt da vi talte sammen i Telefonen. Dagen før troede jeg at jeg var kommen mig og saa fik jeg den om igen. Det der hjalp bedst tror jeg var Offensiven i Ægypten, det livede vældigt op. Jeg er nu godt i Gang med at lave Aquareller til min Udstilling i Februar og kun be paa at faa stablet en nogenlunde hæderlig Samling paa Benene. Nu skal vi se. Mange Hilsner! Hils ogsaa de andre paa Knuthenborg
 fra Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
+    <t>1943-02-02</t>
+  </si>
+  <si>
+    <t>Fyn
+Dræby</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov St.</t>
+  </si>
+  <si>
+    <t>Kamma Balslev
+Burmeister &amp; Wain</t>
+  </si>
+  <si>
+    <t>"Kaj-Lykke": Man må antage, at Janna Schou havde en kæreste ved navn Kaj. Han kendes ikke. 
+Ordet hørse kendes ikke.
+B &amp;amp; W blev 27. jan. 1943 bombet af otte britiske fly, idet man fra engelsk side mente, at fabrikken solgte dieselmotorer og andet materiel til Tyskland. Otte personer blev dræbt og 68 såret, da bomberne udover fabrikken ramte det omkringliggende beboelseskvarter. (Nationalmuseets hjemmeside: Bomber over Danmark, sept. 2026). 
+Laura/Bibbe Warberg var i efteråret 1942 indlagt med gulsot. 
+Pensionatet: Daisy Bergs mor, Wilhelmine Berg (en søster til Laura Warberg) drev et pensionat i Gothersgade, København. Noget tyder på, at Daisy Berg overtog driften efter moderens død i 1936. 
+Konsul og vingrosserer Thor Andersen købte i 1942 Frederiksgave (Hagenskov Gods' hjemmeside, sept. 2026).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8410</t>
+  </si>
+  <si>
+    <t>Det er mærkeligt, at Janna har smerter efter svulstoperationen. Johanne/Junge C. Larsen har ikke haft ondt efter sådanne indgreb - kun af at ligge på ryggen. 
+Johanne medsender en tegning af den nyindrettede stue. Ellen Sawyer har været på besøg og beundret det hele.
+Johanne håber, at Meta kan finde ud af at bruge det nye komfur energirigtigt. 
+Ved Astrid om det var en fejl, da B &amp;amp; W blev bombet?
+Johanne takker Axel Müller for, at han vil sende udenlandsk tobak. 
+Johanne giver gode råd hvad angår modning af flæskekød.
+Marie Balslev, f. Sperling, har skrevet, at Nicoline Balslev er udskrevet, og Vilhelm Balslev får lysbehandlinger.
+Erik/Tine Warberg Larsen har det godt og arbejder for sin bror på gården. Laura/Bibbe Warberg har ingen kræfter efter sygdommen. Nonnerne lod hende ikke holde fri, da hun blev udskrevet.
+Adolph/Agraren Larsen har fået en god appetit.
+Daisy Bergs tyske mand er blevet arresteret, efter at han havde opsagt en tysk kvinde på pensionatet. Johanne vil skrive til Daisy.
+Adolph og Johanne køber aldrig kød. De laver alt kødmad selv.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/bz0K</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru Astrid Warberg Müller
+Bakkevej 12.
+Hareskov St.
+[Med blyant på kuvertens forside:]
+4 Febr. 1943
+besv. 15 Febr.
+[Med kuglepen på kuvertens forside:]
+30-3-2001
+18-6-2000
+BWP.
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard, Dræby St, Fyen
+[I brevet:]
+Lindøgaard. Tirsdag d. 2-2-1943.
+Kære lille Dis!
+Tak for dit gode lange Brev, det var pænt af dig at skrive igen. Det er jo dejligt, at det gaar godt med Janna, men jeg kan ikke forstaa, at hun har Smerter; jeg har dog paa mine Hospitalsophold oplevet en hel Del Svulst-Operationer, og jeg synes altid, de sagde, at naar først Bedøvelseskalamiteterne var ovre, havde de ikke Spor af Smerter. Men alle Svulster er jo ikke ens, det kan jo være at Æggestok-Sv. er særlig smertefuld. At maatte ligge paa Ryggen er slemt for mange, jeg ved hvad jeg døjede, da jeg i 4 meget lange Uger maatte ligge paa min Ryg, og da jeg endelig fik Lov til at ligge paa Siden, havde jeg ikke Kraft til at vende mig - og der var dog kun 102 Pund at vende. Er det Gentofte Sygehus, hun ligger paa, det er det vel. Hils hende saa meget fra mig, det lille Skind - dog, naar man oplever en Kaj-Lykke, er Sindet jo i Orden. Nu gaar det nok fremad med raske Skridt, men 3 Uger er jo en lang Tid. Jeg er meget imponeret over alle dine Besøg hos hende, hun kan rigtignok sagtens - desværre kunde jeg jo ikke yde Bibbe noget i den Retning i hendes 5 Uger, men hun havde da for Resten Besøg nok. 
+Tak for din store Interesse for alle vore Nyordninger. Vi er henrykte over det alt sammen, kan du tro. Jeg har nu lavet et Rids, men Forholdet er ikke godt, Møblerne fylder for lidt, der er ikke slet saa meget Gulvplads, som jeg har lavet, men du ser i hvert Fald Sofaens Plads - jeg har forsømt at skrive: til højre - helt oppe ved den modsatte Væg. Elle var her i Søndags; hun kom et Kvarter over 12 og mente hun var i god Tid til Middag - desværre havde vi spist Kl. 11, da Metha skulde med Toget til Odense, men til alt Held havde vi levnet Middagsmad og jeg fik varmet 3 Stk. Medisterpølse med Rødkaal og Tilbehør og Desert. Hun var helt ovenud begejstret over Stuen og i det hele taget overvældet over alle vore Nyanskaffelser; det var saa morsomt. Det er dette at vi nu har en rigtig Stue at hygge os i med flere af vore pæne Ting og ikke bare en lille Folkestue med umagelige Træmøbler. Ja, det er en Begivenhed for os. Komfuret er stillet op - i Lørdags - og det makker i enhver Henseende ret. Jeg hørser med Metha, at hun skal lægge godt mærke til det, saa hun lærer Reguleringen, hvilket jo er Fidusen, saa der kan spares Brændsel; hvis hun er ligegyldig med det, spares der jo ikke saa meget; men Intelligens er jo ikke hendes stærke Side, saa det skal nok knibe med det - jeg maa vist hørse videre nogen Tid endnu. - Radioen er udmærket, og vi kan følge med i Begivenhederne alle Steder fra. Du gode Gud, hvad der sker! Vi er meget spændt paa, men kan ikke faa at vide om Burmeister &amp;amp; Wain blev bombet eller om de rent ud tog Fejl og kun ødelagde den uskyldige Sukkervarefabrik. Hverken du eller Mornine, som jeg lige har haft Brev fra, giver os Oplysning om det. D. danske Pr. fra London mente vist, at de havde bombet den store Samlehal (den store Glasbygning) men passer det?? Det var jo for at stoppe for Eksporten af Dieselmotorer til T. at de satte det i Scene. Skriv, hvis du ved noget om det.
+Jo, tusind Tak, hvis Axel virkelig vil have Ulejlighed med at skaffe og sende Tobak - dog ikke dansk, som vi selv kan faa, men ikke godt kan ryge. Ellers alt andet. Hvis det skulde være muligt at faa rigtig grovskaaret Pibetobak hvad jeg selv jo helst ryger, var det jo herligt, men tillige andet finskaaret; Manse jublede ved Tanken, Brugsforeningen faar saa uhyre lidt hjem nu. Vi vil helst have det sendt mod Efterkrav, men forøvrigt, hvad der er nemmest for Axel - Pengene skal blive sendt omgående. Sig Axel tusind Tak, vi vil være ham saa taknemmelige.
+Jeg kan desværre ikke raade dig med Flæskestegen og kender kun Hamburgerryg af Navn, men hvorfor kunde den ikke hænge? Naar vi slagter, har vi Stegene hængende i Ugevis. Svøb et enkelt Stk tynd_t Tøj (gl. Gardin) om den og hæng den op ude paa Muren; naar den ikke vil længere - hvilket jo er en Skønssag - saa dyp den i en Gryde kogende Vand; efter endnu nogle Dage, kan man halvstege den
+_2.
+hvorefter den atter kan ligge nogle dage - altid under Tilsyn - paa den Maade kan man have fersk Kød længe, vel at mærke ved Vintertid, og saa bliver det saa dejlig mørt af saadan en Behandling Dette skrives for en anden Gangs Skyld, for den Steg, du skrev om, har du vel allerede taget under Behandling; hvis du har lagt den i Saltlage, saa lad den ikke ligge ret længe, ikke over et Par Dage, og saa skal den endda vandes godt ud - 3-4 Dage. Men det er lettere, hvis man har det i Hænder, end at udtale sig skriftligt om det.
+Jeg havde Brev fra Marie Sperling for et Par Dage siden; Line er nu udskrevet og kommer på et Rekreationshjem i Hornbæk; noget lettere Sygeplejearbejde er sikret hende. Vilhelm, som p.t. faar Lysbehandling i Kbhn. havde haft Brev fra sin Kone - der er jo deres Gaard, der hedder Brogaard? - Over Br.g. var der forleden udspillet en Luftkamp, flere Bomber faldt i Nærheden og en mindre Gaard fuldstændig udslettet. Her er ikke videre hyggeligt i Danmark, heller!
+Tak for din Forespørgsel til de to Børn; jeg synes, Tinge har det saa udmærket for Tiden, nu har han i lang Tid været i konstant godt Humør, altid glad og saa livlig. Han er ikke meget nede i sit Hus, er her baade om Dagen paa Arbejde og om Aftenen, naar vi sidder hyggeligt i vor gode Stue og læser. Naar Arbejdet skal gøres dernede, gaar han derned. Han faar 50 Kr. i Løn af Manse - det er jo ingen høj Løn, men den Tid han bruger til sit eget, gaar jo ogsaa fra. - Om Bibbe ved jeg ikke stort for Tiden, hun har taget Ferie (med min Sanktion) m.H.t. at skrive hjem; al den første Tid passede hun kun sit Sygeplejevæsen, havde ikke Spor af Kraft til nogetsomhelst andet, og nu tænker jeg mig, at hun har skrevet Jule-Takke-Breve. Jeg tror ikke, hun skrev et eneste Julekort i Aar, det arme Barn, hun havde simpelthen ikke Kræfter til noget. Elle havde haft Takkebrev fra hende hun havde skrevet, at hun travede Ture og at hun syntes det var det, der gav hende de bedste Kræfter. Jeg har lige sendt hende lidt Æbler, et Par Vaskeklude, som jeg havde hæklet, mine Gummistøvler, som jeg aldrig kommer til at passe mere med de hævede Ankler, der følger med Sygdommen, og lidt andet, saa nu hører jeg nok fra hende. Gid hun snart maa være helt i Orden igen. Tænk, at de lod hende arbejde i lige over 3 Uger, da hun kom hjem, uden at give hende en Fridag, mens en anden af Kammeraterne havde haft 3 Fridage i den Tid. Den Søster der, har behandlet hende skandaløst; Bibbe er ikke underkastende nok, saa hun er bleven sur paa hende; Bibbe tager nu det hele med oprejst Pande og uden at kny eller blive sur - den Glæde skal hun ikke ha', siger Bibbe. Nu mangler der kun 1 1/4 Aar, saa er hun færdig med at være Elev. Hun er kommen bag ud med Læsningen deroppe og har hidtil ikke haft Kræfter til at indhente det forsømte; men hun naar det saamænd nok igen, naar hun først tager fat. Det var rigtignok en lang Snak om Børnene. Om Agraren er at melde, at han har faaet saadan en abnorm god Appetit, og da det næsten al Tid har skortet saa meget paa det, tager jeg det for gode Tegn. 
+Mon du har hørt, at Daisys Mand, som jo er Tysker er bleven arresteret af d. t. Værnem. og ført til Tyskland, "til en uvis Skæbne", skrev Mornine. Daisy er sikkert allerede ude af sig selv, det lille Skind; jeg forsømte hende som saa mange andre med en Julehilsen; jeg vil nu gerne skrive til hende, men jo kun med svage Hentydninger af det skete, man ved jo aldrig, om de har hendes Post under Opsyn. Grunden var, at han havde opsagt en tysk Dame, der boede i Pensionatet!! Det lyder nu saa fjollet, at jeg tror, det i Virkeligheden er for at faa Arbejdskraft derned til, naar de gør den Slags.
+Mon jeg fik gjort rigtig Rede for Stegen - nej, du kan ikke stege den, naar den har være i Saltlage, men udvandet og kogt er den jo ogsaa dejlig f. Eks. med Grønlangkaal eller hvad andre Grønsager, man har. navnlig hvis den ogsaa ryges - men altsaa alligevel vandes ud. Saa bliver det vel nærmest som saltet, røget og kogt Skinke, hvad der jo er vidunderligt, vi faar det bare aldrig, da det forekommer os at være for lidt sparsommeligt; vi spiser alle vor Skinker som Karbadeflæsk eller Spegeskinke - altsaa blot skaaret af som den er; ogsaa til Paalæg er saadan en saltet og røget - men ellers saa - Skinke jo uvurderlig. Er det ikke pudsigt, vi køber aldrig Kød, jeg kan da ikke huske, naar vi sidst har købt Hakkekød, det eneste vi kan tænke paa at købe. Du vil vel sige, hvad faar I saa til Søndag Middagen. Det magre af Grisene vander vi ud (Kødet skæres i Skiver, ellers kan det ikke udvandes nok), og saa laver vi Frikadeller af det; det er en god Sønd.mid.m. og saa har vi alt vor henkogte Grisemad og Vildt. Hvis vi her paa Landet ikke havde vore Grise at leve af, gik den ikke. - Hvis der ikke sker noget særligt, hverken her eller der, saa varer det noget inden du hører fra mig, for jeg maa tage mig sammen og faa de Breve fra Haanden, som jeg skylder, og Bibbe har jeg jo altid at sørge for. Hils Aksel saa meget og tusinde Hilsner til dig selv. Din Junge
+[Indsat øverst s. 1; på hovedet:]
+Fik T. A. K. og d. biodynamiske Selskab ikke købt Frederiksgave? Vi saa for nogen Tid siden at det var købt af en eller anden, men maaske dækkede navnet de to Selskaber. S.u. 
+[Grundplan af et rum inkl. inventar er tegnet på et separat ark. På tegningen øverst er skrevet:]
+Lille Bogreol Tobaksbord Tobaksbord Hjørnesofaen Bord Min Lænestol
+[Langs venstre side:]
+Vindue Vindue Kurvestol Vindue Sybord Stol Kurvestol Konsol m. Radio
+[Langs højre side:]
+Taburet Bogreol
+[Underst:]
+Mit gamle Skrivebord Dør Gangen Kakkelovn</t>
+  </si>
+  <si>
     <t>1943-06-20</t>
   </si>
   <si>
     <t>Jens Jensen
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Alhed  Møhl, Lysses datter
 Ane Talbot
 Andreas Warberg</t>
   </si>
   <si>
     <t>Johannes Larsens gode ven, Christa Knuth, boede på Knuthenborg, hvor han ofte besøgte hende. 
 Andreas/Puf Larsens gode ven, maleren Sven Havsteen-Mikkelsen, fik på et tidspunkt den idé, at det var mere "nordisk" at stave ordet "af" som "av". Formodentlig derfor begyndte Andreas Larsen at gøre det samme.</t>
   </si>
   <si>
     <t>Andreas/Dede Warberg fylder 60 år, og Johannes Larsen er inviteret til fest. 
 Jens Jensen har været på besøg. Han medbragte skyr, som Andreas/Puf Larsen nu får sendt fra et mejeri. Da det blev serveret for Johannes Larsen, vidste han ikke, hvad det var. 
 Ane og Jeppe får svømmeundervisning. Andreas Larsen maler familiens joller.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tX0v</t>
   </si>
   <si>
     <t>20 Juni 1943.
 Kære Bimse
 Tillykke med fødselsdagen!
 Du fejrer dagen samtidig med Onkel Dede i Brædstrup, som 1/7 bliver 60. Far er i den anledning inviteret derop, men vi ved ikke om han rejser, han er for tiden på Knuthenborg for at male. - Vi havde forleden besøg av Jens, som havde været til kredslægemøde i Nyborg. Han lærte os at spise skyr (den Islandske oplagte mælk) og nu spiser vi skyr og glæder os til at overraske far med det, når han kommer hjem. Man bliver abonnent hos mejeristen i Jyllinge mejeri i Roskilde og får så tilsendt en pakke med regelmæssige mellemrum. - Tak for de gode billeder av børnene og landbruget, desværre har vi ingen nye billeder at gøre gengæld med. Hvad angår vort landbrug, så indskrænker det sig til dyrkning av tobak, kål, løg og enkelte andre ting.
 24/6.
 Nå så langt nåede jeg forleden, nu er det vist tiden at få skrevet færdigt, hvis dette skal nå frem rettidigt. Far kom hjem iaftes, vi gav ham skyr til frokost, men han kunde ikke smage hvad det var! Han lader til at have det godt og nu glæder vi os til at have ["have" overstreget] få hans mange billeder hjem. - Ane og Jeppe er begyndt at få svømmeundervisning, når det nu måtte frugte! - Jeg er begyndt at male vore Joller, men det er ikke med videre held: enten regner det eller også blæser det, så malingen skiftevis regner av og ryger til med skidt. I øjeblikket er det næsten storm.
 Mange hilsner til Digselv og hele familien fra
 Puf
 Else hilser og lykønsker</t>
   </si>
   <si>
     <t>1943-11-04</t>
   </si>
   <si>
     <t>Thora Cohn
 Achton Friis
 Elena Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ellen  Sawyer
 Ane Talbot
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Johannes Larsens veninde, Christa Knuth, boede på Knuthenborg.
 Per var barn af Erik/Tinge Warberg Larsen og dennes første kone. Ole var Grethes søn fra første ægteskab. Andreas/Puf Larsens forklaring angående børnene er således ikke korrekt. 
 Andreas Larsens gode ven, Sven Havsteen-Mikkelsen, havde en idé om, at det var mere "nordisk" at stave ordet af "av", og Andreas Larsen benyttede også i en periode denne stavemåde.</t>
   </si>
   <si>
     <t>Johannes Larsen er på Knuthenborg for at male et billede af en præmietyr. 
 Johanne/Junge Larsen har det bedre. Erik/Tinge Warberg Larsen har købt en lille gård. Grethe skal skilles og danner nu par med Erik/Tinge. 
 Andreas/Puf Larsen nyder, at han og familien ikke har gæster. 
 Jeppe og Andreas Larsen har været på Kølstrup Kirkegård. Børn og voksne er blevet vaccineret mod difteritis.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/n1Xs</t>
   </si>
   <si>
     <t>4 Nov. 43.
 Kære Lysse.
 Nu må jeg vist hellere benytte lejligheden til at skrive lidt mere til Dig nu mens det lader sig gøre; her ved vi jo aldrig hvornår de stopper postgangen. Som jeg vist skrev i mit sidste korte og desværre negative brev, er Far for tiden på Knuthenborg. Han er bestilt til at male en tyr, som fik præmie på Bellahøj i forsommeren, men han bliver der jo åbenbart et stykke tid for at gå på jagt eller male. - Jeg har idag været ude at skrabe muslinger for første gang iår
@@ -6765,51 +6934,51 @@
   </si>
   <si>
     <t>Andreas håber, at der er varmt og rart på Båxhult nu, hvor der er blevet isoleret.
 Børnene har fundet skiene frem, selvom der ikke er sne. 
 Ane har fået Elses gamle cykel, og Thora har arvet Anes forrige. 
 Andreas har været i byen med Bibbe/Laura Warbeg og Martin/Manse Warberg Larsen, og bagefter spiste de sammen.
 Johannes Larsen skærer stokke til Den Grimme Ælling.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/WWm6</t>
   </si>
   <si>
     <t>Afs: Andreas Larsen Kerteminde 18 Dec 1943
 Møllebakken
 Kerteminde
 Kære Lysse og Bimse.
 Dette er vistnok lidt sent at skrive Julebrev, men det kan måske også være rart at få en hilsen mellem Jul og Nytår. Jeg håber I må tilbringe Julen lunt og godt indendøre, nu I har fået isoleret både foroven og forneden og fået nye ovne. Mon I har noget sne. Vi har ikke set et snefnug endnu, men alligevel har børnene slæbt skiene frem, så de har da ikke glemt sporten fra ifjor, hvor de såvidt jeg husker kun havde dem på en enkelt dag. Forventningerne er store: hos børnene sne og juletræ, hos de voksne måske mindre hvide og fredelige begivenheder! Ane har fået en gammel cykle, som har været Elses og så har Thora fået Anes barnecykle, som hun lærte at køre på på en eftermiddag, så nu er vi alle cyklende! Nu kom Bibbe og Manse og fulgtes med Else og mig til byen for at ende ærinder d.v.s. vi gik nu hver for sig forat få noget besørget. Bagefter spiste vi tilaften og nu sidder børnene og pakker gaver ind mens vi andre ryger en lille cerut av europæisk tobak med omblad av "havanna"-papir. Tante Junge har det godt nu, er oppe og går omkring. - Far er begyndt at skære 8 stokke av buxbom til "den lille mis" d.v.s. han er altså lige begyndt på den første.
 Nå nu er her efterhånden så megen snak og uro i stuen, så jeg ikke kan skrive selv herhenne i telefonstolen, så nu vil je slutte med at ønske Jer alle et godt nytår fra os alle
 Hils Ulla og Peter mange gange. ker. Hilsen fra Puf</t>
   </si>
   <si>
     <t>1944-02-18</t>
   </si>
   <si>
     <t>Johan Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Eric Bøttern
 Thora Cohn
 Antonin Dvorak
 Karl Isakson
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Alhed  Møhl, Lysses datter
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Gerda Rasmussen
 Holger Rasmussen
 Bendt Rom
 Leo Swane
 Ane Talbot</t>
   </si>
   <si>
     <t>Når Andreas Larsen staver ordet "af" som "av" hænger det sammen med hans venskab med kunstneren Sven Havsteen-Mikkelsen. Denne begrundede denne stavemåde, som han holdt hårdt fast i med nogle uklare ideer om det oprindeligt nordiske. 
 I 1944 købte Ny Carlsbergfondet en del af Johannes Larsens kunstsamling og deriblandt fem ud af seks malerier udført af Karl Isakson.</t>
   </si>
   <si>
@@ -6829,51 +6998,51 @@
 Nu er det nok tiden at gratulere Dig til den 27. Tillykke! Jeg håber dette finder Jer alle raske og ved godt mod. Det går måske lidt småt for tiden med Europas rekreation, men det går da og farten tager vel til en skønne dag. Her har vi det alle godt. Far er ved at skære nogle nye træstokke til en ny udgave av den lille mis. Vi sidder i disse dage inde i Havestuen, vi er ved at få væggene ordnet lidt i Dagligstuen. Det har været lidt vanskeligt at finde en farve som passede til zinoberen på væggene, men nu er det lykkedes helt godt. Jeg har i nogle dage gået og lappet de huller, som billederne havde slidt og når lapperne er tørret, skal den nye farve smøres på i kalk, så det nærmest bliver en slags lazering, så den underliggende farve gør sig gældende gennem det nye tynde lag.
 På tirsdag skal vi til Fåborg til Holger Rasmussens; Skriveswane kommer også. Vi glæder os til at se dem, det er jo ikke så tit vi kommer nogen steder nu. Der skal være museumsmøde; det er jo sådan en anledning der skal til, ellers vover man sig jo nødig ud på sådan en jernbanerejse, som vare en hel dag i disse tider. Børnene skal med til Odense, hvor de skal være hos deres bedsteforældre mens vi er i Fåborg. Vi har fået klaveret ind i dagligstuen det skal stå på den væg hvor den lille sofa stod med Isaksons billeder over (de er deponerede). Ved siden av klaveret inde i hjørnet har vi fået en stikkontakt anbragt, så vi kan stille grammofonen (elektrisk) og radioen der, så vi får al "støjen" samlet på et sted. Bendt Rom har sendt os et langt musikstykke 
 2.
 av Dvorak på 5 store plader; det glæder vi os til at høre; det tager vist ca 50 min. at spille det igennem, så det er jo en hel koncert. 
 Jeg er begyndt at læse børnene nogle remser fra den gamle "Mother Goose", vi havde som børn. Det morer dem og de lærer jo lidt Engelsk ved det. Jeg skal hilse Dig mange gange fra Eric Bøttern, han kom nu og sad lidt og fik en Hof sammen med Far. Det har været dårligt med skiføret her på pladsen iår. Børnene gik lidt på græsset i et par dage da der lå et tyndt lag. De sled vallan (eller hvad det er I kalder det) av hurtigere end jeg kunde lægge den på, men det er jo en god morskab for dem.
 Nu vil jeg slutte med at ønske Dig en god fødselsdag
 fra Else og Puf.
 Far skriver imorgen.
 Afs: Andreas Larsen
 Brygger
 Kerteminde</t>
   </si>
   <si>
     <t>1944-05-17</t>
   </si>
   <si>
     <t>Peter Andreas Larsen</t>
   </si>
   <si>
     <t>Thora Cohn
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Jonas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsens gode ven, Christa Knuth, boede på Knuthenborg. 
 Andreas/Puf Larsens kammerat, maleren Sven Havsteen-Mikkelsen, havde en idé om, at det var mere "nordisk" at stave ordet "af" som "av". Andreas Larsen kopierede iårevis denne stavemåde.</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen ønsker tillykke med fødselsdagen. Han fortæller om de mange fugle, der ruger i haven. En mår har taget duerne.
 Det er dejligt, at Peter har fået en ny cykel. Alhed/Ane Larsen har også fået ny cykel, og Thora har arvet den gamle. 
 Johannes Larsen er på Knuthenborg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/frsc</t>
   </si>
   <si>
     <t>Afs: Andreas Larsen Kerteminde 17 Maj 44.
 Møllebakken, Kerteminde
 Kære Peter.
 Tillykke med fødselsdagen. Jeg håber dette må nå Dig på selve dagen; det skulde det kunne eftersom det brev jeg fik fra Din far forleden havde været 10 dage undervejs. Idag er den ene gråand kommet med ællinger, men der er desværre kun 3. Vi har en and til som ruger, nu må vi jo håbe, at den kommer med en større flok. Grågåsen ruger på 5 æg det er første gang den ruger, så vi er jo spændt på hvad der bliver af det. Farfar er for tiden på besøg på Knuthenborg på Lolland, så han er desværre ikke hjemme når gæslingerne kommer, men vi håber vi kan holde liv i dem til han kommer. Jeg ser av Din fars brev, at Du har fået helt ny Husquarna-cykle; ja, så er Du jo godt kørende. Her har vi nu cykler alle sammen, Alhed har fået en ny og Thora har fået hendes. Thora kan ikke stå op, endnu, men når jeg hjælper hende op, så kan hun køre flere mil. Du kan fortælle Din far, at en mår har taget alle duerne i dueslaget, men vi har endnu et par tilbage, som åbenbart har holdt til et andet sted. Der er nu sat et brædt op til dem under halvtaget udenfor farfars atelier, hvor de er ved at bygge rede. Lige nu kom Jeppe og Alhed ind og fortalte, at gåsen har fået 5 gæslinger og at der ligger et æg tilbage i reden; den må alså have lagt et æg til efter at den har lagt sig. Nu må jeg hellere gå ud og se efter hvordan gåsen kan forliges med ællingeanden, vi må nok have anden ned i forhaven. Jeg vil så slutte med at ønske Dig en god fødselsdag og bede Dig hilse alle i familien.
 Else, Alhed, Jeppe og Tora sender også mange hilsner.
 Mange hilsner til Digselv fra
 Din hengivne Puf.</t>
   </si>
   <si>
@@ -6911,51 +7080,51 @@
     <t>Afs: Andreas Larsen, Brygger
 Møllebakken, Kerteminde 21/6 - 44.
 Kære Bimse.
 Nu er det nok tiden at sende Dig et fødselsdagsbrev. Vi har pludselig fået (eller haft) sommer. De sidste 3 dage har været stille, varme og uden skyer på himlen; vi har badet 2 gange om dagen og sejlet i kano. Idag er det koldere, overskyet og blæsende, så vi er bange for at sommeren er forbi for denne gang. Elle har besøg av Mogens Warberg og hans kone, som Lysse ikke kender. Far er nu ved at skære den sidste av de 8 stokke som skal illustrere "den lille Mis". Det har været et stort arbejde; han begyndte før Jul og har været meget flittig. Vi håber han nu vil tage sig lidt sommerferie, når de er renskåret; jeg skal så tage en del "prøvetryk" inden de skal trykkes som bog. Kan Du sige til Lysse, at jeg fik ikke det fulde udbytte av hans sidste brev; der var klippet 1 1/2 linie ud av det, så at der manglede noget av fiskeriinstruktionerne på den ene side, og noget om krigens gang på den anden. Indtil Tyskerne har forladt os, må han hellere lade være at skrive noget om krigsbegivenheder, det er så ærgerligt når der mangler noget i sammenhængen i et brev. Idag skal Far, Else og jeg til Odense, så vi er jo ikke kede av lidt kulde og gråvejr, så skal vi da ikke ærgre os over, at vi ikke kan komme i vandet; vi håber så at vejret bedres igen imorgen. Idetheletaget gør vi os jo forhåbninger for tiden her i landet, sådan i almindelighed. Det er ligesom ens vejrtrækning er blevet bedre med det sidste, om det nu er bedre vejr, der gør det eller hvad? Det har meget at sige, ikke mindst for en astmatiker.
 I håbet om en god fødselsdag mange hilsner til Dig og alle Dine fra Puf.
 Hils Ebba.
 [Indsat i venstre margen, s. 2, lodret:]
 Hilsen og Lykønskninger fra Ungerne og Else</t>
   </si>
   <si>
     <t>1944-11-04</t>
   </si>
   <si>
     <t>Jens Larsen</t>
   </si>
   <si>
     <t>Thora Cohn
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johan Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Johan/Puf Larsen var en nær ven af maleren Sven Havsteen-Mikkelsen. Sidstnævnte skrev "av" i stedet for "af" - også i sammensatte ord - fordi han fandt denne stavning mere oprindelig og nordisk. Når Johan/Puf staver således, er det formodentlig under påvirkning fra vennen. 
 Hunden, som Johannes Larsen har omtalt i et brev til Johan Larsen tidligere, var en pointer.</t>
   </si>
   <si>
     <t>Andreas/Puf ønsker Jens tillykke. 
 Johannes Larsen har fået en hund af samme race som Scott, og den er ved at lære ikke at jage høns, gæs mv. i haven. På ture til stranden løber den uden snor, og den slæber stykker af en død måge med til badehuset. Hunden hedder Tiras opkaldt efter Jens' oldefars første hunde. Johannes Larsen er rejst til Vilhelm/Klaks for at gå på jagt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/frAp</t>
   </si>
   <si>
     <t>Afs: Brygger 
 Andreas Larsen
 Kerteminde 
 Kerteminde 4 Nov. 44.
 Kære Jens.
 Tillykke med fødselsdagen. Er det ni år Du bliver dennegang? Så kan Du vel så småt begynde at læse Dine breve selv; men Dine kundskaber går vel mere i retning av svensk skrivning så dette må Din Mor eller Far vel læse for Dig. Du har vel hørt, at Farfar har fået en hund; den er av samme race som Scott, men den er kun halvvoksen endnu. Den er vældig glad for at løbe omkring i haven og lege, og den har næsten lært, at den ikke må løbe efter hønsene, ænderne og gæssene. Kun en gang imellem, når en høne eller en and bliver bange for ham og basker avsted, kan han ikke lade være at løbe bagefter. Han hedder Tiras som Din Oldefars to første hunde hed. Hver eftermiddag går Farfar en tur ud langs stranden med Tiras og her får han lov til at løbe frit om uden snor, hvad der morer ham meget, Han fandt for en halv snes dage siden en stor død måge ude i nærheden av slusen; hver dag slæber han den et stykke med sig, når de er på hjemvejen, og Farfar siger, at han snart har fået den helt hjem til vores badehus. Farfar er idag rejst ned til onkel Klaks, hvor han skal på jagt i morgen det er søndag. Han bliver så dernede et par dage, vistnok til onsdag. Om lidt skal Else og jeg ud at gå tur med Tiras, så tager vi ham i snor mens vi går til postkassen med dette brev, inden vi går ud langs stranden, hvor han kan løbe om uden snor.
 Vil Du hilse alle de andre fra os.
 Mange hilsner til Dig selv fra Farfar og os som ikke er rejst: Thora, Jeppe, Ane, Else og Puf</t>
   </si>
   <si>
@@ -7255,187 +7424,156 @@
 19/11. 45
 om lille 10 md. Nille der blev [ulæseligt ord] til mors sluthonorar for Den Synske (Hasselbalch)
 [Med blæk på kuvertens forside:]
 Fru 
 Johanne Warberg Larsen
 Lindøgaard
 Dræby
 [Med blæk i brevet:]
 Hareskov, Mandag d. 19' Nov. 1945
 (Bufs Fødselsdag, vilde have været 49 i Dag.)
 Og Thorvaldsens, 125.
 Kære lille Junge! Det var godt, dit Brev kom, jeg går jo hver Dag og tænker på Agraren og er ængstelig - det er du også, jeg kan læse det mellem Linierne i dine sidste Breve, så hvis du kan overkomme det, må du endelig skrive lidt oftere i denne Tid, det behøver ikke at være så langt. - Det skuffede mig, at Kjolen ikke var lige til at gå i, jeg syntes du trængte sådan til en Afløser af den tynde Kjole, du gik med om Morgenen, og når du nu har så meget om Ørene, får du vel næppe den Kone sat i Sving med "Omforandringer". -
 Vi havde sådan et hyggeligt Bryllup i Onsdags ["Onsdags" overstreget] Lørdags; en midaldrende Herre fra Kjøbenhavn ringede en Dag og Spurgte, om Axel vilde vie ham og hans Forlovede, da de så nødig vilde have "Bunkebryllup," som det bliver på Københavns Rådhus; det havde Axel ikke noget imod (vi får jo 10 Kr. for Vielse!), så sendte de deres Papirer, han 55, hun Sygeplejerske og 50 Aar! Jeg var som sædvanlig paa Sokkerne fra tidlig Morgen i Lørdags - en Kone havde jeg da tilhjælp, så jeg kunde virke i Køkkenet; - vi skulde have Ibserne til Middag næste Dag, så jeg bagte 1 Sirupskage - m. Græskar som Sukat og 15 store Boller, samt en Leverpostej, samt kogte Æblegrøden til Søndag - og så Middagen til Axel kom hjem Kl 1/2 3; og så var der jo en Del at ordne for mig i Stuerne - Blomster i Vand allesteder, Mors Hedebolysdug o.m.a. Brudeparret skulde komme 1/2 5. Lidt før siger jeg til Axel, hvad nu hvis de ikke har de sidste Papirer med?" "Jamen det har de." "Ja - men hvis - - -". "Det har jeg ikke tænkt over", sagde Axel. Så kom de - i stort Sindsoprør - de havde glemt Dåbsattesterne! Opdagede det i Toget - var helt ude af det - jeg hviskede til Bruden: "De skal nok blive viet." Axel havde nemlig fået det Papir fra Magistraten, hvori der stod at alt var klappet og klart (m. lidt andre Ord.) Brudgommens Søster var med, en Fru Bjerre fra Lemvig, hendes Mand Fætter til Maleren Bjerre, som Thøger Larsen så tit talte om. Da Vielsen var overstået (tar 10 Min.) var der en Time til deres Tog gik, de tilbød så at gå, men selvf. bad vi dem blive, jeg bød Cigarer; fortalte dem, at jeg altid spillede "Det er så yndigt at følges ad," når vi skulde have Vielse; så bad de mig om at spille den igen - og vi sang den så allesammen; siden snakkede vi og havde naturligvis en Mængde Fællesbekendte. - Søndag Morgen Kl 1/2 10 ankom Bilen med - lille Nille! som Chaufføren smilende kom bærende med; Forældrene skulde til et Møde og kom senere spadserende, var her c 1/2 1. Jeg havde Middagen færdig, en dejlig Kalvesteg med alt muligt godt til; Pilsner. Æblegrød m. Fløde. Efter Opvasken drak vi rigtig Kaffe m. Kage til - og inden de tog afsted - Bilen kom Kl 6 - fik de The med Boller og - mit Smør, som jeg selv havde kernet - det var vanvittig godt og gjorde fortjent Lykke. Lille Nille var ufattelig sød; sad og småsnakkede i sin Vognkasse, fik sine små Måltider - lagdes så ind i Sovekammeret, hvor hun snakkede sig selv i Søvn; vi hørte hende overhovedet ikke vrippe. Hun kan nu rejse sig op på sine små tykke Ben det er hun meget stolt af; hun ler og smiler hele Tiden, er en lille glad Sjæl. Det er forfærdelig morsomt, når de kommer herover, Nus er altid så strålende glad og begge henrykte for deres lille Unge. Jeg forærede dem Bil hen og hjem (11 Kr - men jeg er Velhaver - hør blot om lidt), vi bestilte Bilen til at bringe og hente dem Juleaften, for til min Fryd gik de ind på at komme her Kl 1/2 4 og blive til 1/2 8 - så kan de alligevel have lidt hjemme bagefter, hvortil de har bedt Birthe Plum og hendes Mand. Bilen gør også Lykke ved, at 
 2/
 der altid er en hel Masse, der skal udveksles - Symaskinen kører ofte frem og tilbage mellem os - og der er altid så meget herfra, som de får med hjem, Axel havde skaffet 10 Pund Sirup, som Nus naturligvis fik noget af; lidt Æbler glider jo også derover, og Stauder fra Haven etc. Og altid har Axel kapret Cigaretter til Ib, som ryger kolossalt, han synes det døller den slemme Gigt, han lider så meget af; dennegang fik han 5 Pakker og var jo henrykt. - Med Velhaveriet forholder det sig sådan. Jeg fik for c 14 Dage siden Brev fra Fru With Jensen (Bodils Svigermor) om jeg ikke havde et Expl. af den Synske at sælge, hun syntes, det var den bedste Bog, hun nogensinde havde læst og hendes Explar var altid udlånt etc. Nå, det havde jeg ikke, men fik derved den Ide at skrive til Hasselbalch, om det ikke var værd at optrykke Bogen, da den jo ret hurtig blev udsolgt dengang (1925); desuden havde vi jo et uopgjort Mellemværende, idet han i sin Tid skrev, om jeg vilde give Afkald på det Resthonorar, jeg skulde have, når Bogen var udsolgt, da det ved en Forglemmelse ikke var indsat i Kontrakten, at dette ikke gjaldt, hvis Bogen blev udsolgt til nedsat Pris. Det gik jeg ind på, men bad om stadig at måtte købe Bøger på Forlaget til 1/2 Pris. Han svarede: "med Fornøjelse - så længe De lever." Men da jeg et Par Jule havde købt 3-4 Bøger, blev der pludselig sagt, at nu var dette ophævet - - - og - skrev jeg til ham - "synes De egentlig, at dette var fair?" Så fik jeg nogle Dage efter et yderst elskværdigt Brev fra Steen Hasselbalch m. "Kære Fru Warberg - -" og Papirmangel - måtte sige nej til alle - men foreslog dog hos et et af de mange nye Forlag - -!
 - - - - "Hvad angår Kontrakten, som de ikke mener, jeg har overholdt, så har jeg nu gravet Sagen frem - og De har ganske Ret i den Kritik, hvorfor jeg tillader mig at sende Dem Resthonoraret Kr 250. - som følger i Check." Vabehar! Solstrålehistorie! Rejse til dig og mig til næste Sommer, det kan du stole på!
 Og så har jeg fået lavet en hel Del om i Stuerne, navnlig min; der fyrer vi kun om Søndagen, men det lider Bøgerne af, så flyttede jeg den kæmpestore Reol ind i Dagligstuen - lige inden for Døren hvor Piedestalen stod - den kom ind i Nordhjørnet i min Stue; Skrivebordet kom så der, hvor Reolen stod - lige tilhøjre indenfor Døren; så blev derovre en god Vægplads, og der hænger alle Friises henrivende Tegninger, og nederst de små sorte Familiebilleder m. Far og Mor osv. Foran Vinduet står så det lille Tobaksskab med en Hyggestol på hver Side - i Vinduet blomstrende Alpevioler, taget ind fra Haven i Oktober (på 3die Aar!). Det store Bord er sat ud i Køkkenet, (det spiser vi ved) - så der er nu meget bedre Plads i min Stue - og ganske vanvittig hyggeligt - gid du kunde se det! Divanen står hvor den altid har stået under det lille høje Vindue, og der kan jeg jo have en liggende Gæst. - Nu nærmer det sig at jeg skal igang med Middagen - nem idag efter Gildet.
 Junge jeg er forfærdet over Tinges Tab. hvor er det dog Synd for de søde Mennesker, der i forvejen slider så hårdt med det; men gives der dog ikke Erstatning eller Forsikring for Naturkatastrofer? Husk at besvare dette - og hils dem fra mig. 
 Og skriv så snart om den søde Agrar, det er sandelig ikke noget for ham at ligge der og være syg og ingen Føde få; hils ham tusinde Gange fra mig og ønsk god Bedring; jeg følger alt derovre i Tankerne hver Dag.
 Mange Hilsner til Jer allesammen!
 Din Dis. 
 [Indsat øverst s. 1; på hovedet:]
 ps. De sidste Nætter har jeg kun haft Astma to Gange pr Nat, det er Fremgang.</t>
   </si>
   <si>
-    <t>1946-05-28</t>
-[...29 lines deleted...]
-  <si>
     <t>1947-08-02</t>
   </si>
   <si>
     <t>Thora Cohn
 Holger Hendriksen
 Tage la Cour
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Johannes Strobel
 Ane Talbot
 Jens Ferdinand Willumsen</t>
   </si>
   <si>
     <t>Tage la Cour ønskede at bruge et af Larsens selvportrætter i bogen En Hilsen til Johannes Larsen paa 80-Aars Dagen. Gyldendalske Boghandel 1947. Tage la Cour og Aage Marcus (red.)</t>
   </si>
   <si>
     <t>Johannes Larsen sender Gyldendals adresse, så Christa Knuth kan sende dem selvportrættet.
 Larsen og familien skal se Ane optræde i Elverhøj. Han skal også besøge en Willumsenudstilling.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/H0r3</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 2 Aug. 1947.
 Kære Grevinde
 Tak for Brevet. Du skal bare sende det Selvportræt til
 Gyldendalske Boghandel
 Nordisk Forlag
 Klareboderne 3.
 Saa ordner Resten sig og jeg sparer at skrive til la Cour og han til Dig. 
 Vi skal i Aften til Friluftsskuespil ved Skoven ”Elverhøj” hvor Ane optræder som en af Elverpigerne. I Morgen faar jeg Besøg af Holger S. Hendriksen og paa Mandag skal jeg med Revisor Strobel til Willumsenudstilling.
 Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1948-09-22</t>
   </si>
   <si>
     <t>Thora Cohn
 Dams Hotel
 Kai Grunth
 Sven Havsteen-Mikkelsen
 Hedvig Høst
 Oluf Høst
 Ville Jais Nielsen
 Johannes Jais-Nielsen
 Arne Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Bendt Rom
 Olaf Rude
 Finn Salomonsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Biæderen er ej sjælden træk- og ynglefugl i Danmark.
 Jordsvaler: Digesvaler
 Det vides ikke, hvad fyrmesteren på Christiansø og amtmanden i Rønne hed. 
 Oluf Høsts "større Gaard inde i Landet" hedder Bognemark, og han malede den utallige gange. 
 Mesinebryggeren kendes ikke, og det vides heller ikke, hvem der var pige i huset hos Larsen-familien i sept. 1948.</t>
   </si>
   <si>
     <t>Johannes Larsen har været på Bornholm. På flyveturen dertil kunne han intet se pga. regn. Han tog ind på et hotel i Rønne, og her kom Arne Larsen og viste ham fotos af nogle biædere, som havde haft reder nord for Hasle. Dagen efter blev Larsen hentet af Olaf Rude, og de kørte ud og så biæderredehullerne. De næste dage besøgte de Hammershus og rundkirker samt flere byer og de var til middag med Oluf og Hedvig Høst samt Jais-Nielsen.
 Larsen var også en tur til Christiansø i dårligt vejr. Dagen efter spiste Larsen, Rude og Jais hos Høst i dennes dejlige hus, og Høst og Larsen var ved dennes gård (Bognemark). 
 I Rønne igen besøgte Larsen Amtmanden. Da Larsen kom frem til flyet, viste det sig, at der var overvægt, men en passager tilbød at vente til næste dag med at tage til København, og problemet blev derved løst. Udsigten fra flyet var denne dag fin.
 Larsen med familie har været i Odense og se et guldfund fra Midskov. De har også været på besøg hos Sven Havsteen-Mikkelsen på Taasinge, og han gav dem en skotsk hyrdehund fra et kuld hvalpe, som Johan/Puf tidligere havde set.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TrRn</t>
   </si>
   <si>
     <t>Kjerteminde 22 Septbr 1948.
 Kære Lysse!
 Tak for Dit Brev. Skønt jeg havde glædet mig til den Tur gennem Jylland til Göteborg og videre til Båxhult, passer det mig i Grunden helt godt at den ikke bliver til noget til Aar. Jeg kan trøste Dig med at vi ikke var samtidig i Kjøbenhavn, da Du var der var jeg allerede hjemme. Vi havde Besøg af Bent Rom da jeg bestemte mig til Turen og han tilbød at jeg kunde overnatte i hans Lejlighed, hvad jeg saa gjorde og fløj Dagen efter til Bornholm. Flyveturen var en Skuffelse da det var saa Regntykt at jeg ikke en Gang kunde se Saltholm og overhovedet ingen Ting saa før vi kom til Bornholm, hvor jeg tog ind paa Dams Hotel i Rønne og ringede til Olaf Rude der sagde at han vilde hente mig næste Formiddag. Jeg gik saa ind og satte mig for at spise og saa kom der en Lektor Arne Larsen, som Rude havde sendt hen for at han kunde fortælle mig om Biæderne. Der er jo sket det mærkelige at 2 Par Biædere, en sydeuropæisk Fugl der tidligere er skudt nogle Gange her i Landet, men ikke vides at have ynglet N for Alperne i de sidste 100 Aar, havde ynglet i en Grusgrav paa en Mark ved Kysten lidt N for Hasle. Lektor Larsen viste mig nogle Billeder af dem. Der var baade Flugtfotografier og Fotografier af de gamle i Hullerne og af en Unge som en Kat havde haft fat i, og som senere døde. Redehullerne var anbragt i en Jordsvalekoloni. Dagen efter kørte jeg saa med Rude til Allinge hvor han bor, og paa Vejen stod vi af og var henne at se paa den omtalte Grusgrav, hvor Biæderne havde lavet 8 Redehuller. De var rejst om Fredagen før jeg om Tirsdagen kom derover. Om Eftermiddagen kørte vi op til Hammershus og næste Dag var vi igen deroppe og se paa Ruinerne og om Eftermiddagen til en af de 4 Rundkirker Olsker. Forøvrigt kørte Rude mig 2 Ture hver Dag og jeg fik 2 Festmaaltider daglig. Næste Dag var jeg med Rude og hans Kone paa en lang Tur gennem alle Byerne paa Ø Kysten til Dueodde og over Aakirkeby hjem gennem Ekkodalen. Vi var til stor Middag hos Grunther der har bygget sig et Hus ved Gudhjem, sammen med Jais Nielsen og hans Kone og Høst og hans Kone; Saa var jeg alene en Tur til Christiansø, men uheldig med Vejret. Jeg havde Mad med og fik en Pilsner en Bitter og en Kop Kaffe paa en Beværtning og gik saa ud
 2
 for at se paa Øen, men saa var det blevet Regnvejr og regnede mens jeg var der. Da jeg havde gaaet den store Ø rundt gik jeg ind til Fyrmesteren er den øverste Toldmyndighed og hilste ham fra Finn Salomonsen Vi sad saa og snakkede ved en Cigar og et Par Glas Portvin og saa gik jeg den lille Ø rundt i Regnvejr og satte mig ned i Kahytten. Det var blæst op og Vinden lige imod saa der var en hel Del søsyge. Rude og Høst stod og tog imod mig i Gudhjem og Rude kørte mig saa hjem. Næste Dag var Rudes og Jais, hans Kone var rejst til en fin Middag hos Høsts der har et dejligt Hus i Gudhjem, med Have op ad Klippen Bokul hvor der er en lille Lystskov med en stor Dam og paa den anden Side ligger den Gaard som Høst altid maler og hvor han har Atelier for uden et i haven og et i Huset. Jeg var med Høst oppe i Bondegaarden. Desuden ejer han en større Gaard inde i Landet og har bygget en stor fin Biograf til sin Søn. Saa var jeg nogle flere Ture med Rude, bl.a. paa Rytterknægten og i Bastemosen, og i den største Rundkirke Øster Larsker. Onsdag 1 Septbr kørte Rude og jeg til Rønne og besøgte Amtmanden hvor vi fik The og Kager og senere en Cocktail. Rude og Amtmanden skulde med Damperen om Aftenen, mens jeg havde faaet Billet til Flyvemaskinen. Amtmandens Chaufør kørte mig ud til Flyvepladsen. Der var 6 Passagerer som der var Plads til, men da vi blev vejede viste det sig at der var Overvægt, og vi fik den Besked at enten skulde en af Passagererne trække sig tilbage eller ogsaa skulde al Bagagen sendes med Damperen. Det saa jo ikke godt ud. Min Rejsetaske var ulaaset, og jeg kunde jo ikke komme til Kjøbenhavn uden Hotelplads og uden Nattøj, saa jeg var forberedt paa at returnere til Rønne, da heldigvis en af Passagererne erklærede at hans Hjem Rejse godt kunde vente til Dagen efter. Saa kom vi da af Sted og skønt det var lidt diset kunde jeg dog se Vandet hele Tiden og det var morsomt at flyve over Skaane, der laa i Soldis med nogle gulranede Skyer forude og en vældig Tordenbyge med Nedbør til højre for os og Skanør og Falsterbo til venstre. Vi fløj fra Bornholm Kl 6,15 en Time efter i Kastrup og jeg naaede at faa 3 Stk Mad og en Fadøl paa Banegaarden. Traf Mesingebryggeren paa Færgen 
 3
 og kørte med ham hjem og var her Kl. godt 12. I Forgaars var vi allesammen i Odense for at se et Guldfund fra Midskov. En Gaardmand derude ryddede en Busk og fandt 7 Guldkar af samme Slags som dem fra Lavindsgaard og dem fra Boeslunde, Du ved dem med Hankene. Disse havde 3 haft [Tegning] Hanke der var brækkede af, men der 2-3 smaa Guldplader der havde været nittede paa og en del af en Guldtraad. Hankene havde været [hul i papiret]viklet med. I Gaar var vi alle sammen )x nede hos Svend Mikkelsen der har købt et Hus paa Taasinge i Troense. Vi fik en sort og en hvid skotsk Hyrdehund med hjem som Puf havde været med til at udvælge af et Kuld Hvalpe da de var derovre i Fjor, det er en Hanhund der hedder ”Glen” Vi har haft meget uroligt Vejr i den sidste Tid og en Mængde Frugt er blæst ned og i Dag trækker der nogle store Byger med Regn og Hagl. 
 Mange Hilsner Jeres JL.
 )x Else var ikke med da hun er forkølet og i Dag ligger vores Pige med et daarligt Ben.
 P.S.
 I faar en af Dagene en Invitation til Anes Konfirmation i October, som jeg haaber at I kan komme til
 JL.</t>
   </si>
   <si>
     <t>1948-12-08</t>
   </si>
   <si>
     <t>Refshalevej 16 Maribo</t>
   </si>
   <si>
     <t>Helge Constantin Jensen
 Andreas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Christa Knuth flyttede efter sin skilsmisse fra Knuthenborg til en villa i Maribo.</t>
   </si>
   <si>
     <t>Johannes Larsen har været syg med feber. Han skulle have været på jagt med Obert Helge Jensen på Rømø og Slien, men han måtte aflyse. De kom afsted en anden dag. En fisker har lovet Larsen en sejltur til Hatterrevet nord for Samsø, og Larsen har fået bestilling på et billede derfra. 
 Johannes Larsen kommer den 13. for at deltage i Christa Knuths fødselsdag.
 Peter fra Båxhult har været på besøg.
 Larsen spørger, om Christa Knuth fik byttet den villa, som hun havde købt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/CaeP</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 16.
 Maribo. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde 
 [Julemærke 1948]
 [I brevet:]
 Kjerteminde 8 Decbr. 1948.
@@ -8118,59 +8256,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DyOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D1jH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3PWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usto" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jgsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UtOK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hxPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9GXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/puRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmpR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zSIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DVRe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvDO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lron" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RgBc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pmpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Onr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zfJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6TP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r1nn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KG66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A3eY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5Ic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9DkY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAS2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RA4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JuzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oaIp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpfL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FSAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gn6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wgqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WoKQ6GZ2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G6GK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sQ8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/30YUr6Bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVd7DrLa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aF5nzb8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DnYM5ovH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ylxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U97nCp7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KWBBQDjT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ukwruu9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZbFoLDhL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/TFZbCnL5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JIKLC0ja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8qs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CGCX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rpa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fDVG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/EdY8a0YA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iGwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XgTxYWLz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pVrkJOD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/F7OHQu0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iWvGFacW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weJO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sT0mzlCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4tJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Tk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4EV9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pgJeWaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LRbZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7mLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/av6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rucI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5WQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SlQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bzeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Bw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1XH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KlrseGqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xgfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n2q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0lv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XXCu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HWoO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CJFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OUdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KhL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OPcq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CPGx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6cVnZS6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DMr2WPrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FEkQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Lrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c1Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eyxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Wdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h5A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/61N6kNkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OpS1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9jSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/74ud2QUs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qVHjSM8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fPK2uvH3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bARK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gGrPbIOu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CMVW8mo1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AP4kFsI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3OfqrFfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vmZx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rtuLWr8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BpDR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8aSTOe5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pqBoCGx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BSUSiqrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwS33elR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IE3H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aBsVe7OZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CpoqpJS7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IUcuS1ie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpy3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DxKN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Np5H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JowR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sGuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FWo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBLSg77L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tKAKXG91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AfsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xEOgthK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hPuG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVFtSb7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b4wJZexf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bAJNMH7J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/v71cVxpe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gg0Kq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ie4pFGsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/txro71EM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KRmo1USA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/o3uP0rTX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/773tLxHI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HpCV8zLO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c7JI9tFg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WiCa1sc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CwVWjWuI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YMKxiB52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YN6KZXKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A40RZCOs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/riqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/08TQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xths" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ny9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A8wI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aannmv6K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BbGn7Mcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LYg1m9x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f5mH3mkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hh6b8Pwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UspNYH4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/80D8s7eX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pqRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jUix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UdaM3mlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kOta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CKbE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/crVn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N4zH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QyIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lhHP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/17Cx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z5n0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/64Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vHQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tX0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WWm6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFiY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h95J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frAp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkUx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dSjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H7ZC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nXVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H0r3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CaeP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4kbT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E7Wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D1jH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DyOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3PWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usto" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jgsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UtOK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hxPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9GXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/puRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmpR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zSIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DVRe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvDO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lron" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RgBc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pmpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Onr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zfJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6TP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r1nn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KG66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A3eY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5Ic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9DkY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAS2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RA4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JuzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oaIp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpfL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FSAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gn6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wgqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WoKQ6GZ2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G6GK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/30YUr6Bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sQ8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVd7DrLa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aF5nzb8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DnYM5ovH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ylxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U97nCp7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KWBBQDjT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ukwruu9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZbFoLDhL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/TFZbCnL5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JIKLC0ja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8qs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CGCX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rpa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fDVG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/EdY8a0YA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iGwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XgTxYWLz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pVrkJOD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/F7OHQu0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iWvGFacW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weJO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sT0mzlCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4tJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Tk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4EV9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pgJeWaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LRbZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7mLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/av6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rucI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5WQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SlQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bzeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Bw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1XH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KlrseGqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xgfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n2q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0lv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XXCu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HWoO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CJFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OUdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KhL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OPcq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CPGx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6cVnZS6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DMr2WPrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FEkQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Lrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c1Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eyxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Wdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h5A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OpS1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/61N6kNkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9jSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/74ud2QUs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qVHjSM8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fPK2uvH3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bARK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gGrPbIOu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CMVW8mo1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AP4kFsI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vmZx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3OfqrFfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rtuLWr8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BpDR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8aSTOe5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pqBoCGx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BSUSiqrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwS33elR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IE3H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aBsVe7OZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CpoqpJS7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpy3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DxKN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Np5H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JowR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sGuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FWo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBLSg77L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tKAKXG91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AfsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xEOgthK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hPuG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVFtSb7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b4wJZexf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bAJNMH7J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/v71cVxpe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gg0Kq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ie4pFGsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/txro71EM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KRmo1USA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/o3uP0rTX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/773tLxHI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HpCV8zLO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c7JI9tFg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WiCa1sc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CwVWjWuI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YMKxiB52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YN6KZXKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A40RZCOs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/riqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/08TQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xths" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ny9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZrmT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A8wI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aannmv6K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BbGn7Mcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LYg1m9x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c4gBtApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iME0s4ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f5mH3mkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hh6b8Pwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UspNYH4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/80D8s7eX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pqRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jUix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UdaM3mlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kOta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CKbE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/crVn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N4zH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QyIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lhHP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/17Cx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z5n0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/64Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vHQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bz0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tX0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WWm6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFiY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h95J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frAp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkUx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dSjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H7ZC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nXVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H0r3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CaeP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4kbT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E7Wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M241"/>
+  <dimension ref="A1:M243"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -10470,180 +10608,180 @@
       </c>
       <c r="H53" s="5" t="s">
         <v>372</v>
       </c>
       <c r="I53" s="5" t="s">
         <v>373</v>
       </c>
       <c r="J53" s="5" t="s">
         <v>374</v>
       </c>
       <c r="K53" s="5" t="s">
         <v>375</v>
       </c>
       <c r="L53" s="6" t="s">
         <v>376</v>
       </c>
       <c r="M53" s="5" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
         <v>378</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>14</v>
+        <v>310</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="D54" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E54" s="5" t="s">
+      <c r="D54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I54" s="5"/>
+      <c r="J54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K54" s="5" t="s">
         <v>379</v>
       </c>
-      <c r="F54" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H54" s="5" t="s">
+      <c r="L54" s="6" t="s">
         <v>380</v>
       </c>
-      <c r="I54" s="5" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="M54" s="5"/>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H55" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="I55" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="J55" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K55" s="5" t="s">
         <v>385</v>
       </c>
-      <c r="B55" s="5" t="s">
-[...36 lines deleted...]
-      <c r="K55" s="5" t="s">
+      <c r="L55" s="6" t="s">
         <v>386</v>
       </c>
-      <c r="L55" s="6" t="s">
+      <c r="M55" s="5" t="s">
         <v>387</v>
       </c>
-      <c r="M55" s="5"/>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
         <v>388</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I56" s="5"/>
       <c r="J56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K56" s="5" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="L56" s="6" t="s">
         <v>389</v>
       </c>
       <c r="M56" s="5"/>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
         <v>390</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -10787,147 +10925,147 @@
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
         <v>403</v>
       </c>
       <c r="I60" s="5"/>
       <c r="J60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K60" s="5" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="L60" s="6" t="s">
         <v>404</v>
       </c>
       <c r="M60" s="5"/>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
         <v>405</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
         <v>406</v>
       </c>
       <c r="I61" s="5"/>
       <c r="J61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K61" s="5" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="L61" s="6" t="s">
         <v>407</v>
       </c>
       <c r="M61" s="5"/>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
         <v>408</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I62" s="5"/>
       <c r="J62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K62" s="5" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="L62" s="6" t="s">
         <v>409</v>
       </c>
       <c r="M62" s="5"/>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
         <v>410</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -11030,51 +11168,51 @@
           <t/>
         </is>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I65" s="5"/>
       <c r="J65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K65" s="5" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="L65" s="6" t="s">
         <v>417</v>
       </c>
       <c r="M65" s="5"/>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
         <v>418</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F66" s="5" t="inlineStr">
         <is>
           <t/>
@@ -11398,51 +11536,51 @@
           <t/>
         </is>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I73" s="5"/>
       <c r="J73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K73" s="5" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="L73" s="6" t="s">
         <v>462</v>
       </c>
       <c r="M73" s="5"/>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
         <v>463</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>203</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>453</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>464</v>
       </c>
       <c r="F74" s="5" t="inlineStr">
         <is>
           <t/>
@@ -11537,196 +11675,196 @@
           <t/>
         </is>
       </c>
       <c r="F76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I76" s="5"/>
       <c r="J76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K76" s="5" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="L76" s="6" t="s">
         <v>478</v>
       </c>
       <c r="M76" s="5"/>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
         <v>479</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="s">
         <v>480</v>
       </c>
       <c r="I77" s="5"/>
       <c r="J77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K77" s="5" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="L77" s="6" t="s">
         <v>481</v>
       </c>
       <c r="M77" s="5"/>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
         <v>482</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I78" s="5"/>
       <c r="J78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K78" s="5" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="L78" s="6" t="s">
         <v>483</v>
       </c>
       <c r="M78" s="5"/>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
         <v>484</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I79" s="5"/>
       <c r="J79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K79" s="5" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="L79" s="6" t="s">
         <v>485</v>
       </c>
       <c r="M79" s="5"/>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
         <v>486</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>203</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>487</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>488</v>
       </c>
       <c r="F80" s="5" t="inlineStr">
         <is>
           <t/>
@@ -11819,51 +11957,51 @@
           <t/>
         </is>
       </c>
       <c r="F82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I82" s="5"/>
       <c r="J82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K82" s="5" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="L82" s="6" t="s">
         <v>503</v>
       </c>
       <c r="M82" s="5"/>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
         <v>504</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F83" s="5" t="inlineStr">
@@ -12089,51 +12227,51 @@
           <t/>
         </is>
       </c>
       <c r="F88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I88" s="5"/>
       <c r="J88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K88" s="5" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="L88" s="6" t="s">
         <v>540</v>
       </c>
       <c r="M88" s="5"/>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
         <v>541</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>203</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>495</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>471</v>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
           <t/>
@@ -13586,148 +13724,148 @@
       </c>
       <c r="H121" s="5" t="s">
         <v>765</v>
       </c>
       <c r="I121" s="5" t="s">
         <v>766</v>
       </c>
       <c r="J121" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K121" s="5" t="s">
         <v>767</v>
       </c>
       <c r="L121" s="6" t="s">
         <v>768</v>
       </c>
       <c r="M121" s="5" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
         <v>770</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>310</v>
+        <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D122" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D122" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E122" s="5" t="s">
+        <v>771</v>
       </c>
       <c r="F122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G122" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G122" s="5" t="s">
+        <v>772</v>
       </c>
       <c r="H122" s="5" t="s">
-        <v>771</v>
+        <v>680</v>
       </c>
       <c r="I122" s="5"/>
-      <c r="J122" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J122" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K122" s="5" t="s">
-        <v>748</v>
+        <v>773</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>772</v>
-[...1 lines deleted...]
-      <c r="M122" s="5"/>
+        <v>774</v>
+      </c>
+      <c r="M122" s="5" t="s">
+        <v>775</v>
+      </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>14</v>
+        <v>310</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D123" s="5" t="s">
-[...3 lines deleted...]
-        <v>774</v>
+      <c r="D123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G123" s="5" t="s">
-        <v>775</v>
+      <c r="G123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H123" s="5" t="s">
-        <v>680</v>
+        <v>777</v>
       </c>
       <c r="I123" s="5"/>
-      <c r="J123" s="5" t="s">
-        <v>21</v>
+      <c r="J123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K123" s="5" t="s">
-        <v>776</v>
+        <v>748</v>
       </c>
       <c r="L123" s="6" t="s">
-        <v>777</v>
-[...1 lines deleted...]
-      <c r="M123" s="5" t="s">
         <v>778</v>
       </c>
+      <c r="M123" s="5"/>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
         <v>779</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="F124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G124" s="5" t="s">
         <v>780</v>
       </c>
       <c r="H124" s="5" t="s">
         <v>680</v>
       </c>
       <c r="I124" s="5" t="s">
         <v>781</v>
       </c>
       <c r="J124" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K124" s="5" t="s">
         <v>782</v>
       </c>
       <c r="L124" s="6" t="s">
         <v>783</v>
       </c>
       <c r="M124" s="5" t="s">
@@ -14146,136 +14284,136 @@
       </c>
       <c r="H133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I133" s="5"/>
       <c r="J133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K133" s="5" t="s">
         <v>786</v>
       </c>
       <c r="L133" s="6" t="s">
         <v>812</v>
       </c>
       <c r="M133" s="5"/>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
         <v>813</v>
       </c>
       <c r="B134" s="5" t="s">
-        <v>310</v>
+        <v>14</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D134" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D134" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E134" s="5" t="s">
+        <v>814</v>
       </c>
       <c r="F134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G134" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G134" s="5" t="s">
+        <v>815</v>
+      </c>
+      <c r="H134" s="5" t="s">
+        <v>816</v>
+      </c>
+      <c r="I134" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="J134" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K134" s="5" t="s">
-        <v>786</v>
+        <v>818</v>
       </c>
       <c r="L134" s="6" t="s">
-        <v>814</v>
-[...1 lines deleted...]
-      <c r="M134" s="5"/>
+        <v>819</v>
+      </c>
+      <c r="M134" s="5" t="s">
+        <v>820</v>
+      </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>815</v>
+        <v>821</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>14</v>
+        <v>310</v>
       </c>
       <c r="C135" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D135" s="5" t="s">
-[...3 lines deleted...]
-        <v>816</v>
+      <c r="D135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G135" s="5" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="G135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I135" s="5"/>
+      <c r="J135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K135" s="5" t="s">
-        <v>820</v>
+        <v>786</v>
       </c>
       <c r="L135" s="6" t="s">
-        <v>821</v>
-[...1 lines deleted...]
-      <c r="M135" s="5" t="s">
         <v>822</v>
       </c>
+      <c r="M135" s="5"/>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
         <v>823</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -14356,51 +14494,51 @@
       </c>
       <c r="C138" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H138" s="5" t="s">
-        <v>771</v>
+        <v>777</v>
       </c>
       <c r="I138" s="5"/>
       <c r="J138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K138" s="5" t="s">
         <v>796</v>
       </c>
       <c r="L138" s="6" t="s">
         <v>834</v>
       </c>
       <c r="M138" s="5"/>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
         <v>835</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>16</v>
       </c>
@@ -14859,4332 +14997,4420 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="I148" s="5"/>
       <c r="J148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="6" t="s">
         <v>867</v>
       </c>
       <c r="M148" s="5"/>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
         <v>868</v>
       </c>
       <c r="B149" s="5" t="s">
-        <v>310</v>
+        <v>14</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>869</v>
+      </c>
+      <c r="D149" s="5" t="s">
+        <v>870</v>
+      </c>
+      <c r="E149" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G149" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G149" s="5" t="s">
+        <v>871</v>
+      </c>
+      <c r="H149" s="5" t="s">
+        <v>872</v>
       </c>
       <c r="I149" s="5"/>
-      <c r="J149" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J149" s="5" t="s">
+        <v>873</v>
+      </c>
+      <c r="K149" s="5" t="s">
+        <v>874</v>
       </c>
       <c r="L149" s="6" t="s">
-        <v>869</v>
-[...1 lines deleted...]
-      <c r="M149" s="5"/>
+        <v>875</v>
+      </c>
+      <c r="M149" s="5" t="s">
+        <v>876</v>
+      </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>870</v>
+        <v>877</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>871</v>
+        <v>869</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E150" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G150" s="5" t="s">
+        <v>878</v>
+      </c>
+      <c r="H150" s="5" t="s">
+        <v>879</v>
+      </c>
+      <c r="I150" s="5" t="s">
+        <v>880</v>
+      </c>
+      <c r="J150" s="5" t="s">
         <v>873</v>
       </c>
-      <c r="H150" s="5" t="s">
-[...5 lines deleted...]
-      </c>
       <c r="K150" s="5" t="s">
-        <v>876</v>
+        <v>881</v>
       </c>
       <c r="L150" s="6" t="s">
-        <v>877</v>
+        <v>882</v>
       </c>
       <c r="M150" s="5" t="s">
-        <v>878</v>
+        <v>883</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>879</v>
+        <v>884</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>871</v>
+        <v>869</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E151" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G151" s="5" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="H151" s="5" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="I151" s="5" t="s">
-        <v>882</v>
+        <v>887</v>
       </c>
       <c r="J151" s="5" t="s">
-        <v>875</v>
+        <v>873</v>
       </c>
       <c r="K151" s="5" t="s">
-        <v>883</v>
+        <v>888</v>
       </c>
       <c r="L151" s="6" t="s">
-        <v>884</v>
+        <v>889</v>
       </c>
       <c r="M151" s="5" t="s">
-        <v>885</v>
+        <v>890</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>886</v>
+        <v>891</v>
       </c>
       <c r="B152" s="5" t="s">
-        <v>14</v>
+        <v>892</v>
       </c>
       <c r="C152" s="5" t="s">
-        <v>871</v>
+        <v>487</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>872</v>
+        <v>16</v>
       </c>
       <c r="E152" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="F152" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F152" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G152" s="5" t="s">
-        <v>887</v>
+        <v>893</v>
       </c>
       <c r="H152" s="5" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="I152" s="5" t="s">
-        <v>889</v>
+        <v>895</v>
       </c>
       <c r="J152" s="5" t="s">
-        <v>875</v>
+        <v>245</v>
       </c>
       <c r="K152" s="5" t="s">
-        <v>890</v>
+        <v>896</v>
       </c>
       <c r="L152" s="6" t="s">
-        <v>891</v>
+        <v>897</v>
       </c>
       <c r="M152" s="5" t="s">
-        <v>892</v>
+        <v>898</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>893</v>
+        <v>899</v>
       </c>
       <c r="B153" s="5" t="s">
-        <v>894</v>
+        <v>14</v>
       </c>
       <c r="C153" s="5" t="s">
-        <v>487</v>
+        <v>16</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>16</v>
+        <v>113</v>
       </c>
       <c r="E153" s="5" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>900</v>
+      </c>
+      <c r="F153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G153" s="5" t="s">
-        <v>895</v>
+        <v>901</v>
       </c>
       <c r="H153" s="5" t="s">
-        <v>896</v>
-[...3 lines deleted...]
-      </c>
+        <v>902</v>
+      </c>
+      <c r="I153" s="5"/>
       <c r="J153" s="5" t="s">
-        <v>245</v>
+        <v>21</v>
       </c>
       <c r="K153" s="5" t="s">
-        <v>898</v>
+        <v>903</v>
       </c>
       <c r="L153" s="6" t="s">
-        <v>899</v>
+        <v>904</v>
       </c>
       <c r="M153" s="5" t="s">
-        <v>900</v>
+        <v>905</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>901</v>
+        <v>906</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>14</v>
+        <v>310</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D154" s="5" t="s">
-[...3 lines deleted...]
-        <v>902</v>
+      <c r="D154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G154" s="5" t="s">
-        <v>903</v>
+      <c r="G154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H154" s="5" t="s">
-        <v>904</v>
+        <v>777</v>
       </c>
       <c r="I154" s="5"/>
-      <c r="J154" s="5" t="s">
-        <v>21</v>
+      <c r="J154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K154" s="5" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>906</v>
-[...3 lines deleted...]
-      </c>
+        <v>908</v>
+      </c>
+      <c r="M154" s="5"/>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="B155" s="5" t="s">
-        <v>310</v>
+        <v>14</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D155" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D155" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E155" s="5" t="s">
+        <v>910</v>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G155" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G155" s="5" t="s">
+        <v>911</v>
       </c>
       <c r="H155" s="5" t="s">
-        <v>771</v>
-[...5 lines deleted...]
-        </is>
+        <v>912</v>
+      </c>
+      <c r="I155" s="5" t="s">
+        <v>913</v>
+      </c>
+      <c r="J155" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K155" s="5" t="s">
-        <v>909</v>
+        <v>914</v>
       </c>
       <c r="L155" s="6" t="s">
-        <v>910</v>
-[...1 lines deleted...]
-      <c r="M155" s="5"/>
+        <v>915</v>
+      </c>
+      <c r="M155" s="5" t="s">
+        <v>916</v>
+      </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>911</v>
+        <v>917</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E156" s="5" t="s">
-        <v>912</v>
+        <v>918</v>
       </c>
       <c r="F156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G156" s="5" t="s">
-        <v>913</v>
+        <v>919</v>
       </c>
       <c r="H156" s="5" t="s">
-        <v>914</v>
+        <v>920</v>
       </c>
       <c r="I156" s="5" t="s">
-        <v>915</v>
+        <v>921</v>
       </c>
       <c r="J156" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K156" s="5" t="s">
-        <v>916</v>
+        <v>922</v>
       </c>
       <c r="L156" s="6" t="s">
-        <v>917</v>
+        <v>923</v>
       </c>
       <c r="M156" s="5" t="s">
-        <v>918</v>
+        <v>924</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>919</v>
+        <v>925</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>14</v>
+        <v>310</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D157" s="5" t="s">
-[...3 lines deleted...]
-        <v>920</v>
+      <c r="D157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G157" s="5" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="G157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I157" s="5"/>
+      <c r="J157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K157" s="5" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="L157" s="6" t="s">
-        <v>925</v>
-[...3 lines deleted...]
-      </c>
+        <v>927</v>
+      </c>
+      <c r="M157" s="5"/>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I158" s="5"/>
       <c r="J158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K158" s="5" t="s">
-        <v>928</v>
+        <v>926</v>
       </c>
       <c r="L158" s="6" t="s">
         <v>929</v>
       </c>
       <c r="M158" s="5"/>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
         <v>930</v>
       </c>
       <c r="B159" s="5" t="s">
-        <v>310</v>
+        <v>892</v>
       </c>
       <c r="C159" s="5" t="s">
+        <v>931</v>
+      </c>
+      <c r="D159" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D159" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E159" s="5" t="s">
+        <v>932</v>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G159" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G159" s="5" t="s">
+        <v>933</v>
+      </c>
+      <c r="H159" s="5" t="s">
+        <v>934</v>
+      </c>
+      <c r="I159" s="5" t="s">
+        <v>935</v>
+      </c>
+      <c r="J159" s="5" t="s">
+        <v>245</v>
       </c>
       <c r="K159" s="5" t="s">
-        <v>928</v>
+        <v>936</v>
       </c>
       <c r="L159" s="6" t="s">
-        <v>931</v>
-[...1 lines deleted...]
-      <c r="M159" s="5"/>
+        <v>937</v>
+      </c>
+      <c r="M159" s="5" t="s">
+        <v>938</v>
+      </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>932</v>
+        <v>939</v>
       </c>
       <c r="B160" s="5" t="s">
-        <v>894</v>
+        <v>310</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>933</v>
-[...1 lines deleted...]
-      <c r="D160" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E160" s="5" t="s">
-        <v>934</v>
+      <c r="D160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G160" s="5" t="s">
-        <v>935</v>
+      <c r="G160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H160" s="5" t="s">
-        <v>936</v>
-[...8 lines deleted...]
-        <v>938</v>
+        <v>940</v>
+      </c>
+      <c r="I160" s="5"/>
+      <c r="J160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L160" s="6" t="s">
-        <v>939</v>
-[...3 lines deleted...]
-      </c>
+        <v>941</v>
+      </c>
+      <c r="M160" s="5"/>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="B161" s="5" t="s">
-        <v>310</v>
+        <v>14</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D161" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D161" s="5" t="s">
+        <v>113</v>
       </c>
       <c r="E161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G161" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G161" s="5" t="s">
+        <v>943</v>
       </c>
       <c r="H161" s="5" t="s">
-        <v>942</v>
-[...10 lines deleted...]
-        </is>
+        <v>944</v>
+      </c>
+      <c r="I161" s="5" t="s">
+        <v>945</v>
+      </c>
+      <c r="J161" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K161" s="5" t="s">
+        <v>946</v>
       </c>
       <c r="L161" s="6" t="s">
-        <v>943</v>
-[...1 lines deleted...]
-      <c r="M161" s="5"/>
+        <v>947</v>
+      </c>
+      <c r="M161" s="5" t="s">
+        <v>948</v>
+      </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>944</v>
+        <v>949</v>
       </c>
       <c r="B162" s="5" t="s">
-        <v>14</v>
+        <v>310</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D162" s="5" t="s">
-        <v>113</v>
+      <c r="D162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G162" s="5" t="s">
-        <v>945</v>
+      <c r="G162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H162" s="5" t="s">
-        <v>946</v>
-[...8 lines deleted...]
-        <v>948</v>
+        <v>950</v>
+      </c>
+      <c r="I162" s="5"/>
+      <c r="J162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L162" s="6" t="s">
-        <v>949</v>
-[...3 lines deleted...]
-      </c>
+        <v>951</v>
+      </c>
+      <c r="M162" s="5"/>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>951</v>
+        <v>949</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H163" s="5" t="s">
         <v>952</v>
       </c>
       <c r="I163" s="5"/>
       <c r="J163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="6" t="s">
         <v>953</v>
       </c>
       <c r="M163" s="5"/>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H164" s="5" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="I164" s="5"/>
       <c r="J164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="6" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="M164" s="5"/>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H165" s="5" t="s">
-        <v>957</v>
+      <c r="H165" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I165" s="5"/>
       <c r="J165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="6" t="s">
         <v>958</v>
       </c>
       <c r="M165" s="5"/>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
         <v>959</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H166" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H166" s="5" t="s">
+        <v>960</v>
       </c>
       <c r="I166" s="5"/>
       <c r="J166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="6" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="M166" s="5"/>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H167" s="5" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="I167" s="5"/>
       <c r="J167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="6" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="M167" s="5"/>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H168" s="5" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="I168" s="5"/>
       <c r="J168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="6" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="M168" s="5"/>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H169" s="5" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="I169" s="5"/>
       <c r="J169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="6" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="M169" s="5"/>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H170" s="5" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="I170" s="5"/>
       <c r="J170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="6" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="M170" s="5"/>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H171" s="5" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="I171" s="5"/>
       <c r="J171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="6" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="M171" s="5"/>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H172" s="5" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="I172" s="5"/>
       <c r="J172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="6" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="M172" s="5"/>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H173" s="5" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="I173" s="5"/>
       <c r="J173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="6" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="M173" s="5"/>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H174" s="5" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="I174" s="5"/>
       <c r="J174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="6" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="M174" s="5"/>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H175" s="5" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="I175" s="5"/>
       <c r="J175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="6" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="M175" s="5"/>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H176" s="5" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="I176" s="5"/>
       <c r="J176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="6" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="M176" s="5"/>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H177" s="5" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="I177" s="5"/>
       <c r="J177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="6" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="M177" s="5"/>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C178" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H178" s="5" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="I178" s="5"/>
       <c r="J178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="6" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="M178" s="5"/>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C179" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H179" s="5" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="I179" s="5"/>
       <c r="J179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="6" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="M179" s="5"/>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H180" s="5" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="I180" s="5"/>
       <c r="J180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="6" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="M180" s="5"/>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C181" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H181" s="5" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="I181" s="5"/>
       <c r="J181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="6" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="M181" s="5"/>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H182" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="I182" s="5"/>
       <c r="J182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="6" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="M182" s="5"/>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H183" s="5" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="I183" s="5"/>
       <c r="J183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="6" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="M183" s="5"/>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H184" s="5" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="I184" s="5"/>
       <c r="J184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="6" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="M184" s="5"/>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H185" s="5" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="I185" s="5"/>
       <c r="J185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="6" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="M185" s="5"/>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H186" s="5" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="I186" s="5"/>
       <c r="J186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="6" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="M186" s="5"/>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="B187" s="5" t="s">
-        <v>310</v>
+        <v>14</v>
       </c>
       <c r="C187" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>680</v>
+      </c>
+      <c r="D187" s="5" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E187" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G187" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G187" s="5" t="s">
+        <v>1024</v>
       </c>
       <c r="H187" s="5" t="s">
-        <v>1022</v>
-[...10 lines deleted...]
-        </is>
+        <v>1025</v>
+      </c>
+      <c r="I187" s="5" t="s">
+        <v>1026</v>
+      </c>
+      <c r="J187" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="K187" s="5" t="s">
+        <v>1027</v>
       </c>
       <c r="L187" s="6" t="s">
-        <v>1023</v>
-[...1 lines deleted...]
-      <c r="M187" s="5"/>
+        <v>1028</v>
+      </c>
+      <c r="M187" s="5" t="s">
+        <v>1029</v>
+      </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>1024</v>
+        <v>1030</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C188" s="5" t="s">
-        <v>680</v>
+        <v>16</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>1025</v>
+        <v>777</v>
       </c>
       <c r="E188" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G188" s="5" t="s">
-        <v>1026</v>
+        <v>1031</v>
       </c>
       <c r="H188" s="5" t="s">
-        <v>1027</v>
+        <v>1032</v>
       </c>
       <c r="I188" s="5" t="s">
-        <v>1028</v>
+        <v>1033</v>
       </c>
       <c r="J188" s="5" t="s">
         <v>245</v>
       </c>
       <c r="K188" s="5" t="s">
-        <v>1029</v>
+        <v>1034</v>
       </c>
       <c r="L188" s="6" t="s">
-        <v>1030</v>
+        <v>1035</v>
       </c>
       <c r="M188" s="5" t="s">
-        <v>1031</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C189" s="5" t="s">
-        <v>16</v>
+        <v>203</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>771</v>
+        <v>487</v>
       </c>
       <c r="E189" s="5" t="s">
-        <v>17</v>
+        <v>687</v>
       </c>
       <c r="F189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G189" s="5" t="s">
-        <v>1033</v>
+      <c r="G189" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H189" s="5" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="I189" s="5" t="s">
-        <v>1035</v>
+        <v>1039</v>
       </c>
       <c r="J189" s="5" t="s">
-        <v>245</v>
+        <v>457</v>
       </c>
       <c r="K189" s="5" t="s">
-        <v>1036</v>
+        <v>1040</v>
       </c>
       <c r="L189" s="6" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="M189" s="5" t="s">
-        <v>1038</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>1039</v>
+        <v>1043</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C190" s="5" t="s">
         <v>203</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>487</v>
+        <v>453</v>
       </c>
       <c r="E190" s="5" t="s">
-        <v>687</v>
+        <v>1044</v>
       </c>
       <c r="F190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H190" s="5" t="s">
-        <v>1040</v>
+        <v>1045</v>
       </c>
       <c r="I190" s="5" t="s">
-        <v>1041</v>
+        <v>1046</v>
       </c>
       <c r="J190" s="5" t="s">
         <v>457</v>
       </c>
       <c r="K190" s="5" t="s">
-        <v>1042</v>
+        <v>1047</v>
       </c>
       <c r="L190" s="6" t="s">
-        <v>1043</v>
+        <v>1048</v>
       </c>
       <c r="M190" s="5" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>1045</v>
+        <v>1050</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C191" s="5" t="s">
-        <v>203</v>
+        <v>293</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>453</v>
+        <v>311</v>
       </c>
       <c r="E191" s="5" t="s">
-        <v>1046</v>
-[...4 lines deleted...]
-        </is>
+        <v>1051</v>
+      </c>
+      <c r="F191" s="5" t="s">
+        <v>1052</v>
       </c>
       <c r="G191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H191" s="5" t="s">
-        <v>1047</v>
+        <v>1053</v>
       </c>
       <c r="I191" s="5" t="s">
-        <v>1048</v>
+        <v>1054</v>
       </c>
       <c r="J191" s="5" t="s">
-        <v>457</v>
+        <v>1055</v>
       </c>
       <c r="K191" s="5" t="s">
-        <v>1049</v>
+        <v>1056</v>
       </c>
       <c r="L191" s="6" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="M191" s="5" t="s">
-        <v>1051</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>1052</v>
+        <v>1059</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C192" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>771</v>
+        <v>777</v>
       </c>
       <c r="E192" s="5" t="s">
-        <v>1053</v>
+        <v>1060</v>
       </c>
       <c r="F192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G192" s="5" t="s">
-        <v>1054</v>
+        <v>1061</v>
       </c>
       <c r="H192" s="5" t="s">
-        <v>1055</v>
+        <v>1062</v>
       </c>
       <c r="I192" s="5"/>
       <c r="J192" s="5" t="s">
         <v>245</v>
       </c>
       <c r="K192" s="5" t="s">
-        <v>1056</v>
+        <v>1063</v>
       </c>
       <c r="L192" s="6" t="s">
-        <v>1057</v>
+        <v>1064</v>
       </c>
       <c r="M192" s="5" t="s">
-        <v>1058</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>1059</v>
+        <v>1066</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C193" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H193" s="5" t="s">
-        <v>1060</v>
+        <v>1067</v>
       </c>
       <c r="I193" s="5"/>
       <c r="J193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K193" s="5" t="s">
-        <v>1061</v>
+        <v>1068</v>
       </c>
       <c r="L193" s="6" t="s">
-        <v>1062</v>
+        <v>1069</v>
       </c>
       <c r="M193" s="5"/>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>1063</v>
+        <v>1070</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C194" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H194" s="5" t="s">
-        <v>1064</v>
+        <v>1071</v>
       </c>
       <c r="I194" s="5"/>
       <c r="J194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K194" s="5" t="s">
-        <v>1061</v>
+        <v>1068</v>
       </c>
       <c r="L194" s="6" t="s">
-        <v>1065</v>
+        <v>1072</v>
       </c>
       <c r="M194" s="5"/>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>1066</v>
+        <v>1073</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H195" s="5" t="s">
-        <v>1067</v>
+        <v>1074</v>
       </c>
       <c r="I195" s="5"/>
       <c r="J195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K195" s="5" t="s">
-        <v>1061</v>
+        <v>1068</v>
       </c>
       <c r="L195" s="6" t="s">
-        <v>1068</v>
+        <v>1075</v>
       </c>
       <c r="M195" s="5"/>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>1069</v>
+        <v>1076</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C196" s="5" t="s">
-        <v>1070</v>
+        <v>16</v>
       </c>
       <c r="D196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H196" s="5" t="s">
-        <v>1070</v>
+        <v>1077</v>
       </c>
       <c r="I196" s="5"/>
       <c r="J196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K196" s="5" t="s">
-        <v>1071</v>
+        <v>1078</v>
       </c>
       <c r="L196" s="6" t="s">
-        <v>1072</v>
+        <v>1079</v>
       </c>
       <c r="M196" s="5"/>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>1073</v>
+        <v>1080</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C197" s="5" t="s">
-        <v>1070</v>
+        <v>1077</v>
       </c>
       <c r="D197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H197" s="5" t="s">
-        <v>1070</v>
+        <v>1077</v>
       </c>
       <c r="I197" s="5"/>
       <c r="J197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K197" s="5" t="s">
-        <v>1071</v>
+        <v>1081</v>
       </c>
       <c r="L197" s="6" t="s">
-        <v>1074</v>
+        <v>1082</v>
       </c>
       <c r="M197" s="5"/>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>1075</v>
+        <v>1083</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C198" s="5" t="s">
-        <v>1070</v>
+        <v>1077</v>
       </c>
       <c r="D198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H198" s="5" t="s">
-        <v>1070</v>
+        <v>1077</v>
       </c>
       <c r="I198" s="5"/>
       <c r="J198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K198" s="5" t="s">
-        <v>1071</v>
+        <v>1081</v>
       </c>
       <c r="L198" s="6" t="s">
-        <v>1076</v>
+        <v>1084</v>
       </c>
       <c r="M198" s="5"/>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
-        <v>1077</v>
+        <v>1085</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>310</v>
       </c>
       <c r="C199" s="5" t="s">
-        <v>16</v>
+        <v>1077</v>
       </c>
       <c r="D199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H199" s="5" t="s">
-        <v>1070</v>
+        <v>1077</v>
       </c>
       <c r="I199" s="5"/>
       <c r="J199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K199" s="5" t="s">
-        <v>1078</v>
+        <v>1081</v>
       </c>
       <c r="L199" s="6" t="s">
-        <v>1079</v>
+        <v>1086</v>
       </c>
       <c r="M199" s="5"/>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>1080</v>
+        <v>1087</v>
       </c>
       <c r="B200" s="5" t="s">
-        <v>14</v>
+        <v>310</v>
       </c>
       <c r="C200" s="5" t="s">
-        <v>1025</v>
-[...10 lines deleted...]
-      <c r="G200" s="5" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D200" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E200" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F200" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G200" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H200" s="5" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I200" s="5"/>
+      <c r="J200" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K200" s="5" t="s">
         <v>1081</v>
       </c>
-      <c r="H200" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L200" s="6" t="s">
-        <v>1085</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="M200" s="5"/>
     </row>
     <row r="201">
-      <c r="A201" s="5" t="n">
-        <v>1928</v>
+      <c r="A201" s="5" t="s">
+        <v>1089</v>
       </c>
       <c r="B201" s="5" t="s">
-        <v>14</v>
+        <v>310</v>
       </c>
       <c r="C201" s="5" t="s">
-        <v>680</v>
-[...5 lines deleted...]
-        <v>1087</v>
+        <v>16</v>
+      </c>
+      <c r="D201" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E201" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H201" s="5" t="s">
-        <v>487</v>
-[...5 lines deleted...]
-        <v>1089</v>
+        <v>1077</v>
+      </c>
+      <c r="I201" s="5"/>
+      <c r="J201" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K201" s="5" t="s">
+        <v>1078</v>
+      </c>
+      <c r="L201" s="6" t="s">
         <v>1090</v>
       </c>
-      <c r="L201" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M201" s="5"/>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B202" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C202" s="5" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D202" s="5" t="s">
+        <v>680</v>
+      </c>
+      <c r="E202" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F202" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G202" s="5" t="s">
+        <v>1092</v>
+      </c>
+      <c r="H202" s="5" t="s">
         <v>1093</v>
       </c>
-      <c r="B202" s="5" t="s">
-[...34 lines deleted...]
-        </is>
+      <c r="I202" s="5" t="s">
+        <v>1094</v>
+      </c>
+      <c r="J202" s="5" t="s">
+        <v>245</v>
       </c>
       <c r="K202" s="5" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="L202" s="6" t="s">
-        <v>1095</v>
-[...1 lines deleted...]
-      <c r="M202" s="5"/>
+        <v>1096</v>
+      </c>
+      <c r="M202" s="5" t="s">
+        <v>1097</v>
+      </c>
     </row>
     <row r="203">
-      <c r="A203" s="5" t="s">
-        <v>1096</v>
+      <c r="A203" s="5" t="n">
+        <v>1928</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C203" s="5" t="s">
-        <v>1097</v>
+        <v>680</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>16</v>
+        <v>1023</v>
       </c>
       <c r="E203" s="5" t="s">
-        <v>18</v>
+        <v>1098</v>
       </c>
       <c r="F203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G203" s="5" t="s">
-        <v>1098</v>
+      <c r="G203" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H203" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="I203" s="5" t="s">
         <v>1099</v>
       </c>
-      <c r="I203" s="5" t="s">
+      <c r="J203" s="5" t="s">
         <v>1100</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="K203" s="5" t="s">
         <v>1101</v>
       </c>
       <c r="L203" s="6" t="s">
         <v>1102</v>
       </c>
       <c r="M203" s="5" t="s">
         <v>1103</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
         <v>1104</v>
       </c>
       <c r="B204" s="5" t="s">
-        <v>14</v>
+        <v>310</v>
       </c>
       <c r="C204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D204" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="D204" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E204" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G204" s="5" t="s">
+      <c r="G204" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H204" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="I204" s="5"/>
+      <c r="J204" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K204" s="5" t="s">
         <v>1105</v>
       </c>
-      <c r="H204" s="5" t="s">
+      <c r="L204" s="6" t="s">
         <v>1106</v>
       </c>
-      <c r="I204" s="5" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="M204" s="5"/>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>1111</v>
+        <v>1107</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C205" s="5" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D205" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D205" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E205" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F205" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G205" s="5" t="s">
+        <v>1109</v>
+      </c>
+      <c r="H205" s="5" t="s">
+        <v>1110</v>
+      </c>
+      <c r="I205" s="5" t="s">
+        <v>1111</v>
+      </c>
+      <c r="J205" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="K205" s="5" t="s">
         <v>1112</v>
       </c>
-      <c r="F205" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H205" s="5" t="s">
+      <c r="L205" s="6" t="s">
         <v>1113</v>
       </c>
-      <c r="I205" s="5" t="s">
+      <c r="M205" s="5" t="s">
         <v>1114</v>
-      </c>
-[...10 lines deleted...]
-        <v>1117</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>1118</v>
+        <v>1115</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C206" s="5" t="s">
-        <v>203</v>
+      <c r="C206" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="D206" s="5" t="s">
-        <v>487</v>
+        <v>16</v>
       </c>
       <c r="E206" s="5" t="s">
-        <v>687</v>
+        <v>18</v>
       </c>
       <c r="F206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G206" s="5" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H206" s="5" t="s">
+        <v>1117</v>
+      </c>
+      <c r="I206" s="5" t="s">
+        <v>1118</v>
+      </c>
+      <c r="J206" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="K206" s="5" t="s">
         <v>1119</v>
       </c>
-      <c r="H206" s="5" t="s">
+      <c r="L206" s="6" t="s">
         <v>1120</v>
       </c>
-      <c r="I206" s="5" t="s">
+      <c r="M206" s="5" t="s">
         <v>1121</v>
-      </c>
-[...10 lines deleted...]
-        <v>1124</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>1125</v>
+        <v>1122</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C207" s="5" t="s">
-        <v>203</v>
+        <v>16</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>487</v>
+        <v>680</v>
       </c>
       <c r="E207" s="5" t="s">
-        <v>687</v>
+        <v>1123</v>
       </c>
       <c r="F207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H207" s="5" t="s">
+        <v>1124</v>
+      </c>
+      <c r="I207" s="5" t="s">
+        <v>1125</v>
+      </c>
+      <c r="J207" s="5" t="s">
+        <v>1100</v>
+      </c>
+      <c r="K207" s="5" t="s">
         <v>1126</v>
       </c>
-      <c r="I207" s="5"/>
-[...3 lines deleted...]
-      <c r="K207" s="5" t="s">
+      <c r="L207" s="6" t="s">
         <v>1127</v>
       </c>
-      <c r="L207" s="6" t="s">
+      <c r="M207" s="5" t="s">
         <v>1128</v>
-      </c>
-[...1 lines deleted...]
-        <v>1129</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>1130</v>
+        <v>1129</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C208" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="D208" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="E208" s="5" t="s">
+        <v>687</v>
+      </c>
+      <c r="F208" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G208" s="5" t="s">
+        <v>1130</v>
+      </c>
+      <c r="H208" s="5" t="s">
         <v>1131</v>
       </c>
-      <c r="D208" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H208" s="5" t="s">
+      <c r="I208" s="5" t="s">
         <v>1132</v>
       </c>
-      <c r="I208" s="5" t="s">
+      <c r="J208" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="K208" s="5" t="s">
         <v>1133</v>
       </c>
-      <c r="J208" s="5" t="s">
+      <c r="L208" s="6" t="s">
         <v>1134</v>
       </c>
-      <c r="K208" s="5" t="s">
+      <c r="M208" s="5" t="s">
         <v>1135</v>
-      </c>
-[...4 lines deleted...]
-        <v>1137</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>1138</v>
+        <v>1136</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="5" t="s">
-        <v>16</v>
+        <v>203</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>1025</v>
+        <v>487</v>
       </c>
       <c r="E209" s="5" t="s">
-        <v>17</v>
+        <v>687</v>
       </c>
       <c r="F209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H209" s="5" t="s">
+        <v>1137</v>
+      </c>
+      <c r="I209" s="5"/>
+      <c r="J209" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="K209" s="5" t="s">
+        <v>1138</v>
+      </c>
+      <c r="L209" s="6" t="s">
         <v>1139</v>
       </c>
-      <c r="I209" s="5" t="s">
+      <c r="M209" s="5" t="s">
         <v>1140</v>
-      </c>
-[...10 lines deleted...]
-        <v>1143</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C210" s="5" t="s">
-        <v>16</v>
+        <v>1142</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>1025</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1023</v>
+      </c>
+      <c r="E210" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H210" s="5" t="s">
+        <v>1143</v>
+      </c>
+      <c r="I210" s="5" t="s">
+        <v>1144</v>
+      </c>
+      <c r="J210" s="5" t="s">
         <v>1145</v>
       </c>
-      <c r="I210" s="5" t="s">
+      <c r="K210" s="5" t="s">
         <v>1146</v>
       </c>
-      <c r="J210" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K210" s="5" t="s">
+      <c r="L210" s="6" t="s">
         <v>1147</v>
       </c>
-      <c r="L210" s="6" t="s">
+      <c r="M210" s="5" t="s">
         <v>1148</v>
-      </c>
-[...1 lines deleted...]
-        <v>1149</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>1150</v>
+        <v>1149</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C211" s="5" t="s">
-        <v>680</v>
+        <v>16</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>1023</v>
+      </c>
+      <c r="E211" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H211" s="5" t="s">
+        <v>1150</v>
+      </c>
+      <c r="I211" s="5" t="s">
         <v>1151</v>
       </c>
-      <c r="I211" s="5" t="s">
+      <c r="J211" s="5" t="s">
+        <v>1100</v>
+      </c>
+      <c r="K211" s="5" t="s">
         <v>1152</v>
       </c>
-      <c r="J211" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K211" s="5" t="s">
+      <c r="L211" s="6" t="s">
         <v>1153</v>
       </c>
-      <c r="L211" s="6" t="s">
+      <c r="M211" s="5" t="s">
         <v>1154</v>
-      </c>
-[...1 lines deleted...]
-        <v>1155</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>1156</v>
+        <v>1155</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C212" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>1157</v>
+        <v>1023</v>
       </c>
       <c r="E212" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H212" s="5" t="s">
+        <v>1156</v>
+      </c>
+      <c r="I212" s="5" t="s">
+        <v>1157</v>
+      </c>
+      <c r="J212" s="5" t="s">
+        <v>1100</v>
+      </c>
+      <c r="K212" s="5" t="s">
         <v>1158</v>
       </c>
-      <c r="I212" s="5" t="s">
+      <c r="L212" s="6" t="s">
         <v>1159</v>
       </c>
-      <c r="J212" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K212" s="5" t="s">
+      <c r="M212" s="5" t="s">
         <v>1160</v>
-      </c>
-[...4 lines deleted...]
-        <v>1162</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>1163</v>
+        <v>1161</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C213" s="5" t="s">
-        <v>293</v>
+        <v>680</v>
       </c>
       <c r="D213" s="5" t="s">
-        <v>311</v>
+        <v>16</v>
       </c>
       <c r="E213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H213" s="5" t="s">
+        <v>1162</v>
+      </c>
+      <c r="I213" s="5" t="s">
+        <v>1163</v>
+      </c>
+      <c r="J213" s="5" t="s">
+        <v>1145</v>
+      </c>
+      <c r="K213" s="5" t="s">
         <v>1164</v>
       </c>
-      <c r="I213" s="5" t="s">
+      <c r="L213" s="6" t="s">
         <v>1165</v>
       </c>
-      <c r="J213" s="5" t="s">
+      <c r="M213" s="5" t="s">
         <v>1166</v>
-      </c>
-[...7 lines deleted...]
-        <v>1169</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>1170</v>
+        <v>1167</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C214" s="5" t="s">
-        <v>203</v>
+        <v>16</v>
       </c>
       <c r="D214" s="5" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E214" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F214" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G214" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H214" s="5" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I214" s="5" t="s">
+        <v>1170</v>
+      </c>
+      <c r="J214" s="5" t="s">
+        <v>1100</v>
+      </c>
+      <c r="K214" s="5" t="s">
         <v>1171</v>
       </c>
-      <c r="E214" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F214" s="5" t="s">
+      <c r="L214" s="6" t="s">
         <v>1172</v>
       </c>
-      <c r="G214" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H214" s="5" t="s">
+      <c r="M214" s="5" t="s">
         <v>1173</v>
-      </c>
-[...13 lines deleted...]
-        <v>1178</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>1179</v>
+        <v>1174</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C215" s="5" t="s">
-        <v>16</v>
+        <v>293</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>1025</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>311</v>
+      </c>
+      <c r="E215" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H215" s="5" t="s">
+        <v>1175</v>
+      </c>
+      <c r="I215" s="5" t="s">
+        <v>1176</v>
+      </c>
+      <c r="J215" s="5" t="s">
+        <v>1177</v>
+      </c>
+      <c r="K215" s="5" t="s">
+        <v>1178</v>
+      </c>
+      <c r="L215" s="6" t="s">
+        <v>1179</v>
+      </c>
+      <c r="M215" s="5" t="s">
         <v>1180</v>
-      </c>
-[...13 lines deleted...]
-        <v>1184</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>1185</v>
+        <v>1181</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C216" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="D216" s="5" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E216" s="5" t="s">
+        <v>687</v>
+      </c>
+      <c r="F216" s="5" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G216" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H216" s="5" t="s">
+        <v>1184</v>
+      </c>
+      <c r="I216" s="5" t="s">
+        <v>1185</v>
+      </c>
+      <c r="J216" s="5" t="s">
         <v>1186</v>
       </c>
-      <c r="D216" s="5" t="s">
+      <c r="K216" s="5" t="s">
         <v>1187</v>
       </c>
-      <c r="E216" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H216" s="5" t="s">
+      <c r="L216" s="6" t="s">
         <v>1188</v>
       </c>
-      <c r="I216" s="5" t="s">
+      <c r="M216" s="5" t="s">
         <v>1189</v>
-      </c>
-[...10 lines deleted...]
-        <v>1192</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>1193</v>
+        <v>1190</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>1025</v>
+        <v>1023</v>
       </c>
       <c r="E217" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F217" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G217" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H217" s="5" t="s">
+        <v>1191</v>
+      </c>
+      <c r="I217" s="5" t="s">
+        <v>1192</v>
+      </c>
+      <c r="J217" s="5" t="s">
+        <v>1100</v>
+      </c>
+      <c r="K217" s="5" t="s">
+        <v>1193</v>
+      </c>
+      <c r="L217" s="6" t="s">
         <v>1194</v>
       </c>
-      <c r="F217" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H217" s="5" t="s">
+      <c r="M217" s="5" t="s">
         <v>1195</v>
-      </c>
-[...13 lines deleted...]
-        <v>1199</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>1200</v>
+        <v>1196</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C218" s="5" t="s">
-        <v>16</v>
+        <v>1197</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>1195</v>
-[...5 lines deleted...]
-        <v>1194</v>
+        <v>1198</v>
+      </c>
+      <c r="E218" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F218" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H218" s="5" t="s">
+        <v>1199</v>
+      </c>
+      <c r="I218" s="5" t="s">
+        <v>1200</v>
+      </c>
+      <c r="J218" s="5" t="s">
+        <v>1145</v>
+      </c>
+      <c r="K218" s="5" t="s">
         <v>1201</v>
       </c>
-      <c r="I218" s="5" t="s">
+      <c r="L218" s="6" t="s">
         <v>1202</v>
       </c>
-      <c r="J218" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K218" s="5" t="s">
+      <c r="M218" s="5" t="s">
         <v>1203</v>
-      </c>
-[...4 lines deleted...]
-        <v>1205</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>1206</v>
+        <v>1204</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C219" s="5" t="s">
-        <v>680</v>
+        <v>16</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>1187</v>
-[...4 lines deleted...]
-        </is>
+        <v>1023</v>
+      </c>
+      <c r="E219" s="5" t="s">
+        <v>1205</v>
       </c>
       <c r="F219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H219" s="5" t="s">
+        <v>1206</v>
+      </c>
+      <c r="I219" s="5" t="s">
         <v>1207</v>
       </c>
-      <c r="I219" s="5" t="s">
+      <c r="J219" s="5" t="s">
+        <v>1100</v>
+      </c>
+      <c r="K219" s="5" t="s">
         <v>1208</v>
       </c>
-      <c r="J219" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K219" s="5" t="s">
+      <c r="L219" s="6" t="s">
         <v>1209</v>
       </c>
-      <c r="L219" s="6" t="s">
+      <c r="M219" s="5" t="s">
         <v>1210</v>
-      </c>
-[...1 lines deleted...]
-        <v>1211</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>1212</v>
+        <v>1211</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C220" s="5" t="s">
-        <v>680</v>
+        <v>16</v>
       </c>
       <c r="D220" s="5" t="s">
-        <v>1025</v>
+        <v>1206</v>
       </c>
       <c r="E220" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F220" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F220" s="5" t="s">
+        <v>1205</v>
       </c>
       <c r="G220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H220" s="5" t="s">
+        <v>1212</v>
+      </c>
+      <c r="I220" s="5" t="s">
         <v>1213</v>
       </c>
-      <c r="I220" s="5" t="s">
+      <c r="J220" s="5" t="s">
+        <v>1145</v>
+      </c>
+      <c r="K220" s="5" t="s">
         <v>1214</v>
       </c>
-      <c r="J220" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K220" s="5" t="s">
+      <c r="L220" s="6" t="s">
         <v>1215</v>
       </c>
-      <c r="L220" s="6" t="s">
+      <c r="M220" s="5" t="s">
         <v>1216</v>
-      </c>
-[...1 lines deleted...]
-        <v>1217</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>1218</v>
+        <v>1217</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C221" s="5" t="s">
-        <v>680</v>
+        <v>293</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>1157</v>
+        <v>311</v>
       </c>
       <c r="E221" s="5" t="s">
+        <v>1218</v>
+      </c>
+      <c r="F221" s="5" t="s">
         <v>1219</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H221" s="5" t="s">
         <v>1220</v>
       </c>
       <c r="I221" s="5" t="s">
         <v>1221</v>
       </c>
       <c r="J221" s="5" t="s">
         <v>1222</v>
       </c>
       <c r="K221" s="5" t="s">
         <v>1223</v>
       </c>
       <c r="L221" s="6" t="s">
         <v>1224</v>
       </c>
       <c r="M221" s="5" t="s">
         <v>1225</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
         <v>1226</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>680</v>
       </c>
       <c r="D222" s="5" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E222" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F222" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G222" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H222" s="5" t="s">
         <v>1227</v>
       </c>
-      <c r="E222" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H222" s="5" t="s">
+      <c r="I222" s="5" t="s">
         <v>1228</v>
       </c>
-      <c r="I222" s="5" t="s">
+      <c r="J222" s="5" t="s">
+        <v>1145</v>
+      </c>
+      <c r="K222" s="5" t="s">
         <v>1229</v>
       </c>
-      <c r="J222" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K222" s="5" t="s">
+      <c r="L222" s="6" t="s">
         <v>1230</v>
       </c>
-      <c r="L222" s="6" t="s">
+      <c r="M222" s="5" t="s">
         <v>1231</v>
-      </c>
-[...1 lines deleted...]
-        <v>1232</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
-        <v>1233</v>
+        <v>1232</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>680</v>
       </c>
       <c r="D223" s="5" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E223" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F223" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G223" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H223" s="5" t="s">
+        <v>1233</v>
+      </c>
+      <c r="I223" s="5" t="s">
         <v>1234</v>
       </c>
-      <c r="E223" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H223" s="5" t="s">
+      <c r="J223" s="5" t="s">
+        <v>1145</v>
+      </c>
+      <c r="K223" s="5" t="s">
         <v>1235</v>
       </c>
-      <c r="I223" s="5" t="s">
+      <c r="L223" s="6" t="s">
         <v>1236</v>
       </c>
-      <c r="J223" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K223" s="5" t="s">
+      <c r="M223" s="5" t="s">
         <v>1237</v>
-      </c>
-[...4 lines deleted...]
-        <v>1239</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
-        <v>1240</v>
+        <v>1238</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C224" s="5" t="s">
         <v>680</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>1187</v>
+        <v>1168</v>
       </c>
       <c r="E224" s="5" t="s">
+        <v>1239</v>
+      </c>
+      <c r="F224" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G224" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H224" s="5" t="s">
+        <v>1240</v>
+      </c>
+      <c r="I224" s="5" t="s">
         <v>1241</v>
       </c>
-      <c r="F224" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H224" s="5" t="s">
+      <c r="J224" s="5" t="s">
         <v>1242</v>
       </c>
-      <c r="I224" s="5" t="s">
+      <c r="K224" s="5" t="s">
         <v>1243</v>
       </c>
-      <c r="J224" s="5" t="s">
+      <c r="L224" s="6" t="s">
         <v>1244</v>
       </c>
-      <c r="K224" s="5" t="s">
+      <c r="M224" s="5" t="s">
         <v>1245</v>
-      </c>
-[...4 lines deleted...]
-        <v>1247</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
-        <v>1248</v>
+        <v>1246</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C225" s="5" t="s">
         <v>680</v>
       </c>
       <c r="D225" s="5" t="s">
-        <v>1249</v>
+        <v>1247</v>
       </c>
       <c r="E225" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H225" s="5" t="s">
+        <v>1248</v>
+      </c>
+      <c r="I225" s="5" t="s">
+        <v>1249</v>
+      </c>
+      <c r="J225" s="5" t="s">
+        <v>1145</v>
+      </c>
+      <c r="K225" s="5" t="s">
         <v>1250</v>
       </c>
-      <c r="I225" s="5" t="s">
+      <c r="L225" s="6" t="s">
         <v>1251</v>
       </c>
-      <c r="J225" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K225" s="5" t="s">
+      <c r="M225" s="5" t="s">
         <v>1252</v>
-      </c>
-[...4 lines deleted...]
-        <v>1254</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
-        <v>1255</v>
+        <v>1253</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C226" s="5" t="s">
-        <v>16</v>
+        <v>680</v>
       </c>
       <c r="D226" s="5" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E226" s="5" t="s">
+        <v>1239</v>
+      </c>
+      <c r="F226" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G226" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H226" s="5" t="s">
+        <v>1255</v>
+      </c>
+      <c r="I226" s="5" t="s">
         <v>1256</v>
       </c>
-      <c r="E226" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H226" s="5" t="s">
+      <c r="J226" s="5" t="s">
+        <v>1145</v>
+      </c>
+      <c r="K226" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="I226" s="5"/>
-[...3 lines deleted...]
-      <c r="K226" s="5" t="s">
+      <c r="L226" s="6" t="s">
         <v>1258</v>
       </c>
-      <c r="L226" s="6" t="s">
+      <c r="M226" s="5" t="s">
         <v>1259</v>
-      </c>
-[...1 lines deleted...]
-        <v>1260</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>1261</v>
+        <v>1260</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>680</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>1025</v>
+        <v>1198</v>
       </c>
       <c r="E227" s="5" t="s">
-        <v>17</v>
+        <v>1261</v>
       </c>
       <c r="F227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H227" s="5" t="s">
         <v>1262</v>
       </c>
       <c r="I227" s="5" t="s">
         <v>1263</v>
       </c>
       <c r="J227" s="5" t="s">
-        <v>1134</v>
+        <v>1264</v>
       </c>
       <c r="K227" s="5" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="L227" s="6" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="M227" s="5" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C228" s="5" t="s">
         <v>680</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>1157</v>
-[...4 lines deleted...]
-        </is>
+        <v>1269</v>
+      </c>
+      <c r="E228" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H228" s="5" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
       <c r="I228" s="5" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
       <c r="J228" s="5" t="s">
-        <v>1270</v>
+        <v>1100</v>
       </c>
       <c r="K228" s="5" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="L228" s="6" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="M228" s="5" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C229" s="5" t="s">
-        <v>1275</v>
+        <v>16</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>231</v>
+        <v>1276</v>
       </c>
       <c r="E229" s="5" t="s">
-        <v>1276</v>
+        <v>17</v>
       </c>
       <c r="F229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H229" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I229" s="5" t="s">
+      <c r="H229" s="5" t="s">
         <v>1277</v>
       </c>
+      <c r="I229" s="5"/>
       <c r="J229" s="5" t="s">
+        <v>1100</v>
+      </c>
+      <c r="K229" s="5" t="s">
         <v>1278</v>
       </c>
-      <c r="K229" s="5" t="s">
+      <c r="L229" s="6" t="s">
         <v>1279</v>
       </c>
-      <c r="L229" s="6" t="s">
+      <c r="M229" s="5" t="s">
         <v>1280</v>
-      </c>
-[...1 lines deleted...]
-        <v>1281</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>1282</v>
+        <v>1281</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C230" s="5" t="s">
-        <v>1131</v>
+        <v>680</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>1025</v>
+        <v>1023</v>
       </c>
       <c r="E230" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H230" s="5" t="s">
+        <v>1282</v>
+      </c>
+      <c r="I230" s="5" t="s">
         <v>1283</v>
       </c>
-      <c r="I230" s="5" t="s">
+      <c r="J230" s="5" t="s">
+        <v>1145</v>
+      </c>
+      <c r="K230" s="5" t="s">
         <v>1284</v>
       </c>
-      <c r="J230" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K230" s="5" t="s">
+      <c r="L230" s="6" t="s">
         <v>1285</v>
       </c>
-      <c r="L230" s="6" t="s">
+      <c r="M230" s="5" t="s">
         <v>1286</v>
-      </c>
-[...1 lines deleted...]
-        <v>1287</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>1288</v>
+        <v>1287</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C231" s="5" t="s">
         <v>680</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>1025</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1168</v>
+      </c>
+      <c r="E231" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H231" s="5" t="s">
+        <v>1288</v>
+      </c>
+      <c r="I231" s="5" t="s">
         <v>1289</v>
       </c>
-      <c r="I231" s="5" t="s">
+      <c r="J231" s="5" t="s">
         <v>1290</v>
       </c>
-      <c r="J231" s="5" t="s">
+      <c r="K231" s="5" t="s">
         <v>1291</v>
       </c>
-      <c r="K231" s="5" t="s">
+      <c r="L231" s="6" t="s">
         <v>1292</v>
       </c>
-      <c r="L231" s="6" t="s">
+      <c r="M231" s="5" t="s">
         <v>1293</v>
-      </c>
-[...1 lines deleted...]
-        <v>1294</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
-        <v>1295</v>
+        <v>1294</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C232" s="5" t="s">
-        <v>311</v>
+        <v>1295</v>
       </c>
       <c r="D232" s="5" t="s">
-        <v>293</v>
+        <v>231</v>
       </c>
       <c r="E232" s="5" t="s">
         <v>1296</v>
       </c>
-      <c r="F232" s="5" t="s">
+      <c r="F232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I232" s="5" t="s">
         <v>1297</v>
       </c>
-      <c r="G232" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H232" s="5" t="s">
+      <c r="J232" s="5" t="s">
         <v>1298</v>
       </c>
-      <c r="I232" s="5" t="s">
+      <c r="K232" s="5" t="s">
         <v>1299</v>
       </c>
-      <c r="J232" s="5" t="s">
+      <c r="L232" s="6" t="s">
         <v>1300</v>
       </c>
-      <c r="K232" s="5" t="s">
+      <c r="M232" s="5" t="s">
         <v>1301</v>
-      </c>
-[...4 lines deleted...]
-        <v>1303</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>1304</v>
+        <v>1302</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C233" s="5" t="s">
-        <v>16</v>
+        <v>1142</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>1195</v>
+        <v>1023</v>
       </c>
       <c r="E233" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F233" s="5" t="s">
-        <v>1194</v>
+      <c r="F233" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H233" s="5" t="s">
+        <v>1303</v>
+      </c>
+      <c r="I233" s="5" t="s">
+        <v>1304</v>
+      </c>
+      <c r="J233" s="5" t="s">
+        <v>1145</v>
+      </c>
+      <c r="K233" s="5" t="s">
         <v>1305</v>
       </c>
-      <c r="I233" s="5"/>
-[...3 lines deleted...]
-      <c r="K233" s="5" t="s">
+      <c r="L233" s="6" t="s">
         <v>1306</v>
       </c>
-      <c r="L233" s="6" t="s">
+      <c r="M233" s="5" t="s">
         <v>1307</v>
-      </c>
-[...1 lines deleted...]
-        <v>1308</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>1309</v>
+        <v>1308</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C234" s="5" t="s">
-        <v>16</v>
+        <v>680</v>
       </c>
       <c r="D234" s="5" t="s">
-        <v>1195</v>
+        <v>1023</v>
       </c>
       <c r="E234" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F234" s="5" t="s">
-        <v>1194</v>
+      <c r="F234" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H234" s="5" t="s">
+        <v>1309</v>
+      </c>
+      <c r="I234" s="5" t="s">
         <v>1310</v>
       </c>
-      <c r="I234" s="5" t="s">
+      <c r="J234" s="5" t="s">
         <v>1311</v>
-      </c>
-[...1 lines deleted...]
-        <v>1134</v>
       </c>
       <c r="K234" s="5" t="s">
         <v>1312</v>
       </c>
       <c r="L234" s="6" t="s">
         <v>1313</v>
       </c>
       <c r="M234" s="5" t="s">
         <v>1314</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
         <v>1315</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C235" s="5" t="s">
-        <v>16</v>
+        <v>311</v>
       </c>
       <c r="D235" s="5" t="s">
-        <v>1025</v>
+        <v>293</v>
       </c>
       <c r="E235" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1316</v>
+      </c>
+      <c r="F235" s="5" t="s">
+        <v>1317</v>
       </c>
       <c r="G235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H235" s="5" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="I235" s="5" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
       <c r="J235" s="5" t="s">
-        <v>1089</v>
+        <v>1320</v>
       </c>
       <c r="K235" s="5" t="s">
-        <v>1318</v>
+        <v>1321</v>
       </c>
       <c r="L235" s="6" t="s">
-        <v>1319</v>
+        <v>1322</v>
       </c>
       <c r="M235" s="5" t="s">
-        <v>1320</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
-        <v>1321</v>
+        <v>1324</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C236" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D236" s="5" t="s">
-        <v>1195</v>
+        <v>1206</v>
       </c>
       <c r="E236" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F236" s="5" t="s">
-        <v>1322</v>
+        <v>1205</v>
       </c>
       <c r="G236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H236" s="5" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
       <c r="I236" s="5" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
       <c r="J236" s="5" t="s">
-        <v>1134</v>
+        <v>1145</v>
       </c>
       <c r="K236" s="5" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="L236" s="6" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
       <c r="M236" s="5" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="237">
-      <c r="A237" s="5" t="n">
-        <v>1949</v>
+      <c r="A237" s="5" t="s">
+        <v>1330</v>
       </c>
       <c r="B237" s="5" t="s">
-        <v>1328</v>
+        <v>14</v>
       </c>
       <c r="C237" s="5" t="s">
-        <v>1329</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D237" s="5" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E237" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H237" s="5" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="I237" s="5" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="J237" s="5" t="s">
-        <v>245</v>
-[...4 lines deleted...]
-        </is>
+        <v>1100</v>
+      </c>
+      <c r="K237" s="5" t="s">
+        <v>1333</v>
       </c>
       <c r="L237" s="6" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
       <c r="M237" s="5" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C238" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D238" s="5" t="s">
-        <v>1157</v>
+        <v>1206</v>
       </c>
       <c r="E238" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F238" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F238" s="5" t="s">
+        <v>1337</v>
       </c>
       <c r="G238" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H238" s="5" t="s">
-        <v>1335</v>
+        <v>1338</v>
       </c>
       <c r="I238" s="5" t="s">
-        <v>1336</v>
+        <v>1339</v>
       </c>
       <c r="J238" s="5" t="s">
-        <v>1089</v>
+        <v>1145</v>
       </c>
       <c r="K238" s="5" t="s">
-        <v>1337</v>
+        <v>1340</v>
       </c>
       <c r="L238" s="6" t="s">
-        <v>1338</v>
+        <v>1341</v>
       </c>
       <c r="M238" s="5" t="s">
-        <v>1339</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="239">
-      <c r="A239" s="5" t="s">
-        <v>1340</v>
+      <c r="A239" s="5" t="n">
+        <v>1949</v>
       </c>
       <c r="B239" s="5" t="s">
-        <v>14</v>
+        <v>1343</v>
       </c>
       <c r="C239" s="5" t="s">
-        <v>680</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>1344</v>
+      </c>
+      <c r="D239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H239" s="5" t="s">
-        <v>1341</v>
+        <v>1345</v>
       </c>
       <c r="I239" s="5" t="s">
-        <v>1342</v>
+        <v>1346</v>
       </c>
       <c r="J239" s="5" t="s">
-        <v>1343</v>
-[...2 lines deleted...]
-        <v>1344</v>
+        <v>245</v>
+      </c>
+      <c r="K239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L239" s="6" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
       <c r="M239" s="5" t="s">
-        <v>1346</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
-        <v>1347</v>
+        <v>1349</v>
       </c>
       <c r="B240" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C240" s="5" t="s">
-        <v>293</v>
+        <v>16</v>
       </c>
       <c r="D240" s="5" t="s">
-        <v>311</v>
+        <v>1168</v>
       </c>
       <c r="E240" s="5" t="s">
-        <v>1348</v>
-[...2 lines deleted...]
-        <v>1349</v>
+        <v>17</v>
+      </c>
+      <c r="F240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G240" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H240" s="5" t="s">
         <v>1350</v>
       </c>
       <c r="I240" s="5" t="s">
         <v>1351</v>
       </c>
       <c r="J240" s="5" t="s">
+        <v>1100</v>
+      </c>
+      <c r="K240" s="5" t="s">
         <v>1352</v>
       </c>
-      <c r="K240" s="5" t="s">
+      <c r="L240" s="6" t="s">
         <v>1353</v>
       </c>
-      <c r="L240" s="6" t="s">
+      <c r="M240" s="5" t="s">
         <v>1354</v>
-      </c>
-[...1 lines deleted...]
-        <v>1355</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
-        <v>1356</v>
+        <v>1355</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C241" s="5" t="s">
         <v>680</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>1157</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E241" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F241" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G241" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H241" s="5" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I241" s="5" t="s">
         <v>1357</v>
       </c>
-      <c r="I241" s="5" t="s">
+      <c r="J241" s="5" t="s">
         <v>1358</v>
-      </c>
-[...1 lines deleted...]
-        <v>1134</v>
       </c>
       <c r="K241" s="5" t="s">
         <v>1359</v>
       </c>
       <c r="L241" s="6" t="s">
         <v>1360</v>
       </c>
       <c r="M241" s="5" t="s">
         <v>1361</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="5" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B242" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C242" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="D242" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="E242" s="5" t="s">
+        <v>1363</v>
+      </c>
+      <c r="F242" s="5" t="s">
+        <v>1364</v>
+      </c>
+      <c r="G242" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H242" s="5" t="s">
+        <v>1365</v>
+      </c>
+      <c r="I242" s="5" t="s">
+        <v>1366</v>
+      </c>
+      <c r="J242" s="5" t="s">
+        <v>1367</v>
+      </c>
+      <c r="K242" s="5" t="s">
+        <v>1368</v>
+      </c>
+      <c r="L242" s="6" t="s">
+        <v>1369</v>
+      </c>
+      <c r="M242" s="5" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="5" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B243" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C243" s="5" t="s">
+        <v>680</v>
+      </c>
+      <c r="D243" s="5" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E243" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F243" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G243" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H243" s="5" t="s">
+        <v>1372</v>
+      </c>
+      <c r="I243" s="5" t="s">
+        <v>1373</v>
+      </c>
+      <c r="J243" s="5" t="s">
+        <v>1145</v>
+      </c>
+      <c r="K243" s="5" t="s">
+        <v>1374</v>
+      </c>
+      <c r="L243" s="6" t="s">
+        <v>1375</v>
+      </c>
+      <c r="M243" s="5" t="s">
+        <v>1376</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -19386,44 +19612,46 @@
     <hyperlink ref="M217" r:id="rId222"/>
     <hyperlink ref="M218" r:id="rId223"/>
     <hyperlink ref="M219" r:id="rId224"/>
     <hyperlink ref="M220" r:id="rId225"/>
     <hyperlink ref="M221" r:id="rId226"/>
     <hyperlink ref="M222" r:id="rId227"/>
     <hyperlink ref="M223" r:id="rId228"/>
     <hyperlink ref="M224" r:id="rId229"/>
     <hyperlink ref="M225" r:id="rId230"/>
     <hyperlink ref="M226" r:id="rId231"/>
     <hyperlink ref="M227" r:id="rId232"/>
     <hyperlink ref="M228" r:id="rId233"/>
     <hyperlink ref="M229" r:id="rId234"/>
     <hyperlink ref="M230" r:id="rId235"/>
     <hyperlink ref="M231" r:id="rId236"/>
     <hyperlink ref="M232" r:id="rId237"/>
     <hyperlink ref="M233" r:id="rId238"/>
     <hyperlink ref="M234" r:id="rId239"/>
     <hyperlink ref="M235" r:id="rId240"/>
     <hyperlink ref="M236" r:id="rId241"/>
     <hyperlink ref="M237" r:id="rId242"/>
     <hyperlink ref="M238" r:id="rId243"/>
     <hyperlink ref="M239" r:id="rId244"/>
     <hyperlink ref="M240" r:id="rId245"/>
     <hyperlink ref="M241" r:id="rId246"/>
+    <hyperlink ref="M242" r:id="rId247"/>
+    <hyperlink ref="M243" r:id="rId248"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>