--- v0 (2026-07-16)
+++ v1 (2026-09-06)
@@ -92,51 +92,51 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/r5GKNbIq</t>
   </si>
   <si>
     <t>1945-01-10</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
-Martin Balslev
+Martin Henrik  Balslev
 Louise Brønsted
 Adam Goldschmidt
 Brita Goldschmidt
 Ina  Goldschmidt
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Maria von Sperling. g. Balslev
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Martin og Maria Balslev var begge interneret i Frøslevlejren. 
 Laura/Bibbe Warberg Larsen/Petersen uddannede sig til sygeplejerske.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0636</t>
   </si>
   <si>
     <t>Astrid/Dis skal ikke være så bekymret, men hellere tænke på Maria og Lars Christian/Laders Balslevs børn.
 Laura/Bibbe fik mange julegaver. Hun har været afholdt i Odder. Nu arbejder hun i nattevagt på Kerteminde Sygehus og tjener godt. Hun vil ikke i fastansættelse. Laura har altid haft hovedsmerter og kunne f.eks. som barn ikke tåle at øve længe på klaver.
 Johanne/Junge kan ikke varme huset op. 
 Det var flotte gaver, som Adam og Brita gav Astrid.
 Elle(n) har været på besøg.</t>