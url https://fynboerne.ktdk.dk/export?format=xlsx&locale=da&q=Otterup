--- v0 (2026-05-11)
+++ v1 (2026-09-29)
@@ -523,51 +523,51 @@
 Hilsner.</t>
   </si>
   <si>
     <t>1934-12-20</t>
   </si>
   <si>
     <t>Andreas Larsen</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen
 Peter Larsen</t>
   </si>
   <si>
     <t>Tommy -
 - Ilshøj
 Vagn Jacobsen
 Elin Jensen
 Else Jensen
 Johannes V. Jensen
 Villum Jensen
 Peder Kruuse
 Johan Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Sigurd Schultz
 Leo Swane
 Franz Syberg
 Fritz Syberg
 Gudrun Syberg
 Hans Christian Tvedskov</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Fru P er. 
 Vinskoven ligger ved Orelund Gods i Mørkøv på Vestsjælland. Ellen f. Schiøler, g. Treschow ejede med sin mand godset. 
 Den første lillebæltsbro blev åbnet 14. maj 1935. 19/12 1934 havde Johs. V. Jensen en kronik i Politiken, der omhandler tekniske beskrivelser af broen, betragtninger af broer generelt og broen set i tiden omkring 1934. Kronikken indeholder også to billeder: Det ene af broen og det andet med fire unavngivne, voksne personer, men formodentlig personerne omtalt i brevet. 
 Det vides ikke, hvad Otterupsagen handler om. 
 Hot pot er en madtradition, der stammer fra det centrale Kina, hvor man samles om bordet med en stor gryde kogende bouillon, som man dypper og koger kød, grøntsager og fisk i, så det får smag fra bouillonen. (Kilde: Internettet jan. 2022).
 D.N.: Avisen Dagens Nyheder. 
 Alimentationsbidrag er det (årlige) bidrag til et uden for ægteskab født barns underhold, som typisk faderen er pligtig at udrede. (Wikipedia jan. 2022).</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Andreas Larsen sender julegaver.
 Han har sammen med Johannes V og Else Jensen m.fl. gået over Lillebæltsbroen. 
 Else skal have en engelsk kogebog i julegave.
 Leo Swane har været på besøg og vil vist komme igen til nytår.</t>
   </si>
@@ -582,51 +582,51 @@
 Glædelig Jul 
 Puf.</t>
   </si>
   <si>
     <t>1943-10-21</t>
   </si>
   <si>
     <t>Christine  Mackie</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Birgit Brandstrup
 Ebbe Brandstrup
 Ellen Brønsted
 Thora Cohn
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Elisabeth Mackie
 Alhed  Møhl, Lysses datter
 Holger  Møller Hjorth
 Ellen  Sawyer
 Arne Schwark
 William Schwark
 Elly Svarrer
 Ane Talbot
 Andreas Warberg, Albrechts far
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Epikuræer: Ifølge den græske filosof Epikurs lære (o. 300 f. Kr.) opnår mennesket den fuldkomne lykke ved at nyde livets glæder (Den Danske Ordbog). 
 Det vides ikke, hvad Elly Svarrers mand hed. 
 På Faldengård nær Otterup på Fyn boede Christine Mackies datter Agnete/Nete med sin mand, Holger. Agnete blev bortadopteret efter fødslen, men hun og den biologiske familie bevarede kontakten.</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Christine Mackie undskylder, at hun ikke forlængst har skrevet tak for afskriftet af Elisabeth/Putte Mackies brev. Det var sødt af Johan/Lysse Larsen at sende Elisabeth et telegram. Christine havde ikke hørt fra datteren i otte måneder, men hun fik nu med næsten et års forsinkelse to breve fra USA, og alt er vel. 
 Andreas/Dede Warberg fyldte 60 i juli, og Christine havde ikke råd til at komme til ham og deltage i festen. Andreas sendte så 40 kr., og Christine lånte 60, og hun havde nogle dejlige dage i Jylland. Derefter tog hun til Kerteminde. Johanne var meget syg og lå stort set bevidstløs hen, men pludselig kom hun sig og sad i sengen og røg en cigar. Efter Kerteminde-turen besøgte Christine en veninde i Odense, og til sidst tog hun til Agnete og Holger på Faldengård. Holer var lige så utålelig som altid. 
 Andreas/Puf Larsen har haft sine børn med på en heldags sejltur, som var stor succes. Derefter roede Jeppe Larsen Christine en tur.</t>
   </si>
   <si>