--- v0 (2026-04-30)
+++ v1 (2026-09-20)
@@ -3,871 +3,135 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="246" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="61" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>1886-11-16</t>
+    <t> 2. jun. 1923</t>
+  </si>
+  <si>
+    <t>Dagbog</t>
+  </si>
+  <si>
+    <t>Johannes Larsen</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/71OaE2Pq</t>
+  </si>
+  <si>
+    <t> 7. jun. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/xcIEK44h</t>
+  </si>
+  <si>
+    <t>1923-06-08</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
-    <t>Laura Warberg</t>
-[...105 lines deleted...]
-  <si>
     <t>Alhed Larsen</t>
-  </si>
-[...648 lines deleted...]
-    <t>1923-06-08</t>
   </si>
   <si>
     <t>Ourø</t>
   </si>
   <si>
     <t>3600 Frederikssund
 4305 Ourø</t>
   </si>
   <si>
     <t>Claus Friis
 Martha Friis</t>
   </si>
   <si>
     <t>Johannes Larsen og Achton Friis er i første halvdel af 1923 på sejlads til de vest- og nordsjællandske øer for at forberede bogværket De Danskes Øer.
 Rylen - en Kerteminde-fiskerbåd - er i 1921-24 ekspeditionsskib for Johannes Larsen og Achton Friis og sejler i dag som museumsskib for Østfyns Museer.
 Stednavnet Ourø staves i dag Orø. Øen er omtalt i Achton Friis: De Danskes Øer bd. 3 s. 168.</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Fru Friis og sønnen sejler med fra Frederikssund. Johannes Larsen er ikke helt tilfreds med postgangen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/DFV9</t>
   </si>
   <si>
     <t>8 Juni 1923
 Kæreste Alhed!
 Vi sejlede i Forgaars Aftes til Frederikssund hvor fru Friis og Klaus kom paa hertil og derfra sejlede vi i Gaar hertil. Det var et væmmeligt Vejr i Gaar Eftmdgs med Blæst og Støv og i Dag er det graat og smaaregner skønt Barometret stiger og stiger og snart er oppe paa smukt. Saa for Pokker nu Gaar den Damper lige for Næsen af mig. 
 Din
 JL. 
 Nej jeg naaede den ikke, det er lumskt med som [ulæseligt] Smaabaade der stikker af med det samme de kommer ind. VEND
 Naa nu kom Damperen igen da vi sidder og spiser til Midg. Det blev jo helt fint Vejr alligevel, og jeg var ude og fik lavet en Tegning. Vi skal ud at køre Øen rundt i Eftrmdg. Damperen gaar nu og jeg skal se at faa dette med Skibet der ikke tager Post med paa den Tur.
 Din JL.</t>
   </si>
   <si>
     <t> 8. jun. 1923</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/jtFmorwP</t>
   </si>
   <si>
     <t>10. jun. 1923</t>
@@ -965,514 +229,50 @@
 - Petersen, Rylen</t>
   </si>
   <si>
     <t>JL og Achton Friis er sommeren 1923 på togt med Rylen til de vest- og nordsjællandske øer for at forberede bogværket De Danskes Øer.
 Rylen - en fiskerbåd fra Kerteminde - er 1921-24 ekspeditionsskib for JL og AF og sejler i dag som museumsskib for Østfyns Museer.</t>
   </si>
   <si>
     <t>Efter flere dage med godt vejr på Orø er det atter blevet dårligt vejr, forsendelserne med postvæsenet er svære at få fat i, og JL længes efter at komme hjem til familien.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9f9e</t>
   </si>
   <si>
     <t>15. Juni 1923
 Ourø.
 Kæreste Alhed!
 Tusind Tak for Dit Brev som jeg fik i Dag, sikke meget kønt Du skrev til mig, Du kan tro jeg blev glad for det. Friis købte en Flaske Bourgogne og en halv Flaske Cognac og Petersen lavede Labssovs i Gaar. Efter Middag sejlede vi her over igen og Friis og jeg roede til nogle Holme med Maage og Ternekolonier der ligger her S for Øen. Det var et pragtfuldt Vejr at se paa med vældige Byger med Lyd i mellem og Regnbue og vi fik kun ganske lidt Regn at se af dem, men jeg fik ingen Ting tegnet har ikke lavet noget siden jeg sendte Tegningerne, jo en i Eftermdg. Jeg fik nemlig min Blokbog i Dag sammen med Dit Brev. Efter i Gaar at have telefoneret til Roskilde hvor din Brev ligget og smølet siden den 7, skønt jeg den 6, var der personligt og udfyldte en Blanket der gik ud men at alt poste restante til mig skulde videresendes til Lynæs. Den Bog kostede mig henved 4 Kr i Telegram og Telefonpenge, jeg mister efterhaanden min Sympati for Postvæsenet. I Eftermdg var jeg inde at besøge Bødkerens fra Svanninge, hvad der blev meget paaskønnet og jeg maatte blive og spise til Aften hos dem. Bare det nu kunde blive lidt bedre Vejr i Morgen saa vi kunde faa lavet lidt her. Jeg er snart ked af det og en af de første Dage stikker jeg af og lader Petersen sejle hjem alene naar det en Gang bliver Vejr til det. Jeg kan jo ikke ligge her og glo hele Sommeren. Jeg glæder mig til at komme hjem. Mange kærlige Hilsner 
 Din
 JL</t>
   </si>
   <si>
     <t>17. jun. 1923</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/Szjifio6</t>
-  </si>
-[...462 lines deleted...]
-Bed B. skrive snart - Tak for dit Brev -</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -1549,59 +349,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IKO1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swVt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWPN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NEOO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBOL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpGT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QgX2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DnVe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yay0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tXmG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0lJC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gr4dQ2mb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xcIEK44h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DFV9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jtFmorwP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1MaTL2w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JjLH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a0r5KdJl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yxg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lymun1vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9f9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Szjifio6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OlUE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/43Y1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/28Xv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RIHi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xcIEK44h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DFV9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jtFmorwP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1MaTL2w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JjLH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a0r5KdJl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yxg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lymun1vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9f9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Szjifio6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M37"/>
+  <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1630,1731 +430,577 @@
         <v>8</v>
       </c>
       <c r="J1" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="D2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="E2" s="5" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="M2" s="5"/>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="D3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H3" s="5" t="s">
-[...9 lines deleted...]
-        <v>31</v>
+      <c r="H3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L3" s="6" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="M3" s="5"/>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="F4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G4" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G4" s="5" t="s">
+        <v>23</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="I4" s="5" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="J4" s="5" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="D5" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E5" s="5" t="s">
-        <v>45</v>
+      <c r="D5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H5" s="5" t="s">
-[...9 lines deleted...]
-        <v>49</v>
+      <c r="H5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L5" s="6" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="M5" s="5"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="D6" s="5" t="s">
         <v>15</v>
       </c>
+      <c r="D6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H6" s="5" t="s">
-[...9 lines deleted...]
-        <v>57</v>
+      <c r="H6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L6" s="6" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="M6" s="5"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>21</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G7" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G7" s="5" t="s">
+        <v>35</v>
       </c>
       <c r="H7" s="5" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>64</v>
+        <v>38</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>66</v>
+        <v>40</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>67</v>
+        <v>41</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D8" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E8" s="5" t="s">
-        <v>68</v>
+      <c r="D8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H8" s="5" t="s">
-[...9 lines deleted...]
-        <v>72</v>
+      <c r="H8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L8" s="6" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="M8" s="5"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>75</v>
+        <v>43</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="D9" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="J9" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="E9" s="5" t="s">
-[...20 lines deleted...]
-      </c>
       <c r="K9" s="5" t="s">
-        <v>78</v>
+        <v>47</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>79</v>
+        <v>48</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>80</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>81</v>
+        <v>50</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-        <v>83</v>
+        <v>15</v>
+      </c>
+      <c r="D10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H10" s="5" t="s">
-[...9 lines deleted...]
-        <v>87</v>
+      <c r="H10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L10" s="6" t="s">
-        <v>88</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="M10" s="5"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>90</v>
+        <v>52</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="D11" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="J11" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="E11" s="5" t="s">
-[...20 lines deleted...]
-      </c>
       <c r="K11" s="5" t="s">
-        <v>93</v>
+        <v>56</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>94</v>
+        <v>57</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>95</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>96</v>
+        <v>59</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="D12" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="5" t="s">
-        <v>98</v>
+      <c r="D12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H12" s="5" t="s">
-[...9 lines deleted...]
-        <v>102</v>
+      <c r="H12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L12" s="6" t="s">
-        <v>103</v>
-[...1162 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="M12" s="5"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
-    <hyperlink ref="M13" r:id="rId18"/>
-[...23 lines deleted...]
-    <hyperlink ref="M37" r:id="rId42"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>