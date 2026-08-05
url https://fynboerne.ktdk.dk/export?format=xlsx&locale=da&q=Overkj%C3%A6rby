--- v0 (2026-05-03)
+++ v1 (2026-08-05)
@@ -44,215 +44,192 @@
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
+    <t>1900-04-07</t>
+  </si>
+  <si>
+    <t>Brev</t>
+  </si>
+  <si>
+    <t>Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Anna Syberg</t>
+  </si>
+  <si>
+    <t>Viggo Jastrau
+Vilhelm  Tetens</t>
+  </si>
+  <si>
+    <t>Faaborg Museum, Fritz og Anna Sybergs arkiv, breve fra Fritz til Anna i tiden 27/7 1893 til 16/10 1904.</t>
+  </si>
+  <si>
+    <t>Fritz sender nogle syle til Anna. Han har været hos Jastrau, der ikke havde indkasseret mere end 168 kr. Han bliver til mandag og går ud fra, at Olga klarer den, mens Anna er til begravelse. Nu har han set udstillingerne igennem og synes, de er elendige.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/qWlZ</t>
+  </si>
+  <si>
+    <t>[Med blyant anført: 7-4-1900, hvilket må stamme fra poststemplet fra ankomsten til Kerteminde, idet stemplet fra afsenderstedet sammen med frimærket er revet ud]
+Kære Høns!
+Hermed sender jeg nogle Syle. Jeg har været hos Jastrau men han havde ikke indkasseret mere end 168 Kr. Han [mangler stykke af papiret] ikke fået sendt [mangler stykke af papiret]ne rundt til Ger[mangler stykke af papiret] Grund af ”Travlhed”. Jeg sender Snedkeren i Sv. 100 K. og Dig 50 K. Jeg bliver her altså til Mandag og går ud fra at Olga klarer den imens Du er til Begravelse.
+Nu har jeg set Udstillingerne igennem som er og bliver elendige. Der er ikke et eneste Billede jeg bryder mig om når jeg undtager to af Tetens.
+Kys Ungerne Din Fr[mangler stykke af papiret]</t>
+  </si>
+  <si>
     <t>1903-01-23</t>
-  </si>
-[...7 lines deleted...]
-    <t>Anna Syberg</t>
   </si>
   <si>
     <t>Overkjærby</t>
   </si>
   <si>
     <t>Jens Birkholm
 Johanne Giersing
 Viggo Johansen
 Theodor Oppermann
 Clara Syberg</t>
   </si>
   <si>
     <t>Faaborg Museum, Fritz og Anna Sybergs arkiv, breve fra Fritz til Anna 1893-1904</t>
   </si>
   <si>
     <t>Fritz Syberg har været i Bregnør og Munkebo. Han fangede en krage, men slap den løs. Han har sovet dårligt den forløbne nat.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/fM7e</t>
   </si>
   <si>
     <t>Over Kærby 23/1 1903
 Kære Høns!
 Tak for Dit Brev og Billederne. Nolle var mest glad ved sit. Besse skrev et Brev til Dig i Aftes men kasserede det ganske koldblodig da det var færdig fordi "det var noget Vrøvl" I dag har jeg været i Bregnør og Munkebo. Jeg fangede en Krage som havde forvildet sig ind i en Ruse der stod på Land, men da jeg ikke gad bære den hjem lod jeg den flyve. Forrige Nat sov jeg dejligt men sidste Nat lå jeg vågen det meste af Natten så jeg er lidt tung på Øjenlågene for Øjeblikket. Jeg har skrevet til Oppermann og indprentet ham at han må købe et af Birkholms Billeder til Kunstforeningen. Hvis han ikke arbejder derfor, så siger jeg at det er fordi han ikke tør har jeg truet med. 
 Hils Birkholm 
 og V Johansens
 Din hengivne
 [overstreget: Broder]
 le ikke af mig, jeg er så overtræt.
 Din hengivne 
 Fritz</t>
   </si>
   <si>
+    <t>1908-12-02</t>
+  </si>
+  <si>
+    <t>Ernst Goldschmidt</t>
+  </si>
+  <si>
+    <t>Overkærby Mark</t>
+  </si>
+  <si>
+    <t>Overkærby Mark 5300 Kerteminde
+Kerteminde
+Paris
+Holland
+Haag, Holland
+Amsterdam</t>
+  </si>
+  <si>
+    <t>Charles  Daubigny
+Augusta Thejll Clemmensen</t>
+  </si>
+  <si>
+    <t>Renskrevet på skrivemaskine af ubekendt person. Det vides ikke, hvor originalbrevet befinder sig. Der er transskriberet efter kopien. 
+I følge Weilbachs kunstnerleksikon blev Ernst Goldschmidt først gift i 1910.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
+  </si>
+  <si>
+    <t>Fritz Syberg inviterer hr. og fru Goldschmidt på et snarligt besøg, så de kan høre om Sybergs rejse til Haag, Amsterdam og Paris.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/8enE</t>
+  </si>
+  <si>
+    <t>Overkærby Mark.
+pr. Kjerteminde, 2-12-1908.
+Kære Ernst Goldschmidt!
+Hjærtelig tillykke, både De og Deres Hustru, som jeg jo ikke kender personlig. Det er snart længe siden jeg har haft "føling" med Dem som det hedder i Krigssproget, - foruden at lykønske Dem vil jeg tillige takke Dem for de Oplysninger De sendte mig i Foraaret om Paris. Min Tur blev noget anderledes end planlagt. Jeg blev ikke saa længe i Paris som jeg havde bestemt - Pengene slap for tidligt op fordi Holland holdt mig i saa lang Tid fangen. Ikke alene Kunsten der (der er en pragtfuld Samling Daubigny i Haag) men ogsaa Landet. Hvor er Holland et dejlig Land og Amsterdam en vidunderlig By. Sikke Rigdom af Stof for en Maler. Men nok om det.
+Foruden (nu siger jeg igen foruden) at sende Dem begge mine oprigtigste Ønsker om mange lykkelige Stunder i dette Liv, der til tider kan være forbandet nok vil jeg gerne have lov til at udtale Håbet om at det ikke varer alt for længe før vi får Dem at se på denne Egn, med Dem mener jeg selvfølgelig Dem begge. Sålænge man "kun er to" som det så smukt hedder kan man jo sagtens røre sig, mine bedste Hilsener fra 
+Deres hengivne Fritz Syberg.</t>
+  </si>
+  <si>
     <t>1914-08-19</t>
   </si>
   <si>
     <t>Mads Rasmussen</t>
   </si>
   <si>
     <t>Leon  Ehlers
 Peter Hansen
 Fridolin Johansen
 Johannes Larsen
 Sigurd  Swane
 Anna Syberg
 Hans  Syberg
 Peter Tom-Petersen
 Kristian Zahrtmann</t>
   </si>
   <si>
     <t>Brevet er skrevet omkring en måned efter Anna Sybergs død.</t>
   </si>
   <si>
     <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, Mappe 31</t>
   </si>
   <si>
     <t>Fritz Syberg nåede ikke at se ud til Mads Rasmussen inden han rejste fra Faaborg. Han ville have tale med dem om, hvornår indkøbskomiteen skule mødes for at se på Johannes Larsens og Peter Hansens billeder. Han undskylder sig blandt andet med at han ikke har kunnet tænke på andet end den forandring, der er indtruffet i familiens liv. Så nævner han forskellige andre billeder, som han mener kunne overvejes til museet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/5uMX</t>
   </si>
   <si>
     <t>Overkjærby 19 August
 Kære Hr. Etatsraad!
 Desværre naaede jeg ikke at komme ud til Dem i Faaborg inden De rejste. Jeg vilde gjærne have talt med Dem om hvornaar Komiteen skal samles for at se paa Joh. Larsens og Peter Hansens Billeder. Det var vel næsten bedst at blive samlet om Joh. Larsens inden Tom Petersen og Peter Hansen rejser fra Fyn. Måske jeg burde have været lidt hurtigere i Vendingen, men jeg håber De undskylder at jeg hidtil ikke har kunnet tænke på andet end den Forandring der er overgaaer mig selv og mine Børn. Med det samme vi samles om Johs Larsens Billeder ønskede jeg gærne at Komiteen så på nogle Billeder som jeg gære vilde have Lov til at forære Musæet. Jeg har to billeder - et Landskab og et Portræt af en Maler - Fridolin Johansen - en af Zahrtmanns Elever som begyndte overordentlig lovende men endte meget sørgeligt. Hans første Billeder var allesammen udmærkede, senere blev hans Arbejder daarlige. Jeg ejer som sagt de to fra hans tidligste Tid og jeg vilde synes det var smukt om han blev repræsenteret på Faaborg Musæet. Desuden har jeg to Aquareller af den afdøde Leon Ehlers og et Selvportræt af Sigurd Swane som jeg synes hører hjemme på Musæet. Endelig har jeg en Gang mens jeg var forlovet lavet en Buste af min Kone - daværende Kæreste - som Hans har hugget i Marmor jeg vil give Komiteen Valget mellem Marmorbusten og den originale Gibsbuste, forudsat den ønsker at eje nogen af dem.
 Med de hjerteligste Hilsener til Dem og Etatsraadinden er jeg Deres hengivne
 Fritz Syberg.</t>
-  </si>
-[...86 lines deleted...]
-[ulæseligt ord]</t>
   </si>
   <si>
     <t>1916-07-03</t>
   </si>
   <si>
     <t>Kvittering</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>Marie Schou
 Hans  Syberg</t>
   </si>
   <si>
     <t>Det fremgår af materialet om Fritz Syberg, at han især i de unge år fiskede for at supplere indtægterne fra sine malerier. Da Syberg-familien tilbragte somrene på Fyns Hoved nord for Kerteminde, sejlede de også derud medbringende husgeråd mm. Hvorfor Fritz Syberg solgte båden til Marie og Hans vides ikke. Se foto af Fritz Syberg på båd (muligvis Skjold) i Erland Porsmose: Fritz Syberg. Kunsten, naturen, kærligheden. Gyldendal 2012 s. 166.</t>
   </si>
   <si>
     <t>Fritz Syberg sælger sin båd, Skjold, til Marie og Hans Syberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/HWoO</t>
   </si>
   <si>
     <t>[Påtrykt øverst på arket]:
@@ -374,50 +351,96 @@
 5) MAADEN, HVORPAA BERIGTIGELSEN ER FOREGAAET, F.EKS. VED KONTANT BETALING, UDSTEDELSE AF PANTEOBLIGATION O.S.V.
 5) ved kontant Betaling
 6) JEG ELLER VI
 SAA SKØDEr OG OVERDRAGEr 6) jeg HERVED TIL BEMELDTE Marie Syberg og Hans Peter Syberg
 7) DETTE ELLER DISSE ANDELE
 100/100 ANDELE I DET OVENNÆVNTE SKIB, SAALEDES AT 7) 
 dette HEREFTER SKAL VÆRE
 8) HANS, DERES ELLER LIGN.
 8) deres LOVLIGE EJENDOM. 
 [3]
 TIL BEKRÆFTIGELSE HERAF ER DETTE SKØDE UDSTEDT OG UNDERSKREVET I TVENDE VITTERLIGHEDSVIDNERS OVERVÆRELSE.
 Kerteminde DEN 9 Aug. 1916.
 Fritz Syberg.
 TIL VITTERLIGHED:
 9) VIDNERNES FULDE NAVN, LIVSSTILLING OG HJEMSTED.
 Sehested[ulæselig]
 Toldassistent
 Kerteminde.
 ANM. I.
 I TILFÆLDE AF, AT DER FORUD FOR DET ENDELIGE SALG HAR VÆRET UDSTEDT KØBEKONTRAKT, TILFØJES UNDER 4), EFTER AT KØBERENS NAVN ER ANFØRT:
 "OVERENSSTEMMENDE MED VEDHÆFTEDE (ELLER VEDLAGTE) KØBEKONTRAKT, DATERET .............."
 ANM.II.
 SKIBSSKØDER STEMPLES TIL 2KLASSES TAKST, MED MINDRE DER FORUD HAR VÆRET OPRETTET BEHØRIG STEMPLET KØBEKONTRAKT.</t>
   </si>
   <si>
+    <t>1936-04-27</t>
+  </si>
+  <si>
+    <t>Hans  Syberg</t>
+  </si>
+  <si>
+    <t>Pilegården Kerteminde</t>
+  </si>
+  <si>
+    <t>Gustav Petersen
+Aage Petersen
+Kirsten Syberg
+Peter von Syberg
+Ulla Syberg</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57, A 120, Lb. 2, 1283</t>
+  </si>
+  <si>
+    <t>Fritz Syberg beder Hans om at få en vognmand til at hente fire malerier, så de kan blive fragtet til Kerteminde. De tre af billederne er Gustav Petersens. Det fjerde vil Syberg gerne ændre lidt på. Det haster med transporten. Hans og co. har godt plantevejr.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/XrJ6</t>
+  </si>
+  <si>
+    <t>Falen 9 ["Falen 9" overstreget]
+Pilegaarden Kjerteminde 27-4-36
+Kære Hans
+Jeg maa desværre besvære Dig med at faa nogle af mine Billeder sendt herover:
+1) Vinterlandskabet med Overkærby Bakke
+2) Trylle i Sengen
+3) det samme Motiv
+4) det grønne eller gulgrønne ["eller gulgrønne" indsat over linjen] Landskab med Bygmarken i Bølge, (omtrent paa samme Størrelse som ["som" indsat over linjen] Vinterbilledet)
+De første 3 er Gustav Petersens og Tidspunktet er kommet da han har Brug for dem, det sidste lader jeg følge med fordi der er Plads i Kassen til to af samme Størrelse, og jeg har længe ønsket at faa det herover for at set ["set" overstreget] se lidt paa en Sky øverst i Billedet tilhøjre som jeg ikke kan lide.
+For at gøre det nemt saa lad en Vognmand køre alle Billederne ud (eller hen) til en Forretning som tager sig af Billedforsendelser og lad ["lad" indsat over linjen] den besørge Indpakning og Afsendelse til:
+Fritz Syberg - Pilegaarden - Kjerteminde
+Det skulde gærne ske hurtigst mulig og derfor er det rigtigst at Du l ["l" overstreget] paalægger Forretningen at sende Billederne herover som Ilgods.
+Jeg haaber I har det godt. Sikket Plantevejr I har til Frugtplantagen.
+Hilsen til Jer allesammen
+fra Far
+[På tværs er skrevet:]
+Billedhugger
+Åge Petersen
+[ulæseligt ord]</t>
+  </si>
+  <si>
     <t>1939-03-21</t>
   </si>
   <si>
     <t>Azaleavej 25 Valby</t>
   </si>
   <si>
     <t>Viggo Jastrau
 Ernst Syberg
 Kirsten Syberg
 Peter von Syberg
 Ulla Syberg
 E Wünstedt</t>
   </si>
   <si>
     <t>Kunstforeningen lå og ligger (i 2023) på Gammel strand i København.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57 A 120, Lb. 2, 1289</t>
   </si>
   <si>
     <t>Fritz Syberg har for første gang i de 39 år, han har været medlem, vundet en gevinst i Kunstforeningen. Han beder Hans om at vælge for sig. Jastrau må kunne fortælle, hvornår udleveringen finder sted. Alternativt kan Ernst/Rille måske hente gevinsten.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/XYRP</t>
   </si>
@@ -429,73 +452,50 @@
 Kjøbenhavn Valby
 [I brevet:]
 Pilegaarden Kjerteminde
 21-3-39
 Kære Hans.
 Her sender jeg Dig et Kort, der tyder paa at jeg er Vinder i Kunstforeningen. Det er i saa Fald første Gang det er hændet i de ["de" indsat over linjen] 39 Aar jeg har været Medlem. Jeg kan ikke se ["Jeg kan ikke se" overstreget] Man vælger i Rækkefølge efter Lodtrækningen antager jeg, men jeg kan ikke se om jeg er "først eller sidst eller midti" Jeg ved heller ikke hvornaar Valget af Gevinst foregaar, men vil Du ikke være saa sød at foretage Valg for mig. Du kan vel faa at vide, naar det er, hos Jastrau. Kan Du ikke, er maaske Rille i Byen, (han skal jo snart have Udstilling) og kan ["kan" indsat over linjen] paatage Ulejligheden. 
 Hilsen til Jer Allesammen.
 Far. 
 [Fortrykt på kortet:]
 [Logo] Herr
 deltager som Medlem af
 Kunstforeningen i København
 med Nr.........i Fordelingen af Kunstværker
 for Aaret 19 .
 f. T. Kasserer
 [Maskinskrevet på kortet:]
 Maleren Hr. Fritz Syberg
 Overkærby
 Kerteminde
 [Håndskrevet på kortet:]
 2018
 39
 E. Wünstedt
 [Stemplet på kortet:]
 KUNSTFORENINGEN</t>
-  </si>
-[...21 lines deleted...]
-Kys Ungerne Din Fr[mangler stykke af papiret]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -572,51 +572,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fM7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8enE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XrJ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HWoO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYRP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qWlZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/qWlZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fM7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8enE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HWoO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XrJ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYRP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M9"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -656,382 +656,382 @@
         <v>9</v>
       </c>
       <c r="K1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E2" s="5" t="s">
+      <c r="E2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H2" s="5" t="s">
         <v>17</v>
-      </c>
-[...11 lines deleted...]
-        <v>18</v>
       </c>
       <c r="I2" s="5"/>
       <c r="J2" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="K2" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K2" s="5" t="s">
+      <c r="L2" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="L2" s="6" t="s">
+      <c r="M2" s="5" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="F3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H3" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="E3" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H3" s="5" t="s">
+      <c r="I3" s="5"/>
+      <c r="J3" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="5" t="s">
+      <c r="K3" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="5" t="s">
+      <c r="L3" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="5" t="s">
+      <c r="M3" s="5" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="F4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G4" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="H4" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="F4" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G4" s="5" t="s">
+      <c r="I4" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H4" s="5" t="s">
+      <c r="J4" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="5" t="s">
+      <c r="K4" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="J4" s="5" t="s">
+      <c r="L4" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="K4" s="5" t="s">
+      <c r="M4" s="5" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="J5" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="F5" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H5" s="5" t="s">
+      <c r="K5" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="I5" s="5"/>
-      <c r="J5" s="5" t="s">
+      <c r="L5" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="K5" s="5" t="s">
+      <c r="M5" s="5" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="F6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="I6" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="F6" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H6" s="5" t="s">
+      <c r="J6" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="I6" s="5" t="s">
+      <c r="L6" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="J6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K6" s="5" t="s">
+      <c r="M6" s="5" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I7" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="H7" s="5" t="s">
+      <c r="J7" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="K7" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="I7" s="5" t="s">
+      <c r="L7" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="J7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K7" s="5" t="s">
+      <c r="M7" s="5" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>42</v>
+        <v>63</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="F8" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="F8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H8" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="G8" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H8" s="5" t="s">
+      <c r="I8" s="5"/>
+      <c r="J8" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="I8" s="5" t="s">
+      <c r="K8" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="J8" s="5" t="s">
+      <c r="L8" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="K8" s="5" t="s">
+      <c r="M8" s="5" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>63</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>71</v>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I9" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="I9" s="5"/>
       <c r="J9" s="5" t="s">
         <v>74</v>
       </c>
       <c r="K9" s="5" t="s">
         <v>75</v>
       </c>
       <c r="L9" s="6" t="s">
         <v>76</v>
       </c>
       <c r="M9" s="5" t="s">
         <v>77</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
   </hyperlinks>