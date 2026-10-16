--- v2 (2026-08-31)
+++ v3 (2026-10-16)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3551" uniqueCount="2150" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3615" uniqueCount="2195" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -7705,50 +7705,89 @@
   <si>
     <t>Ellen Brønsted</t>
   </si>
   <si>
     <t>Møllebakken, Kerteminde, Danmark</t>
   </si>
   <si>
     <t>Kopier findes på Johannes Larsen Museet.</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted beskriver for sin søster besværet med at klare hunde og andre kæledyr ude og inde i Johannes Larsens hjem på Møllebakken.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/CyaO</t>
   </si>
   <si>
     <t>[2-7-1923]
 Mandag Aften! 
 Kære Bes!
 Hvis du tror det er let med de Hunde saa tager du meget Fejl. Her hos Lases (hvor vi midlertidig bor) maa de ikke være ude, lukker vi dem inde, hyler de og laver paa Gulvet. Har vi dem i Baand, halser de. Jeg har gjort mig de hæderligste Anstrengelser for at lære Gnomen at gaa hinter - men om den begriber det! Den løber frem – jeg haler – den løber frem o.s.v. o.s.v. Gnomen er ved at blive kvalt og kaster op og jeg er ved at fortvivle. Der hvor vi skal bo, var Konen meget lidt glad for den og vi tør næsten ikke tage den ind paa de nyferniserede Gulve og udenfor har de selv en mægtig Hund, som velsagtens vil bide den. I Morges var Gnomen sluppet ud og jagede Gæssene og Onkel Las skælte ud. 
 Som du ser: en lidt blandet Fornøjelse for begge Parter!
 Hvad synes du saa om Paris?
 Hilsen fra Lomme.</t>
   </si>
   <si>
+    <t>1923-07-18</t>
+  </si>
+  <si>
+    <t>Bodild Branner
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Hans Christian Caspersen
+- Flagstad
+Ellen  Sawyer
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Kora var en hund. 
+Dr. Bilsted kendes ikke. Det vides ikke, hvem "Søstrene" er. Muligvis Bodild Branners børn.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8423</t>
+  </si>
+  <si>
+    <t>Christine/Mornine Mackie har set en film med scener fra Paris, og hun tænkte på, at Ellen/Bes Brønsted og familien måske netop nu går under triumfbuen.
+Hvalpene er begyndt at hoppe ud af kurven. Den ene har været med Christine på besøg hos Hans Christian Caspersen/Max. Kora har en tendens til at strejfe, og det ender muligvis galt.
+Christine har haft indt i skulderen, men en storvask kurerede det. Hun og Flagstad har spist frokost på Langelinie. Hun skal mødes på banegården med Ellen Sawyer og Laura Warberg/Bedstemor, som er på vej til Sverige.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/8fNx</t>
+  </si>
+  <si>
+    <t>18/7 - 23
+Kære lille Bes! Som Tak for Kortet fra Muk skal du have et Par Ord fra mig, skønt jeg ikke har noget videre at fortælle om, hverken morsomt eller kedeligt. Jeg så en Film forleden, hvor der var en Dame, som elskede Paris og ikke vilde derfra, hvorfor der blev forevist en Mængde dejlige Billeder fra Paris, så man tydeligt kunde forstå, at hun ikke vilde derfra, det var morsomt at se, og jeg tænkte på, at nu gik I måske netop igennem Triumfbuen! I kan sagtens være glade, men I påskønner jo også jeres Lykke! 
+Nu er Hvapperne så store, at de til min Rædsel begynder at gå af Kurven, de leger og gør og er aldeles
+III undskyld, jeg har vendt op og ned (teksten på side 2 er skrevet på hovedet i forhold til de øvrige sider]
+bedårende, de har Navne: Kagaks - den sødeste og min Yndling - Plet, Bliss, Arleguinette (Nette) Fly og Mouche. De er meget temperamentsfulde og nogle er arrige fra Fødslen, kun lille Kagaks er fuldkommen blid; den var forrige Søndag med Kora og mig på Besøg hos Max, jeg bar den i min japanske Stråtaske. Kora har genoptaget sin gamle Omstrejfertilbøjelighed, når jeg kommer ud med ham, gør han sig usynlig, som han jo kan; det ender jo nok med Forskrækkelse en Dag, han skrår over gl Kongevej i største Ro og Mag, og det går jo ikke i Længden; forleden fløj han med et vildt Hyl ud af en Slagterbutik, som skudt ud af en Kanon! 
+Jeg har været syg i forrige Uge, gik et Par Dage med Feber og rædsomme rheumatiske Smerter i Skulderen og var hos Dr. Bilsted; det gik over ved Hjælp af en Storvadsk, som jeg foretog, fordi Tilværelsen alligevel var uudholdelig - et godt Arbejde, som sparede mig 20-30 Kr. til Vadskeriet. Igår Fm. kom Flagstad og hentede mig i Bil ud til Langelinie, hvor vi spiste Frokost og passiarede en halvanden Timestid, indtil jeg skulde i Bio, det var mægtig pænt af ham og var en stor Opmuntring, jeg er lidt sur fortiden og træt og ødelagt. Jeg får måske Ferie til August, i hvert Fald ikke før. Den 29de kommer Bedstemor og Tante Elle på Gennemrejse til Marstrand, jeg skal så være sammen med dem halvanden Time på Banegården, det glæder jeg mig til. Jeg havde Kort fra Bodild samme Dag som jeres, de har det godt, og Søstrene var i nogenlunde Forfatning. Var det kun lige en Måned, I skulde være borte? Så ses vi måske i Kjerteminde.
+Så kun mange Hilsner til jer begge, og god Fornøjelse den sidste Tid!
+Et Kys fra
+Tante Mornine.</t>
+  </si>
+  <si>
     <t> 6. dec. 1923</t>
   </si>
   <si>
     <t>Dagbogen "Korshavn" beskriver hovedsagelig iagttagelser af natur og fugle, fra turen med Rylen til Korshavn ved Fyns Hoved, fra 6. december til 15. december 1923.
 Dagbogen indeholder desuden optegnelser fra 22. december 1923 til 3. februar 1924.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/97IRXewR</t>
   </si>
   <si>
     <t>1924-1927</t>
   </si>
   <si>
     <t>- Granberg
 Peter Hansen
 - Hecht-Petersen
 Peter Klokker
 Andreas Larsen
 Marie Larsen
 Johannes Madsen</t>
   </si>
   <si>
     <t>De omtalte, indlagte breve fulgte ikke med det indscannede materiale, som Johannes Larsen Museet i 2016-2017 modtog fra Det Kongelige Bibliotek. 
 Det vides ikke, hvem Andrés mor er.</t>
   </si>
@@ -8730,50 +8769,236 @@
 Brev 2: Marie Larsen (Mareje/Ia) og Carl Andresen (Patronen) kommer, og Alhed glæder sig til at vise dem det nyistandsatte hus. Hun vil gerne have pasteller med på udstillingen, og hun skriver priser, som Andreas dog gerne må formindske. Fasanbilledet er dét fra Wedellsborg. 
 Alhed har det godt, tager ikke medicin og er ikke generet af hjertet. Mon Andreas kommer til Båxhult?</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ZZj3</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
 Hr. Gartner Andreas Larsen
 Kerteminde
 Danmark
 Express
 [På kuvertens bagside:]
 Forsøgt Afleveret Kl 720 Høj
 [Brev:]
 Båxhult 27 Aug 1926.
 Kære Puf.
 Tak for Dit Brev. Jeg kan ikke se hvornaar Du har skrevet det da det er udateret, men det kan forhaabentlig passe, at Du har talt med Esben umiddelbart før han har faaet den Check paa 1000 Kr som jeg sendte ham Dagen før jeg rejste fra Kjøbenhavn. Det var flinkt af Højlund at han saa hurtigt fik Svanerne anbragt. Her er bleven vældigt fint over det Hele. Desværre har vi haft daarligt Jagevejr men vi har da faaet nok at spise og Foch gaar fint. Bryggeren rejser i Dag, jeg tror nok de har nydt at være her. Lysse hentede Bryggeren og mig i Halmstad den 20. altsaa Fredag og om Tirsdagen kom Fru Jakobsen og blev hentet i Landeryd. I Dag er Vejret fint. Med hensyn til Billederne til Odense er det jo ikke nemt at give Besked herfra. Jeg aner jo ikke hvad Frk Klein mener med mange. Men lad hende tage saa mange hun vil, dog ikke af dem der hænger paa Væggene. Dersom Du kunde faa Madsen til at sætte Fasanen og Havebilledet, de staar vist rullet sammen i Roderummet fra Hechts Tourne i ramme, hvis det kan naas kan de jo gaa med lige saa et af Vandbillederne fra Bugten. Paa de Billeder fra i Foraaret er Priserne efter Størrelse 3500 Gæssene, 1500 for Brushønsene og ligesaa det med Kobbersnepper Præstekraver og Ryler. 1200 for de næste, saa 800 og 500 og for de mindste Urhanernes Størrelse 400 for ældre Billeder ligesaa efter størrelse. Kan Du sende mig en lille Papæske der staar uaabnet og indeholder lithografisk Tusch og Kridt sendt af Uttenreiter, muligvis ogsaa hans Brev, paa Bordet i Værkstedet, samt i en Paprulle noget af det Papir (ca 10 Ark) jeg laver Tavler paa, paa Bordet mellem Sofaen og Vaskerummet, det kan Du lade Madsen gøre. Jeg skal nemlig lave 4 Lithografier til Klingen, havde tænkt det kunde naas naar jeg kom hjem, men Din Moder har det saa godt her oppe og vil gerne blive her noget længere. Vi har faaet et fint Flag, som vi flagede med da Fru J. kom. Og det skal op naar Patronen og Marie kommer. 
 Mange kærlige Hilsner Din Far.
 Kære søde Gamle!
 Vi har det dejligt. Du kan ikke tænke Dig, hvor Bryggerens har været søde at have, nu rejser de desværre i Dag, men saa har vi jo Mareje og Patronen til gode, jeg glæder mig meget til at vise Ia Båxhult i ny forskønnet Skikkelse. Jeg vil gærne have nogle Pasteller med paa den Udstilling: den store med [ulæseligt]æbletræet og Gaarden (400 Kr.) det blomstrende Æbletræ med de to Svaner (300) Kallaerne (300) Tøj til Tørring (200) og Drudes [ordet ”Drudes” overstreget] den store Blomsterbuket, der hænger hos Drude – 3-400) men Du maa godt forandre i Priserne, hvis i synes, de er for høje og ogsaa skyde ud, hvis der er for mange. –
 Jeg har det ganske udmærket, har Medicin med, men ikke rørt den, da jeg ikke har haft en Fornemmelse i Hjærtet heroppe. Jeg taaler som sædvanlig glimrende at gaa heroppe, og vi gaar enten Vejret er saadan eller saadan. Mon Du dog ikke nok kører herop og ser til os? Har Du faaet mine Kort? Skriver Du ikke lidt til mig en Dag. Fasanen Din Far skriver om er det store med Hanfasanen fra Wedellsborg, det var rart om det kom med, Kruuse har været varm paa det, jeg tror det maa have forputtet sig i Roderummet (Fuglestuen) eller det brandfri. Nu skal tante Junge have et Par Ord til Fødselsdagen. – 1000 Hilsner Din Mor.
 Lysse har skudt 9 Ænder. De har skudt 10 Tjurer og Urhøns, Ly de fleste.
 Fredag
 Jeg beder Esben sende Penge til Thomsen og 100 Kr. til Løn til Frk. J. og 50 til diverse Husholdn de sendes til Dig.</t>
+  </si>
+  <si>
+    <t>1926-09-01</t>
+  </si>
+  <si>
+    <t>4 København
+Rolfsvej 17</t>
+  </si>
+  <si>
+    <t>USA
+New York City
+Chemical Department</t>
+  </si>
+  <si>
+    <t>Adam Afzelius
+Agnes Afzelius
+Aschehoug
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Adam Goldschmidt
+Alfred Goldschmidt
+Victor La Mer
+- Rastrup
+Harriet Rastrup
+Janna Schou</t>
+  </si>
+  <si>
+    <t>Johannes Brønsted var gæsteprofessor ved flere universiteter i USA. 
+Rossia var Astrid Warberg-Goldschmidts arbejdsplads; et forsikringsselskab. 
+Astrid Warberg-Goldschmidts bog "Den synske. En moderne Spaakvindes Optegnelser" udkom på Hasselbalchs Forlag 1925.
+Astrid Warberg lejede en tid en grund i Hareskov. Hun dyrkede grøntsager og blomster dér, og hun fik opført en kopi af barndommens legehus.
+Ukendte: Bib. Jakobsen, Johannes Apotek, Frk. Ludvigsen, Ivar, Frk. Jakobsen, Dich.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8417</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt sidder på sit arbejde og skriver brev. 
+Alle ansatte på forsikringsbureauet skal 10 % ned i løn.
+Der er planer om at udgive Astrids bog i USA.
+Ina Goldschmidt er - meget hurtigt - blevet forlovet med Adam Afzelius. Det er godt, at hun kommer væk fra sin far. Astrid foreslår, at Ina flytter hjem til hende og holder hus (uden løn) for at lære det. Måske giver Alfred stadig månedspenge. 
+Lejemålet i Hareskoven ophører nu.
+Astrid foreslår, at Ellen/Bes Brønsted kommer hjem til hende og renskriver Søibergs nye bog mod betaling pr. side. Louise må tage stilling til dette og evt. kontakte Ellen.
+Ellen har lige været på Båxhult og i Malmø og Limhamn.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ogWb</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru cand polyt. Louise Brønsted
+c/o Prof. Dr. V. K. La Mer
+Chemical Department
+Columbia University
+New York City
+U.S.A.
+[På kuvertens bagside, fortrykt og delvist overstreget:]
+"ROSSIA"
+Toldbodgade
+København
+[På kuvertens bagside; håndskrevet:]
+Afs. A Warberg
+Rolfsvej 17 4 F
+Copenhagen
+Denmark - 
+[I brevet:]
+Rossia, 1 Sept 1926.
+Kæreste Lugge!
+Mon jeg dog ikke kan skumle mig til at få skreven et lille Brev i Dag - min strenge Chef sidder ganske vist lige bagved mig, men han er i Øjeblikket stærkt optaget af "Kontoranliggender" med en lille herværende Veninde - disse Samtaler er ofte vor Redning hernede og giver os Anledning til små kærkomne Pauser - den, der ikke har rent Mel i Posen, har gerne så travlt med at skynde disse, så vi andre glider ubemærket gennem Kontrollen - huha - jeg har regnet lige siden Kl 8 i Morges - 46000. 21/32 ‰ - 10 % osv. - jeg kan dette, Lugge, men hvor det matter - Side op og Side ned i hele Verdens Møntsorter, hvoraf engl. £ er hamprest - men tænk, at sådant dog altså kan læres! Jeg betaler gerne denne Pris for at slippe herfra på Slaget 4 hver Dag - der er ikke mere noget der hedder at tage Posten - 
+Men tænk dig - forleden sprang Bomben - vi blev alle sat 10 % ned i gage - for mig er det 27 Kr pr Måned! Her var Jammer og vilde Veklager over hele Linjen - Afdelingscheferne græd næsten højest og gik til Gangheden, men intet hjalp - og nu siger de jo at Pristallet (som du måske fatter?) - at det går op igen så sidder vi kønt i det allesammen (siger man) ["(siger man)" indsat over linjen]. Nå, vi skal jo igennem. Jeg må i denne Forbindelse fortælle dig at Bib Jakobsen (fra H Johannes Apotek), har lagt sig i Selen for at få min Bog oversat i USA - og nu er der indløbet et temmelig lovende Brev fra en efter Sigende meget dygtig og indsigtsfuld Dame i New York - en dansk Frk Ludvigsen - som vil oversætte den - evt. til et Magasin, hvilket hun mener vil give det bedste økonomiske Udbytte - så hvem ved - - det er spændende!
+Måske har du allerede hørt fra dine Unger, hvordan det er gået Sjums? At hun jo tog op til Rastrups og var der sammen med dem allesammen - bl.a. Adam Afzelius - med hvem hun 10 Dage efter returnerede til mig i Hareskov - sigende, at de var rigtignok forlovede! Nå ja, jeg synes i hvert Fald godt om Agnes - med hvem jeg hurtig blev konfronteret og gode Venner, dus etc. Hun og Ivar - samt Adam Afz. ["Afz." indsat over linjen] og Sjums (Frk Jakobsen foreslår, at vi kalder de to Adam'er for den gamle og den nye Adam!) besøgte mig kort efter en Aften på Rolfsvej, hvor vi fik en uhyre festlig Aften ud af det - Ivar er også vældig sød - ja, det er Adam jo også - men mere veg i det - og foreløbig altfor glødende forelsket til at han kan bedømmes rigtig.
+Som "Fremtid" betragtet - synes det mig ikke absolut tillidsvækkende - men foreløbig ser det jo ud til at skulle bringe Sjums væk fra de højst deprimerende Forhold hos Alfred i Malmø - de to ødelægger langsomt hinanden -. Nu har vi lagt den Plan, at Sjums skal komme til mig i Vinteren og styre Hus for Nus og mig - samtidig med at hun lærer sig selv at styre Hus for sådan en lille Familie. Hun får så en minimal Gage - i Håb om, at Alfred opretholder Månedspengene - og jeg kan så se at komme til Rette med Lønreduktionen, samt komme til Hægterne efter Somrens absolute Leven langt over Evne; fra 1 Okt. ophører Lejemålet i Hareskov - dvs denne 1 Sept. betaler jeg Husleje sidste Gang derude - det vil jo lette svært - en hel Friplads til Nus i det kommende År. Dich rejser 1ste November og nu skriver Sjums, at hun vist ikke kan komme før 1ste December; så har jeg nu fået en Idé, som jeg skynder mig at forelægge dig. Bes går jo ledig - jeg har lige fra Aschehougs Forlag faaet Tilbud om at maskinskrive Søibergs nye Roman, nu foreslår jeg, at Bes kommer til mig i November - uden Løn - men med Ret til at skrive 5 Sider Søiberg om Dagen - à 0,35 Øre = Kr 1,75, hvilket giver på den Måned Kr 49.00 + Drikkepenge - 1 Kr for at runde af til 50.00. Det vilde være vidunderligt for begge Parter, synes du ikke? Jeg kunde så skrive 10 Sider om Aftenen og vi kunde derved få Bogen til Side - det er altid expres ved Søibergs Bøger, de kommer i sidste Øjeblik - og skal i Trykken til Jul. Nu taler jeg også med Bes - men skriv nu omgående til hende, hvis du billiger Planen. Hun er jo på Båxhult for Tiden - var først med Sjums i Malmø - de bilede og festede ordentlig - var til Karneval i Limhamn, Bes som sort Djævel, besat med Vaskebjørnshaler - gjorde enorm Lykke, skrev Sjums, havde en tro Kavalér hele Aftenen og morede sig glimrende. Ja, nu må jeg slutte - men det var også et langt og godt Brev (!) - Tak for Hilsenen, som Lomme telefonerede til mig. Dejligt at I har det godt - jeg glæder mig meget på Jeres Vegne. Hils nu dine Herrer! 
+Og Tusinde Hilsner til Dig selv, kæreste Lugge, fra Din Dis</t>
+  </si>
+  <si>
+    <t>1926-09-17</t>
+  </si>
+  <si>
+    <t>København F
+4</t>
+  </si>
+  <si>
+    <t>Conn. U.S.A.
+New Haven
+c/o Malcom</t>
+  </si>
+  <si>
+    <t>Adam Afzelius
+Agnes Afzelius
+Kaj Afzelius
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+- Frank, sangerinde
+Alfred Goldschmidt
+Ina  Goldschmidt
+Johannes Hohlenberg
+- Larsen, chef i Rossia
+- Rastrup
+Harriet Rastrup
+Janna Schou
+Rudolf Steiner
+Harry Søiberg
+Minna Warberg
+- Weirsøe</t>
+  </si>
+  <si>
+    <t>Planen med Bes: Astrid havde foreslået, at Ellen/Bes Brønsted skullehjælpe hende med at maskinskrive Søibergs nye roman mod betaling. 
+Adam Afzelius har været i Malmø: Alfred Goldschmidt, som var Astrids eksmand og far til Ina/Sjums Goldschmidt, boede i Malmø.
+Astrid lejede en tid en have i Hareskov, og hun fik bygget en kopi af barndommens legehus, Thorpedeaborg, på grunden. efter lejemålets ophør havde hun lov til stadig at benytte bygningen. 
+Oversættelsen: Astrids bog "Den Synske. En moderne Spaakvindes Optegnelser" var ved at blive oversat til engelsk for at blive trykt i et magasin.
+Hauser kan være flere personer. Dr. Hansen, Dr. Larsen, Zeuthen, Dich og Frk. Ludvigsen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8418</t>
+  </si>
+  <si>
+    <t>Det er denne dag 21 år siden, at Astrid Warberg fik datteren Ina/Sjums.
+Hr. Larsen er væk fra kontoret et par timer, så nu skriver Astrid brev i arbejdstiden.
+Planen med, at Ellen/Bes Brønsted skulle renskrive Søibergs bog, var god, men arbejdet varer jo ikke evigt.
+Ina begynder 1. nov. som Astrids husbestyrerinde.
+Adam Afzelius har besøgt Alfred Goldschmidt i Malmø, og mødet gik godt. Astrid håber på fremover at få fred med Alfred.
+Astrid er glad for Agnes og Adam Afzelius, men ikke for Adams far.
+Man har haft et træf med kaffe og hygge i Thorpedeaborg.
+Rastrups har boet en tid i Brønsteds hus, og nu cykler de hjem.
+Astrid skal holde fest i Hareskov med sangerinde, klaver- og violinspil, vin, smørrebrød mm. Hun har fået syet nyt tøj til anledningen.
+Mon Louise Brønsted har tid til at besøge Astrids oversætter i New York?
+Astrid og Janna/Nus Schou går morgenture.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/4Ofa</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+3
+Fru cand polyt. Louise Brønsted
+c/o Prof Dr. V.K. La Mer
+Chemical Department
+Columbia University
+New York City
+U.S.A.
+[Fire af linjerne i adressen er overstreget. Til venstre for den er med anden skrift indsat:]
+c/o Malcolm
+106 Bishop St
+New Haven
+Conn.
+[På kuvertens bagside er påklistret en lap papir med teksten:]
+Afs.
+A Warberg
+Rolfsvej 17 4
+Copenhagen F
+(Denmark) 
+[Under teksten en tegning med indsatte pile - ligner et vejkryds med angivelse af kørselsretninger)
+[I brevet:]
+Rossia. 17 Sept. 1926.
+Kæreste Lugge! Der er langt til Amerika, og der kan ske meget imellem hvert Brev, der når frem; jeg synes, der sker så meget nu bestandig. Men allerførst Tak for dit indholdsrige Kort - hvor er det i Grunden forunderligt, at sådan en lille åben, tætbeskreven Lap Papir ganske alene kan gå den lange Vej over Hav og Land og nå hertil - ligeså fin og klar, som da du sendte den afsted - på mange Områder er der dog god Orden i Verden. 
+I Dag er det 21 År siden jeg fik Sjums - det er i den Anledning, at jeg synes der må festes med et Brev til dig - det tør tilmed foregå ret fredeligt - og med Blæk - idet Hr Larsen har forladt Kontoret med den Besked, at han blev væk et Par Timer; nu har jeg for Samvittighedens Skyld gjort alt mit Arbejde, så jeg er helt à jour med alt det løbende - og så kan vi i god Ro få en lille Sludder. 
+Min Plan med Bes var jo nok god - men jeg havde bare ikke taget i Betragtning, at Søibergs Bog jo ikke varer evigt - vi er allerede langt over Halvdelen; Bes har jo fået det hver Lørdag - Søndag - når jeg er i Hareskov hun har tjent 17 Kroner hidtil, ["hidtil" indsat over linjen] som da også er Penge - og tillige en god Øvelse - vi får dem, når Bogen er færdig, han er en prompt Betaler.
+Desuden - er det Planen - er det nu slået fast, at Sjums kommer 1ste November og bliver min Husbestyrerinde! Det er jo i og for sig en meget stor Begivenhed for os begge to! 
+Adam Afzelius har været i Malmø nu i Torsdags, og det skal være falden udmærket ud; hvilket vel altså må betyde, at Alfred har syntes om ham - og siden han nu pludselig gav Lov til, at Sjums må være hos mig - det har ellers kneben svært med det - han havde først tilbudt hende, at hun måtte komme til Frankrig eller Tyskland - noget hun før forgæves har bedt om - men nu var hun jo ikke oplagt til dèt.
+Jeg forestiller mig - og Sjums med - at Alfred efterhånden kan lirkes til at komme op på Rolfsvej - først når kun Sjums er der - siden gradvis jeg - for tænk hvor rart for alle Parter, hvis vi kunde komme til at stå lidt venskabeligt overfor hinanden - og er der Grund til andet nu efter så mange Års Forløb! han gør sig jo så ensom og får det så trist på den anden Måde -. Det er kunstig for mig pludselig at være dumpet så voldsomt ind i denne nye Familie - det er, som om jeg har kendt Agnes altid - hvor er hun dog sød og frisk og naturlig; jeg var derude en Aften, hvor Fatter Afzelius også var der - men ham bryder jeg mig nu ikke noget om - skønt vi jo er Meningsfæller - han er meget ivrig Antroposof. Men han interesserer mig ikke desto mindre slet ikke. Derimod synes jeg vedvarende ganske godt om Adam - jeg tror, han er en sød Fyr; desuden var Rastrups der den Aften; Harriet har da udviklet sig voldsomt til sin Fordel - hun var ganske henrivende - hvor er hun dog vidunderlig smuk - og en dejlig Stemme har hun også. Rastrup er et prægtigt Menneske - han og jeg faldt øjeblikkelig sammen og det var også med ham, som om vi have kendt hinanden altid - du kan tro, at vi kan snakke sammen! man må også derude have fået nogen Sympati for mig, i hvert Fald efterkom de alle med stor Begejstring min Invitation til Hareskov til i Søndags - Fru A fx. Inse - og Rastrups - trods det halvdårlige Vejr kom de cyklende derud alle 4 - vi havde netop opgivet dem og sad nede i Thopedeaborg ved en yderst hyggelig Kop Kaffe - med et lille Petroleumsapparat, der stod og småvarmede henne på Køkkenbordet - så kom de myldrende; vi blev siddende dernede allesammen - Dich lavede hurtig mere Kaffe og smurte mere Brød til Marmeladen - og vi havde en storartet Eftermiddag; nu spekulerer vi jo vanvittig på Livsstilling til Rastrups - de har jo snart ikke flere Penge - men derimod er Harriet på 4 Måned; Agnes har sagt, at nu kunde de ikke længere lægge Beslag på Jeres Gæstfrihed - de har jo sovet hos Jer - men spist og været hos Agnes, så i Dag skulde de cykle hjem til Vesterlyng - hvad det nu er bleven til - for det øsregner.
+Rastrup hentede ig heroppe igår for at få en hel Masse Steiner-Bøger (ja, Lugge - han har læst èn - og vil nu have fat i så mange som mulig!) - men i Mellemtiden havde jeg ringet hjem, og da der ikke var kommen Søiberg Manuskript, så Aftenen mod Sædvane var fri, så spurgte jeg Rastrup, om han ikke vilde med hjem, spise Middag hos mig, og så kunde vi tale sammen - og det var han vældig med på - vi talte uafbrudt på hele Hjemvejen - og siden hjemme lige til Klokken 9, da jeg syntes, han måtte hjem til Harriet, som længtes efter ham, og de skulde jo starte Kl 6 næste Morgen - så drog han afsted - med et helt lille Bibliotek på Cyklen - hvor er det 
+II/
+dog herligt sådan ganske uventet at møde en glødende begejstret Meningsfælle! 
+Nå - du ser lidt forstemt ud - vi forlader dette.
+I Morgen - Lørdag, som er vores næstsidste Hareskov weekend - skal vi have en lille fest derude - det var til en Begyndelse mig, der havde indbudt den lille russiske Frk Frank heroppe fra til at komme ud og synge - hun synger som en Engel - eller dog som en Nattergal - eller i hvert Fald vidunderligt. Vi har haft hende derude engang før - Dr. Larsen er meget begejstret for hende, og da han hørte, hun skulde komme igen, syntes han det var morsomt at arrangere en hel Musikaften, så nu har han indbudt Dr. Hansen fra Kuranstalten - som synger en Fru Zeuthen - som spiller Klaver ["Klaver" indsat over linjen] visnok gift med en Zeuthen fra Fogdarød - men nu skilt.), desuden vil vores Doktor spille Violin, hvilket han gør meget smukt; jeg har bedt Hohlenberg, som spiller Violin og Klaver - så vi bliver efterhånden 8 - med os selv - 9 med Nus, som har fået Lov at være oppe - hun var i Anl. af Festen et Ærinde i Hareskov igår - helt alene! hun var meget stolt - blev hverken fulgt til Sporvogn eller Bane.
+Je har lavet Deviser - til de sidste hører da, synes jeg da, disse to - - til Dr. Hansen, som skal være meget tilbedt af Damerne -
+Når Dr. Hansen for Damerne synger kan den langt bedre en Steinach forynger.
+og til Hohlenberg -
+Hr. Hohlenberg - hyldet i Visdommens Toga
+en Kender af Keops og Hauser og Yoga!
+- det sidste lyder da af noget! 
+Festen skal begynde med Vin nede i Doktorens store pragtfulde Havestue - derpå Musik oppe i min do.do. Altanstue ovenpå - og ud på Aftenen serveres Smørrebrød m Snaps og Øl nede i Fru Weirøes kæmpestore, trefags Spisestue, som den Aften skal oplyses alene med Stearinlys - som til dels anbringes på de høje Paneler langs Væggene og dels på det store Bord. Fru Weirøe har helt igennem det rette Kunstnersind også hendes Livskunst er vidunderlig - så Festen skal nok blive god. Frk Frank og Hohlenberg overnatter - sidste nede i Thopedeaborg; de andre menes at ville tage Bil til Bagsværd - så vi er uafhængige af Toget. - Dich har siddet og syet mig et henrivende, hypermoderne Kostume af en gammel blommefarvet Silkekjole, som Minna engang har foræret mig - af Nederdelen en smuk lang Kosakbluse - og af Livet, der var med grå Broderier - en stram, kort Nederdel - lysegrå Strømper og sorte Ruskindssko fandtes - så hele Gallatoilettet har bogstavelig ikke kostet en rød Øre - og er dog aldeles nydeligt - over Kosakken Sjumses brogede Pariserhalsbånd, som hun havde med hjem til mig - engang imellem er det nu dejligt at have noget pænt på. -
+Har du ikke Lyst at hilse på min amerikanske Oversætterinde i New York Frøken Elisabeth Ludvigsen - 246 Fifth Avenue New York City - hvis du kommer der i Nærheden - forresten er det måske naivt af mig at foreslå det - jeg tænker mig, at Afstandene i New York er så store, at man overhovedet ikke kommer i Nærheden af hinanden.
+For jeg har vel skreven om det med Oversættelsen? Ja, det har jeg. 
+åh, hvor det regner! og vi havde aftalt, at Nus skulde gå mig i Møde - et helt nyt Arrangement, som vi havde glædet os sådan til. I Dag begyndte vi atter med vores små Morgenture - Kontortiden er nu atter Kl. 9 - nu går vi hjemmefra lidt før 8, og så kan jeg nå at følge hende helt op på Skolen - vi er begge så glade ved den lille Morgentur.
+Ja, så var der vist ikke mere dennegang - jeg har sagt til dine Unger, at de burde cykle ud til Hareskov og hilse på mig - hvilket de også synes!
+Vort Lejemål hører op 1ste Okt - men Thopodeaborg har vi jo - og jeg tænker, vi oftere tager derud om Søndagen.
+Så Farvel for dennegang - og endnu engang Tak for det indholdsrige Kort; jeg glæder mig over, at du har så meget Udbytte af Rejsen - ja, hvor må det være svimlende - men også opbyggende og styrkende for ens fremtidige Liv og Virksomhed. Hvad siger Peter?
+Hilsner til Jer alle tre!
+Din Dis</t>
   </si>
   <si>
     <t>1927-06-04</t>
   </si>
   <si>
     <t>Aage Roose</t>
   </si>
   <si>
     <t>Kobberstiksalingen er en samling af grafisk kunst under Statens Museum for Kunst. Samlingen rummer over 240.000 værker: kobberstik, tegninger, raderinger, træsnit, akvareller, litografiske værker og andre former for kunst på papir. Samlingen er placeret i museumsbygningern i Sølvgade 48-50, 1307 København K.
 Selskabet: Selskabet for Grafisk Kunst (se Repholtz, Albert og Roose, Aage)
 Kilde: 
 WIkipidia</t>
   </si>
   <si>
     <t>Johannes Larsen sender Albert Repholtz en beskrivelse af det tilbud fra Aage Roose, som han har accepteret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/klS4</t>
   </si>
   <si>
     <t>Kjerteminde 4 Juni 1927.
 Kære Hr. Repholtz!
 Omtrent samtidigt fik jeg Brev fra Roose og et fra Dem der havde været i Sverige. Da Rooses Forslag er senere end Deres og desuden tiltaler mig mere har jeg skrevet [og er streget ud] til ham at jeg modtager Tilbudet. Det ser i hans Brev saaledes ud:
 350 Ex. af Svaneflokken oparbejdet inklusive Trykning
 350 Ex. af Sneppen inklusive Trykning
@@ -9951,50 +10176,77 @@
 Benito Mussolini
 Otto Emil Schondel
 Ernst Syberg
 Franz Syberg</t>
   </si>
   <si>
     <t>Fritz Syberg har i flere breve klaget over dårlig søvn og kvælningsfornemmelser om natten.</t>
   </si>
   <si>
     <t>Fritz Syberg får sovemedicin. Han har intet imod læger.
 Rille/Ernst Syberg er kommet hjem efter to måneders Europa-rejse med rygsæk. Han mødte gamle venner i Pisa, var glad for Spanien, oplevede tyrolerne som tiltalende og mærkede intet til Hitlers terror i Tyskland. Ernst Syberg har sat sig ind i storpolitik og bla. Mussolinis planer om at lave et Storitalien samt sagen med, at Tyskland har fået bygget kampfly i Rusland. 
 Trylle/Franz Syberg vil begynde at dyrke frugt. Fritz Syberg overvejer at sælge sin bil og købe lidt jord af naboen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/KwJt</t>
   </si>
   <si>
     <t>Pilegaarden 17-8-34
 Kære Venner.
 Tak for Brevet, nu er I sandsynligvis kommet tilbage fra Jert Sommerophold, og faaet jer vel indstalleret i Hovedstaden. Alt gaar ved det gamle her, jeg tager et Sovemiddel der hjælper mig over Nætterne og iøvrigt har jeg baade Digitalis og røde Draaber staaende ved min Seng, jeg har intet imod Læger saadan set, men som den gamle Xylograf siger, de skal behandle En paa en hyggelig Maade. Vores Landsbyskrædder her, Schondel, er jeg udmærket tilfreds med. Han er lige høj paa alle Ledder, var under Verdenskrigen Militærlæge og tror han ligner Napoleon. Rille er lige kommet hjem efter godt to Maaneders Rejse – med Rygsæk – gennem Tyskland, Tyrol, Italien, Spanien og Frankrig, dette sidste dog kun nogle faa Dages Ophold i Paris. Han ved jo en Del at fortælle, det er aabenbart den eneste rette Maade at rejse paa naar man vil i Kontakt med Befolkningen. Han traf sine gamle Venner i Pisa der omfavnede ham og straks kendte ham: Ernèsto, Ernèsto!. Men iøvrigt syntes han ikke om Italien, men meget bedre om Spanien. Tyskland var behageligt og billigt at rejse i, - S.t. Folkene var intelligente og interesserede over for Forholdene i Danmark. De haarrejsende Historier om Hitlerterror mærkede han intet til uden – i Politiken. Derimod i Østrig var Regimentet og Polititrakasseriet utaaleligt, men Østrigerne d.v.s. Tyrolerne var [”var” indsat over linjen] de mest tiltalende af alle Nationer, forresten var alle Tyrolere Nazister. (Hitler er jo selv født i Tyrol) Det er meget Sjov at høre ham fortælle. Ogsaa Storpolitik har han sat sig ind i: Mussolinis Plan er at samle Østrig, Tyrol, Albanien og tilgrænsende Lande til et Storitalien med Adriater- som Midtpunkt, derfor hans Venskabelighed over for Dolfus. En anden Historie: Tyskland der ikke maa ruste har i Samraad med Sovjet ladet lave 2 eller 3 Tusinde Krigsflyvemaskiner – i Rusland, sendt [et par overstregede bogstaver] tyske Teknikere ec.t. derover. Da Maskinerne var i Orden sluttede Rusland Venskab med Frankrig Resultat: Rusland konfiskerer Tysklands 3000 Maskiner, Tyskland har underfundigt brugt Forbudet mod at ruste - - det hele kan jo være Løgn, men det er uappetitligt nok til at være sandt. Trylle er ved at slaa sig paa Landbrug – Frugtdyrkning – hans Organistvirksomhed levner ham Tid dertil. Jeg spekulerer paa at afskaffe min Bil der koster mellem 12 og 15 Hundrede Kr. aarlig og købe tre Td. Land af min Nabo. Men Forhandlingerne har ikke ført til noget Resultat endnu. Mange Hilsener til Jer allesammen
 Eders Hengivne
 Fritz Syberg
 Maleriet har jeg foreløbig lagt paa Hylden.</t>
   </si>
   <si>
+    <t>1934-10-02</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Else Larsen
+Ane Talbot</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8422</t>
+  </si>
+  <si>
+    <t>Else har født en pige på 6 1/2 pund. Det gik hurtigt og nemt. Andreas og Else har tænkt på at tilkalde Ellen/Bes Brønsted, men de har opgivet det, da Ellen jo bedst kan lide ro og orden i hjemmet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Nn9P</t>
+  </si>
+  <si>
+    <t>2den Oktober.
+Kære Tante Lugge.
+Else fik en lille Pige iaftes paa 6 1/2 ℔. Hun er aabenbart et beskedent lille Væsen, som ikke holder af at besvære sine Omgivelser længere end nødvendigt, for hun var kun knap 4 Timer om at ankomme, fra Else var gaaet i Seng. I har det forhaabentlig godt, det er længe siden vi har set noget til Jer. Vi var lige ved at skrive efter Bes, som havde stillet os et Septemberbesøg i Udsigt, men vi syntes ikke Huset, med den nu indtrufne Begivenhed i Vente, var noget for Bes, der jo sætter Pris paa Ro og Ordn.
+Mange Hilsner også ["ogsaa" overstreget] fra Else Jeres T ["Jeres T" overstreget] og Puf. til Jer alle.</t>
+  </si>
+  <si>
     <t>1934-12-11</t>
   </si>
   <si>
     <t>Valdemar Andersen
 Johan Larsen
 Peter Andreas Larsen
 Marie Neckelmann
 Harald Schoubye
 Niels Erik Schoubye</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Panders var. 
 Grete Jensen havde åbnet en butik med keramik, møbler og andet til indretning af hjemmet.
 "ellers var det skam en Bus": At skyde bus er at ramme forbi. Altså en fejltagelse; et kiks.</t>
   </si>
   <si>
     <t>Elisa Hansen tør ikke køre på denne årstid, så hun tager toget til Sverige. 
 Elisa har holdt en afskedsmiddag. 
 Det går godt med Gretes butik. Hun har solgt billeder af Valdemar Andersen.
 Elisa savner en idé til julegave til Peter. Hun vil købe en gås og stegeden hjemmefra og derefter indkøbe resten i Halmstad.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bgpx</t>
   </si>
   <si>
@@ -10326,50 +10578,120 @@
 Kirsten Syberg
 Peter von Syberg
 Ulla Syberg</t>
   </si>
   <si>
     <t>Den omtalte bog må være Poul Uttenreitter: Fritz Syberg, udgivet af Kunstforeningen, København 1935. Heri findes gengivet Fritz Sybergs selvportræt, 1916, s. 149, og på s. 115 samt 95 er der malerier af bølgende rugmarker. 
 Så vidt vides udkom der ikke en engelsk udgave af bogen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57, A 210, Lb. 2, 1286</t>
   </si>
   <si>
     <t>Et billede skal klæbes op på træplade. 
 Fritz Syberg og Johanne/Besse har vist Gustav og Carl Petersen 15 billeder, som de overvejede at sælge, men kunsthandlerne fandt prisen for høj. Syberg vil også helst beholde dem. De to kunsthandlere kommer nok hjem til Hans og ser på et par malerier. 
 Syberg sender Hans den nye bog. Visse af gengivelserne i den er udmærkede, andre ikke. De fotografier, som Hans tog til bogen, nåede ikke at komme med, men de kan bruges i den engelske udgave. Munksgaard siger, at denne er på vej.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9t6e</t>
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 21-11-37
 Kære Hans
 Ja nu er det ordnet saaledes at vi faar Billedet der skal klæbes paa Træplade ["der skal klæbes paa Træplade" indsat over linjen] sendt her til Pilegaarden. Du skal senere faa Maalene paa Størrelsen af Træpladerne og saa ordner vi det en Dag i Julen ["og saa ordner vi det en Dag i Julen" indsat over linjen]. Der blev ingen Handel af denne Gang. Vi havde - Besse og jeg - taget 11 mindre og 4 lidt større Billeder ud som jeg ikke vilde arbejde mere paa fordi Aarstiden var for fremskreden og dem viste vi, eller rettere ["vi, eller rettere" overstreget] Besse saa til G. &amp;amp; CP. De var Liebhavere til hele Butikken, men Besses Priser vilde de ikke akseptere. De bød 14.000 Kr. for dem Besse forlangte 28,000 Kr. (Selv havde jeg vurderet dem til 19,000, - 2,000 pr. Stk af de større, 1,000 pr. Stk af de smaa) Men da jeg helst vil beholde dem allesammen, saa jeg ikke skiller mig af med nogen inden Dampen er gaaet af mig overfor dette Stof, er jeg meget glad ved at Sagen er stillet i Bero. Desuden kommer vi saa ind i et nyt Skatteaar. De Billeder Jeg har staaende hos Dig: Gudrun ved Hækken, de to Plantagebilleder samt Søndermarksbilledet, talte de om og er Liebhavere til, og de kommer ogsaa nok en Dag. Men de vil selvfølgelig have Prisen ned. Hermed følger et Eksemplar af Bogen. Nogen af Gengivelserne synes jeg er udmærkede f. Eks. Selvportrætet Bygmarken der bølger, enkelte er mislykket f. Eks Besses Kornbillede. Som Helhed ser Bogen jo godt ud og vækker megen Beundring, selv om man nu bagefter kan se en [et overstreget ord] Del ["Del" indsat over linjen] Fejlgreb ved Udvalget af Billeder ["ved Udvalget af Billeder" indsat over linjen] der kunde være undgaaet dersom jeg selv havde været med til supplere Stoffet. De sidste Fotografier, de Du lod tage, kom ikke med fordi det var for sent, men kan eventuelt blive benyttet til den engelske Udgave. Munksgaard (med Familie) var her i Besøg forleden og fortalte mig at den engelske Udgave var under Forberedelse. Hils Ulla og Børnene
 Mange Hilsener fra Far</t>
+  </si>
+  <si>
+    <t>1938-02-16</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+Vilhelm Branner
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Jens Hansen
+Jesper Hansen
+Grethe Jungstedt
+Kurt Jungstedt
+Matilda Jungstedt
+Johanne Christine Larsen
+Christine  Mackie
+Elisabeth Mackie
+Gudrun Skovgaard
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Mogsen og Muk og Lugge = Louise Brønsted. 
+Lille = Matilda Jungstedt. 
+Putte = Elisabeth Mackie. 
+M = Christine/Mornine Mackie. 
+Timme = Jens Eskild Hansen. 
+Junge = Johanne C. Larsen. 
+Fas = Johannes Brønsted. 
+Mudi = Else Birgitte Brønsted. 
+Gr. = Grethe Jungstedt.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8426</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer holder af stille dage, hvor der ikke sker så meget, og det er en gave at have det sådan. Moderen, Laura Warberg, ville modsat have aktivitet på fx en søndag.
+Louise skal ikke sende Ellen pudder/rouge.
+Ellen har lyst til at give Louise et stykke brunt stof i fødselsdagsgave.
+Matilda Jungstedt/Lille skal konfirmeres efter påske. Derfor går der nogen tid, før ellen og Louise kan ses. Louise og familien er velkomne i Kerteminde, selvom Ellen ikke er hjemme. 
+Ellen planlægger en rejse til Paris. 
+Elisabeth/Putte Mackie skal modtage operaundervisning i Stockholm, og Grethe Jungstedt gruer for det. Kurt Jungstedt kan ikke lide Elisabeth. 
+Jesper og Jens Hansen har sendt Ellen et brev navnlig om nytårskrudt. 
+Ellen er glad for, at Louise kunne lide den pude, som Ellen har syet til Vilhelm Branner.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Bjkx</t>
+  </si>
+  <si>
+    <t>16/2 - 1938
+Kære Mogsen! Tak for dit Brev af igaar! Nej, jeg har ikke saadan rigtig kigget efter Brev fra dig, - men jeg har derimod syslet med Tanken om at skrive selv. Men jeg har det som hos jer, - der sker ingenting, - Dagene gaar "som Perler paa en Snor, - og det er saamænd dejligt, - naar man kan hygge sig med sin daglige Tilværelse. Jeg tror, det er en uvurderlig Gave at have. Mor havde den ikke rigtig, - der skulde helst ske noget, - en stille Søndag var en "kedelig Søndag". Men saa nød til Gengæld Mor maaske ogsaa mere end vi andre, naar der skete noget. -
+Nej, Tak, du skal ikke sende det Pudder, som jo da er Rouge. Jeg skal ikke til nogen fêter, at jeg ved, - men hvis du kan huske det kunde du jo sende det med Junge.
+Hør lille Muk, - jeg har liggende et Stykke Tøj, som medf. Prøve. det ser ganske yndigt ud i Stykke. Jeg har Lyst til at forære dig det, som Forskud paa Fødselsdagsgave, - hvis du vil have det. Jeg synes der kunde blive en yndig let Kjole at have paa nede i de varme Lande. Men hvis du ikke bryder dig om brunt, vil jeg ikke belemre dig med det. Hvis du synes om det, maa jeg hellere sende dig det med det samme saa du kan faa det syet. Saa send med 2 Ord om det. -
+Desværre varer det vist noget inden jeg faar dig at se, for Lilles Konfirm. er først efter Paaske, Søndag efter P. - saa vi ses næppe før Sommer. Jeres Sommerplaner er selv. ikke lagt, - men jeg kunde tænke mig om I ikke længes til Oplevelser til den Tid paa min Græsplæne, kun afbrudt af Fugleekspeditioner. - Naa, den Tid, den Sorg.
+Nu skal du høre - jeg planlægger en lille Udenlandsrejse selv - til Paris saagar; jeg har besluttet ikke at sætte flere Penge i Banken - de 9200 jeg har, kan nu staa og tjene selv og saa kan jeg godt faa Raad til en lille Tur. Saa vil jeg tage tidlig Sommerferie - - maaske allerede sidst i Juni og være væk c. 14 dage, Gudrun Skovgaard vil gærne have mig med og vi har en fælles Bekendt(inde) i Paris, hvor vi kan bo for en ringe Penge. - Saa er jeg hjemme igen lidt ind i Juli og kan tage imod jer, - I kan jo event. klare jer selv
+2/
+til jeg kommer. Jeg antager jo at Lille og Gr. skal være et el. andet Sted med Kurt, - men jeg har jo selvf. ikke drøftet Sommerferie endnu og antager ikke, at deres Planer er lagt. Hvad mener du om det?
+Gr. skrev forleden, at Putte har været der paa Gennemrejse og bad dem om at anbefale en Sanglærerinde i Stockholm. De gav hende Adr. paa en meget dygtig som uddanner Operasangere. Hun var - sagde Putte - begejstret for hendes Stemme og vilde synge med hende hver Dag for 150 Kr. om Mdn. Grethe er fortvivlet Hun syntes at P. var saa forloren og skabagtig og glædede sig ikke. Jeg synes det er en kedelig Plan, - hvorfor netop Stockholm? Der er vel noget bagved antager jeg. Pas nu paa, at M. ikke faar dette at se, - for hvor er det pinligt med Putte - og trist, at hun er saa vanskelig at holde ud. Bare der nu ikke bliver Ubehageligheder. Den "søde" Kurt (sagt til mig) - kan jo ikke døje hende, - og det er vel gensidigt. Det bliver ikke let for Grethe at gaa og balancere med. - 
+Forleden fik jeg Breve fra Jesper og Timme, kostelige Brev, som mest handlede om Nytaarsaften og "Fyrvæggeri" (Jesper.) Timmes var taget ordret efter Diktat og umaadelig sødt - " - havde du noget Krudt Nytaarsaften?" - "har du en pæn Stue og en Have med Roser og saadan noget.?" Timme bad mig nedskrive alle de Historier han fik i Julen, "hvis der var Plads paa Papiret" Mit Bedste-Tante-Hjærte svulmede og jeg skrev straks et langt Brev til dem og sendte dem en Billedbog om Hunden Buller - jeg haaber ikke, de har den. - De var ubestm-lig søde, og da fuldkommen artige den Dag i Julen. / Junge kom herind forleden Tirsdag - min Fridag - og vi havde det saa rart og hyggeligt, - hendes Arm er rask, siger hun.
+Jeg var glad over, at du synes, min Pude til Vilhelm var pæn og at den blev beundret. Jeg syntes selv, den var saa ligefrem smuk, og blev lidt betænkelig da baade Tutte og Vilh. kaldte den "morsom" - men det er vist kun et Udtryk. Morsomme Haandarbejder er min specielle Rædsel. 
+[Indsat i venstre margen, s. 2; lodret:]
+* Jeg rejser saa derop til Paaske
+[Indsat øverst s. 2; på hovedet:] Ligesaa snart du kalder, sender jeg saa det Tøj
+Hils nu Fas og alle de andre! Har Mudi det godt?? 1000 Hilsner E 
+[Indsat øverst s. 3; på hovedet:]
+Det er da en nydelig Middag! 
+[Indsat s. 4, i venstre margen; lodret:]
+Jeg øver et Par timer hver Dag - und. Torsdag, og er saa glad ved det, - jeg synes selv, jeg gaar frem. Jeg har 4 Timer ugentl. [(indsat s. 4, øverst; på hovedet:] i Ackompagnement saa det er helt nødvendigt at holde mig i Træning.</t>
   </si>
   <si>
     <t>1938-03-19</t>
   </si>
   <si>
     <t>Johannes Larsen
 Ellen  Sawyer</t>
   </si>
   <si>
     <t>Tagea Brandt
 Andreas Larsen
 Karl Schou
 Christine Swane</t>
   </si>
   <si>
     <t>Christine Swane rejste til Paris, Bretagne, Loire og London for rejselegatet. 
 Den Lille er formodentlig Ane eller Jeppe (Johan/Puf Larsens børn).</t>
   </si>
   <si>
     <t>Johannes Larsen kan ikke finde dokumentet. 
 Christine Swane har fået Det Tagea Brandtske Rejselegat.
 Johannes Larsen har været til Karl Schous begravelse og tager nu til Filsø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QxSU</t>
@@ -10925,50 +11247,123 @@
 4-2-08.
 11-2-07.
 3-1-03.
 3-1-02. [Linjen overstreget]
 18-4-2001.
 18-6-2000
 BWP. 
 [Skrevet på kuvertens bagside:]
 Lindøgaard, Dræby St. Fyen.
 [I brevet:]
 Lindøgaard Torsdag d. 26_nde_ Nov. 1942.
 Kæreste Dis!
 Nu er vor lille søde Tante Else død. Nina ringede til mig i Aftes og var jo forfærdelig bedrøvet. Tante Else var bleven syg i Søndags Aftes og havde Opkastninger; hvordan Mandag og Tirsdag var gaaet, kunde jeg ikke faa fat paa, men saa vidt jeg forstod, var hun sovet stille hen i Gaar Eftm (Onsdag) Kl 4 1/2 [”Kl 4 1/2” indsat over linien] De havde siddet hos hende i et Par Timer, fordi de ikke kunde forstaa, at hun var død. Jeg spurgte, om de var helt alene - ja, det var de. Sygeplejersken havde været der og hjulpet dem, men var nu gaaet. Hvor har det været svært for dem at være der helt alene i det store mørke Hus med deres store Sorg. Hvor alting bliver anderledes for dem nu, da deres Mor er borte – Centrum i deres Tilværelse. Men for Tante Else selv er det jo kun lykkeligt; hun led saa meget og havde kun Smerte og Ubehag ud af Livet, som det efterhaanden var blevet. 
 Hvor forunderligt – naar man tænker paa hendes høje Alder- 83½ Aar – og paa det svage Legeme, der ikke havde været i Orden i de sidste 13-14 Aar, at hendes Aand var lige saa klar som altid og at hendes Forstand ikke var svækket det allermindste. Der var ikke noget med ” ja, jeg husker ikke [”ikke” indsat over linien] saa godt mere” el. den Slags, som jeg da kender saa godt, skønt jeg ikke er fyldt 70 endnu Hun havde Rede paa alt, huskede alt og fulgte med i alt, fuldstændig ungt og levende. Tante Else var efter min Mening et helt Unikum paa det aandelige Omraade. - Det er for mig en god Tanke, at hun har faaet Fred. Gud være lovet, at jeg ikke tror, hun nu skal bryde videre med Vandringen og ændre Tilværelsen, hvor maa det være rædselsfuldt at tro det. Men paa en Maade lever hun jo videre - i vores Erindring, som holdt af hende og i det lysende Forbillede, hun har skabt for os, Godhed dør jo ikke saadan ud, Paavirkningen har været der, stærkest hos de to. Tante Else har altid staaet for mig som Idealet af Godhed og Renhed. Jeg husker, at jeg en Gang, da vi var ganske unge, sagde det til Elle og Elle svarede: nej, Mor! – Og hendes Godhed føltes i vide Kredse, jeg har en Gang i en Rutebil ml. Kjerteminde og Odense hørt to sidde og tale om hendes Godhed og Hjælpsomhed.
 Jeg har lige ringet til Titte, hun var ganske rolig. Paa min Forespørgsel sagde hun, at de havde næsten ikke sovet i Nat, Nina vist slet ikke. De averterer ikke før efter Begravelsen, der bliver i meget stor Stilhed; som Nina sagde i Aftes, det er altfor besværligt for Folk at komme og for dem en Umulighed at have stor Spisning; de har næsten ingen Petroleum; Titte mente, at Begr. blev Mandag, men de havde endnu ikke talt med Præsten om det. – Jeg har skrevet til Dedde og til Christine, som jeg bad om at ringe til Lugge og bede hende ringe til Tutte. 
 Hvor er jeg lykkelig over at vi overvandt alle Hindringer i Sommer og tog derned, jeg kunde forstaa at hun havde været saa glad ved det. Og godt, at vi har passet hende med Breve: vi nyder dem, sagde lille Tante Else i Sommer; nu da jeg ser i min Fortegnelse over mine afsendte Breve, ser jeg, at jeg ikke har skrevet siden d. 29 Oktober og jeg var paa Springet til at skrive igen, å hvor trist at jeg ikke fik det gjort. Men samme Dag som jeg sidst 
 2
 sendte Brev til dig, fik jeg Brev fra Bibbe, at hun laa syg, og jeg har saa skrevet næsten hver Dag til hende og ret lange Breve, saa blev det til Tante Else opsat. Hvor det dog tit gaar sådan. Bibbe havde gaaet i en Uge og stridt med Feber, arbejdet som sædvanlig og ikke sagt til. Først da hun havde 39.6 kom hun i Seng, blev nogle Dage efter rigtig indlagt paa Sygehuset med Gulsot. Hun bliver mere og mere gul; hendes Plasma-Farve er 26 og det normale er 7-8. saa der venter hende nok et langt Sengeleje, hvad hun paastaar, hun er glad over; hun befinder sig vel nu, faar en Masse Blomster (Bibbe er jo afholdt, hvor hun kommer) læser en Masse gode Bøger, hun kan faa hvad hun vil; der er en udmærket Bibliotekar, som hun forleden havde en meget langt litterær Samtale med. Hun har f. Tiden 5-6 Bøger om Rusland. 
 Det er rigtignok kedeligt, lille Dis, at du er syg, men godt for den gode Hjælp, saa kan du da ligge med roligere Samvittighed, hvilket jo betyder uendeligt, naar man skal ligge syg; jeg havde netop tænkt paa, at I havde nu alle været raske i lang Tid; men det var da ikke saa sært, du blev syg, naar du skulde høre Radiomusik en hel Aften – Gud Fader bevares, jeg faar Koldsved bare ved Tanken – oven i Købet uden rigtig Varme og saa i saadan en moderne Stue, som altid virker saa kold; det er ikke grimt, men virker saa fattigt, nøgternt og – køligt.
 Jeg har nok slet ikke faaet dig sagt Tak, for dit lange Brev; du skrev ikke, om du var kommen af med Feberen – forhaab. er du det nu. - - Vi har forsøgt en Gang med Sække for Vinduerne, men Blæsten ville ikke tillade det, de klaprede altid. Vi ved endnu ikke, om vi faar Bøde. ”De” havde staaet en Tid og kigget gen. en Revne i Porten og set Lyset. Saa det var for sent at Manse slukkede, da han hørte Porten; nu har vi faaet rigtige ”Træk og Slip” Gardiner af mørkegrønt Papir. 
 Til Lykke med Gaasen; 20 Kr. er fantastisk billigt. 30 Kr. regner vi for Prisen. Og vi maa jo huske paa det eventuelle Fedt, som sparer det dyre Smør.
 Jeg kan ikke mere, desuden snart Posttid, jeg har skrevet saa meget i Formiddag og er for øvrigt saa oprevet af at tænke paa Glorup. Tilgiv. Du har da faaet Æblerne? Nej, nu faar jeg da ikke dårligt Knæ jeg har jo Pigehjælp nu og behøver ikke at løfte paa Kasser eller bære – blot lægge dem ned. 
 Tusinde Hilsner – ogsaa til Nus og Axel
 fra din Junge
 God Bedring, lille Dis.</t>
+  </si>
+  <si>
+    <t>1943-02-05</t>
+  </si>
+  <si>
+    <t>Daisy  Berg
+Wilhelmine Berg
+Burmeister &amp; Wain
+Alfred Fly
+Adolph Larsen
+Elena Larsen
+Johan Larsen
+Peter Andreas Larsen
+Eli Laub
+Maren -, lejer hos Christine Mackie 1943
+Christine  Mackie
+Elisabeth Mackie
+Elisabeth Neckelmann
+Marie Neckelmann
+- Nouvack
+Meta -, pige i huset hos Johanne C. Larsen
+Ellen  Sawyer
+Laura Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Laura/Skipper Warberg Petersen var i efteråret 1942 indlagt med gulsot. 
+S.V. kendes ikke, men hun må have været Laura Warbergs overordnede på hospitalet, hvor Laura var under uddannelse. Frk. Larsen er også ukendt. 
+Skitsen af den nyindrettede stue findes ikke sammen med brevet. Der ligger en sådan i et andet brev fra Johanne C. Larsen i periode, og det er uklart, hvilket brev den hører sammen med.
+Bedste er sandsynligvis Laura Warberg. 
+Elena/Bimse Larsen havde to halvsøstre, der begge blev kaldt Frk. Neckelmann. 
+Eli er muligvis Eli Laub. Karen kan have været hans kone.
+En kvissel er en forgrening af en fjord eller en å (Ordbog over Det Danske Sprog).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8413</t>
+  </si>
+  <si>
+    <t>Det er skidt, at Laura/Skipper/Bi Warberg er kommet for tidligt på arbejde efter sygdommen.
+Johanne Warberg Larsen sender skitse af stuen. Komfuret er blevet monteret.
+Dr. Fly har været på besøg og lært Johanne at massere foden.
+Christine/Mornine Mackie har fået en lejer, Maren.
+Elisabeth/Putte Mackie er kommet ind i societykredse, og hun har deltaget i et radioprogram.
+Daisys tyske mand er blevet arresteret og ført til Tyskland, fordi han havde afskediget en tysk kvinde. Johanne har skrevet til Daisy, men hun turde ikke omtale arrestationen.
+Tæppet kan nok ikke trævles op og genbruges.
+Ellen Sawyer har været på besøg og spist restemad samt beundret stuen.
+Vandet står usædvanlig højt.
+Der har været luftkamp ved Vilhelm Balslevs gård.
+Ifølge England blev B &amp;amp; W ramt forsætsligt af bomberne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/TXc1</t>
+  </si>
+  <si>
+    <t>Lindøgaard 5-2-1943.
+Kæreste lille Skipper!
+Tusind Tak for dit Brev, det var rigtignok dejligt at høre fra dig, men knap saa rart, at det viste mig, at du endnu ikke er kommen rigtig til Hægterne; hvor det dog var godt at du bad om to Fridage, men hvor kunde S.V. blive forskrækket over, at du havde haft saa faa Fridage, det er da hende selv, der ordner det, men hun maa jo mangle Overblik og Administrations-Evner.
+Godt, at vi har den milde Vinter, saa kan du da komme ud at trave. Nu kan man da tydelig se, at de andre Læger havde Ret, da de mente, du blev taget for tidligt i Arbejde. - Er der varmt nu paa Jeres Værelse? Det tror jeg nu betyder så meget - en saadan bestandig Ubehags-Fornemmelse i Fritiden er sikkert ikke godt.
+Nu har jeg ridset en Tegning op af Stuen; nu kan du gøre dig en Smule Forestilling om, hvordan her er. Vi er saa forfærdelig glade ved den smukke Stue, og saa er her saa dejlig varmt altid og saadan en behagelig Varme; en enkelt Gang er Termometret faret op paa 21⁰Reamur, da havde Far lagt - siger og skriver tre - Skuffefulde Koks paa, men nu har vi lært at moderere os; og nu er her tilpas med utrolig lidt Koks. 
+Komfuret er nu stillet op - Lørdag Eft. samme Dag, som jeg skrev til dig. Jeg havde om Morgenen taget Bad, samt ringet til Dr. Fly, om han vilde se ud til mig, naar han fik Lejlighed. Naa, det trak ud med Komfuropstillingen, det er jo ikke saadan at løbe til, og vi bød saa Mester paa skaaren Smørrebrød, som indtoges her oppe i Stuen, da Køkkenet jo flød. Næppe var Maden nydt, Mester glidt og Stuen fin igen, før Dr. Fly ankom. Man har dog af og til Held med sig, det havde ikke været behageligt, hvis han var kommen midt i Maaltidet, da Stuen her jo var det eneste varme Sted og der jo altid følger lidt delvis Afklædning med. Min opererede Fod har været - og er - temmelig skidt i den senere Tid, jeg tyer meget til mine Stokke igen. Han lærte mig saa at give Foden Massage selv, den lille Frk. Larsen har igen været syg og der er saamænd nok til at slide hende op, uden at hun behøver at tørne herud, men det er nu ikke let at gøre det selv, men jeg må jo se at komme i Gang med det.
+Det var vist ogsaa samme Dag, at jeg havde et langt Brev fra T. Mornine, et godt Brev for Resten, hvad hende selv angaar; hun syntes at være saa vel ved det, er glad ved sin nye Lejer, som hedder Maren og vist er fra Ryslinge; hun har hørt fra Putte via Lysse og Frk. Neckelman, Bimses Halvsøster; det ser ud til at Putte er kommen ind i Society-Kredse, og saa har hun talt i Radioen om sin Rejse gennem Evropa til Lissabon. Eli og Karen havde hørt Udsendelsen og nok ment, det var Putte. Men saa fortalte Morn. en anden Ting, som ikke er saa godt. Du ved nok, hvem Daisy er, T. Misses Datter; hun er gift med en Tysker, Nourask (Nourack) og du ved nok, de har Tante Misses Pensionat endnu og har en Dame til at styre det. De havde en tysk Dame, som Norvack havde sagt op - af hvad Grund ved jeg ikke, Mornine turde aabenbart ikke skrive meget om det. Denne store Forbrydelse resulterede i, at N. blev fængslet af Retfærdighedens Vogter her i Landet, og ført til Tyskland "til en uvis Skæbne", skriver Mornine. Stakkels Daisy, hun er sikkert ude af sig selv. Jeg skrev til hende, men turde knap berøre det, vil jo nødig skaffe hende Ubehageligheder - egentlig kun, at jeg havde havt Brev fra Chr. som havde fortalt mig om, hvordan de havde det, at jeg tænkte paa hende og følte med hende og haabede at det nye Aar maatte bringe Lykke tilbage til "dig og dine".
+2.
+Er der overhovedet Grund til Kondolensebreve, saa er ["er" indsat over linjen] der da her i dette Tilfælde. Jeg vilde saa gerne have skrevet, at jeg tænkte mig bestemt, at dette skyldes manglende Arbejdskraft, netop da de har ført ham til Tyskland, ellers havde de næppe gjort det, for det er da een Mund mere at føde og til ingen Verdens Nytte, men jeg turde ikke, og mon hun dog ikke kan tænke paa det selv.
+Begivenhederne gaar rask ude i Verden, har du kendt Ma'e? Nu ser det jo meget mere end for et Par Maaneder siden ud til, at vi kan skimte Afslutningen. 
+Det var dejligt, at du var glad ved Æblerne og Kludene. Dit Raad med at trevle Tæppet op og bruge, lyder fint, men kun ganske faa Firkanter er bare nogenlunde hele, det er jo gamle Svende, 75 Aar eller mere, men et Par Klude til, kan der maaske blive, selv om alle de lange Sammenhæklinger er medgaaede allerede.
+Nu kom Drengene ind efter endt Dagsarbejde, som har bestaaet i, at de har plantet 300 Grantræer og en halv Snes Birketræer i Haven - jeg skal da love for, at vi faar Skov med Tiden! og med mange vilde Dyr i!!
+I Søndags spiste vi til Middag Kl. 11, da Metha agtede sig til Odense med et Tog; vi fik et Glas henkogte Medister og jeg havde sagt til M. at det blev nok galt, saa lidt der var, men oh Under, vi levnede 3 Stykker, hvilket var en stor Lykke, da den gode Elle ankom Kl. 12 1/4, spændt paa, om hun kom tidsnok til Middag. Vi beundrede i Fællesskab det nye Komfur, mens vi gjorde an med at varme Mad til hende.
+Desert var ogsaa levnet. Tænk, at vi netop Søndag fik fint Solskin, saa hun kunde komme herud, jeg blev forfærdelig glad ved hende, du ved jo - vi har eet og andet at drøfte. Du skulde have set og hørt hendes Begejstring over Stuen her, det var forfærdelig morsomt, hun havde daarlig Ord nok til Pris for det hele. Det var endelig værd at høre; alle andre af dem her omkring, som kommer herind ser sig om og siger saa efter en lang Stilhed: "Her er jo bedre Plas". Uvægerlig det samme har lydt fra dem alle; men man skal jo ogsaa helst vogte sig for at udtale, hvad man mener - det er dog i hvert Fald det forsigtigste. Ok, hvor er de kunstige, de Folk paa Landet.
+Lørdag Formiddag. Nu skal vi se, om jeg kan få Slut paa dette; eftersom det er nærmest Orkan i Dag sidder Mandfolkene herinde, Peter med, og er jo som sædvanlig fulde af Snak om Jagt og Hunde; ja i Dag har de ogsaa den ualmindelig høje Vandstand at tale om, der er jo falden meget Regn, og Jorden var i Forvejen mættet, saa det staar højt alle Vegne; de siger at Vejen [en overstregning] fra hvor Hushækken slipper og ned til Kvisselen staar under Vand, naturligvis dog ikke på hele Vejens Længde; det synes jeg ikke, vi har oplevet før mens vi har været her. - Mon jeg skrev til dig, at der har været Luftkamp over Brogaard, der ved Vilhelm Balslevs Gaard paa Koldingegnen; der faldt Bomber i Nærheden og en mindre Bondegaard var fuldstændig udslettet - men ud over dette, ved jeg ikke mere om det.
+Til Lykke med Bedstes Frakkes Smarthed! hvad har gjort den saa smart? Mærker I noget til vore Venner? man siger jo at Jylland ikke er hyggelig for Tiden, kan det gøre noget, du skriver til mig om det, hvis du ved noget om det. Fra Engl. fastholder de jo, at B. og W. blev ramt føleligt ved Bombningen, de danske Aviser hævder, at det var Sukkerfabrik. som det irriterer mig, at man aldrig kan få den rigtige Sandhed at vide.
+Hvad er der mere, søde Bi? Vi har det alle godt, jeg har dog en hel Del Gigt rundt omkring i hele min Krop og de fleste af mine Led, "knager og brager" som Dr. Fly siger, ja selv i mine Led i Hovedet, kan jeg mærke det, troede Dr. vilde le ad mig, da jeg sagde det, men han kendte det nok og sagde, at det gjorde ondt baade naar man tyggede og talte, hvis det blev slemt. Ingen ved jo, hvad der venter en, men jeg er saa heldig, at jeg ikke beskæftiger mig med det, for det kan jo ogsaa gaa til den gode Side.
+Saa Farvel for denne Gang, søde Bi, hav det godt! Din Mor</t>
   </si>
   <si>
     <t>1944-05-27</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Knuthenborg pr. Bandholm</t>
   </si>
   <si>
     <t>Thora Cohn
 Gonny Egeberg Jørgensen
 Else Larsen
 Jeppe Larsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Under 2. verdenskrig måtte de rejsende over Storebælt underkaste sig en udstrakt kontrol. Tilstrømningen blev reguleret ved udstedelse af særlige ’adgangstegn’, der skulle bæres synligt, og inden man gik ombord, blev man visiteret af politiet (Danmarks Jernbanemuseum https://www.google.com/search sca_esv=df9114d5be7f4ca8&amp;amp;sca_upv=1&amp;amp;rlz=1C1GCEB_enDK974DK974&amp;amp;sxsrf=ACQVn0986YKBr0RghJP_hMkV86mTMjBMvw:1713168089553&amp;amp;q=%22adgangstegn%22+storeb%C3%A6ltsf%C3%A6rgen&amp;amp;sa=X&amp;amp;ved=2ahUKEwiN-Ku74MOFAxVjQvEDHZH-BtgQ5t4CegQIIxAB&amp;amp;biw=1536&amp;amp;bih=703&amp;amp;dpr=1.25). 
 Det vides ikke, hvem frk. Kjær var. 
 Som hævn for likvideringen af stikkeren Harald Emil Sørensen blev bankdirektør Henning Hoffmann 26. maj 1944 forsøgt myrdet, da han var på vej ind på domhuset i Odense, men han overleverdeattentatet. En time senere blev trælasthandler N.H. Hein myrdet, mens han opholdt sig på sit kontor i Østergade. Drabet blev begået af Walther Gläsner og Fritz Himmel samtidig med at begravelsen af Harald Emil Sørensen fandt sted.(https://www.lexabc.dk/87/clearingmord). 
 I maj 1944 blev Fyens Stiftidendes bygning på Graabrødre Plads bombsprængt. Det tyske terrorkorps, Petergruppen, stod bag. Episoden er nævnt i andre breve - blandt andet et skrevet af Else Larsen, hvis forældres lejlighed blev ramt. 
 Schalburgkorpset, opkaldt efter Christian Frederik von Schalburg, leder af Frikorps Danmark, var et korps af danskere i tysk militærtjeneste under besættelsen (Wikipedia april 2024).</t>
   </si>
   <si>
@@ -12414,59 +12809,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DyOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xl7y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmpR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hHAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AWGP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TRQu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/exGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Wrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsHc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t6xl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zfJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ULV8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMEw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xM5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XUhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H6nO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAoP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kNZF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hEmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6IPX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PiUW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0Gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LpU2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gLBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5W73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g5zo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OZrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/78Ow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCaY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x8br" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KbCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aMNlExY7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dMQC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lL9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XtEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TW34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GzLp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8enE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ghAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sbyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5vW0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nW9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GbSV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nu1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rRM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KU4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRxP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7iY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pZYf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gcGF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NLFJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qA1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EuEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0pFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6xDY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UAz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RcfO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0Kl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/045L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tG5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xORE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mX5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShWQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TNRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QbSN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weJO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zH5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LgMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G5h0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9npFZ05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aMcsIF3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XvHi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VSfK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vtin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dIU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LumU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jL9J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rbqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sr4U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0abE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s3NU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tVgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nJMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ayi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A9K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iNnt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PAia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tXmG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qLiZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVQh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5sgl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QerS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gwM7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3xsp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8amQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6cYh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rrwJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hj2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7xB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cErP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3b1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCgL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C8TC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PtGk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2sT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xsna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y5pd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AleR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CoGb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/an9l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3eYh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/21N7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1M3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3LGu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/grcD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/54nl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MqBI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A1IM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kk5g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7Nk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s9bK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tm1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dePW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tS57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4P6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pLmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yeb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tv9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4fF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AKkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KhL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/99li" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CXmZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kddx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvT0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUeF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hZe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vvoI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zjaUyzQG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iP4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1aOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TKUJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9cyK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ulEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Kz3r8JCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BFX1K7Kq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gq3Qpx1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1MaTL2w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CyaO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xv8P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GU3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IP4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jVsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u0GX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8YNM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Dso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qiI2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cblh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wOFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63g2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mRw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HbZn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FvLG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r5GKNbIq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sYuS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5HTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ujN6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xEOgthK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uQHAGjyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sraAvI7G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PS1Xs1u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QGzDyRx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/klS4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oZjYH6Eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tOw5hYmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7IYzq9qL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Yuas8Tzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r0wWCf2R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fKcmPEbS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/x6dkJZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CbcVDh1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85hHuUU0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a8XNeRKd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7ESPx50T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Mlv4Xur5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ppA14zv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LeBeRN3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/loZOPA32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pRsWWVrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fVq7VHUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0dGpRLoQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1X9pkpup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QHlp2CcQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Eo32Ql2O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2PcTgoGU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dmQZYULF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/42yY1Vxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OH7bAq3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yBkX5TM3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lW1MLrDI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7X367Eq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KXQYxq6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/z4ZozgYX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VBzuFUdB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pMHAJFep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UdaM3mlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pZjw65g0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OM2TxztY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uf2J9vQM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sS5uItnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rETfkRhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZzXmhCIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cXl1cFcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85iIficq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GCAZZgQj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/O4heTecU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBIvEWUu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b7t9WpN0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a3McIszL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2h10vq48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CWdOz3FY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ThrVRR7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dNKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pDAP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oIW4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3l5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZkYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eDS9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6SKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KvGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WgEr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bgpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tWkN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6vQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9t6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QxSU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hIOv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YyR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nXVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s6JF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FiCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B40i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHCv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hO9R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4kbT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tN7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XjPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DyOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xl7y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmpR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hHAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AWGP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TRQu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/exGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Wrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsHc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t6xl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zfJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ULV8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMEw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xM5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XUhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H6nO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAoP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kNZF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hEmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6IPX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PiUW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0Gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LpU2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gLBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5W73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g5zo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OZrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/78Ow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCaY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x8br" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KbCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aMNlExY7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dMQC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lL9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XtEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TW34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GzLp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8enE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ghAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sbyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5vW0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nW9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GbSV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nu1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rRM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KU4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRxP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7iY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pZYf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gcGF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NLFJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qA1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EuEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0pFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6xDY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UAz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RcfO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0Kl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/045L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tG5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xORE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mX5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShWQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TNRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QbSN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weJO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zH5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LgMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G5h0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9npFZ05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aMcsIF3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XvHi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VSfK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vtin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dIU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LumU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jL9J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rbqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sr4U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0abE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s3NU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tVgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nJMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ayi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A9K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iNnt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PAia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tXmG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qLiZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVQh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5sgl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QerS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gwM7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3xsp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8amQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6cYh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rrwJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hj2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7xB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cErP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3b1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCgL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C8TC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PtGk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2sT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xsna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y5pd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AleR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CoGb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/an9l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3eYh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/21N7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1M3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3LGu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/grcD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/54nl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MqBI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A1IM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kk5g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7Nk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s9bK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tm1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dePW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tS57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4P6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pLmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yeb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tv9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4fF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AKkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KhL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/99li" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CXmZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kddx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvT0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUeF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hZe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vvoI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zjaUyzQG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iP4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1aOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TKUJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9cyK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ulEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Kz3r8JCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BFX1K7Kq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gq3Qpx1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1MaTL2w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CyaO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8fNx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xv8P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GU3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IP4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jVsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u0GX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8YNM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Dso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qiI2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cblh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wOFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63g2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mRw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HbZn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FvLG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r5GKNbIq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sYuS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5HTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ujN6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xEOgthK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uQHAGjyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sraAvI7G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PS1Xs1u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QGzDyRx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogWb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Ofa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/klS4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oZjYH6Eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tOw5hYmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7IYzq9qL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Yuas8Tzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r0wWCf2R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fKcmPEbS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/x6dkJZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CbcVDh1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85hHuUU0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a8XNeRKd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7ESPx50T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Mlv4Xur5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ppA14zv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LeBeRN3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/loZOPA32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pRsWWVrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fVq7VHUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0dGpRLoQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1X9pkpup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QHlp2CcQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Eo32Ql2O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2PcTgoGU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dmQZYULF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/42yY1Vxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OH7bAq3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yBkX5TM3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lW1MLrDI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7X367Eq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KXQYxq6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/z4ZozgYX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VBzuFUdB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pMHAJFep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UdaM3mlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pZjw65g0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OM2TxztY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uf2J9vQM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sS5uItnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rETfkRhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZzXmhCIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cXl1cFcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85iIficq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GCAZZgQj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/O4heTecU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBIvEWUu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b7t9WpN0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a3McIszL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2h10vq48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CWdOz3FY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ThrVRR7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dNKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pDAP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oIW4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3l5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZkYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eDS9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6SKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KvGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WgEr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nn9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bgpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tWkN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6vQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9t6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bjkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QxSU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hIOv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TXc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YyR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nXVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s6JF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FiCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B40i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHCv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hO9R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4kbT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tN7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XjPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M371"/>
+  <dimension ref="A1:M377"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -22518,6705 +22913,6975 @@
       <c r="G225" s="5" t="s">
         <v>1402</v>
       </c>
       <c r="H225" s="5" t="s">
         <v>16</v>
       </c>
       <c r="I225" s="5"/>
       <c r="J225" s="5" t="s">
         <v>1403</v>
       </c>
       <c r="K225" s="5" t="s">
         <v>1404</v>
       </c>
       <c r="L225" s="6" t="s">
         <v>1405</v>
       </c>
       <c r="M225" s="5" t="s">
         <v>1406</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
         <v>1407</v>
       </c>
       <c r="B226" s="5" t="s">
-        <v>361</v>
+        <v>14</v>
       </c>
       <c r="C226" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>127</v>
+      </c>
+      <c r="D226" s="5" t="s">
+        <v>1401</v>
       </c>
       <c r="E226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H226" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H226" s="5" t="s">
+        <v>1408</v>
+      </c>
+      <c r="I226" s="5" t="s">
+        <v>1409</v>
+      </c>
+      <c r="J226" s="5" t="s">
+        <v>1410</v>
       </c>
       <c r="K226" s="5" t="s">
-        <v>1408</v>
+        <v>1411</v>
       </c>
       <c r="L226" s="6" t="s">
-        <v>1409</v>
-[...1 lines deleted...]
-      <c r="M226" s="5"/>
+        <v>1412</v>
+      </c>
+      <c r="M226" s="5" t="s">
+        <v>1413</v>
+      </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="B227" s="5" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="C227" s="5" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="D227" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="D227" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H227" s="5" t="s">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="H227" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I227" s="5"/>
+      <c r="J227" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K227" s="5" t="s">
-        <v>1413</v>
+        <v>1415</v>
       </c>
       <c r="L227" s="6" t="s">
-        <v>1414</v>
-[...3 lines deleted...]
-      </c>
+        <v>1416</v>
+      </c>
+      <c r="M227" s="5"/>
     </row>
     <row r="228">
-      <c r="A228" s="5" t="n">
-        <v>1924</v>
+      <c r="A228" s="5" t="s">
+        <v>1417</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C228" s="5" t="s">
-        <v>1416</v>
+        <v>89</v>
       </c>
       <c r="D228" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E228" s="5" t="s">
-        <v>1417</v>
+      <c r="E228" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G228" s="5" t="s">
-        <v>1417</v>
+      <c r="G228" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H228" s="5" t="s">
         <v>1418</v>
       </c>
-      <c r="I228" s="5"/>
+      <c r="I228" s="5" t="s">
+        <v>1419</v>
+      </c>
       <c r="J228" s="5" t="s">
-        <v>195</v>
+        <v>21</v>
       </c>
       <c r="K228" s="5" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="L228" s="6" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="M228" s="5" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="229">
-      <c r="A229" s="5" t="s">
-        <v>1422</v>
+      <c r="A229" s="5" t="n">
+        <v>1924</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C229" s="5" t="s">
-        <v>1400</v>
+        <v>1423</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>1086</v>
+        <v>16</v>
       </c>
       <c r="E229" s="5" t="s">
-        <v>17</v>
+        <v>1424</v>
       </c>
       <c r="F229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G229" s="5" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="H229" s="5" t="s">
-        <v>1424</v>
-[...1 lines deleted...]
-      <c r="I229" s="5" t="s">
         <v>1425</v>
       </c>
+      <c r="I229" s="5"/>
       <c r="J229" s="5" t="s">
-        <v>1403</v>
+        <v>195</v>
       </c>
       <c r="K229" s="5" t="s">
         <v>1426</v>
       </c>
       <c r="L229" s="6" t="s">
         <v>1427</v>
       </c>
       <c r="M229" s="5" t="s">
         <v>1428</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
         <v>1429</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C230" s="5" t="s">
         <v>1400</v>
       </c>
       <c r="D230" s="5" t="s">
         <v>1086</v>
       </c>
       <c r="E230" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G230" s="5" t="s">
-        <v>1423</v>
+        <v>1430</v>
       </c>
       <c r="H230" s="5" t="s">
-        <v>1430</v>
-[...1 lines deleted...]
-      <c r="I230" s="5"/>
+        <v>1431</v>
+      </c>
+      <c r="I230" s="5" t="s">
+        <v>1432</v>
+      </c>
       <c r="J230" s="5" t="s">
         <v>1403</v>
       </c>
       <c r="K230" s="5" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
       <c r="L230" s="6" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
       <c r="M230" s="5" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C231" s="5" t="s">
         <v>1400</v>
       </c>
       <c r="D231" s="5" t="s">
         <v>1086</v>
       </c>
       <c r="E231" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G231" s="5" t="s">
-        <v>1423</v>
+        <v>1430</v>
       </c>
       <c r="H231" s="5" t="s">
-        <v>1435</v>
-[...3 lines deleted...]
-      </c>
+        <v>1437</v>
+      </c>
+      <c r="I231" s="5"/>
       <c r="J231" s="5" t="s">
         <v>1403</v>
       </c>
       <c r="K231" s="5" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="L231" s="6" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="M231" s="5" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C232" s="5" t="s">
-        <v>16</v>
+        <v>1400</v>
       </c>
       <c r="D232" s="5" t="s">
-        <v>89</v>
+        <v>1086</v>
       </c>
       <c r="E232" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G232" s="5" t="s">
-        <v>1441</v>
+        <v>1430</v>
       </c>
       <c r="H232" s="5" t="s">
         <v>1442</v>
       </c>
       <c r="I232" s="5" t="s">
         <v>1443</v>
       </c>
       <c r="J232" s="5" t="s">
-        <v>21</v>
+        <v>1403</v>
       </c>
       <c r="K232" s="5" t="s">
         <v>1444</v>
       </c>
       <c r="L232" s="6" t="s">
         <v>1445</v>
       </c>
       <c r="M232" s="5" t="s">
         <v>1446</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
         <v>1447</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C233" s="5" t="s">
-        <v>1400</v>
+        <v>16</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>1086</v>
+        <v>89</v>
       </c>
       <c r="E233" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G233" s="5" t="s">
-        <v>1423</v>
+        <v>1448</v>
       </c>
       <c r="H233" s="5" t="s">
-        <v>1448</v>
-[...1 lines deleted...]
-      <c r="I233" s="5"/>
+        <v>1449</v>
+      </c>
+      <c r="I233" s="5" t="s">
+        <v>1450</v>
+      </c>
       <c r="J233" s="5" t="s">
-        <v>1403</v>
+        <v>21</v>
       </c>
       <c r="K233" s="5" t="s">
-        <v>1449</v>
+        <v>1451</v>
       </c>
       <c r="L233" s="6" t="s">
-        <v>1450</v>
+        <v>1452</v>
       </c>
       <c r="M233" s="5" t="s">
-        <v>1451</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>1452</v>
+        <v>1454</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C234" s="5" t="s">
-        <v>16</v>
+        <v>1400</v>
       </c>
       <c r="D234" s="5" t="s">
-        <v>89</v>
+        <v>1086</v>
       </c>
       <c r="E234" s="5" t="s">
-        <v>1453</v>
+        <v>17</v>
       </c>
       <c r="F234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G234" s="5" t="s">
-        <v>1454</v>
+        <v>1430</v>
       </c>
       <c r="H234" s="5" t="s">
         <v>1455</v>
       </c>
-      <c r="I234" s="5" t="s">
+      <c r="I234" s="5"/>
+      <c r="J234" s="5" t="s">
+        <v>1403</v>
+      </c>
+      <c r="K234" s="5" t="s">
         <v>1456</v>
       </c>
-      <c r="J234" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K234" s="5" t="s">
+      <c r="L234" s="6" t="s">
         <v>1457</v>
       </c>
-      <c r="L234" s="6" t="s">
+      <c r="M234" s="5" t="s">
         <v>1458</v>
-      </c>
-[...1 lines deleted...]
-        <v>1459</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
-        <v>1460</v>
+        <v>1459</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C235" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D235" s="5" t="s">
         <v>89</v>
       </c>
       <c r="E235" s="5" t="s">
-        <v>18</v>
+        <v>1460</v>
       </c>
       <c r="F235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G235" s="5" t="s">
         <v>1461</v>
       </c>
       <c r="H235" s="5" t="s">
         <v>1462</v>
       </c>
       <c r="I235" s="5" t="s">
         <v>1463</v>
       </c>
       <c r="J235" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K235" s="5" t="s">
         <v>1464</v>
       </c>
       <c r="L235" s="6" t="s">
         <v>1465</v>
       </c>
       <c r="M235" s="5" t="s">
         <v>1466</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
         <v>1467</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C236" s="5" t="s">
-        <v>1400</v>
+        <v>16</v>
       </c>
       <c r="D236" s="5" t="s">
-        <v>1086</v>
+        <v>89</v>
       </c>
       <c r="E236" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G236" s="5" t="s">
-        <v>1423</v>
+        <v>1468</v>
       </c>
       <c r="H236" s="5" t="s">
-        <v>1468</v>
-[...1 lines deleted...]
-      <c r="I236" s="5"/>
+        <v>1469</v>
+      </c>
+      <c r="I236" s="5" t="s">
+        <v>1470</v>
+      </c>
       <c r="J236" s="5" t="s">
-        <v>1403</v>
+        <v>21</v>
       </c>
       <c r="K236" s="5" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
       <c r="L236" s="6" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
       <c r="M236" s="5" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C237" s="5" t="s">
-        <v>89</v>
+        <v>1400</v>
       </c>
       <c r="D237" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>1086</v>
+      </c>
+      <c r="E237" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G237" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G237" s="5" t="s">
+        <v>1430</v>
       </c>
       <c r="H237" s="5" t="s">
-        <v>1473</v>
-[...3 lines deleted...]
-      </c>
+        <v>1475</v>
+      </c>
+      <c r="I237" s="5"/>
       <c r="J237" s="5" t="s">
-        <v>21</v>
+        <v>1403</v>
       </c>
       <c r="K237" s="5" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="L237" s="6" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="M237" s="5" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C238" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D238" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D238" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E238" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F238" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G238" s="5" t="s">
-        <v>978</v>
+      <c r="G238" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H238" s="5" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="I238" s="5" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="J238" s="5" t="s">
-        <v>195</v>
+        <v>21</v>
       </c>
       <c r="K238" s="5" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="L238" s="6" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="M238" s="5" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
-        <v>1478</v>
+        <v>1485</v>
       </c>
       <c r="B239" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C239" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>1283</v>
+        <v>1299</v>
+      </c>
+      <c r="E239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G239" s="5" t="s">
-        <v>1484</v>
+        <v>978</v>
       </c>
       <c r="H239" s="5" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="I239" s="5" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="J239" s="5" t="s">
-        <v>21</v>
+        <v>195</v>
       </c>
       <c r="K239" s="5" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="L239" s="6" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="M239" s="5" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
-        <v>1490</v>
+        <v>1485</v>
       </c>
       <c r="B240" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C240" s="5" t="s">
-        <v>1400</v>
+        <v>16</v>
       </c>
       <c r="D240" s="5" t="s">
-        <v>1086</v>
+        <v>89</v>
       </c>
       <c r="E240" s="5" t="s">
-        <v>17</v>
+        <v>1283</v>
       </c>
       <c r="F240" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G240" s="5" t="s">
         <v>1491</v>
       </c>
-      <c r="H240" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I240" s="5"/>
+      <c r="H240" s="5" t="s">
+        <v>1492</v>
+      </c>
+      <c r="I240" s="5" t="s">
+        <v>1493</v>
+      </c>
       <c r="J240" s="5" t="s">
-        <v>1403</v>
+        <v>21</v>
       </c>
       <c r="K240" s="5" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
       <c r="L240" s="6" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="M240" s="5" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="B241" s="5" t="s">
-        <v>361</v>
+        <v>14</v>
       </c>
       <c r="C241" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1400</v>
+      </c>
+      <c r="D241" s="5" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E241" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F241" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G241" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>1299</v>
+      <c r="G241" s="5" t="s">
+        <v>1498</v>
+      </c>
+      <c r="H241" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I241" s="5"/>
-      <c r="J241" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J241" s="5" t="s">
+        <v>1403</v>
       </c>
       <c r="K241" s="5" t="s">
-        <v>1496</v>
+        <v>1499</v>
       </c>
       <c r="L241" s="6" t="s">
-        <v>1497</v>
-[...1 lines deleted...]
-      <c r="M241" s="5"/>
+        <v>1500</v>
+      </c>
+      <c r="M241" s="5" t="s">
+        <v>1501</v>
+      </c>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
-        <v>1498</v>
+        <v>1502</v>
       </c>
       <c r="B242" s="5" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="C242" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D242" s="5" t="s">
-[...3 lines deleted...]
-        <v>1499</v>
+      <c r="D242" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E242" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F242" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G242" s="5" t="s">
-        <v>1500</v>
+      <c r="G242" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H242" s="5" t="s">
-        <v>1501</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>1299</v>
+      </c>
+      <c r="I242" s="5"/>
+      <c r="J242" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K242" s="5" t="s">
         <v>1503</v>
       </c>
       <c r="L242" s="6" t="s">
         <v>1504</v>
       </c>
-      <c r="M242" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M242" s="5"/>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
-        <v>1506</v>
+        <v>1505</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C243" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D243" s="5" t="s">
         <v>89</v>
       </c>
       <c r="E243" s="5" t="s">
+        <v>1506</v>
+      </c>
+      <c r="F243" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G243" s="5" t="s">
         <v>1507</v>
       </c>
-      <c r="F243" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G243" s="5" t="s">
+      <c r="H243" s="5" t="s">
         <v>1508</v>
       </c>
-      <c r="H243" s="5" t="s">
+      <c r="I243" s="5" t="s">
         <v>1509</v>
-      </c>
-[...1 lines deleted...]
-        <v>1510</v>
       </c>
       <c r="J243" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K243" s="5" t="s">
+        <v>1510</v>
+      </c>
+      <c r="L243" s="6" t="s">
         <v>1511</v>
       </c>
-      <c r="L243" s="6" t="s">
+      <c r="M243" s="5" t="s">
         <v>1512</v>
-      </c>
-[...1 lines deleted...]
-        <v>1513</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
-        <v>1514</v>
+        <v>1513</v>
       </c>
       <c r="B244" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C244" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D244" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="D244" s="5" t="s">
-[...8 lines deleted...]
-        <v>1515</v>
+      <c r="E244" s="5" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F244" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G244" s="5" t="s">
         <v>1515</v>
       </c>
       <c r="H244" s="5" t="s">
         <v>1516</v>
       </c>
       <c r="I244" s="5" t="s">
         <v>1517</v>
       </c>
       <c r="J244" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K244" s="5" t="s">
         <v>1518</v>
       </c>
       <c r="L244" s="6" t="s">
         <v>1519</v>
       </c>
       <c r="M244" s="5" t="s">
         <v>1520</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
         <v>1521</v>
       </c>
       <c r="B245" s="5" t="s">
-        <v>361</v>
+        <v>14</v>
       </c>
       <c r="C245" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D245" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D245" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F245" s="5" t="inlineStr">
-[...18 lines deleted...]
-        </is>
+      <c r="F245" s="5" t="s">
+        <v>1522</v>
+      </c>
+      <c r="G245" s="5" t="s">
+        <v>1522</v>
+      </c>
+      <c r="H245" s="5" t="s">
+        <v>1523</v>
+      </c>
+      <c r="I245" s="5" t="s">
+        <v>1524</v>
+      </c>
+      <c r="J245" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K245" s="5" t="s">
-        <v>1522</v>
+        <v>1525</v>
       </c>
       <c r="L245" s="6" t="s">
-        <v>1523</v>
-[...1 lines deleted...]
-      <c r="M245" s="5"/>
+        <v>1526</v>
+      </c>
+      <c r="M245" s="5" t="s">
+        <v>1527</v>
+      </c>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
-        <v>1524</v>
+        <v>1528</v>
       </c>
       <c r="B246" s="5" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="C246" s="5" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-        <v>1525</v>
+        <v>16</v>
+      </c>
+      <c r="D246" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E246" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G246" s="5" t="s">
-[...9 lines deleted...]
-        <v>195</v>
+      <c r="G246" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H246" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I246" s="5"/>
+      <c r="J246" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K246" s="5" t="s">
         <v>1529</v>
       </c>
       <c r="L246" s="6" t="s">
         <v>1530</v>
       </c>
-      <c r="M246" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M246" s="5"/>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
-        <v>1532</v>
+        <v>1531</v>
       </c>
       <c r="B247" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C247" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D247" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>1377</v>
+      </c>
+      <c r="E247" s="5" t="s">
+        <v>1532</v>
       </c>
       <c r="F247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G247" s="5" t="s">
         <v>1533</v>
       </c>
       <c r="H247" s="5" t="s">
         <v>1534</v>
       </c>
       <c r="I247" s="5" t="s">
         <v>1535</v>
       </c>
       <c r="J247" s="5" t="s">
         <v>195</v>
       </c>
       <c r="K247" s="5" t="s">
         <v>1536</v>
       </c>
       <c r="L247" s="6" t="s">
         <v>1537</v>
       </c>
       <c r="M247" s="5" t="s">
         <v>1538</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
         <v>1539</v>
       </c>
       <c r="B248" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C248" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D248" s="5" t="s">
-        <v>1377</v>
+        <v>16</v>
       </c>
       <c r="E248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G248" s="5" t="s">
         <v>1540</v>
       </c>
       <c r="H248" s="5" t="s">
         <v>1541</v>
       </c>
       <c r="I248" s="5" t="s">
         <v>1542</v>
       </c>
       <c r="J248" s="5" t="s">
         <v>195</v>
       </c>
       <c r="K248" s="5" t="s">
         <v>1543</v>
       </c>
       <c r="L248" s="6" t="s">
         <v>1544</v>
       </c>
       <c r="M248" s="5" t="s">
         <v>1545</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
         <v>1546</v>
       </c>
       <c r="B249" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C249" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D249" s="5" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E249" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F249" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G249" s="5" t="s">
         <v>1547</v>
       </c>
-      <c r="D249" s="5" t="s">
-[...20 lines deleted...]
-        </is>
+      <c r="H249" s="5" t="s">
+        <v>1548</v>
       </c>
       <c r="I249" s="5" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="J249" s="5" t="s">
-        <v>21</v>
+        <v>195</v>
       </c>
       <c r="K249" s="5" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="L249" s="6" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="M249" s="5" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="B250" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C250" s="5" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D250" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D250" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I250" s="5" t="s">
-        <v>1553</v>
+        <v>1555</v>
       </c>
       <c r="J250" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K250" s="5" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="L250" s="6" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
       <c r="M250" s="5" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
       <c r="B251" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C251" s="5" t="s">
-        <v>1547</v>
+        <v>16</v>
       </c>
       <c r="D251" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1554</v>
+      </c>
+      <c r="E251" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H251" s="5" t="s">
-        <v>1558</v>
+      <c r="H251" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I251" s="5" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="J251" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K251" s="5" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="L251" s="6" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="M251" s="5" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="B252" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C252" s="5" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D252" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D252" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E252" s="5" t="s">
-        <v>1283</v>
+        <v>18</v>
       </c>
       <c r="F252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G252" s="5" t="s">
-        <v>1564</v>
+      <c r="G252" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H252" s="5" t="s">
         <v>1565</v>
       </c>
       <c r="I252" s="5" t="s">
         <v>1566</v>
       </c>
       <c r="J252" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K252" s="5" t="s">
         <v>1567</v>
       </c>
       <c r="L252" s="6" t="s">
         <v>1568</v>
       </c>
       <c r="M252" s="5" t="s">
         <v>1569</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
         <v>1570</v>
       </c>
       <c r="B253" s="5" t="s">
-        <v>361</v>
+        <v>14</v>
       </c>
       <c r="C253" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D253" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D253" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="E253" s="5" t="s">
+        <v>1283</v>
       </c>
       <c r="F253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G253" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G253" s="5" t="s">
+        <v>1571</v>
       </c>
       <c r="H253" s="5" t="s">
-        <v>1571</v>
-[...10 lines deleted...]
-        </is>
+        <v>1572</v>
+      </c>
+      <c r="I253" s="5" t="s">
+        <v>1573</v>
+      </c>
+      <c r="J253" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K253" s="5" t="s">
+        <v>1574</v>
       </c>
       <c r="L253" s="6" t="s">
-        <v>1572</v>
-[...1 lines deleted...]
-      <c r="M253" s="5"/>
+        <v>1575</v>
+      </c>
+      <c r="M253" s="5" t="s">
+        <v>1576</v>
+      </c>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
-        <v>1573</v>
+        <v>1577</v>
       </c>
       <c r="B254" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C254" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H254" s="5" t="s">
-        <v>1574</v>
+        <v>1578</v>
       </c>
       <c r="I254" s="5"/>
       <c r="J254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L254" s="6" t="s">
-        <v>1575</v>
+        <v>1579</v>
       </c>
       <c r="M254" s="5"/>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
-        <v>1576</v>
+        <v>1580</v>
       </c>
       <c r="B255" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C255" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H255" s="5" t="s">
-        <v>1577</v>
+        <v>1581</v>
       </c>
       <c r="I255" s="5"/>
       <c r="J255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L255" s="6" t="s">
-        <v>1578</v>
+        <v>1582</v>
       </c>
       <c r="M255" s="5"/>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
-        <v>1579</v>
+        <v>1583</v>
       </c>
       <c r="B256" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C256" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H256" s="5" t="s">
-        <v>1580</v>
+        <v>1584</v>
       </c>
       <c r="I256" s="5"/>
       <c r="J256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L256" s="6" t="s">
-        <v>1581</v>
+        <v>1585</v>
       </c>
       <c r="M256" s="5"/>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
-        <v>1582</v>
+        <v>1586</v>
       </c>
       <c r="B257" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C257" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H257" s="5" t="s">
-        <v>1583</v>
+        <v>1587</v>
       </c>
       <c r="I257" s="5"/>
       <c r="J257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L257" s="6" t="s">
-        <v>1584</v>
+        <v>1588</v>
       </c>
       <c r="M257" s="5"/>
     </row>
     <row r="258">
       <c r="A258" s="5" t="s">
-        <v>1585</v>
+        <v>1589</v>
       </c>
       <c r="B258" s="5" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="C258" s="5" t="s">
-        <v>221</v>
-[...11 lines deleted...]
-        <v>1586</v>
+        <v>16</v>
+      </c>
+      <c r="D258" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E258" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F258" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G258" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H258" s="5" t="s">
-        <v>1587</v>
-[...8 lines deleted...]
-        <v>1589</v>
+        <v>1590</v>
+      </c>
+      <c r="I258" s="5"/>
+      <c r="J258" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K258" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L258" s="6" t="s">
-        <v>1590</v>
-[...1 lines deleted...]
-      <c r="M258" s="5" t="s">
         <v>1591</v>
       </c>
+      <c r="M258" s="5"/>
     </row>
     <row r="259">
       <c r="A259" s="5" t="s">
         <v>1592</v>
       </c>
       <c r="B259" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C259" s="5" t="s">
-        <v>16</v>
+        <v>221</v>
       </c>
       <c r="D259" s="5" t="s">
-        <v>1547</v>
+        <v>1377</v>
       </c>
       <c r="E259" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="F259" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F259" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G259" s="5" t="s">
+        <v>1593</v>
       </c>
       <c r="H259" s="5" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="I259" s="5" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="J259" s="5" t="s">
-        <v>21</v>
+        <v>195</v>
       </c>
       <c r="K259" s="5" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="L259" s="6" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="M259" s="5" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="5" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="B260" s="5" t="s">
-        <v>361</v>
+        <v>14</v>
       </c>
       <c r="C260" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>332</v>
+      </c>
+      <c r="D260" s="5" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E260" s="5" t="s">
+        <v>1600</v>
+      </c>
+      <c r="F260" s="5" t="s">
+        <v>1601</v>
       </c>
       <c r="G260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H260" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H260" s="5" t="s">
+        <v>1602</v>
+      </c>
+      <c r="I260" s="5" t="s">
+        <v>1603</v>
+      </c>
+      <c r="J260" s="5" t="s">
+        <v>1604</v>
       </c>
       <c r="K260" s="5" t="s">
-        <v>1599</v>
+        <v>1605</v>
       </c>
       <c r="L260" s="6" t="s">
-        <v>1600</v>
-[...1 lines deleted...]
-      <c r="M260" s="5"/>
+        <v>1606</v>
+      </c>
+      <c r="M260" s="5" t="s">
+        <v>1607</v>
+      </c>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
-        <v>1601</v>
+        <v>1608</v>
       </c>
       <c r="B261" s="5" t="s">
-        <v>361</v>
+        <v>14</v>
       </c>
       <c r="C261" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>332</v>
+      </c>
+      <c r="D261" s="5" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E261" s="5" t="s">
+        <v>1609</v>
+      </c>
+      <c r="F261" s="5" t="s">
+        <v>1610</v>
       </c>
       <c r="G261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H261" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H261" s="5" t="s">
+        <v>1611</v>
+      </c>
+      <c r="I261" s="5" t="s">
+        <v>1612</v>
+      </c>
+      <c r="J261" s="5" t="s">
+        <v>1613</v>
       </c>
       <c r="K261" s="5" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="L261" s="6" t="s">
-        <v>1602</v>
-[...1 lines deleted...]
-      <c r="M261" s="5"/>
+        <v>1615</v>
+      </c>
+      <c r="M261" s="5" t="s">
+        <v>1616</v>
+      </c>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
-        <v>1603</v>
+        <v>1617</v>
       </c>
       <c r="B262" s="5" t="s">
-        <v>361</v>
+        <v>14</v>
       </c>
       <c r="C262" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D262" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D262" s="5" t="s">
+        <v>1554</v>
+      </c>
+      <c r="E262" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H262" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H262" s="5" t="s">
+        <v>1618</v>
+      </c>
+      <c r="I262" s="5" t="s">
+        <v>1619</v>
+      </c>
+      <c r="J262" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K262" s="5" t="s">
-        <v>1599</v>
+        <v>1620</v>
       </c>
       <c r="L262" s="6" t="s">
-        <v>1604</v>
-[...1 lines deleted...]
-      <c r="M262" s="5"/>
+        <v>1621</v>
+      </c>
+      <c r="M262" s="5" t="s">
+        <v>1622</v>
+      </c>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
-        <v>1605</v>
+        <v>1623</v>
       </c>
       <c r="B263" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C263" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H263" s="5" t="s">
-        <v>1606</v>
+      <c r="H263" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I263" s="5"/>
       <c r="J263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K263" s="5" t="s">
-        <v>1599</v>
+        <v>1624</v>
       </c>
       <c r="L263" s="6" t="s">
-        <v>1607</v>
+        <v>1625</v>
       </c>
       <c r="M263" s="5"/>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
-        <v>1608</v>
+        <v>1626</v>
       </c>
       <c r="B264" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C264" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I264" s="5"/>
       <c r="J264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K264" s="5" t="s">
-        <v>1609</v>
+        <v>1624</v>
       </c>
       <c r="L264" s="6" t="s">
-        <v>1610</v>
+        <v>1627</v>
       </c>
       <c r="M264" s="5"/>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
-        <v>1611</v>
+        <v>1628</v>
       </c>
       <c r="B265" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C265" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H265" s="5" t="s">
-        <v>1612</v>
+      <c r="H265" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I265" s="5"/>
       <c r="J265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K265" s="5" t="s">
-        <v>1613</v>
+        <v>1624</v>
       </c>
       <c r="L265" s="6" t="s">
-        <v>1614</v>
+        <v>1629</v>
       </c>
       <c r="M265" s="5"/>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
-        <v>1615</v>
+        <v>1630</v>
       </c>
       <c r="B266" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C266" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H266" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H266" s="5" t="s">
+        <v>1631</v>
       </c>
       <c r="I266" s="5"/>
       <c r="J266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K266" s="5" t="s">
-        <v>1613</v>
+        <v>1624</v>
       </c>
       <c r="L266" s="6" t="s">
-        <v>1616</v>
+        <v>1632</v>
       </c>
       <c r="M266" s="5"/>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
-        <v>1617</v>
+        <v>1633</v>
       </c>
       <c r="B267" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C267" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I267" s="5"/>
       <c r="J267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K267" s="5" t="s">
-        <v>1613</v>
+        <v>1634</v>
       </c>
       <c r="L267" s="6" t="s">
-        <v>1618</v>
+        <v>1635</v>
       </c>
       <c r="M267" s="5"/>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
-        <v>1619</v>
+        <v>1636</v>
       </c>
       <c r="B268" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C268" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H268" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H268" s="5" t="s">
+        <v>1637</v>
       </c>
       <c r="I268" s="5"/>
       <c r="J268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K268" s="5" t="s">
-        <v>1613</v>
+        <v>1638</v>
       </c>
       <c r="L268" s="6" t="s">
-        <v>1620</v>
+        <v>1639</v>
       </c>
       <c r="M268" s="5"/>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
-        <v>1621</v>
+        <v>1640</v>
       </c>
       <c r="B269" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C269" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I269" s="5"/>
       <c r="J269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K269" s="5" t="s">
-        <v>1613</v>
+        <v>1638</v>
       </c>
       <c r="L269" s="6" t="s">
-        <v>1622</v>
+        <v>1641</v>
       </c>
       <c r="M269" s="5"/>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
-        <v>1623</v>
+        <v>1642</v>
       </c>
       <c r="B270" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C270" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I270" s="5"/>
       <c r="J270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K270" s="5" t="s">
-        <v>1613</v>
+        <v>1638</v>
       </c>
       <c r="L270" s="6" t="s">
-        <v>1624</v>
+        <v>1643</v>
       </c>
       <c r="M270" s="5"/>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
-        <v>1625</v>
+        <v>1644</v>
       </c>
       <c r="B271" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C271" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H271" s="5" t="s">
-        <v>1626</v>
+      <c r="H271" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I271" s="5"/>
       <c r="J271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K271" s="5" t="s">
-        <v>1613</v>
+        <v>1638</v>
       </c>
       <c r="L271" s="6" t="s">
-        <v>1627</v>
+        <v>1645</v>
       </c>
       <c r="M271" s="5"/>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
-        <v>1628</v>
+        <v>1646</v>
       </c>
       <c r="B272" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C272" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H272" s="5" t="s">
-        <v>1629</v>
+      <c r="H272" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I272" s="5"/>
       <c r="J272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K272" s="5" t="s">
-        <v>1630</v>
+        <v>1638</v>
       </c>
       <c r="L272" s="6" t="s">
-        <v>1631</v>
+        <v>1647</v>
       </c>
       <c r="M272" s="5"/>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
-        <v>1632</v>
+        <v>1648</v>
       </c>
       <c r="B273" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C273" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I273" s="5"/>
       <c r="J273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K273" s="5" t="s">
-        <v>1613</v>
+        <v>1638</v>
       </c>
       <c r="L273" s="6" t="s">
-        <v>1633</v>
+        <v>1649</v>
       </c>
       <c r="M273" s="5"/>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
-        <v>1634</v>
+        <v>1650</v>
       </c>
       <c r="B274" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C274" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H274" s="5" t="s">
-        <v>1629</v>
+        <v>1651</v>
       </c>
       <c r="I274" s="5"/>
       <c r="J274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K274" s="5" t="s">
-        <v>1613</v>
+        <v>1638</v>
       </c>
       <c r="L274" s="6" t="s">
-        <v>1635</v>
+        <v>1652</v>
       </c>
       <c r="M274" s="5"/>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
-        <v>1636</v>
+        <v>1653</v>
       </c>
       <c r="B275" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C275" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H275" s="5" t="s">
-        <v>1637</v>
+        <v>1654</v>
       </c>
       <c r="I275" s="5"/>
       <c r="J275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K275" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L275" s="6" t="s">
-        <v>1638</v>
+        <v>1656</v>
       </c>
       <c r="M275" s="5"/>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
-        <v>1639</v>
+        <v>1657</v>
       </c>
       <c r="B276" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C276" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H276" s="5" t="s">
-        <v>1637</v>
+      <c r="H276" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I276" s="5"/>
       <c r="J276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K276" s="5" t="s">
-        <v>1630</v>
+        <v>1638</v>
       </c>
       <c r="L276" s="6" t="s">
-        <v>1640</v>
+        <v>1658</v>
       </c>
       <c r="M276" s="5"/>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
-        <v>1641</v>
+        <v>1659</v>
       </c>
       <c r="B277" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C277" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H277" s="5" t="s">
-        <v>1612</v>
+        <v>1654</v>
       </c>
       <c r="I277" s="5"/>
       <c r="J277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K277" s="5" t="s">
-        <v>1630</v>
+        <v>1638</v>
       </c>
       <c r="L277" s="6" t="s">
-        <v>1642</v>
+        <v>1660</v>
       </c>
       <c r="M277" s="5"/>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
-        <v>1643</v>
+        <v>1661</v>
       </c>
       <c r="B278" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C278" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H278" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H278" s="5" t="s">
+        <v>1662</v>
       </c>
       <c r="I278" s="5"/>
       <c r="J278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K278" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L278" s="6" t="s">
-        <v>1644</v>
+        <v>1663</v>
       </c>
       <c r="M278" s="5"/>
     </row>
     <row r="279">
       <c r="A279" s="5" t="s">
-        <v>1645</v>
+        <v>1664</v>
       </c>
       <c r="B279" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C279" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H279" s="5" t="s">
-        <v>1646</v>
+        <v>1662</v>
       </c>
       <c r="I279" s="5"/>
       <c r="J279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K279" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L279" s="6" t="s">
-        <v>1647</v>
+        <v>1665</v>
       </c>
       <c r="M279" s="5"/>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
-        <v>1648</v>
+        <v>1666</v>
       </c>
       <c r="B280" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C280" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H280" s="5" t="s">
-        <v>1612</v>
+        <v>1637</v>
       </c>
       <c r="I280" s="5"/>
       <c r="J280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K280" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L280" s="6" t="s">
-        <v>1649</v>
+        <v>1667</v>
       </c>
       <c r="M280" s="5"/>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
-        <v>1650</v>
+        <v>1668</v>
       </c>
       <c r="B281" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C281" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I281" s="5"/>
       <c r="J281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K281" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L281" s="6" t="s">
-        <v>1651</v>
+        <v>1669</v>
       </c>
       <c r="M281" s="5"/>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
-        <v>1652</v>
+        <v>1670</v>
       </c>
       <c r="B282" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C282" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H282" s="5" t="s">
-        <v>1653</v>
+        <v>1671</v>
       </c>
       <c r="I282" s="5"/>
       <c r="J282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K282" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L282" s="6" t="s">
-        <v>1654</v>
+        <v>1672</v>
       </c>
       <c r="M282" s="5"/>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
-        <v>1655</v>
+        <v>1673</v>
       </c>
       <c r="B283" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C283" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H283" s="5" t="s">
         <v>1637</v>
       </c>
       <c r="I283" s="5"/>
       <c r="J283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K283" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L283" s="6" t="s">
-        <v>1656</v>
+        <v>1674</v>
       </c>
       <c r="M283" s="5"/>
     </row>
     <row r="284">
       <c r="A284" s="5" t="s">
-        <v>1657</v>
+        <v>1675</v>
       </c>
       <c r="B284" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C284" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H284" s="5" t="s">
-        <v>1629</v>
+      <c r="H284" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I284" s="5"/>
       <c r="J284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K284" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L284" s="6" t="s">
-        <v>1658</v>
+        <v>1676</v>
       </c>
       <c r="M284" s="5"/>
     </row>
     <row r="285">
       <c r="A285" s="5" t="s">
-        <v>1659</v>
+        <v>1677</v>
       </c>
       <c r="B285" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C285" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H285" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H285" s="5" t="s">
+        <v>1678</v>
       </c>
       <c r="I285" s="5"/>
       <c r="J285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K285" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L285" s="6" t="s">
-        <v>1660</v>
+        <v>1679</v>
       </c>
       <c r="M285" s="5"/>
     </row>
     <row r="286">
       <c r="A286" s="5" t="s">
-        <v>1661</v>
+        <v>1680</v>
       </c>
       <c r="B286" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C286" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H286" s="5" t="s">
-        <v>1629</v>
+        <v>1662</v>
       </c>
       <c r="I286" s="5"/>
       <c r="J286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K286" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L286" s="6" t="s">
-        <v>1662</v>
+        <v>1681</v>
       </c>
       <c r="M286" s="5"/>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
-        <v>1663</v>
+        <v>1682</v>
       </c>
       <c r="B287" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C287" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H287" s="5" t="s">
-        <v>1377</v>
+        <v>1654</v>
       </c>
       <c r="I287" s="5"/>
       <c r="J287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K287" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L287" s="6" t="s">
-        <v>1664</v>
+        <v>1683</v>
       </c>
       <c r="M287" s="5"/>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
-        <v>1665</v>
+        <v>1684</v>
       </c>
       <c r="B288" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C288" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H288" s="5" t="s">
-        <v>1666</v>
+      <c r="H288" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I288" s="5"/>
       <c r="J288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K288" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L288" s="6" t="s">
-        <v>1667</v>
+        <v>1685</v>
       </c>
       <c r="M288" s="5"/>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
-        <v>1668</v>
+        <v>1686</v>
       </c>
       <c r="B289" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C289" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H289" s="5" t="s">
-        <v>1377</v>
+        <v>1654</v>
       </c>
       <c r="I289" s="5"/>
       <c r="J289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K289" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L289" s="6" t="s">
-        <v>1669</v>
+        <v>1687</v>
       </c>
       <c r="M289" s="5"/>
     </row>
     <row r="290">
       <c r="A290" s="5" t="s">
-        <v>1670</v>
+        <v>1688</v>
       </c>
       <c r="B290" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C290" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H290" s="5" t="s">
-        <v>1671</v>
+        <v>1377</v>
       </c>
       <c r="I290" s="5"/>
       <c r="J290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K290" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L290" s="6" t="s">
-        <v>1672</v>
+        <v>1689</v>
       </c>
       <c r="M290" s="5"/>
     </row>
     <row r="291">
       <c r="A291" s="5" t="s">
-        <v>1673</v>
+        <v>1690</v>
       </c>
       <c r="B291" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C291" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H291" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H291" s="5" t="s">
+        <v>1691</v>
       </c>
       <c r="I291" s="5"/>
       <c r="J291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K291" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L291" s="6" t="s">
-        <v>1674</v>
+        <v>1692</v>
       </c>
       <c r="M291" s="5"/>
     </row>
     <row r="292">
       <c r="A292" s="5" t="s">
-        <v>1675</v>
+        <v>1693</v>
       </c>
       <c r="B292" s="5" t="s">
         <v>361</v>
       </c>
-      <c r="C292" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="C292" s="5" t="s">
+        <v>16</v>
       </c>
       <c r="D292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H292" s="5" t="s">
-        <v>692</v>
+        <v>1377</v>
       </c>
       <c r="I292" s="5"/>
       <c r="J292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K292" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L292" s="6" t="s">
-        <v>1676</v>
+        <v>1694</v>
       </c>
       <c r="M292" s="5"/>
     </row>
     <row r="293">
       <c r="A293" s="5" t="s">
-        <v>1677</v>
+        <v>1695</v>
       </c>
       <c r="B293" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C293" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H293" s="5" t="s">
-        <v>1678</v>
+        <v>1696</v>
       </c>
       <c r="I293" s="5"/>
       <c r="J293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K293" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L293" s="6" t="s">
-        <v>1679</v>
+        <v>1697</v>
       </c>
       <c r="M293" s="5"/>
     </row>
     <row r="294">
       <c r="A294" s="5" t="s">
-        <v>1680</v>
+        <v>1698</v>
       </c>
       <c r="B294" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C294" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H294" s="5" t="s">
-        <v>1681</v>
+      <c r="H294" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I294" s="5"/>
       <c r="J294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K294" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L294" s="6" t="s">
-        <v>1682</v>
+        <v>1699</v>
       </c>
       <c r="M294" s="5"/>
     </row>
     <row r="295">
       <c r="A295" s="5" t="s">
-        <v>1683</v>
+        <v>1700</v>
       </c>
       <c r="B295" s="5" t="s">
         <v>361</v>
       </c>
-      <c r="C295" s="5" t="s">
-        <v>16</v>
+      <c r="C295" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="D295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H295" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H295" s="5" t="s">
+        <v>692</v>
       </c>
       <c r="I295" s="5"/>
       <c r="J295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K295" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L295" s="6" t="s">
-        <v>1684</v>
+        <v>1701</v>
       </c>
       <c r="M295" s="5"/>
     </row>
     <row r="296">
       <c r="A296" s="5" t="s">
-        <v>1685</v>
+        <v>1702</v>
       </c>
       <c r="B296" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C296" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H296" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H296" s="5" t="s">
+        <v>1703</v>
       </c>
       <c r="I296" s="5"/>
       <c r="J296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K296" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L296" s="6" t="s">
-        <v>1686</v>
+        <v>1704</v>
       </c>
       <c r="M296" s="5"/>
     </row>
     <row r="297">
       <c r="A297" s="5" t="s">
-        <v>1687</v>
+        <v>1705</v>
       </c>
       <c r="B297" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C297" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H297" s="5" t="s">
-        <v>1688</v>
+        <v>1706</v>
       </c>
       <c r="I297" s="5"/>
       <c r="J297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K297" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L297" s="6" t="s">
-        <v>1689</v>
+        <v>1707</v>
       </c>
       <c r="M297" s="5"/>
     </row>
     <row r="298">
       <c r="A298" s="5" t="s">
-        <v>1690</v>
+        <v>1708</v>
       </c>
       <c r="B298" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C298" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H298" s="5" t="s">
-        <v>1691</v>
+      <c r="H298" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I298" s="5"/>
       <c r="J298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K298" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L298" s="6" t="s">
-        <v>1692</v>
+        <v>1709</v>
       </c>
       <c r="M298" s="5"/>
     </row>
     <row r="299">
       <c r="A299" s="5" t="s">
-        <v>1693</v>
+        <v>1710</v>
       </c>
       <c r="B299" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C299" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H299" s="5" t="s">
-        <v>1694</v>
+      <c r="H299" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I299" s="5"/>
       <c r="J299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K299" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L299" s="6" t="s">
-        <v>1695</v>
+        <v>1711</v>
       </c>
       <c r="M299" s="5"/>
     </row>
     <row r="300">
       <c r="A300" s="5" t="s">
-        <v>1696</v>
+        <v>1712</v>
       </c>
       <c r="B300" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C300" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H300" s="5" t="s">
-        <v>1697</v>
+        <v>1713</v>
       </c>
       <c r="I300" s="5"/>
       <c r="J300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K300" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L300" s="6" t="s">
-        <v>1698</v>
+        <v>1714</v>
       </c>
       <c r="M300" s="5"/>
     </row>
     <row r="301">
       <c r="A301" s="5" t="s">
-        <v>1699</v>
+        <v>1715</v>
       </c>
       <c r="B301" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C301" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H301" s="5" t="s">
-        <v>1700</v>
+        <v>1716</v>
       </c>
       <c r="I301" s="5"/>
       <c r="J301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K301" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L301" s="6" t="s">
-        <v>1701</v>
+        <v>1717</v>
       </c>
       <c r="M301" s="5"/>
     </row>
     <row r="302">
       <c r="A302" s="5" t="s">
-        <v>1702</v>
+        <v>1718</v>
       </c>
       <c r="B302" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C302" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H302" s="5" t="s">
-        <v>1681</v>
+        <v>1719</v>
       </c>
       <c r="I302" s="5"/>
       <c r="J302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K302" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L302" s="6" t="s">
-        <v>1703</v>
+        <v>1720</v>
       </c>
       <c r="M302" s="5"/>
     </row>
     <row r="303">
       <c r="A303" s="5" t="s">
-        <v>1704</v>
+        <v>1721</v>
       </c>
       <c r="B303" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C303" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H303" s="5" t="s">
-        <v>1681</v>
+        <v>1722</v>
       </c>
       <c r="I303" s="5"/>
       <c r="J303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K303" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L303" s="6" t="s">
-        <v>1705</v>
+        <v>1723</v>
       </c>
       <c r="M303" s="5"/>
     </row>
     <row r="304">
       <c r="A304" s="5" t="s">
-        <v>1706</v>
+        <v>1724</v>
       </c>
       <c r="B304" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C304" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H304" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H304" s="5" t="s">
+        <v>1725</v>
       </c>
       <c r="I304" s="5"/>
       <c r="J304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K304" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L304" s="6" t="s">
-        <v>1707</v>
+        <v>1726</v>
       </c>
       <c r="M304" s="5"/>
     </row>
     <row r="305">
       <c r="A305" s="5" t="s">
-        <v>1708</v>
+        <v>1727</v>
       </c>
       <c r="B305" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C305" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H305" s="5" t="s">
-        <v>1709</v>
+        <v>1706</v>
       </c>
       <c r="I305" s="5"/>
       <c r="J305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K305" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L305" s="6" t="s">
-        <v>1710</v>
+        <v>1728</v>
       </c>
       <c r="M305" s="5"/>
     </row>
     <row r="306">
       <c r="A306" s="5" t="s">
-        <v>1711</v>
+        <v>1729</v>
       </c>
       <c r="B306" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C306" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H306" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H306" s="5" t="s">
+        <v>1706</v>
       </c>
       <c r="I306" s="5"/>
       <c r="J306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K306" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L306" s="6" t="s">
-        <v>1712</v>
+        <v>1730</v>
       </c>
       <c r="M306" s="5"/>
     </row>
     <row r="307">
       <c r="A307" s="5" t="s">
-        <v>1713</v>
+        <v>1731</v>
       </c>
       <c r="B307" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C307" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I307" s="5"/>
       <c r="J307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K307" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L307" s="6" t="s">
-        <v>1714</v>
+        <v>1732</v>
       </c>
       <c r="M307" s="5"/>
     </row>
     <row r="308">
       <c r="A308" s="5" t="s">
-        <v>1715</v>
+        <v>1733</v>
       </c>
       <c r="B308" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C308" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H308" s="5" t="s">
-        <v>1709</v>
+        <v>1734</v>
       </c>
       <c r="I308" s="5"/>
       <c r="J308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K308" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L308" s="6" t="s">
-        <v>1716</v>
+        <v>1735</v>
       </c>
       <c r="M308" s="5"/>
     </row>
     <row r="309">
       <c r="A309" s="5" t="s">
-        <v>1717</v>
+        <v>1736</v>
       </c>
       <c r="B309" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C309" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I309" s="5"/>
       <c r="J309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K309" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L309" s="6" t="s">
-        <v>1718</v>
+        <v>1737</v>
       </c>
       <c r="M309" s="5"/>
     </row>
     <row r="310">
       <c r="A310" s="5" t="s">
-        <v>1719</v>
+        <v>1738</v>
       </c>
       <c r="B310" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C310" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I310" s="5"/>
       <c r="J310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K310" s="5" t="s">
-        <v>1630</v>
+        <v>1655</v>
       </c>
       <c r="L310" s="6" t="s">
-        <v>1720</v>
+        <v>1739</v>
       </c>
       <c r="M310" s="5"/>
     </row>
     <row r="311">
       <c r="A311" s="5" t="s">
-        <v>1721</v>
+        <v>1740</v>
       </c>
       <c r="B311" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C311" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H311" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H311" s="5" t="s">
+        <v>1734</v>
       </c>
       <c r="I311" s="5"/>
       <c r="J311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K311" s="5" t="s">
-        <v>1722</v>
+        <v>1655</v>
       </c>
       <c r="L311" s="6" t="s">
-        <v>1723</v>
+        <v>1741</v>
       </c>
       <c r="M311" s="5"/>
     </row>
     <row r="312">
       <c r="A312" s="5" t="s">
-        <v>1724</v>
+        <v>1742</v>
       </c>
       <c r="B312" s="5" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="C312" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D312" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="D312" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E312" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F312" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G312" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H312" s="5" t="s">
-[...6 lines deleted...]
-        <v>1728</v>
+      <c r="H312" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I312" s="5"/>
+      <c r="J312" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K312" s="5" t="s">
-        <v>1729</v>
+        <v>1655</v>
       </c>
       <c r="L312" s="6" t="s">
-        <v>1730</v>
-[...3 lines deleted...]
-      </c>
+        <v>1743</v>
+      </c>
+      <c r="M312" s="5"/>
     </row>
     <row r="313">
       <c r="A313" s="5" t="s">
-        <v>1732</v>
+        <v>1744</v>
       </c>
       <c r="B313" s="5" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="C313" s="5" t="s">
-        <v>1733</v>
-[...1 lines deleted...]
-      <c r="D313" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E313" s="5" t="s">
-        <v>1734</v>
+      <c r="D313" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E313" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G313" s="5" t="s">
-[...3 lines deleted...]
-        <v>1736</v>
+      <c r="G313" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H313" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I313" s="5"/>
-      <c r="J313" s="5" t="s">
-        <v>195</v>
+      <c r="J313" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K313" s="5" t="s">
-        <v>1737</v>
+        <v>1655</v>
       </c>
       <c r="L313" s="6" t="s">
-        <v>1738</v>
-[...3 lines deleted...]
-      </c>
+        <v>1745</v>
+      </c>
+      <c r="M313" s="5"/>
     </row>
     <row r="314">
       <c r="A314" s="5" t="s">
-        <v>1740</v>
+        <v>1746</v>
       </c>
       <c r="B314" s="5" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="C314" s="5" t="s">
-        <v>1741</v>
-[...1 lines deleted...]
-      <c r="D314" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E314" s="5" t="s">
-        <v>18</v>
+      <c r="D314" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E314" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F314" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G314" s="5" t="s">
-[...9 lines deleted...]
-        <v>195</v>
+      <c r="G314" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H314" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I314" s="5"/>
+      <c r="J314" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K314" s="5" t="s">
-        <v>1745</v>
+        <v>1747</v>
       </c>
       <c r="L314" s="6" t="s">
-        <v>1746</v>
-[...3 lines deleted...]
-      </c>
+        <v>1748</v>
+      </c>
+      <c r="M314" s="5"/>
     </row>
     <row r="315">
       <c r="A315" s="5" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="B315" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C315" s="5" t="s">
-        <v>1749</v>
+        <v>16</v>
       </c>
       <c r="D315" s="5" t="s">
-        <v>16</v>
+        <v>1750</v>
       </c>
       <c r="E315" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F315" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G315" s="5" t="s">
-        <v>1750</v>
+      <c r="G315" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H315" s="5" t="s">
         <v>1751</v>
       </c>
       <c r="I315" s="5" t="s">
         <v>1752</v>
       </c>
       <c r="J315" s="5" t="s">
-        <v>195</v>
+        <v>1753</v>
       </c>
       <c r="K315" s="5" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="L315" s="6" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="M315" s="5" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="5" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="B316" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C316" s="5" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="D316" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E316" s="5" t="s">
-        <v>18</v>
+        <v>1759</v>
       </c>
       <c r="F316" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G316" s="5" t="s">
-        <v>1758</v>
+        <v>1760</v>
       </c>
       <c r="H316" s="5" t="s">
-        <v>1759</v>
+        <v>1761</v>
       </c>
       <c r="I316" s="5"/>
       <c r="J316" s="5" t="s">
         <v>195</v>
       </c>
       <c r="K316" s="5" t="s">
-        <v>1760</v>
+        <v>1762</v>
       </c>
       <c r="L316" s="6" t="s">
-        <v>1761</v>
+        <v>1763</v>
       </c>
       <c r="M316" s="5" t="s">
-        <v>1762</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="5" t="s">
-        <v>1763</v>
+        <v>1765</v>
       </c>
       <c r="B317" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C317" s="5" t="s">
-        <v>1764</v>
+        <v>1766</v>
       </c>
       <c r="D317" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E317" s="5" t="s">
-        <v>1765</v>
+        <v>18</v>
       </c>
       <c r="F317" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G317" s="5" t="s">
-        <v>1765</v>
+        <v>1767</v>
       </c>
       <c r="H317" s="5" t="s">
-        <v>1766</v>
+        <v>1768</v>
       </c>
       <c r="I317" s="5" t="s">
-        <v>1767</v>
+        <v>1769</v>
       </c>
       <c r="J317" s="5" t="s">
         <v>195</v>
       </c>
       <c r="K317" s="5" t="s">
-        <v>1768</v>
+        <v>1770</v>
       </c>
       <c r="L317" s="6" t="s">
-        <v>1769</v>
+        <v>1771</v>
       </c>
       <c r="M317" s="5" t="s">
-        <v>1770</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="5" t="s">
-        <v>1771</v>
+        <v>1773</v>
       </c>
       <c r="B318" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C318" s="5" t="s">
-        <v>365</v>
+        <v>1774</v>
       </c>
       <c r="D318" s="5" t="s">
-        <v>692</v>
+        <v>16</v>
       </c>
       <c r="E318" s="5" t="s">
-        <v>1221</v>
+        <v>18</v>
       </c>
       <c r="F318" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G318" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G318" s="5" t="s">
+        <v>1775</v>
       </c>
       <c r="H318" s="5" t="s">
-        <v>1772</v>
+        <v>1776</v>
       </c>
       <c r="I318" s="5" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="J318" s="5" t="s">
-        <v>616</v>
+        <v>195</v>
       </c>
       <c r="K318" s="5" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="L318" s="6" t="s">
-        <v>1775</v>
+        <v>1779</v>
       </c>
       <c r="M318" s="5" t="s">
-        <v>1776</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="5" t="s">
-        <v>1777</v>
+        <v>1781</v>
       </c>
       <c r="B319" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C319" s="5" t="s">
-        <v>142</v>
+        <v>1782</v>
       </c>
       <c r="D319" s="5" t="s">
-        <v>1086</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E319" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F319" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G319" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G319" s="5" t="s">
+        <v>1783</v>
       </c>
       <c r="H319" s="5" t="s">
-        <v>1778</v>
-[...3 lines deleted...]
-      </c>
+        <v>1784</v>
+      </c>
+      <c r="I319" s="5"/>
       <c r="J319" s="5" t="s">
-        <v>1780</v>
+        <v>195</v>
       </c>
       <c r="K319" s="5" t="s">
-        <v>1781</v>
+        <v>1785</v>
       </c>
       <c r="L319" s="6" t="s">
-        <v>1782</v>
+        <v>1786</v>
       </c>
       <c r="M319" s="5" t="s">
-        <v>1783</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="5" t="s">
-        <v>1784</v>
+        <v>1788</v>
       </c>
       <c r="B320" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C320" s="5" t="s">
-        <v>1785</v>
+        <v>1789</v>
       </c>
       <c r="D320" s="5" t="s">
-        <v>1290</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E320" s="5" t="s">
+        <v>1790</v>
       </c>
       <c r="F320" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G320" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G320" s="5" t="s">
+        <v>1790</v>
       </c>
       <c r="H320" s="5" t="s">
-        <v>1786</v>
+        <v>1791</v>
       </c>
       <c r="I320" s="5" t="s">
-        <v>1787</v>
+        <v>1792</v>
       </c>
       <c r="J320" s="5" t="s">
-        <v>1728</v>
+        <v>195</v>
       </c>
       <c r="K320" s="5" t="s">
-        <v>1788</v>
+        <v>1793</v>
       </c>
       <c r="L320" s="6" t="s">
-        <v>1789</v>
+        <v>1794</v>
       </c>
       <c r="M320" s="5" t="s">
-        <v>1790</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="5" t="s">
-        <v>1791</v>
+        <v>1796</v>
       </c>
       <c r="B321" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C321" s="5" t="s">
-        <v>1792</v>
+        <v>365</v>
       </c>
       <c r="D321" s="5" t="s">
-        <v>16</v>
+        <v>692</v>
       </c>
       <c r="E321" s="5" t="s">
-        <v>1793</v>
+        <v>1221</v>
       </c>
       <c r="F321" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G321" s="5" t="s">
-        <v>1794</v>
+      <c r="G321" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H321" s="5" t="s">
-        <v>1795</v>
-[...1 lines deleted...]
-      <c r="I321" s="5"/>
+        <v>1797</v>
+      </c>
+      <c r="I321" s="5" t="s">
+        <v>1798</v>
+      </c>
       <c r="J321" s="5" t="s">
-        <v>195</v>
+        <v>616</v>
       </c>
       <c r="K321" s="5" t="s">
-        <v>1796</v>
+        <v>1799</v>
       </c>
       <c r="L321" s="6" t="s">
-        <v>1797</v>
+        <v>1800</v>
       </c>
       <c r="M321" s="5" t="s">
-        <v>1798</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="5" t="s">
-        <v>1799</v>
+        <v>1802</v>
       </c>
       <c r="B322" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C322" s="5" t="s">
-        <v>1192</v>
+        <v>142</v>
       </c>
       <c r="D322" s="5" t="s">
-        <v>1785</v>
+        <v>1086</v>
       </c>
       <c r="E322" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F322" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G322" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H322" s="5" t="s">
-        <v>1800</v>
+        <v>1803</v>
       </c>
       <c r="I322" s="5" t="s">
-        <v>1801</v>
+        <v>1804</v>
       </c>
       <c r="J322" s="5" t="s">
-        <v>1728</v>
+        <v>1805</v>
       </c>
       <c r="K322" s="5" t="s">
-        <v>1802</v>
+        <v>1806</v>
       </c>
       <c r="L322" s="6" t="s">
-        <v>1803</v>
+        <v>1807</v>
       </c>
       <c r="M322" s="5" t="s">
-        <v>1804</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="5" t="s">
-        <v>1805</v>
+        <v>1809</v>
       </c>
       <c r="B323" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C323" s="5" t="s">
-        <v>365</v>
+        <v>1810</v>
       </c>
       <c r="D323" s="5" t="s">
-        <v>692</v>
-[...2 lines deleted...]
-        <v>1221</v>
+        <v>1290</v>
+      </c>
+      <c r="E323" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F323" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G323" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H323" s="5" t="s">
-        <v>1806</v>
-[...1 lines deleted...]
-      <c r="I323" s="5"/>
+        <v>1811</v>
+      </c>
+      <c r="I323" s="5" t="s">
+        <v>1812</v>
+      </c>
       <c r="J323" s="5" t="s">
-        <v>616</v>
+        <v>1753</v>
       </c>
       <c r="K323" s="5" t="s">
-        <v>1807</v>
+        <v>1813</v>
       </c>
       <c r="L323" s="6" t="s">
-        <v>1808</v>
+        <v>1814</v>
       </c>
       <c r="M323" s="5" t="s">
-        <v>1809</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="5" t="s">
-        <v>1810</v>
+        <v>1816</v>
       </c>
       <c r="B324" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C324" s="5" t="s">
-        <v>310</v>
+        <v>1817</v>
       </c>
       <c r="D324" s="5" t="s">
-        <v>332</v>
+        <v>16</v>
       </c>
       <c r="E324" s="5" t="s">
-        <v>1811</v>
-[...7 lines deleted...]
-        </is>
+        <v>1818</v>
+      </c>
+      <c r="F324" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G324" s="5" t="s">
+        <v>1819</v>
       </c>
       <c r="H324" s="5" t="s">
-        <v>1813</v>
-[...3 lines deleted...]
-      </c>
+        <v>1820</v>
+      </c>
+      <c r="I324" s="5"/>
       <c r="J324" s="5" t="s">
-        <v>1815</v>
+        <v>195</v>
       </c>
       <c r="K324" s="5" t="s">
-        <v>1816</v>
+        <v>1821</v>
       </c>
       <c r="L324" s="6" t="s">
-        <v>1817</v>
+        <v>1822</v>
       </c>
       <c r="M324" s="5" t="s">
-        <v>1818</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="5" t="s">
-        <v>1819</v>
+        <v>1824</v>
       </c>
       <c r="B325" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C325" s="5" t="s">
-        <v>16</v>
+        <v>1192</v>
       </c>
       <c r="D325" s="5" t="s">
-        <v>1820</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1810</v>
+      </c>
+      <c r="E325" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F325" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G325" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H325" s="5" t="s">
-        <v>1821</v>
+        <v>1825</v>
       </c>
       <c r="I325" s="5" t="s">
-        <v>1822</v>
+        <v>1826</v>
       </c>
       <c r="J325" s="5" t="s">
-        <v>1823</v>
+        <v>1753</v>
       </c>
       <c r="K325" s="5" t="s">
-        <v>1824</v>
+        <v>1827</v>
       </c>
       <c r="L325" s="6" t="s">
-        <v>1825</v>
+        <v>1828</v>
       </c>
       <c r="M325" s="5" t="s">
-        <v>1826</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="5" t="s">
-        <v>1827</v>
+        <v>1830</v>
       </c>
       <c r="B326" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C326" s="5" t="s">
-        <v>16</v>
+        <v>365</v>
       </c>
       <c r="D326" s="5" t="s">
-        <v>1820</v>
+        <v>692</v>
       </c>
       <c r="E326" s="5" t="s">
-        <v>17</v>
+        <v>1221</v>
       </c>
       <c r="F326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H326" s="5" t="s">
-        <v>1828</v>
-[...3 lines deleted...]
-      </c>
+        <v>1831</v>
+      </c>
+      <c r="I326" s="5"/>
       <c r="J326" s="5" t="s">
-        <v>1823</v>
+        <v>616</v>
       </c>
       <c r="K326" s="5" t="s">
-        <v>1830</v>
+        <v>1832</v>
       </c>
       <c r="L326" s="6" t="s">
-        <v>1831</v>
+        <v>1833</v>
       </c>
       <c r="M326" s="5" t="s">
-        <v>1832</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="5" t="s">
-        <v>1833</v>
+        <v>1835</v>
       </c>
       <c r="B327" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C327" s="5" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="D327" s="5" t="s">
-        <v>1290</v>
+        <v>332</v>
       </c>
       <c r="E327" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1836</v>
+      </c>
+      <c r="F327" s="5" t="s">
+        <v>1837</v>
       </c>
       <c r="G327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H327" s="5" t="s">
-        <v>1834</v>
+        <v>1838</v>
       </c>
       <c r="I327" s="5" t="s">
-        <v>1835</v>
+        <v>1839</v>
       </c>
       <c r="J327" s="5" t="s">
-        <v>1823</v>
+        <v>1840</v>
       </c>
       <c r="K327" s="5" t="s">
-        <v>1836</v>
+        <v>1841</v>
       </c>
       <c r="L327" s="6" t="s">
-        <v>1837</v>
+        <v>1842</v>
       </c>
       <c r="M327" s="5" t="s">
-        <v>1838</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="5" t="s">
-        <v>1839</v>
+        <v>1844</v>
       </c>
       <c r="B328" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C328" s="5" t="s">
-        <v>365</v>
+        <v>16</v>
       </c>
       <c r="D328" s="5" t="s">
-        <v>612</v>
+        <v>1845</v>
       </c>
       <c r="E328" s="5" t="s">
-        <v>1221</v>
+        <v>17</v>
       </c>
       <c r="F328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H328" s="5" t="s">
-        <v>1840</v>
+        <v>1846</v>
       </c>
       <c r="I328" s="5" t="s">
-        <v>1841</v>
+        <v>1847</v>
       </c>
       <c r="J328" s="5" t="s">
-        <v>616</v>
+        <v>1848</v>
       </c>
       <c r="K328" s="5" t="s">
-        <v>1842</v>
+        <v>1849</v>
       </c>
       <c r="L328" s="6" t="s">
-        <v>1843</v>
+        <v>1850</v>
       </c>
       <c r="M328" s="5" t="s">
-        <v>1844</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="5" t="s">
-        <v>1845</v>
+        <v>1852</v>
       </c>
       <c r="B329" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C329" s="5" t="s">
-        <v>1192</v>
+        <v>16</v>
       </c>
       <c r="D329" s="5" t="s">
-        <v>1785</v>
-[...4 lines deleted...]
-        </is>
+        <v>1845</v>
+      </c>
+      <c r="E329" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H329" s="5" t="s">
-        <v>1846</v>
+        <v>1853</v>
       </c>
       <c r="I329" s="5" t="s">
-        <v>1847</v>
+        <v>1854</v>
       </c>
       <c r="J329" s="5" t="s">
-        <v>1728</v>
+        <v>1848</v>
       </c>
       <c r="K329" s="5" t="s">
-        <v>1848</v>
+        <v>1855</v>
       </c>
       <c r="L329" s="6" t="s">
-        <v>1849</v>
+        <v>1856</v>
       </c>
       <c r="M329" s="5" t="s">
-        <v>1850</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="5" t="s">
-        <v>1851</v>
+        <v>1858</v>
       </c>
       <c r="B330" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C330" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D330" s="5" t="s">
         <v>1290</v>
       </c>
       <c r="E330" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H330" s="5" t="s">
-        <v>1852</v>
+        <v>1859</v>
       </c>
       <c r="I330" s="5" t="s">
-        <v>1853</v>
+        <v>1860</v>
       </c>
       <c r="J330" s="5" t="s">
-        <v>1823</v>
+        <v>1848</v>
       </c>
       <c r="K330" s="5" t="s">
-        <v>1854</v>
+        <v>1861</v>
       </c>
       <c r="L330" s="6" t="s">
-        <v>1855</v>
+        <v>1862</v>
       </c>
       <c r="M330" s="5" t="s">
-        <v>1856</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="5" t="s">
-        <v>1857</v>
+        <v>1864</v>
       </c>
       <c r="B331" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C331" s="5" t="s">
-        <v>1192</v>
+        <v>365</v>
       </c>
       <c r="D331" s="5" t="s">
-        <v>1785</v>
-[...4 lines deleted...]
-        </is>
+        <v>612</v>
+      </c>
+      <c r="E331" s="5" t="s">
+        <v>1221</v>
       </c>
       <c r="F331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H331" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H331" s="5" t="s">
+        <v>1865</v>
       </c>
       <c r="I331" s="5" t="s">
-        <v>1858</v>
+        <v>1866</v>
       </c>
       <c r="J331" s="5" t="s">
-        <v>1728</v>
+        <v>616</v>
       </c>
       <c r="K331" s="5" t="s">
-        <v>1859</v>
+        <v>1867</v>
       </c>
       <c r="L331" s="6" t="s">
-        <v>1860</v>
+        <v>1868</v>
       </c>
       <c r="M331" s="5" t="s">
-        <v>1861</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="5" t="s">
-        <v>1862</v>
+        <v>1870</v>
       </c>
       <c r="B332" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C332" s="5" t="s">
-        <v>365</v>
+        <v>1377</v>
       </c>
       <c r="D332" s="5" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-        <v>1221</v>
+        <v>1086</v>
+      </c>
+      <c r="E332" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F332" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G332" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H332" s="5" t="s">
-        <v>1863</v>
+        <v>1871</v>
       </c>
       <c r="I332" s="5"/>
       <c r="J332" s="5" t="s">
-        <v>616</v>
+        <v>1872</v>
       </c>
       <c r="K332" s="5" t="s">
-        <v>1864</v>
+        <v>1873</v>
       </c>
       <c r="L332" s="6" t="s">
-        <v>1865</v>
+        <v>1874</v>
       </c>
       <c r="M332" s="5" t="s">
-        <v>1866</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="5" t="s">
-        <v>1867</v>
+        <v>1876</v>
       </c>
       <c r="B333" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C333" s="5" t="s">
-        <v>1377</v>
+        <v>1192</v>
       </c>
       <c r="D333" s="5" t="s">
-        <v>1820</v>
+        <v>1810</v>
       </c>
       <c r="E333" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F333" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G333" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H333" s="5" t="s">
-        <v>1868</v>
+        <v>1877</v>
       </c>
       <c r="I333" s="5" t="s">
-        <v>1869</v>
+        <v>1878</v>
       </c>
       <c r="J333" s="5" t="s">
-        <v>1728</v>
+        <v>1753</v>
       </c>
       <c r="K333" s="5" t="s">
-        <v>1870</v>
+        <v>1879</v>
       </c>
       <c r="L333" s="6" t="s">
-        <v>1871</v>
+        <v>1880</v>
       </c>
       <c r="M333" s="5" t="s">
-        <v>1872</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="5" t="s">
-        <v>1873</v>
+        <v>1882</v>
       </c>
       <c r="B334" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C334" s="5" t="s">
-        <v>310</v>
+        <v>16</v>
       </c>
       <c r="D334" s="5" t="s">
-        <v>332</v>
+        <v>1290</v>
       </c>
       <c r="E334" s="5" t="s">
-        <v>1811</v>
-[...2 lines deleted...]
-        <v>1874</v>
+        <v>17</v>
+      </c>
+      <c r="F334" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G334" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H334" s="5" t="s">
-        <v>1875</v>
+        <v>1883</v>
       </c>
       <c r="I334" s="5" t="s">
-        <v>1876</v>
+        <v>1884</v>
       </c>
       <c r="J334" s="5" t="s">
-        <v>1877</v>
+        <v>1848</v>
       </c>
       <c r="K334" s="5" t="s">
-        <v>1878</v>
+        <v>1885</v>
       </c>
       <c r="L334" s="6" t="s">
-        <v>1879</v>
+        <v>1886</v>
       </c>
       <c r="M334" s="5" t="s">
-        <v>1880</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="5" t="s">
-        <v>1881</v>
+        <v>1888</v>
       </c>
       <c r="B335" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C335" s="5" t="s">
-        <v>365</v>
+        <v>1192</v>
       </c>
       <c r="D335" s="5" t="s">
-        <v>857</v>
-[...2 lines deleted...]
-        <v>1882</v>
+        <v>1810</v>
+      </c>
+      <c r="E335" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F335" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G335" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H335" s="5" t="s">
-        <v>1883</v>
+      <c r="H335" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I335" s="5" t="s">
-        <v>1884</v>
+        <v>1889</v>
       </c>
       <c r="J335" s="5" t="s">
-        <v>1885</v>
+        <v>1753</v>
       </c>
       <c r="K335" s="5" t="s">
-        <v>1886</v>
+        <v>1890</v>
       </c>
       <c r="L335" s="6" t="s">
-        <v>1887</v>
+        <v>1891</v>
       </c>
       <c r="M335" s="5" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="5" t="s">
-        <v>1889</v>
+        <v>1893</v>
       </c>
       <c r="B336" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C336" s="5" t="s">
-        <v>857</v>
+        <v>365</v>
       </c>
       <c r="D336" s="5" t="s">
-        <v>857</v>
+        <v>612</v>
       </c>
       <c r="E336" s="5" t="s">
         <v>1221</v>
       </c>
       <c r="F336" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G336" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H336" s="5" t="s">
-        <v>1890</v>
-[...3 lines deleted...]
-      </c>
+        <v>1894</v>
+      </c>
+      <c r="I336" s="5"/>
       <c r="J336" s="5" t="s">
-        <v>1892</v>
+        <v>616</v>
       </c>
       <c r="K336" s="5" t="s">
-        <v>1893</v>
+        <v>1895</v>
       </c>
       <c r="L336" s="6" t="s">
-        <v>1894</v>
+        <v>1896</v>
       </c>
       <c r="M336" s="5" t="s">
-        <v>1895</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="5" t="s">
-        <v>1896</v>
+        <v>1898</v>
       </c>
       <c r="B337" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C337" s="5" t="s">
-        <v>1192</v>
+        <v>1377</v>
       </c>
       <c r="D337" s="5" t="s">
-        <v>1785</v>
+        <v>1845</v>
       </c>
       <c r="E337" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F337" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G337" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H337" s="5" t="s">
-        <v>1897</v>
+        <v>1899</v>
       </c>
       <c r="I337" s="5" t="s">
-        <v>1898</v>
+        <v>1900</v>
       </c>
       <c r="J337" s="5" t="s">
-        <v>1728</v>
+        <v>1753</v>
       </c>
       <c r="K337" s="5" t="s">
-        <v>1899</v>
+        <v>1901</v>
       </c>
       <c r="L337" s="6" t="s">
-        <v>1900</v>
+        <v>1902</v>
       </c>
       <c r="M337" s="5" t="s">
-        <v>1901</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="5" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="B338" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C338" s="5" t="s">
-        <v>365</v>
+        <v>310</v>
       </c>
       <c r="D338" s="5" t="s">
-        <v>857</v>
+        <v>332</v>
       </c>
       <c r="E338" s="5" t="s">
-        <v>1221</v>
-[...4 lines deleted...]
-        </is>
+        <v>1836</v>
+      </c>
+      <c r="F338" s="5" t="s">
+        <v>1905</v>
       </c>
       <c r="G338" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H338" s="5" t="s">
-        <v>1903</v>
+        <v>1906</v>
       </c>
       <c r="I338" s="5" t="s">
-        <v>1904</v>
+        <v>1907</v>
       </c>
       <c r="J338" s="5" t="s">
-        <v>1905</v>
+        <v>1908</v>
       </c>
       <c r="K338" s="5" t="s">
-        <v>1906</v>
+        <v>1909</v>
       </c>
       <c r="L338" s="6" t="s">
-        <v>1907</v>
+        <v>1910</v>
       </c>
       <c r="M338" s="5" t="s">
-        <v>1908</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="5" t="s">
-        <v>1909</v>
+        <v>1912</v>
       </c>
       <c r="B339" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C339" s="5" t="s">
-        <v>1910</v>
+        <v>365</v>
       </c>
       <c r="D339" s="5" t="s">
-        <v>1290</v>
+        <v>857</v>
       </c>
       <c r="E339" s="5" t="s">
-        <v>17</v>
+        <v>1913</v>
       </c>
       <c r="F339" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G339" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H339" s="5" t="s">
-        <v>1911</v>
+        <v>1914</v>
       </c>
       <c r="I339" s="5" t="s">
-        <v>1912</v>
+        <v>1915</v>
       </c>
       <c r="J339" s="5" t="s">
-        <v>1823</v>
+        <v>1916</v>
       </c>
       <c r="K339" s="5" t="s">
-        <v>1913</v>
+        <v>1917</v>
       </c>
       <c r="L339" s="6" t="s">
-        <v>1914</v>
+        <v>1918</v>
       </c>
       <c r="M339" s="5" t="s">
-        <v>1915</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="5" t="s">
-        <v>1916</v>
+        <v>1920</v>
       </c>
       <c r="B340" s="5" t="s">
-        <v>899</v>
+        <v>14</v>
       </c>
       <c r="C340" s="5" t="s">
-        <v>1917</v>
+        <v>857</v>
       </c>
       <c r="D340" s="5" t="s">
-        <v>1918</v>
+        <v>857</v>
       </c>
       <c r="E340" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>1919</v>
+        <v>1221</v>
+      </c>
+      <c r="F340" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G340" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H340" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H340" s="5" t="s">
+        <v>1921</v>
       </c>
       <c r="I340" s="5" t="s">
-        <v>1920</v>
+        <v>1922</v>
       </c>
       <c r="J340" s="5" t="s">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="K340" s="5" t="s">
-        <v>1922</v>
+        <v>1924</v>
       </c>
       <c r="L340" s="6" t="s">
-        <v>1923</v>
+        <v>1925</v>
       </c>
       <c r="M340" s="5" t="s">
-        <v>1924</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="5" t="s">
-        <v>1925</v>
+        <v>1927</v>
       </c>
       <c r="B341" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C341" s="5" t="s">
-        <v>1926</v>
+        <v>1192</v>
       </c>
       <c r="D341" s="5" t="s">
-        <v>310</v>
-[...4 lines deleted...]
-      <c r="F341" s="5" t="s">
+        <v>1810</v>
+      </c>
+      <c r="E341" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F341" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G341" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H341" s="5" t="s">
         <v>1928</v>
       </c>
-      <c r="G341" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H341" s="5" t="s">
+      <c r="I341" s="5" t="s">
         <v>1929</v>
       </c>
-      <c r="I341" s="5" t="s">
+      <c r="J341" s="5" t="s">
+        <v>1753</v>
+      </c>
+      <c r="K341" s="5" t="s">
         <v>1930</v>
       </c>
-      <c r="J341" s="5" t="s">
+      <c r="L341" s="6" t="s">
         <v>1931</v>
       </c>
-      <c r="K341" s="5" t="s">
+      <c r="M341" s="5" t="s">
         <v>1932</v>
-      </c>
-[...4 lines deleted...]
-        <v>1934</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="5" t="s">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="B342" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C342" s="5" t="s">
-        <v>332</v>
+        <v>365</v>
       </c>
       <c r="D342" s="5" t="s">
-        <v>310</v>
+        <v>857</v>
       </c>
       <c r="E342" s="5" t="s">
+        <v>1221</v>
+      </c>
+      <c r="F342" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G342" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H342" s="5" t="s">
+        <v>1934</v>
+      </c>
+      <c r="I342" s="5" t="s">
+        <v>1935</v>
+      </c>
+      <c r="J342" s="5" t="s">
         <v>1936</v>
       </c>
-      <c r="F342" s="5" t="s">
+      <c r="K342" s="5" t="s">
         <v>1937</v>
       </c>
-      <c r="G342" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H342" s="5" t="s">
+      <c r="L342" s="6" t="s">
         <v>1938</v>
       </c>
-      <c r="I342" s="5" t="s">
+      <c r="M342" s="5" t="s">
         <v>1939</v>
-      </c>
-[...10 lines deleted...]
-        <v>1943</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="5" t="s">
-        <v>1944</v>
+        <v>1940</v>
       </c>
       <c r="B343" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C343" s="5" t="s">
-        <v>332</v>
+        <v>142</v>
       </c>
       <c r="D343" s="5" t="s">
-        <v>310</v>
-[...5 lines deleted...]
-        <v>1811</v>
+        <v>1086</v>
+      </c>
+      <c r="E343" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F343" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G343" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H343" s="5" t="s">
+        <v>1941</v>
+      </c>
+      <c r="I343" s="5" t="s">
+        <v>1942</v>
+      </c>
+      <c r="J343" s="5" t="s">
+        <v>1943</v>
+      </c>
+      <c r="K343" s="5" t="s">
+        <v>1944</v>
+      </c>
+      <c r="L343" s="6" t="s">
         <v>1945</v>
       </c>
-      <c r="I343" s="5" t="s">
+      <c r="M343" s="5" t="s">
         <v>1946</v>
-      </c>
-[...10 lines deleted...]
-        <v>1950</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="5" t="s">
-        <v>1951</v>
+        <v>1947</v>
       </c>
       <c r="B344" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C344" s="5" t="s">
-        <v>310</v>
+        <v>1948</v>
       </c>
       <c r="D344" s="5" t="s">
-        <v>332</v>
+        <v>1290</v>
       </c>
       <c r="E344" s="5" t="s">
-        <v>1811</v>
-[...1 lines deleted...]
-      <c r="F344" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F344" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G344" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H344" s="5" t="s">
+        <v>1949</v>
+      </c>
+      <c r="I344" s="5" t="s">
+        <v>1950</v>
+      </c>
+      <c r="J344" s="5" t="s">
+        <v>1848</v>
+      </c>
+      <c r="K344" s="5" t="s">
+        <v>1951</v>
+      </c>
+      <c r="L344" s="6" t="s">
         <v>1952</v>
       </c>
-      <c r="G344" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H344" s="5" t="s">
+      <c r="M344" s="5" t="s">
         <v>1953</v>
-      </c>
-[...13 lines deleted...]
-        <v>1958</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="5" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B345" s="5" t="s">
+        <v>899</v>
+      </c>
+      <c r="C345" s="5" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D345" s="5" t="s">
+        <v>1956</v>
+      </c>
+      <c r="E345" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F345" s="5" t="s">
+        <v>1957</v>
+      </c>
+      <c r="G345" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H345" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I345" s="5" t="s">
+        <v>1958</v>
+      </c>
+      <c r="J345" s="5" t="s">
         <v>1959</v>
       </c>
-      <c r="B345" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D345" s="5" t="s">
+      <c r="K345" s="5" t="s">
         <v>1960</v>
       </c>
-      <c r="E345" s="5" t="s">
+      <c r="L345" s="6" t="s">
         <v>1961</v>
       </c>
-      <c r="F345" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H345" s="5" t="s">
+      <c r="M345" s="5" t="s">
         <v>1962</v>
-      </c>
-[...13 lines deleted...]
-        <v>1967</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="5" t="s">
-        <v>1968</v>
+        <v>1963</v>
       </c>
       <c r="B346" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C346" s="5" t="s">
-        <v>1086</v>
+        <v>1964</v>
       </c>
       <c r="D346" s="5" t="s">
         <v>310</v>
       </c>
       <c r="E346" s="5" t="s">
+        <v>1965</v>
+      </c>
+      <c r="F346" s="5" t="s">
+        <v>1966</v>
+      </c>
+      <c r="G346" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H346" s="5" t="s">
+        <v>1967</v>
+      </c>
+      <c r="I346" s="5" t="s">
+        <v>1968</v>
+      </c>
+      <c r="J346" s="5" t="s">
         <v>1969</v>
       </c>
-      <c r="F346" s="5" t="s">
+      <c r="K346" s="5" t="s">
         <v>1970</v>
       </c>
-      <c r="G346" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H346" s="5" t="s">
+      <c r="L346" s="6" t="s">
         <v>1971</v>
       </c>
-      <c r="I346" s="5" t="s">
+      <c r="M346" s="5" t="s">
         <v>1972</v>
-      </c>
-[...12 lines deleted...]
-        <v>1975</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="5" t="s">
-        <v>1976</v>
+        <v>1973</v>
       </c>
       <c r="B347" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C347" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="D347" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="D347" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E347" s="5" t="s">
-        <v>1811</v>
+        <v>1974</v>
       </c>
       <c r="F347" s="5" t="s">
-        <v>1952</v>
+        <v>1975</v>
       </c>
       <c r="G347" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H347" s="5" t="s">
+        <v>1976</v>
+      </c>
+      <c r="I347" s="5" t="s">
         <v>1977</v>
       </c>
-      <c r="I347" s="5" t="s">
+      <c r="J347" s="5" t="s">
         <v>1978</v>
       </c>
-      <c r="J347" s="5" t="s">
+      <c r="K347" s="5" t="s">
         <v>1979</v>
       </c>
-      <c r="K347" s="5" t="s">
+      <c r="L347" s="6" t="s">
         <v>1980</v>
       </c>
-      <c r="L347" s="6" t="s">
+      <c r="M347" s="5" t="s">
         <v>1981</v>
-      </c>
-[...1 lines deleted...]
-        <v>1982</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="5" t="s">
-        <v>1983</v>
+        <v>1982</v>
       </c>
       <c r="B348" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C348" s="5" t="s">
-        <v>16</v>
+        <v>332</v>
       </c>
       <c r="D348" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="E348" s="5" t="s">
+        <v>1965</v>
+      </c>
+      <c r="F348" s="5" t="s">
+        <v>1836</v>
+      </c>
+      <c r="G348" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H348" s="5" t="s">
+        <v>1983</v>
+      </c>
+      <c r="I348" s="5" t="s">
         <v>1984</v>
       </c>
-      <c r="E348" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F348" s="5" t="s">
+      <c r="J348" s="5" t="s">
         <v>1985</v>
       </c>
-      <c r="G348" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H348" s="5" t="s">
+      <c r="K348" s="5" t="s">
         <v>1986</v>
       </c>
-      <c r="I348" s="5" t="s">
+      <c r="L348" s="6" t="s">
         <v>1987</v>
       </c>
-      <c r="J348" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K348" s="5" t="s">
+      <c r="M348" s="5" t="s">
         <v>1988</v>
-      </c>
-[...4 lines deleted...]
-        <v>1990</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="5" t="s">
-        <v>1991</v>
+        <v>1989</v>
       </c>
       <c r="B349" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C349" s="5" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="D349" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="E349" s="5" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F349" s="5" t="s">
+        <v>1990</v>
+      </c>
+      <c r="G349" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H349" s="5" t="s">
+        <v>1991</v>
+      </c>
+      <c r="I349" s="5" t="s">
         <v>1992</v>
       </c>
-      <c r="E349" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H349" s="5" t="s">
+      <c r="J349" s="5" t="s">
         <v>1993</v>
-      </c>
-[...2 lines deleted...]
-        <v>1823</v>
       </c>
       <c r="K349" s="5" t="s">
         <v>1994</v>
       </c>
       <c r="L349" s="6" t="s">
         <v>1995</v>
       </c>
       <c r="M349" s="5" t="s">
         <v>1996</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="5" t="s">
         <v>1997</v>
       </c>
       <c r="B350" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C350" s="5" t="s">
         <v>310</v>
       </c>
       <c r="D350" s="5" t="s">
-        <v>332</v>
+        <v>1998</v>
       </c>
       <c r="E350" s="5" t="s">
-        <v>1811</v>
-[...2 lines deleted...]
-        <v>1952</v>
+        <v>1999</v>
+      </c>
+      <c r="F350" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H350" s="5" t="s">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="I350" s="5" t="s">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="J350" s="5" t="s">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="K350" s="5" t="s">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="L350" s="6" t="s">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="M350" s="5" t="s">
-        <v>2003</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="5" t="s">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="B351" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C351" s="5" t="s">
-        <v>2005</v>
+        <v>1086</v>
       </c>
       <c r="D351" s="5" t="s">
-        <v>234</v>
+        <v>310</v>
       </c>
       <c r="E351" s="5" t="s">
-        <v>2006</v>
-[...4 lines deleted...]
-        </is>
+        <v>2007</v>
+      </c>
+      <c r="F351" s="5" t="s">
+        <v>2008</v>
       </c>
       <c r="G351" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H351" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H351" s="5" t="s">
+        <v>2009</v>
       </c>
       <c r="I351" s="5" t="s">
-        <v>2007</v>
+        <v>2010</v>
       </c>
       <c r="J351" s="5" t="s">
-        <v>2008</v>
-[...2 lines deleted...]
-        <v>2009</v>
+        <v>2011</v>
+      </c>
+      <c r="K351" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L351" s="6" t="s">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="M351" s="5" t="s">
-        <v>2011</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="5" t="s">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="B352" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C352" s="5" t="s">
         <v>310</v>
       </c>
       <c r="D352" s="5" t="s">
         <v>332</v>
       </c>
       <c r="E352" s="5" t="s">
-        <v>1811</v>
+        <v>1836</v>
       </c>
       <c r="F352" s="5" t="s">
-        <v>1952</v>
+        <v>1990</v>
       </c>
       <c r="G352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H352" s="5" t="s">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="I352" s="5" t="s">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="J352" s="5" t="s">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="K352" s="5" t="s">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="L352" s="6" t="s">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="M352" s="5" t="s">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="5" t="s">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="B353" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C353" s="5" t="s">
-        <v>332</v>
+        <v>310</v>
       </c>
       <c r="D353" s="5" t="s">
-        <v>310</v>
+        <v>1998</v>
       </c>
       <c r="E353" s="5" t="s">
-        <v>1927</v>
-[...2 lines deleted...]
-        <v>1970</v>
+        <v>1999</v>
+      </c>
+      <c r="F353" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H353" s="5" t="s">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="I353" s="5" t="s">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="J353" s="5" t="s">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="K353" s="5" t="s">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="L353" s="6" t="s">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="M353" s="5" t="s">
-        <v>2025</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="5" t="s">
-        <v>2026</v>
+        <v>2028</v>
       </c>
       <c r="B354" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C354" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D354" s="5" t="s">
-        <v>1984</v>
+        <v>2029</v>
       </c>
       <c r="E354" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F354" s="5" t="s">
-        <v>1985</v>
+        <v>2030</v>
       </c>
       <c r="G354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H354" s="5" t="s">
-        <v>2027</v>
+        <v>2031</v>
       </c>
       <c r="I354" s="5" t="s">
-        <v>2028</v>
+        <v>2032</v>
       </c>
       <c r="J354" s="5" t="s">
-        <v>1728</v>
+        <v>1753</v>
       </c>
       <c r="K354" s="5" t="s">
-        <v>2029</v>
+        <v>2033</v>
       </c>
       <c r="L354" s="6" t="s">
-        <v>2030</v>
+        <v>2034</v>
       </c>
       <c r="M354" s="5" t="s">
-        <v>2031</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="5" t="s">
-        <v>2032</v>
+        <v>2036</v>
       </c>
       <c r="B355" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C355" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D355" s="5" t="s">
-        <v>1290</v>
+        <v>2037</v>
       </c>
       <c r="E355" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H355" s="5" t="s">
-        <v>2033</v>
+        <v>2038</v>
       </c>
       <c r="I355" s="5"/>
       <c r="J355" s="5" t="s">
-        <v>1823</v>
+        <v>1848</v>
       </c>
       <c r="K355" s="5" t="s">
-        <v>2034</v>
+        <v>2039</v>
       </c>
       <c r="L355" s="6" t="s">
-        <v>2035</v>
+        <v>2040</v>
       </c>
       <c r="M355" s="5" t="s">
-        <v>2036</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="5" t="s">
-        <v>2037</v>
+        <v>2042</v>
       </c>
       <c r="B356" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C356" s="5" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="D356" s="5" t="s">
-        <v>1984</v>
+        <v>332</v>
       </c>
       <c r="E356" s="5" t="s">
-        <v>17</v>
+        <v>1836</v>
       </c>
       <c r="F356" s="5" t="s">
-        <v>1985</v>
+        <v>1990</v>
       </c>
       <c r="G356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H356" s="5" t="s">
-        <v>2038</v>
+        <v>2043</v>
       </c>
       <c r="I356" s="5" t="s">
-        <v>2039</v>
+        <v>2044</v>
       </c>
       <c r="J356" s="5" t="s">
-        <v>1728</v>
+        <v>2045</v>
       </c>
       <c r="K356" s="5" t="s">
-        <v>2040</v>
+        <v>2046</v>
       </c>
       <c r="L356" s="6" t="s">
-        <v>2041</v>
+        <v>2047</v>
       </c>
       <c r="M356" s="5" t="s">
-        <v>2042</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="5" t="s">
-        <v>2043</v>
+        <v>2049</v>
       </c>
       <c r="B357" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C357" s="5" t="s">
-        <v>16</v>
+        <v>2050</v>
       </c>
       <c r="D357" s="5" t="s">
-        <v>1290</v>
+        <v>234</v>
       </c>
       <c r="E357" s="5" t="s">
-        <v>17</v>
+        <v>2051</v>
       </c>
       <c r="F357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H357" s="5" t="s">
-        <v>2044</v>
+      <c r="H357" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I357" s="5" t="s">
-        <v>2045</v>
+        <v>2052</v>
       </c>
       <c r="J357" s="5" t="s">
-        <v>1823</v>
+        <v>2053</v>
       </c>
       <c r="K357" s="5" t="s">
-        <v>2046</v>
+        <v>2054</v>
       </c>
       <c r="L357" s="6" t="s">
-        <v>2047</v>
+        <v>2055</v>
       </c>
       <c r="M357" s="5" t="s">
-        <v>2048</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="5" t="s">
-        <v>2049</v>
+        <v>2057</v>
       </c>
       <c r="B358" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C358" s="5" t="s">
         <v>310</v>
       </c>
       <c r="D358" s="5" t="s">
         <v>332</v>
       </c>
       <c r="E358" s="5" t="s">
-        <v>1811</v>
+        <v>1836</v>
       </c>
       <c r="F358" s="5" t="s">
-        <v>1952</v>
+        <v>1990</v>
       </c>
       <c r="G358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H358" s="5" t="s">
-        <v>2050</v>
+        <v>2058</v>
       </c>
       <c r="I358" s="5" t="s">
-        <v>2051</v>
+        <v>2059</v>
       </c>
       <c r="J358" s="5" t="s">
-        <v>2052</v>
+        <v>2060</v>
       </c>
       <c r="K358" s="5" t="s">
-        <v>2053</v>
+        <v>2061</v>
       </c>
       <c r="L358" s="6" t="s">
-        <v>2054</v>
+        <v>2062</v>
       </c>
       <c r="M358" s="5" t="s">
-        <v>2055</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="5" t="s">
-        <v>2056</v>
+        <v>2064</v>
       </c>
       <c r="B359" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C359" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="D359" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="D359" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E359" s="5" t="s">
-        <v>1811</v>
+        <v>1965</v>
       </c>
       <c r="F359" s="5" t="s">
-        <v>1952</v>
+        <v>2008</v>
       </c>
       <c r="G359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H359" s="5" t="s">
-        <v>2057</v>
+        <v>2065</v>
       </c>
       <c r="I359" s="5" t="s">
-        <v>2058</v>
+        <v>2066</v>
       </c>
       <c r="J359" s="5" t="s">
-        <v>2059</v>
+        <v>2067</v>
       </c>
       <c r="K359" s="5" t="s">
-        <v>2060</v>
+        <v>2068</v>
       </c>
       <c r="L359" s="6" t="s">
-        <v>2061</v>
+        <v>2069</v>
       </c>
       <c r="M359" s="5" t="s">
-        <v>2062</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="5" t="s">
-        <v>2063</v>
+        <v>2071</v>
       </c>
       <c r="B360" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C360" s="5" t="s">
-        <v>310</v>
+        <v>16</v>
       </c>
       <c r="D360" s="5" t="s">
-        <v>332</v>
+        <v>2029</v>
       </c>
       <c r="E360" s="5" t="s">
-        <v>1811</v>
+        <v>17</v>
       </c>
       <c r="F360" s="5" t="s">
-        <v>2064</v>
+        <v>2030</v>
       </c>
       <c r="G360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H360" s="5" t="s">
-        <v>2065</v>
-[...1 lines deleted...]
-      <c r="I360" s="5"/>
+        <v>2072</v>
+      </c>
+      <c r="I360" s="5" t="s">
+        <v>2073</v>
+      </c>
       <c r="J360" s="5" t="s">
-        <v>2066</v>
+        <v>1753</v>
       </c>
       <c r="K360" s="5" t="s">
-        <v>2067</v>
+        <v>2074</v>
       </c>
       <c r="L360" s="6" t="s">
-        <v>2068</v>
+        <v>2075</v>
       </c>
       <c r="M360" s="5" t="s">
-        <v>2069</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="5" t="s">
-        <v>2070</v>
+        <v>2077</v>
       </c>
       <c r="B361" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C361" s="5" t="s">
-        <v>310</v>
+        <v>16</v>
       </c>
       <c r="D361" s="5" t="s">
-        <v>332</v>
+        <v>1290</v>
       </c>
       <c r="E361" s="5" t="s">
-        <v>1961</v>
-[...2 lines deleted...]
-        <v>1936</v>
+        <v>17</v>
+      </c>
+      <c r="F361" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G361" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H361" s="5" t="s">
-        <v>2071</v>
-[...3 lines deleted...]
-      </c>
+        <v>2078</v>
+      </c>
+      <c r="I361" s="5"/>
       <c r="J361" s="5" t="s">
-        <v>2066</v>
+        <v>1848</v>
       </c>
       <c r="K361" s="5" t="s">
-        <v>2073</v>
+        <v>2079</v>
       </c>
       <c r="L361" s="6" t="s">
-        <v>2074</v>
+        <v>2080</v>
       </c>
       <c r="M361" s="5" t="s">
-        <v>2075</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="5" t="s">
-        <v>2076</v>
+        <v>2082</v>
       </c>
       <c r="B362" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C362" s="5" t="s">
-        <v>310</v>
+        <v>16</v>
       </c>
       <c r="D362" s="5" t="s">
-        <v>332</v>
+        <v>2029</v>
       </c>
       <c r="E362" s="5" t="s">
-        <v>1811</v>
+        <v>17</v>
       </c>
       <c r="F362" s="5" t="s">
-        <v>1936</v>
+        <v>2030</v>
       </c>
       <c r="G362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H362" s="5" t="s">
-        <v>2077</v>
+        <v>2083</v>
       </c>
       <c r="I362" s="5" t="s">
-        <v>2078</v>
+        <v>2084</v>
       </c>
       <c r="J362" s="5" t="s">
-        <v>2079</v>
+        <v>1753</v>
       </c>
       <c r="K362" s="5" t="s">
-        <v>2080</v>
+        <v>2085</v>
       </c>
       <c r="L362" s="6" t="s">
-        <v>2081</v>
+        <v>2086</v>
       </c>
       <c r="M362" s="5" t="s">
-        <v>2082</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="5" t="s">
-        <v>2083</v>
+        <v>2088</v>
       </c>
       <c r="B363" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C363" s="5" t="s">
-        <v>332</v>
+        <v>16</v>
       </c>
       <c r="D363" s="5" t="s">
-        <v>310</v>
+        <v>1290</v>
       </c>
       <c r="E363" s="5" t="s">
-        <v>1927</v>
-[...2 lines deleted...]
-        <v>1811</v>
+        <v>17</v>
+      </c>
+      <c r="F363" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H363" s="5" t="s">
-        <v>2084</v>
+        <v>2089</v>
       </c>
       <c r="I363" s="5" t="s">
-        <v>2085</v>
+        <v>2090</v>
       </c>
       <c r="J363" s="5" t="s">
-        <v>2086</v>
+        <v>1848</v>
       </c>
       <c r="K363" s="5" t="s">
-        <v>2087</v>
+        <v>2091</v>
       </c>
       <c r="L363" s="6" t="s">
-        <v>2088</v>
+        <v>2092</v>
       </c>
       <c r="M363" s="5" t="s">
-        <v>2089</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="5" t="s">
-        <v>2090</v>
+        <v>2094</v>
       </c>
       <c r="B364" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C364" s="5" t="s">
-        <v>2091</v>
+        <v>310</v>
       </c>
       <c r="D364" s="5" t="s">
-        <v>234</v>
+        <v>332</v>
       </c>
       <c r="E364" s="5" t="s">
-        <v>2092</v>
+        <v>1836</v>
       </c>
       <c r="F364" s="5" t="s">
-        <v>1919</v>
+        <v>1990</v>
       </c>
       <c r="G364" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H364" s="5" t="s">
-        <v>2093</v>
+        <v>2095</v>
       </c>
       <c r="I364" s="5" t="s">
-        <v>2094</v>
+        <v>2096</v>
       </c>
       <c r="J364" s="5" t="s">
-        <v>2095</v>
+        <v>2097</v>
       </c>
       <c r="K364" s="5" t="s">
-        <v>2096</v>
+        <v>2098</v>
       </c>
       <c r="L364" s="6" t="s">
-        <v>2097</v>
+        <v>2099</v>
       </c>
       <c r="M364" s="5" t="s">
-        <v>2098</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="5" t="s">
-        <v>2099</v>
+        <v>2101</v>
       </c>
       <c r="B365" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C365" s="5" t="s">
-        <v>2100</v>
+        <v>310</v>
       </c>
       <c r="D365" s="5" t="s">
-        <v>234</v>
+        <v>332</v>
       </c>
       <c r="E365" s="5" t="s">
-        <v>2101</v>
-[...4 lines deleted...]
-        </is>
+        <v>1836</v>
+      </c>
+      <c r="F365" s="5" t="s">
+        <v>1990</v>
       </c>
       <c r="G365" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H365" s="5" t="s">
         <v>2102</v>
       </c>
       <c r="I365" s="5" t="s">
         <v>2103</v>
       </c>
       <c r="J365" s="5" t="s">
         <v>2104</v>
       </c>
       <c r="K365" s="5" t="s">
         <v>2105</v>
       </c>
       <c r="L365" s="6" t="s">
         <v>2106</v>
       </c>
       <c r="M365" s="5" t="s">
         <v>2107</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="5" t="s">
         <v>2108</v>
       </c>
       <c r="B366" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C366" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="D366" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="E366" s="5" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F366" s="5" t="s">
         <v>2109</v>
       </c>
-      <c r="D366" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E366" s="5" t="s">
+      <c r="G366" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H366" s="5" t="s">
         <v>2110</v>
       </c>
-      <c r="F366" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H366" s="5" t="s">
+      <c r="I366" s="5"/>
+      <c r="J366" s="5" t="s">
         <v>2111</v>
       </c>
-      <c r="I366" s="5" t="s">
+      <c r="K366" s="5" t="s">
         <v>2112</v>
       </c>
-      <c r="J366" s="5" t="s">
+      <c r="L366" s="6" t="s">
         <v>2113</v>
       </c>
-      <c r="K366" s="5" t="s">
+      <c r="M366" s="5" t="s">
         <v>2114</v>
-      </c>
-[...4 lines deleted...]
-        <v>2116</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="5" t="s">
-        <v>2117</v>
+        <v>2115</v>
       </c>
       <c r="B367" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C367" s="5" t="s">
-        <v>1377</v>
+        <v>310</v>
       </c>
       <c r="D367" s="5" t="s">
-        <v>16</v>
+        <v>332</v>
       </c>
       <c r="E367" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1999</v>
+      </c>
+      <c r="F367" s="5" t="s">
+        <v>1974</v>
       </c>
       <c r="G367" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H367" s="5" t="s">
+        <v>2116</v>
+      </c>
+      <c r="I367" s="5" t="s">
+        <v>2117</v>
+      </c>
+      <c r="J367" s="5" t="s">
+        <v>2111</v>
+      </c>
+      <c r="K367" s="5" t="s">
         <v>2118</v>
       </c>
-      <c r="I367" s="5" t="s">
+      <c r="L367" s="6" t="s">
         <v>2119</v>
       </c>
-      <c r="J367" s="5" t="s">
+      <c r="M367" s="5" t="s">
         <v>2120</v>
-      </c>
-[...7 lines deleted...]
-        <v>2123</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="5" t="s">
-        <v>2124</v>
+        <v>2121</v>
       </c>
       <c r="B368" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C368" s="5" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="D368" s="5" t="s">
-        <v>1984</v>
+        <v>332</v>
       </c>
       <c r="E368" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1836</v>
+      </c>
+      <c r="F368" s="5" t="s">
+        <v>1974</v>
       </c>
       <c r="G368" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H368" s="5" t="s">
+        <v>2122</v>
+      </c>
+      <c r="I368" s="5" t="s">
+        <v>2123</v>
+      </c>
+      <c r="J368" s="5" t="s">
+        <v>2124</v>
+      </c>
+      <c r="K368" s="5" t="s">
         <v>2125</v>
       </c>
-      <c r="I368" s="5" t="s">
+      <c r="L368" s="6" t="s">
         <v>2126</v>
       </c>
-      <c r="J368" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K368" s="5" t="s">
+      <c r="M368" s="5" t="s">
         <v>2127</v>
-      </c>
-[...4 lines deleted...]
-        <v>2129</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="5" t="s">
-        <v>2130</v>
+        <v>2128</v>
       </c>
       <c r="B369" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C369" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="D369" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="D369" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E369" s="5" t="s">
-        <v>1937</v>
+        <v>1965</v>
       </c>
       <c r="F369" s="5" t="s">
+        <v>1836</v>
+      </c>
+      <c r="G369" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H369" s="5" t="s">
+        <v>2129</v>
+      </c>
+      <c r="I369" s="5" t="s">
+        <v>2130</v>
+      </c>
+      <c r="J369" s="5" t="s">
         <v>2131</v>
       </c>
-      <c r="G369" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H369" s="5" t="s">
+      <c r="K369" s="5" t="s">
         <v>2132</v>
       </c>
-      <c r="I369" s="5" t="s">
+      <c r="L369" s="6" t="s">
         <v>2133</v>
       </c>
-      <c r="J369" s="5" t="s">
+      <c r="M369" s="5" t="s">
         <v>2134</v>
-      </c>
-[...7 lines deleted...]
-        <v>2137</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="5" t="s">
-        <v>2138</v>
+        <v>2135</v>
       </c>
       <c r="B370" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C370" s="5" t="s">
-        <v>310</v>
+        <v>2136</v>
       </c>
       <c r="D370" s="5" t="s">
-        <v>332</v>
+        <v>234</v>
       </c>
       <c r="E370" s="5" t="s">
-        <v>1811</v>
+        <v>2137</v>
       </c>
       <c r="F370" s="5" t="s">
-        <v>1952</v>
+        <v>1957</v>
       </c>
       <c r="G370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H370" s="5" t="s">
+        <v>2138</v>
+      </c>
+      <c r="I370" s="5" t="s">
         <v>2139</v>
       </c>
-      <c r="I370" s="5" t="s">
+      <c r="J370" s="5" t="s">
         <v>2140</v>
       </c>
-      <c r="J370" s="5" t="s">
+      <c r="K370" s="5" t="s">
         <v>2141</v>
       </c>
-      <c r="K370" s="5" t="s">
+      <c r="L370" s="6" t="s">
         <v>2142</v>
       </c>
-      <c r="L370" s="6" t="s">
+      <c r="M370" s="5" t="s">
         <v>2143</v>
-      </c>
-[...1 lines deleted...]
-        <v>2144</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="5" t="s">
-        <v>2145</v>
+        <v>2144</v>
       </c>
       <c r="B371" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C371" s="5" t="s">
+        <v>2145</v>
+      </c>
+      <c r="D371" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="E371" s="5" t="s">
+        <v>2146</v>
+      </c>
+      <c r="F371" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G371" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H371" s="5" t="s">
+        <v>2147</v>
+      </c>
+      <c r="I371" s="5" t="s">
+        <v>2148</v>
+      </c>
+      <c r="J371" s="5" t="s">
+        <v>2149</v>
+      </c>
+      <c r="K371" s="5" t="s">
+        <v>2150</v>
+      </c>
+      <c r="L371" s="6" t="s">
+        <v>2151</v>
+      </c>
+      <c r="M371" s="5" t="s">
+        <v>2152</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" s="5" t="s">
+        <v>2153</v>
+      </c>
+      <c r="B372" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C372" s="5" t="s">
+        <v>2154</v>
+      </c>
+      <c r="D372" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="E372" s="5" t="s">
+        <v>2155</v>
+      </c>
+      <c r="F372" s="5" t="s">
+        <v>1836</v>
+      </c>
+      <c r="G372" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H372" s="5" t="s">
+        <v>2156</v>
+      </c>
+      <c r="I372" s="5" t="s">
+        <v>2157</v>
+      </c>
+      <c r="J372" s="5" t="s">
+        <v>2158</v>
+      </c>
+      <c r="K372" s="5" t="s">
+        <v>2159</v>
+      </c>
+      <c r="L372" s="6" t="s">
+        <v>2160</v>
+      </c>
+      <c r="M372" s="5" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" s="5" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B373" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C373" s="5" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D373" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E373" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F373" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G373" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H373" s="5" t="s">
+        <v>2163</v>
+      </c>
+      <c r="I373" s="5" t="s">
+        <v>2164</v>
+      </c>
+      <c r="J373" s="5" t="s">
+        <v>2165</v>
+      </c>
+      <c r="K373" s="5" t="s">
+        <v>2166</v>
+      </c>
+      <c r="L373" s="6" t="s">
+        <v>2167</v>
+      </c>
+      <c r="M373" s="5" t="s">
+        <v>2168</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" s="5" t="s">
+        <v>2169</v>
+      </c>
+      <c r="B374" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C374" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D374" s="5" t="s">
+        <v>2029</v>
+      </c>
+      <c r="E374" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F374" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G374" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H374" s="5" t="s">
+        <v>2170</v>
+      </c>
+      <c r="I374" s="5" t="s">
+        <v>2171</v>
+      </c>
+      <c r="J374" s="5" t="s">
+        <v>1753</v>
+      </c>
+      <c r="K374" s="5" t="s">
+        <v>2172</v>
+      </c>
+      <c r="L374" s="6" t="s">
+        <v>2173</v>
+      </c>
+      <c r="M374" s="5" t="s">
+        <v>2174</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" s="5" t="s">
+        <v>2175</v>
+      </c>
+      <c r="B375" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C375" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="D375" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="E375" s="5" t="s">
+        <v>1975</v>
+      </c>
+      <c r="F375" s="5" t="s">
+        <v>2176</v>
+      </c>
+      <c r="G375" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H375" s="5" t="s">
+        <v>2177</v>
+      </c>
+      <c r="I375" s="5" t="s">
+        <v>2178</v>
+      </c>
+      <c r="J375" s="5" t="s">
+        <v>2179</v>
+      </c>
+      <c r="K375" s="5" t="s">
+        <v>2180</v>
+      </c>
+      <c r="L375" s="6" t="s">
+        <v>2181</v>
+      </c>
+      <c r="M375" s="5" t="s">
+        <v>2182</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" s="5" t="s">
+        <v>2183</v>
+      </c>
+      <c r="B376" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C376" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="D376" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="E376" s="5" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F376" s="5" t="s">
+        <v>1990</v>
+      </c>
+      <c r="G376" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H376" s="5" t="s">
+        <v>2184</v>
+      </c>
+      <c r="I376" s="5" t="s">
+        <v>2185</v>
+      </c>
+      <c r="J376" s="5" t="s">
+        <v>2186</v>
+      </c>
+      <c r="K376" s="5" t="s">
+        <v>2187</v>
+      </c>
+      <c r="L376" s="6" t="s">
+        <v>2188</v>
+      </c>
+      <c r="M376" s="5" t="s">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" s="5" t="s">
+        <v>2190</v>
+      </c>
+      <c r="B377" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C377" s="5" t="s">
         <v>1192</v>
       </c>
-      <c r="D371" s="5" t="s">
+      <c r="D377" s="5" t="s">
         <v>567</v>
       </c>
-      <c r="E371" s="5" t="inlineStr">
-[...18 lines deleted...]
-      <c r="J371" s="5" t="s">
+      <c r="E377" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F377" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G377" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H377" s="5" t="s">
+        <v>2191</v>
+      </c>
+      <c r="I377" s="5"/>
+      <c r="J377" s="5" t="s">
         <v>1182</v>
       </c>
-      <c r="K371" s="5" t="s">
-[...6 lines deleted...]
-        <v>2149</v>
+      <c r="K377" s="5" t="s">
+        <v>2192</v>
+      </c>
+      <c r="L377" s="6" t="s">
+        <v>2193</v>
+      </c>
+      <c r="M377" s="5" t="s">
+        <v>2194</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -29548,44 +30213,50 @@
     <hyperlink ref="M347" r:id="rId352"/>
     <hyperlink ref="M348" r:id="rId353"/>
     <hyperlink ref="M349" r:id="rId354"/>
     <hyperlink ref="M350" r:id="rId355"/>
     <hyperlink ref="M351" r:id="rId356"/>
     <hyperlink ref="M352" r:id="rId357"/>
     <hyperlink ref="M353" r:id="rId358"/>
     <hyperlink ref="M354" r:id="rId359"/>
     <hyperlink ref="M355" r:id="rId360"/>
     <hyperlink ref="M356" r:id="rId361"/>
     <hyperlink ref="M357" r:id="rId362"/>
     <hyperlink ref="M358" r:id="rId363"/>
     <hyperlink ref="M359" r:id="rId364"/>
     <hyperlink ref="M360" r:id="rId365"/>
     <hyperlink ref="M361" r:id="rId366"/>
     <hyperlink ref="M362" r:id="rId367"/>
     <hyperlink ref="M363" r:id="rId368"/>
     <hyperlink ref="M364" r:id="rId369"/>
     <hyperlink ref="M365" r:id="rId370"/>
     <hyperlink ref="M366" r:id="rId371"/>
     <hyperlink ref="M367" r:id="rId372"/>
     <hyperlink ref="M368" r:id="rId373"/>
     <hyperlink ref="M369" r:id="rId374"/>
     <hyperlink ref="M370" r:id="rId375"/>
     <hyperlink ref="M371" r:id="rId376"/>
+    <hyperlink ref="M372" r:id="rId377"/>
+    <hyperlink ref="M373" r:id="rId378"/>
+    <hyperlink ref="M374" r:id="rId379"/>
+    <hyperlink ref="M375" r:id="rId380"/>
+    <hyperlink ref="M376" r:id="rId381"/>
+    <hyperlink ref="M377" r:id="rId382"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>