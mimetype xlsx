--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3493" uniqueCount="2112" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3539" uniqueCount="2143" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -7441,50 +7441,114 @@
   <si>
     <t>Henne Kirkeby, 6854 Henne</t>
   </si>
   <si>
     <t>Peter Fahrenholtz
 - Lange, maler
 Andreas Larsen</t>
   </si>
   <si>
     <t>Alhed Larsen er nået hjem til Kerteminde, og Johannes Larsen glæder sig nu til, hun rejser videre til Filsø sammen med Puf.
 Hvis svanerne er begyndt at bygge rede, må Puf strø mos ud til dem. 
 Johannes Larsen maler nu akvareller. Han mangler dog meget pariserblåt til brug ved gråvejrsbillederne og beder Alhed Larsen skaffe denne farve.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9cyK</t>
   </si>
   <si>
     <t>Kirkeby 1 April 1922.
 Kæreste Alhed.
 Tusind Tak for Dit Brev i Dag. Det er dejligt at Du er hjemme, og at det staar godt til. 
 Har Svanerne begyndt at virke med Redebygning? Vil Du i saa Fald bede Puf, naar han kommer, om at drysse en Sæk Mos, der staar et Sted i Skuret ud der oppe. I Dag er det for første Gang i denne Uge menneskeligt Vejr heroppe. D.v.s. det fryser i Skyggen og sner af og til fra store Byger, men det er dejligt varmt i Solen og blæser næsten ikke. Jeg er nu lige glad hvordan Vejret bliver foreløbig, jeg er begyndt at lave Aquareller, jeg lavede en i Gaar har tegnet 2 op i Dag, og har Motiver til en halv Snes Stykker, saa hvordan det end gaar skal jeg nok faa bestilt noget. Jeg glæder mig vældigt til I kommer herop. Det er sandt vil Du se at finde eller faa hos Farenholz eller Maler Lange en Tube Pariserblaat Aquarel. Det er en Farve jeg ikke kan undvære og i min ny Kasse som jeg har med mangler den, der er i Stedet 2 Indigo. Den vil jeg altsaa gerne have saa hurtigt som muligt, da jeg kun kan male Graavejrsbilleder uden den. Ja nu maa jeg ud og bestille noget igen. Mange kærlige Hilsner. Hils ogsaa de andre fra mig.
 Din JL.
 Hvad Dg kommer I?</t>
   </si>
   <si>
+    <t>1922-04-11</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 4 København</t>
+  </si>
+  <si>
+    <t>Thyra Larsen
+Christian Rimestad</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1806</t>
+  </si>
+  <si>
+    <t>Brev 1:
+Thøger Larsen takker for rimbrevet. Astrid/Dis er en stor digterinde. 
+Den følgende dag skal Thøger Larsen rejse til Altona. 
+Brev 2:
+Astrid Warberg-Goldschmidts digt, hvori hun priser Thøger Larsen og ønsker ham tillykke med fødselsdagen samt en god rejse sydpå.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ulEZ</t>
+  </si>
+  <si>
+    <t>[Med blyant på kuvertens forside:]
+13 April 1922.
+[Med sort blæk på kuvertens forside:]
+Fru Astrid Warberg
+Rolsvej 17 4
+København
+[I Thøger Larsens brev:]
+Lemvig 11/4 1922.
+Kære Dis.
+Hjertelig Tak for dit herlige Rimbrev. Du er nu en stor Digterinde, Poetesse vilde Rimestad sige. 
+Rasende travlt. Imorgen tidlig skal vi rejse. I Morgen Aften overnatte i Altona.
+En rigtig glimrende Paaske og tusinde Tak. Mange Hilsner fra os begge. Din heng.
+Thøger. 
+[Med rød pen; Astrid Warbergs håndskrift:]
+5te April 1922.
+Kære Thøger - æret Mand
+Herligst Digter i vort Land
+Bred og tyk og uden Lyde
+Pigehjerter - kom at syde!
+Du skal fylde År i Dag!
+Og fra alle Verdens Kanter
+Strømmer Skjoldborger og Danter
+Vid og Vits og Rim og Viser
+Mange ædle gode Spiser
+Kom og nyd og æd og tag!
+Snart vil Du med samt din Mage
+Ung som slank mod Syden drage
+Gid - o Thøger - dèr Du finder
+Helsebad og skønne Kvinder
+Intet kan os så udlufte
+Som de udenlandske Dufte
+Gid Dig Syden må henrykke
+Og til Slut et varmt: til Lykke!
+Det ønskes Dig på denne Vis
+Af Din tro Veninde
+Dis</t>
+  </si>
+  <si>
     <t>1922-04-20</t>
   </si>
   <si>
     <t>Rossia</t>
   </si>
   <si>
     <t>Kerteminde
 Kærbyhus</t>
   </si>
   <si>
     <t>Margrethe Benzon
 Ellen Branner
 Thora  Branner
 - Gad, Frøken
 - Grandjean
 - Hartmann, frk. 
 - Jahn, stenografilærer
 Inga -, Malmø
 Astrid Møller
 Janna Schou
 Jørgen Schou
 Christine Swane</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt arbejdede i forsikringsselskabet Rossia. 
@@ -11041,50 +11105,120 @@
 Lindøgaard Dræby St. Fyen.
 [I brevet:]
 Lindøgaard Søndag, d. 18de Marts 45.
 Kære lille Dis!
 Tusind Tak for dit Brev, som jeg fik i Forgaars; samme Dag havde jeg Brev fra Bibbe, hendes maatte jeg besvare først, og hun fortalte mig, hvor glad hun havde været over at træffe dig hos Magisterens. Det var dog ogsaa et morsomt Held, at hun netop kom derud den Dag. Nu har vi hende snart hjemme igen og Gud ske Lov for det, det er dog tryggere at vide hende her paa Landet, for Faren dog er minimal.
 Kæreste lille Dis, hvor jeg forstaar dit Savn af Janna, og det føles dobbelt – ja mere end dobbelt – fordi du er alene hele Dagen. Hvor godt man end forstaar at – hvad skal jeg sige – underholde sig selv, saa er det ingen Spøg at være alene hele den lange Dag igennem, det prøvede jeg i Amerika, og det var drøjt, så drøjt at jeg ogsaa den Gang mente mig selv at være på Sindssygens Rand. Saa jeg forstaar dig og har den varmeste Medfølelse i det. Jeg forstaar ogsaa, naar du skriver, at det hjælper ikke, at hun er saa forholdsvis nær, Tværtimod! Hvis hun var helt borte, f. Eks. boede i Jylland, var det lettere at bygge en ny Tilværelse op; paa denne Maade vil det vare længere før du vænnes til Tabet af hende, og dog vilde man selvf. ikke bytte eller ønske hende længere borte. Det eneste Gode, jeg kan se ved det, er at det nu er bleven Foraarstid, og Foraaret har jo mange Glæder og Goder i sit Følge, langt værre om det havde været de vemodige Maaneder Oktober og November. Men som du selv skriver, der er ikke andet ved det at gøre end at se at holde Halen saa højt som muligt og forlange af sig selv, at man skal kunne bære det. Og saa maa vi haabe paa, at Tiden vil mildne Savnet, saa du kan faa Glæde ud af Møderne med hende – muligvis det gaar hurtigere, end du nu er i Stand til at tænke dig. Hvor jeg dog haaber og ønsker det. Den lille Pige maa vel ogsaa være et stort Plus for dig. Men først og sidst, at Janna er glad og – som du skriver glad, naar du kommer. Tænk, at du kan spasere en hel Time dertil. Ogsaa hjem? det skrev du ikke noget om. Men hør Dis, jeg vil ikke høre noget om, at du skulde betænke dig paa at udgyde dine Sorger og Problemer for mig. Hvad har man dog sine Venner (Søstre) til, naar man ikke skulde kunne klage sin Nød til dem, naar Livets Bølger gaar højt, som vi udtrykte det i vore unge Dage, nej, lad os nu være her! Og lov mig, at du bare skriver løs, selv om det gør en ondt at høre om Sorger, saa vil man da ti Gange hellere høre dem og have en Følelse af, at ens Svar mulig kan trøste og styrke lidt, end man vil være udenfor og – skaanes! Tænk paa, hvad jeg sikkert har aflæsset til dig i sin Tid, da mit Livs Bølger fuldstændig konstant gik højt, det har næppe været Smaating, du har maattet høre om. 
 Nej, det var saamænd kun en Forglemmelse at jeg glemte X [”X” indsat over linjen] at kvittere og takke for Tobakken, det gik hurtigt op for mig, da jeg havde sendt Brevet. Vi vil være Jer saa taknemmelige, hvis I af og til vil sende noget, for nu kniber
 2.
 det snart haardt; den hjemmeavlede Tobak er der ikke saa meget Drøje i, som jeg havde tænkt, og det gaar hurtigt ned ad Bakke med den. Saa hvis I vil have Ulejlighed med det og absolut ikke Udgift, vil vi som sagt være Jer megen Tak skyldige. 
 Tak fordi du holder mig à jour med Jeres økonomiske Forhold; hvor var det dejligt, om I kunne komme rigtig paa Fode, og om Axel kunde faa nye Tænder; det vil gøre ham 10 Aar yngre, og vist ikke alene at se til. 
 Jo, saadan er det jo, der hvor Pengene er, skal der yderligere dynges paa, og Fattigfolk skal de nok vide at flaa. Vi maa habe paa J.A.K., at de Synsmaader en Gang maa vinde Sejr.
 Herfra er som sædvanlig intet nyt. Vi ser aldrig nogen her, nu da Bibbe er en Saga, Rutebilen saa at sige ogsaa, og ingen har Dæk paa deres Cycler. Elle har vi ikke set siden Jul, og naar faar vi hende at se, skønt Vejret jo er lige til at cycle i, saa fint et Foraarsvejr. Godt at vi har Lindøerne, dem ser vi da af og til. Grete har det [”det” indsat over linjen] ikke saa farlig godt, hun længes vist efter, at hendes Time skal slaa, det lille Skind. 
 Næste Dag, Mandag Form. I Morges kom Tinge og spurgte om Anne Marie maatte komme ned og hjælpe Grethe lidt i Eft. Nu har hun faaet Hexeskud og ligger og kan ikke røre sig; det er saa trist, at hun skal døje med alt muligt, den lille go’e Grethe! 
 Det er Middag nu, og jeg er bange, det bliver ikke til meget mere, Posten er tidlig paa det om Mandagen
 Næste Gang skal jeg sende det bio-dynamiske Skrift, du sendte, jeg har knapt læst det endnu og det er jo meget interessant. Det andet beholder jeg altsaa. Tak! – Nu har Anne Marie igen haft en Omgang med Betændelse, denne Gang i Øret og hun har døjet meget og haft Doktor her 2 Gange ligget i Sengen 2 Dage og haft mange Smerter. 
 Der er saadan en flink lille ung Læge i Dræby, jeg havde aldrig set ham før; den første Dag, han var her, bød jeg ham Kaffe og han blev siddende i nær ved 2 Timer og snakkede med mig; vi var meget ivrige begge to, saa han glemte Tiden. Vi var meget enige – det er man jo gerne for Tiden, fordi det mest er een Ting, man diskuterer nu: Krigen og alt hvad dermed hører. Det var en helt Oplevelse for mig, jeg ser næsten aldrig andre Mennesker. 
 Efter Middag. Det er underligt nok, for skønt alt hvad der sker i Verden – et Hav af Rædsler – opfylder en hver Time paa Dagen, saa er der noget ved det, der gør, at man ikke skriver om det. Men du kan tro, at alt det forfærdelige som vi hører om, og som [”og som” indsat over linjen] ligger paa en som en Mare ogsaa bidrager til, at gøre det daglige Savn af Janna endnu tungere end det vilde være, dersom Verden havde sit normale Udseende. Jeg har da i hvert Fald saa tit den Fornemmelse, at det er ikke til at bære. Og Verdens Fremtid må man ogsaa - uundgaaelig – spekulere paa. Faar vi mon den forfærdelige tyske Krigsmentalitet udryddet nogensinde. Ja, en Gang maa jo den tyske Nation blive voksen, men hvor længe vil det vare? den er for mig at se en stor lømmelagtig Dreng med alle den Alders Skavanker – ogsaa Børns Grusomhed har den i rigt Maal. En underlig Mangel paa Fantasi, der gør, at de slet ikke formaar at fatte andre Menneskers Lidelser. Nu er Lidelserne over dem selv, men vil de kunde lære af det? Eller vil det udelukkende resultere i Hævnfølelse? Det er Fremtidens Gaader. Saa vidt jeg husker, sagde Fanny jo, at der vilde gaa en uhyre lang Aarrække uden Krige, men den synske Fisker oppe i Nordnorge, der spaaede 1ste Verdenskrig, paastod, at der vilde komme Krig i 1953, hvor Frankrig og Rusland vilde slutte sig sammen og ødelægge Sverige. Det lyder fantastisk. Man kan ikke tænke sig Frankrig have Interesser i Sverige, vel? Og der er kun 8 Aar til, han maa vist have set forkert med et Aarhundrede eller to. – Naa, nu blev det alligevel til lidt mere Brev, 
 [Skrevet på hovedet øverst på s. 1:]
 Jeg skulde egentlig have hjulpet A.M. med Opvasken, saa hun kunde komme hurtig ned til Grethe, men det Ky’ det Ky’ -
 God Bedring med det lilles Snue, det er da kedeligt, naar hun saa ikke kan komme ud.
 Nu haaber jeg, at det hele maa bedres lidt for dig, søde Dis. ”Tiden læger” som Mornine skrev som 14årig, 2 Dage efter en dødsens Fortvivlelse over en ubesvaret Elskov.
 Tusinde Hilsener fra din Junge. 
 [Indsat nederst s. 2:] X hvilket herligt Sprog, der kan falde en i Pennen.</t>
   </si>
   <si>
+    <t>1945-11-19</t>
+  </si>
+  <si>
+    <t>Niels Bjerre
+Bodild Branner
+Steen Hasselbalch
+Adolph Larsen
+Thøger  Larsen
+Pernille Marryat
+Ib Marryat Johansen
+Axel  Müller
+Janna Schou
+Jørgen Schou
+Bertel Thorvaldsen
+Albrecht  Warberg
+Laura Warberg
+Erik Warberg Larsen
+Grete Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Adolph Larsen/Agraren fik konstateret kræft i november 1945 og blev opereret kort efter. Han blev helbredt. 
+Brudeparret og Fru Bjerre kendes ikke. 
+Birthe Plum og hendes mand kendes ikke. 
+Astrid Warbergs bog "Den Synske. En moderne Spaakvindes Optegnelser" udkom på Hasselbachs forlag 1925.
+Friis's tegninger kan muligvis være lavet af Achton Friis. 
+Det vides ikke, hvad det var for et tab/en naturkatastrofe, som Erik/Tinge Warberg Larsen var udsat for.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0536</t>
+  </si>
+  <si>
+    <t>Astrid Warberg er bekymret for Adolf/Agraren Larsen og vil gerne høre mere om hans tilstand.
+Det var ærgerligt, at kjolen ikke passede.
+Axel Müller har foretaget en vielse. Parret havde glemt dåbsattesterne, men det gik alligevel.
+Astrid har passet barnebarnet Pernille, mens forældrene ("Ibserne") var til et møde. Da de voksne kom hjem, spiste man en god middag sammen, og derefter gav Astrid dem en taxa til deres bolig. Der er tit noget, der skal transporteres i vogn mellem Ib og Janna/Nus og Astrid.
+Astrid har kontaktet Hasselbalch for at købe eksemplarer af sin bog, Den Synske. Det viste sig, at han skyldte hende et resthonorar, og hun fik 250 kr.
+I den sidste tid har Astrid flyttet rundt på møblerne. 
+Det er trist, at Erik/Tinge Warberg Larsen har lidt et tab, og Astrid spørger, om forsikringen dækker det.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/nXVy</t>
+  </si>
+  <si>
+    <t>[Med blyant på kuvertens forside:]
+1945
+19/11. 45
+om lille 10 md. Nille der blev [ulæseligt ord] til mors sluthonorar for Den Synske (Hasselbalch)
+[Med blæk på kuvertens forside:]
+Fru 
+Johanne Warberg Larsen
+Lindøgaard
+Dræby
+[Med blæk i brevet:]
+Hareskov, Mandag d. 19' Nov. 1945
+(Bufs Fødselsdag, vilde have været 49 i Dag.)
+Og Thorvaldsens, 125.
+Kære lille Junge! Det var godt, dit Brev kom, jeg går jo hver Dag og tænker på Agraren og er ængstelig - det er du også, jeg kan læse det mellem Linierne i dine sidste Breve, så hvis du kan overkomme det, må du endelig skrive lidt oftere i denne Tid, det behøver ikke at være så langt. - Det skuffede mig, at Kjolen ikke var lige til at gå i, jeg syntes du trængte sådan til en Afløser af den tynde Kjole, du gik med om Morgenen, og når du nu har så meget om Ørene, får du vel næppe den Kone sat i Sving med "Omforandringer". -
+Vi havde sådan et hyggeligt Bryllup i Onsdags ["Onsdags" overstreget] Lørdags; en midaldrende Herre fra Kjøbenhavn ringede en Dag og Spurgte, om Axel vilde vie ham og hans Forlovede, da de så nødig vilde have "Bunkebryllup," som det bliver på Københavns Rådhus; det havde Axel ikke noget imod (vi får jo 10 Kr. for Vielse!), så sendte de deres Papirer, han 55, hun Sygeplejerske og 50 Aar! Jeg var som sædvanlig paa Sokkerne fra tidlig Morgen i Lørdags - en Kone havde jeg da tilhjælp, så jeg kunde virke i Køkkenet; - vi skulde have Ibserne til Middag næste Dag, så jeg bagte 1 Sirupskage - m. Græskar som Sukat og 15 store Boller, samt en Leverpostej, samt kogte Æblegrøden til Søndag - og så Middagen til Axel kom hjem Kl 1/2 3; og så var der jo en Del at ordne for mig i Stuerne - Blomster i Vand allesteder, Mors Hedebolysdug o.m.a. Brudeparret skulde komme 1/2 5. Lidt før siger jeg til Axel, hvad nu hvis de ikke har de sidste Papirer med?" "Jamen det har de." "Ja - men hvis - - -". "Det har jeg ikke tænkt over", sagde Axel. Så kom de - i stort Sindsoprør - de havde glemt Dåbsattesterne! Opdagede det i Toget - var helt ude af det - jeg hviskede til Bruden: "De skal nok blive viet." Axel havde nemlig fået det Papir fra Magistraten, hvori der stod at alt var klappet og klart (m. lidt andre Ord.) Brudgommens Søster var med, en Fru Bjerre fra Lemvig, hendes Mand Fætter til Maleren Bjerre, som Thøger Larsen så tit talte om. Da Vielsen var overstået (tar 10 Min.) var der en Time til deres Tog gik, de tilbød så at gå, men selvf. bad vi dem blive, jeg bød Cigarer; fortalte dem, at jeg altid spillede "Det er så yndigt at følges ad," når vi skulde have Vielse; så bad de mig om at spille den igen - og vi sang den så allesammen; siden snakkede vi og havde naturligvis en Mængde Fællesbekendte. - Søndag Morgen Kl 1/2 10 ankom Bilen med - lille Nille! som Chaufføren smilende kom bærende med; Forældrene skulde til et Møde og kom senere spadserende, var her c 1/2 1. Jeg havde Middagen færdig, en dejlig Kalvesteg med alt muligt godt til; Pilsner. Æblegrød m. Fløde. Efter Opvasken drak vi rigtig Kaffe m. Kage til - og inden de tog afsted - Bilen kom Kl 6 - fik de The med Boller og - mit Smør, som jeg selv havde kernet - det var vanvittig godt og gjorde fortjent Lykke. Lille Nille var ufattelig sød; sad og småsnakkede i sin Vognkasse, fik sine små Måltider - lagdes så ind i Sovekammeret, hvor hun snakkede sig selv i Søvn; vi hørte hende overhovedet ikke vrippe. Hun kan nu rejse sig op på sine små tykke Ben det er hun meget stolt af; hun ler og smiler hele Tiden, er en lille glad Sjæl. Det er forfærdelig morsomt, når de kommer herover, Nus er altid så strålende glad og begge henrykte for deres lille Unge. Jeg forærede dem Bil hen og hjem (11 Kr - men jeg er Velhaver - hør blot om lidt), vi bestilte Bilen til at bringe og hente dem Juleaften, for til min Fryd gik de ind på at komme her Kl 1/2 4 og blive til 1/2 8 - så kan de alligevel have lidt hjemme bagefter, hvortil de har bedt Birthe Plum og hendes Mand. Bilen gør også Lykke ved, at 
+2/
+der altid er en hel Masse, der skal udveksles - Symaskinen kører ofte frem og tilbage mellem os - og der er altid så meget herfra, som de får med hjem, Axel havde skaffet 10 Pund Sirup, som Nus naturligvis fik noget af; lidt Æbler glider jo også derover, og Stauder fra Haven etc. Og altid har Axel kapret Cigaretter til Ib, som ryger kolossalt, han synes det døller den slemme Gigt, han lider så meget af; dennegang fik han 5 Pakker og var jo henrykt. - Med Velhaveriet forholder det sig sådan. Jeg fik for c 14 Dage siden Brev fra Fru With Jensen (Bodils Svigermor) om jeg ikke havde et Expl. af den Synske at sælge, hun syntes, det var den bedste Bog, hun nogensinde havde læst og hendes Explar var altid udlånt etc. Nå, det havde jeg ikke, men fik derved den Ide at skrive til Hasselbalch, om det ikke var værd at optrykke Bogen, da den jo ret hurtig blev udsolgt dengang (1925); desuden havde vi jo et uopgjort Mellemværende, idet han i sin Tid skrev, om jeg vilde give Afkald på det Resthonorar, jeg skulde have, når Bogen var udsolgt, da det ved en Forglemmelse ikke var indsat i Kontrakten, at dette ikke gjaldt, hvis Bogen blev udsolgt til nedsat Pris. Det gik jeg ind på, men bad om stadig at måtte købe Bøger på Forlaget til 1/2 Pris. Han svarede: "med Fornøjelse - så længe De lever." Men da jeg et Par Jule havde købt 3-4 Bøger, blev der pludselig sagt, at nu var dette ophævet - - - og - skrev jeg til ham - "synes De egentlig, at dette var fair?" Så fik jeg nogle Dage efter et yderst elskværdigt Brev fra Steen Hasselbalch m. "Kære Fru Warberg - -" og Papirmangel - måtte sige nej til alle - men foreslog dog hos et et af de mange nye Forlag - -!
+- - - - "Hvad angår Kontrakten, som de ikke mener, jeg har overholdt, så har jeg nu gravet Sagen frem - og De har ganske Ret i den Kritik, hvorfor jeg tillader mig at sende Dem Resthonoraret Kr 250. - som følger i Check." Vabehar! Solstrålehistorie! Rejse til dig og mig til næste Sommer, det kan du stole på!
+Og så har jeg fået lavet en hel Del om i Stuerne, navnlig min; der fyrer vi kun om Søndagen, men det lider Bøgerne af, så flyttede jeg den kæmpestore Reol ind i Dagligstuen - lige inden for Døren hvor Piedestalen stod - den kom ind i Nordhjørnet i min Stue; Skrivebordet kom så der, hvor Reolen stod - lige tilhøjre indenfor Døren; så blev derovre en god Vægplads, og der hænger alle Friises henrivende Tegninger, og nederst de små sorte Familiebilleder m. Far og Mor osv. Foran Vinduet står så det lille Tobaksskab med en Hyggestol på hver Side - i Vinduet blomstrende Alpevioler, taget ind fra Haven i Oktober (på 3die Aar!). Det store Bord er sat ud i Køkkenet, (det spiser vi ved) - så der er nu meget bedre Plads i min Stue - og ganske vanvittig hyggeligt - gid du kunde se det! Divanen står hvor den altid har stået under det lille høje Vindue, og der kan jeg jo have en liggende Gæst. - Nu nærmer det sig at jeg skal igang med Middagen - nem idag efter Gildet.
+Junge jeg er forfærdet over Tinges Tab. hvor er det dog Synd for de søde Mennesker, der i forvejen slider så hårdt med det; men gives der dog ikke Erstatning eller Forsikring for Naturkatastrofer? Husk at besvare dette - og hils dem fra mig. 
+Og skriv så snart om den søde Agrar, det er sandelig ikke noget for ham at ligge der og være syg og ingen Føde få; hils ham tusinde Gange fra mig og ønsk god Bedring; jeg følger alt derovre i Tankerne hver Dag.
+Mange Hilsner til Jer allesammen!
+Din Dis. 
+[Indsat øverst s. 1; på hovedet:]
+ps. De sidste Nætter har jeg kun haft Astma to Gange pr Nat, det er Fremgang.</t>
+  </si>
+  <si>
     <t>1946-01-29</t>
   </si>
   <si>
     <t>Adam Knuth
 Tage la Cour
 Holger Rasmussen</t>
   </si>
   <si>
     <t>Holger Rasmussen: Brændevinsgrisen, 1947. Illustrationer af Johannes Larsen
 Tage la Cour: Johannes Larsen - Tegninger og Grafik. Selskabet Bogvennerne, uden dato</t>
   </si>
   <si>
     <t>Johannes Larsen sender to tryk af brændevinsflasken. 
 Han har skåret ex libris til Holger Rasmussen, og han sender stokken til København og får et stykke limet på den. Larsen har fået flere bestillinger på ex libris. Han håber, at Adams zebrafinker har vænnet sig til den nye han.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/s6JF</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [På kuvertens forside:]
@@ -11734,50 +11868,141 @@
 Marie Larsen
 Torkild Warberg</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Kasper og Lisbeth var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swanes brevarkiv kasse 1</t>
   </si>
   <si>
     <t>Ursula Uttenreitter og Lars Swane bor et dejligt sted med udsigt over Middelhavet. De har truffet flere søde mennesker, og egnen er smuk. Lars Swane maler akvareller og nyder solen.
 Bilens forfjedre måtte udskiftes i Cannes, og nu har ægteparret ingen penge. Lars/Lasse Swane beder Christine Swane gå i banken og få dem til at overføre kontanter til ham. Det haster.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/IHCv</t>
   </si>
   <si>
     <t>Vence 4-7-49
 Kære Mor! Det er dejligt nu at være faldet lidt til Ro efter de meget forskellige Indtryk. Og saa bor vi hos en vældig flink og hyggelig Kone (renlig ogsaa) højt til Vejrs med Udsigt over Middelhavet og Bjærge og Dale. Jeg var oppe Kl. 6 i Morges og lave en lille Akvarel. Vi gaar temmelig tidlig i Seng og sover ogsaa lidt til Middag, saa er man jo frisk om Morgenen. Mogens Andersen's har vi truffet hernede, de har boet her i nogle Maaneder men rejser i Morgen til Paris, det var ellers helt hyggeligt at tale lidt med ham, han har malet nogle smukke Billeder og er jo overordentlig charmerende. Her er flere meget morsomme smaa Bjærgbyer i Nærheden, med en mærkelig forhistorisk Stemning men meget smukke. Den ene besøgte vi i Dag, der er Appelsintræ'r i Massevis. Saa har vi faaet nogle Venner som er uhyre hjælpsomme, de har en Forretning med Souvenirs, Rammer, Farver o.s.v. Konen taler Engelsk og Manden tysk, saa dem kan vi snakke rigtig med. Jais Nielsens hilste vi paa i Gaar, de bor her ogsaa for længere Tid. Og nu har jeg faaet begyndt paa Akvarellerne. Vi er jo godt brune i Ansigter og paa Arme og Ben og nyder det vidunderlige Vejr. Her har ellers mod Sædvane været Regn og Taage, men nu er her godt, meget varmt i Solen, men behageligt i Skyggen, fordi vi er lidt tilvejrs. 
 Men en Bekymring har vi, og det er Pengene, vi har jo maattet bruge godt 200 Kr. i danske Penge paa nye Fjedre i Vogne, vi fik fornyet Forfjedrene i Cannes saa nu er det helt i Orden. Men jeg havde tænkt mig om du kunde gaa op i Banken og paa en eller anden Maade faa dem til at laane mig eller dig 300 Kr og samtidig ansøge om ekstra Valuta i franske Penge, men det haster jo, saa de maa gøre en Kraftanstrengelse og ikke vente paa den sædvanlige langsomme Maade. Jeg vedlægger saa et Papir med Underskrift og mine Regninger for Bilen og saa maa de finde den bedste Maade at formulere det paa, enten de mener man skal søge som Maler eller udbede sig Pengene i Anledning af Bilreparationer. (Hvis de taler om Forsikring kan det ikke nytte for der er ikke tale om Uheld og selv i saa Fald hæfter jeg selv i Udlandet for de første 200 eller 300.) Men jeg kan ikke tro andet end, at det kan lade sig gøre om blot de vil tage sig af Sagen. Vi sparer alt hvad vi kan men vi jo ikke købt franske Penge for de 150 Kr vi havde Ret til til Benzin og tør ikke sende Bilens Papirer hjem, dem skal vi jo have hos os hernede. Jeg er ked af at maatte be'/dig om at have alt dette Besvær, men paa anden Maade kan jeg ikke nu se at det kan gaa, og jeg vil meget skulle bryde op før Tiden, da jeg haaber rigtig at faa lavet noget her. Du vil nok skrive omgaaende naar du har talt med Banken. Adr. er poste restante Vence, Alpes maritime, France. (Hvis det gaar i Orden med Pengene var det bedst med Kontanter, da det er besværligt med Checks paa Pariserbank hernede, vi havde et farligt Mas i Clermont ferrand, fordi jeg regnede med at Checken gjaldt overalt, og saa var den udstedt paa Pariserafdelingen.)
 Har du hørt noget til Thorkild? Hvordan ser Drivhuset ud nu? Lisbeth skrev at I vilde tage over efter Lærreder, har I været det? Hvordan mon Kasper har det, prøv at ringe til St. Hedinge 448, vi har ikke hørt fra dem, maaske er de paa Ferie. 
 Men nu vil jeg slutte for denne Gang Vil du hilse Rie fra os begge to og vær selv paa det bedste hilset fra Ursula og din Lasse.
 P.S. Pengene skulde gerne være her senest d. 18, da vi skal herfra omkring den 20/7 og det er bedst der er et Par Dage at løbe paa.
 Lasse.
 Tag hellere Brevet med op til Banken</t>
+  </si>
+  <si>
+    <t>1949-9</t>
+  </si>
+  <si>
+    <t>Laurids Meldgaard</t>
+  </si>
+  <si>
+    <t>Odder Præstegaard</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Laura/Bibbe Warberg Petersen var sygeplejerskeelev på Odder Sygehus fra o. 1941. Det er formodentlig derfra hun kendte Meldgaard.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0476</t>
+  </si>
+  <si>
+    <t>L. Meldgaard er lidt flov over, at han ikke sendte artiklen til Laura/Bibbe Warberg Petersen. 
+Meldgaard holder meget af Thøger Larsens digtning, som rummer en kosmisk livsfølelse. Han har aldrig selv talt med Thøger Larsen, men læst meget om ham. Meldgaard husker ikke, hvad han har læst, og hvad Laura Warberg P. har fortalt ham.
+I forsommeren var Meldgaard i Belgien og Paris. Han lejede et værelse ved Seinen. Han både ser og hører dårligt, men alle var venlige mod ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/hO9R</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru Johanne Warberg Larsen
+Lindøgaard
+pr. Dræby.
+[I brevet:]
+Odder Præstegaard, Sept. 49
+Kære Fru Johanne Warberg Larsen!
+Hjertelig Tak for Deres venlige Brev, som det var mig en Glæde at modtage. I Grunden er jeg maaske en lille Smule flov over, at jeg ikke sendte den Artikel ["Artikel" indsat over linjen] til Deres Datter. Da jeg læste den i Avisen, var det min Tanke at gøre det, men andre har altsaa besørget det. Det var en Art., som jeg skrev som Led i en lille lokal Diskussion.
+Ja, Thøger Larsens Digtning kom jeg til at holde meget af, det er vist fordi, den bæres af en kosmisk Livsfølelse, hvor alt det nære og fjerne har et "Fjernhedsskær," og hvor det fjerne, det uendeligt fjerne, gaar i Forening med det nære. Han har jo Evne til at opleve Nuets Evighed, til at finde Udtryk for noget altomfattende. Jeg ved godt, at dette slet ikke er hele Sandheden om vor Tilværelse, men det bevæger nu alligevel mit Hjerte. Paa et direkte Spørgsmaal fra Dem, maa jeg sige, at jeg desværre ikke har talt med Thøger Larsen. Jeg har haft Lejlighed til det, han kom nemlig i sin Tid i min afdøde Søsters Hjem. Men jeg har læst det meste af det, der er skrevet om ham og de Mennesker, han kendte. Det staar jo nævnt flere forskellige Steder. Helt nøjagtigt kan jeg vist ikke udrede, hvad jeg har læst og hørt, og hvad Bibbe har fortalt mig. 
+Selv har jeg det helt godt, for en 14 Dage siden fik jeg et Angreb i det ene Øje, men det gik over igen. I Forsommeren var jeg en Tur i Belgien og Paris. I Paris lejede jeg mig et Værelse ved Seinen. Skønt jeg ikke ser godt og ikke altid hører godt, kunde jeg dog gaa alene rundt og se paa Situationen Det var mig en stor Glæde at være i denne By, som jeg forøvrigt ikke har besøgt før. Jeg holdt mig langt væk fra Turister og kravlede ikke op i Eiffeltaarnet. Den franske Grammatiks Regler behandlede jeg paa en bramfri Maade - men det gjorde ikke noget. Alle var saa venlige imod mig -
+Jeg haaber, at baade De og Deres Familie har det godt - Det har paa mange Maader været en dejlig Sommer. Dette her er kun et lille Brev, men jeg vil gerne takke Dem for alt det, der staar i Deres Brev. 
+Naar jeg ved Lejlighed kommer til Fyn, vil det være mig en stor Glæde at hilse paa Dem.
+Med venlig Hilsen
+Deres hengivne
+L. Meldgaard</t>
+  </si>
+  <si>
+    <t>1949-09-01</t>
+  </si>
+  <si>
+    <t>Estrid Brandrup
+Alan Havsteen-Mikkelsen
+Olaf Havsteen-Mikkelsen
+Pamela Havsteen-Mikkelsen
+Sven Havsteen-Mikkelsen
+Svend Aage Heineke
+Elena Larsen</t>
+  </si>
+  <si>
+    <t>Andreas/Puf Larsens ven, maleren Sven Havsteen-Mikkelsen, var meget optaget af "det nordiske". Han mente, at det var mere nordisk at skrive "av" end "af", og Andreas Larsen overtog denne skik.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3873</t>
+  </si>
+  <si>
+    <t>Borgmesteren har været på besøg for at forhandle om kommunens køb af Johannes Larsens store billede. I tre år havde borgmesteren ikke hævet sin gage, og regnskabet var i øvrigt godt. Borgmesteren vidste, at Johannes Larsen ønskede, at billedet blev i Kerteminde. Andreas og Else Larsen sagde, at salgsprisen, da billedet blev vist i Aalborg, var 15.000, og at kommunen kunne få det for 12.000. Man fornemmede, at borgmesterens bud var 10.000.
+Andreas og Else Larsen skriver igen til Johannes Larsen, når sagen har været oppe på et møde.
+Om eftermiddagen skal Larsen-familien på besøg hos Sven og Pamela Havsteen-Mikkelsen for at se hans billeder. 
+Det må have været rart for Elena/Bimse Larsen at være på Anholt. 
+Andreas' tandlæge er glad for sit billede.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/4kbT</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst s. 1 og 3:]
+ANDREAS LARSENS BRYGGERI
+POSTKONTO 57698 KERTEMINDE TELEFON 177
+KERTEMINDE,...... 194
+[Håndskrevet:]
+1 Sept 9
+Kære Far.
+Tak for Dit brev forleden.
+Igår ringede Borgmesteren og spurgte om han måtte komme og tale med os om salg av billeder, nu da Du ikke var hjemme. Det var jo, som vi ventede, om det store billede det drejede sig. Han skulde have et møde med regnskabsudvalget på mandag, avslutning på en 3årig periode i hvilken han ikke havde hævet sin borgmestergage og da regnskabet iøvrigt viste positiv saldo, vilde han foreslå på mødet at [en overstregning] byen skulde købe billedet. Han vilde så spørge om prisen; han havde forstået at Du gerne så billedet blive i Kerteminde og de vilde jo gerne have det. Vi fortalte at Din højeste pris i Aalborg havde været 15.000 netto, men at vi vilde mene at 12.000 var prisen til byen. Vi prøvede altså at få de 12, men kunde forstå at 10.000 havde betydelig større chance for at gå igennem. Jeg havde lidt "inside information" som sagde mig det samme og desuden beløber den ikke hævede gage sig såvidt jeg ved til omtrent den sum. Altså vi lod ham tilbyde dem det til 10.000. Vi håber nu at Du ikke var utilfreds med det. 
+2.)
+Det at det netop er halv pris, mente vi alle 3 ["alle 3" indsat over linjen] måtte virke som en gestus fra Dig, som byrådet vanskeligt kunde sidde overhørigt. På mandag er altså mødet og vi skal skrive igen såsnart vi hører resultatet. Måske bliver det ikke avgjort på første møde x), så går der jo lidt længere tid. - I eftermiddag skal vi ned til Sven og Pam, som er kommet tilbage fra England nu børnenes ferie er slut. Sven vilde gerne have at vi skulde se hans billeder inden han sender dem til København til indramning. -
+Mon Bimse er kommet tilbage fra Anholt? Det må have været dejligt for hende at være der i ro efter alle de gæster I har haft.
+Nu får Du ikke mere dennegang, jeg skal til tandlæge. Han er forresten henrykt for sit billede, det er en hel fornøjelse at sidde i "stolen" og høre om det!
+Mange Hilsner til Jer alle fra Else og Puf.
+Der er kommet en del expl. av vedlagte sangværk forleden, I skal ikke forholdes nydelsen derav. 
+[Indsat øverst s. 3:]
+x) regnskabsudvalget er jo ikke det samme [noget af papiret mangler] byråd</t>
   </si>
   <si>
     <t>1949-11-21</t>
   </si>
   <si>
     <t>Holger Jugel
 Adam Knuth
 Andreas Larsen
 Else Larsen, Else, Andreas Larsens kone</t>
   </si>
   <si>
     <t>Det omtalte vedlagte brev findes ikke sammen med Larsens brev.</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen har influenza. Christa Knuths billede bliver muligvis solgt til anden side. Larsen har tegnet en tårnfalk til Dansk Jagttidende.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tN7d</t>
   </si>
   <si>
     <t>Kjerteminde 21 Novbr. 1949.
 Kære Grevinde
 Tak for Brevet i Dag. Jeg kom godt hjem fra Aarhus Fredag Aften, men med Toget. Puf og Else skulde have hentet mig, men Puf fik i sidste Øjeblik Influenza og maatte gaa i Seng i Stedet. Som Du ser af vedlagte Brev fra Jugel, er Dit Billede i Farezonen, jeg har meddelt ham at det kun maa sælges for fuld Pris, saa Faren driver nok over. Det er jo kedeligt for Kunsthandleren for det er vist det hidtil eneste Livstegn fra Kundernes Side. Jeg vedlægger Dit Katalog med Tak for Laan. Jeg afsender i Dag en Taarnfalketegning til ”dansk Jagttidende.” Hils Adam!
 Mange Hilsener fra
 Din hengivne
@@ -12105,59 +12330,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DyOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xl7y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmpR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hHAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AWGP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TRQu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/exGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Wrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsHc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t6xl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zfJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ULV8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMEw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xM5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XUhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H6nO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAoP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kNZF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hEmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6IPX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PiUW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0Gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LpU2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gLBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5W73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g5zo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OZrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/78Ow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCaY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x8br" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KbCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aMNlExY7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dMQC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lL9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XtEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TW34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GzLp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8enE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ghAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sbyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5vW0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nW9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GbSV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nu1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rRM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KU4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRxP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7iY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pZYf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gcGF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NLFJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qA1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EuEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0pFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6xDY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UAz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RcfO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0Kl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/045L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tG5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xORE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mX5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShWQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TNRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QbSN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weJO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zH5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LgMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G5h0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9npFZ05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aMcsIF3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XvHi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VSfK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vtin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dIU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LumU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jL9J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rbqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sr4U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0abE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s3NU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tVgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nJMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ayi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A9K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iNnt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PAia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tXmG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qLiZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVQh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5sgl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QerS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gwM7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3xsp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8amQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6cYh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rrwJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hj2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7xB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cErP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3b1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCgL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C8TC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PtGk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2sT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xsna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y5pd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AleR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CoGb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/an9l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3eYh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/21N7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1M3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3LGu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/grcD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/54nl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MqBI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A1IM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kk5g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7Nk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s9bK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tm1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dePW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tS57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4P6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pLmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yeb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tv9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4fF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AKkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KhL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/99li" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CXmZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kddx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvT0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUeF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hZe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vvoI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zjaUyzQG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iP4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1aOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TKUJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9cyK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Kz3r8JCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BFX1K7Kq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gq3Qpx1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1MaTL2w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CyaO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xv8P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GU3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IP4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jVsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u0GX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8YNM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Dso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qiI2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cblh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wOFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63g2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mRw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HbZn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FvLG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r5GKNbIq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sYuS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5HTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ujN6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xEOgthK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uQHAGjyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sraAvI7G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PS1Xs1u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QGzDyRx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/klS4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oZjYH6Eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tOw5hYmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7IYzq9qL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Yuas8Tzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r0wWCf2R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fKcmPEbS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/x6dkJZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CbcVDh1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85hHuUU0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a8XNeRKd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7ESPx50T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Mlv4Xur5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ppA14zv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LeBeRN3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/loZOPA32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pRsWWVrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fVq7VHUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0dGpRLoQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1X9pkpup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QHlp2CcQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Eo32Ql2O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2PcTgoGU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dmQZYULF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/42yY1Vxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OH7bAq3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yBkX5TM3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lW1MLrDI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7X367Eq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KXQYxq6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/z4ZozgYX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VBzuFUdB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pMHAJFep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UdaM3mlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pZjw65g0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OM2TxztY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uf2J9vQM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sS5uItnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rETfkRhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZzXmhCIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cXl1cFcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85iIficq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GCAZZgQj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/O4heTecU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBIvEWUu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b7t9WpN0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a3McIszL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2h10vq48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CWdOz3FY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ThrVRR7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dNKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pDAP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oIW4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3l5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZkYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eDS9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6SKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KvGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WgEr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bgpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tWkN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6vQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9t6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QxSU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hIOv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YyR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s6JF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FiCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B40i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHCv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tN7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XjPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DyOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xl7y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmpR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hHAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AWGP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TRQu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/exGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Wrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsHc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t6xl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zfJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ULV8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMEw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xM5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XUhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H6nO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAoP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kNZF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hEmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6IPX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PiUW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0Gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LpU2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gLBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5W73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g5zo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OZrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/78Ow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCaY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x8br" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KbCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aMNlExY7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dMQC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lL9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XtEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TW34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GzLp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8enE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ghAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sbyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5vW0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nW9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GbSV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nu1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rRM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KU4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRxP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7iY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pZYf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gcGF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NLFJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qA1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EuEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0pFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6xDY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UAz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RcfO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0Kl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/045L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tG5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xORE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mX5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShWQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TNRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QbSN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weJO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zH5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LgMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G5h0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9npFZ05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aMcsIF3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XvHi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VSfK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vtin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dIU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LumU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jL9J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rbqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sr4U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0abE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s3NU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tVgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nJMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ayi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A9K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iNnt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PAia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tXmG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qLiZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVQh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5sgl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QerS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gwM7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3xsp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8amQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6cYh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rrwJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hj2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7xB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cErP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3b1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCgL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C8TC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PtGk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2sT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xsna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y5pd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AleR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CoGb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/an9l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3eYh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/21N7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1M3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3LGu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/grcD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/54nl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MqBI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A1IM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kk5g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7Nk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s9bK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tm1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dePW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tS57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4P6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pLmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yeb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tv9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4fF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AKkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KhL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/99li" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CXmZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kddx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvT0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUeF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hZe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vvoI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zjaUyzQG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iP4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1aOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TKUJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9cyK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ulEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Kz3r8JCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BFX1K7Kq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gq3Qpx1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1MaTL2w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CyaO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xv8P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GU3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IP4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jVsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u0GX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8YNM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Dso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qiI2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cblh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wOFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63g2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mRw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HbZn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FvLG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r5GKNbIq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sYuS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5HTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ujN6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xEOgthK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uQHAGjyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sraAvI7G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PS1Xs1u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QGzDyRx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/klS4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oZjYH6Eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tOw5hYmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7IYzq9qL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Yuas8Tzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r0wWCf2R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fKcmPEbS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/x6dkJZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CbcVDh1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85hHuUU0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a8XNeRKd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7ESPx50T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Mlv4Xur5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ppA14zv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LeBeRN3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/loZOPA32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pRsWWVrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fVq7VHUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0dGpRLoQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1X9pkpup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QHlp2CcQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Eo32Ql2O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2PcTgoGU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dmQZYULF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/42yY1Vxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OH7bAq3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yBkX5TM3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lW1MLrDI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7X367Eq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KXQYxq6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/z4ZozgYX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VBzuFUdB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pMHAJFep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UdaM3mlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pZjw65g0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OM2TxztY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uf2J9vQM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sS5uItnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rETfkRhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZzXmhCIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cXl1cFcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85iIficq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GCAZZgQj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/O4heTecU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBIvEWUu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b7t9WpN0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a3McIszL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2h10vq48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CWdOz3FY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ThrVRR7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dNKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pDAP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oIW4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3l5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZkYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eDS9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6SKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KvGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WgEr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bgpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tWkN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6vQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9t6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QxSU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hIOv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YyR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nXVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s6JF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FiCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B40i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHCv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hO9R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4kbT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tN7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XjPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M366"/>
+  <dimension ref="A1:M370"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -21795,1160 +22020,1158 @@
       <c r="H216" s="5" t="s">
         <v>1355</v>
       </c>
       <c r="I216" s="5"/>
       <c r="J216" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K216" s="5" t="s">
         <v>1356</v>
       </c>
       <c r="L216" s="6" t="s">
         <v>1357</v>
       </c>
       <c r="M216" s="5" t="s">
         <v>1358</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
         <v>1359</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C217" s="5" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D217" s="5" t="s">
         <v>332</v>
       </c>
-      <c r="D217" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E217" s="5" t="s">
-        <v>1360</v>
+        <v>1320</v>
       </c>
       <c r="F217" s="5" t="s">
         <v>1361</v>
       </c>
       <c r="G217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H217" s="5" t="s">
         <v>1362</v>
       </c>
-      <c r="I217" s="5" t="s">
+      <c r="I217" s="5"/>
+      <c r="J217" s="5" t="s">
         <v>1363</v>
       </c>
-      <c r="J217" s="5" t="s">
+      <c r="K217" s="5" t="s">
         <v>1364</v>
       </c>
-      <c r="K217" s="5" t="s">
+      <c r="L217" s="6" t="s">
         <v>1365</v>
       </c>
-      <c r="L217" s="6" t="s">
+      <c r="M217" s="5" t="s">
         <v>1366</v>
-      </c>
-[...1 lines deleted...]
-        <v>1367</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B218" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C218" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="D218" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E218" s="5" t="s">
         <v>1368</v>
       </c>
-      <c r="B218" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C218" s="5" t="s">
+      <c r="F218" s="5" t="s">
         <v>1369</v>
       </c>
-      <c r="D218" s="5" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="G218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H218" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I218" s="5"/>
+      <c r="H218" s="5" t="s">
+        <v>1370</v>
+      </c>
+      <c r="I218" s="5" t="s">
+        <v>1371</v>
+      </c>
       <c r="J218" s="5" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
       <c r="K218" s="5" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
       <c r="L218" s="6" t="s">
-        <v>1372</v>
+        <v>1374</v>
       </c>
       <c r="M218" s="5" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
       <c r="B219" s="5" t="s">
-        <v>361</v>
+        <v>439</v>
       </c>
       <c r="C219" s="5" t="s">
-        <v>16</v>
+        <v>1377</v>
       </c>
       <c r="D219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I219" s="5"/>
-      <c r="J219" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J219" s="5" t="s">
+        <v>1378</v>
       </c>
       <c r="K219" s="5" t="s">
-        <v>1375</v>
+        <v>1379</v>
       </c>
       <c r="L219" s="6" t="s">
-        <v>1376</v>
-[...1 lines deleted...]
-      <c r="M219" s="5"/>
+        <v>1380</v>
+      </c>
+      <c r="M219" s="5" t="s">
+        <v>1381</v>
+      </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>1377</v>
+        <v>1382</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C220" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I220" s="5"/>
       <c r="J220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K220" s="5" t="s">
-        <v>1378</v>
+        <v>1383</v>
       </c>
       <c r="L220" s="6" t="s">
-        <v>1379</v>
+        <v>1384</v>
       </c>
       <c r="M220" s="5"/>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>1380</v>
+        <v>1385</v>
       </c>
       <c r="B221" s="5" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D221" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="D221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G221" s="5" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="G221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I221" s="5"/>
+      <c r="J221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K221" s="5" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
       <c r="L221" s="6" t="s">
-        <v>1385</v>
-[...3 lines deleted...]
-      </c>
+        <v>1387</v>
+      </c>
+      <c r="M221" s="5"/>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="B222" s="5" t="s">
-        <v>361</v>
+        <v>14</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D222" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D222" s="5" t="s">
+        <v>692</v>
+      </c>
+      <c r="E222" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G222" s="5" t="inlineStr">
-[...18 lines deleted...]
-        </is>
+      <c r="G222" s="5" t="s">
+        <v>1389</v>
+      </c>
+      <c r="H222" s="5" t="s">
+        <v>1390</v>
+      </c>
+      <c r="I222" s="5" t="s">
+        <v>1391</v>
+      </c>
+      <c r="J222" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K222" s="5" t="s">
+        <v>1392</v>
       </c>
       <c r="L222" s="6" t="s">
-        <v>1388</v>
-[...1 lines deleted...]
-      <c r="M222" s="5"/>
+        <v>1393</v>
+      </c>
+      <c r="M222" s="5" t="s">
+        <v>1394</v>
+      </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
-        <v>1389</v>
+        <v>1395</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I223" s="5"/>
       <c r="J223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L223" s="6" t="s">
-        <v>1390</v>
+        <v>1396</v>
       </c>
       <c r="M223" s="5"/>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
-        <v>1391</v>
+        <v>1397</v>
       </c>
       <c r="B224" s="5" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="C224" s="5" t="s">
-        <v>1392</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D224" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E224" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G224" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="G224" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H224" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I224" s="5"/>
-      <c r="J224" s="5" t="s">
-[...3 lines deleted...]
-        <v>1396</v>
+      <c r="J224" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K224" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L224" s="6" t="s">
-        <v>1397</v>
-[...1 lines deleted...]
-      <c r="M224" s="5" t="s">
         <v>1398</v>
       </c>
+      <c r="M224" s="5"/>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
         <v>1399</v>
       </c>
       <c r="B225" s="5" t="s">
-        <v>361</v>
+        <v>14</v>
       </c>
       <c r="C225" s="5" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D225" s="5" t="s">
+        <v>1401</v>
+      </c>
+      <c r="E225" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G225" s="5" t="s">
+        <v>1402</v>
+      </c>
+      <c r="H225" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D225" s="5" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="I225" s="5"/>
-      <c r="J225" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J225" s="5" t="s">
+        <v>1403</v>
       </c>
       <c r="K225" s="5" t="s">
-        <v>1400</v>
+        <v>1404</v>
       </c>
       <c r="L225" s="6" t="s">
-        <v>1401</v>
-[...1 lines deleted...]
-      <c r="M225" s="5"/>
+        <v>1405</v>
+      </c>
+      <c r="M225" s="5" t="s">
+        <v>1406</v>
+      </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
-        <v>1402</v>
+        <v>1407</v>
       </c>
       <c r="B226" s="5" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="C226" s="5" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="D226" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="D226" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H226" s="5" t="s">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="H226" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I226" s="5"/>
+      <c r="J226" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K226" s="5" t="s">
-        <v>1405</v>
+        <v>1408</v>
       </c>
       <c r="L226" s="6" t="s">
-        <v>1406</v>
-[...3 lines deleted...]
-      </c>
+        <v>1409</v>
+      </c>
+      <c r="M226" s="5"/>
     </row>
     <row r="227">
-      <c r="A227" s="5" t="n">
-        <v>1924</v>
+      <c r="A227" s="5" t="s">
+        <v>1410</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C227" s="5" t="s">
-        <v>1408</v>
+        <v>89</v>
       </c>
       <c r="D227" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E227" s="5" t="s">
-        <v>1409</v>
+      <c r="E227" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G227" s="5" t="s">
-        <v>1409</v>
+      <c r="G227" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H227" s="5" t="s">
-        <v>1410</v>
-[...1 lines deleted...]
-      <c r="I227" s="5"/>
+        <v>1411</v>
+      </c>
+      <c r="I227" s="5" t="s">
+        <v>1412</v>
+      </c>
       <c r="J227" s="5" t="s">
-        <v>195</v>
+        <v>21</v>
       </c>
       <c r="K227" s="5" t="s">
-        <v>1411</v>
+        <v>1413</v>
       </c>
       <c r="L227" s="6" t="s">
-        <v>1412</v>
+        <v>1414</v>
       </c>
       <c r="M227" s="5" t="s">
-        <v>1413</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="228">
-      <c r="A228" s="5" t="s">
-        <v>1414</v>
+      <c r="A228" s="5" t="n">
+        <v>1924</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C228" s="5" t="s">
-        <v>1392</v>
+        <v>1416</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>1086</v>
+        <v>16</v>
       </c>
       <c r="E228" s="5" t="s">
-        <v>17</v>
+        <v>1417</v>
       </c>
       <c r="F228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G228" s="5" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="H228" s="5" t="s">
-        <v>1416</v>
-[...3 lines deleted...]
-      </c>
+        <v>1418</v>
+      </c>
+      <c r="I228" s="5"/>
       <c r="J228" s="5" t="s">
-        <v>1395</v>
+        <v>195</v>
       </c>
       <c r="K228" s="5" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="L228" s="6" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="M228" s="5" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C229" s="5" t="s">
-        <v>1392</v>
+        <v>1400</v>
       </c>
       <c r="D229" s="5" t="s">
         <v>1086</v>
       </c>
       <c r="E229" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G229" s="5" t="s">
-        <v>1415</v>
+        <v>1423</v>
       </c>
       <c r="H229" s="5" t="s">
-        <v>1422</v>
-[...1 lines deleted...]
-      <c r="I229" s="5"/>
+        <v>1424</v>
+      </c>
+      <c r="I229" s="5" t="s">
+        <v>1425</v>
+      </c>
       <c r="J229" s="5" t="s">
-        <v>1395</v>
+        <v>1403</v>
       </c>
       <c r="K229" s="5" t="s">
-        <v>1423</v>
+        <v>1426</v>
       </c>
       <c r="L229" s="6" t="s">
-        <v>1424</v>
+        <v>1427</v>
       </c>
       <c r="M229" s="5" t="s">
-        <v>1425</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>1426</v>
+        <v>1429</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C230" s="5" t="s">
-        <v>1392</v>
+        <v>1400</v>
       </c>
       <c r="D230" s="5" t="s">
         <v>1086</v>
       </c>
       <c r="E230" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G230" s="5" t="s">
-        <v>1415</v>
+        <v>1423</v>
       </c>
       <c r="H230" s="5" t="s">
-        <v>1427</v>
-[...3 lines deleted...]
-      </c>
+        <v>1430</v>
+      </c>
+      <c r="I230" s="5"/>
       <c r="J230" s="5" t="s">
-        <v>1395</v>
+        <v>1403</v>
       </c>
       <c r="K230" s="5" t="s">
-        <v>1429</v>
+        <v>1431</v>
       </c>
       <c r="L230" s="6" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
       <c r="M230" s="5" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C231" s="5" t="s">
-        <v>16</v>
+        <v>1400</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>89</v>
+        <v>1086</v>
       </c>
       <c r="E231" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G231" s="5" t="s">
-        <v>1433</v>
+        <v>1423</v>
       </c>
       <c r="H231" s="5" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="I231" s="5" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="J231" s="5" t="s">
-        <v>21</v>
+        <v>1403</v>
       </c>
       <c r="K231" s="5" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="L231" s="6" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="M231" s="5" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C232" s="5" t="s">
-        <v>1392</v>
+        <v>16</v>
       </c>
       <c r="D232" s="5" t="s">
-        <v>1086</v>
+        <v>89</v>
       </c>
       <c r="E232" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G232" s="5" t="s">
-        <v>1415</v>
+        <v>1441</v>
       </c>
       <c r="H232" s="5" t="s">
-        <v>1440</v>
-[...1 lines deleted...]
-      <c r="I232" s="5"/>
+        <v>1442</v>
+      </c>
+      <c r="I232" s="5" t="s">
+        <v>1443</v>
+      </c>
       <c r="J232" s="5" t="s">
-        <v>1395</v>
+        <v>21</v>
       </c>
       <c r="K232" s="5" t="s">
-        <v>1441</v>
+        <v>1444</v>
       </c>
       <c r="L232" s="6" t="s">
-        <v>1442</v>
+        <v>1445</v>
       </c>
       <c r="M232" s="5" t="s">
-        <v>1443</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>1444</v>
+        <v>1447</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C233" s="5" t="s">
-        <v>16</v>
+        <v>1400</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>89</v>
+        <v>1086</v>
       </c>
       <c r="E233" s="5" t="s">
-        <v>1445</v>
+        <v>17</v>
       </c>
       <c r="F233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G233" s="5" t="s">
-        <v>1446</v>
+        <v>1423</v>
       </c>
       <c r="H233" s="5" t="s">
-        <v>1447</v>
-[...1 lines deleted...]
-      <c r="I233" s="5" t="s">
         <v>1448</v>
       </c>
+      <c r="I233" s="5"/>
       <c r="J233" s="5" t="s">
-        <v>21</v>
+        <v>1403</v>
       </c>
       <c r="K233" s="5" t="s">
         <v>1449</v>
       </c>
       <c r="L233" s="6" t="s">
         <v>1450</v>
       </c>
       <c r="M233" s="5" t="s">
         <v>1451</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
         <v>1452</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C234" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D234" s="5" t="s">
         <v>89</v>
       </c>
       <c r="E234" s="5" t="s">
-        <v>18</v>
+        <v>1453</v>
       </c>
       <c r="F234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G234" s="5" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="H234" s="5" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="I234" s="5" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="J234" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K234" s="5" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="L234" s="6" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="M234" s="5" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C235" s="5" t="s">
-        <v>1392</v>
+        <v>16</v>
       </c>
       <c r="D235" s="5" t="s">
-        <v>1086</v>
+        <v>89</v>
       </c>
       <c r="E235" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G235" s="5" t="s">
-        <v>1415</v>
+        <v>1461</v>
       </c>
       <c r="H235" s="5" t="s">
-        <v>1460</v>
-[...1 lines deleted...]
-      <c r="I235" s="5"/>
+        <v>1462</v>
+      </c>
+      <c r="I235" s="5" t="s">
+        <v>1463</v>
+      </c>
       <c r="J235" s="5" t="s">
-        <v>1395</v>
+        <v>21</v>
       </c>
       <c r="K235" s="5" t="s">
-        <v>1461</v>
+        <v>1464</v>
       </c>
       <c r="L235" s="6" t="s">
-        <v>1462</v>
+        <v>1465</v>
       </c>
       <c r="M235" s="5" t="s">
-        <v>1463</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
-        <v>1464</v>
+        <v>1467</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C236" s="5" t="s">
-        <v>89</v>
+        <v>1400</v>
       </c>
       <c r="D236" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>1086</v>
+      </c>
+      <c r="E236" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G236" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G236" s="5" t="s">
+        <v>1423</v>
       </c>
       <c r="H236" s="5" t="s">
-        <v>1465</v>
-[...3 lines deleted...]
-      </c>
+        <v>1468</v>
+      </c>
+      <c r="I236" s="5"/>
       <c r="J236" s="5" t="s">
-        <v>21</v>
+        <v>1403</v>
       </c>
       <c r="K236" s="5" t="s">
-        <v>1467</v>
+        <v>1469</v>
       </c>
       <c r="L236" s="6" t="s">
-        <v>1468</v>
+        <v>1470</v>
       </c>
       <c r="M236" s="5" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C237" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D237" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D237" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G237" s="5" t="s">
-        <v>978</v>
+      <c r="G237" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H237" s="5" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="I237" s="5" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
       <c r="J237" s="5" t="s">
-        <v>195</v>
+        <v>21</v>
       </c>
       <c r="K237" s="5" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="L237" s="6" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
       <c r="M237" s="5" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
-        <v>1470</v>
+        <v>1478</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C238" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D238" s="5" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>1283</v>
+        <v>1299</v>
+      </c>
+      <c r="E238" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F238" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G238" s="5" t="s">
-        <v>1476</v>
+        <v>978</v>
       </c>
       <c r="H238" s="5" t="s">
-        <v>1477</v>
+        <v>1479</v>
       </c>
       <c r="I238" s="5" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="J238" s="5" t="s">
-        <v>21</v>
+        <v>195</v>
       </c>
       <c r="K238" s="5" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="L238" s="6" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
       <c r="M238" s="5" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
-        <v>1482</v>
+        <v>1478</v>
       </c>
       <c r="B239" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C239" s="5" t="s">
-        <v>1392</v>
+        <v>16</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>1086</v>
+        <v>89</v>
       </c>
       <c r="E239" s="5" t="s">
-        <v>17</v>
+        <v>1283</v>
       </c>
       <c r="F239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G239" s="5" t="s">
-        <v>1483</v>
-[...6 lines deleted...]
-      <c r="I239" s="5"/>
+        <v>1484</v>
+      </c>
+      <c r="H239" s="5" t="s">
+        <v>1485</v>
+      </c>
+      <c r="I239" s="5" t="s">
+        <v>1486</v>
+      </c>
       <c r="J239" s="5" t="s">
-        <v>1395</v>
+        <v>21</v>
       </c>
       <c r="K239" s="5" t="s">
-        <v>1484</v>
+        <v>1487</v>
       </c>
       <c r="L239" s="6" t="s">
-        <v>1485</v>
+        <v>1488</v>
       </c>
       <c r="M239" s="5" t="s">
-        <v>1486</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
-        <v>1487</v>
+        <v>1490</v>
       </c>
       <c r="B240" s="5" t="s">
-        <v>361</v>
+        <v>14</v>
       </c>
       <c r="C240" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1400</v>
+      </c>
+      <c r="D240" s="5" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E240" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F240" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G240" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>1299</v>
+      <c r="G240" s="5" t="s">
+        <v>1491</v>
+      </c>
+      <c r="H240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I240" s="5"/>
-      <c r="J240" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J240" s="5" t="s">
+        <v>1403</v>
       </c>
       <c r="K240" s="5" t="s">
-        <v>1488</v>
+        <v>1492</v>
       </c>
       <c r="L240" s="6" t="s">
-        <v>1489</v>
-[...1 lines deleted...]
-      <c r="M240" s="5"/>
+        <v>1493</v>
+      </c>
+      <c r="M240" s="5" t="s">
+        <v>1494</v>
+      </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
-        <v>1490</v>
+        <v>1495</v>
       </c>
       <c r="B241" s="5" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="C241" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D241" s="5" t="s">
-[...3 lines deleted...]
-        <v>1491</v>
+      <c r="D241" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E241" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F241" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G241" s="5" t="s">
-        <v>1492</v>
+      <c r="G241" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H241" s="5" t="s">
-        <v>1493</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>1299</v>
+      </c>
+      <c r="I241" s="5"/>
+      <c r="J241" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K241" s="5" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="L241" s="6" t="s">
-        <v>1496</v>
-[...1 lines deleted...]
-      <c r="M241" s="5" t="s">
         <v>1497</v>
       </c>
+      <c r="M241" s="5"/>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
         <v>1498</v>
       </c>
       <c r="B242" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C242" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D242" s="5" t="s">
         <v>89</v>
       </c>
       <c r="E242" s="5" t="s">
         <v>1499</v>
       </c>
       <c r="F242" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G242" s="5" t="s">
         <v>1500</v>
       </c>
@@ -22957,3390 +23180,3390 @@
       </c>
       <c r="I242" s="5" t="s">
         <v>1502</v>
       </c>
       <c r="J242" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K242" s="5" t="s">
         <v>1503</v>
       </c>
       <c r="L242" s="6" t="s">
         <v>1504</v>
       </c>
       <c r="M242" s="5" t="s">
         <v>1505</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
         <v>1506</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C243" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D243" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="D243" s="5" t="s">
-[...7 lines deleted...]
-      <c r="F243" s="5" t="s">
+      <c r="E243" s="5" t="s">
         <v>1507</v>
       </c>
+      <c r="F243" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="G243" s="5" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="H243" s="5" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="I243" s="5" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="J243" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K243" s="5" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="L243" s="6" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="M243" s="5" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="B244" s="5" t="s">
-        <v>361</v>
+        <v>14</v>
       </c>
       <c r="C244" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D244" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D244" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F244" s="5" t="inlineStr">
-[...18 lines deleted...]
-        </is>
+      <c r="F244" s="5" t="s">
+        <v>1515</v>
+      </c>
+      <c r="G244" s="5" t="s">
+        <v>1515</v>
+      </c>
+      <c r="H244" s="5" t="s">
+        <v>1516</v>
+      </c>
+      <c r="I244" s="5" t="s">
+        <v>1517</v>
+      </c>
+      <c r="J244" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K244" s="5" t="s">
-        <v>1514</v>
+        <v>1518</v>
       </c>
       <c r="L244" s="6" t="s">
-        <v>1515</v>
-[...1 lines deleted...]
-      <c r="M244" s="5"/>
+        <v>1519</v>
+      </c>
+      <c r="M244" s="5" t="s">
+        <v>1520</v>
+      </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
-        <v>1516</v>
+        <v>1521</v>
       </c>
       <c r="B245" s="5" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="C245" s="5" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-        <v>1517</v>
+        <v>16</v>
+      </c>
+      <c r="D245" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E245" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G245" s="5" t="s">
-[...9 lines deleted...]
-        <v>195</v>
+      <c r="G245" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H245" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I245" s="5"/>
+      <c r="J245" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K245" s="5" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="L245" s="6" t="s">
-        <v>1522</v>
-[...1 lines deleted...]
-      <c r="M245" s="5" t="s">
         <v>1523</v>
       </c>
+      <c r="M245" s="5"/>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
         <v>1524</v>
       </c>
       <c r="B246" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C246" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D246" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>1377</v>
+      </c>
+      <c r="E246" s="5" t="s">
+        <v>1525</v>
       </c>
       <c r="F246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G246" s="5" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="H246" s="5" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="I246" s="5" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="J246" s="5" t="s">
         <v>195</v>
       </c>
       <c r="K246" s="5" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="L246" s="6" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="M246" s="5" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="B247" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C247" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D247" s="5" t="s">
-        <v>1369</v>
+        <v>16</v>
       </c>
       <c r="E247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G247" s="5" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="H247" s="5" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="I247" s="5" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="J247" s="5" t="s">
         <v>195</v>
       </c>
       <c r="K247" s="5" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="L247" s="6" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="M247" s="5" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="B248" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C248" s="5" t="s">
-        <v>16</v>
+        <v>89</v>
       </c>
       <c r="D248" s="5" t="s">
-        <v>1539</v>
+        <v>1377</v>
       </c>
       <c r="E248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G248" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G248" s="5" t="s">
+        <v>1540</v>
+      </c>
+      <c r="H248" s="5" t="s">
+        <v>1541</v>
       </c>
       <c r="I248" s="5" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="J248" s="5" t="s">
-        <v>21</v>
+        <v>195</v>
       </c>
       <c r="K248" s="5" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="L248" s="6" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="M248" s="5" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
       <c r="B249" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C249" s="5" t="s">
-        <v>1539</v>
+        <v>16</v>
       </c>
       <c r="D249" s="5" t="s">
-        <v>16</v>
+        <v>1547</v>
       </c>
       <c r="E249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I249" s="5" t="s">
-        <v>1545</v>
+        <v>1548</v>
       </c>
       <c r="J249" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K249" s="5" t="s">
-        <v>1546</v>
+        <v>1549</v>
       </c>
       <c r="L249" s="6" t="s">
-        <v>1547</v>
+        <v>1550</v>
       </c>
       <c r="M249" s="5" t="s">
-        <v>1548</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
-        <v>1549</v>
+        <v>1552</v>
       </c>
       <c r="B250" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C250" s="5" t="s">
-        <v>1539</v>
+        <v>1547</v>
       </c>
       <c r="D250" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E250" s="5" t="s">
-        <v>18</v>
+      <c r="E250" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H250" s="5" t="s">
-        <v>1550</v>
+      <c r="H250" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I250" s="5" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
       <c r="J250" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K250" s="5" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
       <c r="L250" s="6" t="s">
-        <v>1553</v>
+        <v>1555</v>
       </c>
       <c r="M250" s="5" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
       <c r="B251" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C251" s="5" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D251" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D251" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E251" s="5" t="s">
-        <v>1283</v>
+        <v>18</v>
       </c>
       <c r="F251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G251" s="5" t="s">
-        <v>1556</v>
+      <c r="G251" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H251" s="5" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="I251" s="5" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="J251" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K251" s="5" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="L251" s="6" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="M251" s="5" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="B252" s="5" t="s">
-        <v>361</v>
+        <v>14</v>
       </c>
       <c r="C252" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D252" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D252" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="E252" s="5" t="s">
+        <v>1283</v>
       </c>
       <c r="F252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G252" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G252" s="5" t="s">
+        <v>1564</v>
       </c>
       <c r="H252" s="5" t="s">
-        <v>1563</v>
-[...10 lines deleted...]
-        </is>
+        <v>1565</v>
+      </c>
+      <c r="I252" s="5" t="s">
+        <v>1566</v>
+      </c>
+      <c r="J252" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K252" s="5" t="s">
+        <v>1567</v>
       </c>
       <c r="L252" s="6" t="s">
-        <v>1564</v>
-[...1 lines deleted...]
-      <c r="M252" s="5"/>
+        <v>1568</v>
+      </c>
+      <c r="M252" s="5" t="s">
+        <v>1569</v>
+      </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
-        <v>1565</v>
+        <v>1570</v>
       </c>
       <c r="B253" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C253" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H253" s="5" t="s">
-        <v>1566</v>
+        <v>1571</v>
       </c>
       <c r="I253" s="5"/>
       <c r="J253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L253" s="6" t="s">
-        <v>1567</v>
+        <v>1572</v>
       </c>
       <c r="M253" s="5"/>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
-        <v>1568</v>
+        <v>1573</v>
       </c>
       <c r="B254" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C254" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H254" s="5" t="s">
-        <v>1569</v>
+        <v>1574</v>
       </c>
       <c r="I254" s="5"/>
       <c r="J254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L254" s="6" t="s">
-        <v>1570</v>
+        <v>1575</v>
       </c>
       <c r="M254" s="5"/>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
-        <v>1571</v>
+        <v>1576</v>
       </c>
       <c r="B255" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C255" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H255" s="5" t="s">
-        <v>1572</v>
+        <v>1577</v>
       </c>
       <c r="I255" s="5"/>
       <c r="J255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L255" s="6" t="s">
-        <v>1573</v>
+        <v>1578</v>
       </c>
       <c r="M255" s="5"/>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
-        <v>1574</v>
+        <v>1579</v>
       </c>
       <c r="B256" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C256" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H256" s="5" t="s">
-        <v>1575</v>
+        <v>1580</v>
       </c>
       <c r="I256" s="5"/>
       <c r="J256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L256" s="6" t="s">
-        <v>1576</v>
+        <v>1581</v>
       </c>
       <c r="M256" s="5"/>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
-        <v>1577</v>
+        <v>1582</v>
       </c>
       <c r="B257" s="5" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="C257" s="5" t="s">
-        <v>221</v>
-[...11 lines deleted...]
-        <v>1578</v>
+        <v>16</v>
+      </c>
+      <c r="D257" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E257" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F257" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G257" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H257" s="5" t="s">
-        <v>1579</v>
-[...8 lines deleted...]
-        <v>1581</v>
+        <v>1583</v>
+      </c>
+      <c r="I257" s="5"/>
+      <c r="J257" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K257" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L257" s="6" t="s">
-        <v>1582</v>
-[...3 lines deleted...]
-      </c>
+        <v>1584</v>
+      </c>
+      <c r="M257" s="5"/>
     </row>
     <row r="258">
       <c r="A258" s="5" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="B258" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C258" s="5" t="s">
-        <v>16</v>
+        <v>221</v>
       </c>
       <c r="D258" s="5" t="s">
-        <v>1539</v>
+        <v>1377</v>
       </c>
       <c r="E258" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="F258" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F258" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G258" s="5" t="s">
+        <v>1586</v>
       </c>
       <c r="H258" s="5" t="s">
-        <v>1585</v>
+        <v>1587</v>
       </c>
       <c r="I258" s="5" t="s">
-        <v>1586</v>
+        <v>1588</v>
       </c>
       <c r="J258" s="5" t="s">
-        <v>21</v>
+        <v>195</v>
       </c>
       <c r="K258" s="5" t="s">
-        <v>1587</v>
+        <v>1589</v>
       </c>
       <c r="L258" s="6" t="s">
-        <v>1588</v>
+        <v>1590</v>
       </c>
       <c r="M258" s="5" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="5" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
       <c r="B259" s="5" t="s">
-        <v>361</v>
+        <v>14</v>
       </c>
       <c r="C259" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D259" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D259" s="5" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E259" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H259" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H259" s="5" t="s">
+        <v>1593</v>
+      </c>
+      <c r="I259" s="5" t="s">
+        <v>1594</v>
+      </c>
+      <c r="J259" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K259" s="5" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
       <c r="L259" s="6" t="s">
-        <v>1592</v>
-[...1 lines deleted...]
-      <c r="M259" s="5"/>
+        <v>1596</v>
+      </c>
+      <c r="M259" s="5" t="s">
+        <v>1597</v>
+      </c>
     </row>
     <row r="260">
       <c r="A260" s="5" t="s">
-        <v>1593</v>
+        <v>1598</v>
       </c>
       <c r="B260" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C260" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I260" s="5"/>
       <c r="J260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K260" s="5" t="s">
-        <v>1591</v>
+        <v>1599</v>
       </c>
       <c r="L260" s="6" t="s">
-        <v>1594</v>
+        <v>1600</v>
       </c>
       <c r="M260" s="5"/>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
-        <v>1595</v>
+        <v>1601</v>
       </c>
       <c r="B261" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C261" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I261" s="5"/>
       <c r="J261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K261" s="5" t="s">
-        <v>1591</v>
+        <v>1599</v>
       </c>
       <c r="L261" s="6" t="s">
-        <v>1596</v>
+        <v>1602</v>
       </c>
       <c r="M261" s="5"/>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
-        <v>1597</v>
+        <v>1603</v>
       </c>
       <c r="B262" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C262" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H262" s="5" t="s">
-        <v>1598</v>
+      <c r="H262" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I262" s="5"/>
       <c r="J262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K262" s="5" t="s">
-        <v>1591</v>
+        <v>1599</v>
       </c>
       <c r="L262" s="6" t="s">
-        <v>1599</v>
+        <v>1604</v>
       </c>
       <c r="M262" s="5"/>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
-        <v>1600</v>
+        <v>1605</v>
       </c>
       <c r="B263" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C263" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H263" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H263" s="5" t="s">
+        <v>1606</v>
       </c>
       <c r="I263" s="5"/>
       <c r="J263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K263" s="5" t="s">
-        <v>1601</v>
+        <v>1599</v>
       </c>
       <c r="L263" s="6" t="s">
-        <v>1602</v>
+        <v>1607</v>
       </c>
       <c r="M263" s="5"/>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="B264" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C264" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H264" s="5" t="s">
-        <v>1604</v>
+      <c r="H264" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I264" s="5"/>
       <c r="J264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K264" s="5" t="s">
-        <v>1605</v>
+        <v>1609</v>
       </c>
       <c r="L264" s="6" t="s">
-        <v>1606</v>
+        <v>1610</v>
       </c>
       <c r="M264" s="5"/>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
-        <v>1607</v>
+        <v>1611</v>
       </c>
       <c r="B265" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C265" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H265" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H265" s="5" t="s">
+        <v>1612</v>
       </c>
       <c r="I265" s="5"/>
       <c r="J265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K265" s="5" t="s">
-        <v>1605</v>
+        <v>1613</v>
       </c>
       <c r="L265" s="6" t="s">
-        <v>1608</v>
+        <v>1614</v>
       </c>
       <c r="M265" s="5"/>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
-        <v>1609</v>
+        <v>1615</v>
       </c>
       <c r="B266" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C266" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I266" s="5"/>
       <c r="J266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K266" s="5" t="s">
-        <v>1605</v>
+        <v>1613</v>
       </c>
       <c r="L266" s="6" t="s">
-        <v>1610</v>
+        <v>1616</v>
       </c>
       <c r="M266" s="5"/>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
-        <v>1611</v>
+        <v>1617</v>
       </c>
       <c r="B267" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C267" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I267" s="5"/>
       <c r="J267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K267" s="5" t="s">
-        <v>1605</v>
+        <v>1613</v>
       </c>
       <c r="L267" s="6" t="s">
-        <v>1612</v>
+        <v>1618</v>
       </c>
       <c r="M267" s="5"/>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
-        <v>1613</v>
+        <v>1619</v>
       </c>
       <c r="B268" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C268" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I268" s="5"/>
       <c r="J268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K268" s="5" t="s">
-        <v>1605</v>
+        <v>1613</v>
       </c>
       <c r="L268" s="6" t="s">
-        <v>1614</v>
+        <v>1620</v>
       </c>
       <c r="M268" s="5"/>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
-        <v>1615</v>
+        <v>1621</v>
       </c>
       <c r="B269" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C269" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I269" s="5"/>
       <c r="J269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K269" s="5" t="s">
-        <v>1605</v>
+        <v>1613</v>
       </c>
       <c r="L269" s="6" t="s">
-        <v>1616</v>
+        <v>1622</v>
       </c>
       <c r="M269" s="5"/>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
-        <v>1617</v>
+        <v>1623</v>
       </c>
       <c r="B270" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C270" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H270" s="5" t="s">
-        <v>1618</v>
+      <c r="H270" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I270" s="5"/>
       <c r="J270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K270" s="5" t="s">
-        <v>1605</v>
+        <v>1613</v>
       </c>
       <c r="L270" s="6" t="s">
-        <v>1619</v>
+        <v>1624</v>
       </c>
       <c r="M270" s="5"/>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
-        <v>1620</v>
+        <v>1625</v>
       </c>
       <c r="B271" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C271" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H271" s="5" t="s">
-        <v>1621</v>
+        <v>1626</v>
       </c>
       <c r="I271" s="5"/>
       <c r="J271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K271" s="5" t="s">
-        <v>1622</v>
+        <v>1613</v>
       </c>
       <c r="L271" s="6" t="s">
-        <v>1623</v>
+        <v>1627</v>
       </c>
       <c r="M271" s="5"/>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
-        <v>1624</v>
+        <v>1628</v>
       </c>
       <c r="B272" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C272" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H272" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H272" s="5" t="s">
+        <v>1629</v>
       </c>
       <c r="I272" s="5"/>
       <c r="J272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K272" s="5" t="s">
-        <v>1605</v>
+        <v>1630</v>
       </c>
       <c r="L272" s="6" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="M272" s="5"/>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="B273" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C273" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H273" s="5" t="s">
-        <v>1621</v>
+      <c r="H273" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I273" s="5"/>
       <c r="J273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K273" s="5" t="s">
-        <v>1605</v>
+        <v>1613</v>
       </c>
       <c r="L273" s="6" t="s">
-        <v>1627</v>
+        <v>1633</v>
       </c>
       <c r="M273" s="5"/>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
-        <v>1628</v>
+        <v>1634</v>
       </c>
       <c r="B274" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C274" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H274" s="5" t="s">
         <v>1629</v>
       </c>
       <c r="I274" s="5"/>
       <c r="J274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K274" s="5" t="s">
-        <v>1622</v>
+        <v>1613</v>
       </c>
       <c r="L274" s="6" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="M274" s="5"/>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
-        <v>1631</v>
+        <v>1636</v>
       </c>
       <c r="B275" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C275" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H275" s="5" t="s">
-        <v>1629</v>
+        <v>1637</v>
       </c>
       <c r="I275" s="5"/>
       <c r="J275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K275" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L275" s="6" t="s">
-        <v>1632</v>
+        <v>1638</v>
       </c>
       <c r="M275" s="5"/>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
-        <v>1633</v>
+        <v>1639</v>
       </c>
       <c r="B276" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C276" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H276" s="5" t="s">
-        <v>1604</v>
+        <v>1637</v>
       </c>
       <c r="I276" s="5"/>
       <c r="J276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K276" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L276" s="6" t="s">
-        <v>1634</v>
+        <v>1640</v>
       </c>
       <c r="M276" s="5"/>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
-        <v>1635</v>
+        <v>1641</v>
       </c>
       <c r="B277" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C277" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H277" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H277" s="5" t="s">
+        <v>1612</v>
       </c>
       <c r="I277" s="5"/>
       <c r="J277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K277" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L277" s="6" t="s">
-        <v>1636</v>
+        <v>1642</v>
       </c>
       <c r="M277" s="5"/>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
-        <v>1637</v>
+        <v>1643</v>
       </c>
       <c r="B278" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C278" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H278" s="5" t="s">
-        <v>1638</v>
+      <c r="H278" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I278" s="5"/>
       <c r="J278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K278" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L278" s="6" t="s">
-        <v>1639</v>
+        <v>1644</v>
       </c>
       <c r="M278" s="5"/>
     </row>
     <row r="279">
       <c r="A279" s="5" t="s">
-        <v>1640</v>
+        <v>1645</v>
       </c>
       <c r="B279" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C279" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H279" s="5" t="s">
-        <v>1604</v>
+        <v>1646</v>
       </c>
       <c r="I279" s="5"/>
       <c r="J279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K279" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L279" s="6" t="s">
-        <v>1641</v>
+        <v>1647</v>
       </c>
       <c r="M279" s="5"/>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
-        <v>1642</v>
+        <v>1648</v>
       </c>
       <c r="B280" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C280" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H280" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H280" s="5" t="s">
+        <v>1612</v>
       </c>
       <c r="I280" s="5"/>
       <c r="J280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K280" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L280" s="6" t="s">
-        <v>1643</v>
+        <v>1649</v>
       </c>
       <c r="M280" s="5"/>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
-        <v>1644</v>
+        <v>1650</v>
       </c>
       <c r="B281" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C281" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H281" s="5" t="s">
-        <v>1645</v>
+      <c r="H281" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I281" s="5"/>
       <c r="J281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K281" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L281" s="6" t="s">
-        <v>1646</v>
+        <v>1651</v>
       </c>
       <c r="M281" s="5"/>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
-        <v>1647</v>
+        <v>1652</v>
       </c>
       <c r="B282" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C282" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H282" s="5" t="s">
-        <v>1629</v>
+        <v>1653</v>
       </c>
       <c r="I282" s="5"/>
       <c r="J282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K282" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L282" s="6" t="s">
-        <v>1648</v>
+        <v>1654</v>
       </c>
       <c r="M282" s="5"/>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
-        <v>1649</v>
+        <v>1655</v>
       </c>
       <c r="B283" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C283" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H283" s="5" t="s">
-        <v>1621</v>
+        <v>1637</v>
       </c>
       <c r="I283" s="5"/>
       <c r="J283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K283" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L283" s="6" t="s">
-        <v>1650</v>
+        <v>1656</v>
       </c>
       <c r="M283" s="5"/>
     </row>
     <row r="284">
       <c r="A284" s="5" t="s">
-        <v>1651</v>
+        <v>1657</v>
       </c>
       <c r="B284" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C284" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H284" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H284" s="5" t="s">
+        <v>1629</v>
       </c>
       <c r="I284" s="5"/>
       <c r="J284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K284" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L284" s="6" t="s">
-        <v>1652</v>
+        <v>1658</v>
       </c>
       <c r="M284" s="5"/>
     </row>
     <row r="285">
       <c r="A285" s="5" t="s">
-        <v>1653</v>
+        <v>1659</v>
       </c>
       <c r="B285" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C285" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H285" s="5" t="s">
-        <v>1621</v>
+      <c r="H285" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I285" s="5"/>
       <c r="J285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K285" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L285" s="6" t="s">
-        <v>1654</v>
+        <v>1660</v>
       </c>
       <c r="M285" s="5"/>
     </row>
     <row r="286">
       <c r="A286" s="5" t="s">
-        <v>1655</v>
+        <v>1661</v>
       </c>
       <c r="B286" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C286" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H286" s="5" t="s">
-        <v>1369</v>
+        <v>1629</v>
       </c>
       <c r="I286" s="5"/>
       <c r="J286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K286" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L286" s="6" t="s">
-        <v>1656</v>
+        <v>1662</v>
       </c>
       <c r="M286" s="5"/>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
-        <v>1657</v>
+        <v>1663</v>
       </c>
       <c r="B287" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C287" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H287" s="5" t="s">
-        <v>1658</v>
+        <v>1377</v>
       </c>
       <c r="I287" s="5"/>
       <c r="J287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K287" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L287" s="6" t="s">
-        <v>1659</v>
+        <v>1664</v>
       </c>
       <c r="M287" s="5"/>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
-        <v>1660</v>
+        <v>1665</v>
       </c>
       <c r="B288" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C288" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H288" s="5" t="s">
-        <v>1369</v>
+        <v>1666</v>
       </c>
       <c r="I288" s="5"/>
       <c r="J288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K288" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L288" s="6" t="s">
-        <v>1661</v>
+        <v>1667</v>
       </c>
       <c r="M288" s="5"/>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
-        <v>1662</v>
+        <v>1668</v>
       </c>
       <c r="B289" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C289" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H289" s="5" t="s">
-        <v>1663</v>
+        <v>1377</v>
       </c>
       <c r="I289" s="5"/>
       <c r="J289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K289" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L289" s="6" t="s">
-        <v>1664</v>
+        <v>1669</v>
       </c>
       <c r="M289" s="5"/>
     </row>
     <row r="290">
       <c r="A290" s="5" t="s">
-        <v>1665</v>
+        <v>1670</v>
       </c>
       <c r="B290" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C290" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H290" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H290" s="5" t="s">
+        <v>1671</v>
       </c>
       <c r="I290" s="5"/>
       <c r="J290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K290" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L290" s="6" t="s">
-        <v>1666</v>
+        <v>1672</v>
       </c>
       <c r="M290" s="5"/>
     </row>
     <row r="291">
       <c r="A291" s="5" t="s">
-        <v>1667</v>
+        <v>1673</v>
       </c>
       <c r="B291" s="5" t="s">
         <v>361</v>
       </c>
-      <c r="C291" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="C291" s="5" t="s">
+        <v>16</v>
       </c>
       <c r="D291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H291" s="5" t="s">
-        <v>692</v>
+      <c r="H291" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I291" s="5"/>
       <c r="J291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K291" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L291" s="6" t="s">
-        <v>1668</v>
+        <v>1674</v>
       </c>
       <c r="M291" s="5"/>
     </row>
     <row r="292">
       <c r="A292" s="5" t="s">
-        <v>1669</v>
+        <v>1675</v>
       </c>
       <c r="B292" s="5" t="s">
         <v>361</v>
       </c>
-      <c r="C292" s="5" t="s">
-        <v>16</v>
+      <c r="C292" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="D292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H292" s="5" t="s">
-        <v>1670</v>
+        <v>692</v>
       </c>
       <c r="I292" s="5"/>
       <c r="J292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K292" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L292" s="6" t="s">
-        <v>1671</v>
+        <v>1676</v>
       </c>
       <c r="M292" s="5"/>
     </row>
     <row r="293">
       <c r="A293" s="5" t="s">
-        <v>1672</v>
+        <v>1677</v>
       </c>
       <c r="B293" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C293" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H293" s="5" t="s">
-        <v>1673</v>
+        <v>1678</v>
       </c>
       <c r="I293" s="5"/>
       <c r="J293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K293" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L293" s="6" t="s">
-        <v>1674</v>
+        <v>1679</v>
       </c>
       <c r="M293" s="5"/>
     </row>
     <row r="294">
       <c r="A294" s="5" t="s">
-        <v>1675</v>
+        <v>1680</v>
       </c>
       <c r="B294" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C294" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H294" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H294" s="5" t="s">
+        <v>1681</v>
       </c>
       <c r="I294" s="5"/>
       <c r="J294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K294" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L294" s="6" t="s">
-        <v>1676</v>
+        <v>1682</v>
       </c>
       <c r="M294" s="5"/>
     </row>
     <row r="295">
       <c r="A295" s="5" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="B295" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C295" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I295" s="5"/>
       <c r="J295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K295" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L295" s="6" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="M295" s="5"/>
     </row>
     <row r="296">
       <c r="A296" s="5" t="s">
-        <v>1679</v>
+        <v>1685</v>
       </c>
       <c r="B296" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C296" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H296" s="5" t="s">
-        <v>1680</v>
+      <c r="H296" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I296" s="5"/>
       <c r="J296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K296" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L296" s="6" t="s">
-        <v>1681</v>
+        <v>1686</v>
       </c>
       <c r="M296" s="5"/>
     </row>
     <row r="297">
       <c r="A297" s="5" t="s">
-        <v>1682</v>
+        <v>1687</v>
       </c>
       <c r="B297" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C297" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H297" s="5" t="s">
-        <v>1683</v>
+        <v>1688</v>
       </c>
       <c r="I297" s="5"/>
       <c r="J297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K297" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L297" s="6" t="s">
-        <v>1684</v>
+        <v>1689</v>
       </c>
       <c r="M297" s="5"/>
     </row>
     <row r="298">
       <c r="A298" s="5" t="s">
-        <v>1685</v>
+        <v>1690</v>
       </c>
       <c r="B298" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C298" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H298" s="5" t="s">
-        <v>1686</v>
+        <v>1691</v>
       </c>
       <c r="I298" s="5"/>
       <c r="J298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K298" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L298" s="6" t="s">
-        <v>1687</v>
+        <v>1692</v>
       </c>
       <c r="M298" s="5"/>
     </row>
     <row r="299">
       <c r="A299" s="5" t="s">
-        <v>1688</v>
+        <v>1693</v>
       </c>
       <c r="B299" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C299" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H299" s="5" t="s">
-        <v>1689</v>
+        <v>1694</v>
       </c>
       <c r="I299" s="5"/>
       <c r="J299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K299" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L299" s="6" t="s">
-        <v>1690</v>
+        <v>1695</v>
       </c>
       <c r="M299" s="5"/>
     </row>
     <row r="300">
       <c r="A300" s="5" t="s">
-        <v>1691</v>
+        <v>1696</v>
       </c>
       <c r="B300" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C300" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H300" s="5" t="s">
-        <v>1692</v>
+        <v>1697</v>
       </c>
       <c r="I300" s="5"/>
       <c r="J300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K300" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L300" s="6" t="s">
-        <v>1693</v>
+        <v>1698</v>
       </c>
       <c r="M300" s="5"/>
     </row>
     <row r="301">
       <c r="A301" s="5" t="s">
-        <v>1694</v>
+        <v>1699</v>
       </c>
       <c r="B301" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C301" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H301" s="5" t="s">
-        <v>1673</v>
+        <v>1700</v>
       </c>
       <c r="I301" s="5"/>
       <c r="J301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K301" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L301" s="6" t="s">
-        <v>1695</v>
+        <v>1701</v>
       </c>
       <c r="M301" s="5"/>
     </row>
     <row r="302">
       <c r="A302" s="5" t="s">
-        <v>1696</v>
+        <v>1702</v>
       </c>
       <c r="B302" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C302" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H302" s="5" t="s">
-        <v>1673</v>
+        <v>1681</v>
       </c>
       <c r="I302" s="5"/>
       <c r="J302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K302" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L302" s="6" t="s">
-        <v>1697</v>
+        <v>1703</v>
       </c>
       <c r="M302" s="5"/>
     </row>
     <row r="303">
       <c r="A303" s="5" t="s">
-        <v>1698</v>
+        <v>1704</v>
       </c>
       <c r="B303" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C303" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H303" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H303" s="5" t="s">
+        <v>1681</v>
       </c>
       <c r="I303" s="5"/>
       <c r="J303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K303" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L303" s="6" t="s">
-        <v>1699</v>
+        <v>1705</v>
       </c>
       <c r="M303" s="5"/>
     </row>
     <row r="304">
       <c r="A304" s="5" t="s">
-        <v>1700</v>
+        <v>1706</v>
       </c>
       <c r="B304" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C304" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H304" s="5" t="s">
-        <v>1701</v>
+      <c r="H304" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I304" s="5"/>
       <c r="J304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K304" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L304" s="6" t="s">
-        <v>1702</v>
+        <v>1707</v>
       </c>
       <c r="M304" s="5"/>
     </row>
     <row r="305">
       <c r="A305" s="5" t="s">
-        <v>1703</v>
+        <v>1708</v>
       </c>
       <c r="B305" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C305" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H305" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H305" s="5" t="s">
+        <v>1709</v>
       </c>
       <c r="I305" s="5"/>
       <c r="J305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K305" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L305" s="6" t="s">
-        <v>1704</v>
+        <v>1710</v>
       </c>
       <c r="M305" s="5"/>
     </row>
     <row r="306">
       <c r="A306" s="5" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="B306" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C306" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I306" s="5"/>
       <c r="J306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K306" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L306" s="6" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
       <c r="M306" s="5"/>
     </row>
     <row r="307">
       <c r="A307" s="5" t="s">
-        <v>1707</v>
+        <v>1713</v>
       </c>
       <c r="B307" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C307" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H307" s="5" t="s">
-        <v>1701</v>
+      <c r="H307" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I307" s="5"/>
       <c r="J307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K307" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L307" s="6" t="s">
-        <v>1708</v>
+        <v>1714</v>
       </c>
       <c r="M307" s="5"/>
     </row>
     <row r="308">
       <c r="A308" s="5" t="s">
-        <v>1709</v>
+        <v>1715</v>
       </c>
       <c r="B308" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C308" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H308" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H308" s="5" t="s">
+        <v>1709</v>
       </c>
       <c r="I308" s="5"/>
       <c r="J308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K308" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L308" s="6" t="s">
-        <v>1710</v>
+        <v>1716</v>
       </c>
       <c r="M308" s="5"/>
     </row>
     <row r="309">
       <c r="A309" s="5" t="s">
-        <v>1711</v>
+        <v>1717</v>
       </c>
       <c r="B309" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C309" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I309" s="5"/>
       <c r="J309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K309" s="5" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="L309" s="6" t="s">
-        <v>1712</v>
+        <v>1718</v>
       </c>
       <c r="M309" s="5"/>
     </row>
     <row r="310">
       <c r="A310" s="5" t="s">
-        <v>1713</v>
+        <v>1719</v>
       </c>
       <c r="B310" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C310" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I310" s="5"/>
       <c r="J310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K310" s="5" t="s">
-        <v>1714</v>
+        <v>1630</v>
       </c>
       <c r="L310" s="6" t="s">
-        <v>1715</v>
+        <v>1720</v>
       </c>
       <c r="M310" s="5"/>
     </row>
     <row r="311">
       <c r="A311" s="5" t="s">
-        <v>1716</v>
+        <v>1721</v>
       </c>
       <c r="B311" s="5" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="C311" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D311" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="D311" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E311" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H311" s="5" t="s">
-[...6 lines deleted...]
-        <v>1720</v>
+      <c r="H311" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I311" s="5"/>
+      <c r="J311" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K311" s="5" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="L311" s="6" t="s">
-        <v>1722</v>
-[...1 lines deleted...]
-      <c r="M311" s="5" t="s">
         <v>1723</v>
       </c>
+      <c r="M311" s="5"/>
     </row>
     <row r="312">
       <c r="A312" s="5" t="s">
         <v>1724</v>
       </c>
       <c r="B312" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C312" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D312" s="5" t="s">
         <v>1725</v>
       </c>
-      <c r="D312" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E312" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F312" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G312" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H312" s="5" t="s">
         <v>1726</v>
       </c>
-      <c r="F312" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G312" s="5" t="s">
+      <c r="I312" s="5" t="s">
         <v>1727</v>
       </c>
-      <c r="H312" s="5" t="s">
+      <c r="J312" s="5" t="s">
         <v>1728</v>
-      </c>
-[...2 lines deleted...]
-        <v>195</v>
       </c>
       <c r="K312" s="5" t="s">
         <v>1729</v>
       </c>
       <c r="L312" s="6" t="s">
         <v>1730</v>
       </c>
       <c r="M312" s="5" t="s">
         <v>1731</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="5" t="s">
         <v>1732</v>
       </c>
       <c r="B313" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C313" s="5" t="s">
         <v>1733</v>
       </c>
       <c r="D313" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E313" s="5" t="s">
-        <v>18</v>
+        <v>1734</v>
       </c>
       <c r="F313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G313" s="5" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="H313" s="5" t="s">
-        <v>1735</v>
-[...1 lines deleted...]
-      <c r="I313" s="5" t="s">
         <v>1736</v>
       </c>
+      <c r="I313" s="5"/>
       <c r="J313" s="5" t="s">
         <v>195</v>
       </c>
       <c r="K313" s="5" t="s">
         <v>1737</v>
       </c>
       <c r="L313" s="6" t="s">
         <v>1738</v>
       </c>
       <c r="M313" s="5" t="s">
         <v>1739</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="5" t="s">
         <v>1740</v>
       </c>
       <c r="B314" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C314" s="5" t="s">
         <v>1741</v>
       </c>
       <c r="D314" s="5" t="s">
         <v>16</v>
@@ -26380,2319 +26603,2493 @@
         <v>1748</v>
       </c>
       <c r="B315" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C315" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="D315" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E315" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F315" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G315" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="H315" s="5" t="s">
         <v>1751</v>
       </c>
-      <c r="I315" s="5"/>
+      <c r="I315" s="5" t="s">
+        <v>1752</v>
+      </c>
       <c r="J315" s="5" t="s">
         <v>195</v>
       </c>
       <c r="K315" s="5" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="L315" s="6" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="M315" s="5" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="5" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="B316" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C316" s="5" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="D316" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E316" s="5" t="s">
-        <v>1757</v>
+        <v>18</v>
       </c>
       <c r="F316" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G316" s="5" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="H316" s="5" t="s">
-        <v>1758</v>
-[...1 lines deleted...]
-      <c r="I316" s="5" t="s">
         <v>1759</v>
       </c>
+      <c r="I316" s="5"/>
       <c r="J316" s="5" t="s">
         <v>195</v>
       </c>
       <c r="K316" s="5" t="s">
         <v>1760</v>
       </c>
       <c r="L316" s="6" t="s">
         <v>1761</v>
       </c>
       <c r="M316" s="5" t="s">
         <v>1762</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="5" t="s">
         <v>1763</v>
       </c>
       <c r="B317" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C317" s="5" t="s">
-        <v>365</v>
+        <v>1764</v>
       </c>
       <c r="D317" s="5" t="s">
-        <v>692</v>
+        <v>16</v>
       </c>
       <c r="E317" s="5" t="s">
-        <v>1221</v>
+        <v>1765</v>
       </c>
       <c r="F317" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G317" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G317" s="5" t="s">
+        <v>1765</v>
       </c>
       <c r="H317" s="5" t="s">
-        <v>1764</v>
+        <v>1766</v>
       </c>
       <c r="I317" s="5" t="s">
-        <v>1765</v>
+        <v>1767</v>
       </c>
       <c r="J317" s="5" t="s">
-        <v>616</v>
+        <v>195</v>
       </c>
       <c r="K317" s="5" t="s">
-        <v>1766</v>
+        <v>1768</v>
       </c>
       <c r="L317" s="6" t="s">
-        <v>1767</v>
+        <v>1769</v>
       </c>
       <c r="M317" s="5" t="s">
-        <v>1768</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="5" t="s">
-        <v>1769</v>
+        <v>1771</v>
       </c>
       <c r="B318" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C318" s="5" t="s">
-        <v>142</v>
+        <v>365</v>
       </c>
       <c r="D318" s="5" t="s">
-        <v>1086</v>
-[...4 lines deleted...]
-        </is>
+        <v>692</v>
+      </c>
+      <c r="E318" s="5" t="s">
+        <v>1221</v>
       </c>
       <c r="F318" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G318" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H318" s="5" t="s">
-        <v>1770</v>
+        <v>1772</v>
       </c>
       <c r="I318" s="5" t="s">
-        <v>1771</v>
+        <v>1773</v>
       </c>
       <c r="J318" s="5" t="s">
-        <v>1772</v>
+        <v>616</v>
       </c>
       <c r="K318" s="5" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="L318" s="6" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="M318" s="5" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="5" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="B319" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C319" s="5" t="s">
-        <v>1777</v>
+        <v>142</v>
       </c>
       <c r="D319" s="5" t="s">
-        <v>1290</v>
+        <v>1086</v>
       </c>
       <c r="E319" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F319" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G319" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H319" s="5" t="s">
         <v>1778</v>
       </c>
       <c r="I319" s="5" t="s">
         <v>1779</v>
       </c>
       <c r="J319" s="5" t="s">
-        <v>1720</v>
+        <v>1780</v>
       </c>
       <c r="K319" s="5" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="L319" s="6" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="M319" s="5" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="5" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="B320" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C320" s="5" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="D320" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>1785</v>
+        <v>1290</v>
+      </c>
+      <c r="E320" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F320" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G320" s="5" t="s">
+      <c r="G320" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H320" s="5" t="s">
         <v>1786</v>
       </c>
-      <c r="H320" s="5" t="s">
+      <c r="I320" s="5" t="s">
         <v>1787</v>
       </c>
-      <c r="I320" s="5"/>
       <c r="J320" s="5" t="s">
-        <v>195</v>
+        <v>1728</v>
       </c>
       <c r="K320" s="5" t="s">
         <v>1788</v>
       </c>
       <c r="L320" s="6" t="s">
         <v>1789</v>
       </c>
       <c r="M320" s="5" t="s">
         <v>1790</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="5" t="s">
         <v>1791</v>
       </c>
       <c r="B321" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C321" s="5" t="s">
-        <v>1192</v>
+        <v>1792</v>
       </c>
       <c r="D321" s="5" t="s">
-        <v>1777</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E321" s="5" t="s">
+        <v>1793</v>
       </c>
       <c r="F321" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G321" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G321" s="5" t="s">
+        <v>1794</v>
       </c>
       <c r="H321" s="5" t="s">
-        <v>1792</v>
-[...3 lines deleted...]
-      </c>
+        <v>1795</v>
+      </c>
+      <c r="I321" s="5"/>
       <c r="J321" s="5" t="s">
-        <v>1720</v>
+        <v>195</v>
       </c>
       <c r="K321" s="5" t="s">
-        <v>1794</v>
+        <v>1796</v>
       </c>
       <c r="L321" s="6" t="s">
-        <v>1795</v>
+        <v>1797</v>
       </c>
       <c r="M321" s="5" t="s">
-        <v>1796</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="5" t="s">
-        <v>1797</v>
+        <v>1799</v>
       </c>
       <c r="B322" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C322" s="5" t="s">
-        <v>365</v>
+        <v>1192</v>
       </c>
       <c r="D322" s="5" t="s">
-        <v>692</v>
-[...2 lines deleted...]
-        <v>1221</v>
+        <v>1785</v>
+      </c>
+      <c r="E322" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F322" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G322" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H322" s="5" t="s">
-        <v>1798</v>
-[...1 lines deleted...]
-      <c r="I322" s="5"/>
+        <v>1800</v>
+      </c>
+      <c r="I322" s="5" t="s">
+        <v>1801</v>
+      </c>
       <c r="J322" s="5" t="s">
-        <v>616</v>
+        <v>1728</v>
       </c>
       <c r="K322" s="5" t="s">
-        <v>1799</v>
+        <v>1802</v>
       </c>
       <c r="L322" s="6" t="s">
-        <v>1800</v>
+        <v>1803</v>
       </c>
       <c r="M322" s="5" t="s">
-        <v>1801</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="5" t="s">
-        <v>1802</v>
+        <v>1805</v>
       </c>
       <c r="B323" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C323" s="5" t="s">
-        <v>310</v>
+        <v>365</v>
       </c>
       <c r="D323" s="5" t="s">
-        <v>332</v>
+        <v>692</v>
       </c>
       <c r="E323" s="5" t="s">
-        <v>1803</v>
-[...2 lines deleted...]
-        <v>1804</v>
+        <v>1221</v>
+      </c>
+      <c r="F323" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G323" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H323" s="5" t="s">
-        <v>1805</v>
-[...1 lines deleted...]
-      <c r="I323" s="5" t="s">
         <v>1806</v>
       </c>
+      <c r="I323" s="5"/>
       <c r="J323" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="K323" s="5" t="s">
         <v>1807</v>
       </c>
-      <c r="K323" s="5" t="s">
+      <c r="L323" s="6" t="s">
         <v>1808</v>
       </c>
-      <c r="L323" s="6" t="s">
+      <c r="M323" s="5" t="s">
         <v>1809</v>
-      </c>
-[...1 lines deleted...]
-        <v>1810</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="5" t="s">
-        <v>1811</v>
+        <v>1810</v>
       </c>
       <c r="B324" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C324" s="5" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="D324" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="E324" s="5" t="s">
+        <v>1811</v>
+      </c>
+      <c r="F324" s="5" t="s">
         <v>1812</v>
-      </c>
-[...6 lines deleted...]
-        </is>
       </c>
       <c r="G324" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H324" s="5" t="s">
         <v>1813</v>
       </c>
       <c r="I324" s="5" t="s">
         <v>1814</v>
       </c>
       <c r="J324" s="5" t="s">
         <v>1815</v>
       </c>
       <c r="K324" s="5" t="s">
         <v>1816</v>
       </c>
       <c r="L324" s="6" t="s">
         <v>1817</v>
       </c>
       <c r="M324" s="5" t="s">
         <v>1818</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="5" t="s">
         <v>1819</v>
       </c>
       <c r="B325" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C325" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D325" s="5" t="s">
-        <v>1812</v>
+        <v>1820</v>
       </c>
       <c r="E325" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F325" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G325" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H325" s="5" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="I325" s="5" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="J325" s="5" t="s">
-        <v>1815</v>
+        <v>1823</v>
       </c>
       <c r="K325" s="5" t="s">
-        <v>1822</v>
+        <v>1824</v>
       </c>
       <c r="L325" s="6" t="s">
-        <v>1823</v>
+        <v>1825</v>
       </c>
       <c r="M325" s="5" t="s">
-        <v>1824</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="5" t="s">
-        <v>1825</v>
+        <v>1827</v>
       </c>
       <c r="B326" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C326" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D326" s="5" t="s">
-        <v>1290</v>
+        <v>1820</v>
       </c>
       <c r="E326" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H326" s="5" t="s">
-        <v>1826</v>
+        <v>1828</v>
       </c>
       <c r="I326" s="5" t="s">
-        <v>1827</v>
+        <v>1829</v>
       </c>
       <c r="J326" s="5" t="s">
-        <v>1815</v>
+        <v>1823</v>
       </c>
       <c r="K326" s="5" t="s">
-        <v>1828</v>
+        <v>1830</v>
       </c>
       <c r="L326" s="6" t="s">
-        <v>1829</v>
+        <v>1831</v>
       </c>
       <c r="M326" s="5" t="s">
-        <v>1830</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="5" t="s">
-        <v>1831</v>
+        <v>1833</v>
       </c>
       <c r="B327" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C327" s="5" t="s">
-        <v>365</v>
+        <v>16</v>
       </c>
       <c r="D327" s="5" t="s">
-        <v>612</v>
+        <v>1290</v>
       </c>
       <c r="E327" s="5" t="s">
-        <v>1221</v>
+        <v>17</v>
       </c>
       <c r="F327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H327" s="5" t="s">
-        <v>1832</v>
+        <v>1834</v>
       </c>
       <c r="I327" s="5" t="s">
-        <v>1833</v>
+        <v>1835</v>
       </c>
       <c r="J327" s="5" t="s">
-        <v>616</v>
+        <v>1823</v>
       </c>
       <c r="K327" s="5" t="s">
-        <v>1834</v>
+        <v>1836</v>
       </c>
       <c r="L327" s="6" t="s">
-        <v>1835</v>
+        <v>1837</v>
       </c>
       <c r="M327" s="5" t="s">
-        <v>1836</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="5" t="s">
-        <v>1837</v>
+        <v>1839</v>
       </c>
       <c r="B328" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C328" s="5" t="s">
-        <v>1192</v>
+        <v>365</v>
       </c>
       <c r="D328" s="5" t="s">
-        <v>1777</v>
-[...4 lines deleted...]
-        </is>
+        <v>612</v>
+      </c>
+      <c r="E328" s="5" t="s">
+        <v>1221</v>
       </c>
       <c r="F328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H328" s="5" t="s">
-        <v>1838</v>
+        <v>1840</v>
       </c>
       <c r="I328" s="5" t="s">
-        <v>1839</v>
+        <v>1841</v>
       </c>
       <c r="J328" s="5" t="s">
-        <v>1720</v>
+        <v>616</v>
       </c>
       <c r="K328" s="5" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
       <c r="L328" s="6" t="s">
-        <v>1841</v>
+        <v>1843</v>
       </c>
       <c r="M328" s="5" t="s">
-        <v>1842</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="5" t="s">
-        <v>1843</v>
+        <v>1845</v>
       </c>
       <c r="B329" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C329" s="5" t="s">
-        <v>16</v>
+        <v>1192</v>
       </c>
       <c r="D329" s="5" t="s">
-        <v>1290</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1785</v>
+      </c>
+      <c r="E329" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H329" s="5" t="s">
-        <v>1844</v>
+        <v>1846</v>
       </c>
       <c r="I329" s="5" t="s">
-        <v>1845</v>
+        <v>1847</v>
       </c>
       <c r="J329" s="5" t="s">
-        <v>1815</v>
+        <v>1728</v>
       </c>
       <c r="K329" s="5" t="s">
-        <v>1846</v>
+        <v>1848</v>
       </c>
       <c r="L329" s="6" t="s">
-        <v>1847</v>
+        <v>1849</v>
       </c>
       <c r="M329" s="5" t="s">
-        <v>1848</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="5" t="s">
-        <v>1849</v>
+        <v>1851</v>
       </c>
       <c r="B330" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C330" s="5" t="s">
-        <v>1192</v>
+        <v>16</v>
       </c>
       <c r="D330" s="5" t="s">
-        <v>1777</v>
-[...4 lines deleted...]
-        </is>
+        <v>1290</v>
+      </c>
+      <c r="E330" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H330" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H330" s="5" t="s">
+        <v>1852</v>
       </c>
       <c r="I330" s="5" t="s">
-        <v>1850</v>
+        <v>1853</v>
       </c>
       <c r="J330" s="5" t="s">
-        <v>1720</v>
+        <v>1823</v>
       </c>
       <c r="K330" s="5" t="s">
-        <v>1851</v>
+        <v>1854</v>
       </c>
       <c r="L330" s="6" t="s">
-        <v>1852</v>
+        <v>1855</v>
       </c>
       <c r="M330" s="5" t="s">
-        <v>1853</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="5" t="s">
-        <v>1854</v>
+        <v>1857</v>
       </c>
       <c r="B331" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C331" s="5" t="s">
-        <v>365</v>
+        <v>1192</v>
       </c>
       <c r="D331" s="5" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-        <v>1221</v>
+        <v>1785</v>
+      </c>
+      <c r="E331" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H331" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I331" s="5"/>
+      <c r="H331" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I331" s="5" t="s">
+        <v>1858</v>
+      </c>
       <c r="J331" s="5" t="s">
-        <v>616</v>
+        <v>1728</v>
       </c>
       <c r="K331" s="5" t="s">
-        <v>1856</v>
+        <v>1859</v>
       </c>
       <c r="L331" s="6" t="s">
-        <v>1857</v>
+        <v>1860</v>
       </c>
       <c r="M331" s="5" t="s">
-        <v>1858</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="5" t="s">
-        <v>1859</v>
+        <v>1862</v>
       </c>
       <c r="B332" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C332" s="5" t="s">
-        <v>1369</v>
+        <v>365</v>
       </c>
       <c r="D332" s="5" t="s">
-        <v>1812</v>
-[...4 lines deleted...]
-        </is>
+        <v>612</v>
+      </c>
+      <c r="E332" s="5" t="s">
+        <v>1221</v>
       </c>
       <c r="F332" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G332" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H332" s="5" t="s">
-        <v>1860</v>
-[...3 lines deleted...]
-      </c>
+        <v>1863</v>
+      </c>
+      <c r="I332" s="5"/>
       <c r="J332" s="5" t="s">
-        <v>1720</v>
+        <v>616</v>
       </c>
       <c r="K332" s="5" t="s">
-        <v>1862</v>
+        <v>1864</v>
       </c>
       <c r="L332" s="6" t="s">
-        <v>1863</v>
+        <v>1865</v>
       </c>
       <c r="M332" s="5" t="s">
-        <v>1864</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="5" t="s">
-        <v>1865</v>
+        <v>1867</v>
       </c>
       <c r="B333" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C333" s="5" t="s">
-        <v>310</v>
+        <v>1377</v>
       </c>
       <c r="D333" s="5" t="s">
-        <v>332</v>
-[...5 lines deleted...]
-        <v>1866</v>
+        <v>1820</v>
+      </c>
+      <c r="E333" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F333" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G333" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H333" s="5" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="I333" s="5" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="J333" s="5" t="s">
-        <v>1869</v>
+        <v>1728</v>
       </c>
       <c r="K333" s="5" t="s">
         <v>1870</v>
       </c>
       <c r="L333" s="6" t="s">
         <v>1871</v>
       </c>
       <c r="M333" s="5" t="s">
         <v>1872</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="5" t="s">
         <v>1873</v>
       </c>
       <c r="B334" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C334" s="5" t="s">
-        <v>365</v>
+        <v>310</v>
       </c>
       <c r="D334" s="5" t="s">
-        <v>857</v>
+        <v>332</v>
       </c>
       <c r="E334" s="5" t="s">
+        <v>1811</v>
+      </c>
+      <c r="F334" s="5" t="s">
         <v>1874</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G334" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H334" s="5" t="s">
         <v>1875</v>
       </c>
       <c r="I334" s="5" t="s">
         <v>1876</v>
       </c>
       <c r="J334" s="5" t="s">
         <v>1877</v>
       </c>
       <c r="K334" s="5" t="s">
         <v>1878</v>
       </c>
       <c r="L334" s="6" t="s">
         <v>1879</v>
       </c>
       <c r="M334" s="5" t="s">
         <v>1880</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="5" t="s">
         <v>1881</v>
       </c>
       <c r="B335" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C335" s="5" t="s">
-        <v>857</v>
+        <v>365</v>
       </c>
       <c r="D335" s="5" t="s">
         <v>857</v>
       </c>
       <c r="E335" s="5" t="s">
-        <v>1221</v>
+        <v>1882</v>
       </c>
       <c r="F335" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G335" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H335" s="5" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="I335" s="5" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="J335" s="5" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="K335" s="5" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="L335" s="6" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="M335" s="5" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="5" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="B336" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C336" s="5" t="s">
-        <v>1192</v>
+        <v>857</v>
       </c>
       <c r="D336" s="5" t="s">
-        <v>1777</v>
-[...4 lines deleted...]
-        </is>
+        <v>857</v>
+      </c>
+      <c r="E336" s="5" t="s">
+        <v>1221</v>
       </c>
       <c r="F336" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G336" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H336" s="5" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
       <c r="I336" s="5" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="J336" s="5" t="s">
-        <v>1720</v>
+        <v>1892</v>
       </c>
       <c r="K336" s="5" t="s">
-        <v>1891</v>
+        <v>1893</v>
       </c>
       <c r="L336" s="6" t="s">
-        <v>1892</v>
+        <v>1894</v>
       </c>
       <c r="M336" s="5" t="s">
-        <v>1893</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="5" t="s">
-        <v>1894</v>
+        <v>1896</v>
       </c>
       <c r="B337" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C337" s="5" t="s">
-        <v>365</v>
+        <v>1192</v>
       </c>
       <c r="D337" s="5" t="s">
-        <v>857</v>
-[...2 lines deleted...]
-        <v>1221</v>
+        <v>1785</v>
+      </c>
+      <c r="E337" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F337" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G337" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H337" s="5" t="s">
-        <v>1895</v>
+        <v>1897</v>
       </c>
       <c r="I337" s="5" t="s">
-        <v>1896</v>
+        <v>1898</v>
       </c>
       <c r="J337" s="5" t="s">
-        <v>1897</v>
+        <v>1728</v>
       </c>
       <c r="K337" s="5" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="L337" s="6" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="M337" s="5" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="5" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="B338" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C338" s="5" t="s">
-        <v>1902</v>
+        <v>365</v>
       </c>
       <c r="D338" s="5" t="s">
-        <v>1290</v>
+        <v>857</v>
       </c>
       <c r="E338" s="5" t="s">
-        <v>17</v>
+        <v>1221</v>
       </c>
       <c r="F338" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G338" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H338" s="5" t="s">
         <v>1903</v>
       </c>
       <c r="I338" s="5" t="s">
         <v>1904</v>
       </c>
       <c r="J338" s="5" t="s">
-        <v>1815</v>
+        <v>1905</v>
       </c>
       <c r="K338" s="5" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
       <c r="L338" s="6" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="M338" s="5" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="5" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="B339" s="5" t="s">
-        <v>899</v>
+        <v>14</v>
       </c>
       <c r="C339" s="5" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
       <c r="D339" s="5" t="s">
-        <v>1910</v>
+        <v>1290</v>
       </c>
       <c r="E339" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F339" s="5" t="s">
+      <c r="F339" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G339" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H339" s="5" t="s">
         <v>1911</v>
-      </c>
-[...8 lines deleted...]
-        </is>
       </c>
       <c r="I339" s="5" t="s">
         <v>1912</v>
       </c>
       <c r="J339" s="5" t="s">
+        <v>1823</v>
+      </c>
+      <c r="K339" s="5" t="s">
         <v>1913</v>
       </c>
-      <c r="K339" s="5" t="s">
+      <c r="L339" s="6" t="s">
         <v>1914</v>
       </c>
-      <c r="L339" s="6" t="s">
+      <c r="M339" s="5" t="s">
         <v>1915</v>
-      </c>
-[...1 lines deleted...]
-        <v>1916</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="5" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B340" s="5" t="s">
+        <v>899</v>
+      </c>
+      <c r="C340" s="5" t="s">
         <v>1917</v>
       </c>
-      <c r="B340" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C340" s="5" t="s">
+      <c r="D340" s="5" t="s">
         <v>1918</v>
       </c>
-      <c r="D340" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E340" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F340" s="5" t="s">
         <v>1919</v>
       </c>
-      <c r="F340" s="5" t="s">
+      <c r="G340" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H340" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I340" s="5" t="s">
         <v>1920</v>
       </c>
-      <c r="G340" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H340" s="5" t="s">
+      <c r="J340" s="5" t="s">
         <v>1921</v>
       </c>
-      <c r="I340" s="5" t="s">
+      <c r="K340" s="5" t="s">
         <v>1922</v>
       </c>
-      <c r="J340" s="5" t="s">
+      <c r="L340" s="6" t="s">
         <v>1923</v>
       </c>
-      <c r="K340" s="5" t="s">
+      <c r="M340" s="5" t="s">
         <v>1924</v>
-      </c>
-[...4 lines deleted...]
-        <v>1926</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="5" t="s">
-        <v>1927</v>
+        <v>1925</v>
       </c>
       <c r="B341" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C341" s="5" t="s">
-        <v>332</v>
+        <v>1926</v>
       </c>
       <c r="D341" s="5" t="s">
         <v>310</v>
       </c>
       <c r="E341" s="5" t="s">
+        <v>1927</v>
+      </c>
+      <c r="F341" s="5" t="s">
         <v>1928</v>
       </c>
-      <c r="F341" s="5" t="s">
+      <c r="G341" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H341" s="5" t="s">
         <v>1929</v>
       </c>
-      <c r="G341" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H341" s="5" t="s">
+      <c r="I341" s="5" t="s">
         <v>1930</v>
       </c>
-      <c r="I341" s="5" t="s">
+      <c r="J341" s="5" t="s">
         <v>1931</v>
       </c>
-      <c r="J341" s="5" t="s">
+      <c r="K341" s="5" t="s">
         <v>1932</v>
       </c>
-      <c r="K341" s="5" t="s">
+      <c r="L341" s="6" t="s">
         <v>1933</v>
       </c>
-      <c r="L341" s="6" t="s">
+      <c r="M341" s="5" t="s">
         <v>1934</v>
-      </c>
-[...1 lines deleted...]
-        <v>1935</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="5" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="B342" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C342" s="5" t="s">
         <v>332</v>
       </c>
       <c r="D342" s="5" t="s">
         <v>310</v>
       </c>
       <c r="E342" s="5" t="s">
-        <v>1919</v>
+        <v>1936</v>
       </c>
       <c r="F342" s="5" t="s">
-        <v>1803</v>
+        <v>1937</v>
       </c>
       <c r="G342" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H342" s="5" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="I342" s="5" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="J342" s="5" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
       <c r="K342" s="5" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="L342" s="6" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="M342" s="5" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="5" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="B343" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C343" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="D343" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="D343" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E343" s="5" t="s">
+        <v>1927</v>
+      </c>
+      <c r="F343" s="5" t="s">
+        <v>1811</v>
+      </c>
+      <c r="G343" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H343" s="5" t="s">
         <v>1945</v>
       </c>
-      <c r="F343" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H343" s="5" t="s">
+      <c r="I343" s="5" t="s">
         <v>1946</v>
       </c>
-      <c r="I343" s="5" t="s">
+      <c r="J343" s="5" t="s">
         <v>1947</v>
       </c>
-      <c r="J343" s="5" t="s">
+      <c r="K343" s="5" t="s">
         <v>1948</v>
       </c>
-      <c r="K343" s="5" t="s">
+      <c r="L343" s="6" t="s">
         <v>1949</v>
       </c>
-      <c r="L343" s="6" t="s">
+      <c r="M343" s="5" t="s">
         <v>1950</v>
-      </c>
-[...1 lines deleted...]
-        <v>1951</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="5" t="s">
-        <v>1952</v>
+        <v>1951</v>
       </c>
       <c r="B344" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C344" s="5" t="s">
-        <v>1086</v>
+        <v>310</v>
       </c>
       <c r="D344" s="5" t="s">
-        <v>310</v>
+        <v>1952</v>
       </c>
       <c r="E344" s="5" t="s">
         <v>1953</v>
       </c>
-      <c r="F344" s="5" t="s">
+      <c r="F344" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G344" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H344" s="5" t="s">
         <v>1954</v>
       </c>
-      <c r="G344" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H344" s="5" t="s">
+      <c r="I344" s="5" t="s">
         <v>1955</v>
       </c>
-      <c r="I344" s="5" t="s">
+      <c r="J344" s="5" t="s">
         <v>1956</v>
       </c>
-      <c r="J344" s="5" t="s">
+      <c r="K344" s="5" t="s">
         <v>1957</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="L344" s="6" t="s">
         <v>1958</v>
       </c>
       <c r="M344" s="5" t="s">
         <v>1959</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="5" t="s">
         <v>1960</v>
       </c>
       <c r="B345" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C345" s="5" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D345" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="D345" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E345" s="5" t="s">
-        <v>1803</v>
+        <v>1961</v>
       </c>
       <c r="F345" s="5" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="G345" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H345" s="5" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="I345" s="5" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="J345" s="5" t="s">
-        <v>1964</v>
-[...1 lines deleted...]
-      <c r="K345" s="5" t="s">
         <v>1965</v>
+      </c>
+      <c r="K345" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L345" s="6" t="s">
         <v>1966</v>
       </c>
       <c r="M345" s="5" t="s">
         <v>1967</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="5" t="s">
         <v>1968</v>
       </c>
       <c r="B346" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C346" s="5" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="D346" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="E346" s="5" t="s">
+        <v>1811</v>
+      </c>
+      <c r="F346" s="5" t="s">
         <v>1969</v>
       </c>
-      <c r="E346" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F346" s="5" t="s">
+      <c r="G346" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H346" s="5" t="s">
         <v>1970</v>
       </c>
-      <c r="G346" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H346" s="5" t="s">
+      <c r="I346" s="5" t="s">
         <v>1971</v>
       </c>
-      <c r="I346" s="5" t="s">
+      <c r="J346" s="5" t="s">
         <v>1972</v>
-      </c>
-[...1 lines deleted...]
-        <v>1720</v>
       </c>
       <c r="K346" s="5" t="s">
         <v>1973</v>
       </c>
       <c r="L346" s="6" t="s">
         <v>1974</v>
       </c>
       <c r="M346" s="5" t="s">
         <v>1975</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="5" t="s">
         <v>1976</v>
       </c>
       <c r="B347" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C347" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D347" s="5" t="s">
         <v>1977</v>
       </c>
       <c r="E347" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F347" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F347" s="5" t="s">
+        <v>1978</v>
       </c>
       <c r="G347" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H347" s="5" t="s">
-        <v>1978</v>
-[...1 lines deleted...]
-      <c r="I347" s="5"/>
+        <v>1979</v>
+      </c>
+      <c r="I347" s="5" t="s">
+        <v>1980</v>
+      </c>
       <c r="J347" s="5" t="s">
-        <v>1815</v>
+        <v>1728</v>
       </c>
       <c r="K347" s="5" t="s">
-        <v>1979</v>
+        <v>1981</v>
       </c>
       <c r="L347" s="6" t="s">
-        <v>1980</v>
+        <v>1982</v>
       </c>
       <c r="M347" s="5" t="s">
-        <v>1981</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="5" t="s">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="B348" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C348" s="5" t="s">
-        <v>310</v>
+        <v>16</v>
       </c>
       <c r="D348" s="5" t="s">
-        <v>332</v>
+        <v>1985</v>
       </c>
       <c r="E348" s="5" t="s">
-        <v>1803</v>
-[...2 lines deleted...]
-        <v>1961</v>
+        <v>17</v>
+      </c>
+      <c r="F348" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G348" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H348" s="5" t="s">
-        <v>1983</v>
-[...3 lines deleted...]
-      </c>
+        <v>1986</v>
+      </c>
+      <c r="I348" s="5"/>
       <c r="J348" s="5" t="s">
-        <v>1985</v>
+        <v>1823</v>
       </c>
       <c r="K348" s="5" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="L348" s="6" t="s">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="M348" s="5" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="5" t="s">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="B349" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C349" s="5" t="s">
-        <v>1990</v>
+        <v>310</v>
       </c>
       <c r="D349" s="5" t="s">
-        <v>234</v>
+        <v>332</v>
       </c>
       <c r="E349" s="5" t="s">
+        <v>1811</v>
+      </c>
+      <c r="F349" s="5" t="s">
+        <v>1969</v>
+      </c>
+      <c r="G349" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H349" s="5" t="s">
         <v>1991</v>
-      </c>
-[...13 lines deleted...]
-        </is>
       </c>
       <c r="I349" s="5" t="s">
         <v>1992</v>
       </c>
       <c r="J349" s="5" t="s">
         <v>1993</v>
       </c>
       <c r="K349" s="5" t="s">
         <v>1994</v>
       </c>
       <c r="L349" s="6" t="s">
         <v>1995</v>
       </c>
       <c r="M349" s="5" t="s">
         <v>1996</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="5" t="s">
         <v>1997</v>
       </c>
       <c r="B350" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C350" s="5" t="s">
-        <v>310</v>
+        <v>1998</v>
       </c>
       <c r="D350" s="5" t="s">
-        <v>332</v>
+        <v>234</v>
       </c>
       <c r="E350" s="5" t="s">
-        <v>1803</v>
-[...2 lines deleted...]
-        <v>1961</v>
+        <v>1999</v>
+      </c>
+      <c r="F350" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H350" s="5" t="s">
-        <v>1998</v>
+      <c r="H350" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I350" s="5" t="s">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="J350" s="5" t="s">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="K350" s="5" t="s">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="L350" s="6" t="s">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="M350" s="5" t="s">
-        <v>2003</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="5" t="s">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="B351" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C351" s="5" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="D351" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="E351" s="5" t="s">
+        <v>1811</v>
+      </c>
+      <c r="F351" s="5" t="s">
         <v>1969</v>
       </c>
-      <c r="E351" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G351" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H351" s="5" t="s">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="I351" s="5" t="s">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="J351" s="5" t="s">
-        <v>1720</v>
+        <v>2008</v>
       </c>
       <c r="K351" s="5" t="s">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="L351" s="6" t="s">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="M351" s="5" t="s">
-        <v>2009</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="5" t="s">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="B352" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C352" s="5" t="s">
-        <v>16</v>
+        <v>332</v>
       </c>
       <c r="D352" s="5" t="s">
-        <v>1290</v>
+        <v>310</v>
       </c>
       <c r="E352" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1927</v>
+      </c>
+      <c r="F352" s="5" t="s">
+        <v>1962</v>
       </c>
       <c r="G352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H352" s="5" t="s">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I352" s="5"/>
+        <v>2013</v>
+      </c>
+      <c r="I352" s="5" t="s">
+        <v>2014</v>
+      </c>
       <c r="J352" s="5" t="s">
-        <v>1815</v>
+        <v>2015</v>
       </c>
       <c r="K352" s="5" t="s">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="L352" s="6" t="s">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="M352" s="5" t="s">
-        <v>2014</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="5" t="s">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="B353" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C353" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D353" s="5" t="s">
-        <v>1969</v>
+        <v>1977</v>
       </c>
       <c r="E353" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F353" s="5" t="s">
-        <v>1970</v>
+        <v>1978</v>
       </c>
       <c r="G353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H353" s="5" t="s">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="I353" s="5" t="s">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="J353" s="5" t="s">
-        <v>1720</v>
+        <v>1728</v>
       </c>
       <c r="K353" s="5" t="s">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="L353" s="6" t="s">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="M353" s="5" t="s">
-        <v>2020</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="5" t="s">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="B354" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C354" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D354" s="5" t="s">
         <v>1290</v>
       </c>
       <c r="E354" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H354" s="5" t="s">
-        <v>2022</v>
-[...3 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="I354" s="5"/>
       <c r="J354" s="5" t="s">
-        <v>1815</v>
+        <v>1823</v>
       </c>
       <c r="K354" s="5" t="s">
-        <v>2024</v>
+        <v>2027</v>
       </c>
       <c r="L354" s="6" t="s">
-        <v>2025</v>
+        <v>2028</v>
       </c>
       <c r="M354" s="5" t="s">
-        <v>2026</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="5" t="s">
-        <v>2027</v>
+        <v>2030</v>
       </c>
       <c r="B355" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C355" s="5" t="s">
-        <v>310</v>
+        <v>16</v>
       </c>
       <c r="D355" s="5" t="s">
-        <v>332</v>
+        <v>1977</v>
       </c>
       <c r="E355" s="5" t="s">
-        <v>1803</v>
+        <v>17</v>
       </c>
       <c r="F355" s="5" t="s">
-        <v>1961</v>
+        <v>1978</v>
       </c>
       <c r="G355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H355" s="5" t="s">
-        <v>2028</v>
+        <v>2031</v>
       </c>
       <c r="I355" s="5" t="s">
-        <v>2029</v>
+        <v>2032</v>
       </c>
       <c r="J355" s="5" t="s">
-        <v>2030</v>
+        <v>1728</v>
       </c>
       <c r="K355" s="5" t="s">
-        <v>2031</v>
+        <v>2033</v>
       </c>
       <c r="L355" s="6" t="s">
-        <v>2032</v>
+        <v>2034</v>
       </c>
       <c r="M355" s="5" t="s">
-        <v>2033</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="5" t="s">
-        <v>2034</v>
+        <v>2036</v>
       </c>
       <c r="B356" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C356" s="5" t="s">
-        <v>310</v>
+        <v>16</v>
       </c>
       <c r="D356" s="5" t="s">
-        <v>332</v>
+        <v>1290</v>
       </c>
       <c r="E356" s="5" t="s">
-        <v>1803</v>
-[...2 lines deleted...]
-        <v>1961</v>
+        <v>17</v>
+      </c>
+      <c r="F356" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H356" s="5" t="s">
-        <v>2035</v>
+        <v>2037</v>
       </c>
       <c r="I356" s="5" t="s">
-        <v>2036</v>
+        <v>2038</v>
       </c>
       <c r="J356" s="5" t="s">
-        <v>2037</v>
+        <v>1823</v>
       </c>
       <c r="K356" s="5" t="s">
-        <v>2038</v>
+        <v>2039</v>
       </c>
       <c r="L356" s="6" t="s">
-        <v>2039</v>
+        <v>2040</v>
       </c>
       <c r="M356" s="5" t="s">
-        <v>2040</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="5" t="s">
-        <v>2041</v>
+        <v>2042</v>
       </c>
       <c r="B357" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C357" s="5" t="s">
         <v>310</v>
       </c>
       <c r="D357" s="5" t="s">
         <v>332</v>
       </c>
       <c r="E357" s="5" t="s">
-        <v>1803</v>
+        <v>1811</v>
       </c>
       <c r="F357" s="5" t="s">
-        <v>2042</v>
+        <v>1969</v>
       </c>
       <c r="G357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H357" s="5" t="s">
         <v>2043</v>
       </c>
-      <c r="I357" s="5"/>
+      <c r="I357" s="5" t="s">
+        <v>2044</v>
+      </c>
       <c r="J357" s="5" t="s">
-        <v>2044</v>
+        <v>2045</v>
       </c>
       <c r="K357" s="5" t="s">
-        <v>2045</v>
+        <v>2046</v>
       </c>
       <c r="L357" s="6" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="M357" s="5" t="s">
-        <v>2047</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="5" t="s">
-        <v>2048</v>
+        <v>2049</v>
       </c>
       <c r="B358" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C358" s="5" t="s">
         <v>310</v>
       </c>
       <c r="D358" s="5" t="s">
         <v>332</v>
       </c>
       <c r="E358" s="5" t="s">
-        <v>1945</v>
+        <v>1811</v>
       </c>
       <c r="F358" s="5" t="s">
-        <v>1928</v>
+        <v>1969</v>
       </c>
       <c r="G358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H358" s="5" t="s">
-        <v>2049</v>
+        <v>2050</v>
       </c>
       <c r="I358" s="5" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="J358" s="5" t="s">
-        <v>2044</v>
+        <v>2052</v>
       </c>
       <c r="K358" s="5" t="s">
-        <v>2051</v>
+        <v>2053</v>
       </c>
       <c r="L358" s="6" t="s">
-        <v>2052</v>
+        <v>2054</v>
       </c>
       <c r="M358" s="5" t="s">
-        <v>2053</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="5" t="s">
-        <v>2054</v>
+        <v>2056</v>
       </c>
       <c r="B359" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C359" s="5" t="s">
         <v>310</v>
       </c>
       <c r="D359" s="5" t="s">
         <v>332</v>
       </c>
       <c r="E359" s="5" t="s">
-        <v>1803</v>
+        <v>1811</v>
       </c>
       <c r="F359" s="5" t="s">
-        <v>1928</v>
+        <v>2057</v>
       </c>
       <c r="G359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H359" s="5" t="s">
-        <v>2055</v>
-[...3 lines deleted...]
-      </c>
+        <v>2058</v>
+      </c>
+      <c r="I359" s="5"/>
       <c r="J359" s="5" t="s">
-        <v>2057</v>
+        <v>2059</v>
       </c>
       <c r="K359" s="5" t="s">
-        <v>2058</v>
+        <v>2060</v>
       </c>
       <c r="L359" s="6" t="s">
-        <v>2059</v>
+        <v>2061</v>
       </c>
       <c r="M359" s="5" t="s">
-        <v>2060</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="5" t="s">
-        <v>2061</v>
+        <v>2063</v>
       </c>
       <c r="B360" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C360" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="D360" s="5" t="s">
         <v>332</v>
       </c>
-      <c r="D360" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E360" s="5" t="s">
-        <v>1919</v>
+        <v>1953</v>
       </c>
       <c r="F360" s="5" t="s">
-        <v>1803</v>
+        <v>1936</v>
       </c>
       <c r="G360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H360" s="5" t="s">
-        <v>2062</v>
+        <v>2064</v>
       </c>
       <c r="I360" s="5" t="s">
-        <v>2063</v>
+        <v>2065</v>
       </c>
       <c r="J360" s="5" t="s">
-        <v>2064</v>
+        <v>2059</v>
       </c>
       <c r="K360" s="5" t="s">
-        <v>2065</v>
+        <v>2066</v>
       </c>
       <c r="L360" s="6" t="s">
-        <v>2066</v>
+        <v>2067</v>
       </c>
       <c r="M360" s="5" t="s">
-        <v>2067</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="5" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
       <c r="B361" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C361" s="5" t="s">
-        <v>2069</v>
+        <v>310</v>
       </c>
       <c r="D361" s="5" t="s">
-        <v>234</v>
+        <v>332</v>
       </c>
       <c r="E361" s="5" t="s">
+        <v>1811</v>
+      </c>
+      <c r="F361" s="5" t="s">
+        <v>1936</v>
+      </c>
+      <c r="G361" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H361" s="5" t="s">
         <v>2070</v>
       </c>
-      <c r="F361" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H361" s="5" t="s">
+      <c r="I361" s="5" t="s">
         <v>2071</v>
       </c>
-      <c r="I361" s="5" t="s">
+      <c r="J361" s="5" t="s">
         <v>2072</v>
       </c>
-      <c r="J361" s="5" t="s">
+      <c r="K361" s="5" t="s">
         <v>2073</v>
       </c>
-      <c r="K361" s="5" t="s">
+      <c r="L361" s="6" t="s">
         <v>2074</v>
       </c>
-      <c r="L361" s="6" t="s">
+      <c r="M361" s="5" t="s">
         <v>2075</v>
-      </c>
-[...1 lines deleted...]
-        <v>2076</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="5" t="s">
-        <v>2077</v>
+        <v>2076</v>
       </c>
       <c r="B362" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C362" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="D362" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="E362" s="5" t="s">
+        <v>1927</v>
+      </c>
+      <c r="F362" s="5" t="s">
+        <v>1811</v>
+      </c>
+      <c r="G362" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H362" s="5" t="s">
+        <v>2077</v>
+      </c>
+      <c r="I362" s="5" t="s">
         <v>2078</v>
       </c>
-      <c r="D362" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E362" s="5" t="s">
+      <c r="J362" s="5" t="s">
         <v>2079</v>
       </c>
-      <c r="F362" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H362" s="5" t="s">
+      <c r="K362" s="5" t="s">
         <v>2080</v>
       </c>
-      <c r="I362" s="5" t="s">
+      <c r="L362" s="6" t="s">
         <v>2081</v>
       </c>
-      <c r="J362" s="5" t="s">
+      <c r="M362" s="5" t="s">
         <v>2082</v>
-      </c>
-[...7 lines deleted...]
-        <v>2085</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="5" t="s">
-        <v>2086</v>
+        <v>2083</v>
       </c>
       <c r="B363" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C363" s="5" t="s">
-        <v>16</v>
+        <v>2084</v>
       </c>
       <c r="D363" s="5" t="s">
-        <v>1969</v>
+        <v>234</v>
       </c>
       <c r="E363" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2085</v>
+      </c>
+      <c r="F363" s="5" t="s">
+        <v>1919</v>
       </c>
       <c r="G363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H363" s="5" t="s">
+        <v>2086</v>
+      </c>
+      <c r="I363" s="5" t="s">
         <v>2087</v>
       </c>
-      <c r="I363" s="5" t="s">
+      <c r="J363" s="5" t="s">
         <v>2088</v>
-      </c>
-[...1 lines deleted...]
-        <v>1720</v>
       </c>
       <c r="K363" s="5" t="s">
         <v>2089</v>
       </c>
       <c r="L363" s="6" t="s">
         <v>2090</v>
       </c>
       <c r="M363" s="5" t="s">
         <v>2091</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="5" t="s">
         <v>2092</v>
       </c>
       <c r="B364" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C364" s="5" t="s">
-        <v>310</v>
+        <v>2093</v>
       </c>
       <c r="D364" s="5" t="s">
-        <v>332</v>
+        <v>234</v>
       </c>
       <c r="E364" s="5" t="s">
-        <v>1929</v>
-[...2 lines deleted...]
-        <v>2093</v>
+        <v>2094</v>
+      </c>
+      <c r="F364" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G364" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H364" s="5" t="s">
-        <v>2094</v>
+        <v>2095</v>
       </c>
       <c r="I364" s="5" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
       <c r="J364" s="5" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="K364" s="5" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
       <c r="L364" s="6" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
       <c r="M364" s="5" t="s">
-        <v>2099</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="5" t="s">
-        <v>2100</v>
+        <v>2101</v>
       </c>
       <c r="B365" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C365" s="5" t="s">
+        <v>2102</v>
+      </c>
+      <c r="D365" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="D365" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E365" s="5" t="s">
-        <v>1803</v>
+        <v>2103</v>
       </c>
       <c r="F365" s="5" t="s">
-        <v>1961</v>
+        <v>1811</v>
       </c>
       <c r="G365" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H365" s="5" t="s">
-        <v>2101</v>
+        <v>2104</v>
       </c>
       <c r="I365" s="5" t="s">
-        <v>2102</v>
+        <v>2105</v>
       </c>
       <c r="J365" s="5" t="s">
-        <v>2103</v>
+        <v>2106</v>
       </c>
       <c r="K365" s="5" t="s">
-        <v>2104</v>
+        <v>2107</v>
       </c>
       <c r="L365" s="6" t="s">
-        <v>2105</v>
+        <v>2108</v>
       </c>
       <c r="M365" s="5" t="s">
-        <v>2106</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="5" t="s">
-        <v>2107</v>
+        <v>2110</v>
       </c>
       <c r="B366" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C366" s="5" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D366" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E366" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F366" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G366" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H366" s="5" t="s">
+        <v>2111</v>
+      </c>
+      <c r="I366" s="5" t="s">
+        <v>2112</v>
+      </c>
+      <c r="J366" s="5" t="s">
+        <v>2113</v>
+      </c>
+      <c r="K366" s="5" t="s">
+        <v>2114</v>
+      </c>
+      <c r="L366" s="6" t="s">
+        <v>2115</v>
+      </c>
+      <c r="M366" s="5" t="s">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" s="5" t="s">
+        <v>2117</v>
+      </c>
+      <c r="B367" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C367" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D367" s="5" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E367" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F367" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G367" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H367" s="5" t="s">
+        <v>2118</v>
+      </c>
+      <c r="I367" s="5" t="s">
+        <v>2119</v>
+      </c>
+      <c r="J367" s="5" t="s">
+        <v>1728</v>
+      </c>
+      <c r="K367" s="5" t="s">
+        <v>2120</v>
+      </c>
+      <c r="L367" s="6" t="s">
+        <v>2121</v>
+      </c>
+      <c r="M367" s="5" t="s">
+        <v>2122</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" s="5" t="s">
+        <v>2123</v>
+      </c>
+      <c r="B368" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C368" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="D368" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="E368" s="5" t="s">
+        <v>1937</v>
+      </c>
+      <c r="F368" s="5" t="s">
+        <v>2124</v>
+      </c>
+      <c r="G368" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H368" s="5" t="s">
+        <v>2125</v>
+      </c>
+      <c r="I368" s="5" t="s">
+        <v>2126</v>
+      </c>
+      <c r="J368" s="5" t="s">
+        <v>2127</v>
+      </c>
+      <c r="K368" s="5" t="s">
+        <v>2128</v>
+      </c>
+      <c r="L368" s="6" t="s">
+        <v>2129</v>
+      </c>
+      <c r="M368" s="5" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" s="5" t="s">
+        <v>2131</v>
+      </c>
+      <c r="B369" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C369" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="D369" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="E369" s="5" t="s">
+        <v>1811</v>
+      </c>
+      <c r="F369" s="5" t="s">
+        <v>1969</v>
+      </c>
+      <c r="G369" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H369" s="5" t="s">
+        <v>2132</v>
+      </c>
+      <c r="I369" s="5" t="s">
+        <v>2133</v>
+      </c>
+      <c r="J369" s="5" t="s">
+        <v>2134</v>
+      </c>
+      <c r="K369" s="5" t="s">
+        <v>2135</v>
+      </c>
+      <c r="L369" s="6" t="s">
+        <v>2136</v>
+      </c>
+      <c r="M369" s="5" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" s="5" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B370" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C370" s="5" t="s">
         <v>1192</v>
       </c>
-      <c r="D366" s="5" t="s">
+      <c r="D370" s="5" t="s">
         <v>567</v>
       </c>
-      <c r="E366" s="5" t="inlineStr">
-[...18 lines deleted...]
-      <c r="J366" s="5" t="s">
+      <c r="E370" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F370" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G370" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H370" s="5" t="s">
+        <v>2139</v>
+      </c>
+      <c r="I370" s="5"/>
+      <c r="J370" s="5" t="s">
         <v>1182</v>
       </c>
-      <c r="K366" s="5" t="s">
-[...6 lines deleted...]
-        <v>2111</v>
+      <c r="K370" s="5" t="s">
+        <v>2140</v>
+      </c>
+      <c r="L370" s="6" t="s">
+        <v>2141</v>
+      </c>
+      <c r="M370" s="5" t="s">
+        <v>2142</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -29019,44 +29416,48 @@
     <hyperlink ref="M342" r:id="rId347"/>
     <hyperlink ref="M343" r:id="rId348"/>
     <hyperlink ref="M344" r:id="rId349"/>
     <hyperlink ref="M345" r:id="rId350"/>
     <hyperlink ref="M346" r:id="rId351"/>
     <hyperlink ref="M347" r:id="rId352"/>
     <hyperlink ref="M348" r:id="rId353"/>
     <hyperlink ref="M349" r:id="rId354"/>
     <hyperlink ref="M350" r:id="rId355"/>
     <hyperlink ref="M351" r:id="rId356"/>
     <hyperlink ref="M352" r:id="rId357"/>
     <hyperlink ref="M353" r:id="rId358"/>
     <hyperlink ref="M354" r:id="rId359"/>
     <hyperlink ref="M355" r:id="rId360"/>
     <hyperlink ref="M356" r:id="rId361"/>
     <hyperlink ref="M357" r:id="rId362"/>
     <hyperlink ref="M358" r:id="rId363"/>
     <hyperlink ref="M359" r:id="rId364"/>
     <hyperlink ref="M360" r:id="rId365"/>
     <hyperlink ref="M361" r:id="rId366"/>
     <hyperlink ref="M362" r:id="rId367"/>
     <hyperlink ref="M363" r:id="rId368"/>
     <hyperlink ref="M364" r:id="rId369"/>
     <hyperlink ref="M365" r:id="rId370"/>
     <hyperlink ref="M366" r:id="rId371"/>
+    <hyperlink ref="M367" r:id="rId372"/>
+    <hyperlink ref="M368" r:id="rId373"/>
+    <hyperlink ref="M369" r:id="rId374"/>
+    <hyperlink ref="M370" r:id="rId375"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>