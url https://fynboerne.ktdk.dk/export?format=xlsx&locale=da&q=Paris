--- v1 (2026-07-16)
+++ v2 (2026-08-31)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3539" uniqueCount="2143" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3551" uniqueCount="2150" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -159,51 +159,51 @@
     <t>https://fynboerne.ktdk.dk/d/DyOb</t>
   </si>
   <si>
     <t>Penge næste Gang
 Kjæreste Johannes!
 Jeg antager at jeg nu iaften faar Penge til Dig, men Brevet skal nu afsted for at Du imorgen Søndag kan faa Brevet, og er der ingen saa skal du bestemt faa dem sendt med dine Sko som ikke kom idag fordi Ørsted har været syg, jeg var derovre og han lovede at de nok skulde blive færdige. paa Tirsdag faar du Pakken og det øvrige Tøj, som ikke kunde blive tørt, og Mahoni Træet, og din lille Bog som Klaus har undersøgt, ja han er en slem Fugl men maaske der dog er hvad du skal bruge min Ven Du skal samtidig faa Besked om Æblerne for at du kan fortælle Mollerup om Priserne og om her er nogle at faa, god Fornøjelse hils ham fra os og sig vi savner ham og spørg om han ikke engang vil fortælle os noget om sig selv for du Johannes fortæller os ingen Ting andet end en Hilsen og at han maler men hvad, og boer du hos Klingby’s naar du er der? Du skal huske at male en forfærdelig Portion op naar du nu skriver efter Besøget af Børnenes Spørgsmål er det første tager Mollerup sin Skæg af til den Komedie. Hvad er det til fordel for?
 Faders Fødselsdag er den 12 mit kjære Barn husk endelig at sende dit Brev saa det kan være her med Morgen posten det vil han blive saa glad ved og det er Urbans den 15 om du vil skrive ham til-
 Vi ere alle raske og har en stor Travlhed ved den anden Side da Fader ønsker at have sine Bøger afsluttede den [overstreget] den sidste i denne Maaned for at han den 1 December kan byde de Hr Kjøbmend at efter se hans Lager; i den Retning kan vi jo være rolige kjære Johannes da alting er saa god Orden og Overskudet saa stort at Hr Bierfreund, formanden for Banken i Odense har sagt ja Kjøbmand I A Larsen det er fint Stokkebys gaar an men Nordens er skidt. Det staar saadan med Norden lille Ven han vist nok kun kan byde 30 Prosent til sine Kreditorer, det maa jo være ganske forfærdeligt, men det lader jo til at de alligevel lader ham handle, vi faa nu at se hvordan Sagen stiller sig naar Udvalget har efterseet hans Sager. Kjøbmændene, Martin Larsen Stokkeby Hans Christensen 1 fra Odense og 1 fremmed til skal være hos Norden. Her skal Hr Prøvensen – Friis – Delcomyn – Mægler Clemensen – Odense Kjøbmand Plum Assens – naar saa disse Mænd har seet Sandheden af alle de udstaaede Fordringer din Fader har saa vil de hjælpe ham til at inddrive dem lempelig efter Folks Kaar men saa er der dog Udsigt til at vi kan faa Penge at arbejde med af vores egne det vil jo give langt roligere Dage for os end al den Kredit, se saadan staar Sagerne lille Johannes Banken overtager saa Mohr – Kjærs Fordringer og faar Afbetalingen naar den er draget ind
 Mohr &amp;amp; Kjær er for resten begyndt under et nyt Firma og Fader har allerede underhandlet med dem om Korn; men det vil sige det bliver pr contant. Fader vil aldrig mere have saadanne Forbindelser med saa høje Renter, du skal snart høre hvordan det gaar; jeg haaber du seer Slipset i det ene Lommetørklæde. Bliver dine Flipper ikke ordentlige saa kan du kjøbe dig et Par som dem Mollerup havde – og med Hensyn til at gaa paa Udstillingen da siger Fader du skal vel helst begynde med Kvartal Betaling naar du kommer derind til Byen igjen for der er jo ikke langt igjen inden Juul og det har du vel ikke tænkt over i alfald maa du jo paa Juleudstillingen, og vel ogsaa engang derhen paa den permanente Udstilling nu skal jeg ned at see om Penge og saa Lev vel du kjære Barn og hils Frøken Bendal hun skal snart høre fra mig
 Dine Søskende hilser Alle
 Din trofaste Moder
 [Skrevet langs siden] Hils ogsaa Klauman og Paulsen</t>
   </si>
   <si>
     <t>1885-05-06</t>
   </si>
   <si>
     <t>Nyborg
 Halmstad Sweden</t>
   </si>
   <si>
     <t>Johan Bless
 Alfred Eckardt
 Christian Eckardt
 Margrethe  Eckardt
-J.C. Hostrup
+Jens Christian Hostrup
 Adolph Larsen
 Jeppe Andreas Larsen
 Niels Mollerup</t>
   </si>
   <si>
     <t>Den nye gård: muligvis er ombygningen af købmandsgården i Langegade 50 først helt færdig nu.
 "Vilhelm" og "Adolph" er to af I.A. Larsens skibe.
 Duder er Vilhelmine Larsens måde at stave til duer på.
 Udflyttergårdene: Møllegården, Andekjærgården, Pilegården og Damgården. (Erland Porsmose: Fritz Syberg - Kunsten, naturen, kærligheden. Gyldendal 2012)</t>
   </si>
   <si>
     <t>Johannes Larsen har ikke fået besøg og penge som lovet, fordi der har været problemer med levering af tømmer. I.A. Larsen har været i Nyborg for at få styr på tingene. Han skal huske at give besked om, hvornår Mollerup kommer og skrive, hvad han synes, han skal betale i husleje. Margrethe Eckardt skal besøge sine forældre på gården Høljeryd i Sverige.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QhX0</t>
   </si>
   <si>
     <t>[Påtrykt]
 J.A. Larsen
 Kjerteminde [Håndskrevet:] den 6 mai 1885
 Kjæreste Johannes
 Igaar var Fader i Nyborg for at trøste den Mand der venter paa Tømmeret og see om varerne vare gode, allerede i dag Kl 9½ kom Kuf ”Vilhelm” tilsyne og er allerede i Nyborg. ”Adolph” ligger sejlklar og med denne gode Vind kan den snart naa Halmstad og med Guds Hjælp [markeret med tal og linje at ordene skal byttes rundt] alle Sorger slukkes, at Fader ingen Ubehageligheder skal have fordi det gaar over Tiden med Leveringen, see derfor kunde jeg ikke svare paa dit Brev jeg vidste godt at du ikke fik nogen af din Ønsker opfyldt mit Barn hverken at vi skulde give Møde eller Penge, du har heller ikke ventet det naar Du havde taget Fornuften til Hjælp men Hjærte og Fantasi eller Kjærlighed til Kunsten er løbet ad med Dig
 Fryd dig over alt hvad du seer husk saa meget Du kan men Ejendomsretten faar du lade de andre beholde en lille Tid endnu, bliv nu ikke altfor bedrøvet, eller tænk de kunde godt have sendt mig Penge – du kan tro der er saa meget jeg og Faer ogsaa ønskede at eje og at gjøre men det forbyder sig alt sammen selv i Øjeblikket.
 Med Hensyn til Spørgsmålet om Hr Mollerup saa har Fader og jeg idag paa vores Morgentour talt om at have ham her i Huset, naar han vil nøjes med det, som vi haer. 30 eller om Du synes 25 Kr maanedlig men ikke Vadsk Johannes for Pigen er ikke flink til Strygning og saadanne Herrer ere lidt vanskelige – med Lindtøjet synes du at 30 er det mest passende det kunde maaske undre ham om vi gjorde det altfor billig men Du har nu som sagt selv Lov til at vælge imellem de 2 Priser vil han komme saa sig mig endelig Tiden _hører Du _
 Gud ske Lov at Du er bedre, men jeg er endnu ikke rolig før jeg hører Du er heelt rask glem ikke at svare herpaa; Vi har det alle godt idag vajer Dannebrog for første Gang fra den nye Gaard. Bless har Bryllup og saa syntes jeg det var saa tomt at der ikke skulde flages for ham
@@ -1728,51 +1728,51 @@
   <si>
     <t>Kjøbenhavn 23-1-1899.
 Min egen kæreste Ven!
 Det var lige ved at Du ikke havde faaet Brev fra mig i Dag, fordi at jeg nu i flere Dage har gaaet og glædet mig til at faa Brev fra Dig, og saa fik jeg saadan et ækelt Svinebrev som jeg knap gad holde paa mens jeg læste [noget af papiret mangler] havde været ude hos [noget af papiret mangler]anen, som havde været [noget af papiret mangler]at lægge det i en an[den Ko]nvolut for at kunde [give] mig det, Du gør Dig vist [ingen] Ide om hvordan det saa ud og lugtede. Jeg har faaet Penge i Dag og sender Dig her 10 Kr. kan Du nu være sparsommelig med dem, for vore Finanser staa jo mildest talt ikke glimrende kan [Du] vel nok regne ud. En stor Hjælp er det at jeg faar baade Frokost og Middag hos Skovgaard, hvad jeg jo ikke havde gjort Regning paa. Jeg sidder her hos Uglen og skriver jeg har været oppe at betale hende en Kr. jeg laante forleden. Mine Sko kostede tillige med Støvlerne 7 Kr. 85, d.v.s. jeg har ikke betalt dem, Støvlerne staar endnu derude, Du synes vist [noget af papiret mangler] det er noget morsom[noget af papiret mangler] men Du er da glad [for at] jeg alligevel skriver [noget af papiret mangler] Kan Du se denne [noget af papiret mangler] Seddel, det er af de første Viborg Penge, maatte der nu bare være Held med dem, jeg fik 22 Kr. og 50 Øre i Aften, men da det ikke er sikkert [at det] Hele bliver til noget kan det være at jeg kommer til at arbejde ligesaa længe for ingen Ting, jeg er nemlig gaaet med paa at arbejde for halv Pris hvis det skulde blive nægtet i Rigsdagen, men det er der vist ingen Fare for og Du skal ikke tale om det. Jeg var oppe hos Brandstrups i Gaar, Du ved vel at hun har været saa uheldig at falde og Brække [noget af papiret mangler] Ben forleden, men [noget af papiret mangler]eldigste Maade dog [noget af papiret mangler]un ligge i en Maaned. [Jeg ska]l hilse fra dem. Jeg [skal o]gsaa hilse fra Uglen og Klaks som lige har været her og fra min Fætter. Mange kærlige Hilsner, min lille søde Ven. Kan Du nu skrive et længere og renere Brev til mig saa snart Du har faaet dette. Jeg længes efter Dig. Hils alle derovre
 Din
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1899-04-07</t>
   </si>
   <si>
     <t>Boston</t>
   </si>
   <si>
     <t>Frederik Brandstrup
 Mary Brandstrup
 - Dahl, kemiker
 Leonard Holmstrøm
 Alhed Larsen
 Johannes Larsen
 Charles Pear
 Dudley Pray
 Clarence Sawyer
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 - Sawyer, Harris' mor
 William Henry Schofield
 Hempel Syberg
 - Tiffany
 Tizian Vecellio
 Emil Vett
 Albrecht  Warberg
 Andreas Warberg
 Astrid Warberg-Goldschmidt
 Theodor Wessel</t>
   </si>
   <si>
     <t>Sølvbestik, hvor bogstavet 'W' indgår, er primært forbundet med den danske sølvvarefabrik W&amp;amp;S Sørensen (W. &amp;amp; S. Sørensen), som var beliggende i Horsens (Wikipedia marts 2026). 
 Dubra: Fin, udmærket (af russisk dobra; Ordnet.dk). 
 BISSEN-serien er danskdesignede og -producerede lamper, der alle er håndlavet efter gamle, klassiske håndværkstraditioner (Internettet marts 2026). 
 Harrs Sawyers mors navn kendes ikke. Følgende personr er ukendte: Mr. Robinson, Miss Morison, Mc Dowell, Clarence Buck, de to Miss Andrews og deres bror samt far. Der findes i 2026 et laboratorium i Danmark ejet/ledet af en Jürgensen, men det vides ikke, om det er dette, som Ellen Sawyer nævnte i brevet i 1899. 
 Wales-hat: I dag er hatte af denne stil forbundet med puritanerne og pilgrimmene til Amerika på grund af deres enkle design. 
 I modeverdenen omkring år 1900 refererer "indianerhatte" ofte til de ekstremt prangende og store hatte, som var højeste mode i den edwardianske periode (ca. 1890–1910). Selvom navnet i dag lyder misvisende, blev det brugt, fordi hattene lånte voldsomme mængder af ægte fjer og teksturer, der for datidens europæere ledte tankerne hen på det eksotiske eller "vilde". (Internettet marts 2026).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1569</t>
   </si>
   <si>
     <t>Man har udbragt Alhed/Be Larsens skål i anledning af hendes fødselsdag.
 Udover penge har Ellen og Harris Sawyer fået en mængde sølvtøj, glas og porcelænsgenstande i bryllupsgave. Harris havde i forvejen noget. 
@@ -1823,51 +1823,51 @@
 Send endelig nogle Vidskestykker – jeg forstod ikke, om du slet ingen vilde sende, el. hvordan.
 Jeg vil også meget gærne have det hæklede Sengetæppe, men du behøver ikke at hækle til. 
 Hvis vi rejser, skal Familjen naturligvis ikke med. – 
 Lovede du ikke en Gang, at jeg måtte have Skålen af den Opsats, som gik itu?? Jeg savner så meget sådan en flad Del til Blomster. 
 Du må ikke sige, at det er dårligt af East., at han kun har lagt ½ Pund på, - i 11 Aar har han vejet det samme, men havde så pludselig lagt 1 Pund på, foruden han havde vundet, hvad han tabte i N.Y. East. kom nu! Han føler sig betydelig lettet ved at have fået vores 
 [Her mangler en eller flere sider af brevet]
 VIII
 da han var 4 Aar gl. udgav Digte da han var 12 Aar, døde 30 Aar gl. som Skoledirektør for en af de store Skoler her i Boston. Eastman skal ligne ham meget, men de siger, at hans Forstand ikke kan måle sig med Onkelens hvilket jeg er godt nok tilfreds med.
 Svigermoder forkæler os alle rent skandaløst, - und. gl. Eastman, som er hendes Slave, og ydmyge Tilbeder. Det er helt rørende at se hvor han tilbeder han, så snart han er hjemme besørger han Huslighed og render Ærinder for hende, hvor træt han end er. – Han er Familjens Skønhed – har en ulastelig Figur, elegante Bevægelser og Gang, - minder stærkt om Onkel Leonard på Hvilan. Han har altid en morsom Historie på rede Hånd og morer sig selv kostelig, men han mangler i Reglen Publikum til at goutere dem. Han bliver temmelig hundset den arme Eastman, men finder sig rolig deri. Han er fuldstændig klar over at han står betydelig tilbage i Dannelse for de andre. Hans Bestilling er Tømmermester, men Forretningen er ikke ret glimrende i de senere Aar. Han mener dog, at den vil forbedres i dette Kvartal. Han har Kontor længere inde i Byen og man ser ham næsten aldrig. – Jeg kan godt lide gl. Eastman og behandler ham med en Delikatesse, som han ikke er forvænt med. Han er derfor altid parat til at gøre mig små Tjenester og Opmærksomheder og er i det hele en gammel rørende Fyr. – 
 Hans Hovedinteresse er Blomster og Gartneri, og han er ved at lave et lille Anlæg uden for Huset, - I sine unge Dage var han Soldat, og er da forresten endnu. Her er et Slags Livgarderegiment, som hedder ”Washington Post”, som han har tjent i mange Aar. De har stadig Øvelser et Par Gange om Ugen, og ved Juletid blev gl. East. forfremmet til ”Commender”, som jeg ikke kan oversætte, men det er anset som meget hædrende og han er synlig stolt. Han bærer Uniform ved festlige Lejligheder og ser udmærket ud. Clarence og Helen ser jeg meget lidt til. 
 Helen er noget på et Kontor, hun har 1200 D. om Aaret og det kan lige slå til til hendes Klæder. Hun er den livligste af dem, sød og venlig, men hun er mere ”passende”, end jeg helt kan goutere. Hun forarges i sit inderste Hjærte over at jeg går rundt med min Waleshat, og ikke med den idiotiske Indianerhat, som både H. og jeg foragter. De skændes jævnlig om min Hovedbeklædning. Eastman forsvarer mig det han kan og siger, at jeg ikke er kommen her over for at plages med dumme Damehatte. Men Forholdet bliver stadig mere spændt efterhånden som vi nærmer os Sommerhatten 
 [Herefter mangler flere sider og afslutning på brevet]. 
 [Skrevet langs sidste sides venstre margen og nederst på højkant:]
 Presentanvisning, - han har lagt sig mere end det kan av vel først nu [et ulæseligt ord]</t>
   </si>
   <si>
     <t>1899-05-14</t>
   </si>
   <si>
     <t>Edward -
 Wilhelmine Berg
 Johanne  Brandstrup
 Dudley Pray
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Niels Dines Wangberg
 Albrecht  Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Ellen og Harris Eastman Sawyer blev gift i Boston i 1899. 
 Thingvalla var et dansk rederi stiftet af C.F. Tietgen i 1880. Det havde hovedsæde i København. Omkring 1900 var det et af de dominerende rederier, som sejlede skandinaviske udvandrede til USA. I 1898 overtog Det Forenede Dampskibs-Selskab (DFDS) rederiet og dets aktiver under navnet Scandinavian America Line (Wikipedia febr. 2026). 
 Tante kan både være Vilhelmine Berg og Johanne/Hanne Brandstrup. 
 "De": De første par år boede Ellen og Harris i hus sammen med hans søster og forældre. Moderens navn kendes ikke. 
 B: Alhed Larsen med kælenavnet Be var gravid.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1523</t>
   </si>
   <si>
     <t>Ellen Sawyer har modtaget fragtbrevet og glæder sig til, at hendes kasser kommer. Dudley Pray kan måske tage sengetæppet med fra Danmark. Ellen ved ikke, om hun og Harris Eastman Sawyer kommer til Danmark denne sommer.
 Ellen vil gerne skaffe sølvtøj til Tante. 
 Harris er optaget af sin mælkesyresag, som kan blive indbringende. Han skriver mange kontrakter, rejser meget og er heldigvis rask. Når Harris kommer hjem, skal man have normal mad i huset igen. Hans familie laver kedelig mad uden variation og smag. Forleden bad Ellen om, at de kunne få oksetunge, og de fik en skrækkelig fed en. Nu vil hun lave rabarbergrød, sildesalat og agurksalat. Amerikanerne bager brød i en blikspand; de spiser ikke forret eller skemad - kun østers kogt i mælk, hvilket er rædselsfuldt. 
 Ellen har besøgt Fætter Edward og hans familie. Hun er blevet god til at finde rundt med sporvognen og har været hos tandlægen. På hjemturen tog hun dog den forkerte forbindelse. 
 Ellen er spændt på, om Alhed/B Larsen får en pige. Hun glemte Astrid/Disens fødselsdag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hEmD</t>
   </si>
   <si>
@@ -1959,51 +1959,51 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/6IPX</t>
   </si>
   <si>
     <t>Kjerteminde 21 Juni 1899.
 Min egen Kæreste!
 I Dag har jeg ikke faaet udrettet ret meget kun malet lidt paa Flagbilledet, det har jo været Graavejr hele Dagen. Jeg har nu skreven til Klaks, og jeg kan altsaa ikke endnu svare for, om han kommer. Jeg tog mig den Frihed at invitere Fru Storm, jeg vidste jo at hun vilde sætte umaadelig Pris paa det, og hun har jo givet den lille søde en Ske til Jul. Jeg skulde hilse Jer og takke saa mange Gange for Venligheden, men hun troede ikke hun kunde da hun ikke var helt rask. Var det vel forkert af mig? I Morgen skal jeg tage dem alle sammen i Forhør, om de kommer, og skrive Resultatet. Fader solgte i Aftes Jord til Bryggeriet. 7000 Kr Al. for 5000 Kr under Forbehold af at der var tilstrækkeligt Vand til det og at Aktiekapitalen kunde rejses, han kunde ikke faa mere for det da de truede med at gaa til Hinke, men vi bliver altsaa i hvert Tilfælde fri for at have deres Øl- Is- Kul- Korn- og andre Vogne rumlende forbi vores Dør. Uglen og Thea [eller Theo] kom i Aftes fra Svendborg, var det ikke helt tappert af hende at køre den 7 Mil lange Tur naar det længste Stykke hun i Forvejen havde kørt var 3 Fjerdingvej. Ja nu faar Du ikke mere denne Gang. Mange kærlige Hilsner til lille Jeppe og Dig selv fra Din
 Johannes Larsen.
 P.S
 Vi har fundet Tegningerne til vores Hus. Hvordan gaar det med Muks Examen? Jeg skal hilse fra Uglen og fra Moder</t>
   </si>
   <si>
     <t>1899-06-26</t>
   </si>
   <si>
     <t>Alice Bondesen
 Louise Brønsted
 Grethe Jungstedt
 Louise Nimb
 - Pray
 Dudley Pray
 Clarence Sawyer
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Hempel Syberg
 Albrecht  Warberg
 Andreas Warberg</t>
   </si>
   <si>
     <t>Ellen Sawyer opholdt sig i USA, da hun skrev brevet. Ordene om chokolade på Gelskov refererer formodentlig (ironisk) til, at Laura Warberg tidligere har afsluttet et brev med, at hun ikke havde mere tid, da hun skulle til Gelskov og drikke chokolade. 
 Ellen og Harris Eastman Sawyer boede den første tid af deres parforhold sammen med hans forældre, hans bedstemor og hans to søstre. Arrangementet fungerede dårligt. 
 Ellen Sawyers svigermors navn kendes ikke. Mr. Prays fornavn samt hans kone og døtres navne er også ukendt. 
 1 kvint er 5 g.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1530</t>
   </si>
   <si>
     <t>Ellen Sawyer har ikke meget at skrive om. Den første ladning skinker, som Harris Sawyer har præpareret på slagteriet, er ankommet til Liverpool uden mug. Det er en triumf, og Harris vil få 700 dollars for sin indsats.
 Harris' far har fået ansættelse i The Navy Yard, og han vil få 3,5 dollars ugentligt. Derfor vil de to afdelinger af Sawyer-familien formodentlig kunne flytte hver til sit. Både Harris og Ellen finder, at opfattelserne af husførsel er for forskellige til, at de kan fungere sammen. 
 Ellen og Harris har fundet noget dåsemad, som gør det let at lave billige og sunde madretter. Harris har også fået en skinke fra slagteriet. Han lever sundt nu og tager på, men Ellen kan ikke tåle at spise det samme, for så bliver hun tyk. 
 Ellen og Harris er blevet viet. Kirken var nærmest et forsamlingshus, som de lokale har skillinget sammen til at indrette. Der var ikke rart. Om aftenen besøgte de Mr. Pray (Dudley Prays far). Hans hjem var hyggeligt, og han bød på portvin. Dudleys to søstre føler sig meget dannede, da de har været i Paris.
 Ellen nyder indholdet af sine kasser hjemmefra. Hun og Harris har opgivet at købe en hest, da det er for dyrt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PiUW</t>
   </si>
   <si>
     <t>Mandag Juni 26 – 99
@@ -2472,51 +2472,51 @@
   </si>
   <si>
     <t>Valby 29 October 1901.
 Kæreste Alhed!
 Tak for Dit Brev som jeg læste nu efter at være vendt hjem fra Auktionen, den gik ret anstændigt, hvad Du kan se af vedlagte Katalog. Tom Petersen og jeg sad i et Par forgyldte Lænestole bag et grønt Tæppe og skrev Priserne op. Det var ikke saa morsomt i Begyndelsen da Oljebillederne jo gik ret daarligt men jeg købte jo da 7 af de bedste selv, dem med x ved. Derimod var det ret spændende for Aquarellernes Vedkommende, de gik jo ganske godt med Undtagelse af de 10 sidste, dem som W &amp;amp; M havde sat i Ramme og givet Navne. Jeg traf Eastman og Dede, Eastman rejser hjem i Morgen og vilde følges med mig men jeg tror ikke jeg kan blive færdig før tidligst i Overmorgen og det kan vel endda knibe, skønt jeg længes forfærdeligt efter Jer, men det er jo ikke godt at vide hvornaar jeg kommer her igen. Jeg vilde forfærdelig gerne en Gang i zoologisk Have og paa zoologisk Musæum. Jeg skal hilse Dig fra Fru Oppermann. Pang var der med Fru Kampmann som købte et Par Aquareller, Isfuglen og Fader og Tjalfe og Treff. Plesner i Birkerød købte ogsaa nogle. Fru Oppermann siger at jeg skal gaa nu hvis Brevet skal med Aftentoget Mange kærlige Hilsner
 Din
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1902-02-25</t>
   </si>
   <si>
     <t>176 Federal Street
 Boston</t>
   </si>
   <si>
     <t>Thora  Branner
 Herbert Felton
 - Fuller
 Grethe Jungstedt
 Johanne Christine Larsen
 - Mackie
 William Mackie
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Hempel Syberg</t>
   </si>
   <si>
     <t>Christine Mackie, f. Warberg, rejste fra Danmark til Boston omkring 1. juni 1902. Hun mødte under sit ophold her William/Billy Mackie, og de to blev gift det følgende år. Ægteskabet holdt ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1588</t>
   </si>
   <si>
     <t>Grethe har haft hoste, og nu er Ellen Sawyer smittet.
 Ellen vil savne Christine/Mornine Mackie, når hun rejser. Hun vil også savne William/Billy Mackies besøg.
 Ellen har stået for en stor middag. Pigen, der skulle servere, havde ikke fået besked, men hendes mor kom og hjalp. Nu gruer Ellen for en thanksgiving-middag med Sawyer-familien.
 Grethe synger små sange nu. Hun er et nemt barn, som finder sig i meget, og hun leger længe alene. Hun elsker at høre historier. 
 Christine har besøgt Williams forældre. De fordømmer indtagelse af alkohol og ville besvime, hvis de så Christine ryge cigar.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UlCF</t>
   </si>
   <si>
     <t>[Fortrykt i venstre side øverst på arket:]
 DR. HARRIS E. SAWYER
 CHEMIST AND BACTERIOLOGIST,
 176 FEDERAL STREET,
 BOSTON, MASS., U.S.A.
 TELEPHONES 4650 MAIN
@@ -2679,51 +2679,51 @@
 Så sagde jeg – at Du skrev om Dine private Affairer – og så var der ingenting i Vejen – men Mor opgav det strax.
 Du får blot et lille Livstegn – inden Du nu – om heldigvis kun få Dage – vender her tilbage. 
 Jeg er i Dag hjemkommen fra Odense, hvortil jeg rejste i Lørdags sammen med Tutte. Det var for Resten så velgørende at komme i helt fremmede Omgivelser – hvor ingen gik og ”vidade” så meget.
 Hr Skakke kom ganske uventet til Syne i Haven, da Tutte og jeg Søndag Morgen nød Kaffen derude – i dybeste Negligé; han var nok ude at se efter Sømand-Broderen som ventes til Havnen; traf ham ikke – og forblev så på Haugstedgård hele Dagen; Vagn Thomsen kom ligeledes om Form – og da Vejret var bedårende, så tilbragte vi 4 en rigtig hyggelig og god Dag. 
 Jeg glemte rent at tilføje på Pengebrevet, at Flagstad var her! han kom Lørdag [”Lørdag” overstreget og ”Fredag” indsat over linjen] Fredag Eftmd – og gled Lørdag Formd. sammen med Tutte og mig. Desværre måtte han slet ikke synge – p Gr a. Helbredet – men han er jo i sig selv et ganske herligt Menneske; han havde glædet sig til at hilse på Dig og Mornine – men vi andre gjorde alt hvad vi kunde for at gøre Fyldest. 
 Og i Dag har Tom Petersen været her – han er så rasende rar og hyggelig; de er lige marcheret af med ham til sidste Tog. 
 Nå, lille Junge – så tar jeg mod Dig Torsdag Aften med 6 Toget (vi kører Tørv, så der bliver vist ingen Vogn af!)
 Jeg føler noget lignende som engang, jeg skulde lukke op for en Høne, som jeg havde glemt i 5 Dage på en lukket Hønsebænksrede – jeg kan uske, at jeg væbnede mig med et Kosteskaft, da jeg skulde konfronteres med det afpillede Væsen.
 Jeg tror, at jeg tager Skakke med til Højrup, at han kan lukke op for Dig.
 Dette er Galgenhumor lille Junge – jeg er alt andet end i mindste Måde lystig ved Tanken om alle Jer deroppe. Er Billy der – så giv ham min varmereste Hilsen. Den store goe Billy!
 Også til Mornine – og Dig selv – mange – mange gode Hilsner!
 Din Dis
 p.s. Agraren kommer ikke.</t>
   </si>
   <si>
     <t>1905-03-06</t>
   </si>
   <si>
     <t>Haslev</t>
   </si>
   <si>
     <t>Mille -
 Victor Bøttern
 Harald Hansen
 Johannes Jørgensen, barn
-E Kragh
+Edvard Kragh
 Alhed Larsen
 Andreas Larsen
 Ellen Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Anna Marie  Larsen, Georg Larsens hustru 
 Niels Larsen Jørgensen</t>
   </si>
   <si>
     <t>Mastiks: harpiks fra mastikstræet, der gror vildt i store dele af Middelhavsområdet. Opløst i terpentin bruges det til fernisering af malerier.(Den Store Danske)
 Køkse af svensk köksa = Kokkepige. Larsen-familien ejede skovgårde i Småland, og de kom der meget, hvorfor de også jævnligt gjorde brug af svenske ord og begreber.</t>
   </si>
   <si>
     <t>Der skal laves transportkasse til Christines maleri og laves rammer. Johannes Larsen vil behandle overfladen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/78Ow</t>
   </si>
   <si>
     <t>Kjærbyhus
 Kjære lille Ugle!
 Nej vi er ikke syge gudskelov og vi takker saa meget for dine sidste Breve det var saa meget godt for mig at du ikke var bleven ringere under Sygdommen jeg har det bedste Haab at alt skal blive godt nu du spiser godt bliver du nok fed og saa kigger vi paa Fremtiden med lyse Tanker – har du faaet Lov til at male lidt saa glædede det os meget jeg synes at forstaa du er glad ved den lille nye Pige som du kan faa at spadsere med det opliver altid naar der er nogen vi kan lide – Saa kom nu det sidste Brev om Maleriet vi skal straks sætte os i Arbejde med en ny Kasse til Maleriet Faer har maalt Billedet og det lille skal de tage med til Hansen imorgen Alhed siger der er nogen pæne forgyldte Lister hun skal have om sine Hyacinther saa lader vi dem bestemme den og de skal nok komme afsted i rette Tid, Johannes kommer i Morgen og renser og giver det Æggehvide eller Mastik hvad han nu synes der er bedst –
 Marie har været hos Kragh med Uhret men det kan koste 6 Kr saa vi sender dig Maries tilligemed Uldtrøjen en af Dagene Uhret vil Fader saa tage med til den billige Uhrmager i Sverig – det er da kjedeligt at I ikke har en god Køkse; men nu kommer Vaaren og I kommer paa Langtour saa faar du en saa god Appetit at Maden vil smage udmærket. Det er Fastelavns Mandag i dag saa her er et Rend af Sparebøsser ingen beder om Boller mere kun Penge. Mille, Anna, Ellen og den lille Johannes Jørgensen har ogsaa været her nu kom Puf lige og lille Bøttern saa det er rige Kavalerer; Du spørger hvad det er for en Gartner – det er Niels Larsen Jørgensen; men Faderen vil have Græsset i Sommer men Brønden er gravet og Bygningerne til Drivhusene kan bygges i Sommer Udsalget af Blomster skal han have i Forvaltergaarden. Her er nu Maleriet Interiør med mine Forældre 
 det er da meget pænt og sandt, det store 48 Tm og 41 Tm, det lille 24 Tm og 18 Tm, - dine Priser er meget gode og passende Lev nu vel og skriv os din Vægt saa er du sød de næste Dage mener din Mor</t>
@@ -3332,84 +3332,84 @@
 Komiteen har købt Peter Hansens Pløjemand. Johannes Rump vil have 4000 kr. for Dødsfaldet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/iCxe</t>
   </si>
   <si>
     <t>Kjøbenhavn Lørdag 2 April 10
 Kæreste Alhed!
 Tak for Telegram og Breve. Jeg fik det ene og Telegrammet til Afskedsfrokosten her hos Schous efter at jeg havde været hos Luds og Kunst Petersens paa Farvelvisit. Jeg tog strax til Peter og med ham til M.R. Peter kendte ikke noget til at der havde været Tale om den ”fornemme” men M.R. vidste det og saa foreslog jeg at vi skulde købe Marmorpigen hvad han ikke stillede sig afvisende til, jeg lovede saa at prøve paa at faa Kai til at slaa af paa Prisen, saa tog vi til Lützhøft og ordnede ham. D.v.s. først havde jeg lovet M.R. at faa at vide om Karl Madsen ikke kunde komme og spise hos dem og se Billeder en af disse Dage og det har vi saa faaet lavet saadan at de skal derover i Mrg Aften sammen med Peter og mig hvorefter jeg haaber at M.R. vil være saa præpareret at vi kan lave et Komité Møde paa Mandag hvor vi køber Marmorpigen som vi nu har paa Haanden for 5000 Kr. (den koster 7000), der for fik vi ikke handlet om den fornemme i Gaar, hvad der ellers godt kunde have været gjort. Men jeg er voldsomt spændt og venter at gaa med Mavepine til det bliver afgjort paa Mandag. Kai regner naturligvis allerede med at den er solgt, Du fik vel et Kort fra Bræddehytten hvor vi spiste sammen i Gaar og talte om Priserne, det var vi jo nødt til ellers vilde jeg helst have holdt min Mund foreløbig. Dagen før jeg skulde have rejst altsaa Fredag fik jeg tilfældigt at vide at Komitéen var samlet (Peter havde været rundt for at finde mig) jeg tog saa derud, der var M.R. og OKS Jens Rasmussen, Lützhøft, Tom og Peter, og da jeg kom var de blevne enige om at det ikke var nogen Nytte til at købe af Schou, jeg maatte jo saa optræde og holde paa at de fem Billeder var købt og det gik saa i Orden efter en Del Sludder. Siden den Tid har jeg haft Lysse og Tom for, og gjort dem begribeligt at det ikke er vores Opgave at, passe paa at M.R. ikke giver for mange Penge ud, men at sørge for at faa ham til at købe saa mange gode Ting som muligt. I Aften skal jeg til et Sold hos Knud Marstrand sammen med Kais, Kochern og flere. Schou Karl Madsen og maaske Peter rejser paa Tirsdag til Berlin for at se Monet Udstillingen de vil nok have mig med men jeg længes nu snart efter at komme hjem og det vilde jo hele Ugen gaa med og Penge koster det jo ogsaa. Isaksons og Viggo rejste derned i Gaar. Ja det var jo et rørende Brev fra SM. og dersom jeg kan naa det skal se at komme derud, men disse Møder tager jo en Fandens Tid, jeg har rendt rundt fra jeg fik Dit Brev til nu. Peter og jeg var ogsaa oppe hos Christiansen i Gaar og tog 12 Billeder ud som skal sendes til Faaborg, saa vi kan se dem der, der skal vi altsaa have et Møde ovre som Baronen maa med til. Vil Du sige ham det. Jeg gaar ud fra at han ikke vil blive ked af det hvis vi køber Marmorpigen, men det var maaske ingen Skade til om jeg fik et Par Ord om det.
 Nu sidder Schou og siger at jeg skal med til Berlin. Jeg skal hilse fra Schou og Marie, mange Gange og sige fra Marie at Du har lovet at skrive til hende og fra Schou at Du er rar. Vi har nu faaet Peters Pløjemand fra Max Levig for 2000 Kr. Rump forlanger 4000 Kr. for Dødsfaldet men jeg tænker han slaar en Del af, han har tilbudt W &amp;amp; M det for 1200 Kr. den gang de købte Raadyrene. Mange kærlige Hilsner til Jer alle
 Din
 Johannes Larsen</t>
   </si>
   <si>
     <t>1910-06-12</t>
   </si>
   <si>
     <t>Nordskov</t>
   </si>
   <si>
     <t>Johannes Larsen
 Johannes Rump
 Oscar Wandel</t>
   </si>
   <si>
+    <t>De to billeder, Fritz Syberg nævner, som gros. Wandel "nægter at sælge", er formentlig de billeder, der alligevel i 1910 blev erhvervet til museet, se under nævnte værker.</t>
+  </si>
+  <si>
+    <t>FBA, Mads Rasmussens familiearkiv, ks. 27</t>
+  </si>
+  <si>
+    <t>Fritz Syberg orienterer om, at ejeren af "Historien om en Moder" og "Aftenbilledet", der ønskes indkøbt til museet i Faaborg, ikke ønsker at sælge. Desuden har han intet hørt fra Rump om "Dødsbilledet".</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pdav</t>
+  </si>
+  <si>
+    <t>Nordskov paa Dalby
+12 Juni 1910
+Hr Fabrikant Rasmussen !
+Tak for Skrivelsen. Jeg rejser altså til Fåborg på Lørdag. Med det samme tillader jeg mig at meddele Dem, at Joh. Larsen har bedt mig forespørge Gros Wandel om han var tilbøjelig til at skille sig med "Historien om en Moder", samt "Aftenbilledet" da Johs. L i så Fald vilde foreslå det til Fåborg Galleriet. Wandel vil under ingen Betingelser sælge. Jeg meddeler Dem dette negative Resultat for en Ordens Skyld. 
+Jeg har intet hørt fra Rump om Dødsbilledet og ved altså ikke om dette Billede er til at købe for en rimelig Pris. Jeg havde gærne set det i Fåborg. da det er malet der og Modellerne alle ere derfra. Måske nu til Terminen at Rump er mere medgørlig
+Med de Bedste Hilsener
+til Dem og Deres Frue
+er jeg Deres hengivne
+Fritz Syberg</t>
+  </si>
+  <si>
     <t>Fritz Syberg skriver til Mads Rasmussen at Johannes Larsen har bedt ham undersøge om grosserer Wandel vil afhænde "Historien om en Moder" samt "Aftenbilledet", da Johannes Larsen i så fald vil foreslå dem til Faaborg museum. Det ønsker Wandel ikke. Angående "Dødsbilledet", som ejes af Johannes Rump, har han intet hørt, men ønsker det til Faaborg, da det er malet i Faaborg og modellerne ligeledes er fra Faaborg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/5vW0</t>
   </si>
   <si>
     <t>Nordskov paa Dalby
 12 Juni 1910
 Hr Fabrikant Rasmussen !
 Tak for Skrivelsen. Jeg rejser altså til Fåborg på Lørdag. Med det samme tillader jeg mig at meddele Dem, at Joh. Larsen har bedt mig forespørge Gros Wandel om han var tilbøjelig til at skille sig med "Historien om en Moder", samt "Aftenbilledet" da Johs. L i så Fald vilde foreslå det til Fåborg Galleriet. Wandel vil under ingen Betingelser sælge. Jeg meddeler Dem dette negative Resultat for en Ordens Skyld. 
 Jeg har intet hørt fra Rump om Dødsbilledet og to ved altså ikke om dette Billede er til at købe for en rimelig Pris. Jeg havde gærne set det i Fåborg. da det er malet der og Modellerne alle ere derfra. Måske nu til Terminen at Rump er mere medgørlig
-Med de Bedste Hilsener
-[...21 lines deleted...]
-Jeg har intet hørt fra Rump om Dødsbilledet og ved altså ikke om dette Billede er til at købe for en rimelig Pris. Jeg havde gærne set det i Fåborg. da det er malet der og Modellerne alle ere derfra. Måske nu til Terminen at Rump er mere medgørlig
 Med de Bedste Hilsener
 til Dem og Deres Frue
 er jeg Deres hengivne
 Fritz Syberg</t>
   </si>
   <si>
     <t>1910-06-13</t>
   </si>
   <si>
     <t>Fr. Andersen</t>
   </si>
   <si>
     <t>Mads Rasmussen skriver til hotelejer Fr. Andersen, Rasmussens Hotel og udbeder sig pris på festmiddagen, der skal holdes i forbindelse med åbningen af Faaborg Museum. Det skal være en "pæn sommermiddag". Antal ca 40, deraf halvdelen damer.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nW9u</t>
   </si>
   <si>
     <t>13 Juni 1910
 Herr
 Hotelejer Fr Andersen,
 Faaborg.
 St Hansdag vil Galleriet blive aabnet og vi skal saa have en Middag hos Dem Kl 6 ,Vil De ikke reservere os den lille Musiksal. Ligeledes skal der reserveres foreløbig to Værelser, men derom skal De faa nærmere Besked, Min Hustru og jeg bor sikkert paa Fabriken denne Gang. Jeg kommer til Faaborg paa Lørdag. Der bliver eventuelt ca 30,saa den lille Musiksal bliver maaske for lille.
 Med venlig hilsen
 Deres hengivne
@@ -4375,51 +4375,51 @@
     <t>Kære Goldschmieto.
 Come sta? Dove é, sempre a Montpelleer ? Jeg har haft saa travlt med at sy de herligste Klædninger til Fritz og Hans saa jeg har ikke gidet skrive, jeg kan ikke have baade Skræddersøm og almindelig sund Fornuft i Hjernen. Her har været en ung smuk Skræder i Huset, der ganske har optaget mig, saa jeg heller ikke har kunnet tænke paa mine Venner. Men nu er den Herlighed forbi, ak, og derfor faar Du altsaa nu endelig Brev. Det var forresten et rigtig rart Brev vi fik fra Dig og vi haaber snart at faa et til; har Du glemt Pisa og os allesammen, elller tænker Du paa os engang imellem og synes Du, at det kunne være rart at mødes en Gang igen? I Paris f. Eks. maler Du hvor Du er, eller skriver Du eller studerer Du Franceser. 
 Mange Hilsener Din hengivne Anna Syberg.</t>
   </si>
   <si>
     <t>17. jan. 1912</t>
   </si>
   <si>
     <t>Notater om fugle og vejrlig</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/9npFZ05f</t>
   </si>
   <si>
     <t>1912-02-11</t>
   </si>
   <si>
     <t>Nørrevoldgade 9 København K</t>
   </si>
   <si>
     <t>Malmø
 St. Pauli Kyrkogatan 19</t>
   </si>
   <si>
     <t>Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Else Birgitte Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Ina  Goldschmidt
 Peter Hansen
 - Holstein, Frk.
 Harald Høffding
 Alhed Larsen
 William Mackie
 Karl Madsen
 Carl V Petersen
 Ellen  Sawyer
 Karl Schou
 Marie Schou
 Hempel Syberg
 Gustav Wied</t>
   </si>
   <si>
     <t>Astrids ægteskab med Alfred Goldschmidt var højst problematisk, og parret endte med at blive skilt.
 Alhed Larsen udstillede sammen med Olga og Karen Meisner-Jensen, Anna Syberg og Cathrine Svendsen på Den Frie.
 Det vides ikke, hvad historien om Laurits, der ikke ville med til Amerika, går ud på. 
 Alhed Larsen sad i København model for Peter Hansen, der malede det store "Stifterbillede" til Faaborg Museum. 
 Gustav Wieds ”Ranke Viljer” 1906 (opført under titlen 2x2=5) fra Ungdomshistorier.</t>
   </si>
   <si>
@@ -6005,76 +6005,76 @@
   <si>
     <t>21 Decbr. 14. 
 Kære Herr Nic. Lützhøft.
 Stormgade 25 2.
 Deres venlige Brev har jeg modtaget.
 Jeg indser fuldt ud Berretigelsen af de Grunde, De anfører for, at Udgivelsen af Festskriftet ikke skulde opsættes, men Udgifterne ved Musæet er jo meget betydelige, langt større end jeg oprindelig havde tænkt mig, og jeg vil derfor paa nærværende Tidspunkt ikke forøge Udgifterne.
 Et Møde, som De foreslaar, vil ikke forandre min Stilling til Sagen. Jeg finder Ideen fortrinlig, men den maa udsættes indtil Musæet og Udgifterne dermed er færdige. 
 Det undrer mig i høj Grad, at De har faaet den Opfattelse, at jeg personlig skulde have noget imod Dem. Dette er saa meget mindre Tilfældet, som at jeg netop sætter megen Pris paa Deres Udtalelser om kunstneriske Emner, og at De kan være i Opposition inden for Komiteen, er jo ingen Skade til. 
 Min Stilling til Sagen skyldes paa ingen Maade personlige 
 Forts.
 Grunde, men udelukkende den anførte, og den kan jeg ikke fravige.
 Med venlig Hilsen forbliver jeg
 Deres hengivne
 M Rasmussen</t>
   </si>
   <si>
     <t>1914-12-31</t>
   </si>
   <si>
     <t>Louise Brønsted</t>
   </si>
   <si>
     <t>Tornehave Birkerød St.</t>
   </si>
   <si>
-    <t>Nelly -
-Grethe Bichel
+    <t>Grethe Bichel
 Peter Bichel
 Esther Dahlerup
 Ludvig Dahlerup
 - Dahlerup, Fru
 Johanne Giersing
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Vilhelm Larsen
 Christine  Mackie
 Elisabeth Mackie
 Ellen  Sawyer
 Marie Schou
 Christine Swane
 Sigurd  Swane
 Anna Louise Syberg
 Clara Syberg
 Franz Syberg
 Fritz Syberg
 Lars Syberg
+Nelly Tailor
 Andreas Warberg
 Minna Warberg
 Torkild Warberg
 Erik Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Laura Warberg bor i et hus i Kerteminde. Alhed og Johannes Larsen har fået det opført til hende.
 Christine Swane og hendes søn er midlertidigt flyttet fra Sigurd swane, og de bor hos Alhed og Johannes Larsen.
 Det vides ikke, hvem Tanterne er. Oftest var det Marie Larsen og Christine Swane, der blev kaldt sådan.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3739</t>
   </si>
   <si>
     <t>Laura Warberg har haft syv damer til middag.
 Sigurd Swane er nu rejst. Christine Swane kan ikke bestemme sig til, om hun skal blive i Kerteminde eller ej. Hun bliver nok en tid mere hos Alhed og Johannes Larsen, men man har overvejet at flytte hende til Adolf/Agraren og Johanne Larsen eller til Vilhelm/Klaks Larsen. Hun opfører sig urimeligt og har desuden hjertebanken, som hun nu får medicin for.
 Man splejser i familien til en gave til Grethe.
 Laura Warberg bestiller forsatsvinduer.
 Hele Syberg-familien har været til middag og Alhed og Johannes Larsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PPvC</t>
   </si>
   <si>
@@ -8075,51 +8075,51 @@
 JL er ikke færdig endnu med tavlerne med taffelænderne, men er utålmodig efter at komme i gang med troldænderne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/lcLU</t>
   </si>
   <si>
     <t>Kjøbenhavn 22/3-1924.
 Kæreste Alhed.
 Ja nu var Roose her. Sagen ligger saadan at det er Ederfuglestokken de vil købe og de tilbyder 2000 Kr. for Stokken og 800 Kr. for 350 signerede ikke opklæbede Tryk. Vi maa tage 10 Tryk forlods, men Stokken skal ødelægges efter Trykningen. Jeg indvendte naturligvis at det var meget lidt for Trykning, hvilket han indrømmede men de havde ikke flere Penge. Jeg sagde saa at jeg maatte tale med dig først da jeg jo ikke kunde vide om Du vilde paatage Dig det for den ringe Pris. Nu er der jo det at sige til det, at 2800 Kr. er jo en Del Penge og vi kan jo dele dem hvordan vi vil, for Ex vende det om og sige 2000 for Tryk og 800 for Stok. Hvad mener Du. Det Tryk vi selv beholder stiger jo ogsaa i Værdi og bliver efter Haanden lettere sælgelige naar Stokken ikke mere existerer, f. Ex paa næste Træsnitudstilling naar det bemærkes i Katalogen. Jeg gik igennem Ørstedsparken i Gaar med Skrive Swane vi gik ind til Krog, der laa mange Tusinde Troldænder omtrent en paa hver Kvadratmeter fra Broen mod Teknisk Skole. Magisteren og Lugge har nok faaet et Arbejde med nogle Tabeller til Amerika som de kan tjene en halv Snes Tusind Kr. paa at lave. Vi skulde paa Koncert Kl. 8, men da vi skulde gaa blev jeg anholdt af Naur der sad der med Sven Johansen og en norsk Maler Knutson, som jeg saa sad med en Times Tid og fik nogle Konjacer og 100 Kr. af Naur som jeg havde glemt at jeg havde laant ham. Jeg gaar nu hen til Christine, Putte telefonerede i Formiddags at hun ingen Penge havde til at rejse hjem for og om hun ikke kunde faa sine Modelpenge, hun mente hun havde 20 Kr. til gode endnu. Jeg har nu lavet 3 Tavler med Taffelænder, men den sidste er saa meget bedre at jeg vist kommer til at lave de 2 andre om, den ene har jeg begyndt paa, nu skal vi se hvordan det gaar. Det kan jo altid sælges til lidt mere end jeg faar her, men der er jo ingen Ulykke i det, undtagen at jeg er noget utaalmodig efter at faa Fart paa Troldænderne som er de næste og som jeg altsaa kan se i Tusindvis. Schiøler og jeg gaar ind og ser paa dem i Mrg tidlig. 
 Mange kærlige 
 Hilsner
 Din JL</t>
   </si>
   <si>
     <t>1924-05-12</t>
   </si>
   <si>
     <t>Peter Bichel
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Grethe Jungstedt
 Kurt Jungstedt
-Matilde Jungstedt
+Matilda Jungstedt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Marie Larsen
 Eiler Lehn Schiøler
 Ellen Dorothea Lehn Schiøler
 Helga Lehn Schiøler
 Annette Schiøler
 Eiler Schiøler
 Laura Warberg</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted blev tidligere inviteret med familien Jungstedt til Paris som barnepige for deres lille datter. AMB takkede nej tak, da hun føler sig forpligtiget til at arbejde på Møllebakken som aftalt. Men da hun en dag nævner invitationen ved bridgebordet, opfordrer både Alhed Larsen og Laura Warberg hende kraftigt til at ændre dette. Alhed Larsen mener godt, tingene kan tilrettelægges, så hun kan undværes hen over sommeren. Gæsterne må klare sig uden ABM's hjælp. Hun er vældig fristet, selv om hun så må undvære at male og køre motorcykel sammen med Andreas Larsen. Hun udbeder sig forældrenes mening. 
 Herefter følger en lang beskrivelse af Andreas Larsens 25 års fødselsdag - bla. danser Alhed Larsen rundt i motorcykeltøj.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qiI2</t>
   </si>
   <si>
     <t>12 Mai 1924.
 Kære Muk!
 Da jeg tænker mig Muligheden af, at I vil ringe mig op i Aften, vil jeg ikke fortælle om Pufs Fødselsdag el. l. (Den Bog jeg sendte Peder, var en han havde bedt om at laane. Han maa helst selv sørge for at sende den tilbage naar han er færdig.)
 Grethe spurgte mig en Dag, om jeg vilde med til Paris til Sommer, men jeg har naturligvis betragtet det som udelukket og ikke omtalt det til nogen; men ved et Bridgebord forleden Aften kom jeg med en tilfældig Bemærkning i den Retning, og det maa aabenbart have givet Tante Be og Bedstemoder noget at tænke paa, for i Gaar begyndte de at overtale mig til at tage med. Jeg havde naturligvis Masser af Indvendinger at gøre, men nu har de næsten tilintetgjort alle mine Betænkeligheder. Jeg vilde naturligvis nødig rejse fra Tante Be, men hun siger at hun sagtens kan undvære mig. I Juni Maaned vilde hun kun blive Mareje og sig selv og det vilde blive en meget billig Maaned. I Sommerferien vill hun cykle i Jylland med Lysse. Onkel Las er jo slet ikke hjemme. Saa havde jeg jo den Plan at I alle skulde her over i Ferien, mod at betale Kosten, men Tante Be siger at det godt kan laves selv om jeg er væk. De tre maa (undskyld Bes!) kun være her hele Ferien mod at hjælpe. Du og Far i 14 Dage hvor Tante Be vil være hjemme. Det værste bliver 14 Dage hvor Schiølerne (de er fem [også anført som ”5”]) skal være her. Der maatte Bes og Mudi jo være forberedte paa at faa mere at gøre, men i den anden Tid bliver det vist ikke meget. 
@@ -8499,91 +8499,91 @@
 Nicolaus Lützhøft
 Christine  Mackie
 Kjeld Tutein
 Peter Tutein
 Gotfred Tvede</t>
   </si>
   <si>
     <t>Godsejeren er Alhed og Johannes Larsens søn Johan.
 Lützhøft-parret boede i Stormgade, København og blev kaldt Stormgaderne.
 Spurveskjul er en stråtækt villa ved Frederiksdal opført af maleren Nicolai Abildgaard efter hans egne tegninger i 1805-1806. Efter en rejse til Italien var han inspireret til at bygge huset med sal med tøndeloft, kraftige farver på væggene og have med italienske vækster. kulturarv.dk/100fortaellinger/da_DK/spurveskjul (lokaliseret juni 2018).</t>
   </si>
   <si>
     <t>Det var godt, at Esben Hansen gav Andreas Larsen 100 kr, men forretningen går også godt. Ingeniør Birch har således bestilt et maleri.
 Johan Larsen har været på besøg. Alhed Larsen har ledt efter huset Spurveskjul, men det blev mørkt, og hun fik i stedet kaffe på en kro. En af Alheds bekendte er kommet ind som patient på sanatoriet. Johan har bestilt en smokingjakke, fordi han skal til middag og dans på Nimb, og nu må Andreas også sende en ønskeliste.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/O1Eq</t>
   </si>
   <si>
     <t>Tirsdag 9ende Dec. – 24
 Undskyld Blækstiften, men det er saa meget nemmere.
 Kære søde Gamle!
 Tak for Kort og Brev, Du er rigtignok flink til at passe mig. Det glæder mig meget, at Esben stak Dig 100 Kr., det manglede ogsaa bare, Godsejeren nyder jo mangen en lille Extraforplejning samt af og til en Extra Lap. Forretningen gaar sandelig ogsaa fint. Nu forleden kom der en Bestilling paa et Maleri over en Kamin fra en Ingeniør Birch, der var vedlagt en Arkitekttegning af Tvede. De havde faaet min Adresse opsnuset og bad mig sende det videre. Nu vil jeg haabe, det gaar i Orden, der var Brev med Spørgsmaal om Pris o.s.v. jeg vil anslaa det til 3000. – Jo Tak, jeg har det godt. I Lørdags Aftes ringede jeg til Lysse, om jeg ikke fik et lille Besøg om Søndagen. Jo, det havde havde [”havde” overstreget] han jo ogsaa tænkt paa, men saa var han bedt til Finsens med Stormgaderne, de skulde være der Kl. 1. Men saa tog han herud med et tidligt Tog og vi var sammen et Par Timer og havde det rart. Om Eftermiddagen gik jeg ud for at finde ”Spurveskjul”, Du ved den gamle Villa (der er noget med Abildgaard). Jeg opgav det imidlertid, da jeg var bange det skulde blive for mørkt, det er gennem Skov hele Vejen. Paa Hjemturen var jeg inde paa Frederiksdal Kro for at drikke mig en hurtig Kop Kaffe, og der fik jeg at vide af Værtinden, at jeg havde været kun 10 Minuttersvej fra Spurveskjul, men det var saa taaget, at jeg ikke kunde se det. Der var for Resten henrivende i Skoven, alt saa saa fantastisk ud i den tætte Taage. – Gris kom herud som Patient i Gaar, Overanstrengelse og Nervøsitet, jeg skal ud at spadsere med hende om lidt, desværre skal hun i Liggestol fra 2 - 3 og saa drikke The 3 ½ saa det bliver næsten mørkt, inden vi kan komme ud. Hør søde Gamle, vil Du ikke nok sende mig en Ønskeseddel, har Du ikke noget rigtig godt Du kan ønske Dig, Bøger, noget til Cyklen, tænk Dig godt om, og send mig mange og gode Ønsker, ogsaa mindre Ting til andre, Lysmanden fik i Lørdags Lov at bestille sig en Smokingjakke, saa Du kan nok forstaa, jeg gærne vil give Dig noget pænt. Han skal til Middag (med Dans!) hos Nimb d. 17de inviteret af Redaktør Larsen der skal til Amerika en Tid, og derfor laver Afsked. Tuteinerne og Stormgaderne skal der ogsaa. Han er Søn af Marie Larsen og en kvik Fyr, Meme og jeg har været sammen med ham hos Tuteins. Den gode Godsejer morer sig svært, men de siger han ogsaa er temmelig flittig. – Send mig nu Ønskesedlen søde Gamle, Du som altid er saa flink til at finde paa til andre, maa ogsaa nok kunde finde paa noget til Dig selv. 1000 Hilsner Din Mor</t>
   </si>
   <si>
-    <t>1925-1928</t>
+    <t>Januar 1925</t>
   </si>
   <si>
     <t>Albert Repholtz</t>
-  </si>
-[...16 lines deleted...]
-    <t>Januar 1925</t>
   </si>
   <si>
     <t>Den eller de første sider af brevet mangler. 
 Albert Repholtz oprettede Selskabet for Grafisk Kunst i 1920. Det må være selskabets medlemmer, han skriver om. 
 Grønningen blev stiftet 1915. Af kataloget fra dette års udstilling fremgår det, at Johannes Larsens maleri Svanerne letter fra 1914 blev vist på udstillingen.</t>
   </si>
   <si>
     <t>Repholtz spørger, om Larsen kan lave et stort træsnit efter et af sine malerier. Han vil gerne aftage 670 tryk.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/VMA3</t>
   </si>
   <si>
     <t>[Den eller de første sider af brevet må mangle]
 Medlemmer for at erhverve den til Selskabet.
 De kunde vel ikke tænke dem en Gang at gøre et stort og repræsentativt Træsnit efter et af Deres bedste Malerier, F.eks. Sangsvanerne fra Filsø (udstillet i ”Grønningens” første Aar) eller et af Deres Malerier i Kunstmuseet. Vi vilde godt kunde betale en rund Sum for et saadant Blad da vi har Lov til undtagelsesvis at give et kostbart grafisk Arbejde til begge vore Kredse samtidigt; saa kan der jo ogsaa gives mere for det. Der kunde for Eksempel tages i alt 700 Expl, hvoraf De kunde faa de 30. Der maatte jo kunde tages Fotografier af Billederne (og forstørres), hvorefter De kunde arbejde.
 Med venlig Hilsen
 Deres hengivne
 Alb. Repsholz</t>
+  </si>
+  <si>
+    <t>1925-1928</t>
+  </si>
+  <si>
+    <t>Modtager formodes at være Albert Repholtz, der var formand for Selskabet for Grafisk Kunst.
+Selskabet formodes at være Selskabet for Grafisk Kunst.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen og Albert Repholtz er ikke enige omkring en aftale om køb af Larsen træsnit med motivet "Svanerne letter".</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/sYuS</t>
+  </si>
+  <si>
+    <t>[Den eller de første sider af brevet mangler]
+Naar De i Deres Brev skriver at Bestillingen i sin Tid lød paa en nogenlunde tro Gengivelse af Odensebilledet, saa er dette kun nogenlunde rigtigt. Det begyndte ganske vist med en Forespørgsel om jeg kunde tænke mig at lave et Træsnit af samme Motiv som Odensebilledet, men inden jeg modtog Bestillingen forbeholdt jeg mig at have fuldkommen frie Hænder med Hensyn til Kompositionen, bl.a. fordi Formatet blev anderledes, dog at jeg saavidt muligt imødekom Deres Ønsker i F[orhold] t[il] de lettende, flyvende Svaner. Træsnit og Maleri er 2 vidt forskellige TIng. En tro Gengivelse i Træsnit af et Maleri er et Arbejde for en faglært Xylograf og ikke for en Kunstner. Naar Selskabet bestiller en Stok hos mig maa jeg have Lov til at gaa ud fra at det et Tillid[ulæselig] og at det ønsker et Kunstværk af mig. Naar jeg arbejder med det i Maanedsvis og sætter andet Arbejde til Side for at kunne gøre det og gør det saa godt jeg kan maa jeg have Lov til at tro at Selskabet vil holde sin Forpligtigelse over for mig og honorere mit Arbejde med den Pris der er stillet mig i Udsigt
+[resten af brevet mangler]</t>
   </si>
   <si>
     <t>1925-02-02</t>
   </si>
   <si>
     <t>Andreas Høst
 - Lind</t>
   </si>
   <si>
     <t>Albert Repholtz, som var Selskabet for Grafisk Kunsts stifter og formand, og Johannes Larsen forhandlede en tid om køb af større partier træsnit. Repholtz døde 5/3 1928, og forhandlingerne fortsatte derefter med andre bestyrelsesmedlemmer.</t>
   </si>
   <si>
     <t>Selskabet for Grafisk Kunst vil kunne betale 5-6000 for et stort grafisk blad af svanerne ved Filsø. Selskabet har før købt tryk af Ederfugle ved Stranden, og de vil nu give den dobbelte pris for 370 tryk. Høst &amp;amp; Søn sælger desuden også tryk.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/5HTI</t>
   </si>
   <si>
     <t>[Fortrykt:]
 SELSKABET
 FOR GRAFISK KUNST 
 [Selskabets logo]
 MEDDELELSE
 FRA 
 FORMANDEN
@@ -9761,51 +9761,51 @@
     <t>1933-04-18</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Hareskov St.</t>
   </si>
   <si>
     <t>Ruth -
 Grethe Bichel
 Peter Bichel
 Alhed Marie Brønsted
 Louise Brønsted
 - Christoffersen
 Knud Dalhoff Larsen
 Adam Goldschmidt
 Ina  Goldschmidt
 Bodild Holstein
 - Jantzen, Lindøgaard
 Grethe Jungstedt
 Alfred Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Andreas Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Sagen om at Ina/Sjums er genfundet kendes ikke. 
 "Den gamle Adam" er formodentlig Inas bror, Adam Goldschmidt.
 De to Holsteinere: Den ene er formodentlig Bodild Holstein, men hvem den anden er vides ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0605</t>
   </si>
   <si>
     <t>Det er godt, at Ina/Sjums er genfundet.
 Johanne/Junge og Adolph/Agraren Larsen ejer nu Lindøgaard. Johanne beskriver i brevet rummene og deres indretning samt gårdens faciliteter, dens pris mm. Andreas/Dedde Warberg har været på besøg og ordnet papirarbejde. Han var begejstret for gården.
 Johanne Larsen har haft mange gæster, der ville se gården.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/14rd</t>
   </si>
   <si>
@@ -9830,51 +9830,51 @@
 Jeg har ingen Tid. Naar du skriver, stil mig saa Spørgsmaal om det hele her, jeg ved ikke, hvad du ved og hvad ikke. 
 Du hører fra mig d. 26.
 Tusind Hilsner til Jer alle tre
 Din Junge</t>
   </si>
   <si>
     <t>1933-11-30</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Ragnhild -
 - Bendtsen
 Harald Bing
 Johannes Nicolaus Brønsted
 Achton Friis
 Georg Jacobsen
 Frithiof Kemp
 Anker Kyster
 Adolph Larsen
 Andreas Larsen
 Musse Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Karl Madsen
 Harald Nyborg
 Hubert Paulsen
 Valdemar Rørdam
 Karl Schou
 Sigurd  Swane
 Peter Tutein</t>
   </si>
   <si>
     <t>Fehr blev i 1926 grundlagt som forhandler af Ford biler med afdelinger i flere fynske byer. I 2003 ophørte firmaet. (Internet-søgning jan. 2022).
 Det vides ikke, hvem Ragnhild var. 
 Foch var Johannes Larsens hund. Den døde i aug. 1933.
 Hovrättsråd: Dommer ved appeldomstolen, som er den næstøverste domstol i Sverige. (Wikipedia jan. 2022).</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Leo Swane og bankdirektør Jacobsen har fået Ny Carlsbergfondet og Odense Kommune med på, at Johannes Larsen skal dekorere festsalen på Odense Rådhus. Han har flere bestillinger på billeder og betaler et afdrag på bilen med malerier. 
 Larsen har med søn og svigerdatter været på udstilling og tur til Sjælland. Han har også været på klapjagt. 
 Larsen har købt en hundehvalp. 
 Johan/Lysse må kontakte hovrettsråden. 
 Achton Friis har været på 14 dages ophold på Møllebakken. 
 En mår har taget et par af Larsens høns.</t>
   </si>
@@ -9992,51 +9992,51 @@
     <t>Elisa Hansen tør ikke køre på denne årstid, så hun tager toget til Sverige. 
 Elisa har holdt en afskedsmiddag. 
 Det går godt med Gretes butik. Hun har solgt billeder af Valdemar Andersen.
 Elisa savner en idé til julegave til Peter. Hun vil købe en gås og stegeden hjemmefra og derefter indkøbe resten i Halmstad.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bgpx</t>
   </si>
   <si>
     <t>Kære Bams.
 Nej vi tør alligevel ikke vove os paa Langfart paa denne Aarenes Tid med Peugeoten, saa vi tager Toget. Jeg kommer lidt før Kylle ligesom sidst. Saa er det store Spørgsmaalet, naar du kan hente mig i Halmstad; En Gaas kan jo godt hænge et Par Dage evnt. halvsteges, saa du kan jo godt bestemme et Par Dage før Jul men send mig Besked, saa snart du kan overse Situationen. Kylle udbeder sig en Ønskeseddel, Igaar havde jeg Afskedsmiddag for Harald. Han vilde kun have Panders og Niels Erik, selv var vi jo seks. Det var en god lille Middag og sikken de kunde skaale. Det gaar godt i Getes Skap, der er virkelig Interesse for den hun har solgt 6 Billeder af Vald. Andersen. Det var en drøj Parskedag men Forberedelserne er næsten de værste, det er godt det er overstaaet. Det var et morderlig flot Brev, Peter havde skrevet, hils ham og sig, at a ska' fornøj ham for et. Kan du ikke give mig en Idé som ikke fylder for meget i en Kuffert, jeg synes, det er noget lidt det jeg har til ham, og naar jeg køber noget i Halmstad bliver det jo ingen Overraskelse. Tiden iler om lidt varer det ikke længe, saa er det atter Jul. Jeg glæder mig kolosal til at komme til Båxhult. Mange Hilsener til jer alle 3.
 Mos.
 9-12-34. 
 verte
 Hvorledes mon det har sig med Butikkerne om Søndagen i Halmstad. Dersom de er aabne efter 4 ligesom her, saa kunde Kylle og jeg følges ad. Jeg vilde saa købe en dansk Gaas og stege den halvfærdig, som jeg har gjort før og saa købe Resten i Halmstad, men vi maa jo være sikre paa om vi kan gøre de øvrige Indkøb, ellers var det skam en Bus. Kan du paa en el. anden Maade faa det at vide og skrive Besked. Buono sera.
 11-12-34 Mos.</t>
   </si>
   <si>
     <t>1935-01-31</t>
   </si>
   <si>
     <t>Drude Jørgensen
 Andreas Larsen
 Elena Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Larsen, kunsthandler
 Bendt Rom</t>
   </si>
   <si>
     <t>Johannes Larsen kendte flere, der hed Palle, så det kan ikke afgøres, hvem den omtalte var.</t>
   </si>
   <si>
     <t>Johannes Larsen sender penge og håber, at det kan redde kvierne. 
 Salget af et billede er mislykkedes, da køberen ikke har penge til det. I stedet har Larsen solgt til Drude.
 Der er sne og frost.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tWkN</t>
   </si>
   <si>
     <t>Kjerteminde 31 Jan. 1935.
 Kære Lysse!
 Tak for Brevene! Det er nu lykkedes mig at tilvejebringe 700 danske Kr. som jeg skal sende Jer naar jeg faar dem. D.v.s. lige i Dag sender jeg 200 Kr. og saa 500 naar jeg faar de 700. Da Duerne befinder sig hos Kunsthandler Larsen i Kjøbenhavn, fik jeg Fasanhannen hjem fra Palle og forsøgte at afsætte dem til Bendt Rom, som var Liebhaver paa de Vilkaar at jeg vilde tage et Billede han har i Bytte og lade han afdrage Resten. Jeg bød ham det før omtalte Billede og 700 Kr contant. Men fik Brev fra ham der gik ud paa, at da hans lille Dreng var kommen paa Børnehospitalet pa Refsnæs og han ikke i Øjeblikket havde 700 Kr kunde han ikke. Jeg solgte det saa i Gaar til Drude for 700 contant og Resten paa Afbetaling i alt 1200 d.v.s. halv Pris. Vi har det godt. I Nat og i Dag har vi faaet en Del Sne fra SØ. i Eftermidg tøer det, men nu klarer det op til Frost fra N.V. Mange Hilsner ogsaa fra Else og Puf og ogsaa til Bimse og Peter. Jeres JL.
 [Skrevet på hovedet øverst på arket:]
 P.S. Jeg haaber Pengene maa komme tidsnok til at redde Kvierne</t>
   </si>
   <si>
     <t>1935-06-28</t>
   </si>
   <si>
@@ -10367,51 +10367,51 @@
 Den Lille er formodentlig Ane eller Jeppe (Johan/Puf Larsens børn).</t>
   </si>
   <si>
     <t>Johannes Larsen kan ikke finde dokumentet. 
 Christine Swane har fået Det Tagea Brandtske Rejselegat.
 Johannes Larsen har været til Karl Schous begravelse og tager nu til Filsø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QxSU</t>
   </si>
   <si>
     <t>Kjerteminde 19 Marts 1938
 Kære Lysse!
 Kan Du bruge dette? D.v.s. det er altsaa sendt til Banken samtidig med dette. Jeg har ikke kunnet finde det forbandede Dokument og har aldeles ingen Erindring om dets Existens. En anden Gang hvis I mangler saadan noget vil jeg bede Jer om at gaa ud fra at det ikke findes og digte et eller andet som jeg kan skrive af. Vi har det godt allesammen. Uglen har faaet det Tagea Brandtske Legat paa 10.000 Kr. Jeg var et Par Dage i Kjøbenhavn b. la. til Schous Begravelse og rejste hjem Dagen efter, nu rejser jeg til Fiilsø og ser at faa malet noget. Mange Hilsner fra os alle til Jer alle 4. 
 Din Far. 
 [På s. 2 har Ellen Sawyer skrevet:]
 Kære Allesammen!
 Jeg vil blot sende en Hilsen med fra den øvrige Familie, vi har det alle godt og nyder det dejlige Vejr, den Lille staar ude i Solen og gror, Puf brygger Martsøl i lange Baner.
 Tusind Hilsner fra Elle</t>
   </si>
   <si>
     <t>1938-05-20</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Marie Larsen
 Christine Swane
 Lars Swane</t>
   </si>
   <si>
     <t>Birkerød
 Skovgaardsvej 5</t>
   </si>
   <si>
     <t>Christine Swane blev i marts 1938 tildelt Tagea Brandts Rejselegat på 10.000 kr. Lars/Lasse Swane planlagde en rejse for Christine Swane og ham selv over Amsterdam, Haag, Antwerpen, Paris og videre til Bretagne. Efter et ophold i Loire rejste de to tilbage til Paris og hjem over London. Rejsen varede to måneder fra sidste halvdel af juni til midt i august (Birgit Bjerre: Christine Swane. Kvindelig maler i mændenes verden. Johannes Larsen Museet 2003 s. 87).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swanes brevarkiv, kasse 1, 2002/61, A8, Lb II</t>
   </si>
   <si>
     <t>Else og Andreas/Puf Larsen ønsker Christine og Lars/Lasse Swane en god rejse til Bretagne. De ser frem til at se Marie Larsen, mens de to andre er på rejse.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hIOv</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Frk
@@ -10642,72 +10642,159 @@
 Fyen
 [Håndskrevet på kuvertens bagside:]
 A Warberg Müller
 Hareskov
 [I brevet:]
 Hareskov, 20’ Nov. 1941. 
 Kæreste Junge! Det er for galt, at jeg først nu får skreven til dig, skønt den sidste Kasse Frugt, Æblerne, kom i Lørdags, 8 Dage efter Kvæderne, vi er overvældede, Tak til Jer alle sammen det var en Kæmpegave! Kvæder står i så høj Pris i Aar, at jeg ganske havde opgivet dem; og da vi ikke har Spiseæbler, er sådanne også yderst velkomne, Axel tager hver Dag et med på Kontoret, det har han så godt af og er så glad ved; hvad hedder de store, skøre, smukke, gul og røde? De er himmelske Tak og atter Tak! Grunden til Brevets Forsinkelse er simpelthen en Række af så krævende Arbejdsdage, at jeg ikke har overkommet mere – der er meget at lave nu for kommet mere – der er meget mer at lave nu for en Husmor, men så er det godt, at man kan, jeg er sommetider helt stolt af mig selv, fordi jeg har fået mig lært så meget, som før syntes mig uoverkommeligt – og at det morer mig, men det tar også på Kræfterne. Skrev jeg om Mette Schous Besøg i forrige Uge? Hun kom cyklende til Frokost den ene Dag med lille Marianne på Styret – de var nede hos Nus og rejste næste Morgen; den lille var over alle Grænser bedårende, hun fylder 3 Aar til Marts – ligner Buf meget, hun har hans dejlige Øjne og store sorte Øjenvipper – og den mest poliske lille Mund – det lyser ud af hende, at hun også har hans strålende Sans for Humor, jeg var forfærdelig glad ved hende, det er sjældent at se så pragtfuld en Unge. Mette er også meget sød, vi var alle så glade ved Besøget, også Axel; og hvor er hun tapper og dygtig; hun beholder Huset ved Fjorden, en Malerveninde bor hos hende 
 de passer i Fællesskab Jorden, har avlet og solgt 60 Tdr. Kartofler, som de selv har taget opsorteret etc. Desuden har hun mange andre Grønsager. Om Vinteren tager hun op til Faren, som har en Gård i Himmerland, Moren er nylig død (for et Par Aar siden), han har lejet en Væv til hende, der væver hun så om Vinteren og maler, hun er meget talentfuld; du ved hun er Søster til Carl Nielsen, ham med Samtalerne med Tyskeren; hun havde lige besøgt ham; han er frygtelig opreven over de Samtaler; ved den sidste var Tyskeren lige kommen fra et Besøg på ”Fædrelandets” Redaktion, hvor de havde skældt voldsomt ud over Carl Nielsen, som havde angrebet Bladet, og det kneb meget at få ”Samtalen” lavet; hvert Ord må jo afvejes til alle Sider, men skal alligevel helst udtrykke det, han har på Hjerte. 
 Det var så heldigt at vi lige havde fået en Kanin, da Mette kom – da jeg skulde stege den – jeg skar den ud, dyppede i Mel, stegte i Gryde med Tomatpuré – så jeg, at der var en Masse Fedt omkring Nyrerne, det tog jeg fra og lavede af det, samt Hjerte, Lever og Nyrer, den lækreste Leverposteg – uden Mel men med 1 [pund symbol] Kartofler, alt maskinelt. Vi har en fordelagtig Transalation med Hansens, der hvor Sus bor; Axel skaffer dem ”Opfejning” d v s Korn som spildes fra Sækkene i Frihavnen, det kan han købe billigt, det får så Hansens til deres Dyr, Høns etc – de kan jo næsten intet få at købe og kun til Kæmpepriser; vi Axel [”Axel” indsat over linien] har leveret to Gange og derfor får vi . 3 Kaniner – 1 Hane og en Gås, sidste til Jul, Hanen til Nytår, de to Kaniner har vi fået, det har de selv tilbudt, - de får Korn og vi får billigt Kød. Vi kan ikke få ”Opfejningen” ubegrænset, der er mange om det, men vi er godt tilfreds. 
 2) En anden Dag fik jeg Axel til at købe et Kvieslag, det kostede til min Skræk 4,50, men jeg fik heraf 1 pund afsmeltet Klaret og to store Rullepølser, så det blev dog lukreativt. I Forgårs kom Nus hjem fra en Bytur og havde i Istedgade købt en Nyre for 40 Øre – den blev til en herlig Ragout igår, jeg skar den i små Stykker, som meledes og stegtes med Tomat – tilsidst blandedes små bitte kogte Kartofler i, som jeg havde pillet fra de store – de var som Nødder men lækre trods sene. Af Nyrens Fedt blev der lidt Klaret – vi kan næsten ikke få Fedt mere og Smørmærkerne er kun lige til. Nu har Nus og jeg bestemt at vi fra nu af og til Jul kun vil spise Marmelade på Knækbrødet om Morgenen for at spare Smør til lidt Julebagning; jeg bager nu 2 Gange om Ugen 2 Franskbrød og en Gang ugentlig en stor Bradepande Honningkage, jeg har en billig Opskrift, kun 85 Gram Klaret – c 2 pund Sigte/og Hvedemel ½ af hver og 1/2 l Kernemælk, div. Erstat. Krydderier, den sparer også på Smørret; til Søndag bager jeg Småkager, som jeg delvis har opfundet: 1 Æg – liså meget brunt Sukker, liså meget Mel, lidt Natron og div. mørke Krydderier – der bliver c 50, sat på med Teske, i går fandt jeg på at lægge en lille Klat fast Marmelade på hver Kage – men den Opfindelse skal nu gemmes til Jul, den var dubra. Bliv ikke forarget over at Kvæderne gik næsten til Lyst! i Aar kan man jo ikke lave Konfekt, som Axel elsker, så lavede jeg Knækbrød, d v s 2 pund syltede jeg først som hele; så kogte jeg alle Skræller og Kernehuse af, mosede gennem Dørslag, der blev 3 pund Marmelade; Resten gik gennem Maskinen, der blev 5 pund Frugtmasse, kogt en 5 pund Sukker; en Del farvede jeg rødt, en Del grønt, den største Part ufarvet; det ligger nu spredt ud på den store Egetræsbakke og et stort Fad, dækket med Papir, og tørrer oppe på Køkkenskabet – altså lige under Loftet, så skal det senere skæres ud og vendes i groft Sukker - Julekonfekten er sikret. Til Variation har jeg meget stærke Ingefær-Græskar, som også skal vendes i groft Sukker. Nå – du ser, jeg er meget hus-optaget.
 I Tirsdags var Axel til sin 2den Bachkoncert , og Lugge husede ham igen - den Dag lavede jeg de tre Kvædesyltninger, det tog hele Dagen, Nus var i København – med Nyheder – så jeg var almasensalene, derfor nåede jeg så meget, var først lige færdig og havde Middagen parat, da Nus kom Kl ½ 7; en strålende glad Skatter, skønt hun havde travet hele Dagen med sin tunge Kuffert og i Snuskregn: men så havde hun også flottet sig, spist Frokost i Brasilko, en fin Hummer – Reje – Svamperet til 2,85 – uhørt for den sparsommelige Nus – deroppe havde hun siddet og talt alle sine Ordrer sammen - og købte siden en lille Æske fineste Konfekt (8 Kr Pund!) der var for 3,85, som hun havde med hjem til vores ensomme Aften; og da vi havde spist Middagen, pakkede hun Kufferten ud og viste mig alle de dejlige Ting og fortalte mig om hvert enkelt Sted, hun havde været, og hvad de havde sagt og hvad de havde købt - - de er helt vilde efter hendes Ting nu - og netop nu er det så svært at skaffe Materialer --- ialt havde hun solgt for 1.294 – Kr.!! – så nu får de rasende travlt, jeg begriber ikke, at de kan nå det; men Sus havde netop om Formd. opdaget, at Fru Hansen, som var ovre at vaske en Kasse Glas for dem – at hun kan dubbe – (altså sætte Farverne på de ensfarvede Ting, det er meget svært) – hun vilde så gerne prøve, og det viste sig, at hun havde Håndelaget, de blev strax fejlfri, og de havde jo ikke Råd 
 3) til at ødsle Farver nu på Oplæring. Dupningen keder dem skrækkeligt – de vil hellere lære nye Motiver, og alene Budtz Müller i Bredgade havde bestilt 200 grøn-duppede Glas á 1,65 [”á 1,65!” indsat over linjen], så der er noget for Fru Hansen, de mener det kan betale sig at tage Hjælp, så de kan hellige sig de større Opgaver; de har også engageret Nortoft til Pakningen, som tager lang Tid. (Gid jeg var 10 Aar yngre – men jeg har nok heroppe at lave og for få Kræfter til mere.) – 
 Nus havde på sin Tur også været på Vestre Kirkegård – det var Bufs Fødselsdag Dagen efter – havde Blomster med derind; for dine Penge havde hun i fjor købt og plantet en hvid Krysantemum, den stod så smukt og havde mange Knopper. 
 Og i går fik hun fra Kunstmusæet de Billeder, hun har arvet efter Buf; et meget stort Maleri af Baronen forestillende Fru Syberg, der sidder sammen med Trylle og ser i en Bog, et dejligt Billede. Og en smuk Skitse af Peter Hansen, en pløjende Mand, samt flere Fugletegninger af Las. Jeg har lovet hende at hjælpe med Ophængningen, hvor vil de smykke hendes Hus dernede, det er virkelig et henrivende lille Hjem, hun har der; hun skulde have hende en Mand deri. -
 Ja og så kom Axel hjem i Aftes og var i strålende Humør efter sin Koncert, og det var dejligt at have han hjemme igen; men hvor har han dog godt af de små Udflugter! 
 Han havde også Læseforeningsbøger med til os, vi læser Thomas Olesen Løkken på Kraft for at være udrustet til hans Besøg, som nu snart må kunne ventes.
 Jeg fik et sødt Brev fra Tutte i går; hun kommer dog ikke herned, men vil gerne have mig derop i næste Uge; det må jeg gøre, skønt jeg er i en kedelig Astmaperiode, må brænde Pulver hver Nat for at kunne sove. Men jeg rejser nu derop alligevel. 
 Nu er det Frokost, lille Junge, så jeg må slutte for denne Gang.
 Husk at skrive om Bibbe, og hils hende meget, når du skriver. Hvordan har du det med Tobak? Axel kan vist godt skaffe dig noget, hvis du ikke kan få det. 
 Tænk dig, jeg fik et langt Brev fra Tante Else, så nu skal jeg skrive igen. 
 Tusind Hilsner og endnu en varm Tak for Frugten!
 Din Dis.
 Kære Junge! Jeg ved ikke om Dis har skrevet noget om Tobak! Hermed en lille Pakke Cigaretter, som jeg haaber, at du kan bruge. Mange Hilsner fra din heng. Axel.</t>
   </si>
   <si>
+    <t>1942-01-05</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov St.</t>
+  </si>
+  <si>
+    <t>Ellen Agnete Amstrup
+Julie Brandt
+Thora  Branner
+Louise Brønsted
+Alfred Fly
+Adolph Larsen
+Andreas Larsen
+Else Larsen
+Jeppe Larsen
+Johannes Larsen
+Marie Larsen
+Eli Laub
+Christine  Mackie
+Elisabeth Mackie
+Axel  Müller
+Ellen  Sawyer
+Janna Schou
+Else Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>På kuvertens forside er skrevet, at kuverten indeholder to breve. Brevet fra 11. nov. 1942 er i forbindelse med registreringen taget ud af kuverten, da det ikke hørte til i den. Det er registreret selvstændigt. 
+"Pan-Breve": Warberg-søstrenes veninde, Julie Brandt, blev kaldt Pan. 
+Johannes Larsen og den danske Sommer. Halvtreds Tegninger af Johannes Larsen med et Digt af Johannes V. Jensen. Gyldendal 1941. 
+Frk. Kristensen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8404</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen har haft det godt i julen og slappet af. Inden jul havde hun nået alt det, som hun ville, og det gav ro. Dr. Fly vil ikke give hende medicin for hendes tossede ben.
+I julen fik Johanne og familien kirsebærvin og konfekt. Johanne nød brevene fra søstrene.
+Ellen Sawyer er kommet tilbage fra julebesøget og er vist nu i København. 
+Christine og Elisabeth/Putte Mackie holdt jul i deres nye lejlighed.
+Det er en katastrofe, at USA er gået ind i krigen. 
+Johanne har købt en bog om Frankrigs sammenbrud, og da hun havde læst den, gav hun Louise/Lugge Brønsted den. 
+Thora/Tutte Branner og Johanne har brevvekslet.
+Det var trist, at gåsen var for fed for Astrid/Dis Warberg. 
+Marie Larsen har været hos Johanne i julen. Hun var stolt over, at Jeppe gerne ville med hende hjem.
+Martin/Manse Warberg Larsen var ikke glad i julen. Der var vist noget i driften, der bekymrede ham. 
+Laura/Bibbe Warberg Petersen arbejdede juleaften.
+Johanne vil gerne høre mere om Janna Schou. Det er dejligt, at hun har solgt så godt. 
+Johanne fortæller om julegaverne, som bl.a. omfattede Johannes Larsens nyeste bog.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1nCO</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru A. Warberg Müller
+Bakkevej 12.
+Hareskov St.
+[Med blyant på kuvertens forside:]
+modt. 6 Jan 1942
+og et fra 11/Nov. 42.
+[Med blå kuglepen på kuvertens forside:]
+13-12-02
+31-1-2000
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard Dræby St. Fyen
+[Med blå kuglepen på kuvertens bagside:]
+31-1-2000
+[I brevet:]
+Lindøgaard 5-1-1942.
+Hils Axel og Janna.
+Har I det godt alle tre? Skriv snart igen.
+Kæreste lille Dis!
+Bare du ikke længe har kigget efter Brev fra mig men jeg har haft saa mange Takkebreve at skrive, og da jeg allerede før Jul takkede dig for din dejlige Gave, blev der jo skubbet ud til lidt senere, og jeg har desuden ikke haft Aanden over mig til Brevskrivning; det er jo lidt forskelligt med ens Skrivelyst. Jeg har været bedst tilpas ved i Julen bare at "sidde hen" og hvile, ryge, læse og dase. Jeg kan mærke Aarene - eller er det Sygdommen - paa denne Træthed, som der jo ikke er noget at gøre ved; Dr. Fly vil jo ikke give mig noget for den "det er Sygdommen" siger han "og jeg vil helst ikke give Dem noget for det." Maaske har jeg taget for haardt fat før Jul - vi ved jo alle, at der er meget at virke med før Jul baade for Hjerne og Krop, eller maaske er det kun fordi det nu er Vinter, at det tossede Ben skaber sig sådan. 
+Du kan tro, vi festede med dit smukke Stel i Julen, vi fik 2 Fl. Kirsebærvin (Petri, glimrende) af Tutte, og det klædte Karaflen saa nydeligt med den røde Vin. Af Lugge fik vi 1/2 Fl. Akvavit (og en Æske dejlig Konfekt) saa her var Højvande. Tak søde Dis for dine 2 lange gode Breve, baade "det egentlige Julebrev" og det nu for et Par Dage siden, det var saa morsomt at høre saa smukt og udførligt om Jeres Jul. Jeg har i det hele taget solet mig i Søsterbreve baade før og efter Jul, lange og morsomme baade fra Christine, Lugge og Tutte; med morsomme mener je interessante og oplysende. Og du søde Dis er jo altid en dejlig sikker Ma[ulæseligt; du skal vide, at dine Breve betyder meget for mig jeg er jo lidt isoleret fra saa mange af mine. 
+Elle er saa vidt jeg ved kommen tilbage til Kbhvn. i Gaar - Søndag - vist for at være der en Dags Tid eller to, og saa er den dejlige Ferie forbi; men nu kan hun da leve paa alt det, hun nu har oplevet i Samværet med dem og har faaet mere Indblik i alt det som de ikke kan skrive om. - Christine og Putte havde en dejlig Jul sammen i deres nye smukke Lejlighed, med Sol, Nete havde sendt dem en Kalkun, som Putte stegte i deres Komfur, de havde Juletræ og Eli Laub som Gæst. Men at Amerika er gaaet ind i Krigen er jo for dem en forfærdelig Katastrofe, hvordan det skal gaa, begriber jeg ikke, men en Udvej bliver der vel, mulig at Putte kan naa at tjene noget ved sin Sang en Gang. - - Fra Lugge fik jeg i Forgaars et ret langt Brev. Det var saa-
+2
+mænd et Takkebrev. Jeg fik 10 Kr. af T. Else til min Fødselsdag; for dem købte jeg mig en lige udkommen Bog af en svensk Journalist - Victor Vinde - den hedder En Stormagts Fald og handler om Frankrigs Sammenbrud. meget interessant; jeg læste den to Gange og lod den saa blive Julegave til Lugge, som heldigvis ikke havde læst den før - saadan opfattede jeg da hendes Brev. - Men Lugge nævner ikke noget om, hvordan hun selv har det, og da jeg følte en meget stor Skuffelse over det, sagde jeg til mig selv, at jeg rigtignok i alle mine Breve for Fremtiden vilde huske at skrive om mit Knæ! Og lille Tutte og jeg har vekslet ikke saa faa Breve inden Jul og nu sidst med et Par Pan-Breve til dig. Jeg beholder det til Elle har været her en Gang og læst det; vil du saa have det igen? - - Jeg skulde vel skrive lidt om vores Jul, men kan ikke male det ud som du; hvor var det dog trist, at den Gaas var for fed for dig, lille Dis. Kan du aldrig slippe det Nyrevæsen? Skal du altid have det at trækkes med, saa er det da trist. Men det var Julen - - Marie kom Juleaftens Eft. og stod endnu i Gangen og tog Tøj af, da vi øjeblikkelig skulde have en Historie om, at Jeppe - Pufs og Elses - havde villet være med hende og gladelig var taget hjemmefra for at være hos Marie i Julen. Høj, triumferende Latter. Det er Maries det bedste, naar hun kan faa vore Børn - smaa og store - til at hænge mest ved hende, mere ved hende end ved Forældrene. Ikke saa faa Gange fik vi Historien om Jeppe repeteret. - - Det var jo dejligt, at Marie kom; navnlig for Tinge betyder hun så umaadelig meget, og hun er jo meget hyggelig at have, men uhyrlig stilfærdig med Aarene. Hun sidder uafbrudt og læser - B.Ter Hjemmes Julehefter, men alligevel er det jo hyggeligt, at hun sidder der. - - Jeg for mit personlige Vedkommende var saa uhyre vel tilpas i Juledagene, var af en eller anden ukendt Grund saa glad i mit Sind og syntes, at Tilværelsen var dejlig; noget tror jeg, det skyldtes, at jeg havde naaet alt, hvad jeg havde foresat mig at naa, alt! Og det giver nu ens Sind en god Beskaffenhed. Blandt andet havde jeg faaet sendt en lille Julegave til flere end ellers - Elle, Christine, Tutte, Lugge, dig og saa var jeg veltilpas over den gode Julepakke, jeg havde faaet afsendt (og i god Tid) til Bibbe. Mon det ikke for en stor Del er den Slags, der giver Fred i Sindet og Glæde ved Tilværelsen. Men jeg havde den Skuffelse, at Manse ikke var saa glad ved sin Jul, hvad der gjorde mig saa meget mere ondt; som han havde købt ind af alt
+3
+muligt, Gaver og Godter og Solbærrom for at gøre det festligt for os. Hvor er Manse en dejlig Søn for mig at have, du kan ikke tænke dig, hvor han altid er sød imod mig Sagen var vist, at noget ved Bedriften pinte ham. Paa Grund af Tyskeriet er det smaat med Banevogne og vi havde en Del Roer, der laa og ventede paa Vogn og Frostvejr blev det jo, saa det tog Skade af at ligge - - den Slags piner uden at man egentlig gør sig klart, hvad det er, der piner. Smaating kan ogsaa plage en. Naa, men for øvrigt gik Julen udmærket, et lille Brev fra Bibbe havde gjort godt, men hun har vel saa meget at gøre; jeg fik et Kort fra hendes i Forgårs og hun havde det godt, tror jeg. Du skriver, at jeg glemmer at skrive om Bibbe, men jeg ved ikke, hvad jeg skal skrive; Sygehistorier er jo da ikke noget at gengive og det er jo mest hendes Verden; hun lader til at være glad ved Arbejdet der, men gruer vist over alt Nisseriet som vist særlig udfoldede sig i Julen; Kl 10 1/2 Juleaften fik hun fri for Nisse-Festligheden og kom op til sig selv, hvor hun saa aabnede Breve og Pakker og holdt Jul med sig selv til Kl 1 1/2. Jeg er glad ved at tænke, at jeg sendte hende nogle smaa Cigarer, for de maa da have pyntet paa hendes lille private Juleaften. Siden vi er ved vore Datterforhold - nej lille Dis, du kan rigtignok aldrig skrive for meget om Janna og hendes Færd; det interesserer mig i allerhøjeste Grad altsammen og jeg har glædet og frydet mig over hendes gode Juleforretning. Hun tør vel ikke sætte sine Priser lidt op? saa vilde hun jo selv faa lidt mere for sit kolossale Slid. 
+Jeg har vist slet ikke skrevet om vore Gaver, eller mine. Agr. og jeg fik af Las: "Johannes Larsen og den danske Sommer" og var himmelhenrykt over det dejlige Værk; det er hver Gang paany en Oplevelse og Berigelse at se alle de dejlige Tegninger igennem. Vi fik en imponerende Mængde Sjag Tobak af Puf, jeg vidste nok, han havde længe købt ind før Markedet strammedes. 
+Fra Bibbe en dejlig lille Bog med alt muligt i - ja selv Landkort og Fremmedords-tydning fra Drengene 1 ny Pibe og Tobak fra ["fra" overstreget] samt en dejlig Portemonnaie. fra Agraren 5 Kr. fra Elle Juleroser, fra Christine en Bog Lugge og Tutte ved den, fra Frk. Kristensen en ønsket Smørassiet m. Laag, fra Marie Servietter og andet. 
+Nu kun mange mange gode Hilsner fra din Junge</t>
+  </si>
+  <si>
     <t>1942-01-10</t>
   </si>
   <si>
     <t>Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Lindøgaard</t>
   </si>
   <si>
     <t>Ruth -
 - Bilde
 Erik Høgsbro
 - K, Lindøgaard
 Jacob Lange
 Adolph Larsen
 Andreas Larsen
 Grethe Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Louise Løgstrup
 Cathrine Meyer
 Ellen  Sawyer
 Lasse Taaning
 Astrid Warberg-Goldschmidt
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Jens Hansen, som først ville sælge en gård og derefter ikke ville, var. Heller ikke hvem Ruth var. 
 Sagen om at "Agraren var gaaet" og "til vor store Lettelse nøjedes det med den ene Dag": Adolf Larsen var kvartalsdranker.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0211</t>
   </si>
   <si>
     <t>Johanne Larsen blev glad for Bibbes brev. Johanne havde ikke råd til større julegaver. Hun ville gerne hjælpe Bibbe mere. Nu betaler hun hendes tandlægeregning - eller rettere: Martin/Manse gør det. Det var dyrt at holde jul.
 Løgstrups på Lindø vil sælge deres gård, og Erik/Tinge har budt på den. Der skal rejses penge til sagen ved at sælge dyrene og malerier. Lasse Taaning kan låne familien 1000 kr. De vil helst ikke låne af Vilhelm/Klaks Larsen. 
 Marie skal rejse nu. Nytårsaften var smuk og krigsvemodig. 
 Adolph har haft en "tur", men den varede heldigvis kun én dag. 
 Måske kan Johanne og familien låne af Ellen.
 Jacob Lange er død.
 Mon Bibbe møder nazister blandt lægerne?</t>
   </si>
   <si>
@@ -10773,53 +10860,50 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/ytKA</t>
   </si>
   <si>
     <t>[Skrevet på kuvertens forside:]
 Fru Johanne Warberg
 Lindøgaard
 pr. Dræby St
 Fyen 
 [Ulæselige noter i højre side]
 [Skrevet på kuvertens bagside:]
 afs. Brøndsted, Blegdamsvej 19, Kbvn Ø.
 [Delvis ulæselige noter:]
 …. Maler Jensen … Alfred Jensen Cycelhandler 
 [I brevet:]
 8 Spt. 42
 Kæreste Junge! 1000 Tak til Dig og Jer alle for Besøget hos Jer. Jeg vilde ønske en større Veltalenhed stod til min Raadighed, saa jeg rigtig kunde udtrykke, hvor glad jeg var ved det. Nu ved jeg altsaa rigtigt, hvordan der er hos Jer, og hvor er der yndigt og hvor I er søde allesammen. Jeg har tænkt saa meget paa Jeres Høst, sørget i Regn og glædet mig i Solskin (tildels maaske ogsaa egoistisk, men dog mest landøkonomisk), men nu er jeg blevet rolig i Sindet i den faste Overbevisning, at det nok er kommet ind altsammen, og at Tinge og Manse har leveret Vildt til Høstgildet. Og hvor var det dog morsomt at jeg ogsaa fik Bibbe at se, det søde Barn vilde absolut have kørt min lille Bagage til Kerteminde, det havde været nydeligt efter Natteturen! Ja, Rutebilen svigtede jo, og jeg havde en meget varm, men ogsaa meget sund Spadseretur til Kerteminde. 
 Ogsaa Besøget i Brædstrup var særdeles vellykket, alt ialt en dejlig Rejse med godt Forslag i, skønt det jo kun var 10 Dage ialt. Magisteren var ogsaa glad ved sin Fodtur, havde bl.a. været paa Randbøl Hede og ved Slaggaarden, hvor han fandt Korsnæb i Massevis Heldigvis er jeg aldrig ked af at komme hjem, Bes var her og havde The og Hygge til os. Den vidunderlige Frk. Andersen var ogsaa kommen og fungerer nu, foreløbig tilfredsstillende, laver god Mad og gør et kompetent Indtryk i det hele taget, maaske snarest lidt for, jeg spørger mig selv, om hun kan bevare sit elskværdige Væsen under alle Forhold, det er maaske lidt meget at forlange, men for mig egentlig den aller vigtigste Egenskab hos en Husfælle. Jeg har nu efterhaanden genset alle Børn og Svigerbørn undt. Lomme; Mudi med Familie var her hele Dagen i Søndags, de to Unger er meget lækre, og Michael var i sit allerbedste Humør, saa er han uimodstaaelig. Mudi er flink og udhvilet ved efter sin Extraferie. Mornine holdt en nydelig lille Midg. i Lørdags for Eli, Swane, Vennen Einar Kabel – Pianist – og os, det er saa fint og lækkert, alt hvad Mornine laver: hun har opgivet sin Sommerrejse, men tager dog en Ugestur ud til Karen – vores Kusine – i Holte. Eli og jeg snakkede om, hvad vi dog kunde gøre ved hendes Fattigdom, jeg har talt med Eskild, om han ikke kunde skaffe hende noget Haandarbejde, det [ulæseligt] og er vist godt betalt, men Ulykken er at Materialerne til det som til saa meget andet er ved at udgaa. Stakkels Mornine med sin evige Pengenød. 
 Igaar havde vi Besøg af vor gamle Ven Gjerulf, som vi ikke har set i en 20 Aar. I den Tid har han været bosat baade i Dresden, Schweiz, Paris og London, flere Aar hvert Sted og er nu vendt tilbage til sit Udgangspunkt, nemlig Hellesens Fabrikker her i Byen. I England havde han gjort Bekendtskab med en Slags Bevægelse, startet af en Oberst Douglas, som menes at kunne skaffe gode og tilfredsstillende sociale forhold paa en meget simpel Maade; han fortalte en hel Del om det, det lød udmærket, vi vil prøve at faa nogle Bøger af denne Douglas, I kender vel ikke noget til ham; jeg har aldrig hørt ham nævne, skønt jeg i lang Tid har været interesseret i de Spørgsmål og ude efter nogenlunde populære Værker, han skal være forholdsvis [”forholdsvis” indsat over linien] let forstaaelig, men pokkers svært er jo al den Slags, og ialfald jeg læser dem med den lidt ubehagelige Fornemmelse, at jeg ikke vilde kunne gennemskue selv de allerværste Brølere. 
 Hørte I Buhl i Radioen? Det var jo tydelig nok, og vi faar vel altsaa snart tysk Administration, for Sabotagen hører naturligvis ikke op. Det kan ogsaa være det samme, naar bare de vil lade være med at skyde Gidsler, det er efter min Mening Topmaalet af Barbari og næsten ikke til at udholde. Men man kan da altid haabe, at det uventede sker, og det hele holder op, før end ["end" indsat over linjen] man venter.
 Og nu er jeg meget spændt paa at høre, om Du har haft Doktoren ude, og hvad han har sagt om, og hvad han vil gøre ved Hoften, saa det bliver Du nødt til at skrive mig et Par Ord om lille Junge! Og saa 1000 varme Hilsner til Jer alle, Din Lugge.
 H. f. Magisteren.</t>
   </si>
   <si>
     <t>1942-11-26</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Thora  Branner
 Louise Brønsted
 Christine  Mackie
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Andreas Warberg
 Else Warberg
 Karen Warberg
 Laura Warberg
 Marie Warberg
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Else Warberg og hendes døtre boede på Glorup, hvor deres mand og far havde fungeret som godsforvalter.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0953</t>
   </si>
   <si>
     <t>Else Warberg er død. Hun blev 83 år og var klar i hovedet, men legemet var svagt. Hun var et godt menneske. Begravelsen bliver i stilhed. Det var godt, at Johanne C. Larsen besøgte Else om sommeren. 
 Laura/Bibbe Warberg P. er indlagt med gulsot. Hun får mange besøg og læser meget.
@@ -10928,51 +11012,51 @@
   </si>
   <si>
     <t>Johannes Larsen ønsker tillykke. Han har været i Sønderjylland og hente en hund, hvis drægtige mor han havde set på en udstilling. Moderen havde vundet flere priser. Hvalpen er også både sød og dygtig. Den sover i en kurv ved Larsens seng, og om eftermiddagen går Larsen tur med hvalpen. 
 Ane, Jeppe og Thora går i skole og i danseskole.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wCxp</t>
   </si>
   <si>
     <t>Kjerteminde 18 Novbr 1944.
 Kære lille Alhed!
 Til Lykke med Fødselsdagen! Vi har det godt her. Kan Du fortælle Dine Forældre at vi har faaet saadan en sød lille Hund. Det er en hvid Pointer med gule Aftegn. Jeg saa Moderen paa en Udstilling i Odense i Sommer og det var den Hund jeg bedst kunde lide af ca 150. Den var med Hvalpe og jeg bad Manden ringe til mig naar Hvalpene var 2 Maaneder gamle. Bag efter fik jeg at vide at den havde faaet første Præmie paa Udstillingen og forleden saa jeg i Jagttidende at den havde faaet 1ste Præmie og Ærespræmie ved en Markprøve hvor den var Konkurrenterne langt overlegen. Manden der bor nede i Sønderjylland ringede saa for et Par Maaneder siden, og Jeppe og Christiansen og jeg kørte saa i Bil ned og hentede Hvalpen. Christiansen havde Frokost til os alle 4 og jeg havde Øl og Brændevin. Vi fik Kaffe og Kage hos Manden der bestyrer en Gaard for sin Tante. Da vi kørte hjem laa Hvalpen paa mit Skød og sov hele Vejen. Nu ligger han i en Kurv ved Siden af min Seng om Natten og om Eftermiddagen gaar jeg en Tur med ham ud langs Stranden Han er nu dobbelt saa stor som da vi hentede ham og det ser ud til at han blive den kønneste Hund i Norden. Han er ogsaa vældig klog og flink saa han skal nok blive til noget. Jeg skal ogsaa hilse fra Ane og Jeppe og Thora. De gaar allesammen i Skole hver Dag og om Tirsdagen gaar de i Danseskole. Kan Du hilse Dine Forældre og Søskende fra mig. Mange Hilsner til Dig selv fra
 Din Farfar.
 Johannes Larsen
 Kjerteminde
 Danmark</t>
   </si>
   <si>
     <t>1945-02-09</t>
   </si>
   <si>
     <t>Ina  Goldschmidt
 Anne Marie -, i huset på Lindøgaard
 Adolph Larsen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ole -, Lindøgaard
 Axel  Müller
 Janna Schou
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er uklart, hvem børnene på fotografierne var. Adam Goldschmidts datter, Lena Brita, blev født 1942. Ina Goldschmidts Harriet i 1927, Ulf i 1933. Janna Schous datter, Pernille, er født 1945, men eftersom Jannas far var Jørgen/Buf Schou, var hun ikke af jødisk slægt. 
 Det vides ikke, hvem Ruth Petersen var. Ej heller kendes navnet på Janna Schous svigermor. 
 Johanne købte en dyr frakke og et træsnit af Johannes Larsen som julegaver.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2451</t>
   </si>
   <si>
     <t>Johanne/Junge har fået brevpapir af Andreas/Puf og Else Larsen i julegave.
 Hun takker for de lånte fotos af børnene. De ser slet ikke jødiske ud.
 Johanne takker også for tobakken, og hun vil gerne købe mere.
 Det er godt, at Janne har hjælp efter fødslen nu, hvor man hverken har varme eller lys nok.
 Det er ved at blive forår.
 Martin/Manse har været aktiv med at skaffe brændsel.
 Grethe og Martin er omsider blevet gift, og familien har haft en hyggelig fest.</t>
@@ -11254,99 +11338,99 @@
 Larsen har ligget syg. Han har fået kataloget fra auktionen over afdøde Gethers kunstsamling. Værkerne er sat til meget høje priser.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/FiCf</t>
   </si>
   <si>
     <t>Kjerteminde 25 Febr. 1946.
 Kære Lysse.
 Til Lykke med Fødselsdagen!
 Tak for Brevet med Tegningerne af Huset. Jeg synes det ser udmærket ud og giver Dig Ret i at Vinduerne klæder Huset bedre end de nuværende. Det ser ogsaa godt ud med Frontispicen paa Bagsiden. Jeg har ikke skrevet før paa Gr. af flere Ting. Først var Else og Puf og jeg til Fest hos Johs. V. i Kjøbenhavn og saa blev jeg forkølet da vi kom hjem, laa et Par Dage og stod op og maatte gaa i Seng igen. Nu var jeg lidt oppe i Gaar og er ogsaa oppe i Dag. Vi har faaet Vinter. I Gaar trak Masser af Alliker S paa og Dagen efter begyndte det at sne. Lørdag og Søndag havde vi Snestorm og ind i mellem 7⁰ Frost det koldeste vi har haft i Aar. Her er nu Kaneføre men i Dag har Solen været lidt fremme Jeg har i Dag faaet en Katalog fra W &amp;amp; M ∞der i Lørdags havde Auktion over afdøde Generalkonsul Gethers Malerisamling. En Skovvej af Poul Christiansen kostede 25000 Kr. et Høstbillede af Peter Hansen 28.810 Kr. En Aquarel af mig med Udsigten herfra Stuen og Kirkemøllen kostede 7.950 Kr. til disse Priser kommer 12 ½ %. Der blev solgt 131 Billeder alle til gode Priser saa der indkom jo et klækkeligt Beløb. 
 Paa min Riffel staar der,
 72938.80N. ∞∞72938. Waffenfabrik Mauser &amp;amp; Oberndorff A/N.
 Muligvis skal det sidste være C. Berndorff.
 Mange Hilsner til Jer allesammen incl. Peter Tutein hvis han er der endnu.
 Din Far.</t>
   </si>
   <si>
     <t>1946-02-28</t>
   </si>
   <si>
     <t>Helge Bartholdy-Møller
 Marius Christiansen
 Henrik Gether
 Kai Grunth
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Eiler Lehn Schiøler
 Holger Rasmussen</t>
   </si>
   <si>
     <t>Henrik Gether døde 8. januar 1946. Der blev derefter holdt auktion over hans omfattende kunstsamling. Johannes Larsen har øverst side 1 skrevet "28 Febr. 1945", men brevet må være skrevet i 1946, hvilket poststemplet også bekræfter. 
 Schiølers bog er formodentlig trebindsværket Danmarks Fugle.
 Det vides ikke, hvem William var.</t>
   </si>
   <si>
     <t>Johannes Larsen har fået kataloget over værker på Gethers auktion. Priserne var høje. Dr. Bartholdy fik et billede med storke og et motiv fra Kerteminde. I Schiølers bog kan Larsen se, hvad Christa Knuth købte.
 Christiansens zebrafinker ruger for anden gang. 
 Larsen har snittet på Holger M. Rasmussens ex libris. 
 Når Larsen får fyringsmateriale, skal han arbejde i værkstedet igen. Han er bagud med bestillinger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/B40i</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 28 Febr. 1945.
 Kære Grevinde!
 Tak for Dit Brev. Jeg fik en Katalog fra Grunth; med Priserne paa Billederne fra Gethers Auktion, de var gennemgaaende store. Af de 2 Dr Bartholdy fik mener jeg at kunne huske Billedet med Storke derimod er jeg ikke klar over hvad det andet fra Kjerteminde er for et, men det faar jeg jo at se naar jeg en Gang kommer derover. I Schiølers Bog ser jeg derimod hvad det er Du har købt. Det var da uhyggeligt med William, bare han nu maa komme over det. Christiansens Zebrafinker som opholder sig i Friluftsvoliere ruger nu for anden Gang i Aar. De fik et Par Unger i Januar der stadig flyver om og befinder sig vel. Jeg har været lidt oppe de sidste Par Dage, men er noget sløj, dog har jeg snittet lidt paa Holger M. Rasmussens Ex libris, der nu er ved at være færdigt. Naar vi faar noget at fyre med skal jeg have ryddet op i Værkstedet, saa jeg kan faa begyndt at arbejde igen. Jeg bliver stadig rykket fra Folk som jeg har lovet at sende Billeder til Udvalg, og jeg er ikke en Gang færdig med de Bestillinger jeg har i Gang, og desuden har jeg Bestilling paa 3-4 Ex libris til. Jeg skal hilse fra Puf og Else.
 Mange Hilsner fra 
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1946-12-24</t>
   </si>
   <si>
     <t>Thora Cohn
 Knud Dalhoff Larsen
 Christa Knuth
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen omdannede efter Alheds død vinterhaven til volière. 
 Sidensvans: Silkehale. 
 Det vides ikke, hvilket stort billede Johannes Larsen arbejdede på.</t>
   </si>
   <si>
     <t>Andreas/Puf har fanget en silkehale (sidensvans), som Larsen nu har i et bur. 
 Larsen har gigt i hoften og får behandlinger i Odense, og han ser frem til igen at kunne male. Han har været til fødselsdag hos Grevinde Knuth. Mens han var væk, brød en kat ind i volièren og tog en masse fugle.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/K47c</t>
   </si>
   <si>
     <t>Kjerteminde 24 Decbr. 1946.
 Kære Lysse!
 Tak for Dit lange Brev: Det var et morsomt Tilfælde med Direktør Dalhoff. Det kan vist nok passe at det har været udstillet i Odense til 3600 Kr. Den Gang var mine Priser det laveste de har været siden 1920, men i de sidste Aar har jeg faaet mere end det dobbelte af hvad de den Gang kostede. Jeg skal undersøge om det kan lade sig gøre at sende det. Jeg glæder mig til en Gang at se hvad I har lavet ved Huset. Jeg forstaar at det er en gennemgribende Forandring. Her kom i Gaar en Kasse med mange dejlige Ting, Tusind Tak! den gjorde stor Lykke. Puf var i Forgaars i Nyborg for at hente Marie, der var ingen Rutebil. Paa Vejen fangede han en forsulten Sidensvans, som siden har siddet og ædt i et lille Bur. Her er mange af den Slags for Tiden, men jeg har ikke kunnet fange nogle, da jeg den sidste Maaneds Tid eller halvanden har haft en ækel Gigt i Hoften, saa jeg hverken har kunnet gaa eller staa eller bestille noget. Jeg blev røntgenfotograferet i Odense, og tager der ud en Gang om Ugen og faar Røntgenbehandling. Heldigvis generer det mig ikke at køre i Bil. Den fjortende var jeg paa Knuthenborg til Grevindens Fødselsdag til halve Hummere og Kalkun. Puf kørte mig til Færgen i Svendborg og Grevinden hentede mig i Rudkøbing. Der var Kaneføre paa Lolland og den Dag jeg rejste Hjem kom der mere Sne og her er nu hvid Jul. Desværre havde der været en Kat der var brudt ind i min Voliere mens jeg var borte og havde ædt mine Stillitser og Dompapper og en Kanariefugl og nogle Grønsiskener og Graasiskener. Det gaar bedre med mig nu for hver Dag. I Gaar kunde jeg staa og barbere færdig uden Hvil og gik omkring hele Dagen uden Smerter, saa jeg haaber at jeg snart kan komme til at male igen paa mit store Billede som jeg gerne vil have udstillet til Foraaret. Jeg skal hilse Jer mange Gange fra os allesammen og ønske Jer en rigtig glædelig Jul og et godt Nytaar. I faar det jo lidt sent. Jeg regner med at komme til Båxhult til Pintsen. Mange Hilsner til jer allesammen fra Din Far.</t>
   </si>
   <si>
     <t>1947-01-27</t>
   </si>
   <si>
     <t>Vilhelm Balslev
@@ -11421,51 +11505,51 @@
 Senere Manse elsker at sidde herinde og snakke med mig om alle sine Fremtidsplaner – Køb af mere Jord til Gaarden o.s.v. Hvor er det henrivende for ”en Moder” at mærke, at der intet sker uden at hun er med i Forhandlingerne. Jeg er jo ogsaa en Del inde i alt, hvad angaar Landbrug, saa jeg endog af og til kan være af en anden Mening end ham og ikke altid bare naa og ja. Nu mærkede han at i Dag vilde jeg helst være fri; der kom et lille: nå, du vil ikke snakke – og gled saa ud til sit Virke. Tinge kunde det ikke saa let falde ind at snakke, naar der overhovedet er nogetsomhelst, der kan udsættes. Han er den store solide Arbejdskraft. I Aftes sad han her og slob e ["o" overstreget og ”e” i ordet indsat over linjen, så ordet biver "sleb"] det store Træ-Sav, og i Dag er han gaaet i Gang med at fælde Mirabel-Hækken; den er bleven for gammel og skal falde; saa gror den op fra neden og giver os igen Mirabeller. Bøgelysthuset skal også ned; Manse så lidt ængstelig til mig, da min Glæde ved de Bøge er velkendt, men ogsaa de gror jo op igen; jeg gør af Princip aldrig Indvendinger mod den Slags Bestemmelser, for at de ikke skal føle os gamle som Klods om Benet. Nu er det dem, der råder og de skal staa frit. Vi har haft Aar nok til at raade i. – Bibbe er desværre ikke særlig rask for Tiden, det arme Barn, naar mon hun dog kan rette sig helt igen. Hun bager derude paa fuld Kraft til Manden og Konen, som kommer til Aftenkaffe i Morgen Aften. Vi lever i en hel Feber af Spænding! Og saa er alt det jo kun Smaating, naar man tænker paa Verdens-Situationen. Den begynder sande-
 4 lig at blive spændende. Hvor Englænderne dog kan og hvor Hr. M. faar Klø. Nu ser han vist klart, at han skulde have holdt sig paa Afstand af Hitler. Det kunde jo se ud som om han i Fredstid har haft megen Sans for Italiens indre Udvikling – materielt selvfølgelig kun; paa Sicilien f. Eks. er der nok gjort utrolig meget for at vinde nyt Land; mægtige Arealer var i Færd med at opdyrkes der og give Brød til mange Munde; men hans Krigs-Tilbøjeligheder ødelægger jo alt. – Manse hører næsten al Presse fra England, kender Tiderne og stiller ved Radioen. Det gør I vel ogsaa, i hvert Fald kan man jo høre norsk, svensk og dansk Presse fra London fra 7½ - 8. Hvor maa den abes. Kajser [”e” indsat over linjen, så der står ”Kejser”] være glad, nu er han langt inde i sit Land igen. Det ser galt ud i Morgen; de arme! de faar rigtig nok Knytnæverne at føle; men Turen kommer jo ogsaa til os en Gang, hvis de nuværende Tilstande skal vare; - - Kender du ”Familien Thibault”? Der er jo Masser af Bind; jeg er kommen til det Bind, som har til Undertitel: ”Somren 1914”. Det er meget interessant; han fremfører i en Samtale sin Mening, om de dybere Aarsager til Verdenskrigen; det er en fransk Socialist som taler og han er blottet for Patriotisme (saadan da) og skifter Sol og Vind lige mellem Landene og han lægger egentlig ingen Ekstra-Skyld paa Tyskland, men giver Rusland og Frankrig deres rigelige Del af Ansvaret. Erobringen af Marokko vejer tungt på deres Skyldner-Side. Og naar man skal være retfærdig var det jo heller ikke Spor mere pynteligt end Italiens Erobr. af Abessinien. England har jo ogsaa i høj Grad været virksom med at faa Kolonier, men der er den meget store Forskel, at de gør det saa det bliver til virkelig Gode for de indfødte (sandsynligvis af Klogskabshensyn) det ved jeg mange Eksembler paa. Anderledes stiller det sig maaske, naar det drejer sig om f. Eks. Indien, der selv har en kultiveret Klasse som kunde raade for Sagerne. Naa – ikke mere om alt det – det flyder jo over en Gang imellem, naar man er saa fyldt af det hele; men det er jo kun, hvad vi alle ved og uafladelig kredser om – hele Udenrigs-Situationen.
 [Skrevet på hovedet øverst s. 8:]
 Jeg har ikke set Elle siden en Uges Tid før Jul, jeg bryder mig ikke særlig om, at hun skal tage de kolde Ture herud, jeg vil hellere vente til Vejret bedres. Saa vidt jeg ved har hun det godt. 
 [Skrevet på hovedet øverst s. 6:]
 Selvom jeg ikke har skrevet om Sjumses Sygdom og den ulykkelige Polak, har jeg dog været meget opfyldt og rystet over begge. Sikken en Jul for stakkels lille Sjumse.
 [Skrevet på hovedet øverst s. 5:]
 Marie Balslev ringede forleden; jeg havde sendt hende en lille Æske med Lommetørklæder. – De havde haft en vidunderlig dejlig Dag, alle Børnene undtagen Vilhelm som for Resten er meget bedre, men dog ikke slipper m. mindre end et Aar – havde været der. Marie var meget glad v Daasen
 [Skrevet på hovedet øverst s. 4:]
 Jeg vilde saa gærne have skrevet et langt og godt Brev denne Gang, men nu maa du nøjes med dette meget forvirrede. Hils Aksel og Nus mange Gange og selv, lille go’e Dis utallige Hilsner fra din Junge
 [Skrevet øverst s. 3:]
 Og saa skal der jo sælges nogle Kreaturer, en Ko og nogle Kvier. 
 [Skrevet på hovedet øverst s. 2:]
 Har jeg skrevet om Las? Han fik fjernet en Polyp fra det ene Stemmebaand paa en Klinik i Odense og er nu i Kbhvn. for at faa Røntgenbehandling – hos Finsen, Strandboulevarden.</t>
   </si>
   <si>
     <t>1947-07-12</t>
   </si>
   <si>
     <t>Laszlo -
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Astrid Møller
 Emma Overgaard Nielsen
 - Petersen, dyrlægefrue
 - Petersen, sygehuset
 Ellen  Sawyer
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er svært at læse, om den engelske pige var 14 eller 19 år. I 1947 var der ca. 500 ungarske børn på ferieophold på Fyn (Arkiv.dk, juli 2023). 
 Det vides ikke, hvem Jørgen og Dorthe var. 
 Martin/Manses angst for, at Adolph/Agraren skulle "gaa". Adolph Larsen var kvartalsdranker, og ind imellem fik han et "anfald" og forsvandt i dagevis. 
 Mette, Eivind og Asger: Se Astrid Møller.
 Else og Andreas/Puf Larsen var i England og Skotland, hvor Andreas Larsen skulle lære noget om ølbrygning.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2464</t>
   </si>
   <si>
     <t>En engelsk pige har boet hos Johanne og Adolph Larsen nogle dage.
 Johanne Larsen har været nogle dage hos Ellen i Kerteminde. De havde gæster til kaffe flere gange. Det var dejligt at gense Astrid/Trisse Møller.
 Else og Andreas/Puf Larsen bliver meget forsinkede på deres hjemtur fra England og Skotland.
 Det er svært at tage stilling til Slesvigsspørgsmålet.
 Johanne skriver betragtninger om stormagter som fx Tyskland.</t>
   </si>
@@ -11551,51 +11635,51 @@
 Søren er en Kammerat af Bibbe fra Middelf. Sinds.s.h. hun har været et Aar i Paris som Nurse er nu sygeplejerske i Kjerteminde en meget sød Pige. - - Vi har det alle godt her. Hermed 1 Smørmrk.
 Masser af Hilsner til Jer begge</t>
   </si>
   <si>
     <t>1948-02-06</t>
   </si>
   <si>
     <t>Edel -
 - Agner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Thora Cohn
 - Føge
 Poul Gregersen
 Ernst Hartmann
 Joseph Haydn
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Axel  Müller
 Lauritz Pedersen
 Holger Rasmussen
 Mads Rasmussen
 Ane Talbot
 Erik Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen</t>
   </si>
   <si>
     <t>Johannes Nicolaus Brønsted døde 17. dec. 1947. Tornehave i Birkerød var han og hans families hjem.</t>
   </si>
   <si>
     <t>Johanne anbefaler Astrid at købe en større pibe.
 Louise/Lugge er ramt hårdt af sorg efter mandens død. Johannes Larsen skal bo hos hende nogle dage i forbindelse med en udstillingsophængning. Måske skal Louise flytte ind i en af Tornehaves sidefløje. 
 Johanne og familien har haft selskab. Martin/Manse havde skudt en tjurhane, og man inviterede gæster og møblerede om. Johannes Larsen ville tidligt hjem, men resten af selskabet festede til ud på natten. 
 Peter og Martin/Manse har tapetseret og hængt billeder op. 
 Laura/Bibbe har været hjemme. Hun synger i kor - blandt andet Haydn - og har fået en flot selskabskjole til dette brug. 
 Familien har lært tyske Ernst Hartmann at kende.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/dAa2</t>
   </si>
@@ -11967,108 +12051,108 @@
     <t>[Fortrykt øverst s. 1 og 3:]
 ANDREAS LARSENS BRYGGERI
 POSTKONTO 57698 KERTEMINDE TELEFON 177
 KERTEMINDE,...... 194
 [Håndskrevet:]
 1 Sept 9
 Kære Far.
 Tak for Dit brev forleden.
 Igår ringede Borgmesteren og spurgte om han måtte komme og tale med os om salg av billeder, nu da Du ikke var hjemme. Det var jo, som vi ventede, om det store billede det drejede sig. Han skulde have et møde med regnskabsudvalget på mandag, avslutning på en 3årig periode i hvilken han ikke havde hævet sin borgmestergage og da regnskabet iøvrigt viste positiv saldo, vilde han foreslå på mødet at [en overstregning] byen skulde købe billedet. Han vilde så spørge om prisen; han havde forstået at Du gerne så billedet blive i Kerteminde og de vilde jo gerne have det. Vi fortalte at Din højeste pris i Aalborg havde været 15.000 netto, men at vi vilde mene at 12.000 var prisen til byen. Vi prøvede altså at få de 12, men kunde forstå at 10.000 havde betydelig større chance for at gå igennem. Jeg havde lidt "inside information" som sagde mig det samme og desuden beløber den ikke hævede gage sig såvidt jeg ved til omtrent den sum. Altså vi lod ham tilbyde dem det til 10.000. Vi håber nu at Du ikke var utilfreds med det. 
 2.)
 Det at det netop er halv pris, mente vi alle 3 ["alle 3" indsat over linjen] måtte virke som en gestus fra Dig, som byrådet vanskeligt kunde sidde overhørigt. På mandag er altså mødet og vi skal skrive igen såsnart vi hører resultatet. Måske bliver det ikke avgjort på første møde x), så går der jo lidt længere tid. - I eftermiddag skal vi ned til Sven og Pam, som er kommet tilbage fra England nu børnenes ferie er slut. Sven vilde gerne have at vi skulde se hans billeder inden han sender dem til København til indramning. -
 Mon Bimse er kommet tilbage fra Anholt? Det må have været dejligt for hende at være der i ro efter alle de gæster I har haft.
 Nu får Du ikke mere dennegang, jeg skal til tandlæge. Han er forresten henrykt for sit billede, det er en hel fornøjelse at sidde i "stolen" og høre om det!
 Mange Hilsner til Jer alle fra Else og Puf.
 Der er kommet en del expl. av vedlagte sangværk forleden, I skal ikke forholdes nydelsen derav. 
 [Indsat øverst s. 3:]
 x) regnskabsudvalget er jo ikke det samme [noget af papiret mangler] byråd</t>
   </si>
   <si>
     <t>1949-11-21</t>
   </si>
   <si>
     <t>Holger Jugel
 Adam Knuth
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Det omtalte vedlagte brev findes ikke sammen med Larsens brev.</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen har influenza. Christa Knuths billede bliver muligvis solgt til anden side. Larsen har tegnet en tårnfalk til Dansk Jagttidende.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tN7d</t>
   </si>
   <si>
     <t>Kjerteminde 21 Novbr. 1949.
 Kære Grevinde
 Tak for Brevet i Dag. Jeg kom godt hjem fra Aarhus Fredag Aften, men med Toget. Puf og Else skulde have hentet mig, men Puf fik i sidste Øjeblik Influenza og maatte gaa i Seng i Stedet. Som Du ser af vedlagte Brev fra Jugel, er Dit Billede i Farezonen, jeg har meddelt ham at det kun maa sælges for fuld Pris, saa Faren driver nok over. Det er jo kedeligt for Kunsthandleren for det er vist det hidtil eneste Livstegn fra Kundernes Side. Jeg vedlægger Dit Katalog med Tak for Laan. Jeg afsender i Dag en Taarnfalketegning til ”dansk Jagttidende.” Hils Adam!
 Mange Hilsener fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1950-06-21</t>
   </si>
   <si>
     <t>Småland
 Majenfors</t>
   </si>
   <si>
     <t>Christian  Brandstrup
 Eline  Brandstrup
 Wisie Brandt
 Frits Branner
 - Faksø
 Adam Goldschmidt
 Brita Goldschmidt
 Hans Iuel
 Thyra Iuel
 Grethe Jungstedt
 Kurt Jungstedt
 - Kruuse
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Elisabeth Mackie
 Pernille Marryat
 Ib Marryat Johansen
 Lauritz Pedersen
 Ruth -, pige i huset hos Johanne Larsen
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 - Thomsen, Kerteminde
 Andreas Warberg
 Martin Warberg Larsen
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvad Astrid Warbergs svigermor hed. Heller ikke vides det, hvem "Englænderne" og Jørgen var. 
 Familien kendte flere ved navn Kruuse, men den her omtalte var formodentlig i familie med Eline Brandstrup. 
 Christian Brandstrups erindringer kan findes på internettet (maj 2023).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0131</t>
   </si>
   <si>
     <t>Johanne takker for det dejlige tøj og for "Mord-Romanerne", som hun straks har læst. Adolf vil læse dem til vinter. Hun spørger, hvordan det går med Adams ægteskab, og hun håber, at hans kone har skjulte talenter. Johanne spørger også, om det kan passe, at Ib Marryat tjener 1500 kr. om måneden?
 Johannes knæ har det bedre, men hun går ikke ud i haven, som er et vildnis.
 Man tager kartofler op på gården, og det er spændende, hvad de vil indbringe. Ruth tabte sit ur i marken, men en dygtig schæferhund fandt det.
 Frederik Andreas/Dede har været på hospitalet.
 Kornet hos Laurits og Laura har lagt sig ned. De har været på besøg med deres lille dreng.
 Thyra Iuel har også været på besøg med en bog og et servilt brev. Hun inviterede Larsen-familien på besøg. 
 Kurt og Grete Jungstedt kommer 14 dage til Danmark.
 Else og Andreas/Puf venter barn, og Johanne synes, det er en dårlig idé. 
 Johanne har solgt 12 servietter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Y5jP</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside: Dis’ adresse er skrevet af afsender, andre bemærkninger af ukendt/BWP]
@@ -12089,66 +12173,66 @@
 Nu har vi da aldrig Magen kendt! Sikken en Sending I skikker os fuld af alskens Gaver i saa rigt og overdaadigt Maal! Tusind Tak for hele Herligheden! Det blaa Tøj passer Agraren udmærket og er meget værdifuldt for os; den Slags Tøj har han jo kun paa en enkelt sjælden Gang, og han vil kunne have det i en Aarrække. Den hvide Trøje passer ham fuldendt, den anden ogsaa helt godt – men kan Axel da ikke passe det mere, siden han skiller sig ved det? Og Sagerne til mig! Tusind Tak for baade Trøje og Blok og Fotografier! Hvorfor er din Svigerm. dog saa god ved mig? hvor finder hun paa at sende mig saadanne dejlige Trøjer? er hun handlende? Men Tak hende saa meget fra mig. Og saa de dejlige Mord-Romaner! Hvor er det dog mærkeligt, som det forekommer èn at være en Hvile med saadanne i Virkeligheden ganske værdiløse Bøger. Det er saa længe siden, jeg har haft den Slags i Hænde, saa jeg læste dem øjeblikkeligt alle 4 – og er nu mættet og styrket til anden Slags Arbejde. Fra Agraren skal jeg takke saa meget. For Tiden naar han kun Fyens Venstreblad, mere Læsetid levner Landbruget ham ikke, men til Vinter bliver det Læsetid og saa er de uvurderlige for ham. 
 Og hvilket langt og indholdsrigt Brev, der dog fulgte med Herlighederne. Glade og gode Oplevelser. Aa, Dis hvor har det været skønt for dig at havde din kære Adam! Paa to halve Dage kan der jo naa’s meget. Havde Du nogen Fornemmelse af, hvordan det gaar ham med hans Ægteskab? Kan han nok stadig holde Brita ud, mon? Selvfølgelig kender han hende nu ud og ind efter saa mange Aars Ægteskab Lad os haabe, at hun har – for os – usynlige gode Egenskaber, vendt mod ham, ellers var det da ikke til at holde ud. En lille simpel Mær er hun jo, men forhaabentlig har hun lidt i Behold, som Du ikke faar Lejlighed til at se.
 Og Ib! Ja, det var sandelig ogsaa store og mere indgribende Nyheder. Gid det maa gaa for ham, det vilde være skønt baade for ham og Janna og derigennem for lille Nille. Men Dis, er Du ikke kommen til at skrive forkerte Tal ang. hans nuværende Indtægter 1200 Kr. + 300 Kr om Maaneden! Det lyder for mig ganske svimlende. Det er som hele Lindøgaards Omsætning hvoraf det allermeste gaar til Driftsomkostninger. Kan det passe? Svar paa dette! Og det skulde ikke kunne slaa til. I saa Fald maa de ikke rangere højt som Økonomer. 2 Jo, nu gaar det godt fremad med Knæet; jeg var forleden gaaende op til Hjørnet af Haven, hvor der endnu staar en Bænk, som jeg saa hvilede paa. Jeg kan ellers ikke ret godt taale at gaa i Haven, fordi den snart er et fuldkomment Vildnis; her er ikke Arbejdskraft nok paa Gaarden. Markerne og Dyrene passes Tip Top, men der bliver ikke Tid og Kraft til mere. Nu fik vi i Gaar Aftes en hel god Regn, hvad vi trængte saa umaadeligt ["t" i slutningen af ordet overstreget] til; der er dog ikke tale om Bundbløde, der er langt igen, men det vi fik frisker alligevel paa det Hele. Vi tager vore tidlige Kartofler op i disse Dage 4 Mand foruden Manse. Agraren kører Kasser ud og ind og vejer af. I Aftes var sanket 100 Kasser med 20 Kg. i hver. Saa kommer Fragtmanden om Morgenen og kører dem til Auktionen i Odense. Det er mægtig spændende, hvad vi faar for dem. det er lidt af et Lotterispil, hvad Prisen bliver. I Forgaars tabte Ruth sit Ur derude – hun hjælper ogsaa til al den Tid, hun kan afse fra Husgerningen, ivrig og sød er hun sandelig, den gode Ruth. Der var jo stor Sorg, og hun cyklede straks op til en Mand i Munkebo, som har en ualmindelig dygtig Schäferhund. Han kunde ikke komme sm. Dag, men først i Gaar. Efter 10 Minutters Søgen fandt den Uret! Ruth var lykkelig. Saa smed Manden sin Pung et Sted i Marken og snart efter kom Hunden med den. Saa sagde Manden til den: Kan Du saa gaa hen til Manden med den (Manse stod der) og straks travede den hen til Manse med den. Jeg har lige ringet Historien ud til Fyens Tidende, det var da det mindste, vi kunde gøre for ham, der er en Snedkermester Faksø; han blev selvfølgelig tilbudt Penge, men vilde ingen have. 
 Elle ringede forleden; hun havde haft Brev fra Mornine, som blandt andet skriver ”Dede var nok kun faa Dage paa Hospitalet, de vilde ikke operere ham” og ud over dette intet, hun maa jo mene, at Elle vidste om det. Det maa vel være hans Mavesaar, som det nu er bleven galt med igen. Bare han dog vilde være lidt forsigtig, men det vil han jo desværre ikke. 
 Dit Brev var dateret d. 15_de_, og det saa ud til at Kassen var sendt samme Dag; vi fik den d. 20_nde_! De er saa smølevorne paa Stationen, lader Pakkerne ligge til det passer dem at komme med dem; men du 3 kan da ikke forstaa, at du først nu hører fra mig. Gid I nu maa faa en god Tid deroppe i det vidunderlige Majenfors. Godt Vejr og en nogenlunde harmonisk -- naa ja, altsaa! 
 Hos Bibbes staar alt vel til, Drengen trives da godt, det er jo det vigtigste. Bibbe ringede i Aftes, de havde, ligesom vi, haft Torden og Regn, men hos os havde Regnen været mild og fin, hos dem havde en lang Byge været saa haard, at Kornet var slaaet ned; Laurits saa meget mistrøstig paa det, men der er da en svag Mulighed for, at det vil kunde rejse sig igen; hvis ikke er det jo en Katastrofe, naar det falder paa det Udviklingstrin det har nu, grønt og blødt. De var her for en Uges Tid siden, en Aften til Kaffe, Tinge og Grete kom ogsaa, og vi havde saadan en dejlig Aften; den lille Fyr sov i sin lille Kasse hele Tiden, vi saa ham slet ikke uden et lille sovende Overansigt; han bliver sat ind i Sovekamret, og der virker han alt, hvad han kan med sin lille Søvn. Laurits fortalte hele Aftenen om sin Rejse; han havde Kort med, saa vi fulgte Ruten og hørte om alle Oplevelser og Byerne og det hele. Han var saa glad den gode Laurits; jeg gad vide, om han ikke var lidt stolt over, at nu var det ham, der kunde fortælle om Udenlandsrejse, aa, hvor jeg undte ham det. i Hamborg havde de været i Sct. Pauli – eller hvad hed det, der hvor vi var m. gl. Thomsen. I det Forlystelsessted, hvor de havnede var det Skik, at en af Gæsterne blev valgt til at dirigere Orkestret (Sjov altsaa) Direktøren for Laurits’ Selskab havde peget paa Laur., og saa blev det ham, der maatte op og dirigere 2 Numre; de gjorde store Øjne over denne Kapacitet, det var Ting, som L. kendte og kunde ud og ind og han blev hyldet og fotograferet. 
 Jeg havde forleden et lille Formiddagsbesøg af Thyra Juel hun kom med den Bog, som Jørgen B. havde sendt hendes Mand – ikke som Gave, blot for at se den. Det var en hjemmelavet Bog fra T. Elines Bryllup, skrevet og illustreret af Joh. Kruuse el. 1 u? [”el.1 u?" indsat over linjen] og Holger Rützebæk, nydelige smaa Tegninger fra Lundsgd. et langt Digt om Sagnet om Jomfruhøjen m.m.m. Med den fulgte et langt brev fra Jørgen, servilt og meget svulmende. Jeg maatte grine! Og var ikke ret stolt af min Familie. Sagen var at T. Elise havde skrevet til ”Hr. Godsejeren” og bedt ham fortælle hende, om den endnu stod 4. stod et Navnetræk, som hendes Bror en Gang havde skaaret i et bestemt Træ; det gjorde der, og han svarede hende; paa hendes Svarbrev, som fulgte m. Bogen, kunde jeg se, at Juel maatte have inviteret hende; hun takkede ham for hans ”ridderlige” Brev, men hun rejste ikke mere, da hun er 86 Aar. Thyra var jo meget for dannet til – ligesom jeg – at grine over Jørgens Brev, men jeg kunde se, at hun gjorde det indvendig. Det var sødt af hende at komme og vise mig Bogen og [skrevet oven over linien:” Bogen og”] Brevet. Hun vil komme en Dag og hente mig derud, Agr. og Manse blev ogsaa inviteret derud, men de afslog. Pudsigt nok havde jeg laant hende Onkel Christians Erindringer, som jeg altid har syntes var fortræffelige, ogsaa fordi man af dem kan læse om en Haandværkssvends ”Gaaen paa Valsen” for 65 Aar Siden. X Hendes Mand havde ogsaa læst den med Interesse. 
 Mon du ved, at Grete og Kurt Jungstedt har lejet Værelser hos Fritz Branner, vist en 14 Dages Tid, Kurt vilde gerne lære Nordsjælland lidt at kende. Grete kommer til Elle paa Mandag for at være et Par Dage inden Kurt kommer. Dejligt for Elle. Marie og Uglen kommer til Malerens den første Halvdel af Juli, derefter kommer Putte og Mornine. Else venter et Barn omkring ved d. 20_nde_ August. Gud ved, om de dog er ret begejstrede, jeg synes ikke rigtig, jeg kan være det. Else er saa tynd og mager, og Puf med intet Levebrød. Gid det maa gaa dem vel, de gode Mennesker. 
 Marie kommer saa her sidste Halvdel af Juli, til August Englænderne. Har jeg skrevet om dem? – Tænk at man er lige ved Juli og skal sidde og fryse saadan, som jeg gør i Dag, det er lige haardt nok. Nu har jeg afhændet mine 12 Servietter til Kontrolassistenten, han var selv kommen i Tanker om, at det var for lidt, jeg havde forlangt, saa han betalte 12 Kr. for dem; saa har jeg altsaa tjent 17 Kr., ja ja, ”det spæ’er dog” som lille Visse Brandt sagde. 
 Nu faar du saa til Slut igen saa mange Tak til Jer begge to for alle de dejlige Gaver og tusinde Hilsner fra Junge.
 Ruth er stadig vældig sød, flink og renlig, altid saa behagelig af Væsen, men jeg er bange for, at hendes Mor vil have hende hjem til Vinter. 
 [S. 2 øv., skrevet på hovedet:]
 En myrdet Flue. Undskyld 
 [S. 4 i sidens venstre kant:] X Jeg lånte hende den, fordi jeg synes, den ligefrem dufter af Tranekær, hvor Thyra jo stammer fra.</t>
   </si>
   <si>
     <t>1950-09-12</t>
   </si>
   <si>
     <t>Joy Deason
 Jesper Hansen
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Ruth -, pige i huset hos Johanne Larsen
 Ellen  Sawyer
 Janna Schou
 Fritz Warberg
 Karen Warberg
 Marie Warberg
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem H &amp;amp; S var.
 "Englænderne" var Joy Deason og hendes ven, Peter. Martin/Manse Warberg Larsen lærte dem at kende, da han opholdt sig i England for at lære om landbrugsvæsen. 
 Fjællebro er en gammel hovedgård, der ligger i Herringe Sogn, Ringe Kommune. Fjællebro Gods ejes siden 2016 af Fjellebro Gods A/S (Wikipedia jan. 2024).
 Ørbæklunde er grundlagt ca. år 1500 under navnet Lundsgaard. Det var derefter en befæstet borg, betegnet Ørbæklundsgaard fra 1502 og kendt under sit nuværende navn Ørbæklunde fra omkring 1528. Gården ligger i Ørbæk Sogn, Nyborg Kommune. (Wikipedia jan. 2024). 
 Lykkesholm er en gammel hovedgård, som nævnes første gang i 1329 og kaldt Magelund, men benævnt Lykkesholm fra 1380. Gården ligger cirka 3 km sydvest for den fynske by Ørbæk og ca. 21 km sydøst for Odense. (Wikipedia jan. 2024).
 Glorup er en herregård i Svindinge Sogn på Sydøstfyn. (Wikipedia jan. 2024)
 Rygård er en herregård i Langå Sogn på Sydøstfyn. Den er i sameje med Glorup (Wikipedia jan. 2024). 
 Det vides ikke, hvad Fritz Warbergs svigermor hed. Ruths søster kendes heller ikke. 
 "Øjeblikket" var formodentlig et tidsskrift.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0581</t>
   </si>
   <si>
     <t>Det er slemt med børnelammelsen.
 Frygteligt, at Andreas/Puf og Else Larsen mistede deres nyfødte. Else sagde, at det var godt, at det ikke var Laura/Bibbe Warberg Petersens dreng, der døde.
 Andreas/Puf har kørt tur med de englændere, der er på besøg på Lindøgaard. De to er uinteresserede i det meste, og Joy er desuden uopdragen.
 Laura/Bibbe har også kørt tur med en flok.
 Peter Larsen og Jesper Hansen har været på besøg og kørt ture med folk. Peter kørte Joy og Peter på banegården, og det var rart at slippe af med dem.
 Regnen ødelægger høsten.
 Fritz Warberg har været på Fyn. Han fik besked om ikke at opholde sig for længe hos Elle(n) Sawyer.
 Johanne/Junge syr servietter og bordløbere.</t>
   </si>
@@ -12330,59 +12414,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DyOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xl7y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmpR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hHAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AWGP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TRQu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/exGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Wrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsHc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t6xl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zfJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ULV8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMEw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xM5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XUhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H6nO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAoP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kNZF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hEmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6IPX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PiUW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0Gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LpU2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gLBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5W73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g5zo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OZrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/78Ow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCaY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x8br" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KbCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aMNlExY7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dMQC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lL9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XtEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TW34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GzLp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8enE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ghAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sbyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5vW0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nW9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GbSV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nu1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rRM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KU4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRxP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7iY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pZYf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gcGF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NLFJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qA1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EuEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0pFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6xDY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UAz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RcfO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0Kl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/045L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tG5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xORE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mX5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShWQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TNRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QbSN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weJO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zH5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LgMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G5h0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9npFZ05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aMcsIF3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XvHi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VSfK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vtin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dIU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LumU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jL9J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rbqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sr4U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0abE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s3NU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tVgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nJMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ayi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A9K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iNnt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PAia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tXmG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qLiZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVQh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5sgl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QerS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gwM7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3xsp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8amQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6cYh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rrwJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hj2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7xB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cErP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3b1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCgL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C8TC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PtGk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2sT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xsna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y5pd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AleR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CoGb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/an9l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3eYh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/21N7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1M3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3LGu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/grcD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/54nl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MqBI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A1IM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kk5g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7Nk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s9bK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tm1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dePW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tS57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4P6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pLmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yeb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tv9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4fF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AKkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KhL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/99li" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CXmZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kddx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvT0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUeF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hZe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vvoI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zjaUyzQG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iP4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1aOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TKUJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9cyK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ulEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Kz3r8JCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BFX1K7Kq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gq3Qpx1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1MaTL2w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CyaO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xv8P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GU3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IP4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jVsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u0GX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8YNM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Dso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qiI2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cblh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wOFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63g2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mRw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HbZn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FvLG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r5GKNbIq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sYuS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5HTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ujN6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xEOgthK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uQHAGjyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sraAvI7G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PS1Xs1u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QGzDyRx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/klS4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oZjYH6Eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tOw5hYmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7IYzq9qL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Yuas8Tzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r0wWCf2R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fKcmPEbS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/x6dkJZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CbcVDh1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85hHuUU0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a8XNeRKd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7ESPx50T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Mlv4Xur5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ppA14zv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LeBeRN3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/loZOPA32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pRsWWVrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fVq7VHUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0dGpRLoQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1X9pkpup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QHlp2CcQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Eo32Ql2O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2PcTgoGU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dmQZYULF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/42yY1Vxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OH7bAq3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yBkX5TM3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lW1MLrDI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7X367Eq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KXQYxq6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/z4ZozgYX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VBzuFUdB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pMHAJFep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UdaM3mlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pZjw65g0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OM2TxztY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uf2J9vQM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sS5uItnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rETfkRhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZzXmhCIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cXl1cFcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85iIficq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GCAZZgQj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/O4heTecU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBIvEWUu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b7t9WpN0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a3McIszL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2h10vq48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CWdOz3FY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ThrVRR7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dNKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pDAP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oIW4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3l5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZkYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eDS9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6SKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KvGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WgEr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bgpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tWkN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6vQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9t6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QxSU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hIOv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YyR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nXVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s6JF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FiCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B40i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHCv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hO9R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4kbT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tN7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XjPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DyOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xl7y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmpR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hHAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AWGP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TRQu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/exGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Wrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsHc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t6xl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zfJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ULV8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMEw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xM5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XUhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H6nO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAoP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kNZF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hEmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6IPX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PiUW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0Gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LpU2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gLBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5W73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g5zo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OZrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/78Ow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCaY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x8br" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KbCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aMNlExY7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dMQC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lL9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XtEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TW34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GzLp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8enE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ghAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sbyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5vW0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nW9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GbSV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nu1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rRM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KU4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRxP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7iY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pZYf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gcGF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NLFJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qA1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EuEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0pFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6xDY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UAz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RcfO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0Kl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/045L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tG5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xORE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mX5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShWQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TNRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QbSN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weJO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zH5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LgMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G5h0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9npFZ05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aMcsIF3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XvHi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VSfK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vtin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dIU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LumU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jL9J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rbqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sr4U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0abE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s3NU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tVgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nJMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ayi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A9K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iNnt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PAia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tXmG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qLiZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVQh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5sgl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QerS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gwM7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3xsp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8amQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6cYh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rrwJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hj2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7xB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cErP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3b1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCgL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C8TC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PtGk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2sT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xsna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y5pd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AleR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CoGb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/an9l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3eYh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/21N7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1M3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3LGu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/grcD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/54nl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MqBI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A1IM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kk5g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7Nk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s9bK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tm1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dePW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tS57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4P6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pLmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yeb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tv9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4fF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AKkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KhL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/99li" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CXmZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kddx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvT0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUeF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hZe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vvoI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zjaUyzQG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iP4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1aOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TKUJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9cyK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ulEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Kz3r8JCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BFX1K7Kq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gq3Qpx1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1MaTL2w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CyaO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xv8P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GU3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IP4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jVsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u0GX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8YNM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Dso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qiI2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cblh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wOFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63g2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mRw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HbZn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FvLG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r5GKNbIq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sYuS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5HTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ujN6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xEOgthK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uQHAGjyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sraAvI7G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PS1Xs1u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QGzDyRx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/klS4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oZjYH6Eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tOw5hYmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7IYzq9qL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Yuas8Tzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r0wWCf2R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fKcmPEbS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/x6dkJZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CbcVDh1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85hHuUU0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a8XNeRKd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7ESPx50T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Mlv4Xur5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ppA14zv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LeBeRN3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/loZOPA32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pRsWWVrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fVq7VHUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0dGpRLoQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1X9pkpup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QHlp2CcQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Eo32Ql2O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2PcTgoGU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dmQZYULF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/42yY1Vxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OH7bAq3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yBkX5TM3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lW1MLrDI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7X367Eq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KXQYxq6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/z4ZozgYX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VBzuFUdB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pMHAJFep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UdaM3mlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pZjw65g0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OM2TxztY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uf2J9vQM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sS5uItnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rETfkRhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZzXmhCIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cXl1cFcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85iIficq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GCAZZgQj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/O4heTecU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBIvEWUu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b7t9WpN0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a3McIszL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2h10vq48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CWdOz3FY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ThrVRR7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dNKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pDAP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oIW4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3l5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZkYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eDS9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6SKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KvGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WgEr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bgpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tWkN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6vQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9t6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QxSU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hIOv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YyR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nXVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s6JF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FiCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B40i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHCv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hO9R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4kbT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tN7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XjPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M370"/>
+  <dimension ref="A1:M371"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -15885,98 +15969,98 @@
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>365</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>529</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>551</v>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="s">
         <v>552</v>
       </c>
-      <c r="I79" s="5"/>
+      <c r="I79" s="5" t="s">
+        <v>553</v>
+      </c>
       <c r="J79" s="5" t="s">
-        <v>532</v>
+        <v>554</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
         <v>550</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>365</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>529</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>551</v>
       </c>
       <c r="F80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="5" t="s">
         <v>552</v>
       </c>
-      <c r="I80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I80" s="5"/>
       <c r="J80" s="5" t="s">
-        <v>557</v>
+        <v>532</v>
       </c>
       <c r="K80" s="5" t="s">
         <v>558</v>
       </c>
       <c r="L80" s="6" t="s">
         <v>559</v>
       </c>
       <c r="M80" s="5" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
         <v>561</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>529</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>562</v>
       </c>
       <c r="E81" s="5" t="inlineStr">
@@ -23448,103 +23532,103 @@
       </c>
       <c r="I248" s="5" t="s">
         <v>1542</v>
       </c>
       <c r="J248" s="5" t="s">
         <v>195</v>
       </c>
       <c r="K248" s="5" t="s">
         <v>1543</v>
       </c>
       <c r="L248" s="6" t="s">
         <v>1544</v>
       </c>
       <c r="M248" s="5" t="s">
         <v>1545</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
         <v>1546</v>
       </c>
       <c r="B249" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C249" s="5" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D249" s="5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>1547</v>
       </c>
       <c r="E249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I249" s="5" t="s">
         <v>1548</v>
       </c>
       <c r="J249" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K249" s="5" t="s">
         <v>1549</v>
       </c>
       <c r="L249" s="6" t="s">
         <v>1550</v>
       </c>
       <c r="M249" s="5" t="s">
         <v>1551</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
         <v>1552</v>
       </c>
       <c r="B250" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C250" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D250" s="5" t="s">
         <v>1547</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="E250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I250" s="5" t="s">
         <v>1553</v>
       </c>
       <c r="J250" s="5" t="s">
@@ -27882,1214 +27966,1257 @@
       </c>
       <c r="J343" s="5" t="s">
         <v>1947</v>
       </c>
       <c r="K343" s="5" t="s">
         <v>1948</v>
       </c>
       <c r="L343" s="6" t="s">
         <v>1949</v>
       </c>
       <c r="M343" s="5" t="s">
         <v>1950</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="5" t="s">
         <v>1951</v>
       </c>
       <c r="B344" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C344" s="5" t="s">
         <v>310</v>
       </c>
       <c r="D344" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="E344" s="5" t="s">
+        <v>1811</v>
+      </c>
+      <c r="F344" s="5" t="s">
         <v>1952</v>
       </c>
-      <c r="E344" s="5" t="s">
+      <c r="G344" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H344" s="5" t="s">
         <v>1953</v>
       </c>
-      <c r="F344" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H344" s="5" t="s">
+      <c r="I344" s="5" t="s">
         <v>1954</v>
       </c>
-      <c r="I344" s="5" t="s">
+      <c r="J344" s="5" t="s">
         <v>1955</v>
       </c>
-      <c r="J344" s="5" t="s">
+      <c r="K344" s="5" t="s">
         <v>1956</v>
       </c>
-      <c r="K344" s="5" t="s">
+      <c r="L344" s="6" t="s">
         <v>1957</v>
       </c>
-      <c r="L344" s="6" t="s">
+      <c r="M344" s="5" t="s">
         <v>1958</v>
-      </c>
-[...1 lines deleted...]
-        <v>1959</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="5" t="s">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="B345" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C345" s="5" t="s">
-        <v>1086</v>
+        <v>310</v>
       </c>
       <c r="D345" s="5" t="s">
-        <v>310</v>
+        <v>1960</v>
       </c>
       <c r="E345" s="5" t="s">
         <v>1961</v>
       </c>
-      <c r="F345" s="5" t="s">
+      <c r="F345" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G345" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H345" s="5" t="s">
         <v>1962</v>
       </c>
-      <c r="G345" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H345" s="5" t="s">
+      <c r="I345" s="5" t="s">
         <v>1963</v>
       </c>
-      <c r="I345" s="5" t="s">
+      <c r="J345" s="5" t="s">
         <v>1964</v>
       </c>
-      <c r="J345" s="5" t="s">
+      <c r="K345" s="5" t="s">
         <v>1965</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="L345" s="6" t="s">
         <v>1966</v>
       </c>
       <c r="M345" s="5" t="s">
         <v>1967</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="5" t="s">
         <v>1968</v>
       </c>
       <c r="B346" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C346" s="5" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D346" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="D346" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E346" s="5" t="s">
-        <v>1811</v>
+        <v>1969</v>
       </c>
       <c r="F346" s="5" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="G346" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H346" s="5" t="s">
-        <v>1970</v>
+        <v>1971</v>
       </c>
       <c r="I346" s="5" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="J346" s="5" t="s">
-        <v>1972</v>
-[...1 lines deleted...]
-      <c r="K346" s="5" t="s">
         <v>1973</v>
+      </c>
+      <c r="K346" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L346" s="6" t="s">
         <v>1974</v>
       </c>
       <c r="M346" s="5" t="s">
         <v>1975</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="5" t="s">
         <v>1976</v>
       </c>
       <c r="B347" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C347" s="5" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="D347" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="E347" s="5" t="s">
+        <v>1811</v>
+      </c>
+      <c r="F347" s="5" t="s">
+        <v>1952</v>
+      </c>
+      <c r="G347" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H347" s="5" t="s">
         <v>1977</v>
       </c>
-      <c r="E347" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F347" s="5" t="s">
+      <c r="I347" s="5" t="s">
         <v>1978</v>
       </c>
-      <c r="G347" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H347" s="5" t="s">
+      <c r="J347" s="5" t="s">
         <v>1979</v>
       </c>
-      <c r="I347" s="5" t="s">
+      <c r="K347" s="5" t="s">
         <v>1980</v>
       </c>
-      <c r="J347" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K347" s="5" t="s">
+      <c r="L347" s="6" t="s">
         <v>1981</v>
       </c>
-      <c r="L347" s="6" t="s">
+      <c r="M347" s="5" t="s">
         <v>1982</v>
-      </c>
-[...1 lines deleted...]
-        <v>1983</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="5" t="s">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="B348" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C348" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D348" s="5" t="s">
-        <v>1985</v>
+        <v>1984</v>
       </c>
       <c r="E348" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F348" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F348" s="5" t="s">
+        <v>1985</v>
       </c>
       <c r="G348" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H348" s="5" t="s">
         <v>1986</v>
       </c>
-      <c r="I348" s="5"/>
+      <c r="I348" s="5" t="s">
+        <v>1987</v>
+      </c>
       <c r="J348" s="5" t="s">
-        <v>1823</v>
+        <v>1728</v>
       </c>
       <c r="K348" s="5" t="s">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="L348" s="6" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="M348" s="5" t="s">
-        <v>1989</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="5" t="s">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="B349" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C349" s="5" t="s">
-        <v>310</v>
+        <v>16</v>
       </c>
       <c r="D349" s="5" t="s">
-        <v>332</v>
+        <v>1992</v>
       </c>
       <c r="E349" s="5" t="s">
-        <v>1811</v>
-[...2 lines deleted...]
-        <v>1969</v>
+        <v>17</v>
+      </c>
+      <c r="F349" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G349" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H349" s="5" t="s">
-        <v>1991</v>
-[...3 lines deleted...]
-      </c>
+        <v>1993</v>
+      </c>
+      <c r="I349" s="5"/>
       <c r="J349" s="5" t="s">
-        <v>1993</v>
+        <v>1823</v>
       </c>
       <c r="K349" s="5" t="s">
         <v>1994</v>
       </c>
       <c r="L349" s="6" t="s">
         <v>1995</v>
       </c>
       <c r="M349" s="5" t="s">
         <v>1996</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="5" t="s">
         <v>1997</v>
       </c>
       <c r="B350" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C350" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="D350" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="E350" s="5" t="s">
+        <v>1811</v>
+      </c>
+      <c r="F350" s="5" t="s">
+        <v>1952</v>
+      </c>
+      <c r="G350" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H350" s="5" t="s">
         <v>1998</v>
       </c>
-      <c r="D350" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E350" s="5" t="s">
+      <c r="I350" s="5" t="s">
         <v>1999</v>
       </c>
-      <c r="F350" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="I350" s="5" t="s">
+      <c r="J350" s="5" t="s">
         <v>2000</v>
       </c>
-      <c r="J350" s="5" t="s">
+      <c r="K350" s="5" t="s">
         <v>2001</v>
       </c>
-      <c r="K350" s="5" t="s">
+      <c r="L350" s="6" t="s">
         <v>2002</v>
       </c>
-      <c r="L350" s="6" t="s">
+      <c r="M350" s="5" t="s">
         <v>2003</v>
-      </c>
-[...1 lines deleted...]
-        <v>2004</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="5" t="s">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="B351" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C351" s="5" t="s">
-        <v>310</v>
+        <v>2005</v>
       </c>
       <c r="D351" s="5" t="s">
-        <v>332</v>
+        <v>234</v>
       </c>
       <c r="E351" s="5" t="s">
-        <v>1811</v>
-[...2 lines deleted...]
-        <v>1969</v>
+        <v>2006</v>
+      </c>
+      <c r="F351" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G351" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H351" s="5" t="s">
-        <v>2006</v>
+      <c r="H351" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I351" s="5" t="s">
         <v>2007</v>
       </c>
       <c r="J351" s="5" t="s">
         <v>2008</v>
       </c>
       <c r="K351" s="5" t="s">
         <v>2009</v>
       </c>
       <c r="L351" s="6" t="s">
         <v>2010</v>
       </c>
       <c r="M351" s="5" t="s">
         <v>2011</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="5" t="s">
         <v>2012</v>
       </c>
       <c r="B352" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C352" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="D352" s="5" t="s">
         <v>332</v>
       </c>
-      <c r="D352" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E352" s="5" t="s">
-        <v>1927</v>
+        <v>1811</v>
       </c>
       <c r="F352" s="5" t="s">
-        <v>1962</v>
+        <v>1952</v>
       </c>
       <c r="G352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H352" s="5" t="s">
         <v>2013</v>
       </c>
       <c r="I352" s="5" t="s">
         <v>2014</v>
       </c>
       <c r="J352" s="5" t="s">
         <v>2015</v>
       </c>
       <c r="K352" s="5" t="s">
         <v>2016</v>
       </c>
       <c r="L352" s="6" t="s">
         <v>2017</v>
       </c>
       <c r="M352" s="5" t="s">
         <v>2018</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="5" t="s">
         <v>2019</v>
       </c>
       <c r="B353" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C353" s="5" t="s">
-        <v>16</v>
+        <v>332</v>
       </c>
       <c r="D353" s="5" t="s">
-        <v>1977</v>
+        <v>310</v>
       </c>
       <c r="E353" s="5" t="s">
-        <v>17</v>
+        <v>1927</v>
       </c>
       <c r="F353" s="5" t="s">
-        <v>1978</v>
+        <v>1970</v>
       </c>
       <c r="G353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H353" s="5" t="s">
         <v>2020</v>
       </c>
       <c r="I353" s="5" t="s">
         <v>2021</v>
       </c>
       <c r="J353" s="5" t="s">
-        <v>1728</v>
+        <v>2022</v>
       </c>
       <c r="K353" s="5" t="s">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="L353" s="6" t="s">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="M353" s="5" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="5" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B354" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C354" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D354" s="5" t="s">
-        <v>1290</v>
+        <v>1984</v>
       </c>
       <c r="E354" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F354" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F354" s="5" t="s">
+        <v>1985</v>
       </c>
       <c r="G354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H354" s="5" t="s">
-        <v>2026</v>
-[...1 lines deleted...]
-      <c r="I354" s="5"/>
+        <v>2027</v>
+      </c>
+      <c r="I354" s="5" t="s">
+        <v>2028</v>
+      </c>
       <c r="J354" s="5" t="s">
-        <v>1823</v>
+        <v>1728</v>
       </c>
       <c r="K354" s="5" t="s">
-        <v>2027</v>
+        <v>2029</v>
       </c>
       <c r="L354" s="6" t="s">
-        <v>2028</v>
+        <v>2030</v>
       </c>
       <c r="M354" s="5" t="s">
-        <v>2029</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="5" t="s">
-        <v>2030</v>
+        <v>2032</v>
       </c>
       <c r="B355" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C355" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D355" s="5" t="s">
-        <v>1977</v>
+        <v>1290</v>
       </c>
       <c r="E355" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F355" s="5" t="s">
-        <v>1978</v>
+      <c r="F355" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H355" s="5" t="s">
-        <v>2031</v>
-[...3 lines deleted...]
-      </c>
+        <v>2033</v>
+      </c>
+      <c r="I355" s="5"/>
       <c r="J355" s="5" t="s">
-        <v>1728</v>
+        <v>1823</v>
       </c>
       <c r="K355" s="5" t="s">
-        <v>2033</v>
+        <v>2034</v>
       </c>
       <c r="L355" s="6" t="s">
-        <v>2034</v>
+        <v>2035</v>
       </c>
       <c r="M355" s="5" t="s">
-        <v>2035</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="5" t="s">
-        <v>2036</v>
+        <v>2037</v>
       </c>
       <c r="B356" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C356" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D356" s="5" t="s">
-        <v>1290</v>
+        <v>1984</v>
       </c>
       <c r="E356" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F356" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F356" s="5" t="s">
+        <v>1985</v>
       </c>
       <c r="G356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H356" s="5" t="s">
-        <v>2037</v>
+        <v>2038</v>
       </c>
       <c r="I356" s="5" t="s">
-        <v>2038</v>
+        <v>2039</v>
       </c>
       <c r="J356" s="5" t="s">
-        <v>1823</v>
+        <v>1728</v>
       </c>
       <c r="K356" s="5" t="s">
-        <v>2039</v>
+        <v>2040</v>
       </c>
       <c r="L356" s="6" t="s">
-        <v>2040</v>
+        <v>2041</v>
       </c>
       <c r="M356" s="5" t="s">
-        <v>2041</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="5" t="s">
-        <v>2042</v>
+        <v>2043</v>
       </c>
       <c r="B357" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C357" s="5" t="s">
-        <v>310</v>
+        <v>16</v>
       </c>
       <c r="D357" s="5" t="s">
-        <v>332</v>
+        <v>1290</v>
       </c>
       <c r="E357" s="5" t="s">
-        <v>1811</v>
-[...2 lines deleted...]
-        <v>1969</v>
+        <v>17</v>
+      </c>
+      <c r="F357" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H357" s="5" t="s">
-        <v>2043</v>
+        <v>2044</v>
       </c>
       <c r="I357" s="5" t="s">
-        <v>2044</v>
+        <v>2045</v>
       </c>
       <c r="J357" s="5" t="s">
-        <v>2045</v>
+        <v>1823</v>
       </c>
       <c r="K357" s="5" t="s">
         <v>2046</v>
       </c>
       <c r="L357" s="6" t="s">
         <v>2047</v>
       </c>
       <c r="M357" s="5" t="s">
         <v>2048</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="5" t="s">
         <v>2049</v>
       </c>
       <c r="B358" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C358" s="5" t="s">
         <v>310</v>
       </c>
       <c r="D358" s="5" t="s">
         <v>332</v>
       </c>
       <c r="E358" s="5" t="s">
         <v>1811</v>
       </c>
       <c r="F358" s="5" t="s">
-        <v>1969</v>
+        <v>1952</v>
       </c>
       <c r="G358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H358" s="5" t="s">
         <v>2050</v>
       </c>
       <c r="I358" s="5" t="s">
         <v>2051</v>
       </c>
       <c r="J358" s="5" t="s">
         <v>2052</v>
       </c>
       <c r="K358" s="5" t="s">
         <v>2053</v>
       </c>
       <c r="L358" s="6" t="s">
         <v>2054</v>
       </c>
       <c r="M358" s="5" t="s">
         <v>2055</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="5" t="s">
         <v>2056</v>
       </c>
       <c r="B359" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C359" s="5" t="s">
         <v>310</v>
       </c>
       <c r="D359" s="5" t="s">
         <v>332</v>
       </c>
       <c r="E359" s="5" t="s">
         <v>1811</v>
       </c>
       <c r="F359" s="5" t="s">
+        <v>1952</v>
+      </c>
+      <c r="G359" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H359" s="5" t="s">
         <v>2057</v>
       </c>
-      <c r="G359" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H359" s="5" t="s">
+      <c r="I359" s="5" t="s">
         <v>2058</v>
       </c>
-      <c r="I359" s="5"/>
       <c r="J359" s="5" t="s">
         <v>2059</v>
       </c>
       <c r="K359" s="5" t="s">
         <v>2060</v>
       </c>
       <c r="L359" s="6" t="s">
         <v>2061</v>
       </c>
       <c r="M359" s="5" t="s">
         <v>2062</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="5" t="s">
         <v>2063</v>
       </c>
       <c r="B360" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C360" s="5" t="s">
         <v>310</v>
       </c>
       <c r="D360" s="5" t="s">
         <v>332</v>
       </c>
       <c r="E360" s="5" t="s">
-        <v>1953</v>
+        <v>1811</v>
       </c>
       <c r="F360" s="5" t="s">
-        <v>1936</v>
+        <v>2064</v>
       </c>
       <c r="G360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H360" s="5" t="s">
-        <v>2064</v>
-[...1 lines deleted...]
-      <c r="I360" s="5" t="s">
         <v>2065</v>
       </c>
+      <c r="I360" s="5"/>
       <c r="J360" s="5" t="s">
-        <v>2059</v>
+        <v>2066</v>
       </c>
       <c r="K360" s="5" t="s">
-        <v>2066</v>
+        <v>2067</v>
       </c>
       <c r="L360" s="6" t="s">
-        <v>2067</v>
+        <v>2068</v>
       </c>
       <c r="M360" s="5" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="5" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="B361" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C361" s="5" t="s">
         <v>310</v>
       </c>
       <c r="D361" s="5" t="s">
         <v>332</v>
       </c>
       <c r="E361" s="5" t="s">
-        <v>1811</v>
+        <v>1961</v>
       </c>
       <c r="F361" s="5" t="s">
         <v>1936</v>
       </c>
       <c r="G361" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H361" s="5" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="I361" s="5" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
       <c r="J361" s="5" t="s">
-        <v>2072</v>
+        <v>2066</v>
       </c>
       <c r="K361" s="5" t="s">
         <v>2073</v>
       </c>
       <c r="L361" s="6" t="s">
         <v>2074</v>
       </c>
       <c r="M361" s="5" t="s">
         <v>2075</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="5" t="s">
         <v>2076</v>
       </c>
       <c r="B362" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C362" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="D362" s="5" t="s">
         <v>332</v>
       </c>
-      <c r="D362" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E362" s="5" t="s">
-        <v>1927</v>
+        <v>1811</v>
       </c>
       <c r="F362" s="5" t="s">
-        <v>1811</v>
+        <v>1936</v>
       </c>
       <c r="G362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H362" s="5" t="s">
         <v>2077</v>
       </c>
       <c r="I362" s="5" t="s">
         <v>2078</v>
       </c>
       <c r="J362" s="5" t="s">
         <v>2079</v>
       </c>
       <c r="K362" s="5" t="s">
         <v>2080</v>
       </c>
       <c r="L362" s="6" t="s">
         <v>2081</v>
       </c>
       <c r="M362" s="5" t="s">
         <v>2082</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="5" t="s">
         <v>2083</v>
       </c>
       <c r="B363" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C363" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="D363" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="E363" s="5" t="s">
+        <v>1927</v>
+      </c>
+      <c r="F363" s="5" t="s">
+        <v>1811</v>
+      </c>
+      <c r="G363" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H363" s="5" t="s">
         <v>2084</v>
       </c>
-      <c r="D363" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E363" s="5" t="s">
+      <c r="I363" s="5" t="s">
         <v>2085</v>
       </c>
-      <c r="F363" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H363" s="5" t="s">
+      <c r="J363" s="5" t="s">
         <v>2086</v>
       </c>
-      <c r="I363" s="5" t="s">
+      <c r="K363" s="5" t="s">
         <v>2087</v>
       </c>
-      <c r="J363" s="5" t="s">
+      <c r="L363" s="6" t="s">
         <v>2088</v>
       </c>
-      <c r="K363" s="5" t="s">
+      <c r="M363" s="5" t="s">
         <v>2089</v>
-      </c>
-[...4 lines deleted...]
-        <v>2091</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="5" t="s">
-        <v>2092</v>
+        <v>2090</v>
       </c>
       <c r="B364" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C364" s="5" t="s">
-        <v>2093</v>
+        <v>2091</v>
       </c>
       <c r="D364" s="5" t="s">
         <v>234</v>
       </c>
       <c r="E364" s="5" t="s">
+        <v>2092</v>
+      </c>
+      <c r="F364" s="5" t="s">
+        <v>1919</v>
+      </c>
+      <c r="G364" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H364" s="5" t="s">
+        <v>2093</v>
+      </c>
+      <c r="I364" s="5" t="s">
         <v>2094</v>
       </c>
-      <c r="F364" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H364" s="5" t="s">
+      <c r="J364" s="5" t="s">
         <v>2095</v>
       </c>
-      <c r="I364" s="5" t="s">
+      <c r="K364" s="5" t="s">
         <v>2096</v>
       </c>
-      <c r="J364" s="5" t="s">
+      <c r="L364" s="6" t="s">
         <v>2097</v>
       </c>
-      <c r="K364" s="5" t="s">
+      <c r="M364" s="5" t="s">
         <v>2098</v>
-      </c>
-[...4 lines deleted...]
-        <v>2100</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="5" t="s">
-        <v>2101</v>
+        <v>2099</v>
       </c>
       <c r="B365" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C365" s="5" t="s">
+        <v>2100</v>
+      </c>
+      <c r="D365" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="E365" s="5" t="s">
+        <v>2101</v>
+      </c>
+      <c r="F365" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G365" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H365" s="5" t="s">
         <v>2102</v>
       </c>
-      <c r="D365" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E365" s="5" t="s">
+      <c r="I365" s="5" t="s">
         <v>2103</v>
       </c>
-      <c r="F365" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H365" s="5" t="s">
+      <c r="J365" s="5" t="s">
         <v>2104</v>
       </c>
-      <c r="I365" s="5" t="s">
+      <c r="K365" s="5" t="s">
         <v>2105</v>
       </c>
-      <c r="J365" s="5" t="s">
+      <c r="L365" s="6" t="s">
         <v>2106</v>
       </c>
-      <c r="K365" s="5" t="s">
+      <c r="M365" s="5" t="s">
         <v>2107</v>
-      </c>
-[...4 lines deleted...]
-        <v>2109</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="5" t="s">
-        <v>2110</v>
+        <v>2108</v>
       </c>
       <c r="B366" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C366" s="5" t="s">
-        <v>1377</v>
+        <v>2109</v>
       </c>
       <c r="D366" s="5" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="E366" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2110</v>
+      </c>
+      <c r="F366" s="5" t="s">
+        <v>1811</v>
       </c>
       <c r="G366" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H366" s="5" t="s">
         <v>2111</v>
       </c>
       <c r="I366" s="5" t="s">
         <v>2112</v>
       </c>
       <c r="J366" s="5" t="s">
         <v>2113</v>
       </c>
       <c r="K366" s="5" t="s">
         <v>2114</v>
       </c>
       <c r="L366" s="6" t="s">
         <v>2115</v>
       </c>
       <c r="M366" s="5" t="s">
         <v>2116</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="5" t="s">
         <v>2117</v>
       </c>
       <c r="B367" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C367" s="5" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D367" s="5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>1977</v>
       </c>
       <c r="E367" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F367" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G367" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H367" s="5" t="s">
         <v>2118</v>
       </c>
       <c r="I367" s="5" t="s">
         <v>2119</v>
       </c>
       <c r="J367" s="5" t="s">
-        <v>1728</v>
+        <v>2120</v>
       </c>
       <c r="K367" s="5" t="s">
-        <v>2120</v>
+        <v>2121</v>
       </c>
       <c r="L367" s="6" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
       <c r="M367" s="5" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="5" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="B368" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C368" s="5" t="s">
-        <v>310</v>
+        <v>16</v>
       </c>
       <c r="D368" s="5" t="s">
-        <v>332</v>
+        <v>1984</v>
       </c>
       <c r="E368" s="5" t="s">
-        <v>1937</v>
-[...2 lines deleted...]
-        <v>2124</v>
+        <v>17</v>
+      </c>
+      <c r="F368" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G368" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H368" s="5" t="s">
         <v>2125</v>
       </c>
       <c r="I368" s="5" t="s">
         <v>2126</v>
       </c>
       <c r="J368" s="5" t="s">
+        <v>1728</v>
+      </c>
+      <c r="K368" s="5" t="s">
         <v>2127</v>
       </c>
-      <c r="K368" s="5" t="s">
+      <c r="L368" s="6" t="s">
         <v>2128</v>
       </c>
-      <c r="L368" s="6" t="s">
+      <c r="M368" s="5" t="s">
         <v>2129</v>
-      </c>
-[...1 lines deleted...]
-        <v>2130</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="5" t="s">
-        <v>2131</v>
+        <v>2130</v>
       </c>
       <c r="B369" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C369" s="5" t="s">
         <v>310</v>
       </c>
       <c r="D369" s="5" t="s">
         <v>332</v>
       </c>
       <c r="E369" s="5" t="s">
-        <v>1811</v>
+        <v>1937</v>
       </c>
       <c r="F369" s="5" t="s">
-        <v>1969</v>
+        <v>2131</v>
       </c>
       <c r="G369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H369" s="5" t="s">
         <v>2132</v>
       </c>
       <c r="I369" s="5" t="s">
         <v>2133</v>
       </c>
       <c r="J369" s="5" t="s">
         <v>2134</v>
       </c>
       <c r="K369" s="5" t="s">
         <v>2135</v>
       </c>
       <c r="L369" s="6" t="s">
         <v>2136</v>
       </c>
       <c r="M369" s="5" t="s">
         <v>2137</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="5" t="s">
         <v>2138</v>
       </c>
       <c r="B370" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C370" s="5" t="s">
-        <v>1192</v>
+        <v>310</v>
       </c>
       <c r="D370" s="5" t="s">
-        <v>567</v>
-[...9 lines deleted...]
-        </is>
+        <v>332</v>
+      </c>
+      <c r="E370" s="5" t="s">
+        <v>1811</v>
+      </c>
+      <c r="F370" s="5" t="s">
+        <v>1952</v>
       </c>
       <c r="G370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H370" s="5" t="s">
         <v>2139</v>
       </c>
-      <c r="I370" s="5"/>
+      <c r="I370" s="5" t="s">
+        <v>2140</v>
+      </c>
       <c r="J370" s="5" t="s">
+        <v>2141</v>
+      </c>
+      <c r="K370" s="5" t="s">
+        <v>2142</v>
+      </c>
+      <c r="L370" s="6" t="s">
+        <v>2143</v>
+      </c>
+      <c r="M370" s="5" t="s">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" s="5" t="s">
+        <v>2145</v>
+      </c>
+      <c r="B371" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C371" s="5" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D371" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="E371" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F371" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G371" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H371" s="5" t="s">
+        <v>2146</v>
+      </c>
+      <c r="I371" s="5"/>
+      <c r="J371" s="5" t="s">
         <v>1182</v>
       </c>
-      <c r="K370" s="5" t="s">
-[...6 lines deleted...]
-        <v>2142</v>
+      <c r="K371" s="5" t="s">
+        <v>2147</v>
+      </c>
+      <c r="L371" s="6" t="s">
+        <v>2148</v>
+      </c>
+      <c r="M371" s="5" t="s">
+        <v>2149</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -29420,44 +29547,45 @@
     <hyperlink ref="M346" r:id="rId351"/>
     <hyperlink ref="M347" r:id="rId352"/>
     <hyperlink ref="M348" r:id="rId353"/>
     <hyperlink ref="M349" r:id="rId354"/>
     <hyperlink ref="M350" r:id="rId355"/>
     <hyperlink ref="M351" r:id="rId356"/>
     <hyperlink ref="M352" r:id="rId357"/>
     <hyperlink ref="M353" r:id="rId358"/>
     <hyperlink ref="M354" r:id="rId359"/>
     <hyperlink ref="M355" r:id="rId360"/>
     <hyperlink ref="M356" r:id="rId361"/>
     <hyperlink ref="M357" r:id="rId362"/>
     <hyperlink ref="M358" r:id="rId363"/>
     <hyperlink ref="M359" r:id="rId364"/>
     <hyperlink ref="M360" r:id="rId365"/>
     <hyperlink ref="M361" r:id="rId366"/>
     <hyperlink ref="M362" r:id="rId367"/>
     <hyperlink ref="M363" r:id="rId368"/>
     <hyperlink ref="M364" r:id="rId369"/>
     <hyperlink ref="M365" r:id="rId370"/>
     <hyperlink ref="M366" r:id="rId371"/>
     <hyperlink ref="M367" r:id="rId372"/>
     <hyperlink ref="M368" r:id="rId373"/>
     <hyperlink ref="M369" r:id="rId374"/>
     <hyperlink ref="M370" r:id="rId375"/>
+    <hyperlink ref="M371" r:id="rId376"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>