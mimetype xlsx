--- v1 (2026-08-06)
+++ v2 (2026-09-20)
@@ -1103,51 +1103,51 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/6IPX</t>
   </si>
   <si>
     <t>Kjerteminde 21 Juni 1899.
 Min egen Kæreste!
 I Dag har jeg ikke faaet udrettet ret meget kun malet lidt paa Flagbilledet, det har jo været Graavejr hele Dagen. Jeg har nu skreven til Klaks, og jeg kan altsaa ikke endnu svare for, om han kommer. Jeg tog mig den Frihed at invitere Fru Storm, jeg vidste jo at hun vilde sætte umaadelig Pris paa det, og hun har jo givet den lille søde en Ske til Jul. Jeg skulde hilse Jer og takke saa mange Gange for Venligheden, men hun troede ikke hun kunde da hun ikke var helt rask. Var det vel forkert af mig? I Morgen skal jeg tage dem alle sammen i Forhør, om de kommer, og skrive Resultatet. Fader solgte i Aftes Jord til Bryggeriet. 7000 Kr Al. for 5000 Kr under Forbehold af at der var tilstrækkeligt Vand til det og at Aktiekapitalen kunde rejses, han kunde ikke faa mere for det da de truede med at gaa til Hinke, men vi bliver altsaa i hvert Tilfælde fri for at have deres Øl- Is- Kul- Korn- og andre Vogne rumlende forbi vores Dør. Uglen og Thea [eller Theo] kom i Aftes fra Svendborg, var det ikke helt tappert af hende at køre den 7 Mil lange Tur naar det længste Stykke hun i Forvejen havde kørt var 3 Fjerdingvej. Ja nu faar Du ikke mere denne Gang. Mange kærlige Hilsner til lille Jeppe og Dig selv fra Din
 Johannes Larsen.
 P.S
 Vi har fundet Tegningerne til vores Hus. Hvordan gaar det med Muks Examen? Jeg skal hilse fra Uglen og fra Moder</t>
   </si>
   <si>
     <t>1899-06-26</t>
   </si>
   <si>
     <t>Alice Bondesen
 Louise Brønsted
 Grethe Jungstedt
 Louise Nimb
 - Pray
 Dudley Pray
 Clarence Sawyer
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Hempel Syberg
 Albrecht  Warberg
 Andreas Warberg</t>
   </si>
   <si>
     <t>Ellen Sawyer opholdt sig i USA, da hun skrev brevet. Ordene om chokolade på Gelskov refererer formodentlig (ironisk) til, at Laura Warberg tidligere har afsluttet et brev med, at hun ikke havde mere tid, da hun skulle til Gelskov og drikke chokolade. 
 Ellen og Harris Eastman Sawyer boede den første tid af deres parforhold sammen med hans forældre, hans bedstemor og hans to søstre. Arrangementet fungerede dårligt. 
 Ellen Sawyers svigermors navn kendes ikke. Mr. Prays fornavn samt hans kone og døtres navne er også ukendt. 
 1 kvint er 5 g.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1530</t>
   </si>
   <si>
     <t>Ellen Sawyer har ikke meget at skrive om. Den første ladning skinker, som Harris Sawyer har præpareret på slagteriet, er ankommet til Liverpool uden mug. Det er en triumf, og Harris vil få 700 dollars for sin indsats.
 Harris' far har fået ansættelse i The Navy Yard, og han vil få 3,5 dollars ugentligt. Derfor vil de to afdelinger af Sawyer-familien formodentlig kunne flytte hver til sit. Både Harris og Ellen finder, at opfattelserne af husførsel er for forskellige til, at de kan fungere sammen. 
 Ellen og Harris har fundet noget dåsemad, som gør det let at lave billige og sunde madretter. Harris har også fået en skinke fra slagteriet. Han lever sundt nu og tager på, men Ellen kan ikke tåle at spise det samme, for så bliver hun tyk. 
 Ellen og Harris er blevet viet. Kirken var nærmest et forsamlingshus, som de lokale har skillinget sammen til at indrette. Der var ikke rart. Om aftenen besøgte de Mr. Pray (Dudley Prays far). Hans hjem var hyggeligt, og han bød på portvin. Dudleys to søstre føler sig meget dannede, da de har været i Paris.
 Ellen nyder indholdet af sine kasser hjemmefra. Hun og Harris har opgivet at købe en hest, da det er for dyrt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PiUW</t>
   </si>
   <si>
     <t>Mandag Juni 26 – 99
@@ -1465,51 +1465,51 @@
 Lille Grethe sover for det meste tre Timer til Middag nu, - hun går ikke i Seng før 8, når det er så varmt, - så køler hun af et Par Timers Tid efter Solnedgang. – 
 Hun var så henrykt det lille Pus da Harry kom hjem. Om Aftenen kunde hun ikke sove skønt hun var rasende søvnig blev hun ved at sige ”Papa hold Baby Hand” – ”Papa home”. Så gik Harry ind og holdt hendes Hånd og øjeblikkelig faldt hun i Søvn. 
 Postvæsenetbudet ["væsenet" midt i ordet overstreget] ringer altid to Ring og det kender hun og siger straks ”Postman, letter for 
 [Skrevet langs venstre margen s. 8:]
 Baby” – er hun ikke klog, - eller er de alle sådan – 1½ Aar.
 [Skrevet på tværs øverst s1:]
 Bare nu Far er bedre i næste Brev, jeg længes efter at høre om det. Bunker af Hilsner til er alle fra Pelle.</t>
   </si>
   <si>
     <t>1902-02-25</t>
   </si>
   <si>
     <t>176 Federal Street
 Boston</t>
   </si>
   <si>
     <t>Thora  Branner
 Herbert Felton
 - Fuller
 Grethe Jungstedt
 Johanne Christine Larsen
 - Mackie
 William Mackie
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Hempel Syberg</t>
   </si>
   <si>
     <t>Christine Mackie, f. Warberg, rejste fra Danmark til Boston omkring 1. juni 1902. Hun mødte under sit ophold her William/Billy Mackie, og de to blev gift det følgende år. Ægteskabet holdt ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1588</t>
   </si>
   <si>
     <t>Grethe har haft hoste, og nu er Ellen Sawyer smittet.
 Ellen vil savne Christine/Mornine Mackie, når hun rejser. Hun vil også savne William/Billy Mackies besøg.
 Ellen har stået for en stor middag. Pigen, der skulle servere, havde ikke fået besked, men hendes mor kom og hjalp. Nu gruer Ellen for en thanksgiving-middag med Sawyer-familien.
 Grethe synger små sange nu. Hun er et nemt barn, som finder sig i meget, og hun leger længe alene. Hun elsker at høre historier. 
 Christine har besøgt Williams forældre. De fordømmer indtagelse af alkohol og ville besvime, hvis de så Christine ryge cigar.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UlCF</t>
   </si>
   <si>
     <t>[Fortrykt i venstre side øverst på arket:]
 DR. HARRIS E. SAWYER
 CHEMIST AND BACTERIOLOGIST,
 176 FEDERAL STREET,
 BOSTON, MASS., U.S.A.
 TELEPHONES 4650 MAIN
@@ -5191,51 +5191,51 @@
 JL er ikke færdig endnu med tavlerne med taffelænderne, men er utålmodig efter at komme i gang med troldænderne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/lcLU</t>
   </si>
   <si>
     <t>Kjøbenhavn 22/3-1924.
 Kæreste Alhed.
 Ja nu var Roose her. Sagen ligger saadan at det er Ederfuglestokken de vil købe og de tilbyder 2000 Kr. for Stokken og 800 Kr. for 350 signerede ikke opklæbede Tryk. Vi maa tage 10 Tryk forlods, men Stokken skal ødelægges efter Trykningen. Jeg indvendte naturligvis at det var meget lidt for Trykning, hvilket han indrømmede men de havde ikke flere Penge. Jeg sagde saa at jeg maatte tale med dig først da jeg jo ikke kunde vide om Du vilde paatage Dig det for den ringe Pris. Nu er der jo det at sige til det, at 2800 Kr. er jo en Del Penge og vi kan jo dele dem hvordan vi vil, for Ex vende det om og sige 2000 for Tryk og 800 for Stok. Hvad mener Du. Det Tryk vi selv beholder stiger jo ogsaa i Værdi og bliver efter Haanden lettere sælgelige naar Stokken ikke mere existerer, f. Ex paa næste Træsnitudstilling naar det bemærkes i Katalogen. Jeg gik igennem Ørstedsparken i Gaar med Skrive Swane vi gik ind til Krog, der laa mange Tusinde Troldænder omtrent en paa hver Kvadratmeter fra Broen mod Teknisk Skole. Magisteren og Lugge har nok faaet et Arbejde med nogle Tabeller til Amerika som de kan tjene en halv Snes Tusind Kr. paa at lave. Vi skulde paa Koncert Kl. 8, men da vi skulde gaa blev jeg anholdt af Naur der sad der med Sven Johansen og en norsk Maler Knutson, som jeg saa sad med en Times Tid og fik nogle Konjacer og 100 Kr. af Naur som jeg havde glemt at jeg havde laant ham. Jeg gaar nu hen til Christine, Putte telefonerede i Formiddags at hun ingen Penge havde til at rejse hjem for og om hun ikke kunde faa sine Modelpenge, hun mente hun havde 20 Kr. til gode endnu. Jeg har nu lavet 3 Tavler med Taffelænder, men den sidste er saa meget bedre at jeg vist kommer til at lave de 2 andre om, den ene har jeg begyndt paa, nu skal vi se hvordan det gaar. Det kan jo altid sælges til lidt mere end jeg faar her, men der er jo ingen Ulykke i det, undtagen at jeg er noget utaalmodig efter at faa Fart paa Troldænderne som er de næste og som jeg altsaa kan se i Tusindvis. Schiøler og jeg gaar ind og ser paa dem i Mrg tidlig. 
 Mange kærlige 
 Hilsner
 Din JL</t>
   </si>
   <si>
     <t>1924-05-12</t>
   </si>
   <si>
     <t>Peter Bichel
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Grethe Jungstedt
 Kurt Jungstedt
-Matilde Jungstedt
+Matilda Jungstedt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Marie Larsen
 Eiler Lehn Schiøler
 Ellen Dorothea Lehn Schiøler
 Helga Lehn Schiøler
 Annette Schiøler
 Eiler Schiøler
 Laura Warberg</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted blev tidligere inviteret med familien Jungstedt til Paris som barnepige for deres lille datter. AMB takkede nej tak, da hun føler sig forpligtiget til at arbejde på Møllebakken som aftalt. Men da hun en dag nævner invitationen ved bridgebordet, opfordrer både Alhed Larsen og Laura Warberg hende kraftigt til at ændre dette. Alhed Larsen mener godt, tingene kan tilrettelægges, så hun kan undværes hen over sommeren. Gæsterne må klare sig uden ABM's hjælp. Hun er vældig fristet, selv om hun så må undvære at male og køre motorcykel sammen med Andreas Larsen. Hun udbeder sig forældrenes mening. 
 Herefter følger en lang beskrivelse af Andreas Larsens 25 års fødselsdag - bla. danser Alhed Larsen rundt i motorcykeltøj.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qiI2</t>
   </si>
   <si>
     <t>12 Mai 1924.
 Kære Muk!
 Da jeg tænker mig Muligheden af, at I vil ringe mig op i Aften, vil jeg ikke fortælle om Pufs Fødselsdag el. l. (Den Bog jeg sendte Peder, var en han havde bedt om at laane. Han maa helst selv sørge for at sende den tilbage naar han er færdig.)
 Grethe spurgte mig en Dag, om jeg vilde med til Paris til Sommer, men jeg har naturligvis betragtet det som udelukket og ikke omtalt det til nogen; men ved et Bridgebord forleden Aften kom jeg med en tilfældig Bemærkning i den Retning, og det maa aabenbart have givet Tante Be og Bedstemoder noget at tænke paa, for i Gaar begyndte de at overtale mig til at tage med. Jeg havde naturligvis Masser af Indvendinger at gøre, men nu har de næsten tilintetgjort alle mine Betænkeligheder. Jeg vilde naturligvis nødig rejse fra Tante Be, men hun siger at hun sagtens kan undvære mig. I Juni Maaned vilde hun kun blive Mareje og sig selv og det vilde blive en meget billig Maaned. I Sommerferien vill hun cykle i Jylland med Lysse. Onkel Las er jo slet ikke hjemme. Saa havde jeg jo den Plan at I alle skulde her over i Ferien, mod at betale Kosten, men Tante Be siger at det godt kan laves selv om jeg er væk. De tre maa (undskyld Bes!) kun være her hele Ferien mod at hjælpe. Du og Far i 14 Dage hvor Tante Be vil være hjemme. Det værste bliver 14 Dage hvor Schiølerne (de er fem [også anført som ”5”]) skal være her. Der maatte Bes og Mudi jo være forberedte paa at faa mere at gøre, men i den anden Tid bliver det vist ikke meget. 
@@ -6407,51 +6407,51 @@
     <t>1933-04-18</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Hareskov St.</t>
   </si>
   <si>
     <t>Ruth -
 Grethe Bichel
 Peter Bichel
 Alhed Marie Brønsted
 Louise Brønsted
 - Christoffersen
 Knud Dalhoff Larsen
 Adam Goldschmidt
 Ina  Goldschmidt
 Bodild Holstein
 - Jantzen, Lindøgaard
 Grethe Jungstedt
 Alfred Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Andreas Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Sagen om at Ina/Sjums er genfundet kendes ikke. 
 "Den gamle Adam" er formodentlig Inas bror, Adam Goldschmidt.
 De to Holsteinere: Den ene er formodentlig Bodild Holstein, men hvem den anden er vides ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0605</t>
   </si>
   <si>
     <t>Det er godt, at Ina/Sjums er genfundet.
 Johanne/Junge og Adolph/Agraren Larsen ejer nu Lindøgaard. Johanne beskriver i brevet rummene og deres indretning samt gårdens faciliteter, dens pris mm. Andreas/Dedde Warberg har været på besøg og ordnet papirarbejde. Han var begejstret for gården.
 Johanne Larsen har haft mange gæster, der ville se gården.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/14rd</t>
   </si>
   <si>
@@ -6476,51 +6476,51 @@
 Jeg har ingen Tid. Naar du skriver, stil mig saa Spørgsmaal om det hele her, jeg ved ikke, hvad du ved og hvad ikke. 
 Du hører fra mig d. 26.
 Tusind Hilsner til Jer alle tre
 Din Junge</t>
   </si>
   <si>
     <t>1933-11-30</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Ragnhild -
 - Bendtsen
 Harald Bing
 Johannes Nicolaus Brønsted
 Achton Friis
 Georg Jacobsen
 Frithiof Kemp
 Anker Kyster
 Adolph Larsen
 Andreas Larsen
 Musse Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Karl Madsen
 Harald Nyborg
 Hubert Paulsen
 Valdemar Rørdam
 Karl Schou
 Sigurd  Swane
 Peter Tutein</t>
   </si>
   <si>
     <t>Fehr blev i 1926 grundlagt som forhandler af Ford biler med afdelinger i flere fynske byer. I 2003 ophørte firmaet. (Internet-søgning jan. 2022).
 Det vides ikke, hvem Ragnhild var. 
 Foch var Johannes Larsens hund. Den døde i aug. 1933.
 Hovrättsråd: Dommer ved appeldomstolen, som er den næstøverste domstol i Sverige. (Wikipedia jan. 2022).</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Leo Swane og bankdirektør Jacobsen har fået Ny Carlsbergfondet og Odense Kommune med på, at Johannes Larsen skal dekorere festsalen på Odense Rådhus. Han har flere bestillinger på billeder og betaler et afdrag på bilen med malerier. 
 Larsen har med søn og svigerdatter været på udstilling og tur til Sjælland. Han har også været på klapjagt. 
 Larsen har købt en hundehvalp. 
 Johan/Lysse må kontakte hovrettsråden. 
 Achton Friis har været på 14 dages ophold på Møllebakken. 
 En mår har taget et par af Larsens høns.</t>
   </si>
@@ -6550,51 +6550,51 @@
   </si>
   <si>
     <t>Fritz Syberg får sovemedicin. Han har intet imod læger.
 Rille/Ernst Syberg er kommet hjem efter to måneders Europa-rejse med rygsæk. Han mødte gamle venner i Pisa, var glad for Spanien, oplevede tyrolerne som tiltalende og mærkede intet til Hitlers terror i Tyskland. Ernst Syberg har sat sig ind i storpolitik og bla. Mussolinis planer om at lave et Storitalien samt sagen med, at Tyskland har fået bygget kampfly i Rusland. 
 Trylle/Franz Syberg vil begynde at dyrke frugt. Fritz Syberg overvejer at sælge sin bil og købe lidt jord af naboen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/KwJt</t>
   </si>
   <si>
     <t>Pilegaarden 17-8-34
 Kære Venner.
 Tak for Brevet, nu er I sandsynligvis kommet tilbage fra Jert Sommerophold, og faaet jer vel indstalleret i Hovedstaden. Alt gaar ved det gamle her, jeg tager et Sovemiddel der hjælper mig over Nætterne og iøvrigt har jeg baade Digitalis og røde Draaber staaende ved min Seng, jeg har intet imod Læger saadan set, men som den gamle Xylograf siger, de skal behandle En paa en hyggelig Maade. Vores Landsbyskrædder her, Schondel, er jeg udmærket tilfreds med. Han er lige høj paa alle Ledder, var under Verdenskrigen Militærlæge og tror han ligner Napoleon. Rille er lige kommet hjem efter godt to Maaneders Rejse – med Rygsæk – gennem Tyskland, Tyrol, Italien, Spanien og Frankrig, dette sidste dog kun nogle faa Dages Ophold i Paris. Han ved jo en Del at fortælle, det er aabenbart den eneste rette Maade at rejse paa naar man vil i Kontakt med Befolkningen. Han traf sine gamle Venner i Pisa der omfavnede ham og straks kendte ham: Ernèsto, Ernèsto!. Men iøvrigt syntes han ikke om Italien, men meget bedre om Spanien. Tyskland var behageligt og billigt at rejse i, - S.t. Folkene var intelligente og interesserede over for Forholdene i Danmark. De haarrejsende Historier om Hitlerterror mærkede han intet til uden – i Politiken. Derimod i Østrig var Regimentet og Polititrakasseriet utaaleligt, men Østrigerne d.v.s. Tyrolerne var [”var” indsat over linjen] de mest tiltalende af alle Nationer, forresten var alle Tyrolere Nazister. (Hitler er jo selv født i Tyrol) Det er meget Sjov at høre ham fortælle. Ogsaa Storpolitik har han sat sig ind i: Mussolinis Plan er at samle Østrig, Tyrol, Albanien og tilgrænsende Lande til et Storitalien med Adriater- som Midtpunkt, derfor hans Venskabelighed over for Dolfus. En anden Historie: Tyskland der ikke maa ruste har i Samraad med Sovjet ladet lave 2 eller 3 Tusinde Krigsflyvemaskiner – i Rusland, sendt [et par overstregede bogstaver] tyske Teknikere ec.t. derover. Da Maskinerne var i Orden sluttede Rusland Venskab med Frankrig Resultat: Rusland konfiskerer Tysklands 3000 Maskiner, Tyskland har underfundigt brugt Forbudet mod at ruste - - det hele kan jo være Løgn, men det er uappetitligt nok til at være sandt. Trylle er ved at slaa sig paa Landbrug – Frugtdyrkning – hans Organistvirksomhed levner ham Tid dertil. Jeg spekulerer paa at afskaffe min Bil der koster mellem 12 og 15 Hundrede Kr. aarlig og købe tre Td. Land af min Nabo. Men Forhandlingerne har ikke ført til noget Resultat endnu. Mange Hilsener til Jer allesammen
 Eders Hengivne
 Fritz Syberg
 Maleriet har jeg foreløbig lagt paa Hylden.</t>
   </si>
   <si>
     <t>1935-01-31</t>
   </si>
   <si>
     <t>Drude Jørgensen
 Andreas Larsen
 Elena Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Larsen, kunsthandler
 Bendt Rom</t>
   </si>
   <si>
     <t>Johannes Larsen kendte flere, der hed Palle, så det kan ikke afgøres, hvem den omtalte var.</t>
   </si>
   <si>
     <t>Johannes Larsen sender penge og håber, at det kan redde kvierne. 
 Salget af et billede er mislykkedes, da køberen ikke har penge til det. I stedet har Larsen solgt til Drude.
 Der er sne og frost.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tWkN</t>
   </si>
   <si>
     <t>Kjerteminde 31 Jan. 1935.
 Kære Lysse!
 Tak for Brevene! Det er nu lykkedes mig at tilvejebringe 700 danske Kr. som jeg skal sende Jer naar jeg faar dem. D.v.s. lige i Dag sender jeg 200 Kr. og saa 500 naar jeg faar de 700. Da Duerne befinder sig hos Kunsthandler Larsen i Kjøbenhavn, fik jeg Fasanhannen hjem fra Palle og forsøgte at afsætte dem til Bendt Rom, som var Liebhaver paa de Vilkaar at jeg vilde tage et Billede han har i Bytte og lade han afdrage Resten. Jeg bød ham det før omtalte Billede og 700 Kr contant. Men fik Brev fra ham der gik ud paa, at da hans lille Dreng var kommen paa Børnehospitalet pa Refsnæs og han ikke i Øjeblikket havde 700 Kr kunde han ikke. Jeg solgte det saa i Gaar til Drude for 700 contant og Resten paa Afbetaling i alt 1200 d.v.s. halv Pris. Vi har det godt. I Nat og i Dag har vi faaet en Del Sne fra SØ. i Eftermidg tøer det, men nu klarer det op til Frost fra N.V. Mange Hilsner ogsaa fra Else og Puf og ogsaa til Bimse og Peter. Jeres JL.
 [Skrevet på hovedet øverst på arket:]
 P.S. Jeg haaber Pengene maa komme tidsnok til at redde Kvierne</t>
   </si>
   <si>
     <t>1935-07-21</t>
   </si>
   <si>
@@ -6865,51 +6865,51 @@
 Den Lille er formodentlig Ane eller Jeppe (Johan/Puf Larsens børn).</t>
   </si>
   <si>
     <t>Johannes Larsen kan ikke finde dokumentet. 
 Christine Swane har fået Det Tagea Brandtske Rejselegat.
 Johannes Larsen har været til Karl Schous begravelse og tager nu til Filsø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QxSU</t>
   </si>
   <si>
     <t>Kjerteminde 19 Marts 1938
 Kære Lysse!
 Kan Du bruge dette? D.v.s. det er altsaa sendt til Banken samtidig med dette. Jeg har ikke kunnet finde det forbandede Dokument og har aldeles ingen Erindring om dets Existens. En anden Gang hvis I mangler saadan noget vil jeg bede Jer om at gaa ud fra at det ikke findes og digte et eller andet som jeg kan skrive af. Vi har det godt allesammen. Uglen har faaet det Tagea Brandtske Legat paa 10.000 Kr. Jeg var et Par Dage i Kjøbenhavn b. la. til Schous Begravelse og rejste hjem Dagen efter, nu rejser jeg til Fiilsø og ser at faa malet noget. Mange Hilsner fra os alle til Jer alle 4. 
 Din Far. 
 [På s. 2 har Ellen Sawyer skrevet:]
 Kære Allesammen!
 Jeg vil blot sende en Hilsen med fra den øvrige Familie, vi har det alle godt og nyder det dejlige Vejr, den Lille staar ude i Solen og gror, Puf brygger Martsøl i lange Baner.
 Tusind Hilsner fra Elle</t>
   </si>
   <si>
     <t>1938-05-20</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Marie Larsen
 Christine Swane
 Lars Swane</t>
   </si>
   <si>
     <t>Birkerød
 Skovgaardsvej 5</t>
   </si>
   <si>
     <t>Christine Swane blev i marts 1938 tildelt Tagea Brandts Rejselegat på 10.000 kr. Lars/Lasse Swane planlagde en rejse for Christine Swane og ham selv over Amsterdam, Haag, Antwerpen, Paris og videre til Bretagne. Efter et ophold i Loire rejste de to tilbage til Paris og hjem over London. Rejsen varede to måneder fra sidste halvdel af juni til midt i august (Birgit Bjerre: Christine Swane. Kvindelig maler i mændenes verden. Johannes Larsen Museet 2003 s. 87).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swanes brevarkiv, kasse 1, 2002/61, A8, Lb II</t>
   </si>
   <si>
     <t>Else og Andreas/Puf Larsen ønsker Christine og Lars/Lasse Swane en god rejse til Bretagne. De ser frem til at se Marie Larsen, mens de to andre er på rejse.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hIOv</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Frk
@@ -7161,51 +7161,51 @@
 Din Dis.
 Kære Junge! Jeg ved ikke om Dis har skrevet noget om Tobak! Hermed en lille Pakke Cigaretter, som jeg haaber, at du kan bruge. Mange Hilsner fra din heng. Axel.</t>
   </si>
   <si>
     <t>1942-01-10</t>
   </si>
   <si>
     <t>Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Lindøgaard</t>
   </si>
   <si>
     <t>Ruth -
 - Bilde
 Erik Høgsbro
 - K, Lindøgaard
 Jacob Lange
 Adolph Larsen
 Andreas Larsen
 Grethe Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Louise Løgstrup
 Cathrine Meyer
 Ellen  Sawyer
 Lasse Taaning
 Astrid Warberg-Goldschmidt
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Jens Hansen, som først ville sælge en gård og derefter ikke ville, var. Heller ikke hvem Ruth var. 
 Sagen om at "Agraren var gaaet" og "til vor store Lettelse nøjedes det med den ene Dag": Adolf Larsen var kvartalsdranker.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0211</t>
   </si>
   <si>
     <t>Johanne Larsen blev glad for Bibbes brev. Johanne havde ikke råd til større julegaver. Hun ville gerne hjælpe Bibbe mere. Nu betaler hun hendes tandlægeregning - eller rettere: Martin/Manse gør det. Det var dyrt at holde jul.
 Løgstrups på Lindø vil sælge deres gård, og Erik/Tinge har budt på den. Der skal rejses penge til sagen ved at sælge dyrene og malerier. Lasse Taaning kan låne familien 1000 kr. De vil helst ikke låne af Vilhelm/Klaks Larsen. 
 Marie skal rejse nu. Nytårsaften var smuk og krigsvemodig. 
 Adolph har haft en "tur", men den varede heldigvis kun én dag. 
 Måske kan Johanne og familien låne af Ellen.
 Jacob Lange er død.
 Mon Bibbe møder nazister blandt lægerne?</t>
   </si>
   <si>
@@ -7538,51 +7538,51 @@
 Søren er en Kammerat af Bibbe fra Middelf. Sinds.s.h. hun har været et Aar i Paris som Nurse er nu sygeplejerske i Kjerteminde en meget sød Pige. - - Vi har det alle godt her. Hermed 1 Smørmrk.
 Masser af Hilsner til Jer begge</t>
   </si>
   <si>
     <t>1948-02-06</t>
   </si>
   <si>
     <t>Edel -
 - Agner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Thora Cohn
 - Føge
 Poul Gregersen
 Ernst Hartmann
 Joseph Haydn
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Axel  Müller
 Lauritz Pedersen
 Holger Rasmussen
 Mads Rasmussen
 Ane Talbot
 Erik Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen</t>
   </si>
   <si>
     <t>Johannes Nicolaus Brønsted døde 17. dec. 1947. Tornehave i Birkerød var han og hans families hjem.</t>
   </si>
   <si>
     <t>Johanne anbefaler Astrid at købe en større pibe.
 Louise/Lugge er ramt hårdt af sorg efter mandens død. Johannes Larsen skal bo hos hende nogle dage i forbindelse med en udstillingsophængning. Måske skal Louise flytte ind i en af Tornehaves sidefløje. 
 Johanne og familien har haft selskab. Martin/Manse havde skudt en tjurhane, og man inviterede gæster og møblerede om. Johannes Larsen ville tidligt hjem, men resten af selskabet festede til ud på natten. 
 Peter og Martin/Manse har tapetseret og hængt billeder op. 
 Laura/Bibbe har været hjemme. Hun synger i kor - blandt andet Haydn - og har fået en flot selskabskjole til dette brug. 
 Familien har lært tyske Ernst Hartmann at kende.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/dAa2</t>
   </si>
@@ -7875,95 +7875,95 @@
 KERTEMINDE,...... 194
 [Håndskrevet:]
 1 Sept 9
 Kære Far.
 Tak for Dit brev forleden.
 Igår ringede Borgmesteren og spurgte om han måtte komme og tale med os om salg av billeder, nu da Du ikke var hjemme. Det var jo, som vi ventede, om det store billede det drejede sig. Han skulde have et møde med regnskabsudvalget på mandag, avslutning på en 3årig periode i hvilken han ikke havde hævet sin borgmestergage og da regnskabet iøvrigt viste positiv saldo, vilde han foreslå på mødet at [en overstregning] byen skulde købe billedet. Han vilde så spørge om prisen; han havde forstået at Du gerne så billedet blive i Kerteminde og de vilde jo gerne have det. Vi fortalte at Din højeste pris i Aalborg havde været 15.000 netto, men at vi vilde mene at 12.000 var prisen til byen. Vi prøvede altså at få de 12, men kunde forstå at 10.000 havde betydelig større chance for at gå igennem. Jeg havde lidt "inside information" som sagde mig det samme og desuden beløber den ikke hævede gage sig såvidt jeg ved til omtrent den sum. Altså vi lod ham tilbyde dem det til 10.000. Vi håber nu at Du ikke var utilfreds med det. 
 2.)
 Det at det netop er halv pris, mente vi alle 3 ["alle 3" indsat over linjen] måtte virke som en gestus fra Dig, som byrådet vanskeligt kunde sidde overhørigt. På mandag er altså mødet og vi skal skrive igen såsnart vi hører resultatet. Måske bliver det ikke avgjort på første møde x), så går der jo lidt længere tid. - I eftermiddag skal vi ned til Sven og Pam, som er kommet tilbage fra England nu børnenes ferie er slut. Sven vilde gerne have at vi skulde se hans billeder inden han sender dem til København til indramning. -
 Mon Bimse er kommet tilbage fra Anholt? Det må have været dejligt for hende at være der i ro efter alle de gæster I har haft.
 Nu får Du ikke mere dennegang, jeg skal til tandlæge. Han er forresten henrykt for sit billede, det er en hel fornøjelse at sidde i "stolen" og høre om det!
 Mange Hilsner til Jer alle fra Else og Puf.
 Der er kommet en del expl. av vedlagte sangværk forleden, I skal ikke forholdes nydelsen derav. 
 [Indsat øverst s. 3:]
 x) regnskabsudvalget er jo ikke det samme [noget af papiret mangler] byråd</t>
   </si>
   <si>
     <t>1949-11-21</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Holger Jugel
 Adam Knuth
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Det omtalte vedlagte brev findes ikke sammen med Larsens brev.</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen har influenza. Christa Knuths billede bliver muligvis solgt til anden side. Larsen har tegnet en tårnfalk til Dansk Jagttidende.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tN7d</t>
   </si>
   <si>
     <t>Kjerteminde 21 Novbr. 1949.
 Kære Grevinde
 Tak for Brevet i Dag. Jeg kom godt hjem fra Aarhus Fredag Aften, men med Toget. Puf og Else skulde have hentet mig, men Puf fik i sidste Øjeblik Influenza og maatte gaa i Seng i Stedet. Som Du ser af vedlagte Brev fra Jugel, er Dit Billede i Farezonen, jeg har meddelt ham at det kun maa sælges for fuld Pris, saa Faren driver nok over. Det er jo kedeligt for Kunsthandleren for det er vist det hidtil eneste Livstegn fra Kundernes Side. Jeg vedlægger Dit Katalog med Tak for Laan. Jeg afsender i Dag en Taarnfalketegning til ”dansk Jagttidende.” Hils Adam!
 Mange Hilsener fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1950-09-12</t>
   </si>
   <si>
     <t>Joy Deason
 Jesper Hansen
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Ruth -, pige i huset hos Johanne Larsen
 Ellen  Sawyer
 Janna Schou
 Fritz Warberg
 Karen Warberg
 Marie Warberg
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem H &amp;amp; S var.
 "Englænderne" var Joy Deason og hendes ven, Peter. Martin/Manse Warberg Larsen lærte dem at kende, da han opholdt sig i England for at lære om landbrugsvæsen. 
 Fjællebro er en gammel hovedgård, der ligger i Herringe Sogn, Ringe Kommune. Fjællebro Gods ejes siden 2016 af Fjellebro Gods A/S (Wikipedia jan. 2024).
 Ørbæklunde er grundlagt ca. år 1500 under navnet Lundsgaard. Det var derefter en befæstet borg, betegnet Ørbæklundsgaard fra 1502 og kendt under sit nuværende navn Ørbæklunde fra omkring 1528. Gården ligger i Ørbæk Sogn, Nyborg Kommune. (Wikipedia jan. 2024). 
 Lykkesholm er en gammel hovedgård, som nævnes første gang i 1329 og kaldt Magelund, men benævnt Lykkesholm fra 1380. Gården ligger cirka 3 km sydvest for den fynske by Ørbæk og ca. 21 km sydøst for Odense. (Wikipedia jan. 2024).
 Glorup er en herregård i Svindinge Sogn på Sydøstfyn. (Wikipedia jan. 2024)
 Rygård er en herregård i Langå Sogn på Sydøstfyn. Den er i sameje med Glorup (Wikipedia jan. 2024). 
 Det vides ikke, hvad Fritz Warbergs svigermor hed. Ruths søster kendes heller ikke. 
 "Øjeblikket" var formodentlig et tidsskrift.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0581</t>
   </si>
   <si>
     <t>Det er slemt med børnelammelsen.
 Frygteligt, at Andreas/Puf og Else Larsen mistede deres nyfødte. Else sagde, at det var godt, at det ikke var Laura/Bibbe Warberg Petersens dreng, der døde.
 Andreas/Puf har kørt tur med de englændere, der er på besøg på Lindøgaard. De to er uinteresserede i det meste, og Joy er desuden uopdragen.
 Laura/Bibbe har også kørt tur med en flok.
 Peter Larsen og Jesper Hansen har været på besøg og kørt ture med folk. Peter kørte Joy og Peter på banegården, og det var rart at slippe af med dem.
 Regnen ødelægger høsten.
 Fritz Warberg har været på Fyn. Han fik besked om ikke at opholde sig for længe hos Elle(n) Sawyer.
 Johanne/Junge syr servietter og bordløbere.</t>
   </si>