--- v2 (2026-09-20)
+++ v3 (2026-11-06)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2354" uniqueCount="1445" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2406" uniqueCount="1481" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -4933,50 +4933,89 @@
   <si>
     <t>Ellen Brønsted</t>
   </si>
   <si>
     <t>Møllebakken, Kerteminde, Danmark</t>
   </si>
   <si>
     <t>Kopier findes på Johannes Larsen Museet.</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted beskriver for sin søster besværet med at klare hunde og andre kæledyr ude og inde i Johannes Larsens hjem på Møllebakken.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/CyaO</t>
   </si>
   <si>
     <t>[2-7-1923]
 Mandag Aften! 
 Kære Bes!
 Hvis du tror det er let med de Hunde saa tager du meget Fejl. Her hos Lases (hvor vi midlertidig bor) maa de ikke være ude, lukker vi dem inde, hyler de og laver paa Gulvet. Har vi dem i Baand, halser de. Jeg har gjort mig de hæderligste Anstrengelser for at lære Gnomen at gaa hinter - men om den begriber det! Den løber frem – jeg haler – den løber frem o.s.v. o.s.v. Gnomen er ved at blive kvalt og kaster op og jeg er ved at fortvivle. Der hvor vi skal bo, var Konen meget lidt glad for den og vi tør næsten ikke tage den ind paa de nyferniserede Gulve og udenfor har de selv en mægtig Hund, som velsagtens vil bide den. I Morges var Gnomen sluppet ud og jagede Gæssene og Onkel Las skælte ud. 
 Som du ser: en lidt blandet Fornøjelse for begge Parter!
 Hvad synes du saa om Paris?
 Hilsen fra Lomme.</t>
   </si>
   <si>
+    <t>1923-07-18</t>
+  </si>
+  <si>
+    <t>Bodild Branner
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Hans Christian Caspersen
+- Flagstad
+Ellen  Sawyer
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Kora var en hund. 
+Dr. Bilsted kendes ikke. Det vides ikke, hvem "Søstrene" er. Muligvis Bodild Branners børn.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8423</t>
+  </si>
+  <si>
+    <t>Christine/Mornine Mackie har set en film med scener fra Paris, og hun tænkte på, at Ellen/Bes Brønsted og familien måske netop nu går under triumfbuen.
+Hvalpene er begyndt at hoppe ud af kurven. Den ene har været med Christine på besøg hos Hans Christian Caspersen/Max. Kora har en tendens til at strejfe, og det ender muligvis galt.
+Christine har haft indt i skulderen, men en storvask kurerede det. Hun og Flagstad har spist frokost på Langelinie. Hun skal mødes på banegården med Ellen Sawyer og Laura Warberg/Bedstemor, som er på vej til Sverige.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/8fNx</t>
+  </si>
+  <si>
+    <t>18/7 - 23
+Kære lille Bes! Som Tak for Kortet fra Muk skal du have et Par Ord fra mig, skønt jeg ikke har noget videre at fortælle om, hverken morsomt eller kedeligt. Jeg så en Film forleden, hvor der var en Dame, som elskede Paris og ikke vilde derfra, hvorfor der blev forevist en Mængde dejlige Billeder fra Paris, så man tydeligt kunde forstå, at hun ikke vilde derfra, det var morsomt at se, og jeg tænkte på, at nu gik I måske netop igennem Triumfbuen! I kan sagtens være glade, men I påskønner jo også jeres Lykke! 
+Nu er Hvapperne så store, at de til min Rædsel begynder at gå af Kurven, de leger og gør og er aldeles
+III undskyld, jeg har vendt op og ned (teksten på side 2 er skrevet på hovedet i forhold til de øvrige sider]
+bedårende, de har Navne: Kagaks - den sødeste og min Yndling - Plet, Bliss, Arleguinette (Nette) Fly og Mouche. De er meget temperamentsfulde og nogle er arrige fra Fødslen, kun lille Kagaks er fuldkommen blid; den var forrige Søndag med Kora og mig på Besøg hos Max, jeg bar den i min japanske Stråtaske. Kora har genoptaget sin gamle Omstrejfertilbøjelighed, når jeg kommer ud med ham, gør han sig usynlig, som han jo kan; det ender jo nok med Forskrækkelse en Dag, han skrår over gl Kongevej i største Ro og Mag, og det går jo ikke i Længden; forleden fløj han med et vildt Hyl ud af en Slagterbutik, som skudt ud af en Kanon! 
+Jeg har været syg i forrige Uge, gik et Par Dage med Feber og rædsomme rheumatiske Smerter i Skulderen og var hos Dr. Bilsted; det gik over ved Hjælp af en Storvadsk, som jeg foretog, fordi Tilværelsen alligevel var uudholdelig - et godt Arbejde, som sparede mig 20-30 Kr. til Vadskeriet. Igår Fm. kom Flagstad og hentede mig i Bil ud til Langelinie, hvor vi spiste Frokost og passiarede en halvanden Timestid, indtil jeg skulde i Bio, det var mægtig pænt af ham og var en stor Opmuntring, jeg er lidt sur fortiden og træt og ødelagt. Jeg får måske Ferie til August, i hvert Fald ikke før. Den 29de kommer Bedstemor og Tante Elle på Gennemrejse til Marstrand, jeg skal så være sammen med dem halvanden Time på Banegården, det glæder jeg mig til. Jeg havde Kort fra Bodild samme Dag som jeres, de har det godt, og Søstrene var i nogenlunde Forfatning. Var det kun lige en Måned, I skulde være borte? Så ses vi måske i Kjerteminde.
+Så kun mange Hilsner til jer begge, og god Fornøjelse den sidste Tid!
+Et Kys fra
+Tante Mornine.</t>
+  </si>
+  <si>
     <t> 6. dec. 1923</t>
   </si>
   <si>
     <t>Dagbogen "Korshavn" beskriver hovedsagelig iagttagelser af natur og fugle, fra turen med Rylen til Korshavn ved Fyns Hoved, fra 6. december til 15. december 1923.
 Dagbogen indeholder desuden optegnelser fra 22. december 1923 til 3. februar 1924.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/97IRXewR</t>
   </si>
   <si>
     <t>1924-02-11</t>
   </si>
   <si>
     <t>Møllebakken 14, 5300 Kerteminde, Danmark</t>
   </si>
   <si>
     <t>Johannes Nicolaus Brønsted
 - Granberg
 Peter Klokker
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Marie Larsen</t>
   </si>
   <si>
@@ -5587,50 +5626,126 @@
 John Møller
 Henning Scheel</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/PS1Xs1u2</t>
   </si>
   <si>
     <t> 4. aug. 1925</t>
   </si>
   <si>
     <t>Esaias -
 Juat -
 Olaf Asmussen Hagerup
 Jens Chemnitz
 Poul Holbeck
 Eiler Lehn Schiøler
 John Møller
 - Nolager
 Knud Oldendow
 David Olsen
 Finn Salomonsen
 Henning Scheel</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/QGzDyRx1</t>
+  </si>
+  <si>
+    <t>1926-09-01</t>
+  </si>
+  <si>
+    <t>4 København
+Rolfsvej 17</t>
+  </si>
+  <si>
+    <t>USA
+New York City
+Chemical Department</t>
+  </si>
+  <si>
+    <t>Adam Afzelius
+Agnes Afzelius
+Aschehoug
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Adam Goldschmidt
+Alfred Goldschmidt
+Victor La Mer
+- Rastrup
+Harriet Rastrup
+Janna Schou</t>
+  </si>
+  <si>
+    <t>Johannes Brønsted var gæsteprofessor ved flere universiteter i USA. 
+Rossia var Astrid Warberg-Goldschmidts arbejdsplads; et forsikringsselskab. 
+Astrid Warberg-Goldschmidts bog "Den synske. En moderne Spaakvindes Optegnelser" udkom på Hasselbalchs Forlag 1925.
+Astrid Warberg lejede en tid en grund i Hareskov. Hun dyrkede grøntsager og blomster dér, og hun fik opført en kopi af barndommens legehus.
+Ukendte: Bib. Jakobsen, Johannes Apotek, Frk. Ludvigsen, Ivar, Frk. Jakobsen, Dich.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8417</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt sidder på sit arbejde og skriver brev. 
+Alle ansatte på forsikringsbureauet skal 10 % ned i løn.
+Der er planer om at udgive Astrids bog i USA.
+Ina Goldschmidt er - meget hurtigt - blevet forlovet med Adam Afzelius. Det er godt, at hun kommer væk fra sin far. Astrid foreslår, at Ina flytter hjem til hende og holder hus (uden løn) for at lære det. Måske giver Alfred stadig månedspenge. 
+Lejemålet i Hareskoven ophører nu.
+Astrid foreslår, at Ellen/Bes Brønsted kommer hjem til hende og renskriver Søibergs nye bog mod betaling pr. side. Louise må tage stilling til dette og evt. kontakte Ellen.
+Ellen har lige været på Båxhult og i Malmø og Limhamn.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ogWb</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru cand polyt. Louise Brønsted
+c/o Prof. Dr. V. K. La Mer
+Chemical Department
+Columbia University
+New York City
+U.S.A.
+[På kuvertens bagside, fortrykt og delvist overstreget:]
+"ROSSIA"
+Toldbodgade
+København
+[På kuvertens bagside; håndskrevet:]
+Afs. A Warberg
+Rolfsvej 17 4 F
+Copenhagen
+Denmark - 
+[I brevet:]
+Rossia, 1 Sept 1926.
+Kæreste Lugge!
+Mon jeg dog ikke kan skumle mig til at få skreven et lille Brev i Dag - min strenge Chef sidder ganske vist lige bagved mig, men han er i Øjeblikket stærkt optaget af "Kontoranliggender" med en lille herværende Veninde - disse Samtaler er ofte vor Redning hernede og giver os Anledning til små kærkomne Pauser - den, der ikke har rent Mel i Posen, har gerne så travlt med at skynde disse, så vi andre glider ubemærket gennem Kontrollen - huha - jeg har regnet lige siden Kl 8 i Morges - 46000. 21/32 ‰ - 10 % osv. - jeg kan dette, Lugge, men hvor det matter - Side op og Side ned i hele Verdens Møntsorter, hvoraf engl. £ er hamprest - men tænk, at sådant dog altså kan læres! Jeg betaler gerne denne Pris for at slippe herfra på Slaget 4 hver Dag - der er ikke mere noget der hedder at tage Posten - 
+Men tænk dig - forleden sprang Bomben - vi blev alle sat 10 % ned i gage - for mig er det 27 Kr pr Måned! Her var Jammer og vilde Veklager over hele Linjen - Afdelingscheferne græd næsten højest og gik til Gangheden, men intet hjalp - og nu siger de jo at Pristallet (som du måske fatter?) - at det går op igen så sidder vi kønt i det allesammen (siger man) ["(siger man)" indsat over linjen]. Nå, vi skal jo igennem. Jeg må i denne Forbindelse fortælle dig at Bib Jakobsen (fra H Johannes Apotek), har lagt sig i Selen for at få min Bog oversat i USA - og nu er der indløbet et temmelig lovende Brev fra en efter Sigende meget dygtig og indsigtsfuld Dame i New York - en dansk Frk Ludvigsen - som vil oversætte den - evt. til et Magasin, hvilket hun mener vil give det bedste økonomiske Udbytte - så hvem ved - - det er spændende!
+Måske har du allerede hørt fra dine Unger, hvordan det er gået Sjums? At hun jo tog op til Rastrups og var der sammen med dem allesammen - bl.a. Adam Afzelius - med hvem hun 10 Dage efter returnerede til mig i Hareskov - sigende, at de var rigtignok forlovede! Nå ja, jeg synes i hvert Fald godt om Agnes - med hvem jeg hurtig blev konfronteret og gode Venner, dus etc. Hun og Ivar - samt Adam Afz. ["Afz." indsat over linjen] og Sjums (Frk Jakobsen foreslår, at vi kalder de to Adam'er for den gamle og den nye Adam!) besøgte mig kort efter en Aften på Rolfsvej, hvor vi fik en uhyre festlig Aften ud af det - Ivar er også vældig sød - ja, det er Adam jo også - men mere veg i det - og foreløbig altfor glødende forelsket til at han kan bedømmes rigtig.
+Som "Fremtid" betragtet - synes det mig ikke absolut tillidsvækkende - men foreløbig ser det jo ud til at skulle bringe Sjums væk fra de højst deprimerende Forhold hos Alfred i Malmø - de to ødelægger langsomt hinanden -. Nu har vi lagt den Plan, at Sjums skal komme til mig i Vinteren og styre Hus for Nus og mig - samtidig med at hun lærer sig selv at styre Hus for sådan en lille Familie. Hun får så en minimal Gage - i Håb om, at Alfred opretholder Månedspengene - og jeg kan så se at komme til Rette med Lønreduktionen, samt komme til Hægterne efter Somrens absolute Leven langt over Evne; fra 1 Okt. ophører Lejemålet i Hareskov - dvs denne 1 Sept. betaler jeg Husleje sidste Gang derude - det vil jo lette svært - en hel Friplads til Nus i det kommende År. Dich rejser 1ste November og nu skriver Sjums, at hun vist ikke kan komme før 1ste December; så har jeg nu fået en Idé, som jeg skynder mig at forelægge dig. Bes går jo ledig - jeg har lige fra Aschehougs Forlag faaet Tilbud om at maskinskrive Søibergs nye Roman, nu foreslår jeg, at Bes kommer til mig i November - uden Løn - men med Ret til at skrive 5 Sider Søiberg om Dagen - à 0,35 Øre = Kr 1,75, hvilket giver på den Måned Kr 49.00 + Drikkepenge - 1 Kr for at runde af til 50.00. Det vilde være vidunderligt for begge Parter, synes du ikke? Jeg kunde så skrive 10 Sider om Aftenen og vi kunde derved få Bogen til Side - det er altid expres ved Søibergs Bøger, de kommer i sidste Øjeblik - og skal i Trykken til Jul. Nu taler jeg også med Bes - men skriv nu omgående til hende, hvis du billiger Planen. Hun er jo på Båxhult for Tiden - var først med Sjums i Malmø - de bilede og festede ordentlig - var til Karneval i Limhamn, Bes som sort Djævel, besat med Vaskebjørnshaler - gjorde enorm Lykke, skrev Sjums, havde en tro Kavalér hele Aftenen og morede sig glimrende. Ja, nu må jeg slutte - men det var også et langt og godt Brev (!) - Tak for Hilsenen, som Lomme telefonerede til mig. Dejligt at I har det godt - jeg glæder mig meget på Jeres Vegne. Hils nu dine Herrer! 
+Og Tusinde Hilsner til Dig selv, kæreste Lugge, fra Din Dis</t>
   </si>
   <si>
     <t>1927-06-04</t>
   </si>
   <si>
     <t>Aage Roose</t>
   </si>
   <si>
     <t>Kobberstiksalingen er en samling af grafisk kunst under Statens Museum for Kunst. Samlingen rummer over 240.000 værker: kobberstik, tegninger, raderinger, træsnit, akvareller, litografiske værker og andre former for kunst på papir. Samlingen er placeret i museumsbygningern i Sølvgade 48-50, 1307 København K.
 Selskabet: Selskabet for Grafisk Kunst (se Repholtz, Albert og Roose, Aage)
 Kilde: 
 WIkipidia</t>
   </si>
   <si>
     <t>Johannes Larsen sender Albert Repholtz en beskrivelse af det tilbud fra Aage Roose, som han har accepteret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/klS4</t>
   </si>
   <si>
     <t>Kjerteminde 4 Juni 1927.
 Kære Hr. Repholtz!
 Omtrent samtidigt fik jeg Brev fra Roose og et fra Dem der havde været i Sverige. Da Rooses Forslag er senere end Deres og desuden tiltaler mig mere har jeg skrevet [og er streget ud] til ham at jeg modtager Tilbudet. Det ser i hans Brev saaledes ud:
 350 Ex. af Svaneflokken oparbejdet inklusive Trykning
 350 Ex. af Sneppen inklusive Trykning
@@ -6541,50 +6656,77 @@
 Frederik Hendriksen
 Adolph Hitler
 Benito Mussolini
 Otto Emil Schondel
 Ernst Syberg
 Franz Syberg</t>
   </si>
   <si>
     <t>Fritz Syberg har i flere breve klaget over dårlig søvn og kvælningsfornemmelser om natten.</t>
   </si>
   <si>
     <t>Fritz Syberg får sovemedicin. Han har intet imod læger.
 Rille/Ernst Syberg er kommet hjem efter to måneders Europa-rejse med rygsæk. Han mødte gamle venner i Pisa, var glad for Spanien, oplevede tyrolerne som tiltalende og mærkede intet til Hitlers terror i Tyskland. Ernst Syberg har sat sig ind i storpolitik og bla. Mussolinis planer om at lave et Storitalien samt sagen med, at Tyskland har fået bygget kampfly i Rusland. 
 Trylle/Franz Syberg vil begynde at dyrke frugt. Fritz Syberg overvejer at sælge sin bil og købe lidt jord af naboen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/KwJt</t>
   </si>
   <si>
     <t>Pilegaarden 17-8-34
 Kære Venner.
 Tak for Brevet, nu er I sandsynligvis kommet tilbage fra Jert Sommerophold, og faaet jer vel indstalleret i Hovedstaden. Alt gaar ved det gamle her, jeg tager et Sovemiddel der hjælper mig over Nætterne og iøvrigt har jeg baade Digitalis og røde Draaber staaende ved min Seng, jeg har intet imod Læger saadan set, men som den gamle Xylograf siger, de skal behandle En paa en hyggelig Maade. Vores Landsbyskrædder her, Schondel, er jeg udmærket tilfreds med. Han er lige høj paa alle Ledder, var under Verdenskrigen Militærlæge og tror han ligner Napoleon. Rille er lige kommet hjem efter godt to Maaneders Rejse – med Rygsæk – gennem Tyskland, Tyrol, Italien, Spanien og Frankrig, dette sidste dog kun nogle faa Dages Ophold i Paris. Han ved jo en Del at fortælle, det er aabenbart den eneste rette Maade at rejse paa naar man vil i Kontakt med Befolkningen. Han traf sine gamle Venner i Pisa der omfavnede ham og straks kendte ham: Ernèsto, Ernèsto!. Men iøvrigt syntes han ikke om Italien, men meget bedre om Spanien. Tyskland var behageligt og billigt at rejse i, - S.t. Folkene var intelligente og interesserede over for Forholdene i Danmark. De haarrejsende Historier om Hitlerterror mærkede han intet til uden – i Politiken. Derimod i Østrig var Regimentet og Polititrakasseriet utaaleligt, men Østrigerne d.v.s. Tyrolerne var [”var” indsat over linjen] de mest tiltalende af alle Nationer, forresten var alle Tyrolere Nazister. (Hitler er jo selv født i Tyrol) Det er meget Sjov at høre ham fortælle. Ogsaa Storpolitik har han sat sig ind i: Mussolinis Plan er at samle Østrig, Tyrol, Albanien og tilgrænsende Lande til et Storitalien med Adriater- som Midtpunkt, derfor hans Venskabelighed over for Dolfus. En anden Historie: Tyskland der ikke maa ruste har i Samraad med Sovjet ladet lave 2 eller 3 Tusinde Krigsflyvemaskiner – i Rusland, sendt [et par overstregede bogstaver] tyske Teknikere ec.t. derover. Da Maskinerne var i Orden sluttede Rusland Venskab med Frankrig Resultat: Rusland konfiskerer Tysklands 3000 Maskiner, Tyskland har underfundigt brugt Forbudet mod at ruste - - det hele kan jo være Løgn, men det er uappetitligt nok til at være sandt. Trylle er ved at slaa sig paa Landbrug – Frugtdyrkning – hans Organistvirksomhed levner ham Tid dertil. Jeg spekulerer paa at afskaffe min Bil der koster mellem 12 og 15 Hundrede Kr. aarlig og købe tre Td. Land af min Nabo. Men Forhandlingerne har ikke ført til noget Resultat endnu. Mange Hilsener til Jer allesammen
 Eders Hengivne
 Fritz Syberg
 Maleriet har jeg foreløbig lagt paa Hylden.</t>
+  </si>
+  <si>
+    <t>1934-10-02</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Else Larsen
+Ane Talbot</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8422</t>
+  </si>
+  <si>
+    <t>Else har født en pige på 6 1/2 pund. Det gik hurtigt og nemt. Andreas og Else har tænkt på at tilkalde Ellen/Bes Brønsted, men de har opgivet det, da Ellen jo bedst kan lide ro og orden i hjemmet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Nn9P</t>
+  </si>
+  <si>
+    <t>2den Oktober.
+Kære Tante Lugge.
+Else fik en lille Pige iaftes paa 6 1/2 ℔. Hun er aabenbart et beskedent lille Væsen, som ikke holder af at besvære sine Omgivelser længere end nødvendigt, for hun var kun knap 4 Timer om at ankomme, fra Else var gaaet i Seng. I har det forhaabentlig godt, det er længe siden vi har set noget til Jer. Vi var lige ved at skrive efter Bes, som havde stillet os et Septemberbesøg i Udsigt, men vi syntes ikke Huset, med den nu indtrufne Begivenhed i Vente, var noget for Bes, der jo sætter Pris paa Ro og Ordn.
+Mange Hilsner også ["ogsaa" overstreget] fra Else Jeres T ["Jeres T" overstreget] og Puf. til Jer alle.</t>
   </si>
   <si>
     <t>1935-01-31</t>
   </si>
   <si>
     <t>Drude Jørgensen
 Andreas Larsen
 Elena Larsen
 Peter Andreas Larsen
 Else Larsen,  Andreas Larsens kone
 - Larsen, kunsthandler
 Bendt Rom</t>
   </si>
   <si>
     <t>Johannes Larsen kendte flere, der hed Palle, så det kan ikke afgøres, hvem den omtalte var.</t>
   </si>
   <si>
     <t>Johannes Larsen sender penge og håber, at det kan redde kvierne. 
 Salget af et billede er mislykkedes, da køberen ikke har penge til det. I stedet har Larsen solgt til Drude.
 Der er sne og frost.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tWkN</t>
   </si>
   <si>
@@ -6824,50 +6966,120 @@
 Johan Larsen
 Johannes Larsen
 Peter Andreas Larsen
 Marie Neckelmann</t>
   </si>
   <si>
     <t>Billederne er ude for at blive fotograferet: Fotografierne skulle sandsynligvis bruges til Karl Schous bog Peter Hansen 1868-1928, som udkom samme år.
 Frk. Hansen var formodentlig syerske.</t>
   </si>
   <si>
     <t>Johannes Larsen/Las har været på besøg, og han så godt ud. Han spiste risvandgrød med æblekompot og øl på. 
 Der er ikke hyggeligt i lejligheden, for en masse af billederne er ude for at blive fotograferet. 
 Elin og Villum Jensen kommer til middag. 
 Det er dejligt, at Elena har plukket så mange bær. Elisa vil gerne have lidt syltede champignons. 
 Elisa og datteren har kørt tur. De har ikke været heldige med bilen. 
 Det er spændende, hvordan salget af kreaturerne går.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BSno</t>
   </si>
   <si>
     <t>Kære Bams! 29-9-37.
 Igaar fik vi Besøg af Las og jeg pressede ham jo for at fortælle nyt fra Båxhult. Han saa rask og godt ud, ikke til at ane at han fornylig har ["har" indsat over linjen] været saa forkølet. Det blev øsende Regn og saa fik jeg ham anbragt med Krydsord, mens jeg lavede Middagen. Jeg har endnu aldrig set nogen spise Risvandgrød med Æblekompot og bajersk Øl paa, men det gjorde han altsaa, og det smagte ham storartet. Her ser ikke rigtig hyggeligt ud da en hel Del af Billederne er ude for at blive fotograferet. Elin og Villum spiser til Middag her paa Fredag - det er heldigt at her er godt med Blomkaal og lign. Elin gaar nu ikke afvejen for noget Kødmad og det skal hun ogsaa faa. Det er jo kolossale Masser, du har faaet samlet af Bær, men det er jo ogsaa en vigtig Ting at være forsynet med til Vinteren. Jeg vilde meget gærne have et lille Glas Champignons i Eddike, her ser man aldrig en eneste, Folk er tidlig paa Jagt efter dem. I har nok faaet lidt mere Regn, end vi har, det er næsten altid Solskin og varmt Vejr. Vi kørte en Tur i Mandags, Kylle havde fri, og vi sad oppe paa Sandbjerg og spiste vor Frokost og kiggede paa Sverige og Hven, det var fuldstændig Sommervejr. Bilen kører godt, men jeg tror ikke Kylle har rigtig Tillid til den, jeg ved ikke om det er sandt el. uden Grund. Rigtig heldig har vi ikke været med den Bil, hverken hvad Pris el. Kvaliet angaar. 
 Frk Hansen kommer her Fredag og Lørdag i næste Uge, saa faar vi se, om hun kan faa noget skønt lavet til dig. Men hvis du blot senere kom herned, kunde hun jo nok rette eventuelle Fejl. 
 [Skrevet øverst s. 1; på hovedet:] Det bliver spændende at høre hvordan Auktionen paa Kreaturerne spænder af. Las fortalte mig, saa dygtig Peter er til at hjælpe til og nu er han jo [det følgende skrevet langs venstre margen s. 1:] heller ikke ked af Skolen. Jensekal han er en rigtig Røver, der saadan flaar Tapetet i Stk. Jeg glæder mig til at se [det følgende skrevet nederst s. 1; en streg tegnet over teksten:] de to Unger. Mange Hilsener til jer alle 4. Mos.</t>
+  </si>
+  <si>
+    <t>1938-02-16</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+Vilhelm Branner
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Jens Hansen
+Jesper Hansen
+Grethe Jungstedt
+Kurt Jungstedt
+Matilda Jungstedt
+Johanne Christine Larsen
+Christine  Mackie
+Elisabeth Mackie
+Gudrun Skovgaard
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Mogsen og Muk og Lugge = Louise Brønsted. 
+Lille = Matilda Jungstedt. 
+Putte = Elisabeth Mackie. 
+M = Christine/Mornine Mackie. 
+Timme = Jens Eskild Hansen. 
+Junge = Johanne C. Larsen. 
+Fas = Johannes Brønsted. 
+Mudi = Else Birgitte Brønsted. 
+Gr. = Grethe Jungstedt.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8426</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer holder af stille dage, hvor der ikke sker så meget, og det er en gave at have det sådan. Moderen, Laura Warberg, ville modsat have aktivitet på fx en søndag.
+Louise skal ikke sende Ellen pudder/rouge.
+Ellen har lyst til at give Louise et stykke brunt stof i fødselsdagsgave.
+Matilda Jungstedt/Lille skal konfirmeres efter påske. Derfor går der nogen tid, før ellen og Louise kan ses. Louise og familien er velkomne i Kerteminde, selvom Ellen ikke er hjemme. 
+Ellen planlægger en rejse til Paris. 
+Elisabeth/Putte Mackie skal modtage operaundervisning i Stockholm, og Grethe Jungstedt gruer for det. Kurt Jungstedt kan ikke lide Elisabeth. 
+Jesper og Jens Hansen har sendt Ellen et brev navnlig om nytårskrudt. 
+Ellen er glad for, at Louise kunne lide den pude, som Ellen har syet til Vilhelm Branner.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Bjkx</t>
+  </si>
+  <si>
+    <t>16/2 - 1938
+Kære Mogsen! Tak for dit Brev af igaar! Nej, jeg har ikke saadan rigtig kigget efter Brev fra dig, - men jeg har derimod syslet med Tanken om at skrive selv. Men jeg har det som hos jer, - der sker ingenting, - Dagene gaar "som Perler paa en Snor, - og det er saamænd dejligt, - naar man kan hygge sig med sin daglige Tilværelse. Jeg tror, det er en uvurderlig Gave at have. Mor havde den ikke rigtig, - der skulde helst ske noget, - en stille Søndag var en "kedelig Søndag". Men saa nød til Gengæld Mor maaske ogsaa mere end vi andre, naar der skete noget. -
+Nej, Tak, du skal ikke sende det Pudder, som jo da er Rouge. Jeg skal ikke til nogen fêter, at jeg ved, - men hvis du kan huske det kunde du jo sende det med Junge.
+Hør lille Muk, - jeg har liggende et Stykke Tøj, som medf. Prøve. det ser ganske yndigt ud i Stykke. Jeg har Lyst til at forære dig det, som Forskud paa Fødselsdagsgave, - hvis du vil have det. Jeg synes der kunde blive en yndig let Kjole at have paa nede i de varme Lande. Men hvis du ikke bryder dig om brunt, vil jeg ikke belemre dig med det. Hvis du synes om det, maa jeg hellere sende dig det med det samme saa du kan faa det syet. Saa send med 2 Ord om det. -
+Desværre varer det vist noget inden jeg faar dig at se, for Lilles Konfirm. er først efter Paaske, Søndag efter P. - saa vi ses næppe før Sommer. Jeres Sommerplaner er selv. ikke lagt, - men jeg kunde tænke mig om I ikke længes til Oplevelser til den Tid paa min Græsplæne, kun afbrudt af Fugleekspeditioner. - Naa, den Tid, den Sorg.
+Nu skal du høre - jeg planlægger en lille Udenlandsrejse selv - til Paris saagar; jeg har besluttet ikke at sætte flere Penge i Banken - de 9200 jeg har, kan nu staa og tjene selv og saa kan jeg godt faa Raad til en lille Tur. Saa vil jeg tage tidlig Sommerferie - - maaske allerede sidst i Juni og være væk c. 14 dage, Gudrun Skovgaard vil gærne have mig med og vi har en fælles Bekendt(inde) i Paris, hvor vi kan bo for en ringe Penge. - Saa er jeg hjemme igen lidt ind i Juli og kan tage imod jer, - I kan jo event. klare jer selv
+2/
+til jeg kommer. Jeg antager jo at Lille og Gr. skal være et el. andet Sted med Kurt, - men jeg har jo selvf. ikke drøftet Sommerferie endnu og antager ikke, at deres Planer er lagt. Hvad mener du om det?
+Gr. skrev forleden, at Putte har været der paa Gennemrejse og bad dem om at anbefale en Sanglærerinde i Stockholm. De gav hende Adr. paa en meget dygtig som uddanner Operasangere. Hun var - sagde Putte - begejstret for hendes Stemme og vilde synge med hende hver Dag for 150 Kr. om Mdn. Grethe er fortvivlet Hun syntes at P. var saa forloren og skabagtig og glædede sig ikke. Jeg synes det er en kedelig Plan, - hvorfor netop Stockholm? Der er vel noget bagved antager jeg. Pas nu paa, at M. ikke faar dette at se, - for hvor er det pinligt med Putte - og trist, at hun er saa vanskelig at holde ud. Bare der nu ikke bliver Ubehageligheder. Den "søde" Kurt (sagt til mig) - kan jo ikke døje hende, - og det er vel gensidigt. Det bliver ikke let for Grethe at gaa og balancere med. - 
+Forleden fik jeg Breve fra Jesper og Timme, kostelige Brev, som mest handlede om Nytaarsaften og "Fyrvæggeri" (Jesper.) Timmes var taget ordret efter Diktat og umaadelig sødt - " - havde du noget Krudt Nytaarsaften?" - "har du en pæn Stue og en Have med Roser og saadan noget.?" Timme bad mig nedskrive alle de Historier han fik i Julen, "hvis der var Plads paa Papiret" Mit Bedste-Tante-Hjærte svulmede og jeg skrev straks et langt Brev til dem og sendte dem en Billedbog om Hunden Buller - jeg haaber ikke, de har den. - De var ubestm-lig søde, og da fuldkommen artige den Dag i Julen. / Junge kom herind forleden Tirsdag - min Fridag - og vi havde det saa rart og hyggeligt, - hendes Arm er rask, siger hun.
+Jeg var glad over, at du synes, min Pude til Vilhelm var pæn og at den blev beundret. Jeg syntes selv, den var saa ligefrem smuk, og blev lidt betænkelig da baade Tutte og Vilh. kaldte den "morsom" - men det er vist kun et Udtryk. Morsomme Haandarbejder er min specielle Rædsel. 
+[Indsat i venstre margen, s. 2; lodret:]
+* Jeg rejser saa derop til Paaske
+[Indsat øverst s. 2; på hovedet:] Ligesaa snart du kalder, sender jeg saa det Tøj
+Hils nu Fas og alle de andre! Har Mudi det godt?? 1000 Hilsner E 
+[Indsat øverst s. 3; på hovedet:]
+Det er da en nydelig Middag! 
+[Indsat s. 4, i venstre margen; lodret:]
+Jeg øver et Par timer hver Dag - und. Torsdag, og er saa glad ved det, - jeg synes selv, jeg gaar frem. Jeg har 4 Timer ugentl. [(indsat s. 4, øverst; på hovedet:] i Ackompagnement saa det er helt nødvendigt at holde mig i Træning.</t>
   </si>
   <si>
     <t>1938-03-19</t>
   </si>
   <si>
     <t>Johannes Larsen
 Ellen  Sawyer</t>
   </si>
   <si>
     <t>Tagea Brandt
 Andreas Larsen
 Karl Schou
 Christine Swane</t>
   </si>
   <si>
     <t>Christine Swane rejste til Paris, Bretagne, Loire og London for rejselegatet. 
 Den Lille er formodentlig Ane eller Jeppe (Johan/Puf Larsens børn).</t>
   </si>
   <si>
     <t>Johannes Larsen kan ikke finde dokumentet. 
 Christine Swane har fået Det Tagea Brandtske Rejselegat.
 Johannes Larsen har været til Karl Schous begravelse og tager nu til Filsø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QxSU</t>
@@ -7268,50 +7480,123 @@
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0964</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ytKA</t>
   </si>
   <si>
     <t>[Skrevet på kuvertens forside:]
 Fru Johanne Warberg
 Lindøgaard
 pr. Dræby St
 Fyen 
 [Ulæselige noter i højre side]
 [Skrevet på kuvertens bagside:]
 afs. Brøndsted, Blegdamsvej 19, Kbvn Ø.
 [Delvis ulæselige noter:]
 …. Maler Jensen … Alfred Jensen Cycelhandler 
 [I brevet:]
 8 Spt. 42
 Kæreste Junge! 1000 Tak til Dig og Jer alle for Besøget hos Jer. Jeg vilde ønske en større Veltalenhed stod til min Raadighed, saa jeg rigtig kunde udtrykke, hvor glad jeg var ved det. Nu ved jeg altsaa rigtigt, hvordan der er hos Jer, og hvor er der yndigt og hvor I er søde allesammen. Jeg har tænkt saa meget paa Jeres Høst, sørget i Regn og glædet mig i Solskin (tildels maaske ogsaa egoistisk, men dog mest landøkonomisk), men nu er jeg blevet rolig i Sindet i den faste Overbevisning, at det nok er kommet ind altsammen, og at Tinge og Manse har leveret Vildt til Høstgildet. Og hvor var det dog morsomt at jeg ogsaa fik Bibbe at se, det søde Barn vilde absolut have kørt min lille Bagage til Kerteminde, det havde været nydeligt efter Natteturen! Ja, Rutebilen svigtede jo, og jeg havde en meget varm, men ogsaa meget sund Spadseretur til Kerteminde. 
 Ogsaa Besøget i Brædstrup var særdeles vellykket, alt ialt en dejlig Rejse med godt Forslag i, skønt det jo kun var 10 Dage ialt. Magisteren var ogsaa glad ved sin Fodtur, havde bl.a. været paa Randbøl Hede og ved Slaggaarden, hvor han fandt Korsnæb i Massevis Heldigvis er jeg aldrig ked af at komme hjem, Bes var her og havde The og Hygge til os. Den vidunderlige Frk. Andersen var ogsaa kommen og fungerer nu, foreløbig tilfredsstillende, laver god Mad og gør et kompetent Indtryk i det hele taget, maaske snarest lidt for, jeg spørger mig selv, om hun kan bevare sit elskværdige Væsen under alle Forhold, det er maaske lidt meget at forlange, men for mig egentlig den aller vigtigste Egenskab hos en Husfælle. Jeg har nu efterhaanden genset alle Børn og Svigerbørn undt. Lomme; Mudi med Familie var her hele Dagen i Søndags, de to Unger er meget lækre, og Michael var i sit allerbedste Humør, saa er han uimodstaaelig. Mudi er flink og udhvilet ved efter sin Extraferie. Mornine holdt en nydelig lille Midg. i Lørdags for Eli, Swane, Vennen Einar Kabel – Pianist – og os, det er saa fint og lækkert, alt hvad Mornine laver: hun har opgivet sin Sommerrejse, men tager dog en Ugestur ud til Karen – vores Kusine – i Holte. Eli og jeg snakkede om, hvad vi dog kunde gøre ved hendes Fattigdom, jeg har talt med Eskild, om han ikke kunde skaffe hende noget Haandarbejde, det [ulæseligt] og er vist godt betalt, men Ulykken er at Materialerne til det som til saa meget andet er ved at udgaa. Stakkels Mornine med sin evige Pengenød. 
 Igaar havde vi Besøg af vor gamle Ven Gjerulf, som vi ikke har set i en 20 Aar. I den Tid har han været bosat baade i Dresden, Schweiz, Paris og London, flere Aar hvert Sted og er nu vendt tilbage til sit Udgangspunkt, nemlig Hellesens Fabrikker her i Byen. I England havde han gjort Bekendtskab med en Slags Bevægelse, startet af en Oberst Douglas, som menes at kunne skaffe gode og tilfredsstillende sociale forhold paa en meget simpel Maade; han fortalte en hel Del om det, det lød udmærket, vi vil prøve at faa nogle Bøger af denne Douglas, I kender vel ikke noget til ham; jeg har aldrig hørt ham nævne, skønt jeg i lang Tid har været interesseret i de Spørgsmål og ude efter nogenlunde populære Værker, han skal være forholdsvis [”forholdsvis” indsat over linien] let forstaaelig, men pokkers svært er jo al den Slags, og ialfald jeg læser dem med den lidt ubehagelige Fornemmelse, at jeg ikke vilde kunne gennemskue selv de allerværste Brølere. 
 Hørte I Buhl i Radioen? Det var jo tydelig nok, og vi faar vel altsaa snart tysk Administration, for Sabotagen hører naturligvis ikke op. Det kan ogsaa være det samme, naar bare de vil lade være med at skyde Gidsler, det er efter min Mening Topmaalet af Barbari og næsten ikke til at udholde. Men man kan da altid haabe, at det uventede sker, og det hele holder op, før end ["end" indsat over linjen] man venter.
 Og nu er jeg meget spændt paa at høre, om Du har haft Doktoren ude, og hvad han har sagt om, og hvad han vil gøre ved Hoften, saa det bliver Du nødt til at skrive mig et Par Ord om lille Junge! Og saa 1000 varme Hilsner til Jer alle, Din Lugge.
 H. f. Magisteren.</t>
+  </si>
+  <si>
+    <t>1943-02-05</t>
+  </si>
+  <si>
+    <t>Daisy  Berg
+Wilhelmine Berg
+Burmeister &amp; Wain
+Alfred Fly
+Adolph Larsen
+Elena Larsen
+Johan Larsen
+Peter Andreas Larsen
+Eli Laub
+Maren -, lejer hos Christine Mackie 1943
+Christine  Mackie
+Elisabeth Mackie
+Elisabeth Neckelmann
+Marie Neckelmann
+- Nouvack
+Meta -, pige i huset hos Johanne C. Larsen
+Ellen  Sawyer
+Laura Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Laura/Skipper Warberg Petersen var i efteråret 1942 indlagt med gulsot. 
+S.V. kendes ikke, men hun må have været Laura Warbergs overordnede på hospitalet, hvor Laura var under uddannelse. Frk. Larsen er også ukendt. 
+Skitsen af den nyindrettede stue findes ikke sammen med brevet. Der ligger en sådan i et andet brev fra Johanne C. Larsen i periode, og det er uklart, hvilket brev den hører sammen med.
+Bedste er sandsynligvis Laura Warberg. 
+Elena/Bimse Larsen havde to halvsøstre, der begge blev kaldt Frk. Neckelmann. 
+Eli er muligvis Eli Laub. Karen kan have været hans kone.
+En kvissel er en forgrening af en fjord eller en å (Ordbog over Det Danske Sprog).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8413</t>
+  </si>
+  <si>
+    <t>Det er skidt, at Laura/Skipper/Bi Warberg er kommet for tidligt på arbejde efter sygdommen.
+Johanne Warberg Larsen sender skitse af stuen. Komfuret er blevet monteret.
+Dr. Fly har været på besøg og lært Johanne at massere foden.
+Christine/Mornine Mackie har fået en lejer, Maren.
+Elisabeth/Putte Mackie er kommet ind i societykredse, og hun har deltaget i et radioprogram.
+Daisys tyske mand er blevet arresteret og ført til Tyskland, fordi han havde afskediget en tysk kvinde. Johanne har skrevet til Daisy, men hun turde ikke omtale arrestationen.
+Tæppet kan nok ikke trævles op og genbruges.
+Ellen Sawyer har været på besøg og spist restemad samt beundret stuen.
+Vandet står usædvanlig højt.
+Der har været luftkamp ved Vilhelm Balslevs gård.
+Ifølge England blev B &amp;amp; W ramt forsætsligt af bomberne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/TXc1</t>
+  </si>
+  <si>
+    <t>Lindøgaard 5-2-1943.
+Kæreste lille Skipper!
+Tusind Tak for dit Brev, det var rigtignok dejligt at høre fra dig, men knap saa rart, at det viste mig, at du endnu ikke er kommen rigtig til Hægterne; hvor det dog var godt at du bad om to Fridage, men hvor kunde S.V. blive forskrækket over, at du havde haft saa faa Fridage, det er da hende selv, der ordner det, men hun maa jo mangle Overblik og Administrations-Evner.
+Godt, at vi har den milde Vinter, saa kan du da komme ud at trave. Nu kan man da tydelig se, at de andre Læger havde Ret, da de mente, du blev taget for tidligt i Arbejde. - Er der varmt nu paa Jeres Værelse? Det tror jeg nu betyder så meget - en saadan bestandig Ubehags-Fornemmelse i Fritiden er sikkert ikke godt.
+Nu har jeg ridset en Tegning op af Stuen; nu kan du gøre dig en Smule Forestilling om, hvordan her er. Vi er saa forfærdelig glade ved den smukke Stue, og saa er her saa dejlig varmt altid og saadan en behagelig Varme; en enkelt Gang er Termometret faret op paa 21⁰Reamur, da havde Far lagt - siger og skriver tre - Skuffefulde Koks paa, men nu har vi lært at moderere os; og nu er her tilpas med utrolig lidt Koks. 
+Komfuret er nu stillet op - Lørdag Eft. samme Dag, som jeg skrev til dig. Jeg havde om Morgenen taget Bad, samt ringet til Dr. Fly, om han vilde se ud til mig, naar han fik Lejlighed. Naa, det trak ud med Komfuropstillingen, det er jo ikke saadan at løbe til, og vi bød saa Mester paa skaaren Smørrebrød, som indtoges her oppe i Stuen, da Køkkenet jo flød. Næppe var Maden nydt, Mester glidt og Stuen fin igen, før Dr. Fly ankom. Man har dog af og til Held med sig, det havde ikke været behageligt, hvis han var kommen midt i Maaltidet, da Stuen her jo var det eneste varme Sted og der jo altid følger lidt delvis Afklædning med. Min opererede Fod har været - og er - temmelig skidt i den senere Tid, jeg tyer meget til mine Stokke igen. Han lærte mig saa at give Foden Massage selv, den lille Frk. Larsen har igen været syg og der er saamænd nok til at slide hende op, uden at hun behøver at tørne herud, men det er nu ikke let at gøre det selv, men jeg må jo se at komme i Gang med det.
+Det var vist ogsaa samme Dag, at jeg havde et langt Brev fra T. Mornine, et godt Brev for Resten, hvad hende selv angaar; hun syntes at være saa vel ved det, er glad ved sin nye Lejer, som hedder Maren og vist er fra Ryslinge; hun har hørt fra Putte via Lysse og Frk. Neckelman, Bimses Halvsøster; det ser ud til at Putte er kommen ind i Society-Kredse, og saa har hun talt i Radioen om sin Rejse gennem Evropa til Lissabon. Eli og Karen havde hørt Udsendelsen og nok ment, det var Putte. Men saa fortalte Morn. en anden Ting, som ikke er saa godt. Du ved nok, hvem Daisy er, T. Misses Datter; hun er gift med en Tysker, Nourask (Nourack) og du ved nok, de har Tante Misses Pensionat endnu og har en Dame til at styre det. De havde en tysk Dame, som Norvack havde sagt op - af hvad Grund ved jeg ikke, Mornine turde aabenbart ikke skrive meget om det. Denne store Forbrydelse resulterede i, at N. blev fængslet af Retfærdighedens Vogter her i Landet, og ført til Tyskland "til en uvis Skæbne", skriver Mornine. Stakkels Daisy, hun er sikkert ude af sig selv. Jeg skrev til hende, men turde knap berøre det, vil jo nødig skaffe hende Ubehageligheder - egentlig kun, at jeg havde havt Brev fra Chr. som havde fortalt mig om, hvordan de havde det, at jeg tænkte paa hende og følte med hende og haabede at det nye Aar maatte bringe Lykke tilbage til "dig og dine".
+2.
+Er der overhovedet Grund til Kondolensebreve, saa er ["er" indsat over linjen] der da her i dette Tilfælde. Jeg vilde saa gerne have skrevet, at jeg tænkte mig bestemt, at dette skyldes manglende Arbejdskraft, netop da de har ført ham til Tyskland, ellers havde de næppe gjort det, for det er da een Mund mere at føde og til ingen Verdens Nytte, men jeg turde ikke, og mon hun dog ikke kan tænke paa det selv.
+Begivenhederne gaar rask ude i Verden, har du kendt Ma'e? Nu ser det jo meget mere end for et Par Maaneder siden ud til, at vi kan skimte Afslutningen. 
+Det var dejligt, at du var glad ved Æblerne og Kludene. Dit Raad med at trevle Tæppet op og bruge, lyder fint, men kun ganske faa Firkanter er bare nogenlunde hele, det er jo gamle Svende, 75 Aar eller mere, men et Par Klude til, kan der maaske blive, selv om alle de lange Sammenhæklinger er medgaaede allerede.
+Nu kom Drengene ind efter endt Dagsarbejde, som har bestaaet i, at de har plantet 300 Grantræer og en halv Snes Birketræer i Haven - jeg skal da love for, at vi faar Skov med Tiden! og med mange vilde Dyr i!!
+I Søndags spiste vi til Middag Kl. 11, da Metha agtede sig til Odense med et Tog; vi fik et Glas henkogte Medister og jeg havde sagt til M. at det blev nok galt, saa lidt der var, men oh Under, vi levnede 3 Stykker, hvilket var en stor Lykke, da den gode Elle ankom Kl. 12 1/4, spændt paa, om hun kom tidsnok til Middag. Vi beundrede i Fællesskab det nye Komfur, mens vi gjorde an med at varme Mad til hende.
+Desert var ogsaa levnet. Tænk, at vi netop Søndag fik fint Solskin, saa hun kunde komme herud, jeg blev forfærdelig glad ved hende, du ved jo - vi har eet og andet at drøfte. Du skulde have set og hørt hendes Begejstring over Stuen her, det var forfærdelig morsomt, hun havde daarlig Ord nok til Pris for det hele. Det var endelig værd at høre; alle andre af dem her omkring, som kommer herind ser sig om og siger saa efter en lang Stilhed: "Her er jo bedre Plas". Uvægerlig det samme har lydt fra dem alle; men man skal jo ogsaa helst vogte sig for at udtale, hvad man mener - det er dog i hvert Fald det forsigtigste. Ok, hvor er de kunstige, de Folk paa Landet.
+Lørdag Formiddag. Nu skal vi se, om jeg kan få Slut paa dette; eftersom det er nærmest Orkan i Dag sidder Mandfolkene herinde, Peter med, og er jo som sædvanlig fulde af Snak om Jagt og Hunde; ja i Dag har de ogsaa den ualmindelig høje Vandstand at tale om, der er jo falden meget Regn, og Jorden var i Forvejen mættet, saa det staar højt alle Vegne; de siger at Vejen [en overstregning] fra hvor Hushækken slipper og ned til Kvisselen staar under Vand, naturligvis dog ikke på hele Vejens Længde; det synes jeg ikke, vi har oplevet før mens vi har været her. - Mon jeg skrev til dig, at der har været Luftkamp over Brogaard, der ved Vilhelm Balslevs Gaard paa Koldingegnen; der faldt Bomber i Nærheden og en mindre Bondegaard var fuldstændig udslettet - men ud over dette, ved jeg ikke mere om det.
+Til Lykke med Bedstes Frakkes Smarthed! hvad har gjort den saa smart? Mærker I noget til vore Venner? man siger jo at Jylland ikke er hyggelig for Tiden, kan det gøre noget, du skriver til mig om det, hvis du ved noget om det. Fra Engl. fastholder de jo, at B. og W. blev ramt føleligt ved Bombningen, de danske Aviser hævder, at det var Sukkerfabrik. som det irriterer mig, at man aldrig kan få den rigtige Sandhed at vide.
+Hvad er der mere, søde Bi? Vi har det alle godt, jeg har dog en hel Del Gigt rundt omkring i hele min Krop og de fleste af mine Led, "knager og brager" som Dr. Fly siger, ja selv i mine Led i Hovedet, kan jeg mærke det, troede Dr. vilde le ad mig, da jeg sagde det, men han kendte det nok og sagde, at det gjorde ondt baade naar man tyggede og talte, hvis det blev slemt. Ingen ved jo, hvad der venter en, men jeg er saa heldig, at jeg ikke beskæftiger mig med det, for det kan jo ogsaa gaa til den gode Side.
+Saa Farvel for denne Gang, søde Bi, hav det godt! Din Mor</t>
   </si>
   <si>
     <t>1945-02-28</t>
   </si>
   <si>
     <t>Johannes Sixtus Thomsen</t>
   </si>
   <si>
     <t>Aalborg</t>
   </si>
   <si>
     <t>Den 24.2 1945 blev eksprestoget mellem København og Ålborg, for anden gang, sprængt i luften ved Tobberup, få kilometer nord for Hobro. Der var 20 dræbte og mange sårede. Sixtus Thomsen var ombord på toget.
 Første bombesprængning var d. 8. oktober 1944 samme sted. Dengang med 10 dræbte og et antal sårede.
 Begge bombesprængninger var schalburtage. (wikipedia)</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv. Christine Swane Breve, kasse 1, kuvert 2, 2002/61, A8, lb 11.</t>
   </si>
   <si>
     <t>Christine Swanes billeder kom godt til Aalborg. Sixtus Thomsen overlevede, men blev lettere såret, ved en bombeeksplosion i Ålborgekspressen. 
 Han har afsendt det lærred, som CS bestilte hos ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bOsD</t>
   </si>
@@ -8114,59 +8399,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmpR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hHAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AWGP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TRQu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/exGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t6xl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xM5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XUhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kNZF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6IPX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PiUW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0Gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LpU2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCaY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x8br" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KbCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lL9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XtEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TW34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GzLp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8enE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ghAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sbyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5vW0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nW9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GbSV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nu1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rRM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KU4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRxP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NLFJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6xDY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UAz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/045L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tG5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mX5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShWQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QbSN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weJO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zH5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G5h0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9npFZ05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aMcsIF3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XvHi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VSfK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vtin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dIU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LumU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sr4U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0abE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s3NU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tVgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ayi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iNnt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PAia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tXmG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5sgl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6cYh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rrwJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hj2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7xB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3b1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCgL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C8TC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2sT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xsna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y5pd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AleR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CoGb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3eYh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/21N7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1M3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A1IM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kk5g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7Nk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tm1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tS57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yeb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tv9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4fF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AKkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CXmZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kddx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUeF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hZe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zjaUyzQG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1aOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TKUJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BFX1K7Kq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gq3Qpx1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1MaTL2w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CyaO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IP4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jVsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u0GX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8YNM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qiI2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wOFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mRw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FvLG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r5GKNbIq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sYuS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5HTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uQHAGjyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sraAvI7G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PS1Xs1u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QGzDyRx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/klS4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oZjYH6Eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tOw5hYmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7IYzq9qL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Yuas8Tzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fKcmPEbS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/x6dkJZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CbcVDh1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85hHuUU0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a8XNeRKd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7ESPx50T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Mlv4Xur5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ppA14zv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LeBeRN3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/loZOPA32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pRsWWVrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fVq7VHUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0dGpRLoQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1X9pkpup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QHlp2CcQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Eo32Ql2O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2PcTgoGU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dmQZYULF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/42yY1Vxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OH7bAq3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yBkX5TM3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lW1MLrDI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7X367Eq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KXQYxq6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/z4ZozgYX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VBzuFUdB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pMHAJFep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UdaM3mlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pZjw65g0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OM2TxztY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uf2J9vQM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sS5uItnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rETfkRhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZzXmhCIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cXl1cFcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85iIficq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GCAZZgQj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/O4heTecU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBIvEWUu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b7t9WpN0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a3McIszL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2h10vq48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CWdOz3FY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ThrVRR7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dNKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pDAP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZkYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6SKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tWkN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6vQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QxSU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hIOv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nXVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHCv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hO9R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4kbT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tN7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmpR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hHAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AWGP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TRQu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/exGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t6xl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xM5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XUhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kNZF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6IPX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PiUW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0Gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LpU2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCaY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x8br" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KbCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lL9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XtEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TW34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GzLp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8enE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ghAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sbyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5vW0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nW9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GbSV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nu1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rRM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KU4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRxP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NLFJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6xDY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UAz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/045L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tG5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mX5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShWQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QbSN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weJO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zH5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G5h0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9npFZ05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aMcsIF3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XvHi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VSfK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vtin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dIU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LumU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sr4U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0abE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s3NU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tVgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ayi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iNnt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PAia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tXmG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5sgl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6cYh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rrwJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hj2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7xB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3b1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCgL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C8TC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2sT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xsna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y5pd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AleR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CoGb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3eYh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/21N7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1M3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A1IM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kk5g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7Nk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tm1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tS57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yeb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tv9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4fF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AKkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CXmZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kddx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUeF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hZe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zjaUyzQG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1aOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TKUJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BFX1K7Kq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gq3Qpx1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1MaTL2w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CyaO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8fNx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IP4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jVsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u0GX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8YNM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qiI2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wOFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mRw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FvLG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r5GKNbIq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sYuS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5HTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uQHAGjyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sraAvI7G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PS1Xs1u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QGzDyRx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogWb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/klS4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oZjYH6Eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tOw5hYmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7IYzq9qL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Yuas8Tzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fKcmPEbS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/x6dkJZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CbcVDh1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85hHuUU0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a8XNeRKd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7ESPx50T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Mlv4Xur5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ppA14zv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LeBeRN3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/loZOPA32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pRsWWVrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fVq7VHUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0dGpRLoQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1X9pkpup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QHlp2CcQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Eo32Ql2O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2PcTgoGU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dmQZYULF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/42yY1Vxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OH7bAq3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yBkX5TM3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lW1MLrDI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7X367Eq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KXQYxq6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/z4ZozgYX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VBzuFUdB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pMHAJFep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UdaM3mlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pZjw65g0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OM2TxztY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uf2J9vQM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sS5uItnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rETfkRhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZzXmhCIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cXl1cFcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85iIficq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GCAZZgQj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/O4heTecU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBIvEWUu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b7t9WpN0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a3McIszL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2h10vq48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CWdOz3FY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ThrVRR7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dNKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pDAP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZkYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6SKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nn9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tWkN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6vQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bjkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QxSU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hIOv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TXc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nXVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHCv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hO9R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4kbT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tN7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M257"/>
+  <dimension ref="A1:M262"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -14707,5162 +14992,5389 @@
       <c r="G146" s="5" t="s">
         <v>918</v>
       </c>
       <c r="H146" s="5" t="s">
         <v>26</v>
       </c>
       <c r="I146" s="5"/>
       <c r="J146" s="5" t="s">
         <v>919</v>
       </c>
       <c r="K146" s="5" t="s">
         <v>920</v>
       </c>
       <c r="L146" s="6" t="s">
         <v>921</v>
       </c>
       <c r="M146" s="5" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
         <v>923</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>223</v>
+        <v>14</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>26</v>
-[...4 lines deleted...]
-        </is>
+        <v>88</v>
+      </c>
+      <c r="D147" s="5" t="s">
+        <v>917</v>
       </c>
       <c r="E147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H147" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H147" s="5" t="s">
+        <v>924</v>
+      </c>
+      <c r="I147" s="5" t="s">
+        <v>925</v>
+      </c>
+      <c r="J147" s="5" t="s">
+        <v>926</v>
       </c>
       <c r="K147" s="5" t="s">
-        <v>924</v>
+        <v>927</v>
       </c>
       <c r="L147" s="6" t="s">
-        <v>925</v>
-[...1 lines deleted...]
-      <c r="M147" s="5"/>
+        <v>928</v>
+      </c>
+      <c r="M147" s="5" t="s">
+        <v>929</v>
+      </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="B148" s="5" t="s">
-        <v>14</v>
+        <v>223</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>916</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>26</v>
+      </c>
+      <c r="D148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G148" s="5" t="s">
-[...9 lines deleted...]
-        <v>919</v>
+      <c r="G148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I148" s="5"/>
+      <c r="J148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K148" s="5" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="L148" s="6" t="s">
-        <v>931</v>
-[...1 lines deleted...]
-      <c r="M148" s="5" t="s">
         <v>932</v>
       </c>
+      <c r="M148" s="5"/>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
         <v>933</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C149" s="5" t="s">
         <v>916</v>
       </c>
       <c r="D149" s="5" t="s">
         <v>820</v>
       </c>
       <c r="E149" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G149" s="5" t="s">
-        <v>927</v>
+        <v>934</v>
       </c>
       <c r="H149" s="5" t="s">
-        <v>934</v>
-[...1 lines deleted...]
-      <c r="I149" s="5"/>
+        <v>935</v>
+      </c>
+      <c r="I149" s="5" t="s">
+        <v>936</v>
+      </c>
       <c r="J149" s="5" t="s">
         <v>919</v>
       </c>
       <c r="K149" s="5" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="L149" s="6" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="M149" s="5" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>916</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>820</v>
       </c>
       <c r="E150" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G150" s="5" t="s">
-        <v>927</v>
+        <v>934</v>
       </c>
       <c r="H150" s="5" t="s">
-        <v>939</v>
-[...3 lines deleted...]
-      </c>
+        <v>941</v>
+      </c>
+      <c r="I150" s="5"/>
       <c r="J150" s="5" t="s">
         <v>919</v>
       </c>
       <c r="K150" s="5" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="L150" s="6" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="M150" s="5" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>26</v>
+        <v>916</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>57</v>
+        <v>820</v>
       </c>
       <c r="E151" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G151" s="5" t="s">
-        <v>945</v>
+        <v>934</v>
       </c>
       <c r="H151" s="5" t="s">
         <v>946</v>
       </c>
       <c r="I151" s="5" t="s">
         <v>947</v>
       </c>
       <c r="J151" s="5" t="s">
-        <v>31</v>
+        <v>919</v>
       </c>
       <c r="K151" s="5" t="s">
         <v>948</v>
       </c>
       <c r="L151" s="6" t="s">
         <v>949</v>
       </c>
       <c r="M151" s="5" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
         <v>951</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="5" t="s">
-        <v>916</v>
+        <v>26</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>820</v>
+        <v>57</v>
       </c>
       <c r="E152" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G152" s="5" t="s">
-        <v>927</v>
+        <v>952</v>
       </c>
       <c r="H152" s="5" t="s">
-        <v>952</v>
-[...1 lines deleted...]
-      <c r="I152" s="5"/>
+        <v>953</v>
+      </c>
+      <c r="I152" s="5" t="s">
+        <v>954</v>
+      </c>
       <c r="J152" s="5" t="s">
-        <v>919</v>
+        <v>31</v>
       </c>
       <c r="K152" s="5" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="L152" s="6" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="M152" s="5" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="5" t="s">
-        <v>26</v>
+        <v>916</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>57</v>
+        <v>820</v>
       </c>
       <c r="E153" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G153" s="5" t="s">
-        <v>957</v>
+        <v>934</v>
       </c>
       <c r="H153" s="5" t="s">
-        <v>958</v>
-[...1 lines deleted...]
-      <c r="I153" s="5" t="s">
         <v>959</v>
       </c>
+      <c r="I153" s="5"/>
       <c r="J153" s="5" t="s">
-        <v>31</v>
+        <v>919</v>
       </c>
       <c r="K153" s="5" t="s">
         <v>960</v>
       </c>
       <c r="L153" s="6" t="s">
         <v>961</v>
       </c>
       <c r="M153" s="5" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
         <v>963</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="5" t="s">
-        <v>916</v>
+        <v>26</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>820</v>
+        <v>57</v>
       </c>
       <c r="E154" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G154" s="5" t="s">
-        <v>927</v>
+        <v>964</v>
       </c>
       <c r="H154" s="5" t="s">
-        <v>964</v>
-[...1 lines deleted...]
-      <c r="I154" s="5"/>
+        <v>965</v>
+      </c>
+      <c r="I154" s="5" t="s">
+        <v>966</v>
+      </c>
       <c r="J154" s="5" t="s">
-        <v>919</v>
+        <v>31</v>
       </c>
       <c r="K154" s="5" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="M154" s="5" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="5" t="s">
-        <v>26</v>
+        <v>916</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>851</v>
-[...4 lines deleted...]
-        </is>
+        <v>820</v>
+      </c>
+      <c r="E155" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G155" s="5" t="s">
-        <v>969</v>
+        <v>934</v>
       </c>
       <c r="H155" s="5" t="s">
-        <v>970</v>
-[...1 lines deleted...]
-      <c r="I155" s="5" t="s">
         <v>971</v>
       </c>
+      <c r="I155" s="5"/>
       <c r="J155" s="5" t="s">
-        <v>134</v>
+        <v>919</v>
       </c>
       <c r="K155" s="5" t="s">
         <v>972</v>
       </c>
       <c r="L155" s="6" t="s">
         <v>973</v>
       </c>
       <c r="M155" s="5" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
         <v>975</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="5" t="s">
-        <v>916</v>
+        <v>26</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>820</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>851</v>
+      </c>
+      <c r="E156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G156" s="5" t="s">
         <v>976</v>
       </c>
-      <c r="H156" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I156" s="5"/>
+      <c r="H156" s="5" t="s">
+        <v>977</v>
+      </c>
+      <c r="I156" s="5" t="s">
+        <v>978</v>
+      </c>
       <c r="J156" s="5" t="s">
-        <v>919</v>
+        <v>134</v>
       </c>
       <c r="K156" s="5" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L156" s="6" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="M156" s="5" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>223</v>
+        <v>14</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>26</v>
-[...9 lines deleted...]
-        </is>
+        <v>916</v>
+      </c>
+      <c r="D157" s="5" t="s">
+        <v>820</v>
+      </c>
+      <c r="E157" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="F157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G157" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>851</v>
+      <c r="G157" s="5" t="s">
+        <v>983</v>
+      </c>
+      <c r="H157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I157" s="5"/>
-      <c r="J157" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J157" s="5" t="s">
+        <v>919</v>
       </c>
       <c r="K157" s="5" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
       <c r="L157" s="6" t="s">
-        <v>982</v>
-[...1 lines deleted...]
-      <c r="M157" s="5"/>
+        <v>985</v>
+      </c>
+      <c r="M157" s="5" t="s">
+        <v>986</v>
+      </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="B158" s="5" t="s">
-        <v>14</v>
+        <v>223</v>
       </c>
       <c r="C158" s="5" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="D158" s="5" t="s">
         <v>26</v>
       </c>
+      <c r="D158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F158" s="5" t="s">
-[...3 lines deleted...]
-        <v>984</v>
+      <c r="F158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H158" s="5" t="s">
-        <v>985</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>851</v>
+      </c>
+      <c r="I158" s="5"/>
+      <c r="J158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K158" s="5" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="L158" s="6" t="s">
-        <v>988</v>
-[...1 lines deleted...]
-      <c r="M158" s="5" t="s">
         <v>989</v>
       </c>
+      <c r="M158" s="5"/>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
         <v>990</v>
       </c>
       <c r="B159" s="5" t="s">
-        <v>223</v>
+        <v>14</v>
       </c>
       <c r="C159" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="D159" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D159" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F159" s="5" t="inlineStr">
-[...18 lines deleted...]
-        </is>
+      <c r="F159" s="5" t="s">
+        <v>991</v>
+      </c>
+      <c r="G159" s="5" t="s">
+        <v>991</v>
+      </c>
+      <c r="H159" s="5" t="s">
+        <v>992</v>
+      </c>
+      <c r="I159" s="5" t="s">
+        <v>993</v>
+      </c>
+      <c r="J159" s="5" t="s">
+        <v>31</v>
       </c>
       <c r="K159" s="5" t="s">
-        <v>991</v>
+        <v>994</v>
       </c>
       <c r="L159" s="6" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="M159" s="5"/>
+        <v>995</v>
+      </c>
+      <c r="M159" s="5" t="s">
+        <v>996</v>
+      </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="B160" s="5" t="s">
-        <v>14</v>
+        <v>223</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>994</v>
+        <v>26</v>
+      </c>
+      <c r="D160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G160" s="5" t="s">
-[...9 lines deleted...]
-        <v>134</v>
+      <c r="G160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I160" s="5"/>
+      <c r="J160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K160" s="5" t="s">
         <v>998</v>
       </c>
       <c r="L160" s="6" t="s">
         <v>999</v>
       </c>
-      <c r="M160" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M160" s="5"/>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>57</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>26</v>
-[...4 lines deleted...]
-        </is>
+        <v>896</v>
+      </c>
+      <c r="E161" s="5" t="s">
+        <v>1001</v>
       </c>
       <c r="F161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G161" s="5" t="s">
         <v>1002</v>
       </c>
       <c r="H161" s="5" t="s">
         <v>1003</v>
       </c>
       <c r="I161" s="5" t="s">
         <v>1004</v>
       </c>
       <c r="J161" s="5" t="s">
         <v>134</v>
       </c>
       <c r="K161" s="5" t="s">
         <v>1005</v>
       </c>
       <c r="L161" s="6" t="s">
         <v>1006</v>
       </c>
       <c r="M161" s="5" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
         <v>1008</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>57</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>896</v>
+        <v>26</v>
       </c>
       <c r="E162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G162" s="5" t="s">
         <v>1009</v>
       </c>
       <c r="H162" s="5" t="s">
         <v>1010</v>
       </c>
       <c r="I162" s="5" t="s">
         <v>1011</v>
       </c>
       <c r="J162" s="5" t="s">
         <v>134</v>
       </c>
       <c r="K162" s="5" t="s">
         <v>1012</v>
       </c>
       <c r="L162" s="6" t="s">
         <v>1013</v>
       </c>
       <c r="M162" s="5" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
         <v>1015</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="D163" s="5" t="s">
+        <v>896</v>
+      </c>
+      <c r="E163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G163" s="5" t="s">
         <v>1016</v>
       </c>
-      <c r="E163" s="5" t="inlineStr">
-[...17 lines deleted...]
-        </is>
+      <c r="H163" s="5" t="s">
+        <v>1017</v>
       </c>
       <c r="I163" s="5" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="J163" s="5" t="s">
-        <v>31</v>
+        <v>134</v>
       </c>
       <c r="K163" s="5" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="L163" s="6" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="M163" s="5" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C164" s="5" t="s">
-        <v>1016</v>
+        <v>26</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1023</v>
+      </c>
+      <c r="E164" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H164" s="5" t="s">
-        <v>1022</v>
+      <c r="H164" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I164" s="5" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="J164" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K164" s="5" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="L164" s="6" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="M164" s="5" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="B165" s="5" t="s">
-        <v>223</v>
+        <v>14</v>
       </c>
       <c r="C165" s="5" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D165" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D165" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E165" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="F165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H165" s="5" t="s">
-        <v>1028</v>
-[...10 lines deleted...]
-        </is>
+        <v>1029</v>
+      </c>
+      <c r="I165" s="5" t="s">
+        <v>1030</v>
+      </c>
+      <c r="J165" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="K165" s="5" t="s">
+        <v>1031</v>
       </c>
       <c r="L165" s="6" t="s">
-        <v>1029</v>
-[...1 lines deleted...]
-      <c r="M165" s="5"/>
+        <v>1032</v>
+      </c>
+      <c r="M165" s="5" t="s">
+        <v>1033</v>
+      </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>1030</v>
+        <v>1034</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H166" s="5" t="s">
-        <v>1031</v>
+        <v>1035</v>
       </c>
       <c r="I166" s="5"/>
       <c r="J166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="6" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="M166" s="5"/>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H167" s="5" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="I167" s="5"/>
       <c r="J167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="6" t="s">
-        <v>1035</v>
+        <v>1039</v>
       </c>
       <c r="M167" s="5"/>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>1036</v>
+        <v>1040</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H168" s="5" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="I168" s="5"/>
       <c r="J168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="6" t="s">
-        <v>1038</v>
+        <v>1042</v>
       </c>
       <c r="M168" s="5"/>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>1039</v>
+        <v>1043</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>14</v>
+        <v>223</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D169" s="5" t="s">
-[...3 lines deleted...]
-        <v>27</v>
+      <c r="D169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H169" s="5" t="s">
-        <v>1040</v>
-[...8 lines deleted...]
-        <v>1042</v>
+        <v>1044</v>
+      </c>
+      <c r="I169" s="5"/>
+      <c r="J169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L169" s="6" t="s">
-        <v>1043</v>
-[...3 lines deleted...]
-      </c>
+        <v>1045</v>
+      </c>
+      <c r="M169" s="5"/>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="B170" s="5" t="s">
-        <v>223</v>
+        <v>14</v>
       </c>
       <c r="C170" s="5" t="s">
-        <v>26</v>
-[...14 lines deleted...]
-        </is>
+        <v>201</v>
+      </c>
+      <c r="D170" s="5" t="s">
+        <v>820</v>
+      </c>
+      <c r="E170" s="5" t="s">
+        <v>1047</v>
+      </c>
+      <c r="F170" s="5" t="s">
+        <v>1048</v>
       </c>
       <c r="G170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H170" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H170" s="5" t="s">
+        <v>1049</v>
+      </c>
+      <c r="I170" s="5" t="s">
+        <v>1050</v>
+      </c>
+      <c r="J170" s="5" t="s">
+        <v>1051</v>
       </c>
       <c r="K170" s="5" t="s">
-        <v>1046</v>
+        <v>1052</v>
       </c>
       <c r="L170" s="6" t="s">
-        <v>1047</v>
-[...1 lines deleted...]
-      <c r="M170" s="5"/>
+        <v>1053</v>
+      </c>
+      <c r="M170" s="5" t="s">
+        <v>1054</v>
+      </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>1048</v>
+        <v>1055</v>
       </c>
       <c r="B171" s="5" t="s">
-        <v>223</v>
+        <v>14</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D171" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D171" s="5" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E171" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="F171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H171" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H171" s="5" t="s">
+        <v>1056</v>
+      </c>
+      <c r="I171" s="5" t="s">
+        <v>1057</v>
+      </c>
+      <c r="J171" s="5" t="s">
+        <v>31</v>
       </c>
       <c r="K171" s="5" t="s">
-        <v>1046</v>
+        <v>1058</v>
       </c>
       <c r="L171" s="6" t="s">
-        <v>1049</v>
-[...1 lines deleted...]
-      <c r="M171" s="5"/>
+        <v>1059</v>
+      </c>
+      <c r="M171" s="5" t="s">
+        <v>1060</v>
+      </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>1050</v>
+        <v>1061</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I172" s="5"/>
       <c r="J172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K172" s="5" t="s">
-        <v>1046</v>
+        <v>1062</v>
       </c>
       <c r="L172" s="6" t="s">
-        <v>1051</v>
+        <v>1063</v>
       </c>
       <c r="M172" s="5"/>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>1052</v>
+        <v>1064</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H173" s="5" t="s">
-        <v>1053</v>
+      <c r="H173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I173" s="5"/>
       <c r="J173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K173" s="5" t="s">
-        <v>1046</v>
+        <v>1062</v>
       </c>
       <c r="L173" s="6" t="s">
-        <v>1054</v>
+        <v>1065</v>
       </c>
       <c r="M173" s="5"/>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>1055</v>
+        <v>1066</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H174" s="5" t="s">
-        <v>1056</v>
+      <c r="H174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I174" s="5"/>
       <c r="J174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K174" s="5" t="s">
-        <v>1057</v>
+        <v>1062</v>
       </c>
       <c r="L174" s="6" t="s">
-        <v>1058</v>
+        <v>1067</v>
       </c>
       <c r="M174" s="5"/>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>1059</v>
+        <v>1068</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H175" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H175" s="5" t="s">
+        <v>1069</v>
       </c>
       <c r="I175" s="5"/>
       <c r="J175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K175" s="5" t="s">
-        <v>1057</v>
+        <v>1062</v>
       </c>
       <c r="L175" s="6" t="s">
-        <v>1060</v>
+        <v>1070</v>
       </c>
       <c r="M175" s="5"/>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>1061</v>
+        <v>1071</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H176" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H176" s="5" t="s">
+        <v>1072</v>
       </c>
       <c r="I176" s="5"/>
       <c r="J176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K176" s="5" t="s">
-        <v>1057</v>
+        <v>1073</v>
       </c>
       <c r="L176" s="6" t="s">
-        <v>1062</v>
+        <v>1074</v>
       </c>
       <c r="M176" s="5"/>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>1063</v>
+        <v>1075</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I177" s="5"/>
       <c r="J177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K177" s="5" t="s">
-        <v>1057</v>
+        <v>1073</v>
       </c>
       <c r="L177" s="6" t="s">
-        <v>1064</v>
+        <v>1076</v>
       </c>
       <c r="M177" s="5"/>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>1065</v>
+        <v>1077</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C178" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I178" s="5"/>
       <c r="J178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K178" s="5" t="s">
-        <v>1057</v>
+        <v>1073</v>
       </c>
       <c r="L178" s="6" t="s">
-        <v>1066</v>
+        <v>1078</v>
       </c>
       <c r="M178" s="5"/>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>1067</v>
+        <v>1079</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C179" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I179" s="5"/>
       <c r="J179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K179" s="5" t="s">
-        <v>1057</v>
+        <v>1073</v>
       </c>
       <c r="L179" s="6" t="s">
-        <v>1068</v>
+        <v>1080</v>
       </c>
       <c r="M179" s="5"/>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>1069</v>
+        <v>1081</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H180" s="5" t="s">
-        <v>1070</v>
+      <c r="H180" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I180" s="5"/>
       <c r="J180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K180" s="5" t="s">
-        <v>1057</v>
+        <v>1073</v>
       </c>
       <c r="L180" s="6" t="s">
-        <v>1071</v>
+        <v>1082</v>
       </c>
       <c r="M180" s="5"/>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>1072</v>
+        <v>1083</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C181" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H181" s="5" t="s">
-        <v>1073</v>
+      <c r="H181" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I181" s="5"/>
       <c r="J181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K181" s="5" t="s">
-        <v>1074</v>
+        <v>1073</v>
       </c>
       <c r="L181" s="6" t="s">
-        <v>1075</v>
+        <v>1084</v>
       </c>
       <c r="M181" s="5"/>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>1076</v>
+        <v>1085</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H182" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H182" s="5" t="s">
+        <v>1086</v>
       </c>
       <c r="I182" s="5"/>
       <c r="J182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K182" s="5" t="s">
-        <v>1057</v>
+        <v>1073</v>
       </c>
       <c r="L182" s="6" t="s">
-        <v>1077</v>
+        <v>1087</v>
       </c>
       <c r="M182" s="5"/>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>1078</v>
+        <v>1088</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H183" s="5" t="s">
-        <v>1073</v>
+        <v>1089</v>
       </c>
       <c r="I183" s="5"/>
       <c r="J183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K183" s="5" t="s">
-        <v>1057</v>
+        <v>1090</v>
       </c>
       <c r="L183" s="6" t="s">
-        <v>1079</v>
+        <v>1091</v>
       </c>
       <c r="M183" s="5"/>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>1080</v>
+        <v>1092</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H184" s="5" t="s">
-        <v>1081</v>
+      <c r="H184" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I184" s="5"/>
       <c r="J184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K184" s="5" t="s">
-        <v>1074</v>
+        <v>1073</v>
       </c>
       <c r="L184" s="6" t="s">
-        <v>1082</v>
+        <v>1093</v>
       </c>
       <c r="M184" s="5"/>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>1083</v>
+        <v>1094</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H185" s="5" t="s">
-        <v>1081</v>
+        <v>1089</v>
       </c>
       <c r="I185" s="5"/>
       <c r="J185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K185" s="5" t="s">
-        <v>1074</v>
+        <v>1073</v>
       </c>
       <c r="L185" s="6" t="s">
-        <v>1084</v>
+        <v>1095</v>
       </c>
       <c r="M185" s="5"/>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>1085</v>
+        <v>1096</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H186" s="5" t="s">
-        <v>1056</v>
+        <v>1097</v>
       </c>
       <c r="I186" s="5"/>
       <c r="J186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K186" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L186" s="6" t="s">
-        <v>1086</v>
+        <v>1098</v>
       </c>
       <c r="M186" s="5"/>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
-        <v>1087</v>
+        <v>1099</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C187" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H187" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H187" s="5" t="s">
+        <v>1097</v>
       </c>
       <c r="I187" s="5"/>
       <c r="J187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K187" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L187" s="6" t="s">
-        <v>1088</v>
+        <v>1100</v>
       </c>
       <c r="M187" s="5"/>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>1089</v>
+        <v>1101</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C188" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H188" s="5" t="s">
-        <v>1090</v>
+        <v>1072</v>
       </c>
       <c r="I188" s="5"/>
       <c r="J188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K188" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L188" s="6" t="s">
-        <v>1091</v>
+        <v>1102</v>
       </c>
       <c r="M188" s="5"/>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
-        <v>1092</v>
+        <v>1103</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C189" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H189" s="5" t="s">
-        <v>1056</v>
+      <c r="H189" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I189" s="5"/>
       <c r="J189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K189" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L189" s="6" t="s">
-        <v>1093</v>
+        <v>1104</v>
       </c>
       <c r="M189" s="5"/>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>1094</v>
+        <v>1105</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C190" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H190" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H190" s="5" t="s">
+        <v>1106</v>
       </c>
       <c r="I190" s="5"/>
       <c r="J190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K190" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L190" s="6" t="s">
-        <v>1095</v>
+        <v>1107</v>
       </c>
       <c r="M190" s="5"/>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>1096</v>
+        <v>1108</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C191" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H191" s="5" t="s">
-        <v>1097</v>
+        <v>1072</v>
       </c>
       <c r="I191" s="5"/>
       <c r="J191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K191" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L191" s="6" t="s">
-        <v>1098</v>
+        <v>1109</v>
       </c>
       <c r="M191" s="5"/>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>1099</v>
+        <v>1110</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C192" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H192" s="5" t="s">
-        <v>1081</v>
+      <c r="H192" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I192" s="5"/>
       <c r="J192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K192" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L192" s="6" t="s">
-        <v>1100</v>
+        <v>1111</v>
       </c>
       <c r="M192" s="5"/>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>1101</v>
+        <v>1112</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C193" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H193" s="5" t="s">
-        <v>1073</v>
+        <v>1113</v>
       </c>
       <c r="I193" s="5"/>
       <c r="J193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K193" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L193" s="6" t="s">
-        <v>1102</v>
+        <v>1114</v>
       </c>
       <c r="M193" s="5"/>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>1103</v>
+        <v>1115</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C194" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H194" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H194" s="5" t="s">
+        <v>1097</v>
       </c>
       <c r="I194" s="5"/>
       <c r="J194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K194" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L194" s="6" t="s">
-        <v>1104</v>
+        <v>1116</v>
       </c>
       <c r="M194" s="5"/>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>1105</v>
+        <v>1117</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H195" s="5" t="s">
-        <v>1073</v>
+        <v>1089</v>
       </c>
       <c r="I195" s="5"/>
       <c r="J195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K195" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L195" s="6" t="s">
-        <v>1106</v>
+        <v>1118</v>
       </c>
       <c r="M195" s="5"/>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>1107</v>
+        <v>1119</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H196" s="5" t="s">
-        <v>896</v>
+      <c r="H196" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I196" s="5"/>
       <c r="J196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K196" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L196" s="6" t="s">
-        <v>1108</v>
+        <v>1120</v>
       </c>
       <c r="M196" s="5"/>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>1109</v>
+        <v>1121</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C197" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H197" s="5" t="s">
-        <v>1110</v>
+        <v>1089</v>
       </c>
       <c r="I197" s="5"/>
       <c r="J197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K197" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L197" s="6" t="s">
-        <v>1111</v>
+        <v>1122</v>
       </c>
       <c r="M197" s="5"/>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>1112</v>
+        <v>1123</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C198" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H198" s="5" t="s">
         <v>896</v>
       </c>
       <c r="I198" s="5"/>
       <c r="J198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K198" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L198" s="6" t="s">
-        <v>1113</v>
+        <v>1124</v>
       </c>
       <c r="M198" s="5"/>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
-        <v>1114</v>
+        <v>1125</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H199" s="5" t="s">
-        <v>1115</v>
+        <v>1126</v>
       </c>
       <c r="I199" s="5"/>
       <c r="J199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K199" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L199" s="6" t="s">
-        <v>1116</v>
+        <v>1127</v>
       </c>
       <c r="M199" s="5"/>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>1117</v>
+        <v>1128</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C200" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H200" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H200" s="5" t="s">
+        <v>896</v>
       </c>
       <c r="I200" s="5"/>
       <c r="J200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K200" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L200" s="6" t="s">
-        <v>1118</v>
+        <v>1129</v>
       </c>
       <c r="M200" s="5"/>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
-        <v>1119</v>
+        <v>1130</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>223</v>
       </c>
-      <c r="C201" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="C201" s="5" t="s">
+        <v>26</v>
       </c>
       <c r="D201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H201" s="5" t="s">
-        <v>442</v>
+        <v>1131</v>
       </c>
       <c r="I201" s="5"/>
       <c r="J201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K201" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L201" s="6" t="s">
-        <v>1120</v>
+        <v>1132</v>
       </c>
       <c r="M201" s="5"/>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>1121</v>
+        <v>1133</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C202" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H202" s="5" t="s">
-        <v>1122</v>
+      <c r="H202" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I202" s="5"/>
       <c r="J202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K202" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L202" s="6" t="s">
-        <v>1123</v>
+        <v>1134</v>
       </c>
       <c r="M202" s="5"/>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>1124</v>
+        <v>1135</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>223</v>
       </c>
-      <c r="C203" s="5" t="s">
-        <v>26</v>
+      <c r="C203" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="D203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H203" s="5" t="s">
-        <v>1125</v>
+        <v>442</v>
       </c>
       <c r="I203" s="5"/>
       <c r="J203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K203" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L203" s="6" t="s">
-        <v>1126</v>
+        <v>1136</v>
       </c>
       <c r="M203" s="5"/>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>1127</v>
+        <v>1137</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H204" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H204" s="5" t="s">
+        <v>1138</v>
       </c>
       <c r="I204" s="5"/>
       <c r="J204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K204" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L204" s="6" t="s">
-        <v>1128</v>
+        <v>1139</v>
       </c>
       <c r="M204" s="5"/>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>1129</v>
+        <v>1140</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C205" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H205" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H205" s="5" t="s">
+        <v>1141</v>
       </c>
       <c r="I205" s="5"/>
       <c r="J205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K205" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L205" s="6" t="s">
-        <v>1130</v>
+        <v>1142</v>
       </c>
       <c r="M205" s="5"/>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>1131</v>
+        <v>1143</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C206" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H206" s="5" t="s">
-        <v>1132</v>
+      <c r="H206" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I206" s="5"/>
       <c r="J206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K206" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L206" s="6" t="s">
-        <v>1133</v>
+        <v>1144</v>
       </c>
       <c r="M206" s="5"/>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>1134</v>
+        <v>1145</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C207" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H207" s="5" t="s">
-        <v>1135</v>
+      <c r="H207" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I207" s="5"/>
       <c r="J207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K207" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L207" s="6" t="s">
-        <v>1136</v>
+        <v>1146</v>
       </c>
       <c r="M207" s="5"/>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>1137</v>
+        <v>1147</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C208" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H208" s="5" t="s">
-        <v>1138</v>
+        <v>1148</v>
       </c>
       <c r="I208" s="5"/>
       <c r="J208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K208" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L208" s="6" t="s">
-        <v>1139</v>
+        <v>1149</v>
       </c>
       <c r="M208" s="5"/>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>1140</v>
+        <v>1150</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C209" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H209" s="5" t="s">
-        <v>1141</v>
+        <v>1151</v>
       </c>
       <c r="I209" s="5"/>
       <c r="J209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K209" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L209" s="6" t="s">
-        <v>1142</v>
+        <v>1152</v>
       </c>
       <c r="M209" s="5"/>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>1143</v>
+        <v>1153</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C210" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H210" s="5" t="s">
-        <v>1144</v>
+        <v>1154</v>
       </c>
       <c r="I210" s="5"/>
       <c r="J210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K210" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L210" s="6" t="s">
-        <v>1145</v>
+        <v>1155</v>
       </c>
       <c r="M210" s="5"/>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>1146</v>
+        <v>1156</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C211" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H211" s="5" t="s">
-        <v>1125</v>
+        <v>1157</v>
       </c>
       <c r="I211" s="5"/>
       <c r="J211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K211" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L211" s="6" t="s">
-        <v>1147</v>
+        <v>1158</v>
       </c>
       <c r="M211" s="5"/>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>1148</v>
+        <v>1159</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C212" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H212" s="5" t="s">
-        <v>1125</v>
+        <v>1160</v>
       </c>
       <c r="I212" s="5"/>
       <c r="J212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K212" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L212" s="6" t="s">
-        <v>1149</v>
+        <v>1161</v>
       </c>
       <c r="M212" s="5"/>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>1150</v>
+        <v>1162</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H213" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H213" s="5" t="s">
+        <v>1141</v>
       </c>
       <c r="I213" s="5"/>
       <c r="J213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K213" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L213" s="6" t="s">
-        <v>1151</v>
+        <v>1163</v>
       </c>
       <c r="M213" s="5"/>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>1152</v>
+        <v>1164</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H214" s="5" t="s">
-        <v>1153</v>
+        <v>1141</v>
       </c>
       <c r="I214" s="5"/>
       <c r="J214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K214" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L214" s="6" t="s">
-        <v>1154</v>
+        <v>1165</v>
       </c>
       <c r="M214" s="5"/>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>1155</v>
+        <v>1166</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I215" s="5"/>
       <c r="J215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K215" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L215" s="6" t="s">
-        <v>1156</v>
+        <v>1167</v>
       </c>
       <c r="M215" s="5"/>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>1157</v>
+        <v>1168</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C216" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H216" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H216" s="5" t="s">
+        <v>1169</v>
       </c>
       <c r="I216" s="5"/>
       <c r="J216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K216" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L216" s="6" t="s">
-        <v>1158</v>
+        <v>1170</v>
       </c>
       <c r="M216" s="5"/>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>1159</v>
+        <v>1171</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H217" s="5" t="s">
-        <v>1153</v>
+      <c r="H217" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I217" s="5"/>
       <c r="J217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K217" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L217" s="6" t="s">
-        <v>1160</v>
+        <v>1172</v>
       </c>
       <c r="M217" s="5"/>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>1161</v>
+        <v>1173</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C218" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I218" s="5"/>
       <c r="J218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K218" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L218" s="6" t="s">
-        <v>1162</v>
+        <v>1174</v>
       </c>
       <c r="M218" s="5"/>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>1163</v>
+        <v>1175</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C219" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H219" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H219" s="5" t="s">
+        <v>1169</v>
       </c>
       <c r="I219" s="5"/>
       <c r="J219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K219" s="5" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="L219" s="6" t="s">
-        <v>1164</v>
+        <v>1176</v>
       </c>
       <c r="M219" s="5"/>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>1165</v>
+        <v>1177</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C220" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I220" s="5"/>
       <c r="J220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K220" s="5" t="s">
-        <v>1166</v>
+        <v>1090</v>
       </c>
       <c r="L220" s="6" t="s">
-        <v>1167</v>
+        <v>1178</v>
       </c>
       <c r="M220" s="5"/>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>1168</v>
+        <v>1179</v>
       </c>
       <c r="B221" s="5" t="s">
-        <v>14</v>
+        <v>223</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D221" s="5" t="s">
-[...3 lines deleted...]
-        <v>27</v>
+      <c r="D221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H221" s="5" t="s">
-[...6 lines deleted...]
-        <v>1172</v>
+      <c r="H221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I221" s="5"/>
+      <c r="J221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K221" s="5" t="s">
-        <v>1173</v>
+        <v>1090</v>
       </c>
       <c r="L221" s="6" t="s">
-        <v>1174</v>
-[...3 lines deleted...]
-      </c>
+        <v>1180</v>
+      </c>
+      <c r="M221" s="5"/>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>1176</v>
+        <v>1181</v>
       </c>
       <c r="B222" s="5" t="s">
-        <v>14</v>
+        <v>223</v>
       </c>
       <c r="C222" s="5" t="s">
-        <v>1177</v>
-[...1 lines deleted...]
-      <c r="D222" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="E222" s="5" t="s">
-        <v>1178</v>
+      <c r="D222" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E222" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G222" s="5" t="s">
-[...3 lines deleted...]
-        <v>1180</v>
+      <c r="G222" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H222" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I222" s="5"/>
-      <c r="J222" s="5" t="s">
-        <v>134</v>
+      <c r="J222" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K222" s="5" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="L222" s="6" t="s">
-        <v>1182</v>
-[...1 lines deleted...]
-      <c r="M222" s="5" t="s">
         <v>1183</v>
       </c>
+      <c r="M222" s="5"/>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
         <v>1184</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C223" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D223" s="5" t="s">
         <v>1185</v>
       </c>
-      <c r="D223" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E223" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G223" s="5" t="s">
+      <c r="G223" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H223" s="5" t="s">
         <v>1186</v>
       </c>
-      <c r="H223" s="5" t="s">
+      <c r="I223" s="5" t="s">
         <v>1187</v>
       </c>
-      <c r="I223" s="5" t="s">
+      <c r="J223" s="5" t="s">
         <v>1188</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="K223" s="5" t="s">
         <v>1189</v>
       </c>
       <c r="L223" s="6" t="s">
         <v>1190</v>
       </c>
       <c r="M223" s="5" t="s">
         <v>1191</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
         <v>1192</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C224" s="5" t="s">
         <v>1193</v>
       </c>
       <c r="D224" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E224" s="5" t="s">
-        <v>28</v>
+        <v>1194</v>
       </c>
       <c r="F224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G224" s="5" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="H224" s="5" t="s">
-        <v>1195</v>
-[...1 lines deleted...]
-      <c r="I224" s="5" t="s">
         <v>1196</v>
       </c>
+      <c r="I224" s="5"/>
       <c r="J224" s="5" t="s">
         <v>134</v>
       </c>
       <c r="K224" s="5" t="s">
         <v>1197</v>
       </c>
       <c r="L224" s="6" t="s">
         <v>1198</v>
       </c>
       <c r="M224" s="5" t="s">
         <v>1199</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
         <v>1200</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C225" s="5" t="s">
-        <v>287</v>
+        <v>1201</v>
       </c>
       <c r="D225" s="5" t="s">
-        <v>442</v>
+        <v>26</v>
       </c>
       <c r="E225" s="5" t="s">
-        <v>802</v>
+        <v>28</v>
       </c>
       <c r="F225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G225" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G225" s="5" t="s">
+        <v>1202</v>
       </c>
       <c r="H225" s="5" t="s">
-        <v>1201</v>
+        <v>1203</v>
       </c>
       <c r="I225" s="5" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="J225" s="5" t="s">
-        <v>398</v>
+        <v>134</v>
       </c>
       <c r="K225" s="5" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
       <c r="L225" s="6" t="s">
-        <v>1204</v>
+        <v>1206</v>
       </c>
       <c r="M225" s="5" t="s">
-        <v>1205</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C226" s="5" t="s">
-        <v>103</v>
+        <v>1209</v>
       </c>
       <c r="D226" s="5" t="s">
-        <v>820</v>
-[...4 lines deleted...]
-        </is>
+        <v>26</v>
+      </c>
+      <c r="E226" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="F226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G226" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G226" s="5" t="s">
+        <v>1210</v>
       </c>
       <c r="H226" s="5" t="s">
-        <v>1207</v>
+        <v>1211</v>
       </c>
       <c r="I226" s="5" t="s">
-        <v>1208</v>
+        <v>1212</v>
       </c>
       <c r="J226" s="5" t="s">
-        <v>1209</v>
+        <v>134</v>
       </c>
       <c r="K226" s="5" t="s">
-        <v>1210</v>
+        <v>1213</v>
       </c>
       <c r="L226" s="6" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="M226" s="5" t="s">
-        <v>1212</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>1213</v>
+        <v>1216</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C227" s="5" t="s">
-        <v>1214</v>
+        <v>287</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>842</v>
-[...4 lines deleted...]
-        </is>
+        <v>442</v>
+      </c>
+      <c r="E227" s="5" t="s">
+        <v>802</v>
       </c>
       <c r="F227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H227" s="5" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="I227" s="5" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="J227" s="5" t="s">
-        <v>1172</v>
+        <v>398</v>
       </c>
       <c r="K227" s="5" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
       <c r="L227" s="6" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="M227" s="5" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C228" s="5" t="s">
-        <v>779</v>
+        <v>103</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>1214</v>
+        <v>820</v>
       </c>
       <c r="E228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H228" s="5" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="I228" s="5" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
       <c r="J228" s="5" t="s">
-        <v>1172</v>
+        <v>1225</v>
       </c>
       <c r="K228" s="5" t="s">
-        <v>1223</v>
+        <v>1226</v>
       </c>
       <c r="L228" s="6" t="s">
-        <v>1224</v>
+        <v>1227</v>
       </c>
       <c r="M228" s="5" t="s">
-        <v>1225</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>1226</v>
+        <v>1229</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C229" s="5" t="s">
-        <v>179</v>
+        <v>1230</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>1228</v>
+        <v>842</v>
+      </c>
+      <c r="E229" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F229" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H229" s="5" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="I229" s="5" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="J229" s="5" t="s">
-        <v>1231</v>
+        <v>1188</v>
       </c>
       <c r="K229" s="5" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="L229" s="6" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="M229" s="5" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C230" s="5" t="s">
-        <v>26</v>
+        <v>779</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>1236</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1230</v>
+      </c>
+      <c r="E230" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H230" s="5" t="s">
         <v>1237</v>
       </c>
       <c r="I230" s="5" t="s">
         <v>1238</v>
       </c>
       <c r="J230" s="5" t="s">
+        <v>1188</v>
+      </c>
+      <c r="K230" s="5" t="s">
         <v>1239</v>
       </c>
-      <c r="K230" s="5" t="s">
+      <c r="L230" s="6" t="s">
         <v>1240</v>
       </c>
-      <c r="L230" s="6" t="s">
+      <c r="M230" s="5" t="s">
         <v>1241</v>
-      </c>
-[...1 lines deleted...]
-        <v>1242</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>1243</v>
+        <v>1242</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C231" s="5" t="s">
-        <v>287</v>
+        <v>179</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>394</v>
+        <v>201</v>
       </c>
       <c r="E231" s="5" t="s">
-        <v>802</v>
-[...4 lines deleted...]
-        </is>
+        <v>1243</v>
+      </c>
+      <c r="F231" s="5" t="s">
+        <v>1244</v>
       </c>
       <c r="G231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H231" s="5" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="I231" s="5" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="J231" s="5" t="s">
-        <v>398</v>
+        <v>1247</v>
       </c>
       <c r="K231" s="5" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="L231" s="6" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="M231" s="5" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C232" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D232" s="5" t="s">
-        <v>842</v>
+        <v>1252</v>
       </c>
       <c r="E232" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H232" s="5" t="s">
-        <v>1250</v>
+        <v>1253</v>
       </c>
       <c r="I232" s="5" t="s">
-        <v>1251</v>
+        <v>1254</v>
       </c>
       <c r="J232" s="5" t="s">
-        <v>1239</v>
+        <v>1255</v>
       </c>
       <c r="K232" s="5" t="s">
-        <v>1252</v>
+        <v>1256</v>
       </c>
       <c r="L232" s="6" t="s">
-        <v>1253</v>
+        <v>1257</v>
       </c>
       <c r="M232" s="5" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C233" s="5" t="s">
         <v>287</v>
       </c>
       <c r="D233" s="5" t="s">
         <v>394</v>
       </c>
       <c r="E233" s="5" t="s">
         <v>802</v>
       </c>
       <c r="F233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H233" s="5" t="s">
-        <v>1256</v>
-[...1 lines deleted...]
-      <c r="I233" s="5"/>
+        <v>1260</v>
+      </c>
+      <c r="I233" s="5" t="s">
+        <v>1261</v>
+      </c>
       <c r="J233" s="5" t="s">
         <v>398</v>
       </c>
       <c r="K233" s="5" t="s">
-        <v>1257</v>
+        <v>1262</v>
       </c>
       <c r="L233" s="6" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
       <c r="M233" s="5" t="s">
-        <v>1259</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>1260</v>
+        <v>1265</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C234" s="5" t="s">
         <v>896</v>
       </c>
       <c r="D234" s="5" t="s">
-        <v>1236</v>
+        <v>820</v>
       </c>
       <c r="E234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H234" s="5" t="s">
-        <v>1261</v>
-[...3 lines deleted...]
-      </c>
+        <v>1266</v>
+      </c>
+      <c r="I234" s="5"/>
       <c r="J234" s="5" t="s">
-        <v>1172</v>
+        <v>1267</v>
       </c>
       <c r="K234" s="5" t="s">
-        <v>1263</v>
+        <v>1268</v>
       </c>
       <c r="L234" s="6" t="s">
-        <v>1264</v>
+        <v>1269</v>
       </c>
       <c r="M234" s="5" t="s">
-        <v>1265</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
-        <v>1266</v>
+        <v>1271</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C235" s="5" t="s">
-        <v>179</v>
+        <v>26</v>
       </c>
       <c r="D235" s="5" t="s">
-        <v>201</v>
+        <v>842</v>
       </c>
       <c r="E235" s="5" t="s">
-        <v>1227</v>
-[...2 lines deleted...]
-        <v>1267</v>
+        <v>27</v>
+      </c>
+      <c r="F235" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H235" s="5" t="s">
-        <v>1268</v>
+        <v>1272</v>
       </c>
       <c r="I235" s="5" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="J235" s="5" t="s">
-        <v>1270</v>
+        <v>1255</v>
       </c>
       <c r="K235" s="5" t="s">
-        <v>1271</v>
+        <v>1274</v>
       </c>
       <c r="L235" s="6" t="s">
-        <v>1272</v>
+        <v>1275</v>
       </c>
       <c r="M235" s="5" t="s">
-        <v>1273</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
-        <v>1274</v>
+        <v>1277</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C236" s="5" t="s">
         <v>287</v>
       </c>
       <c r="D236" s="5" t="s">
-        <v>570</v>
+        <v>394</v>
       </c>
       <c r="E236" s="5" t="s">
-        <v>1275</v>
+        <v>802</v>
       </c>
       <c r="F236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H236" s="5" t="s">
-        <v>1276</v>
-[...3 lines deleted...]
-      </c>
+        <v>1278</v>
+      </c>
+      <c r="I236" s="5"/>
       <c r="J236" s="5" t="s">
-        <v>1278</v>
+        <v>398</v>
       </c>
       <c r="K236" s="5" t="s">
         <v>1279</v>
       </c>
       <c r="L236" s="6" t="s">
         <v>1280</v>
       </c>
       <c r="M236" s="5" t="s">
         <v>1281</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
         <v>1282</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C237" s="5" t="s">
-        <v>570</v>
+        <v>896</v>
       </c>
       <c r="D237" s="5" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-        <v>802</v>
+        <v>1252</v>
+      </c>
+      <c r="E237" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H237" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="I237" s="5" t="s">
         <v>1284</v>
       </c>
       <c r="J237" s="5" t="s">
+        <v>1188</v>
+      </c>
+      <c r="K237" s="5" t="s">
         <v>1285</v>
       </c>
-      <c r="K237" s="5" t="s">
+      <c r="L237" s="6" t="s">
         <v>1286</v>
       </c>
-      <c r="L237" s="6" t="s">
+      <c r="M237" s="5" t="s">
         <v>1287</v>
-      </c>
-[...1 lines deleted...]
-        <v>1288</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
-        <v>1289</v>
+        <v>1288</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C238" s="5" t="s">
-        <v>779</v>
+        <v>179</v>
       </c>
       <c r="D238" s="5" t="s">
-        <v>1214</v>
-[...9 lines deleted...]
-        </is>
+        <v>201</v>
+      </c>
+      <c r="E238" s="5" t="s">
+        <v>1243</v>
+      </c>
+      <c r="F238" s="5" t="s">
+        <v>1289</v>
       </c>
       <c r="G238" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H238" s="5" t="s">
         <v>1290</v>
       </c>
       <c r="I238" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="J238" s="5" t="s">
-        <v>1172</v>
+        <v>1292</v>
       </c>
       <c r="K238" s="5" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="L238" s="6" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="M238" s="5" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="B239" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C239" s="5" t="s">
-        <v>1296</v>
+        <v>287</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>842</v>
+        <v>570</v>
       </c>
       <c r="E239" s="5" t="s">
-        <v>27</v>
+        <v>1297</v>
       </c>
       <c r="F239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H239" s="5" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="I239" s="5" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="J239" s="5" t="s">
-        <v>1239</v>
+        <v>1300</v>
       </c>
       <c r="K239" s="5" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="L239" s="6" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="M239" s="5" t="s">
-        <v>1301</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="B240" s="5" t="s">
-        <v>607</v>
+        <v>14</v>
       </c>
       <c r="C240" s="5" t="s">
-        <v>1303</v>
+        <v>570</v>
       </c>
       <c r="D240" s="5" t="s">
-        <v>1304</v>
+        <v>570</v>
       </c>
       <c r="E240" s="5" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="F240" s="5" t="s">
+        <v>802</v>
+      </c>
+      <c r="F240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H240" s="5" t="s">
         <v>1305</v>
-      </c>
-[...8 lines deleted...]
-        </is>
       </c>
       <c r="I240" s="5" t="s">
         <v>1306</v>
       </c>
       <c r="J240" s="5" t="s">
         <v>1307</v>
       </c>
       <c r="K240" s="5" t="s">
         <v>1308</v>
       </c>
       <c r="L240" s="6" t="s">
         <v>1309</v>
       </c>
       <c r="M240" s="5" t="s">
         <v>1310</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
         <v>1311</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C241" s="5" t="s">
+        <v>779</v>
+      </c>
+      <c r="D241" s="5" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E241" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F241" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G241" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H241" s="5" t="s">
         <v>1312</v>
       </c>
-      <c r="D241" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E241" s="5" t="s">
+      <c r="I241" s="5" t="s">
         <v>1313</v>
       </c>
-      <c r="F241" s="5" t="s">
+      <c r="J241" s="5" t="s">
+        <v>1188</v>
+      </c>
+      <c r="K241" s="5" t="s">
         <v>1314</v>
       </c>
-      <c r="G241" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H241" s="5" t="s">
+      <c r="L241" s="6" t="s">
         <v>1315</v>
       </c>
-      <c r="I241" s="5" t="s">
+      <c r="M241" s="5" t="s">
         <v>1316</v>
-      </c>
-[...10 lines deleted...]
-        <v>1320</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
-        <v>1321</v>
+        <v>1317</v>
       </c>
       <c r="B242" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C242" s="5" t="s">
-        <v>201</v>
+        <v>103</v>
       </c>
       <c r="D242" s="5" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="E242" s="5" t="s">
+        <v>820</v>
+      </c>
+      <c r="E242" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F242" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G242" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H242" s="5" t="s">
+        <v>1318</v>
+      </c>
+      <c r="I242" s="5" t="s">
+        <v>1319</v>
+      </c>
+      <c r="J242" s="5" t="s">
+        <v>1320</v>
+      </c>
+      <c r="K242" s="5" t="s">
+        <v>1321</v>
+      </c>
+      <c r="L242" s="6" t="s">
         <v>1322</v>
       </c>
-      <c r="F242" s="5" t="s">
+      <c r="M242" s="5" t="s">
         <v>1323</v>
-      </c>
-[...21 lines deleted...]
-        <v>1329</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
-        <v>1330</v>
+        <v>1324</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C243" s="5" t="s">
-        <v>201</v>
+        <v>1325</v>
       </c>
       <c r="D243" s="5" t="s">
-        <v>179</v>
+        <v>842</v>
       </c>
       <c r="E243" s="5" t="s">
-        <v>1313</v>
-[...2 lines deleted...]
-        <v>1227</v>
+        <v>27</v>
+      </c>
+      <c r="F243" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H243" s="5" t="s">
-        <v>1331</v>
+        <v>1326</v>
       </c>
       <c r="I243" s="5" t="s">
-        <v>1332</v>
+        <v>1327</v>
       </c>
       <c r="J243" s="5" t="s">
-        <v>1333</v>
+        <v>1255</v>
       </c>
       <c r="K243" s="5" t="s">
-        <v>1334</v>
+        <v>1328</v>
       </c>
       <c r="L243" s="6" t="s">
-        <v>1335</v>
+        <v>1329</v>
       </c>
       <c r="M243" s="5" t="s">
-        <v>1336</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B244" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="C244" s="5" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D244" s="5" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E244" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F244" s="5" t="s">
+        <v>1334</v>
+      </c>
+      <c r="G244" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H244" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I244" s="5" t="s">
+        <v>1335</v>
+      </c>
+      <c r="J244" s="5" t="s">
+        <v>1336</v>
+      </c>
+      <c r="K244" s="5" t="s">
         <v>1337</v>
       </c>
-      <c r="B244" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D244" s="5" t="s">
+      <c r="L244" s="6" t="s">
         <v>1338</v>
       </c>
-      <c r="E244" s="5" t="s">
+      <c r="M244" s="5" t="s">
         <v>1339</v>
-      </c>
-[...26 lines deleted...]
-        <v>1345</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
-        <v>1346</v>
+        <v>1340</v>
       </c>
       <c r="B245" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C245" s="5" t="s">
-        <v>820</v>
+        <v>1341</v>
       </c>
       <c r="D245" s="5" t="s">
         <v>179</v>
       </c>
       <c r="E245" s="5" t="s">
+        <v>1342</v>
+      </c>
+      <c r="F245" s="5" t="s">
+        <v>1343</v>
+      </c>
+      <c r="G245" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H245" s="5" t="s">
+        <v>1344</v>
+      </c>
+      <c r="I245" s="5" t="s">
+        <v>1345</v>
+      </c>
+      <c r="J245" s="5" t="s">
+        <v>1346</v>
+      </c>
+      <c r="K245" s="5" t="s">
         <v>1347</v>
       </c>
-      <c r="F245" s="5" t="s">
+      <c r="L245" s="6" t="s">
         <v>1348</v>
       </c>
-      <c r="G245" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H245" s="5" t="s">
+      <c r="M245" s="5" t="s">
         <v>1349</v>
-      </c>
-[...15 lines deleted...]
-        <v>1353</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
-        <v>1354</v>
+        <v>1350</v>
       </c>
       <c r="B246" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C246" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="D246" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="E246" s="5" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F246" s="5" t="s">
+        <v>1352</v>
+      </c>
+      <c r="G246" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H246" s="5" t="s">
+        <v>1353</v>
+      </c>
+      <c r="I246" s="5" t="s">
+        <v>1354</v>
+      </c>
+      <c r="J246" s="5" t="s">
         <v>1355</v>
       </c>
-      <c r="D246" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E246" s="5" t="s">
+      <c r="K246" s="5" t="s">
         <v>1356</v>
       </c>
-      <c r="F246" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="I246" s="5" t="s">
+      <c r="L246" s="6" t="s">
         <v>1357</v>
       </c>
-      <c r="J246" s="5" t="s">
+      <c r="M246" s="5" t="s">
         <v>1358</v>
-      </c>
-[...7 lines deleted...]
-        <v>1361</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
-        <v>1362</v>
+        <v>1359</v>
       </c>
       <c r="B247" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C247" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="D247" s="5" t="s">
         <v>179</v>
       </c>
-      <c r="D247" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E247" s="5" t="s">
-        <v>1227</v>
+        <v>1342</v>
       </c>
       <c r="F247" s="5" t="s">
+        <v>1243</v>
+      </c>
+      <c r="G247" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H247" s="5" t="s">
+        <v>1360</v>
+      </c>
+      <c r="I247" s="5" t="s">
+        <v>1361</v>
+      </c>
+      <c r="J247" s="5" t="s">
+        <v>1362</v>
+      </c>
+      <c r="K247" s="5" t="s">
         <v>1363</v>
       </c>
-      <c r="G247" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H247" s="5" t="s">
+      <c r="L247" s="6" t="s">
         <v>1364</v>
       </c>
-      <c r="I247" s="5" t="s">
+      <c r="M247" s="5" t="s">
         <v>1365</v>
-      </c>
-[...10 lines deleted...]
-        <v>1369</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
-        <v>1370</v>
+        <v>1366</v>
       </c>
       <c r="B248" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C248" s="5" t="s">
-        <v>201</v>
+        <v>179</v>
       </c>
       <c r="D248" s="5" t="s">
-        <v>179</v>
+        <v>1367</v>
       </c>
       <c r="E248" s="5" t="s">
-        <v>1313</v>
-[...2 lines deleted...]
-        <v>1348</v>
+        <v>1368</v>
+      </c>
+      <c r="F248" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H248" s="5" t="s">
+        <v>1369</v>
+      </c>
+      <c r="I248" s="5" t="s">
+        <v>1370</v>
+      </c>
+      <c r="J248" s="5" t="s">
         <v>1371</v>
       </c>
-      <c r="I248" s="5" t="s">
+      <c r="K248" s="5" t="s">
         <v>1372</v>
       </c>
-      <c r="J248" s="5" t="s">
+      <c r="L248" s="6" t="s">
         <v>1373</v>
       </c>
-      <c r="K248" s="5" t="s">
+      <c r="M248" s="5" t="s">
         <v>1374</v>
-      </c>
-[...4 lines deleted...]
-        <v>1376</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
-        <v>1377</v>
+        <v>1375</v>
       </c>
       <c r="B249" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C249" s="5" t="s">
+        <v>820</v>
+      </c>
+      <c r="D249" s="5" t="s">
         <v>179</v>
       </c>
-      <c r="D249" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E249" s="5" t="s">
-        <v>1227</v>
+        <v>1376</v>
       </c>
       <c r="F249" s="5" t="s">
+        <v>1377</v>
+      </c>
+      <c r="G249" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H249" s="5" t="s">
         <v>1378</v>
       </c>
-      <c r="G249" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H249" s="5" t="s">
+      <c r="I249" s="5" t="s">
         <v>1379</v>
       </c>
-      <c r="I249" s="5"/>
       <c r="J249" s="5" t="s">
         <v>1380</v>
       </c>
-      <c r="K249" s="5" t="s">
+      <c r="K249" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L249" s="6" t="s">
         <v>1381</v>
       </c>
-      <c r="L249" s="6" t="s">
+      <c r="M249" s="5" t="s">
         <v>1382</v>
-      </c>
-[...1 lines deleted...]
-        <v>1383</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
-        <v>1384</v>
+        <v>1383</v>
       </c>
       <c r="B250" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C250" s="5" t="s">
         <v>179</v>
       </c>
       <c r="D250" s="5" t="s">
-        <v>201</v>
+        <v>1367</v>
       </c>
       <c r="E250" s="5" t="s">
-        <v>1339</v>
-[...2 lines deleted...]
-        <v>1322</v>
+        <v>1368</v>
+      </c>
+      <c r="F250" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H250" s="5" t="s">
+        <v>1384</v>
+      </c>
+      <c r="I250" s="5" t="s">
         <v>1385</v>
       </c>
-      <c r="I250" s="5" t="s">
+      <c r="J250" s="5" t="s">
         <v>1386</v>
-      </c>
-[...1 lines deleted...]
-        <v>1380</v>
       </c>
       <c r="K250" s="5" t="s">
         <v>1387</v>
       </c>
       <c r="L250" s="6" t="s">
         <v>1388</v>
       </c>
       <c r="M250" s="5" t="s">
         <v>1389</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
         <v>1390</v>
       </c>
       <c r="B251" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C251" s="5" t="s">
-        <v>201</v>
+        <v>1391</v>
       </c>
       <c r="D251" s="5" t="s">
-        <v>179</v>
+        <v>408</v>
       </c>
       <c r="E251" s="5" t="s">
-        <v>1313</v>
-[...2 lines deleted...]
-        <v>1227</v>
+        <v>1392</v>
+      </c>
+      <c r="F251" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H251" s="5" t="s">
-        <v>1391</v>
+      <c r="H251" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I251" s="5" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="J251" s="5" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="K251" s="5" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="L251" s="6" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="M251" s="5" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="B252" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C252" s="5" t="s">
-        <v>1398</v>
+        <v>179</v>
       </c>
       <c r="D252" s="5" t="s">
-        <v>408</v>
+        <v>201</v>
       </c>
       <c r="E252" s="5" t="s">
+        <v>1243</v>
+      </c>
+      <c r="F252" s="5" t="s">
         <v>1399</v>
-      </c>
-[...1 lines deleted...]
-        <v>1305</v>
       </c>
       <c r="G252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H252" s="5" t="s">
         <v>1400</v>
       </c>
       <c r="I252" s="5" t="s">
         <v>1401</v>
       </c>
       <c r="J252" s="5" t="s">
         <v>1402</v>
       </c>
       <c r="K252" s="5" t="s">
         <v>1403</v>
       </c>
       <c r="L252" s="6" t="s">
         <v>1404</v>
       </c>
       <c r="M252" s="5" t="s">
         <v>1405</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
         <v>1406</v>
       </c>
       <c r="B253" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C253" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="D253" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="E253" s="5" t="s">
+        <v>1342</v>
+      </c>
+      <c r="F253" s="5" t="s">
+        <v>1377</v>
+      </c>
+      <c r="G253" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H253" s="5" t="s">
         <v>1407</v>
       </c>
-      <c r="D253" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E253" s="5" t="s">
+      <c r="I253" s="5" t="s">
         <v>1408</v>
       </c>
-      <c r="F253" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H253" s="5" t="s">
+      <c r="J253" s="5" t="s">
         <v>1409</v>
       </c>
-      <c r="I253" s="5" t="s">
+      <c r="K253" s="5" t="s">
         <v>1410</v>
       </c>
-      <c r="J253" s="5" t="s">
+      <c r="L253" s="6" t="s">
         <v>1411</v>
       </c>
-      <c r="K253" s="5" t="s">
+      <c r="M253" s="5" t="s">
         <v>1412</v>
-      </c>
-[...4 lines deleted...]
-        <v>1414</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
-        <v>1415</v>
+        <v>1413</v>
       </c>
       <c r="B254" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C254" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="D254" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="E254" s="5" t="s">
+        <v>1243</v>
+      </c>
+      <c r="F254" s="5" t="s">
+        <v>1414</v>
+      </c>
+      <c r="G254" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H254" s="5" t="s">
+        <v>1415</v>
+      </c>
+      <c r="I254" s="5"/>
+      <c r="J254" s="5" t="s">
         <v>1416</v>
       </c>
-      <c r="D254" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E254" s="5" t="s">
+      <c r="K254" s="5" t="s">
         <v>1417</v>
       </c>
-      <c r="F254" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H254" s="5" t="s">
+      <c r="L254" s="6" t="s">
         <v>1418</v>
       </c>
-      <c r="I254" s="5" t="s">
+      <c r="M254" s="5" t="s">
         <v>1419</v>
-      </c>
-[...10 lines deleted...]
-        <v>1423</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
-        <v>1424</v>
+        <v>1420</v>
       </c>
       <c r="B255" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C255" s="5" t="s">
-        <v>896</v>
+        <v>179</v>
       </c>
       <c r="D255" s="5" t="s">
-        <v>26</v>
+        <v>201</v>
       </c>
       <c r="E255" s="5" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-        </is>
+        <v>1368</v>
+      </c>
+      <c r="F255" s="5" t="s">
+        <v>1351</v>
       </c>
       <c r="G255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H255" s="5" t="s">
+        <v>1421</v>
+      </c>
+      <c r="I255" s="5" t="s">
+        <v>1422</v>
+      </c>
+      <c r="J255" s="5" t="s">
+        <v>1416</v>
+      </c>
+      <c r="K255" s="5" t="s">
+        <v>1423</v>
+      </c>
+      <c r="L255" s="6" t="s">
+        <v>1424</v>
+      </c>
+      <c r="M255" s="5" t="s">
         <v>1425</v>
-      </c>
-[...13 lines deleted...]
-        <v>1430</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
-        <v>1431</v>
+        <v>1426</v>
       </c>
       <c r="B256" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C256" s="5" t="s">
-        <v>26</v>
+        <v>201</v>
       </c>
       <c r="D256" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="E256" s="5" t="s">
+        <v>1342</v>
+      </c>
+      <c r="F256" s="5" t="s">
+        <v>1243</v>
+      </c>
+      <c r="G256" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H256" s="5" t="s">
+        <v>1427</v>
+      </c>
+      <c r="I256" s="5" t="s">
+        <v>1428</v>
+      </c>
+      <c r="J256" s="5" t="s">
+        <v>1429</v>
+      </c>
+      <c r="K256" s="5" t="s">
+        <v>1430</v>
+      </c>
+      <c r="L256" s="6" t="s">
+        <v>1431</v>
+      </c>
+      <c r="M256" s="5" t="s">
         <v>1432</v>
-      </c>
-[...29 lines deleted...]
-        <v>1437</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
-        <v>1438</v>
+        <v>1433</v>
       </c>
       <c r="B257" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C257" s="5" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D257" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="E257" s="5" t="s">
+        <v>1435</v>
+      </c>
+      <c r="F257" s="5" t="s">
+        <v>1334</v>
+      </c>
+      <c r="G257" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H257" s="5" t="s">
+        <v>1436</v>
+      </c>
+      <c r="I257" s="5" t="s">
+        <v>1437</v>
+      </c>
+      <c r="J257" s="5" t="s">
+        <v>1438</v>
+      </c>
+      <c r="K257" s="5" t="s">
+        <v>1439</v>
+      </c>
+      <c r="L257" s="6" t="s">
+        <v>1440</v>
+      </c>
+      <c r="M257" s="5" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="5" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B258" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C258" s="5" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D258" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="E258" s="5" t="s">
+        <v>1444</v>
+      </c>
+      <c r="F258" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G258" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H258" s="5" t="s">
+        <v>1445</v>
+      </c>
+      <c r="I258" s="5" t="s">
+        <v>1446</v>
+      </c>
+      <c r="J258" s="5" t="s">
+        <v>1447</v>
+      </c>
+      <c r="K258" s="5" t="s">
+        <v>1448</v>
+      </c>
+      <c r="L258" s="6" t="s">
+        <v>1449</v>
+      </c>
+      <c r="M258" s="5" t="s">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="5" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B259" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C259" s="5" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D259" s="5" t="s">
         <v>179</v>
       </c>
-      <c r="D257" s="5" t="s">
+      <c r="E259" s="5" t="s">
+        <v>1453</v>
+      </c>
+      <c r="F259" s="5" t="s">
+        <v>1243</v>
+      </c>
+      <c r="G259" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H259" s="5" t="s">
+        <v>1454</v>
+      </c>
+      <c r="I259" s="5" t="s">
+        <v>1455</v>
+      </c>
+      <c r="J259" s="5" t="s">
+        <v>1456</v>
+      </c>
+      <c r="K259" s="5" t="s">
+        <v>1457</v>
+      </c>
+      <c r="L259" s="6" t="s">
+        <v>1458</v>
+      </c>
+      <c r="M259" s="5" t="s">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" s="5" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B260" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C260" s="5" t="s">
+        <v>896</v>
+      </c>
+      <c r="D260" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E260" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F260" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G260" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H260" s="5" t="s">
+        <v>1461</v>
+      </c>
+      <c r="I260" s="5" t="s">
+        <v>1462</v>
+      </c>
+      <c r="J260" s="5" t="s">
+        <v>1463</v>
+      </c>
+      <c r="K260" s="5" t="s">
+        <v>1464</v>
+      </c>
+      <c r="L260" s="6" t="s">
+        <v>1465</v>
+      </c>
+      <c r="M260" s="5" t="s">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="5" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B261" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C261" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D261" s="5" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E261" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F261" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G261" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H261" s="5" t="s">
+        <v>1469</v>
+      </c>
+      <c r="I261" s="5" t="s">
+        <v>1470</v>
+      </c>
+      <c r="J261" s="5" t="s">
+        <v>1188</v>
+      </c>
+      <c r="K261" s="5" t="s">
+        <v>1471</v>
+      </c>
+      <c r="L261" s="6" t="s">
+        <v>1472</v>
+      </c>
+      <c r="M261" s="5" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="5" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B262" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C262" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="D262" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="E257" s="5" t="s">
-[...26 lines deleted...]
-        <v>1444</v>
+      <c r="E262" s="5" t="s">
+        <v>1243</v>
+      </c>
+      <c r="F262" s="5" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G262" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H262" s="5" t="s">
+        <v>1475</v>
+      </c>
+      <c r="I262" s="5" t="s">
+        <v>1476</v>
+      </c>
+      <c r="J262" s="5" t="s">
+        <v>1477</v>
+      </c>
+      <c r="K262" s="5" t="s">
+        <v>1478</v>
+      </c>
+      <c r="L262" s="6" t="s">
+        <v>1479</v>
+      </c>
+      <c r="M262" s="5" t="s">
+        <v>1480</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -20080,44 +20592,49 @@
     <hyperlink ref="M233" r:id="rId238"/>
     <hyperlink ref="M234" r:id="rId239"/>
     <hyperlink ref="M235" r:id="rId240"/>
     <hyperlink ref="M236" r:id="rId241"/>
     <hyperlink ref="M237" r:id="rId242"/>
     <hyperlink ref="M238" r:id="rId243"/>
     <hyperlink ref="M239" r:id="rId244"/>
     <hyperlink ref="M240" r:id="rId245"/>
     <hyperlink ref="M241" r:id="rId246"/>
     <hyperlink ref="M242" r:id="rId247"/>
     <hyperlink ref="M243" r:id="rId248"/>
     <hyperlink ref="M244" r:id="rId249"/>
     <hyperlink ref="M245" r:id="rId250"/>
     <hyperlink ref="M246" r:id="rId251"/>
     <hyperlink ref="M247" r:id="rId252"/>
     <hyperlink ref="M248" r:id="rId253"/>
     <hyperlink ref="M249" r:id="rId254"/>
     <hyperlink ref="M250" r:id="rId255"/>
     <hyperlink ref="M251" r:id="rId256"/>
     <hyperlink ref="M252" r:id="rId257"/>
     <hyperlink ref="M253" r:id="rId258"/>
     <hyperlink ref="M254" r:id="rId259"/>
     <hyperlink ref="M255" r:id="rId260"/>
     <hyperlink ref="M256" r:id="rId261"/>
     <hyperlink ref="M257" r:id="rId262"/>
+    <hyperlink ref="M258" r:id="rId263"/>
+    <hyperlink ref="M259" r:id="rId264"/>
+    <hyperlink ref="M260" r:id="rId265"/>
+    <hyperlink ref="M261" r:id="rId266"/>
+    <hyperlink ref="M262" r:id="rId267"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>