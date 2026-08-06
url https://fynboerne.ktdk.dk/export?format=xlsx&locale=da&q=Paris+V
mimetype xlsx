--- v0 (2026-05-04)
+++ v1 (2026-08-06)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2319" uniqueCount="1422" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2354" uniqueCount="1445" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -7391,50 +7391,120 @@
 Lindøgaard Dræby St. Fyen.
 [I brevet:]
 Lindøgaard Søndag, d. 18de Marts 45.
 Kære lille Dis!
 Tusind Tak for dit Brev, som jeg fik i Forgaars; samme Dag havde jeg Brev fra Bibbe, hendes maatte jeg besvare først, og hun fortalte mig, hvor glad hun havde været over at træffe dig hos Magisterens. Det var dog ogsaa et morsomt Held, at hun netop kom derud den Dag. Nu har vi hende snart hjemme igen og Gud ske Lov for det, det er dog tryggere at vide hende her paa Landet, for Faren dog er minimal.
 Kæreste lille Dis, hvor jeg forstaar dit Savn af Janna, og det føles dobbelt – ja mere end dobbelt – fordi du er alene hele Dagen. Hvor godt man end forstaar at – hvad skal jeg sige – underholde sig selv, saa er det ingen Spøg at være alene hele den lange Dag igennem, det prøvede jeg i Amerika, og det var drøjt, så drøjt at jeg ogsaa den Gang mente mig selv at være på Sindssygens Rand. Saa jeg forstaar dig og har den varmeste Medfølelse i det. Jeg forstaar ogsaa, naar du skriver, at det hjælper ikke, at hun er saa forholdsvis nær, Tværtimod! Hvis hun var helt borte, f. Eks. boede i Jylland, var det lettere at bygge en ny Tilværelse op; paa denne Maade vil det vare længere før du vænnes til Tabet af hende, og dog vilde man selvf. ikke bytte eller ønske hende længere borte. Det eneste Gode, jeg kan se ved det, er at det nu er bleven Foraarstid, og Foraaret har jo mange Glæder og Goder i sit Følge, langt værre om det havde været de vemodige Maaneder Oktober og November. Men som du selv skriver, der er ikke andet ved det at gøre end at se at holde Halen saa højt som muligt og forlange af sig selv, at man skal kunne bære det. Og saa maa vi haabe paa, at Tiden vil mildne Savnet, saa du kan faa Glæde ud af Møderne med hende – muligvis det gaar hurtigere, end du nu er i Stand til at tænke dig. Hvor jeg dog haaber og ønsker det. Den lille Pige maa vel ogsaa være et stort Plus for dig. Men først og sidst, at Janna er glad og – som du skriver glad, naar du kommer. Tænk, at du kan spasere en hel Time dertil. Ogsaa hjem? det skrev du ikke noget om. Men hør Dis, jeg vil ikke høre noget om, at du skulde betænke dig paa at udgyde dine Sorger og Problemer for mig. Hvad har man dog sine Venner (Søstre) til, naar man ikke skulde kunne klage sin Nød til dem, naar Livets Bølger gaar højt, som vi udtrykte det i vore unge Dage, nej, lad os nu være her! Og lov mig, at du bare skriver løs, selv om det gør en ondt at høre om Sorger, saa vil man da ti Gange hellere høre dem og have en Følelse af, at ens Svar mulig kan trøste og styrke lidt, end man vil være udenfor og – skaanes! Tænk paa, hvad jeg sikkert har aflæsset til dig i sin Tid, da mit Livs Bølger fuldstændig konstant gik højt, det har næppe været Smaating, du har maattet høre om. 
 Nej, det var saamænd kun en Forglemmelse at jeg glemte X [”X” indsat over linjen] at kvittere og takke for Tobakken, det gik hurtigt op for mig, da jeg havde sendt Brevet. Vi vil være Jer saa taknemmelige, hvis I af og til vil sende noget, for nu kniber
 2.
 det snart haardt; den hjemmeavlede Tobak er der ikke saa meget Drøje i, som jeg havde tænkt, og det gaar hurtigt ned ad Bakke med den. Saa hvis I vil have Ulejlighed med det og absolut ikke Udgift, vil vi som sagt være Jer megen Tak skyldige. 
 Tak fordi du holder mig à jour med Jeres økonomiske Forhold; hvor var det dejligt, om I kunne komme rigtig paa Fode, og om Axel kunde faa nye Tænder; det vil gøre ham 10 Aar yngre, og vist ikke alene at se til. 
 Jo, saadan er det jo, der hvor Pengene er, skal der yderligere dynges paa, og Fattigfolk skal de nok vide at flaa. Vi maa habe paa J.A.K., at de Synsmaader en Gang maa vinde Sejr.
 Herfra er som sædvanlig intet nyt. Vi ser aldrig nogen her, nu da Bibbe er en Saga, Rutebilen saa at sige ogsaa, og ingen har Dæk paa deres Cycler. Elle har vi ikke set siden Jul, og naar faar vi hende at se, skønt Vejret jo er lige til at cycle i, saa fint et Foraarsvejr. Godt at vi har Lindøerne, dem ser vi da af og til. Grete har det [”det” indsat over linjen] ikke saa farlig godt, hun længes vist efter, at hendes Time skal slaa, det lille Skind. 
 Næste Dag, Mandag Form. I Morges kom Tinge og spurgte om Anne Marie maatte komme ned og hjælpe Grethe lidt i Eft. Nu har hun faaet Hexeskud og ligger og kan ikke røre sig; det er saa trist, at hun skal døje med alt muligt, den lille go’e Grethe! 
 Det er Middag nu, og jeg er bange, det bliver ikke til meget mere, Posten er tidlig paa det om Mandagen
 Næste Gang skal jeg sende det bio-dynamiske Skrift, du sendte, jeg har knapt læst det endnu og det er jo meget interessant. Det andet beholder jeg altsaa. Tak! – Nu har Anne Marie igen haft en Omgang med Betændelse, denne Gang i Øret og hun har døjet meget og haft Doktor her 2 Gange ligget i Sengen 2 Dage og haft mange Smerter. 
 Der er saadan en flink lille ung Læge i Dræby, jeg havde aldrig set ham før; den første Dag, han var her, bød jeg ham Kaffe og han blev siddende i nær ved 2 Timer og snakkede med mig; vi var meget ivrige begge to, saa han glemte Tiden. Vi var meget enige – det er man jo gerne for Tiden, fordi det mest er een Ting, man diskuterer nu: Krigen og alt hvad dermed hører. Det var en helt Oplevelse for mig, jeg ser næsten aldrig andre Mennesker. 
 Efter Middag. Det er underligt nok, for skønt alt hvad der sker i Verden – et Hav af Rædsler – opfylder en hver Time paa Dagen, saa er der noget ved det, der gør, at man ikke skriver om det. Men du kan tro, at alt det forfærdelige som vi hører om, og som [”og som” indsat over linjen] ligger paa en som en Mare ogsaa bidrager til, at gøre det daglige Savn af Janna endnu tungere end det vilde være, dersom Verden havde sit normale Udseende. Jeg har da i hvert Fald saa tit den Fornemmelse, at det er ikke til at bære. Og Verdens Fremtid må man ogsaa - uundgaaelig – spekulere paa. Faar vi mon den forfærdelige tyske Krigsmentalitet udryddet nogensinde. Ja, en Gang maa jo den tyske Nation blive voksen, men hvor længe vil det vare? den er for mig at se en stor lømmelagtig Dreng med alle den Alders Skavanker – ogsaa Børns Grusomhed har den i rigt Maal. En underlig Mangel paa Fantasi, der gør, at de slet ikke formaar at fatte andre Menneskers Lidelser. Nu er Lidelserne over dem selv, men vil de kunde lære af det? Eller vil det udelukkende resultere i Hævnfølelse? Det er Fremtidens Gaader. Saa vidt jeg husker, sagde Fanny jo, at der vilde gaa en uhyre lang Aarrække uden Krige, men den synske Fisker oppe i Nordnorge, der spaaede 1ste Verdenskrig, paastod, at der vilde komme Krig i 1953, hvor Frankrig og Rusland vilde slutte sig sammen og ødelægge Sverige. Det lyder fantastisk. Man kan ikke tænke sig Frankrig have Interesser i Sverige, vel? Og der er kun 8 Aar til, han maa vist have set forkert med et Aarhundrede eller to. – Naa, nu blev det alligevel til lidt mere Brev, 
 [Skrevet på hovedet øverst på s. 1:]
 Jeg skulde egentlig have hjulpet A.M. med Opvasken, saa hun kunde komme hurtig ned til Grethe, men det Ky’ det Ky’ -
 God Bedring med det lilles Snue, det er da kedeligt, naar hun saa ikke kan komme ud.
 Nu haaber jeg, at det hele maa bedres lidt for dig, søde Dis. ”Tiden læger” som Mornine skrev som 14årig, 2 Dage efter en dødsens Fortvivlelse over en ubesvaret Elskov.
 Tusinde Hilsener fra din Junge. 
 [Indsat nederst s. 2:] X hvilket herligt Sprog, der kan falde en i Pennen.</t>
   </si>
   <si>
+    <t>1945-11-19</t>
+  </si>
+  <si>
+    <t>Niels Bjerre
+Bodild Branner
+Steen Hasselbalch
+Adolph Larsen
+Thøger  Larsen
+Pernille Marryat
+Ib Marryat Johansen
+Axel  Müller
+Janna Schou
+Jørgen Schou
+Bertel Thorvaldsen
+Albrecht  Warberg
+Laura Warberg
+Erik Warberg Larsen
+Grete Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Adolph Larsen/Agraren fik konstateret kræft i november 1945 og blev opereret kort efter. Han blev helbredt. 
+Brudeparret og Fru Bjerre kendes ikke. 
+Birthe Plum og hendes mand kendes ikke. 
+Astrid Warbergs bog "Den Synske. En moderne Spaakvindes Optegnelser" udkom på Hasselbachs forlag 1925.
+Friis's tegninger kan muligvis være lavet af Achton Friis. 
+Det vides ikke, hvad det var for et tab/en naturkatastrofe, som Erik/Tinge Warberg Larsen var udsat for.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0536</t>
+  </si>
+  <si>
+    <t>Astrid Warberg er bekymret for Adolf/Agraren Larsen og vil gerne høre mere om hans tilstand.
+Det var ærgerligt, at kjolen ikke passede.
+Axel Müller har foretaget en vielse. Parret havde glemt dåbsattesterne, men det gik alligevel.
+Astrid har passet barnebarnet Pernille, mens forældrene ("Ibserne") var til et møde. Da de voksne kom hjem, spiste man en god middag sammen, og derefter gav Astrid dem en taxa til deres bolig. Der er tit noget, der skal transporteres i vogn mellem Ib og Janna/Nus og Astrid.
+Astrid har kontaktet Hasselbalch for at købe eksemplarer af sin bog, Den Synske. Det viste sig, at han skyldte hende et resthonorar, og hun fik 250 kr.
+I den sidste tid har Astrid flyttet rundt på møblerne. 
+Det er trist, at Erik/Tinge Warberg Larsen har lidt et tab, og Astrid spørger, om forsikringen dækker det.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/nXVy</t>
+  </si>
+  <si>
+    <t>[Med blyant på kuvertens forside:]
+1945
+19/11. 45
+om lille 10 md. Nille der blev [ulæseligt ord] til mors sluthonorar for Den Synske (Hasselbalch)
+[Med blæk på kuvertens forside:]
+Fru 
+Johanne Warberg Larsen
+Lindøgaard
+Dræby
+[Med blæk i brevet:]
+Hareskov, Mandag d. 19' Nov. 1945
+(Bufs Fødselsdag, vilde have været 49 i Dag.)
+Og Thorvaldsens, 125.
+Kære lille Junge! Det var godt, dit Brev kom, jeg går jo hver Dag og tænker på Agraren og er ængstelig - det er du også, jeg kan læse det mellem Linierne i dine sidste Breve, så hvis du kan overkomme det, må du endelig skrive lidt oftere i denne Tid, det behøver ikke at være så langt. - Det skuffede mig, at Kjolen ikke var lige til at gå i, jeg syntes du trængte sådan til en Afløser af den tynde Kjole, du gik med om Morgenen, og når du nu har så meget om Ørene, får du vel næppe den Kone sat i Sving med "Omforandringer". -
+Vi havde sådan et hyggeligt Bryllup i Onsdags ["Onsdags" overstreget] Lørdags; en midaldrende Herre fra Kjøbenhavn ringede en Dag og Spurgte, om Axel vilde vie ham og hans Forlovede, da de så nødig vilde have "Bunkebryllup," som det bliver på Københavns Rådhus; det havde Axel ikke noget imod (vi får jo 10 Kr. for Vielse!), så sendte de deres Papirer, han 55, hun Sygeplejerske og 50 Aar! Jeg var som sædvanlig paa Sokkerne fra tidlig Morgen i Lørdags - en Kone havde jeg da tilhjælp, så jeg kunde virke i Køkkenet; - vi skulde have Ibserne til Middag næste Dag, så jeg bagte 1 Sirupskage - m. Græskar som Sukat og 15 store Boller, samt en Leverpostej, samt kogte Æblegrøden til Søndag - og så Middagen til Axel kom hjem Kl 1/2 3; og så var der jo en Del at ordne for mig i Stuerne - Blomster i Vand allesteder, Mors Hedebolysdug o.m.a. Brudeparret skulde komme 1/2 5. Lidt før siger jeg til Axel, hvad nu hvis de ikke har de sidste Papirer med?" "Jamen det har de." "Ja - men hvis - - -". "Det har jeg ikke tænkt over", sagde Axel. Så kom de - i stort Sindsoprør - de havde glemt Dåbsattesterne! Opdagede det i Toget - var helt ude af det - jeg hviskede til Bruden: "De skal nok blive viet." Axel havde nemlig fået det Papir fra Magistraten, hvori der stod at alt var klappet og klart (m. lidt andre Ord.) Brudgommens Søster var med, en Fru Bjerre fra Lemvig, hendes Mand Fætter til Maleren Bjerre, som Thøger Larsen så tit talte om. Da Vielsen var overstået (tar 10 Min.) var der en Time til deres Tog gik, de tilbød så at gå, men selvf. bad vi dem blive, jeg bød Cigarer; fortalte dem, at jeg altid spillede "Det er så yndigt at følges ad," når vi skulde have Vielse; så bad de mig om at spille den igen - og vi sang den så allesammen; siden snakkede vi og havde naturligvis en Mængde Fællesbekendte. - Søndag Morgen Kl 1/2 10 ankom Bilen med - lille Nille! som Chaufføren smilende kom bærende med; Forældrene skulde til et Møde og kom senere spadserende, var her c 1/2 1. Jeg havde Middagen færdig, en dejlig Kalvesteg med alt muligt godt til; Pilsner. Æblegrød m. Fløde. Efter Opvasken drak vi rigtig Kaffe m. Kage til - og inden de tog afsted - Bilen kom Kl 6 - fik de The med Boller og - mit Smør, som jeg selv havde kernet - det var vanvittig godt og gjorde fortjent Lykke. Lille Nille var ufattelig sød; sad og småsnakkede i sin Vognkasse, fik sine små Måltider - lagdes så ind i Sovekammeret, hvor hun snakkede sig selv i Søvn; vi hørte hende overhovedet ikke vrippe. Hun kan nu rejse sig op på sine små tykke Ben det er hun meget stolt af; hun ler og smiler hele Tiden, er en lille glad Sjæl. Det er forfærdelig morsomt, når de kommer herover, Nus er altid så strålende glad og begge henrykte for deres lille Unge. Jeg forærede dem Bil hen og hjem (11 Kr - men jeg er Velhaver - hør blot om lidt), vi bestilte Bilen til at bringe og hente dem Juleaften, for til min Fryd gik de ind på at komme her Kl 1/2 4 og blive til 1/2 8 - så kan de alligevel have lidt hjemme bagefter, hvortil de har bedt Birthe Plum og hendes Mand. Bilen gør også Lykke ved, at 
+2/
+der altid er en hel Masse, der skal udveksles - Symaskinen kører ofte frem og tilbage mellem os - og der er altid så meget herfra, som de får med hjem, Axel havde skaffet 10 Pund Sirup, som Nus naturligvis fik noget af; lidt Æbler glider jo også derover, og Stauder fra Haven etc. Og altid har Axel kapret Cigaretter til Ib, som ryger kolossalt, han synes det døller den slemme Gigt, han lider så meget af; dennegang fik han 5 Pakker og var jo henrykt. - Med Velhaveriet forholder det sig sådan. Jeg fik for c 14 Dage siden Brev fra Fru With Jensen (Bodils Svigermor) om jeg ikke havde et Expl. af den Synske at sælge, hun syntes, det var den bedste Bog, hun nogensinde havde læst og hendes Explar var altid udlånt etc. Nå, det havde jeg ikke, men fik derved den Ide at skrive til Hasselbalch, om det ikke var værd at optrykke Bogen, da den jo ret hurtig blev udsolgt dengang (1925); desuden havde vi jo et uopgjort Mellemværende, idet han i sin Tid skrev, om jeg vilde give Afkald på det Resthonorar, jeg skulde have, når Bogen var udsolgt, da det ved en Forglemmelse ikke var indsat i Kontrakten, at dette ikke gjaldt, hvis Bogen blev udsolgt til nedsat Pris. Det gik jeg ind på, men bad om stadig at måtte købe Bøger på Forlaget til 1/2 Pris. Han svarede: "med Fornøjelse - så længe De lever." Men da jeg et Par Jule havde købt 3-4 Bøger, blev der pludselig sagt, at nu var dette ophævet - - - og - skrev jeg til ham - "synes De egentlig, at dette var fair?" Så fik jeg nogle Dage efter et yderst elskværdigt Brev fra Steen Hasselbalch m. "Kære Fru Warberg - -" og Papirmangel - måtte sige nej til alle - men foreslog dog hos et et af de mange nye Forlag - -!
+- - - - "Hvad angår Kontrakten, som de ikke mener, jeg har overholdt, så har jeg nu gravet Sagen frem - og De har ganske Ret i den Kritik, hvorfor jeg tillader mig at sende Dem Resthonoraret Kr 250. - som følger i Check." Vabehar! Solstrålehistorie! Rejse til dig og mig til næste Sommer, det kan du stole på!
+Og så har jeg fået lavet en hel Del om i Stuerne, navnlig min; der fyrer vi kun om Søndagen, men det lider Bøgerne af, så flyttede jeg den kæmpestore Reol ind i Dagligstuen - lige inden for Døren hvor Piedestalen stod - den kom ind i Nordhjørnet i min Stue; Skrivebordet kom så der, hvor Reolen stod - lige tilhøjre indenfor Døren; så blev derovre en god Vægplads, og der hænger alle Friises henrivende Tegninger, og nederst de små sorte Familiebilleder m. Far og Mor osv. Foran Vinduet står så det lille Tobaksskab med en Hyggestol på hver Side - i Vinduet blomstrende Alpevioler, taget ind fra Haven i Oktober (på 3die Aar!). Det store Bord er sat ud i Køkkenet, (det spiser vi ved) - så der er nu meget bedre Plads i min Stue - og ganske vanvittig hyggeligt - gid du kunde se det! Divanen står hvor den altid har stået under det lille høje Vindue, og der kan jeg jo have en liggende Gæst. - Nu nærmer det sig at jeg skal igang med Middagen - nem idag efter Gildet.
+Junge jeg er forfærdet over Tinges Tab. hvor er det dog Synd for de søde Mennesker, der i forvejen slider så hårdt med det; men gives der dog ikke Erstatning eller Forsikring for Naturkatastrofer? Husk at besvare dette - og hils dem fra mig. 
+Og skriv så snart om den søde Agrar, det er sandelig ikke noget for ham at ligge der og være syg og ingen Føde få; hils ham tusinde Gange fra mig og ønsk god Bedring; jeg følger alt derovre i Tankerne hver Dag.
+Mange Hilsner til Jer allesammen!
+Din Dis. 
+[Indsat øverst s. 1; på hovedet:]
+ps. De sidste Nætter har jeg kun haft Astma to Gange pr Nat, det er Fremgang.</t>
+  </si>
+  <si>
     <t>1947-11-29</t>
   </si>
   <si>
     <t>Hareskov St.
 Bakkevej 12</t>
   </si>
   <si>
     <t>Søren -, Bibbes kammerat
 Adolph Larsen
 Johannes Larsen
 Axel  Müller
 Lauritz Pedersen
 Janna Schou
 Børge Tinesen
 Alexander Vincent
 Else Warberg
 Karen Warberg
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, uden registreringsnummer</t>
   </si>
@@ -7703,50 +7773,141 @@
 Marie Larsen
 Torkild Warberg</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Kasper og Lisbeth var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swanes brevarkiv kasse 1</t>
   </si>
   <si>
     <t>Ursula Uttenreitter og Lars Swane bor et dejligt sted med udsigt over Middelhavet. De har truffet flere søde mennesker, og egnen er smuk. Lars Swane maler akvareller og nyder solen.
 Bilens forfjedre måtte udskiftes i Cannes, og nu har ægteparret ingen penge. Lars/Lasse Swane beder Christine Swane gå i banken og få dem til at overføre kontanter til ham. Det haster.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/IHCv</t>
   </si>
   <si>
     <t>Vence 4-7-49
 Kære Mor! Det er dejligt nu at være faldet lidt til Ro efter de meget forskellige Indtryk. Og saa bor vi hos en vældig flink og hyggelig Kone (renlig ogsaa) højt til Vejrs med Udsigt over Middelhavet og Bjærge og Dale. Jeg var oppe Kl. 6 i Morges og lave en lille Akvarel. Vi gaar temmelig tidlig i Seng og sover ogsaa lidt til Middag, saa er man jo frisk om Morgenen. Mogens Andersen's har vi truffet hernede, de har boet her i nogle Maaneder men rejser i Morgen til Paris, det var ellers helt hyggeligt at tale lidt med ham, han har malet nogle smukke Billeder og er jo overordentlig charmerende. Her er flere meget morsomme smaa Bjærgbyer i Nærheden, med en mærkelig forhistorisk Stemning men meget smukke. Den ene besøgte vi i Dag, der er Appelsintræ'r i Massevis. Saa har vi faaet nogle Venner som er uhyre hjælpsomme, de har en Forretning med Souvenirs, Rammer, Farver o.s.v. Konen taler Engelsk og Manden tysk, saa dem kan vi snakke rigtig med. Jais Nielsens hilste vi paa i Gaar, de bor her ogsaa for længere Tid. Og nu har jeg faaet begyndt paa Akvarellerne. Vi er jo godt brune i Ansigter og paa Arme og Ben og nyder det vidunderlige Vejr. Her har ellers mod Sædvane været Regn og Taage, men nu er her godt, meget varmt i Solen, men behageligt i Skyggen, fordi vi er lidt tilvejrs. 
 Men en Bekymring har vi, og det er Pengene, vi har jo maattet bruge godt 200 Kr. i danske Penge paa nye Fjedre i Vogne, vi fik fornyet Forfjedrene i Cannes saa nu er det helt i Orden. Men jeg havde tænkt mig om du kunde gaa op i Banken og paa en eller anden Maade faa dem til at laane mig eller dig 300 Kr og samtidig ansøge om ekstra Valuta i franske Penge, men det haster jo, saa de maa gøre en Kraftanstrengelse og ikke vente paa den sædvanlige langsomme Maade. Jeg vedlægger saa et Papir med Underskrift og mine Regninger for Bilen og saa maa de finde den bedste Maade at formulere det paa, enten de mener man skal søge som Maler eller udbede sig Pengene i Anledning af Bilreparationer. (Hvis de taler om Forsikring kan det ikke nytte for der er ikke tale om Uheld og selv i saa Fald hæfter jeg selv i Udlandet for de første 200 eller 300.) Men jeg kan ikke tro andet end, at det kan lade sig gøre om blot de vil tage sig af Sagen. Vi sparer alt hvad vi kan men vi jo ikke købt franske Penge for de 150 Kr vi havde Ret til til Benzin og tør ikke sende Bilens Papirer hjem, dem skal vi jo have hos os hernede. Jeg er ked af at maatte be'/dig om at have alt dette Besvær, men paa anden Maade kan jeg ikke nu se at det kan gaa, og jeg vil meget skulle bryde op før Tiden, da jeg haaber rigtig at faa lavet noget her. Du vil nok skrive omgaaende naar du har talt med Banken. Adr. er poste restante Vence, Alpes maritime, France. (Hvis det gaar i Orden med Pengene var det bedst med Kontanter, da det er besværligt med Checks paa Pariserbank hernede, vi havde et farligt Mas i Clermont ferrand, fordi jeg regnede med at Checken gjaldt overalt, og saa var den udstedt paa Pariserafdelingen.)
 Har du hørt noget til Thorkild? Hvordan ser Drivhuset ud nu? Lisbeth skrev at I vilde tage over efter Lærreder, har I været det? Hvordan mon Kasper har det, prøv at ringe til St. Hedinge 448, vi har ikke hørt fra dem, maaske er de paa Ferie. 
 Men nu vil jeg slutte for denne Gang Vil du hilse Rie fra os begge to og vær selv paa det bedste hilset fra Ursula og din Lasse.
 P.S. Pengene skulde gerne være her senest d. 18, da vi skal herfra omkring den 20/7 og det er bedst der er et Par Dage at løbe paa.
 Lasse.
 Tag hellere Brevet med op til Banken</t>
+  </si>
+  <si>
+    <t>1949-9</t>
+  </si>
+  <si>
+    <t>Laurids Meldgaard</t>
+  </si>
+  <si>
+    <t>Odder Præstegaard</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Laura/Bibbe Warberg Petersen var sygeplejerskeelev på Odder Sygehus fra o. 1941. Det er formodentlig derfra hun kendte Meldgaard.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0476</t>
+  </si>
+  <si>
+    <t>L. Meldgaard er lidt flov over, at han ikke sendte artiklen til Laura/Bibbe Warberg Petersen. 
+Meldgaard holder meget af Thøger Larsens digtning, som rummer en kosmisk livsfølelse. Han har aldrig selv talt med Thøger Larsen, men læst meget om ham. Meldgaard husker ikke, hvad han har læst, og hvad Laura Warberg P. har fortalt ham.
+I forsommeren var Meldgaard i Belgien og Paris. Han lejede et værelse ved Seinen. Han både ser og hører dårligt, men alle var venlige mod ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/hO9R</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru Johanne Warberg Larsen
+Lindøgaard
+pr. Dræby.
+[I brevet:]
+Odder Præstegaard, Sept. 49
+Kære Fru Johanne Warberg Larsen!
+Hjertelig Tak for Deres venlige Brev, som det var mig en Glæde at modtage. I Grunden er jeg maaske en lille Smule flov over, at jeg ikke sendte den Artikel ["Artikel" indsat over linjen] til Deres Datter. Da jeg læste den i Avisen, var det min Tanke at gøre det, men andre har altsaa besørget det. Det var en Art., som jeg skrev som Led i en lille lokal Diskussion.
+Ja, Thøger Larsens Digtning kom jeg til at holde meget af, det er vist fordi, den bæres af en kosmisk Livsfølelse, hvor alt det nære og fjerne har et "Fjernhedsskær," og hvor det fjerne, det uendeligt fjerne, gaar i Forening med det nære. Han har jo Evne til at opleve Nuets Evighed, til at finde Udtryk for noget altomfattende. Jeg ved godt, at dette slet ikke er hele Sandheden om vor Tilværelse, men det bevæger nu alligevel mit Hjerte. Paa et direkte Spørgsmaal fra Dem, maa jeg sige, at jeg desværre ikke har talt med Thøger Larsen. Jeg har haft Lejlighed til det, han kom nemlig i sin Tid i min afdøde Søsters Hjem. Men jeg har læst det meste af det, der er skrevet om ham og de Mennesker, han kendte. Det staar jo nævnt flere forskellige Steder. Helt nøjagtigt kan jeg vist ikke udrede, hvad jeg har læst og hørt, og hvad Bibbe har fortalt mig. 
+Selv har jeg det helt godt, for en 14 Dage siden fik jeg et Angreb i det ene Øje, men det gik over igen. I Forsommeren var jeg en Tur i Belgien og Paris. I Paris lejede jeg mig et Værelse ved Seinen. Skønt jeg ikke ser godt og ikke altid hører godt, kunde jeg dog gaa alene rundt og se paa Situationen Det var mig en stor Glæde at være i denne By, som jeg forøvrigt ikke har besøgt før. Jeg holdt mig langt væk fra Turister og kravlede ikke op i Eiffeltaarnet. Den franske Grammatiks Regler behandlede jeg paa en bramfri Maade - men det gjorde ikke noget. Alle var saa venlige imod mig -
+Jeg haaber, at baade De og Deres Familie har det godt - Det har paa mange Maader været en dejlig Sommer. Dette her er kun et lille Brev, men jeg vil gerne takke Dem for alt det, der staar i Deres Brev. 
+Naar jeg ved Lejlighed kommer til Fyn, vil det være mig en stor Glæde at hilse paa Dem.
+Med venlig Hilsen
+Deres hengivne
+L. Meldgaard</t>
+  </si>
+  <si>
+    <t>1949-09-01</t>
+  </si>
+  <si>
+    <t>Estrid Brandrup
+Alan Havsteen-Mikkelsen
+Olaf Havsteen-Mikkelsen
+Pamela Havsteen-Mikkelsen
+Sven Havsteen-Mikkelsen
+Svend Aage Heineke
+Elena Larsen</t>
+  </si>
+  <si>
+    <t>Andreas/Puf Larsens ven, maleren Sven Havsteen-Mikkelsen, var meget optaget af "det nordiske". Han mente, at det var mere nordisk at skrive "av" end "af", og Andreas Larsen overtog denne skik.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3873</t>
+  </si>
+  <si>
+    <t>Borgmesteren har været på besøg for at forhandle om kommunens køb af Johannes Larsens store billede. I tre år havde borgmesteren ikke hævet sin gage, og regnskabet var i øvrigt godt. Borgmesteren vidste, at Johannes Larsen ønskede, at billedet blev i Kerteminde. Andreas og Else Larsen sagde, at salgsprisen, da billedet blev vist i Aalborg, var 15.000, og at kommunen kunne få det for 12.000. Man fornemmede, at borgmesterens bud var 10.000.
+Andreas og Else Larsen skriver igen til Johannes Larsen, når sagen har været oppe på et møde.
+Om eftermiddagen skal Larsen-familien på besøg hos Sven og Pamela Havsteen-Mikkelsen for at se hans billeder. 
+Det må have været rart for Elena/Bimse Larsen at være på Anholt. 
+Andreas' tandlæge er glad for sit billede.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/4kbT</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst s. 1 og 3:]
+ANDREAS LARSENS BRYGGERI
+POSTKONTO 57698 KERTEMINDE TELEFON 177
+KERTEMINDE,...... 194
+[Håndskrevet:]
+1 Sept 9
+Kære Far.
+Tak for Dit brev forleden.
+Igår ringede Borgmesteren og spurgte om han måtte komme og tale med os om salg av billeder, nu da Du ikke var hjemme. Det var jo, som vi ventede, om det store billede det drejede sig. Han skulde have et møde med regnskabsudvalget på mandag, avslutning på en 3årig periode i hvilken han ikke havde hævet sin borgmestergage og da regnskabet iøvrigt viste positiv saldo, vilde han foreslå på mødet at [en overstregning] byen skulde købe billedet. Han vilde så spørge om prisen; han havde forstået at Du gerne så billedet blive i Kerteminde og de vilde jo gerne have det. Vi fortalte at Din højeste pris i Aalborg havde været 15.000 netto, men at vi vilde mene at 12.000 var prisen til byen. Vi prøvede altså at få de 12, men kunde forstå at 10.000 havde betydelig større chance for at gå igennem. Jeg havde lidt "inside information" som sagde mig det samme og desuden beløber den ikke hævede gage sig såvidt jeg ved til omtrent den sum. Altså vi lod ham tilbyde dem det til 10.000. Vi håber nu at Du ikke var utilfreds med det. 
+2.)
+Det at det netop er halv pris, mente vi alle 3 ["alle 3" indsat over linjen] måtte virke som en gestus fra Dig, som byrådet vanskeligt kunde sidde overhørigt. På mandag er altså mødet og vi skal skrive igen såsnart vi hører resultatet. Måske bliver det ikke avgjort på første møde x), så går der jo lidt længere tid. - I eftermiddag skal vi ned til Sven og Pam, som er kommet tilbage fra England nu børnenes ferie er slut. Sven vilde gerne have at vi skulde se hans billeder inden han sender dem til København til indramning. -
+Mon Bimse er kommet tilbage fra Anholt? Det må have været dejligt for hende at være der i ro efter alle de gæster I har haft.
+Nu får Du ikke mere dennegang, jeg skal til tandlæge. Han er forresten henrykt for sit billede, det er en hel fornøjelse at sidde i "stolen" og høre om det!
+Mange Hilsner til Jer alle fra Else og Puf.
+Der er kommet en del expl. av vedlagte sangværk forleden, I skal ikke forholdes nydelsen derav. 
+[Indsat øverst s. 3:]
+x) regnskabsudvalget er jo ikke det samme [noget af papiret mangler] byråd</t>
   </si>
   <si>
     <t>1949-11-21</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Holger Jugel
 Adam Knuth
 Andreas Larsen
 Else Larsen, Else, Andreas Larsens kone</t>
   </si>
   <si>
     <t>Det omtalte vedlagte brev findes ikke sammen med Larsens brev.</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen har influenza. Christa Knuths billede bliver muligvis solgt til anden side. Larsen har tegnet en tårnfalk til Dansk Jagttidende.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tN7d</t>
   </si>
   <si>
     <t>Kjerteminde 21 Novbr. 1949.
 Kære Grevinde
@@ -7953,59 +8114,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmpR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hHAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AWGP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TRQu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/exGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t6xl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xM5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XUhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kNZF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6IPX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PiUW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0Gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LpU2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCaY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x8br" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KbCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lL9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XtEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TW34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GzLp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8enE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ghAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sbyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5vW0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nW9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GbSV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nu1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rRM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KU4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRxP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NLFJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6xDY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UAz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/045L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tG5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mX5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShWQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QbSN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weJO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zH5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G5h0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9npFZ05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aMcsIF3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XvHi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VSfK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vtin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dIU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LumU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sr4U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0abE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s3NU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tVgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ayi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iNnt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PAia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tXmG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5sgl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6cYh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rrwJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hj2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7xB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3b1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCgL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C8TC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2sT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xsna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y5pd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AleR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CoGb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3eYh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/21N7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1M3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A1IM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kk5g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7Nk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tm1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tS57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yeb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tv9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4fF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AKkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CXmZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kddx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUeF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hZe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zjaUyzQG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1aOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TKUJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BFX1K7Kq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gq3Qpx1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1MaTL2w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CyaO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IP4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jVsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u0GX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8YNM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qiI2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wOFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mRw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FvLG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r5GKNbIq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sYuS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5HTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uQHAGjyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sraAvI7G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PS1Xs1u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QGzDyRx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/klS4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oZjYH6Eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tOw5hYmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7IYzq9qL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Yuas8Tzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fKcmPEbS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/x6dkJZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CbcVDh1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85hHuUU0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a8XNeRKd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7ESPx50T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Mlv4Xur5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ppA14zv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LeBeRN3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/loZOPA32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pRsWWVrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fVq7VHUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0dGpRLoQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1X9pkpup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QHlp2CcQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Eo32Ql2O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2PcTgoGU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dmQZYULF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/42yY1Vxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OH7bAq3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yBkX5TM3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lW1MLrDI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7X367Eq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KXQYxq6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/z4ZozgYX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VBzuFUdB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pMHAJFep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UdaM3mlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pZjw65g0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OM2TxztY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uf2J9vQM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sS5uItnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rETfkRhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZzXmhCIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cXl1cFcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85iIficq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GCAZZgQj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/O4heTecU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBIvEWUu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b7t9WpN0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a3McIszL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2h10vq48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CWdOz3FY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ThrVRR7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dNKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pDAP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZkYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6SKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tWkN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6vQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QxSU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hIOv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHCv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tN7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmpR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hHAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AWGP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TRQu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/exGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t6xl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xM5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XUhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kNZF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6IPX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PiUW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0Gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LpU2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCaY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x8br" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KbCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lL9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XtEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TW34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GzLp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8enE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ghAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sbyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5vW0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nW9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GbSV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nu1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rRM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KU4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRxP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NLFJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6xDY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UAz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/045L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tG5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mX5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShWQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QbSN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weJO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zH5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G5h0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9npFZ05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aMcsIF3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XvHi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VSfK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vtin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dIU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LumU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sr4U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0abE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s3NU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tVgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ayi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iNnt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PAia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tXmG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5sgl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6cYh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rrwJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hj2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7xB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3b1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCgL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C8TC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2sT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xsna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y5pd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AleR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CoGb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3eYh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/21N7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1M3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A1IM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kk5g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7Nk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tm1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tS57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yeb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tv9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4fF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AKkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CXmZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kddx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUeF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hZe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zjaUyzQG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1aOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TKUJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BFX1K7Kq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gq3Qpx1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1MaTL2w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CyaO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IP4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jVsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u0GX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8YNM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qiI2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wOFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mRw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FvLG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r5GKNbIq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sYuS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5HTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uQHAGjyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sraAvI7G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PS1Xs1u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QGzDyRx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/klS4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oZjYH6Eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tOw5hYmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7IYzq9qL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Yuas8Tzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fKcmPEbS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/x6dkJZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CbcVDh1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85hHuUU0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a8XNeRKd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7ESPx50T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Mlv4Xur5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ppA14zv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LeBeRN3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/loZOPA32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pRsWWVrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fVq7VHUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0dGpRLoQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1X9pkpup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QHlp2CcQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Eo32Ql2O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2PcTgoGU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dmQZYULF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/42yY1Vxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OH7bAq3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yBkX5TM3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lW1MLrDI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7X367Eq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KXQYxq6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/z4ZozgYX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VBzuFUdB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pMHAJFep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UdaM3mlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pZjw65g0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OM2TxztY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uf2J9vQM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sS5uItnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rETfkRhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZzXmhCIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cXl1cFcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85iIficq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GCAZZgQj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/O4heTecU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBIvEWUu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b7t9WpN0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a3McIszL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2h10vq48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CWdOz3FY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ThrVRR7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dNKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pDAP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZkYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6SKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tWkN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6vQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QxSU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hIOv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nXVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHCv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hO9R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4kbT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tN7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M254"/>
+  <dimension ref="A1:M257"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -19234,343 +19395,474 @@
       </c>
       <c r="I247" s="5" t="s">
         <v>1365</v>
       </c>
       <c r="J247" s="5" t="s">
         <v>1366</v>
       </c>
       <c r="K247" s="5" t="s">
         <v>1367</v>
       </c>
       <c r="L247" s="6" t="s">
         <v>1368</v>
       </c>
       <c r="M247" s="5" t="s">
         <v>1369</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
         <v>1370</v>
       </c>
       <c r="B248" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C248" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="D248" s="5" t="s">
         <v>179</v>
       </c>
-      <c r="D248" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E248" s="5" t="s">
-        <v>1227</v>
+        <v>1313</v>
       </c>
       <c r="F248" s="5" t="s">
+        <v>1348</v>
+      </c>
+      <c r="G248" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H248" s="5" t="s">
         <v>1371</v>
       </c>
-      <c r="G248" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H248" s="5" t="s">
+      <c r="I248" s="5" t="s">
         <v>1372</v>
       </c>
-      <c r="I248" s="5"/>
       <c r="J248" s="5" t="s">
         <v>1373</v>
       </c>
       <c r="K248" s="5" t="s">
         <v>1374</v>
       </c>
       <c r="L248" s="6" t="s">
         <v>1375</v>
       </c>
       <c r="M248" s="5" t="s">
         <v>1376</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
         <v>1377</v>
       </c>
       <c r="B249" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C249" s="5" t="s">
         <v>179</v>
       </c>
       <c r="D249" s="5" t="s">
         <v>201</v>
       </c>
       <c r="E249" s="5" t="s">
-        <v>1339</v>
+        <v>1227</v>
       </c>
       <c r="F249" s="5" t="s">
-        <v>1322</v>
+        <v>1378</v>
       </c>
       <c r="G249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H249" s="5" t="s">
-        <v>1378</v>
-[...1 lines deleted...]
-      <c r="I249" s="5" t="s">
         <v>1379</v>
       </c>
+      <c r="I249" s="5"/>
       <c r="J249" s="5" t="s">
-        <v>1373</v>
+        <v>1380</v>
       </c>
       <c r="K249" s="5" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="L249" s="6" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="M249" s="5" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="B250" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C250" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="D250" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="D250" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E250" s="5" t="s">
-        <v>1313</v>
+        <v>1339</v>
       </c>
       <c r="F250" s="5" t="s">
-        <v>1227</v>
+        <v>1322</v>
       </c>
       <c r="G250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H250" s="5" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="I250" s="5" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="J250" s="5" t="s">
-        <v>1386</v>
+        <v>1380</v>
       </c>
       <c r="K250" s="5" t="s">
         <v>1387</v>
       </c>
       <c r="L250" s="6" t="s">
         <v>1388</v>
       </c>
       <c r="M250" s="5" t="s">
         <v>1389</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
         <v>1390</v>
       </c>
       <c r="B251" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C251" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="D251" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="E251" s="5" t="s">
+        <v>1313</v>
+      </c>
+      <c r="F251" s="5" t="s">
+        <v>1227</v>
+      </c>
+      <c r="G251" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H251" s="5" t="s">
         <v>1391</v>
       </c>
-      <c r="D251" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E251" s="5" t="s">
+      <c r="I251" s="5" t="s">
         <v>1392</v>
       </c>
-      <c r="F251" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H251" s="5" t="s">
+      <c r="J251" s="5" t="s">
         <v>1393</v>
       </c>
-      <c r="I251" s="5" t="s">
+      <c r="K251" s="5" t="s">
         <v>1394</v>
       </c>
-      <c r="J251" s="5" t="s">
+      <c r="L251" s="6" t="s">
         <v>1395</v>
       </c>
-      <c r="K251" s="5" t="s">
+      <c r="M251" s="5" t="s">
         <v>1396</v>
-      </c>
-[...4 lines deleted...]
-        <v>1398</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
-        <v>1399</v>
+        <v>1397</v>
       </c>
       <c r="B252" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C252" s="5" t="s">
-        <v>1400</v>
+        <v>1398</v>
       </c>
       <c r="D252" s="5" t="s">
         <v>408</v>
       </c>
       <c r="E252" s="5" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F252" s="5" t="s">
+        <v>1305</v>
+      </c>
+      <c r="G252" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H252" s="5" t="s">
+        <v>1400</v>
+      </c>
+      <c r="I252" s="5" t="s">
         <v>1401</v>
       </c>
-      <c r="F252" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H252" s="5" t="s">
+      <c r="J252" s="5" t="s">
         <v>1402</v>
       </c>
-      <c r="I252" s="5" t="s">
+      <c r="K252" s="5" t="s">
         <v>1403</v>
       </c>
-      <c r="J252" s="5" t="s">
+      <c r="L252" s="6" t="s">
         <v>1404</v>
       </c>
-      <c r="K252" s="5" t="s">
+      <c r="M252" s="5" t="s">
         <v>1405</v>
-      </c>
-[...4 lines deleted...]
-        <v>1407</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
-        <v>1408</v>
+        <v>1406</v>
       </c>
       <c r="B253" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C253" s="5" t="s">
-        <v>26</v>
+        <v>1407</v>
       </c>
       <c r="D253" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="E253" s="5" t="s">
+        <v>1408</v>
+      </c>
+      <c r="F253" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G253" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H253" s="5" t="s">
         <v>1409</v>
       </c>
-      <c r="E253" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H253" s="5" t="s">
+      <c r="I253" s="5" t="s">
         <v>1410</v>
       </c>
-      <c r="I253" s="5" t="s">
+      <c r="J253" s="5" t="s">
         <v>1411</v>
-      </c>
-[...1 lines deleted...]
-        <v>1172</v>
       </c>
       <c r="K253" s="5" t="s">
         <v>1412</v>
       </c>
       <c r="L253" s="6" t="s">
         <v>1413</v>
       </c>
       <c r="M253" s="5" t="s">
         <v>1414</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
         <v>1415</v>
       </c>
       <c r="B254" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C254" s="5" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D254" s="5" t="s">
         <v>179</v>
       </c>
-      <c r="D254" s="5" t="s">
+      <c r="E254" s="5" t="s">
+        <v>1417</v>
+      </c>
+      <c r="F254" s="5" t="s">
+        <v>1227</v>
+      </c>
+      <c r="G254" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H254" s="5" t="s">
+        <v>1418</v>
+      </c>
+      <c r="I254" s="5" t="s">
+        <v>1419</v>
+      </c>
+      <c r="J254" s="5" t="s">
+        <v>1420</v>
+      </c>
+      <c r="K254" s="5" t="s">
+        <v>1421</v>
+      </c>
+      <c r="L254" s="6" t="s">
+        <v>1422</v>
+      </c>
+      <c r="M254" s="5" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="5" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B255" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C255" s="5" t="s">
+        <v>896</v>
+      </c>
+      <c r="D255" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E255" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F255" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G255" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H255" s="5" t="s">
+        <v>1425</v>
+      </c>
+      <c r="I255" s="5" t="s">
+        <v>1426</v>
+      </c>
+      <c r="J255" s="5" t="s">
+        <v>1427</v>
+      </c>
+      <c r="K255" s="5" t="s">
+        <v>1428</v>
+      </c>
+      <c r="L255" s="6" t="s">
+        <v>1429</v>
+      </c>
+      <c r="M255" s="5" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="5" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B256" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C256" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D256" s="5" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E256" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F256" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G256" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H256" s="5" t="s">
+        <v>1433</v>
+      </c>
+      <c r="I256" s="5" t="s">
+        <v>1434</v>
+      </c>
+      <c r="J256" s="5" t="s">
+        <v>1172</v>
+      </c>
+      <c r="K256" s="5" t="s">
+        <v>1435</v>
+      </c>
+      <c r="L256" s="6" t="s">
+        <v>1436</v>
+      </c>
+      <c r="M256" s="5" t="s">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="5" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B257" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C257" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="D257" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="E254" s="5" t="s">
+      <c r="E257" s="5" t="s">
         <v>1227</v>
       </c>
-      <c r="F254" s="5" t="s">
+      <c r="F257" s="5" t="s">
         <v>1363</v>
       </c>
-      <c r="G254" s="5" t="inlineStr">
-[...20 lines deleted...]
-        <v>1421</v>
+      <c r="G257" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H257" s="5" t="s">
+        <v>1439</v>
+      </c>
+      <c r="I257" s="5" t="s">
+        <v>1440</v>
+      </c>
+      <c r="J257" s="5" t="s">
+        <v>1441</v>
+      </c>
+      <c r="K257" s="5" t="s">
+        <v>1442</v>
+      </c>
+      <c r="L257" s="6" t="s">
+        <v>1443</v>
+      </c>
+      <c r="M257" s="5" t="s">
+        <v>1444</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -19785,44 +20077,47 @@
     <hyperlink ref="M230" r:id="rId235"/>
     <hyperlink ref="M231" r:id="rId236"/>
     <hyperlink ref="M232" r:id="rId237"/>
     <hyperlink ref="M233" r:id="rId238"/>
     <hyperlink ref="M234" r:id="rId239"/>
     <hyperlink ref="M235" r:id="rId240"/>
     <hyperlink ref="M236" r:id="rId241"/>
     <hyperlink ref="M237" r:id="rId242"/>
     <hyperlink ref="M238" r:id="rId243"/>
     <hyperlink ref="M239" r:id="rId244"/>
     <hyperlink ref="M240" r:id="rId245"/>
     <hyperlink ref="M241" r:id="rId246"/>
     <hyperlink ref="M242" r:id="rId247"/>
     <hyperlink ref="M243" r:id="rId248"/>
     <hyperlink ref="M244" r:id="rId249"/>
     <hyperlink ref="M245" r:id="rId250"/>
     <hyperlink ref="M246" r:id="rId251"/>
     <hyperlink ref="M247" r:id="rId252"/>
     <hyperlink ref="M248" r:id="rId253"/>
     <hyperlink ref="M249" r:id="rId254"/>
     <hyperlink ref="M250" r:id="rId255"/>
     <hyperlink ref="M251" r:id="rId256"/>
     <hyperlink ref="M252" r:id="rId257"/>
     <hyperlink ref="M253" r:id="rId258"/>
     <hyperlink ref="M254" r:id="rId259"/>
+    <hyperlink ref="M255" r:id="rId260"/>
+    <hyperlink ref="M256" r:id="rId261"/>
+    <hyperlink ref="M257" r:id="rId262"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>