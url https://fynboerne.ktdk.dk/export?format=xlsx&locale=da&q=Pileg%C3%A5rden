--- v0 (2026-05-17)
+++ v1 (2026-08-17)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2528" uniqueCount="1461" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2550" uniqueCount="1476" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -6920,50 +6920,127 @@
   </si>
   <si>
     <t>- Smith, Lærer
 Anna Louise Syberg
 Ernst Syberg</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57, A 120, Lb. 2, 1292</t>
   </si>
   <si>
     <t>Fritz Syberg sender et fotografi af granitbusten, som Hans har lavet. Fotografiet er taget af en skolelærer, som er meget begejstret for busten og ikke synes, at Hans skal gøre mere ved den.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7oFZ</t>
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 18-5-39
 Kære Hans.
 Hermed sender jeg Fotografi af Granitbusten. Det er taget af en Skolelærer Smith i Odense, som var meget begejstret for den, for Behandlingen af Materialet og det levende i den. Jeg tror nok han syntes at Granit var det smukkeste Materiale til Skulptur og Din Buste det bedste Stykke dansk Skulptur der fandtes. Men han gentog flere Gange at det var Synd at gøre mere ved den. Dette kan Du jo tage som et "Pingerfej" om Du ["om Du" overstreget] og i Stedet for arbejde videre paa Kalkstensbusten, - det kan Du altsaa - hvis Du kan. Hilsen til hele Familien. Alt gaar vel her Jeg kan stadig ikke slippe mine Landskaber.
 Hilsen fra Far.
 N.B.
 Ser I noget til Rille og Rabbe?</t>
   </si>
   <si>
+    <t>1939-05-25</t>
+  </si>
+  <si>
+    <t>Hareskov</t>
+  </si>
+  <si>
+    <t>Kerteminde
+Sygehuset</t>
+  </si>
+  <si>
+    <t>Ina  Goldschmidt
+Adolph Hitler
+Bodil Ipsen
+Adolph Larsen
+Søren Madsen
+Axel  Müller
+Daniel Myschetzky
+Karen Pilegaard
+Janna Schou
+Marie Stuart
+Therp
+Laura Warberg
+Minna Warberg
+Mogens Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen var i maj 1939 indlagt med en brækket fod. 
+I et brev fra Astrid Warberg-Goldschmidt til Johanne C. Larsen 1939-05-10 fortalte Astrid, at en kammerat havde lavet et telt/en pavillon til hende til havebrug (brevet er ikke i KTDK). 
+Thopedeaborg var en kopi af barndommens legehus, som Astrid Warberg fik opført i haven i Hareskov By. 
+Astrid Warberg-Goldschmidt havde i længere perioder ikke kontakt med datteren Ina/Sjums.
+Scwamm d'rüber: "Visk det ud"; pyt med det. (Lex.dk)
+En swagger var en løsthængende frakke til både indendørs og udendørs brug. Denne beklædning var moderne i 1930erne (Nat.Museets hjemmeside).
+Friedrich Schiller skrev skuespillet Marie Stuart i år 1800. 
+Heilmann kan være flere forskellige personer. Følgende kendes ikke: Albrecht, Edith, Gamle Albertsen, Ungkarlene, Syersken, Frk. Halle. 
+Ole kan muligvis være Ina Goldschmidts søn.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8400</t>
+  </si>
+  <si>
+    <t>Astrid Warberg er bekymret for, om Fyrst Myschetzky har husket at poste hendes brev. Han er ensom og kommer tit på besøg.
+Frugttræerne blomstrer, og haven er skøn. Synd, at Johanne/Junge Larsen er indlagt i forårstiden.
+Heilmann og en tysk kaptajn, som er flygtet efter at have været med i et komplot mod Hitler, vil gerne leje sig ind i annexet mm. Astrid har derfor ryddet og rengjort udhusene, og så kom de to ikke som aftalt.
+Janna/Nus Schou er vendt glad hjem fra sin rejse. Hun sælger en masse af sine glasting. Minna Warberg har bla. bestilt en sølvbryllupsgave. 
+Axel, Astrid og Janna skal til fest. Janna har købt en swingkjole. Astrid har fået syet sin brudekjole om og ændret moderens overstykke til en frakke. 
+Astrid har besøgt Frk. Halle, som har kyllinger, kaniner og ræveunger.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7h9M</t>
+  </si>
+  <si>
+    <t>[Med blæk på kuvertens forside:]
+Fru Johanne Warberg Larsen
+Sygehuset i
+Kerteminde
+Fyen
+[Med blå kuglepen på kuvertens forside:]
+læst 12-2-2000.
+(Bibbe)
+[I brevet:]
+Dette er et fedt Fortællebrev!
+Hareskov, 25 Maj 1939.
+Kære lille Junge! Du skal sandelig have et lille Pinsebrev - og det må forfattes i Aften, så Axel kan få det med i Morgen, Fredag. Bare du har fået mit sidste, som jeg i Søndags medgav Myschetzky - jeg stoler ikke på Herrers Brevhukommelser! måske befinder det sig stadig i hans fyrstelige Lomme! Forhåbentlig har du fået en lille beskeden Pinsesending med lidt Frugt og Chokolade, og forhåbentlig vil den gøre dig godt! Ifjor lå jeg til Sengs April-Maj; så jeg føler dybt med dig, at du går glip af denne skønne Tid; i Dag har der endelig været rigtig sommervarmt - jeg har siddet ude i Haven hele Dagen med noget Sytøj; Frugttræerne står nu i det vildeste Flor - jeg tror aldrig de har blomstret så overvældende som i Aar - det er simpelthen Blomster altsammen - hvertandet Træ røde - hvertandet snehvide; og Pæretræerne ligeledes snehvide - og så dette vidunderlige Vejr til Blomstringen - Bierne muntrer sig ordentlig - jeg nyder Haven intensivt, også fordi den nu er så velholdt i alle Retninger - også med Gødning, Beskæring osv, den er virkelig fuldendt; mit Telt er trådt i Funktion - dvs. der er lagt Gulv - nemlig Græstørv fra Engen - og en Liggestol sat op - derinde tog jeg Middagssøvnen i Dag - efter først at have ligget og frydet mig over alle Frugtblomsterne - fra Teltet kan jeg overse hele Haven.
+Jeg har siddet i Aften og arbejdet med en Oversættelse (Fordanskning) for Myschetzky - Klokken er snart 10 - og jeg har en Masse at fortælle. (Apropos M. - fik du nogensinde læst "Nøglen" - den russiske Roman, du lånte af mig fra Zarrigets sidste Tid?)
+Mit Brev i Søndags sluttede med, at M. kom. Han blev til Aftensmad - da han er ensom og ulykkelig (?) - nemlig bortgået fra Kone og to voksne Børn, det er jo altid et foretagende, og han synes at være glad ved at komme herud til os. Lidt ud på Aftenen kom så Heilmann med en tysk forhenv. Kaptajn, Hr. Albrecht - flygtet, da han var med til et Komplot mod Hitler! De vilde frygtelig gerne leje Thopedeaborg m. Annexet osv - var begge vildt begejstrede for Haven - og hele Menagen; Albrecht var meget interessant - højst kultiveret - havde på 3 Aar lært sig fint Dansk, kendte forud fra Oversættelser en Mængde dansk Literatur, som han nu havde læst på Dansk! De vilde komme midt i Ugen og aftale, hvad de selv skulde medbringe. Mandag Aften kom mit søde Nus - strålende glad fra Sverrigsturen med Edith (Fru Madsen) - de var kommen til Københ. Søndag Aften Kl 12, Nus havde så overnattet hos Edith. Næste Dag gik hun ud til Kunderne med sine 2 Kofferter - fulde af Nyheder (de var hos Terp inden Afrejsen til Sverrig - hvor de iøvrigt købte en Masse nye morsomme Ting, i Glas altså) - og tænk dig hun fik Bestillinger for over 600 Kr! noget uhørt i Sommertiden - de har endnu aldrig haft så meget Sommerarbejde. Og i Aftes
+2/
+kom en forhenv. Skolekammerat fra Lyngby, som skulde købe en Brudegave - hun købte et Likørstel til 15 Kroner. Og i Dag telefonerede Minna - (de har fejret Mogens' fine Examen - han har stået berømmet i alle Aviser - 188 points - der skal 175 til Udmærkelse - og han er vist Landets yngste Jurist - de er lykkelige) - Minna ringede altsaa i Dag og bestilte en Sølvbryllupsgave til et Lægepar - med opgivne Motiver (Nus sagde, det var næsten som til en Selskabssang!!) - det bliver dyrt! de bør også straffes, fordi de aldrig når herud, hvilket Axel (ikke jeg) er meget fortørnet over! Axel føler sådant som en Tilsidesættelse - men Herregud - - -. Dog skal jeg ikke nægte, at jeg blev lidt frapperet da Minna sagde, at Sjums og Ole havde besøgt dem for en Ugestid siden - Sjums' Operation var forlængst vel overstået - og jeg skrev igår et bekymret Brev til hende og spurgte, hvornår hun skulde på Hospitalet! Nå. Schwamm d'rüber. -
+På Lørdag får Axel Sommerferie og samme Aften skal vi til det store årlige Drikke og Dansegilde hos Ungkarlene; Nus har i den Anledning købt sig en henrivende Swingkjole, som klær hende bedårende. Jeg har været til hos ["til" overstreget; "hos" indsat over linjen] den lokale (gode) Syerske, som "omforandrer" min sidste Brudekjole, som var af Natursilke - med et småternet grønligt Mønster, som i Aar er meget moderne - den tegner til at blive nydelig. Og vil du tænke dig, af Mors gamle, sorte Råsilkeoverstykke har hun syet en tip top moderne Swagger, som er bleven et helt Pragtstykke, jeg synes, det er så morsomt, at Mors gode Klædningsstykke nu igen kommer til Ære og Værdighed; jeg har passet godt på det og luftet det hvert Forår af Kisterne.
+Både Nus og jeg glæder os nu en Streg mere, som man jo gør, når Stadsen er i Orden.
+På Grund af de formodede Lejere tog jeg fat i Mandags på at gøre hovedrent i Thopedeaborg, der var helt stuvet til med en Masse Sager, som jeg måtte flytte ud i det tømte Tørvehus - skønt gamle Albertsen hjalp mig godt med al Flytningen, oversteg Foretagendet dog meget mine svage Kræfter - men yndigt blev der. Næste Dag kneb det derfor - men der var ingen Vej udenom, nu kom Turen til Endevending af de tre store Kofferter fulde af forskelligt Tøj - alt blev luftet i Solen - sorteret - Vintertøj pebret ned - jeg arbejdede begge Dage fra 6 Morgen til 6 Aften. Og tænk - så kom de Snøbler slet ikke. Axel ringede Heilmann op i Dag - de kommer først efter Pinse - Bæster, jeg havde altså ikke behøvet forcere Arbejdet sådan. Nå, så tog jeg to rolige Sydage i Haven, igår og i Dag, og er nu frisk til Pinserengøring i Morgen og Lørdag. Fru Pilegård, Sallinge, har skreven, at hun i Morgen afsender nogle slagtede og istandgjorte Kyllinger til Pinsehøjtiden - lubra! Og arme lille Munter skal opereres i Morgen paa begge Øjne (lokalbedøves) af Dyrlægen. Frk. Halle (Rævehalle) som er Sygeplejerske har lovet at assistere; vi var derovre i Aftes - så Ræveungerne, de er bedårende - blåsorte med hvid Dusk på Halen! under Burene løber hvide Kaniner på saftigt Græs - Rævetænderne løber i Vand. En af hendes 200 Kyllinger var bleven bidt ["bidt" overstreget] hugget i Nakken af en [teksten fortsætter i venstre margen s. 4; lodret:] Skade, hun havde givet den Hefteplaster på; der som en Hætte gik helt ud over Hovedet, om Halsen et Bind - den var uhyre komisk, lignede Bodil Ibsen som Maria Stuart (s 1' Side) 
+[Indsat i venstre margen s. 1; lodret:] Mere var der ikke om Kyllingerne. Søren Madsen og Edith var der i Aftes og købte for 22 Kr. af Nus (foruden for 170. - forleden!) Hils nu alle dine gode! Bibbes Blomst er stadig herlig! 
+Tusinde Hilsner, søde lille Junge, fra Dis. Nus hilser!</t>
+  </si>
+  <si>
     <t>1939-07-03</t>
   </si>
   <si>
     <t>Azaleavej 25</t>
   </si>
   <si>
     <t>J. P. Christian Erichsen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57, A 120, Lb. 2, 1290</t>
   </si>
   <si>
     <t>Fritz Syberg vil ikke have fødselsdagsgave af børn og svigerbørn. Højst en æske tegnekul til 18 øre.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/55iu</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Hr. og Fru 
 Billedhugger Syberg
 Azaleavej 25
 Kjøbenhavn Valby.
 [I brevet:]
 Pilegaarden Kjerteminde
@@ -7084,50 +7161,93 @@
   <si>
     <t>Sigurd Swane har kendt alle Sybergs børn længe. Swane husker, da Fritz Syberg slog igennem på Den Frie. Fritz og Anna var glade, men uimponerede over de fester, der derefter blev holdt. Swane lærte en masse kunstnere at kende dengang. 
 I 1909 inviterede Anna og Fritz Syberg Swane til at komme til Fyns Hoved. Fritz Syberg sad i komiteen på Århusudstillingen og lod Swane få billeder med både dér og på Den Frie. 
 Swane var ked af at høre, at Syberg havde det så dårligt. For nyligt stod han og beundrede tre Syberg-malerier i Arnbaks Kunsthandel. 
 Swane ville gerne være kommet til begravelsen, men han må holde jul med sine børn.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/SejG</t>
   </si>
   <si>
     <t>Malergården. Plejerup pr. Grevinge. 23-12-39.
 Kære store Søskendeflok, som jeg kender mere eller mindre og som jeg, med Undtagelse af den yngste lille (som jo ikke er lille mere) engang kendte så godt, at jeg ved , at dem jeg har set noget til gennem Årene, kender jeg bestandig som gamle Venner og at jeg føler sådan også for de andre (den lille yngste iberegnet) - kære allesammen som nu er samlede på Pilegården, i Tankerne er også jeg tilstede dér - for at takke og sige Farvel til jeres Fader med det stærke, varme levende Sind.
 Da I var Børn oplevede jeg som ung i nærmeste Samvær med ham og jeres hjertevarme Moder hans store Udstilling i den Frie Udstillings Bygning, der blev hans Livs strålende Gennembrud. Jeg husker ham, overrasket, stemt til Fest og Glæde, urokket i sin Jævnhed, stærk sund og frodig. De fine Fester han og jeres Moder blev bedt til (ved en af dem havde de spist på Guldtallerkner - jeg tror de største af jer endnu kan tænke jer jeres Moder fortælle derom, muntert og ganske uimponeret, sådan som jeg endnu kan høre hendes Stemme) var jeg ikke med til, men fra Dag til Dag satte de mig Stævne på Udstillingen eller hvor de mødtes med deres Malervenner, som jeg alle lærte at kende i de Dage, gamle Theodor Philipsen, Las og Be, Peter Hansen og hans Kone, Karl Schou og jeres "Tante Marie" og måske flere - ja Karl Isaksson, som jeg kendte i forvejen - - var der flere - der var mange andre Mennesker - Zahrtmann tror jeg også jeg atter strejfede i de Dage - - Det var før Krigen, hvad der end kunde tynge Mennesker, var der endnu en Lethed, en Optimisme i Sindet, som måske kun var delvist berettiget, men dog var så indtagende og uskyldig, så fri som den ikke siden har kunnet trives i vore Himmelstrøg. 
 Og inden disse to søde overraskende Mennesker, som havde opsøgt mig ukendte unge Mand, fordi de havde glædet sig over mine Billeder på Århusudstillingen i 1909 (antagne fordi jeres Fader havde siddet i Komiteen og holdt på dem) inden de var rejst havde de indbudt mig til til Maj at komme til dem i Kerteminde og derfra tage med op til det fjerne næsten ubetrådte Fynshoved.
 Til da havde jeg levet meget isoleret, fra Akademiet i Venskab, i nært Venskab med Harald Giersing og Neuhaus x) - havde naturligvis truffet andre jævnaldrende, havde gået hos Zahrtmann og dér også lært Poul Christiansen at kende, men mest levede jeg ene med mit Arbejde - og nu var på een Gang disse Mennesker kommet til mig. Der kom År, hvor jeg oplevede mangt og i en Årrække var mit Liv i nær Kontakt med de Mennesker. 
 I forstår vist, at jeg aldrig har glemt jeres Fader og hans første Indgreb i mit Liv, da han fik mine Billeder på Århusudstillingen og selv, sammen med Anna, en Dag bankede på min Dør på et stille Kvistatelier i Pileallé - siden foreslog jeres Fader mig til "den Frie Udstilling" - og i Årenes Løb har jeg fået et Brev nu og da, som har forlænget Linjerne.
 Det gjorde et stærkt Indtryk på mig, da Ernst nu på min Udstilling fortalte om hvor dårlig jeres Fader var. Men at Afslutningen var så nær, havde jeg ikke tænkt mig. Jeg håber, den ikke har været altfor svær. -
 Lige inden jeg rejste fra København stod jeg hos Arnbak og beundrede en Væg som udfyldte af 3 Billeder af jeres Fader, et større Snebillede fra Pilegårdens Omegn i Midten, simpelt og storladent, Landet i Hvile under Vintervejr og Kulde men med Hegn og Ris og Træer krydsende det hele, forvarende Livet til næste Sommer. Det var meget smukt, det var vist så sent som fra 1927. Et andet fra samme År og et vist fra 26 - to stille Landskaber - det en en Vej ud mod Aftenhimlen har jeg set engang før - det andet en Gråvejrsdag ved en stille Kyst, ikke megen Farve i noget af dem, men ["men" overstreget] næsten uanselige i Virkningen, men fulde af Liv og Følelse for Motivernes Spændevne. 
 Jeg gik gerne, når I fører jeres Faders Legeme til det sidste Hvilested et Sted bag i Rækkerne, men jeg må nøjes med at være der i Tankerne, mine Børns Jul holder mig fast her. 
 Men tag alle en hjertelig Hilsen fra mig, hver især.
 jeres hengivne
 Sigurd Swane.
 [Nederst s. 3 er indsat:] x) fra min Skoletid Ven med Knud Kyhn - 
 [Bagpå side 4, nederst, er skrevet med blyant:] Hermed et Brev
 som vi beder dig sende videre til de andre</t>
+  </si>
+  <si>
+    <t>1940-08-01</t>
+  </si>
+  <si>
+    <t>Julie Brandt
+Ellen Brønsted
+Elena Larsen
+Johannes Larsen
+Marie Larsen
+Else Larsen,  Andreas Larsens kone
+Christine  Mackie
+Elisabeth Mackie
+Ellen  Sawyer
+Christine Swane
+Ernst Syberg</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3868</t>
+  </si>
+  <si>
+    <t>Man må undskylde de folk, der tager fejl. Det er jo menneskeligt. 
+Andreas er flov over, at han igen glemte Elena/Bimse Larsens fødselsdag. 
+Det er fint, at det går godt med fiskeriet på Båxhult. Else og Andreas forsøgte engang at fange ål, og efter tre uger fik de én, som kostede dem 28 kr. i benzin og fiskegrej.
+Der er ikke helt så mange gæster hos Else, Johannes og Andreas Larsen, som der plejer, og det er dejligt. Christine/Meme og Elisabeth/Putte Mackie har været der, og Marie/Ia Larsen samt Christine/Uglen Swane. 
+Bryggeriet er ramt af "Sagerne" (formodentlig krigen). 
+Ernst/Rille Syberg skal giftes, og Johannes, Else og Andreas skal i den anledning til Pilegården tirsdag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/8A4l</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst s. 1 og 3:]
+ANDREAS LARSENS BRYGGERI
+POSTKONTO 57698 KERTEMINDE TELEFON 177
+KERTEMINDE,.................194
+[Håndskrevet:]
+1. August 0
+Kære Lysse.
+Tak for Dit Brev, som jeg fik tilmorgen. Angaaende Genistregen, saa maa man vel til en vis Grad undskylde de Folk, at de stikker Fingeren i Jorden og lugter hvor de er. Det er jo dog ikke sikkert at de lugter rigtigt, det er jo saa almindeligt og ["almindeligt og" indsat over linjen] menneskeligt at fejle. Det gik jo ikke os bedre end sædvanligt m.H.t. Bimses Fødselsdag iaar. Det er flovt at vi aldrig kan lære at huske den. Det er morsomt med Jeres Fiskeri; mon det nu vil gaa Jer ligesaa godt med Aalene, som med Gedderne? Else og jeg fiksede 2 1 (de to tal indsat over det foregående ord som tegn til, at "k" og "s" skal byttes om) engang Aal i en Mose i Dalby. Da vi havde sat Kroge, som vi røgtede om Morgenen næsten før det blev lyst, forat de ikke skulde gaa af Krogene, i saadan noget som 3 Uger, fangede vi en 1/4 P's Aal. Vi beregnede at den stod os i 28 Kroner, naar vi regnede med Benzin og Redskaber, (ikke med Tiden!)
+2/
+Forat bøde lidt paa det, købte vi 3 Aal til af en Dreng, som fiskede i samme Mose, de kostede tilsammen 75 Øre, det hjalp jo lidt på Regnskabet. - Du skriver at I vil gerne høre lidt herfra. Vi lever stille og roligt med færre Gæster end vi plejer at have, hvilket bekommer os helt godt. Vi har lige fulgt Meme ned til Toget, hun og Putte har været her nogle Dage, Putte rejste igen for 4-5 Dage siden. Paa Lørdag venter vi Ia og Ugle. De skal videre til Lindøgaard, hvor de har det godt, de er mere tilfredse, eller skal vi sige mindre utilfredse med Sagerne end vi; men deres Erhverv er jo heller ikke saa ilde faren som Bryggeriet. - Naa det var Ia vi slap ved. Ellen har Besøg af Pan og Bes for Tiden. - Paa Tirsdag, den 6te, skal Rille giftes; Far, Else og jeg skal ned paa Pilegaarden i den Anledning. - Vi har ogsaa en fin Køkkenhave iaar, vi passer den selv; det er morsomt, vi har Tid til det og saa sparer vi Havemand, som vi ellers hvert Aar har maattet have til Hjælp
+[Resten af brevet mangler]</t>
   </si>
   <si>
     <t>1943-12-29</t>
   </si>
   <si>
     <t>Else Larsen, Else, Andreas Larsens kone</t>
   </si>
   <si>
     <t>Christine Swane</t>
   </si>
   <si>
     <t>Marius Christiansen
 Thora Cohn
 Harald Bram  Knudsen
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Marie Larsen
 Marie Meyer
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Else Palle
 Lars Swane
 Franz Syberg
@@ -7412,59 +7532,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jeab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rDCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j7gX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/og82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WYXg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5rfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aZBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6VeS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/50AW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66Ve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShNF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yuBU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lRwR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gwM7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kEW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/blTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m4b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qd9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kncW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uFjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LEk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pkmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GSuB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y5pd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WXtS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/woRA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4UeJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7un" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fQKl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljUL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4dgJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/an9l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UFUm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VZB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7X7w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QjNS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDCV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sUCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CEx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JkN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/09sh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3rud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eHN3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GjnS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0QX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BNLq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKZs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uibV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CWCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/imFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AKkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6cVQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNyM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LoPR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gXuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tldU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jwls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BXVz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZnRa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uO8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6g9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/do6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fPjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CPGx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IK6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Emyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fci9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OuTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iIIF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wvaH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ejtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mRDJ3Tb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hlPg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/myx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ff9K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q1aW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WWt0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zZ7N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Xri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JvdR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRLT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vcEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tdQb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Octu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l4U3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROHQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xths" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Co4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KXu2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/En6N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tcgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ueGf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q6O2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QB3i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IuYg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fZNw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4WOO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NkIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xT6W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u3Gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rxyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QQEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ixgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bKZr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jd6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SeJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M6zq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2aEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZkYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VTML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uk7x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jD3L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EorP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2n2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X3Vo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRMF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eBpp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LUOZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aH2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/coz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qohh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/83pC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uf4J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KlXY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I2Dk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hcGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mc6I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OYf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3GM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wHXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVhA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KvGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V80V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7VPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B9Uj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UUcj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kPuH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n5hP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9QO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3ixP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLhL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/coSH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JUFd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCx0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HFxO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LZaJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uwnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9alh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wEll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfaF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IlQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fQpX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/caqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC7P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZ9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jVB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkyY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PbPG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSk2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ySm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WLDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vbnR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kuu5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nWBl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1jDe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVVI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0gjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6vQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qhpz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3cuY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CZLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oFJL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LyOZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I22m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/77nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sTyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XrJ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b4rC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jM2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qoxh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pO1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MFKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gIDR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yi5R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9t6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eki6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lhHP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gi9G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYRP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7oFZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q95M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/07i7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b0dL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rQYZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jeab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rDCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j7gX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/og82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WYXg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5rfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aZBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6VeS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/50AW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66Ve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShNF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yuBU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lRwR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gwM7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kEW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/blTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m4b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qd9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kncW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uFjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LEk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pkmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GSuB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y5pd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WXtS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/woRA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4UeJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7un" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fQKl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljUL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4dgJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/an9l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UFUm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VZB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7X7w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QjNS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDCV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sUCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CEx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JkN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/09sh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3rud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eHN3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GjnS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0QX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BNLq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKZs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uibV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CWCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/imFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AKkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6cVQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNyM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LoPR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gXuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tldU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jwls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BXVz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZnRa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uO8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6g9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/do6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fPjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CPGx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IK6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Emyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fci9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OuTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iIIF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wvaH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ejtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mRDJ3Tb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hlPg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/myx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ff9K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q1aW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WWt0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zZ7N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Xri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JvdR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRLT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vcEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tdQb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Octu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l4U3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROHQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xths" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Co4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KXu2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/En6N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tcgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ueGf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q6O2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QB3i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IuYg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fZNw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4WOO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NkIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xT6W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u3Gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rxyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QQEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ixgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bKZr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jd6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SeJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M6zq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2aEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZkYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VTML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uk7x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jD3L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EorP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2n2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X3Vo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRMF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eBpp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LUOZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aH2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/coz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qohh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/83pC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uf4J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KlXY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I2Dk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hcGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mc6I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OYf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3GM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wHXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVhA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KvGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V80V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7VPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B9Uj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UUcj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kPuH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n5hP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9QO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3ixP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLhL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/coSH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JUFd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCx0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HFxO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LZaJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uwnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9alh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wEll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfaF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IlQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fQpX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/caqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC7P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZ9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jVB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkyY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PbPG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSk2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ySm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WLDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vbnR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kuu5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nWBl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1jDe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVVI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0gjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6vQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qhpz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3cuY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CZLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oFJL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LyOZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I22m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/77nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sTyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XrJ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b4rC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jM2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qoxh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pO1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MFKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gIDR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yi5R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9t6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eki6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lhHP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gi9G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYRP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7oFZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7h9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q95M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/07i7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8A4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b0dL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rQYZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M233"/>
+  <dimension ref="A1:M235"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -17459,392 +17579,478 @@
       <c r="H225" s="5" t="s">
         <v>1392</v>
       </c>
       <c r="I225" s="5"/>
       <c r="J225" s="5" t="s">
         <v>1393</v>
       </c>
       <c r="K225" s="5" t="s">
         <v>1394</v>
       </c>
       <c r="L225" s="6" t="s">
         <v>1395</v>
       </c>
       <c r="M225" s="5" t="s">
         <v>1396</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
         <v>1397</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C226" s="5" t="s">
-        <v>65</v>
+        <v>1258</v>
       </c>
       <c r="D226" s="5" t="s">
-        <v>1185</v>
+        <v>1340</v>
       </c>
       <c r="E226" s="5" t="s">
-        <v>296</v>
+        <v>1398</v>
       </c>
       <c r="F226" s="5" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="G226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H226" s="5" t="s">
-        <v>1399</v>
-[...1 lines deleted...]
-      <c r="I226" s="5"/>
+        <v>1400</v>
+      </c>
+      <c r="I226" s="5" t="s">
+        <v>1401</v>
+      </c>
       <c r="J226" s="5" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="K226" s="5" t="s">
-        <v>1401</v>
+        <v>1403</v>
       </c>
       <c r="L226" s="6" t="s">
-        <v>1402</v>
+        <v>1404</v>
       </c>
       <c r="M226" s="5" t="s">
-        <v>1403</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>1404</v>
+        <v>1406</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>550</v>
+        <v>1185</v>
       </c>
       <c r="E227" s="5" t="s">
         <v>296</v>
       </c>
-      <c r="F227" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F227" s="5" t="s">
+        <v>1407</v>
       </c>
       <c r="G227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H227" s="5" t="s">
-        <v>1405</v>
-[...3 lines deleted...]
-      </c>
+        <v>1408</v>
+      </c>
+      <c r="I227" s="5"/>
       <c r="J227" s="5" t="s">
-        <v>1407</v>
+        <v>1409</v>
       </c>
       <c r="K227" s="5" t="s">
-        <v>1408</v>
+        <v>1410</v>
       </c>
       <c r="L227" s="6" t="s">
-        <v>1409</v>
+        <v>1411</v>
       </c>
       <c r="M227" s="5" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>1411</v>
+        <v>1413</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C228" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>55</v>
+        <v>550</v>
       </c>
       <c r="E228" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H228" s="5" t="s">
-        <v>1412</v>
-[...1 lines deleted...]
-      <c r="I228" s="5"/>
+        <v>1414</v>
+      </c>
+      <c r="I228" s="5" t="s">
+        <v>1415</v>
+      </c>
       <c r="J228" s="5" t="s">
-        <v>1413</v>
+        <v>1416</v>
       </c>
       <c r="K228" s="5" t="s">
-        <v>1414</v>
+        <v>1417</v>
       </c>
       <c r="L228" s="6" t="s">
-        <v>1415</v>
+        <v>1418</v>
       </c>
       <c r="M228" s="5" t="s">
-        <v>1416</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>1417</v>
+        <v>1420</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C229" s="5" t="s">
-        <v>1418</v>
+        <v>65</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>1419</v>
+        <v>55</v>
       </c>
       <c r="E229" s="5" t="s">
-        <v>1420</v>
+        <v>296</v>
       </c>
       <c r="F229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H229" s="5" t="s">
         <v>1421</v>
       </c>
-      <c r="I229" s="5" t="s">
+      <c r="I229" s="5"/>
+      <c r="J229" s="5" t="s">
         <v>1422</v>
       </c>
-      <c r="J229" s="5" t="s">
+      <c r="K229" s="5" t="s">
         <v>1423</v>
       </c>
-      <c r="K229" s="5" t="s">
+      <c r="L229" s="6" t="s">
         <v>1424</v>
       </c>
-      <c r="L229" s="6" t="s">
+      <c r="M229" s="5" t="s">
         <v>1425</v>
-      </c>
-[...1 lines deleted...]
-        <v>1426</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B230" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C230" s="5" t="s">
         <v>1427</v>
       </c>
-      <c r="B230" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C230" s="5" t="s">
+      <c r="D230" s="5" t="s">
         <v>1428</v>
       </c>
-      <c r="D230" s="5" t="s">
+      <c r="E230" s="5" t="s">
         <v>1429</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="F230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H230" s="5" t="s">
         <v>1430</v>
       </c>
       <c r="I230" s="5" t="s">
         <v>1431</v>
       </c>
       <c r="J230" s="5" t="s">
         <v>1432</v>
       </c>
       <c r="K230" s="5" t="s">
         <v>1433</v>
       </c>
       <c r="L230" s="6" t="s">
         <v>1434</v>
       </c>
       <c r="M230" s="5" t="s">
         <v>1435</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
         <v>1436</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C231" s="5" t="s">
-        <v>1428</v>
+        <v>713</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>1437</v>
+        <v>408</v>
       </c>
       <c r="E231" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H231" s="5" t="s">
+        <v>1437</v>
+      </c>
+      <c r="I231" s="5"/>
+      <c r="J231" s="5" t="s">
         <v>1438</v>
       </c>
-      <c r="I231" s="5" t="s">
+      <c r="K231" s="5" t="s">
         <v>1439</v>
       </c>
-      <c r="J231" s="5" t="s">
+      <c r="L231" s="6" t="s">
         <v>1440</v>
       </c>
-      <c r="K231" s="5" t="s">
+      <c r="M231" s="5" t="s">
         <v>1441</v>
-      </c>
-[...4 lines deleted...]
-        <v>1443</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B232" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C232" s="5" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D232" s="5" t="s">
         <v>1444</v>
-      </c>
-[...7 lines deleted...]
-        <v>1258</v>
       </c>
       <c r="E232" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F232" s="5" t="s">
+      <c r="F232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H232" s="5" t="s">
+        <v>1445</v>
+      </c>
+      <c r="I232" s="5" t="s">
         <v>1446</v>
       </c>
-      <c r="G232" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H232" s="5" t="s">
+      <c r="J232" s="5" t="s">
         <v>1447</v>
       </c>
-      <c r="I232" s="5" t="s">
+      <c r="K232" s="5" t="s">
         <v>1448</v>
       </c>
-      <c r="J232" s="5" t="s">
+      <c r="L232" s="6" t="s">
         <v>1449</v>
       </c>
-      <c r="K232" s="5" t="s">
+      <c r="M232" s="5" t="s">
         <v>1450</v>
-      </c>
-[...4 lines deleted...]
-        <v>1452</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B233" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C233" s="5" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D233" s="5" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E233" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F233" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G233" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H233" s="5" t="s">
         <v>1453</v>
       </c>
-      <c r="B233" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C233" s="5" t="s">
+      <c r="I233" s="5" t="s">
         <v>1454</v>
       </c>
-      <c r="D233" s="5" t="s">
+      <c r="J233" s="5" t="s">
         <v>1455</v>
       </c>
-      <c r="E233" s="5" t="s">
+      <c r="K233" s="5" t="s">
+        <v>1456</v>
+      </c>
+      <c r="L233" s="6" t="s">
+        <v>1457</v>
+      </c>
+      <c r="M233" s="5" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="5" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B234" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C234" s="5" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D234" s="5" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E234" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F234" s="5" t="s">
+        <v>1461</v>
+      </c>
+      <c r="G234" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H234" s="5" t="s">
+        <v>1462</v>
+      </c>
+      <c r="I234" s="5" t="s">
+        <v>1463</v>
+      </c>
+      <c r="J234" s="5" t="s">
+        <v>1464</v>
+      </c>
+      <c r="K234" s="5" t="s">
+        <v>1465</v>
+      </c>
+      <c r="L234" s="6" t="s">
+        <v>1466</v>
+      </c>
+      <c r="M234" s="5" t="s">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="5" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B235" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C235" s="5" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D235" s="5" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E235" s="5" t="s">
         <v>122</v>
       </c>
-      <c r="F233" s="5" t="inlineStr">
-[...15 lines deleted...]
-      <c r="J233" s="5" t="s">
+      <c r="F235" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G235" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H235" s="5" t="s">
+        <v>1471</v>
+      </c>
+      <c r="I235" s="5" t="s">
+        <v>1472</v>
+      </c>
+      <c r="J235" s="5" t="s">
         <v>891</v>
       </c>
-      <c r="K233" s="5" t="s">
-[...6 lines deleted...]
-        <v>1460</v>
+      <c r="K235" s="5" t="s">
+        <v>1473</v>
+      </c>
+      <c r="L235" s="6" t="s">
+        <v>1474</v>
+      </c>
+      <c r="M235" s="5" t="s">
+        <v>1475</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -18038,44 +18244,46 @@
     <hyperlink ref="M209" r:id="rId214"/>
     <hyperlink ref="M210" r:id="rId215"/>
     <hyperlink ref="M211" r:id="rId216"/>
     <hyperlink ref="M212" r:id="rId217"/>
     <hyperlink ref="M213" r:id="rId218"/>
     <hyperlink ref="M214" r:id="rId219"/>
     <hyperlink ref="M215" r:id="rId220"/>
     <hyperlink ref="M216" r:id="rId221"/>
     <hyperlink ref="M217" r:id="rId222"/>
     <hyperlink ref="M218" r:id="rId223"/>
     <hyperlink ref="M219" r:id="rId224"/>
     <hyperlink ref="M220" r:id="rId225"/>
     <hyperlink ref="M221" r:id="rId226"/>
     <hyperlink ref="M222" r:id="rId227"/>
     <hyperlink ref="M223" r:id="rId228"/>
     <hyperlink ref="M224" r:id="rId229"/>
     <hyperlink ref="M225" r:id="rId230"/>
     <hyperlink ref="M226" r:id="rId231"/>
     <hyperlink ref="M227" r:id="rId232"/>
     <hyperlink ref="M228" r:id="rId233"/>
     <hyperlink ref="M229" r:id="rId234"/>
     <hyperlink ref="M230" r:id="rId235"/>
     <hyperlink ref="M231" r:id="rId236"/>
     <hyperlink ref="M232" r:id="rId237"/>
     <hyperlink ref="M233" r:id="rId238"/>
+    <hyperlink ref="M234" r:id="rId239"/>
+    <hyperlink ref="M235" r:id="rId240"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>