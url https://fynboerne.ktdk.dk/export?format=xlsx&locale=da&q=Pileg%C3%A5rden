--- v1 (2026-08-17)
+++ v2 (2026-10-01)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2550" uniqueCount="1476" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2561" uniqueCount="1482" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -70,51 +70,51 @@
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>København</t>
   </si>
   <si>
     <t>Nyborg
 Halmstad Sweden</t>
   </si>
   <si>
     <t>Johan Bless
 Alfred Eckardt
 Christian Eckardt
 Margrethe  Eckardt
-J.C. Hostrup
+Jens Christian Hostrup
 Adolph Larsen
 Jeppe Andreas Larsen
 Niels Mollerup</t>
   </si>
   <si>
     <t>Den nye gård: muligvis er ombygningen af købmandsgården i Langegade 50 først helt færdig nu.
 "Vilhelm" og "Adolph" er to af I.A. Larsens skibe.
 Duder er Vilhelmine Larsens måde at stave til duer på.
 Udflyttergårdene: Møllegården, Andekjærgården, Pilegården og Damgården. (Erland Porsmose: Fritz Syberg - Kunsten, naturen, kærligheden. Gyldendal 2012)</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Johannes Larsen har ikke fået besøg og penge som lovet, fordi der har været problemer med levering af tømmer. I.A. Larsen har været i Nyborg for at få styr på tingene. Han skal huske at give besked om, hvornår Mollerup kommer og skrive, hvad han synes, han skal betale i husleje. Margrethe Eckardt skal besøge sine forældre på gården Høljeryd i Sverige.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QhX0</t>
   </si>
   <si>
     <t>[Påtrykt]
 J.A. Larsen
 Kjerteminde [Håndskrevet:] den 6 mai 1885
 Kjæreste Johannes
 Igaar var Fader i Nyborg for at trøste den Mand der venter paa Tømmeret og see om varerne vare gode, allerede i dag Kl 9½ kom Kuf ”Vilhelm” tilsyne og er allerede i Nyborg. ”Adolph” ligger sejlklar og med denne gode Vind kan den snart naa Halmstad og med Guds Hjælp [markeret med tal og linje at ordene skal byttes rundt] alle Sorger slukkes, at Fader ingen Ubehageligheder skal have fordi det gaar over Tiden med Leveringen, see derfor kunde jeg ikke svare paa dit Brev jeg vidste godt at du ikke fik nogen af din Ønsker opfyldt mit Barn hverken at vi skulde give Møde eller Penge, du har heller ikke ventet det naar Du havde taget Fornuften til Hjælp men Hjærte og Fantasi eller Kjærlighed til Kunsten er løbet ad med Dig
@@ -153,62 +153,62 @@
     <t>Møllerens børn har skarlagensfeber, så Marie Larsen foreslår, at Puf bliver "dernede" (formodentlig hos bedsteforældrene på Erikshaab).
 Johannes Larsen og Fritz Syberg sidder og drikker bajere hos Georg Larsen, hvis kone er ved at føde i værelset ovenpå. 
 Johannes Larsen og sønnen Lysse har spist hos Syberg-familien.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/jeab</t>
   </si>
   <si>
     <t>Kjerteminde 10 Juli 1902
 Kæreste Alhed!
 Jeg skriver til Dig for at lade Dig vide at Møllerens Børn har Skarlagensfeber. De hentede Læge i Gaar og det viste sig at de har haft det i længere Tid, saa længe at det ene af Børnene skaller og altsaa har det omtrent overstaaet, Marie fortalte det før og foreslog at jeg skulle lade Dig det vide. Hun mente at Du maaske hvis det kunde lade sig gøre vilde efterlade Puf dernede til vi kommer hjem fra Nordskov, men det maa Du selv om. Jeg sidder her hos Grossererens med Baronen, han beder mig hilse, vi er paa den tredje Bayer. Georgs Kone ligger oven paa og er ved at faa en lille, de hentede Jordemoderen i Nat men efter hvad Due siger er der ikke passeret noget endnu. Vi var til Aften hos Hønset og Baronen i Gaar. Snaps stegte Kyllinger og Rødvin og Madeira. Lysse og jeg laa dernede i Nat og Baronen hos os da det regnede da vi skulde hjem. Hils dem alle sammen dernede. Jeg glæder mig til at se Dig i Morgen. Din
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1903-06-21</t>
   </si>
   <si>
     <t>Höljeryd</t>
   </si>
   <si>
     <t>Landeryd 
 Fynshovedvej 748, 5390 Martofte
 Møllebakken 14, 5300 Kerteminde</t>
   </si>
   <si>
-    <t>Anna 2 -
-Niels  Dorph
+    <t>Niels  Dorph
 - Eckmann
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Vilhelm Larsen
 Marie Lassen
-Christine Swane</t>
+Christine Swane
+Anna  -, ven af Larsen-familien</t>
   </si>
   <si>
     <t>Villaen er Alhed og Johannes Larsens bolig på Møllebakken i Kerteminde. Det var et meget gæstfrit hjem. De 4 malere kan enten være på besøg eller det kan være konstellationen Alhed og Johannes Larsen overfor Anna og Fritz Syberg. Sidstnævnte flyttede året før ind på Pilegården, som lå i nærheden. Måske er der forberedelser igang til verdensudstillingen i Kerteminde, som fandt sted i september.
 Høljeryd er en af familien Larsens svenske ejendomme med tilhørende savværk. Strømhult var nabogård til Høljeryd. Her boede en kusine til Johannes Larsen med mand og børn.
 Brandåsen er et område nær Høljeryd. 
 Saagmester = formand på savværket</t>
   </si>
   <si>
     <t>Vilhelmine Larsen, Johannes Larsens mor, er på Høljeryd i Sverige. Hun savner at høre noget om, hvad Johannes og Christine maler for tiden. Der har været problemer med en tjenestepige.
 Området er utrolig smukt og hun synes, at Johannes skal male det. Hun vil tale med sin mand om, at Eckman skal have en kombineret stilling på Høljeryd som skytte, fisker og formand på savværket. Der er en epidemi af mæslinger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gTFF</t>
   </si>
   <si>
     <t>Høljeryd den 21/6 1903
 Kjære Johannes!
 Du ved ikke hvor glad jeg blev for dit Brev, det kom lige Dagen efter at Fader var rejst hjem, saa det kom paa en heldig Tid, godt var det du havde tegnet Haven, nu seer jeg det alt sammen saa tydelig for mig baade Børn og Gamle, det er godt at have en levende Fantasi; det har hjulpen mig over meget – du maa skrive igjen ved Lejlighed kjære Johannes og fortælle mig lidt om hvad du maler det savner jeg saameget at see Eders Arbejder, sig mig ogsaa hvad Uglen maler og hvad du synes om det, er hun nogenlunde tilfreds, du kjender min Sorg i den Henseende; men jeg har lagt Alt i den kjærligste Faders Haand og Han vil hjælpe – det troer jeg saa vist.
 Naar det er en flink Pige I har saa faar vel Alhed ogsaa Tid at male, fik hun saa nogle Elever? I maa endelig lade mig følge med derhjemme ellers bliver der en tomt Sted for mig. Faer fortalte mig lidt om Børnene; men jeg vil jo vide meget meget mere. Jeg fik Brev fra Vilhelm han skrev det var saadan søde artige Børn da han var hjemme, I maa jo have det livligt med 4 malere samlede paa saa nært Hold og musikalske Mennesker – omgaaes I Dorph? Naar skal du til Fynshoved hvad er Skyld i at Uglen ikke tog til Romsø jeg synes ikke det er hyggelig at bo ene i saadant stort Huus paa Landet, jeg venter stadig Brev fra hende nu kommer det vel, naar hun er kommen i Ro. Her er saa smukt ved Midsommer – mange Gange ønsker jeg at nogen af Eder var her for at fæstne det paa Lærredet, Du gjør dig ingen Ide om hvor det gjorde en Forskjel da Smedens Ladegaard kom i Ramme, der er en saadan Friskhed og Stemning over den [ulæseligt ord] at jeg har stor Glæde, naar jeg vender mig fra de store Figurer i [Stenhegnene?] og snavsede Farver i Skovens Træer; men Faer er jo saa glad og der er jo ogsaa meget kjønt – gamle [ulæseligt ord] staar godt i Hjørnet
 Nu er det jo bare den forgyldte Ramme der staar ham i Hovedet gav han dig Maalet da han var hjemme; maler du aldrig med Kazoin mere, det gik dog saa hurtig jeg kan se de 2 ænder saa tydelig eller Gaasen hos Georg, men bryd dig ikke om min Snak kjære Barn det kan komme ved Lejlighed – Vi har det saa godt kjære og dette at leve saameget i Fred og Ro i Naturen har lært mig saameget, i al Fald har jeg Tid at tænke, og at takke Gud Fader for Helbred og dagligt Brød saa troer jeg paa at han nok vil give den kjære gode Fader Lykke og Velsignelse til at faa ordnet herovre som han ønsker
 Efter denne gode Regn staar Korn og Græs godt, vi har jo 2 Køer og 1 Gris - 3 Høns hvoraf de 2 ligger og 1 gaar med 6 Kyllinger – den brogede skal kælve nu i denne Maaned og jeg visper Smør 2 Gange ugentlig saa jeg klarer mig undtagen naar vi skal bage.
 Jeg er glad ved at Dumpe er her, nu Pigen er syg, vi har faaet en der malker, det var en Pige der er fuld af Løgn og saa var hun luset. Jeg er saameget veltilfreds at hun ikke kommer mere 
 Jeg havde straks Mistanke og lod hende kun gaa i Haven og enkelte andre Arbejder – som jeg vidste hun kunde udrette fast Laag til Mælkespanden jeg bar det alene indtil hun var borte ellers havde Far vel jaget hende bort straks – nu gik det sin stille Gang
 Igaar blev vi bedt paa Brandaasen til Kaffe Midsommer, Datteren er hjemkommen fra Amerika og hun er fiks og seer godt ud saa Faer gaar nok med derop, her blev igaar fisket en Gjedde paa 14 [pund] i Aaen, der gaar hver Søndag nogle Stykker sammen, men de gaar saa frit de mener vel de Alle har ret naar nu Eckman kommer hjem saa siger jeg til Faer lad ham blive baade vor Fisker og vor Skytte samtidig med Saagmester
 Saa kan vi jo dele Udbyttet og saa forbyde Uvedkommende at gaa og trampe Græsset ned, Aalen kommer først i August Maaned men her er en rigdom af Skovbær saa jeg ikke har tænkt mig Halvdelen – Nu skal du vide vi ere raske her; paa Strømhult ligger de 2 ældste Børn af Mæslinger. Skolerne er lukkede saa det er en Epidemi. Saa vil jeg ønske I maa have det godt inden Døre og er glad ved du er saa nær ved, om Marie og Adolph behøver et Raad, Tak for Eders Kjærlighed imod dem 
@@ -3110,50 +3110,84 @@
   <si>
     <t>Den omtalte bog kan enten være Johannes V. Jensen: Aarets Højtider eller samme forfatters Evolution og Moral. Begge udkom i 1925. 
 Johannes V. Jensen rejste 1925-1926 til Ægypten og Palæstina.
 De bedsteforældre, som Fritz Syberg skriver om, må være hans mors forældre, eftersom Sybergs farfar, Heinrich von Syberg, var død, før Fritz Syberg blev født. Navnene på Fritz Sybergs mormor og morfar kendes ikke. 
 Marie Schou/Syberg flyttede ind på Pilegården hos Fritz Syberg i 1925, efter at hun var blevet pensioneret fra sit arbejde i Rigsdagen. De første år af parrets ægteskab boede hun på det nedlagte gartneri Valdal i Valby.</t>
   </si>
   <si>
     <t>Fritz Syberg tager afsked før Jensens rejse. Syberg takker for bogen. Marie sagde efter læsningen af den: "I er et ædelt Par". Syberg mindes i den forbindelse et indrammet digt fra hans bedsteforældres guldbryllup.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ROHQ</t>
   </si>
   <si>
     <t>Pilegaarden 25-11-25
 Kære Johannes V. og Else.
 I Dag er det Vinter med Slud og Sne, rigtig et Vejr til at rejse til Ægypten i, derfor vil jeg tage Afsked med Dig. 
 Og endnu en Gang sige Tak for Din smukke Bog, som jeg har læst i under mere rolige Forhold end [”end” indsat over linjen] i København. Marie har ligeledes læst den, og ved at overveje sit Indtryk kom hun til det Resultat: ”I er et ædelt Par”. Hendes Karakteristik løste min egen bundne Tanke og vakte min Erindring fra en forsvunden Tid. Da jeg var 14 Aar var jeg til mine Bedsteforældres Guldbryllup, og da havde Degnen digtet prentet og ladet indramme to Strofer hvoraf den første begyndte saaledes: 
 ”Guldbryllupskransen sjældent bindes 
 den passer kun til sølvgraat Haar
 et ædelt Par i Dag dog findes
 som her med Kransen smykket staar”…
 Jeg ved ikke hvad der er mest sjældent Guldbryllup eller Ædelhed, men [i] hvert Fald de hjerteligste Hilsener fra 
 Marie og Fritz Syberg</t>
   </si>
   <si>
+    <t>1926-01-23</t>
+  </si>
+  <si>
+    <t>Henrik Cavling
+Emmerik Jensen
+Jens Jensen
+Villum Jensen
+Marie Schou</t>
+  </si>
+  <si>
+    <t>Johannes V. Jensen var på rejse i Ægypten og Palæstina 1926 (lex.dk)
+Syberg-familien boede i et lille skur på Fyns Hoved i sommermånederne flere år i træk. I 1910 besøgte Jensen-familien dem dér. 1910-1913 boede Syberg-familien i Italien.
+Det Anckerske Legat blev testamentarisk stiftet af Carl Andreas Ancker 1857. Det uddeltes tidligere hvert år til en maler, en billedhugger, en komponist og en digter (Det Anckerske Legats hjemmeside, sept. 2026). 
+Else og Johannes V. Jensen havde et fritidshus i Tibirke.</t>
+  </si>
+  <si>
+    <t>Fritz Syberg har fået brev fra Johs. V. Jensen, som skriver, at han fremover vil koncentrere sin opdagertrang omkring Danmark.
+Da Else og Johannes V. Jensen i 1910 besøgte Syberg-familien på Fyns Hoved, sagde Johs. V., at han ville ønske, at Cavling havde set med.
+Fritz Syberg foreslog i 1912, at Johs. V. på vej til Kina skulle sætte Else og børnene af i Italien hos Anna og Fritz, men det skete ikke. Meget i deres liv havde nok udviklet sig anderledes, hvis planen var blevet realiseret.
+Fritz Syberg håber, at Else og Johannes V. Jensen vil komme til Pilegården førstkommende sommer, så han kan male dem.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DNqu</t>
+  </si>
+  <si>
+    <t>Pilegaarden 23-1-26
+Kære Else.
+Den 21 fik vi et Brev fra Joh. V fra Ægypten, som netop indtraf paa Maries Fødselsdag. Hans Fornemmelse var i Brevet netop som jeg ventede mig, og jeg kan levende sætte mig ind i om ["om" overstreget] at han føler Trang til Resten af sit Liv at koncentrere sig og sin Opdagertrang til Danmark. Sagen er at Ens Flugt ud i Universet der ["der" oversteget] foregaar lige saa hurtig og bekvemt fra Kvisten i Rahbeks Alle som fra et Hotel i Kairo og man kommer lige hurtig af Sted enten man sidder paa en af Tibirkes Bakker eller ["eller" indsat over linjen] i et Eksprestog.
+Husker Du en Sommerdag i 1910 ude paa Fyns Hoved da Luften var skyfri, Havet blaat og Kornet modent, og Joh. V. ønskede at Cavling var tilstede og kunde "se med" -?
+Jeg kommer ved at mindes den til at tænke paa Sommeren 1912 da vi opholdt os i Marina di Pisa det var samme Aar Joh. og jeg begge fik Ancher. Jeg foreslog i et Brev at han naar han drog af paa sin Kinarejse skulde lægge Vejen om ad Pisa tage Dig og Børnene med og sætte Jer af der og saa hente Jer paa Hjemvejen. Han lyttede, og der var saa vidt jeg kunde mærke ogsaa en svag Vaklen tilstede. Men altsaa, han holdt fast ved sit Lune og gik uden om Italien. Jeg kan ikke lade være med at tænke paa, hvad Kulør vor fælles Skæbne vilde have faaet om han nu havde indvilliget. Det var saadan en grødefuld Tid for Forholdet mellem os. Det er et af disse mystiske Punkter der vrimler af i Ens Liv, hvor man ved at se tilbage ofte faar den Tro at Livet vilde have blevet et helt andet dersom man paa ["paa" overstreget] i et bestemt givet Øjeblik havde sat venstre Ben frem i Stedet for højre.
+Imidlertid, det er godt som det er.
+Jeg haaber vi ser Eder til Sommer i Jeres nye Bil. Garagen er vist ikke mindre end den kan rumme den. Undertiden forestiller jeg mig at I maaske kunde falde til her en Tid, saa jeg kunde faa min gamle Drøm om at male Jer sammen i det fri virkeliggjort. Hils nu Joh. V. naar Du skriver fra os begge to, og mange Hilsener til Dig selv fra Marie og Fritz Syberg</t>
+  </si>
+  <si>
     <t>1926-05-01</t>
   </si>
   <si>
     <t>Kai Nielsen
 Bertel Thorvaldsen</t>
   </si>
   <si>
     <t>Den omtalte bog om Thorvaldsen er "Thorvaldsens Portrætbuster." Introduktion af Johannes V. Jensen. Biografiske noter ved Aage Marcus. Gyldendalske Boghandel, Nordisk Forlag 1926. Bogen om Kai Nielsen er ikke fundet.
 Overpræsidenten var chef i Overpræsidiet (tilsvarende institutioner i provinsen kaldtes Statsamtet, senere Statsforvaltningen, senere Familieretshuset). Det vides ikke, hvilken bestilling til overpræsidenten, der er tale om.</t>
   </si>
   <si>
     <t>Fritz Syberg er glad for bogen om Thorvaldsen og synes, at Johs. V. Jensen er en god til at skrive om kunst. Syberg skal til København for sat gøre bestillingen til overpræsidenten færdig. Han bliver der hele maj måned og regner med at ses med Jensen-familien.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/xths</t>
   </si>
   <si>
     <t>Pilegaarden 1-5-26
 Kære Ven
 I Gaar Store Bededag læste vi Dit Værk om Thorvaldsen, som vi begge er enige om er en meget smuk Bog. Du er virkelig den eneste der kan skrive om Kunst saa man lever med. Alt andet falder man i Søvn over – tænk at der kan skrives saa smukt om Kunst og ingen af vore Professionals aner det, men kører bare videre paa vedtagen kedsommelige Vis. Vi har havt megen Glæde af Din Bog. (Marie beder mig hilse Dig og sige at Din Bog er meget mere forstaaelig end Bogen om Kai) – som vi ogsaa lige har faaet. –
 Paa Tirsdag rejser vi til København, jeg skal over og gøre den Bestilling til Overpræsidenten færdig – gid man aldrig havde valgt mig dertil – og saa bliver vi Maj Maaned i København. Jeg glæder mig til at hilse paa Jer igen. Paa Gensyn
 Eders hengivne Fritz Syberg.</t>
   </si>
   <si>
     <t>1926-07-21</t>
@@ -4220,75 +4254,50 @@
 Emmerik Jensen
 Jens Jensen
 Villum Jensen
 Jens Stolt
 Lars Syberg
 Odette Syberg</t>
   </si>
   <si>
     <t>Jens Stolt, som formodentlig var en af de to malere, der opsøgte Fritz Syberg, var medstifter af kunstnersammenslutningen Den Fynske Forårsudstilling.</t>
   </si>
   <si>
     <t>Syberg sender et avisudklip. Han kender intet til sagen og finder de to herrer påtrængende.
 To malere fra Odense har bedt om at måtte udstille nogle af Sybergs billeder på Forårsudstillingen. Syberg havde ikke mistanke om noget luskeri.
 Lars/Sakker er blevet gift med en fransk-amerikansk kvinde. Syberg kan ikke tale med hende, så de smiler bare til hinanden.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Uf4J</t>
   </si>
   <si>
     <t>Pilegaarden 23-1-32
 Kære Ven.
 Dette Udklip fik jeg i Dag. Jeg kender hverken ”Argus” eller Dagens Nyheder”, ligesom jeg ogsaa maa fralægge mig enhver Art af Viden om den Paatrængenhed, som de to Herrer, der nævnes, synes at have udvist mod Dig. Jeg vil haabe at det hele er en Avisoverdrivelse.
 Der kom for nogle Dage siden en ung Odensemaler og anmodede mig om nogle Billeder til en Foraarsudstilling i Marts, og da nogle af ”den Fries” Malere og nogle af ”Grønningens” ogsaa skulde indbydes, var jeg skiklig nok til at indvillige. Jeg anede intet Lumskeri. 
 Alt er ved det gamle. Et nyt Moment er Sakker med sin fransk-amerikanske Kone. Hun er flink. Vi maa nøjes med at smile til hinanden, da mine franske Brokker ikke rækker ret vidt og engelsk kan jeg slet ikke.
 Mange Hilsener til Dig og Else og Jer alle sammen. Eders hengivne Fritz Syberg.</t>
-  </si>
-[...23 lines deleted...]
-Fritz Syberg.</t>
   </si>
   <si>
     <t>1932-2</t>
   </si>
   <si>
     <t>Astrid Bøttern
 Ellen Bøttern
 Eric Bøttern
 Jørgen Bøttern
 Margaretha Bøttern
 Johanne Giersing
 Sven Havsteen-Mikkelsen
 Jens Villads Valdemar Hermansen
 Thomas Jensen
 Adolph Larsen
 Elena Larsen
 Jens Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Peter Andreas Larsen
 Vilhelm Larsen
 Bendt Rom
 Kirsten Rom
 Jørgen Schou
 Marie Schou
@@ -4313,50 +4322,75 @@
 Andreas og Johannes Larsen har været til boksekamp, og Andreas har været på køreture.
 Mark Twain-bogen bliver sendt til Elena/Bimse, når Johannes Larsen har læst den.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/v5EC</t>
   </si>
   <si>
     <t>Kære Lysse, Tillykke. 
 Som du ser af medfølgende Fragtbrevsduplikat har vi sendt en Sæk Seletøj (d.v.s. Klakses Saddel og Trense) til dig. Nu haaber jeg det maa Båxhult hurtigere og med mindre Besvær for dig end det islandske Ridetøj. Fragtbrevsduplikatet kan maaske gøre Nytte, som Bevis. De to Læderlapper, som dækker det øverste af Stigbøjleremmene gør du vel i at smøre med Tran paa Undersiden, saa vil de hurtigt blive bløde, saa de ikke gnaver Jeres Ben under Ridningen. Paa Lørdag Aften kommer Baronens herop forat høre en Koncert som Thomas Jensen, Besses Mand, skal
 2.)
 udsende i Radioen, vi vil saa fejre din Fødselsdag med Chokoladedrikning. Besse har været paa Pilegaarden nogen Tid forat staa Model for Baronen, jeg har saa været dernede et Par Gange til Bridge, Kontraktbr. efter Hermansen. (Ofdette, Sakker, Besse og undertegnede). Kirsten Rom har været her nogle Dage, mens Bendt Rom var paa Foredragsrejse i Jylland. Da han kom tilbage holdt han x) Lysbilledforedrag for os ovre i Værkstedet efter et vellykket Aftensbord: Baronen, Marie, Besse, Odette, Sakker, Kirsten og Bendt Rom og Mikkelsen, som kom uventet fra Korsør, 
 3.
 hvor han bor nu. Efter Lysbillederne spillede vi paa Grammofon og drak Øl m.m. ovre i Mors Stue; hele Huset var pyntet med Blomster af Kirsten Rom og der var Ild i Kaminen. Festen sluttede med at Far uddelte til Damerne af de Callaplanter, som stod i Trappestuen.
 Samme Dag bryggede vi, saa vi havde nok at gøre.
 Imorgen skal vi have Bøtterns til Muslinger og i Overmorgen skal Frk Sørensen og jeg til Bridge i Kærbyhus, Baser er begyndt at spille Bridge. (Vi skal over at indføre Hermansen). Naar du saa hører at Far ikke 
 4)
 havde tid ["tid" overstreget] Tid til at tage til England med Skriveswane, fordi vi skulde til Boksekamp i Kæmpehallen, og at vi har været til Middag i Faaborg og en Tur til Svanninge forleden og at jeg har været paa Ford-tur (!!!!) til Korsør-Roskilde ["Korsør-" indsat over linjen] med Buf og at dette kun er hvad jeg tilfældigvis husker i Øjeblikket, saa kan du forstaa at vi har det livligt for Tiden. - Du kan sige til Bimse at jeg har faaet den Mark Twain til hende, men Far vil læse den først, og M.T. skriver i Forordet, at kun en Idiot vil give sig til at læse saadan en Samling Smaahistorier paa 
 5.
 een Gang, man skal læse en en Gang imellem, hvis man vil kunne more sig over dem og da Far er en klog og forsigtig Mand, kan det vist vare længe endnu. Vi har en Ederfugl, men den har Far vel skrevet om, det sorterer jo nærmest under Ornithologien. - Den Grammofon jeg omtalte før, er vores gamle fra 1912, men der er kommet nyt Værk i den og en ny Lyddaase og nu samler vi paa Plads.
 Naa nu vil jeg ønske dig en god Fødselsdag.
 Hilsner til Jer alle 4 fra Puf.
 Tak for sidst. 
 [Indsat øverst s. 2:] x) Luftrejse: København - Holland - hollandsk Indien, Bali.</t>
   </si>
   <si>
+    <t>1932-02-01</t>
+  </si>
+  <si>
+    <t>Venedig, 30173 Venezia VE, Italien</t>
+  </si>
+  <si>
+    <t>Else og Johannes V. Jensen er blevet bedt om at udlåne et landskabsbillede af Syberg til Venedig. Johs. V. Jensen og Fritz Syberg har berørt dette emne i tidligere breve.</t>
+  </si>
+  <si>
+    <t>Friyz Syberg skal have sendt billeder til København, og han kan sende et med til Jensen-familien som erstatning for det, som de skal udlåne til Venedig.
+Syberg spørger, om en ny verdenskrig er på vej. Han synes, at kineserne og japanerne skulle jage de hvide ud af Asien.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/KlXY</t>
+  </si>
+  <si>
+    <t>Pilegaarden 1-2-32
+Kære Venner.
+I disse Dage skal jeg have afsendt nogle Billeder til Kjøbenhavn og dersom I ønsker at faa et af mine Plastre paa Væggen i Stedet for det som I maa afstaa til Udstillingen i Venedig kan jeg nemt sende et med i Pakkassen til Jer. F.Eks. et af de Landskaber der var paa ”den Frie” i Foraaret 31? –
+Mon vi nu skal have Verdenskrig igen? saa gid den maa blive udkæmpet i Asien. Jeg kan forresten ikke begribe, at Kineserne, naar de nu endelig vil have Krig, ikke slutter Alliance med Japanerne og de derefter i Forening driver de Hvide ud af Asien. Saadan vilde jeg bære mig ad hvis jeg var Kineser. Det bliver spændende at se om den angelsaksiske Politik, at sætte Splid mellem Svinene og bagefter tage Profitten hjem, skal lykkes i denne Omgang.
+Alt vel. Mange Hilsener fra
+Eders hengivne
+Fritz Syberg.</t>
+  </si>
+  <si>
     <t>1932-02-02</t>
   </si>
   <si>
     <t>Hans Jensen</t>
   </si>
   <si>
     <t>Hvorfor Johs. V. Jensen var indlagt vides ikke. 
 Det må formodes, at "Din Fader" er Johannes V. Jensens far og ikke Else Jensens.</t>
   </si>
   <si>
     <t>Det er trist, at Johs. V. er indlagt. Fritz Syberg ønsker god bedring</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/I2Dk</t>
   </si>
   <si>
     <t>Pilegaarden 2-2-32.
 Kære Johannes V. og Else.
 Jeg modtog Joh. V.s Brev nu til Morgen og ser at han ligger paa Hospitalet hvad jeg ingen Anelse havde om. Det er haardt som han skal plages. Jeg tænker af og til paa Din Faders Ord: ”det er en lille daarlig Planet vi bor paa”.
 Blot man ikke skal udsættes for mere end at man holder Energien i Live.
 God Bedring for Jer beggeto
 Eders hengivne
 Fritz Syberg.</t>
   </si>
   <si>
@@ -5175,102 +5209,102 @@
   <si>
     <t>Jens Jensen</t>
   </si>
   <si>
     <t>Fritz Sybergs nabo hed Ole Poulsen. Han var bondemand og ikke murer. Det er således uvist, hvem den omtalte nabo var. Ole Poulsen, som overtog gården 1889, kan være død, hvorefter mureren har købt eller arvet gården.</t>
   </si>
   <si>
     <t>Syberg ønsker Johs. V. Jensen tillykke med fødselsdagen. Sybergs nabos far på 84 har haft gulsot, men han skal nok snart ud at arbejde som murer igen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/CfaF</t>
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 19-1-35
 Kære Ven
 Hjertelig til Lykke med de 62 og gid Du maa klare den endnu i mange Aar. 62 regnes jo ikke for saa høj en Alder i vor Tid. Herinde ved Siden af hos vor Nabo ligger den gamle Far og har næsten overstaaet en Omgang Gulsot. Han er 84 og naar han er kommet til Hægterne skal han vel op igen og virke i Proffessionen, han er Murer, mager som en Reje og stokdøv, men i Aktivitet fra Morgen til Aften.
 Hils Else og til Lykke begge to
 Eders hengivne
 Fritz Syberg.</t>
   </si>
   <si>
     <t>1935-02-06</t>
   </si>
   <si>
+    <t>Frederik Hendriksen
+Marie Schou
+M.K. Zahrtmann</t>
+  </si>
+  <si>
+    <t>I sidste brev til Johannes V. Jensen (samme dato som dette) skrev Fritz Syberg om et fotografi af hans oldefar - taget fra et miniaturemaleri. Syberg mente, at kunstkritikeren Uttenreitter havde det. Det er formodentlig dette foto, der nu er dukket op. Fotografiet ligger ikke sammen med brevet på Det Kongelige Bibliotek. 
+Den omtalte bog er "Kristian Zahrtmann - en Mindebog bygget over hans egne Optegnelser og Breve fra og til ham". Udgivet af Rasmus Frederik Hendriksen, 1917.</t>
+  </si>
+  <si>
+    <t>Fritz Syberg har fundet det fotografi, som han ledte efter samt et af Zahrtmann. Marie samlede på relikvier, og hun havde et katalog over dem. Hun tog også Fritz Sybergs private fotografier og gemte dem.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/fQpX</t>
+  </si>
+  <si>
+    <t>Pilegaarden Kjerteminde
+6-2-35
+Kære Ven.
+Ja saadan gaar det. Efter at jeg havde søgt alle Maries Gemmer igennem og gennembladet i Hundredevis af Fotografier, fandt jeg endelig Billedet i en forglemt Skuffe hvor der laa endnu et Hundrede Fotografier. Bl.a. fandt jeg et fuldstændig glemt Billede af Zahrtmann – eller rettere et Billede jeg ledte højt og lavt efter da Xylograf Henriksen i sin Tid skrev sin Mindebog om Z. – og nu havde opgivet som tabt. Marie havde den Mani at gemme paa Relikvier, men havde i Aarenes Løb samlet en saadan Mængde saa et var nødvendig at have et Katalog over dem, de laa i Æsker, Daaser Kasser, i Mængder af smaa Chatolskuffer og mange andre Steder. Mine private Fotografier bad hun dels om, dels bemægtigede hun sig dem uden videre for at gemme dem hvad altsaa ogsaa er lykkedes. Mange Hilsener
+Din hengivne Fritz Syberg.</t>
+  </si>
+  <si>
     <t>Klara Västra kyrkogata 18 B, 111 21 Stockholm, Sverige</t>
   </si>
   <si>
     <t>Else Jensen
 Heinrich Syberg
 Lars Syberg
 Fritz Syberg, fætter
 Poul Uttenreitter</t>
   </si>
   <si>
     <t>Fritz Syberg traf sin fætter, som også hed Fritz Syberg, i Stockholm efteråret 1910. 
 Poul Uttenreitter udgav i 1935 på Kunstforeningen bogen Fritz Syberg. Den er tilegnet "Mindet om Fru Marie Syberg", som døde i efteråret 1934. Fotografiet af Sybergs oldefars portræt optræder ikke i Uttenreitters bog.</t>
   </si>
   <si>
     <t>Fritz Syberg har hos sin fætter set et fotografi af et miniatureportræt af hans oldefar. Uttenreitter har nu fotografiet, og Syberg har bedt ham sende det til Jensen. 
 Syberg sender et ungdomsselvportræt.
 Syberg arbejder godt og læser desuden aviser.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/IlQt</t>
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 6-2-35
 Kære Ven
 Tak for Brevet og Digtet til Sakker som jeg nok skal glæde ham med ved Lejlighed. Portrætet af Oldefaderen, - det er forresten kun et ganske lille Billede fotograferet efter et ganske lille Miniaturemaleri – maa Uttenreitter have. Jeg har skrevet til ham om at sende Dig det. Er det Din Mening at bruge det til Din Anmeldelse? For en Sikkerheds Skyld har jeg ledt alle mine Gemmer og Fotografibunker igennem, men uden Resultat. Derimod har jeg en Ungdomstegning – Selvportræt – som jeg sender Dig, (hvis det nu er saaledes at Du vil have et eller andet gengivet i Din Anmeldelse) maaske det kan tjene som Erstatning, det er saagodt som det eneste Billede der eksisterer af mig fra mine unge Aar. Det er ved et Tilfælde at jeg har faaet [”har faaet” overstreget; ”fik” indsat over linjen] det i Hænde efter at det havde været væk i ca. 40 Aar. Men nu hører Du nok fra Uttenreitter. Oldefaderens Billede saa jeg hos en Fætter i Stokholm. Det var trods sin Lidenhed et morsomt malt Billede, spillevende af Liv. Oldefaderen lignede just ikke hverken en Postmester eller en forhenværende Militær, men mere noget Prælat-agtigt. Der var et Udtryk om hans Mund som om han holdt af et godt Bord.
 Alt gaar ved det gamle her. Jeg arbejder fra Morgen til Aften og iøvrigt har jeg jo Aviserne. Det er ganske underholdende at sammenligne dem, hvor de desavuerer [to overstregede, ulæselige ord] hinanden i deres Journalistløgne fra Udlandet, men ganske vist en lidt barmaaset Undskyldning.
 Hils Else og Familien mange Gange
 Din hengivne
 Fritz Syberg.</t>
-  </si>
-[...20 lines deleted...]
-Din hengivne Fritz Syberg.</t>
   </si>
   <si>
     <t>1935-02-11</t>
   </si>
   <si>
     <t>Valhallavägen, 115 27 Stockholm, Sverige</t>
   </si>
   <si>
     <t>Richard Bergh
 Eugène Jansson
 Else Jensen
 Nils Kreuger
 Vilhelmine  Larsen
 Karl Nordström
 Marie Schou</t>
   </si>
   <si>
     <t>Pfennig-Magazin var de første, tysksprogede blade, som udbredte populærvidenskabeligt stof i tekst og billeder. Bladene udkom en gang ugentligt fra 1833 i store oplag. De indeholdt altid otte sider med seks træsnit. 
 Bogen, som Syberg refererer til, er: Johannes V. Jensen: "Johannes Larsen og hans Billeder. Med et Kapitel af hans Erindringer". Gyldendalske Boghandel. I forbindelse med en gengivelse af Johannes Larsens portræt af moderen skriver Jensen s. 32: "Livet er en lang, lang Vej, men hvor kort er den i Forkortning, naar man skal se tilbage! Hvor man hvirvles hen! Det er nok alligevel ikke saa sært Slægterne ikke sanser at huske fra det ene Led til det andet."</t>
   </si>
   <si>
     <t>Fritz Syberg er enig med Johs. V. Jensen i, at kunstbøger bliver trykt på for fint papir, og at de som regel bare står og samler støv uden at blive læst. Syberg har et gammelt Pfennig Magazin med træsnit, og det er smukt. 
 Syberg glæder sig over de smukke ord, som Jensen har skrevet om Larsens maleri af moderen.
 Syberg er blevet inviteret til Stockholm for at deltage i Svenska kgl. Akademis 200års jubilæum. Hvis Marie havde levet, ville han og hun være taget derop med flyvemaskine. Nu vil Syberg ikke. Hans svenske venner er alle døde.
 Den Frie har inviteret Syberg til at deltage i udstilling. Han vil møde med 8-10 billeder heriblandt nogle fra serien "Historien om en Moder". Landskaberne på disse minder ham om hans drenge- og ungdomstid.</t>
@@ -6592,51 +6626,51 @@
   <si>
     <t>Pilegaarden Kjerteminde
 21-11-37
 Kære Hans
 Ja nu er det ordnet saaledes at vi faar Billedet der skal klæbes paa Træplade ["der skal klæbes paa Træplade" indsat over linjen] sendt her til Pilegaarden. Du skal senere faa Maalene paa Størrelsen af Træpladerne og saa ordner vi det en Dag i Julen ["og saa ordner vi det en Dag i Julen" indsat over linjen]. Der blev ingen Handel af denne Gang. Vi havde - Besse og jeg - taget 11 mindre og 4 lidt større Billeder ud som jeg ikke vilde arbejde mere paa fordi Aarstiden var for fremskreden og dem viste vi, eller rettere ["vi, eller rettere" overstreget] Besse saa til G. &amp;amp; CP. De var Liebhavere til hele Butikken, men Besses Priser vilde de ikke akseptere. De bød 14.000 Kr. for dem Besse forlangte 28,000 Kr. (Selv havde jeg vurderet dem til 19,000, - 2,000 pr. Stk af de større, 1,000 pr. Stk af de smaa) Men da jeg helst vil beholde dem allesammen, saa jeg ikke skiller mig af med nogen inden Dampen er gaaet af mig overfor dette Stof, er jeg meget glad ved at Sagen er stillet i Bero. Desuden kommer vi saa ind i et nyt Skatteaar. De Billeder Jeg har staaende hos Dig: Gudrun ved Hækken, de to Plantagebilleder samt Søndermarksbilledet, talte de om og er Liebhavere til, og de kommer ogsaa nok en Dag. Men de vil selvfølgelig have Prisen ned. Hermed følger et Eksemplar af Bogen. Nogen af Gengivelserne synes jeg er udmærkede f. Eks. Selvportrætet Bygmarken der bølger, enkelte er mislykket f. Eks Besses Kornbillede. Som Helhed ser Bogen jo godt ud og vækker megen Beundring, selv om man nu bagefter kan se en [et overstreget ord] Del ["Del" indsat over linjen] Fejlgreb ved Udvalget af Billeder ["ved Udvalget af Billeder" indsat over linjen] der kunde være undgaaet dersom jeg selv havde været med til supplere Stoffet. De sidste Fotografier, de Du lod tage, kom ikke med fordi det var for sent, men kan eventuelt blive benyttet til den engelske Udgave. Munksgaard (med Familie) var her i Besøg forleden og fortalte mig at den engelske Udgave var under Forberedelse. Hils Ulla og Børnene
 Mange Hilsener fra Far</t>
   </si>
   <si>
     <t>1938-02-13</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Sallinge Kro</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Thora Cohn
 Drude Jørgensen
 Alhed Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Karen Pilegaard
 Lars Pilegaard
 Valdemar Rørdam
 Jørgen Schou
 Karl Schou
 Marie Schou
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem baronessen og professoren var. Gudrun på Sallinge Kro kendes heller ikke. 
 Drude Jørgensen købte en samling af Johannes Larsens oliemalerier med motiv fra H.C. Andersens Den grimme Ælling til ophængning på Fyns Forsamlingshus.
 Else og Andreas Larsen fik i 1938 datteren Thora.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0771</t>
   </si>
   <si>
     <t>Astrid/Dis Warberg-Goldschmidt har det dejligt på Sallinge Kro. Hun nyder at høre fynsk tale igen og at møde søde mennesker. Måske skal hun en tur til Munkebo Kro og vil i så fald besøge Johanne/Junge Larsen.
 Astrid har besøgt Fyns Forsamlingshus og set Johannes Larsens billeder. Hun har også set Alhed Larsens stokroser og Karl Schous interiør med mor og barn på Stiftsmuseet. 
 På Ølstedgaard besøgte Astrid professoren, som læste højt af sine digte. Hun har været i Ryslinge og høre Rørdam samt på besøg på Erikshaab.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wsmJ</t>
   </si>
@@ -6930,77 +6964,78 @@
     <t>Fritz Syberg sender et fotografi af granitbusten, som Hans har lavet. Fotografiet er taget af en skolelærer, som er meget begejstret for busten og ikke synes, at Hans skal gøre mere ved den.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7oFZ</t>
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 18-5-39
 Kære Hans.
 Hermed sender jeg Fotografi af Granitbusten. Det er taget af en Skolelærer Smith i Odense, som var meget begejstret for den, for Behandlingen af Materialet og det levende i den. Jeg tror nok han syntes at Granit var det smukkeste Materiale til Skulptur og Din Buste det bedste Stykke dansk Skulptur der fandtes. Men han gentog flere Gange at det var Synd at gøre mere ved den. Dette kan Du jo tage som et "Pingerfej" om Du ["om Du" overstreget] og i Stedet for arbejde videre paa Kalkstensbusten, - det kan Du altsaa - hvis Du kan. Hilsen til hele Familien. Alt gaar vel her Jeg kan stadig ikke slippe mine Landskaber.
 Hilsen fra Far.
 N.B.
 Ser I noget til Rille og Rabbe?</t>
   </si>
   <si>
     <t>1939-05-25</t>
   </si>
   <si>
     <t>Hareskov</t>
   </si>
   <si>
     <t>Kerteminde
 Sygehuset</t>
   </si>
   <si>
-    <t>Ina  Goldschmidt
+    <t>- Albertsen
+Ina  Goldschmidt
 Adolph Hitler
 Bodil Ipsen
 Adolph Larsen
 Søren Madsen
 Axel  Müller
 Daniel Myschetzky
 Karen Pilegaard
 Janna Schou
 Marie Stuart
 Therp
 Laura Warberg
 Minna Warberg
 Mogens Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen var i maj 1939 indlagt med en brækket fod. 
 I et brev fra Astrid Warberg-Goldschmidt til Johanne C. Larsen 1939-05-10 fortalte Astrid, at en kammerat havde lavet et telt/en pavillon til hende til havebrug (brevet er ikke i KTDK). 
 Thopedeaborg var en kopi af barndommens legehus, som Astrid Warberg fik opført i haven i Hareskov By. 
 Astrid Warberg-Goldschmidt havde i længere perioder ikke kontakt med datteren Ina/Sjums.
 Scwamm d'rüber: "Visk det ud"; pyt med det. (Lex.dk)
 En swagger var en løsthængende frakke til både indendørs og udendørs brug. Denne beklædning var moderne i 1930erne (Nat.Museets hjemmeside).
 Friedrich Schiller skrev skuespillet Marie Stuart i år 1800. 
-Heilmann kan være flere forskellige personer. Følgende kendes ikke: Albrecht, Edith, Gamle Albertsen, Ungkarlene, Syersken, Frk. Halle. 
+Heilmann kan være flere forskellige personer. Følgende kendes ikke: Albrecht, Edith, Ungkarlene, Syersken, Frk. Halle. 
 Ole kan muligvis være Ina Goldschmidts søn.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8400</t>
   </si>
   <si>
     <t>Astrid Warberg er bekymret for, om Fyrst Myschetzky har husket at poste hendes brev. Han er ensom og kommer tit på besøg.
 Frugttræerne blomstrer, og haven er skøn. Synd, at Johanne/Junge Larsen er indlagt i forårstiden.
 Heilmann og en tysk kaptajn, som er flygtet efter at have været med i et komplot mod Hitler, vil gerne leje sig ind i annexet mm. Astrid har derfor ryddet og rengjort udhusene, og så kom de to ikke som aftalt.
 Janna/Nus Schou er vendt glad hjem fra sin rejse. Hun sælger en masse af sine glasting. Minna Warberg har bla. bestilt en sølvbryllupsgave. 
 Axel, Astrid og Janna skal til fest. Janna har købt en swingkjole. Astrid har fået syet sin brudekjole om og ændret moderens overstykke til en frakke. 
 Astrid har besøgt Frk. Halle, som har kyllinger, kaniner og ræveunger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7h9M</t>
   </si>
   <si>
     <t>[Med blæk på kuvertens forside:]
 Fru Johanne Warberg Larsen
 Sygehuset i
 Kerteminde
 Fyen
 [Med blå kuglepen på kuvertens forside:]
 læst 12-2-2000.
 (Bibbe)
@@ -7209,51 +7244,51 @@
 Det er fint, at det går godt med fiskeriet på Båxhult. Else og Andreas forsøgte engang at fange ål, og efter tre uger fik de én, som kostede dem 28 kr. i benzin og fiskegrej.
 Der er ikke helt så mange gæster hos Else, Johannes og Andreas Larsen, som der plejer, og det er dejligt. Christine/Meme og Elisabeth/Putte Mackie har været der, og Marie/Ia Larsen samt Christine/Uglen Swane. 
 Bryggeriet er ramt af "Sagerne" (formodentlig krigen). 
 Ernst/Rille Syberg skal giftes, og Johannes, Else og Andreas skal i den anledning til Pilegården tirsdag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8A4l</t>
   </si>
   <si>
     <t>[Fortrykt øverst s. 1 og 3:]
 ANDREAS LARSENS BRYGGERI
 POSTKONTO 57698 KERTEMINDE TELEFON 177
 KERTEMINDE,.................194
 [Håndskrevet:]
 1. August 0
 Kære Lysse.
 Tak for Dit Brev, som jeg fik tilmorgen. Angaaende Genistregen, saa maa man vel til en vis Grad undskylde de Folk, at de stikker Fingeren i Jorden og lugter hvor de er. Det er jo dog ikke sikkert at de lugter rigtigt, det er jo saa almindeligt og ["almindeligt og" indsat over linjen] menneskeligt at fejle. Det gik jo ikke os bedre end sædvanligt m.H.t. Bimses Fødselsdag iaar. Det er flovt at vi aldrig kan lære at huske den. Det er morsomt med Jeres Fiskeri; mon det nu vil gaa Jer ligesaa godt med Aalene, som med Gedderne? Else og jeg fiksede 2 1 (de to tal indsat over det foregående ord som tegn til, at "k" og "s" skal byttes om) engang Aal i en Mose i Dalby. Da vi havde sat Kroge, som vi røgtede om Morgenen næsten før det blev lyst, forat de ikke skulde gaa af Krogene, i saadan noget som 3 Uger, fangede vi en 1/4 P's Aal. Vi beregnede at den stod os i 28 Kroner, naar vi regnede med Benzin og Redskaber, (ikke med Tiden!)
 2/
 Forat bøde lidt paa det, købte vi 3 Aal til af en Dreng, som fiskede i samme Mose, de kostede tilsammen 75 Øre, det hjalp jo lidt på Regnskabet. - Du skriver at I vil gerne høre lidt herfra. Vi lever stille og roligt med færre Gæster end vi plejer at have, hvilket bekommer os helt godt. Vi har lige fulgt Meme ned til Toget, hun og Putte har været her nogle Dage, Putte rejste igen for 4-5 Dage siden. Paa Lørdag venter vi Ia og Ugle. De skal videre til Lindøgaard, hvor de har det godt, de er mere tilfredse, eller skal vi sige mindre utilfredse med Sagerne end vi; men deres Erhverv er jo heller ikke saa ilde faren som Bryggeriet. - Naa det var Ia vi slap ved. Ellen har Besøg af Pan og Bes for Tiden. - Paa Tirsdag, den 6te, skal Rille giftes; Far, Else og jeg skal ned paa Pilegaarden i den Anledning. - Vi har ogsaa en fin Køkkenhave iaar, vi passer den selv; det er morsomt, vi har Tid til det og saa sparer vi Havemand, som vi ellers hvert Aar har maattet have til Hjælp
 [Resten af brevet mangler]</t>
   </si>
   <si>
     <t>1943-12-29</t>
   </si>
   <si>
-    <t>Else Larsen, Else, Andreas Larsens kone</t>
+    <t>Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Christine Swane</t>
   </si>
   <si>
     <t>Marius Christiansen
 Thora Cohn
 Harald Bram  Knudsen
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Marie Larsen
 Marie Meyer
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Else Palle
 Lars Swane
 Franz Syberg
 Gudrun Syberg
 Karen Syberg
 Ane Talbot
 Ursula Uttenreitter
 Erik Warberg Larsen</t>
   </si>
@@ -7329,51 +7364,51 @@
   <si>
     <t>1) Kerteminde d. 4/7 1944
 Kære Ugle og Rie!
 Mange Tak for jeres Breve og jeres mange Forsendelser, jeg er meget glad for Tallerkenerne og Fadet, vi trængte saadan til begge Dele og Las er glad for Glassene, han skriver nok selv; og sikken en Flothed med Rulleskøjter, Ane havde faaet et Par, men hun fik de ny og Jeppe de gamle og begge var meget glade, han er allerede den dygtigste, Ane er ikke saa ihærdig til at lære, naar hun ikke kan straks, taber hun Modet. Heldigvis er hun vedholdende med Svømningen, hun faar Undervisning i Aar igen og bliver meget rost af Lærerinden, hun opholder sig næsten hele Dagen ude paa Badeanstalten, der er heldigvis meget lavere i Aar, hun kan næsten bunde ved Broen. Jeppe og Thora opholder sig ved Badehuset hele Dagen, vi har faaet lavet en Bro, som Jollen ligger ved. I Haven foregaar en Masse, vi har haft en Gartner gaaende nu i 2 Maaneder foruden at Puf har været der hele Tiden og der er ryddet vældig op alle Vegne, fældet udgaaede Træer og Hylde og Elme, som stod allevegne, Køkkenhaven i fin Stand og alle Plænerne klippet med Maskine, bare det giver Arbejde til en Mand den meste Tid. Men jeg glemmer det vigtigste, jeg har faaet en Pige i sidste Øjeblik efter at jeg havde opgivet fuldstændig og indrettet mig paa at være alene med Grete til lidt Hjælp, denne er fra Aarhus og Veninde med Christiansens Pige og er gennem hende bleven anbefalet Pladsen, hun har ikke været i Huset i et Aar, men lader til at være helt flink og omgængelig og ihvertfald en stor Hjælp. Her var en kort forinden, som jeg havde telefoneret til efter en Annonce, hun havde Masser af Tilbud og forlangte 175 Kr, var 20 Aar og kunde daglig, men vilde gerne lære finere Madlavning, jeg gik ind paa alt, men hun ringede næste Dag, at hun havde taget en anden Plads, det er et formeligt Kapløb, naar der er en eller anden Form for Hushjælp i Udsigt. Iøvrigt har vi haft en temmelig bevæget Tid, Far, Mor og Kæreste skulde jo komme til Pinse, men 
 2) umiddelbart forinden blev Fyns Stiftstidende bombet, hvorved en Mur væltede ind i Fars Kontor og i Lejligheden blev naturligvis alle Ruder knust og Glasskaarene fløj rundt og ødelagde forskelligt, alt i Vinduerne røg ned paa Gaden og ikke mindst, de fik alle 3 saadan et Chok, som Mor ihvertfald ikke har forvunden endnu, jeg var der Dagen efter. Bulteriet var ubeskriveligt, der havde ligget en Bombe i Passagen og den havde raseret samtlige Ejendomme i den Grad, at alle Døre og Vinduer var slaaet til Pindebrænde, Butikkerne var fuldstændig raseret, Varerne laa og flød paa Gaden som iøvrig var dækket af et tykt Lag af Glasskaar og Murbrokker, hvorimellem Folk gik og ledte efter deres Ejendele, fra Etagerne øste de ustandselig Spandevis af Skaar og Ragelse ud af Vinduerne ned paa Gaden, de bliver ikke beboelige i flere Maaneder. Mor, som jo var sluppet meget naadigt gik og græd og jamrede og kunde slet ikke faa fat paa noget, Far og Kæreste var graa i Ansigterne af Træthed, de havde ryddet op fra Kl 2 om Natten og gik i susende Gennemtræk fra alle de aabne Dør og Vinduesaabninger. Imidlertid fik de da slaaet Pap og Brædder for og kom ned Pinsedag, men rejste allesammen næste Dag for at komme hjem og faa Ruder i, det maatte Mor saa vente paa i 5 dage og de andre opgav definitivt enhver Tanke om Ferie, nu skulde alt takseres og interimistisk ordnes og Kæreste kom langt bagud med Kontorarbejdet, der var jo ikke Ro eller Fred til nogetsomhelst. Deres Telefon var den eneste som duede, saa den brugte alle og Cigardamen, som havde Fars tidligere Butik maatte installeres hos dem og er der da endnu og dele sin Smule Tobak ud, det giver jo en masse Uro. Saa kom Mor da endelig herned, men gik Glip af nogle dejlige Dage og et Par Dage efter kom den næste Bombning, som ikke gjorde saa megen Ravage hos os, men var til Gengæld mere sindsoprivende, Mor var jo heldigvis her, hun klappede helt sammen da jeg kom ned og fortalte det og vilde trods kraftige Protester derind. Der var ikke sket noget videre, for de havde været 
 3) saa forsynlige at sætte Vinduerne paa Klem, saa de fløj op i Stedet for at sprænges, men en stor Ejendom paa Hjørnet af Vestergade og Klaregade var brændt og J.G. Jakobsens Bagside og Guldsmed Christophersens Baghus var ødelagt, saa det var jo paa nærmeste Hold, Kæreste troede, hendes Trommehinder var sprængt, hun kunde ikke høre længe efter, Kontorruderne, som de omsider havde faaet i efter at have gaaet i Mørke i 8 Dage med det dejligste Solskin udenfor, var naturligvis røget igen; Mor blev saa inde om Natten og da bombede Danskerne et Par Fabrikker i Byens Udkant og saa kunde de ikke afvente Schalburgernes næste Modsvar, alle flygtede fra Byens Midte, Far og Mor fik i Huj og Hast et Klædeskab med Tøj, en Kuffert med Sølvtøj o.lign. anbragt ude omkring og tog herned om Aftenen, og siden har Mor saa boet i Sommerlejligheden og Far og Kæreste er rejst frem og tilbage Morgen og Aften, der var ikke eet Menneske i deres eller de tilstødende Ejendomme i den Tid, men der er ikke sket noget og nu er Folk begyndt at flytte ind igen og de var besluttet paa at rejse hjem til 1 Juli skønt vi godt kunde huse dem med 2 ledige Pigeværelser, men saa i Tirsdags blev Mor syg med Hoved og Halspine og Onsdag laa hun med 40,1 og var meget daarlig med en rygende Angina, Torsdag var hun ved Hjælp af Piller lidt bedre og Fredag flyttede vi hende i Ambulance herop, de skulde jo ud af Lejligheden til Lørdag, hun vilde absolut hjem, men det var jo den rene Elendighed at faa hende derud og ligge, Kæreste blev hernede for at passe hende og heldigvis dukkede saa Ester (Pigen) op Torsdag og gik i Arbejde Fredag, det lysnede svært paa det hele. Lørdag kom saa Far om Eftermiddagen og en Kusine til mig, hvis Forældre var taget til København, hun skulde være taget om til dem Lørdag, men kunde altsaa ikke komme afsted og var muttersalene og vi havde saa en helt rar Søndag, Mor var meget bedre og lidt oppe og Vejret var ogsaa
 4) dejligt, ganske vist var vi til Besses Begravelse paa Drigstrup Kirkegaard om Eftermiddagen, det var meget sørgeligt, hun havde lige været paa Pilegaarden, heldigvis naaede alle hendes Søskende hertil til Begravelsen trods en Masse Genvordigheder, Trylle og Gudrun vidste ikke engang om Meddelelsen om Tid og Sted for Begravelsen var naaet frem til dem. Trylles 40Aars Fødselsdag skulde have været fejret i Morgen med hele Familien og os, det bliver der ikke noget af nu, de fleste er rejst ved første Lejlighed hjem til deres Familie, sikke ogsaa Tilstande, Gudskelov de ikke bor i København. 
 I Dag er Mor rejst, og nu haaber jeg de faar nogenlunde Ro, hun kan ikke tage meget mere, men hun var utaalmodig efter at komme hjem og hygge lidt om dem, der ser jo ud af [ulæseligt ord] efter Rystelserne. Her er fredeligt, men vi følger spændt Begivenhedernes Udvikling, kun Las tager til Klax Fødselsdag Puf vil nødig tage herfra og desuden havde vi paa det Tidspunkt, da vi sagde nej, ingen Pige. Vi var paa Lindøgaard forleden, Tante Junge havde det forbausende godt, men ingen derfra tager til Rørdam, mon du faar Held til at komme over, vi skulde have Mornine i denne Maaned, men nu ved vi jo ikke hvordan alting gaar. 
 Nu tror jeg ikke, der er mere at berette, jeg er ogsaa bange for, det snart er ulæseligt, saa jeg vil slutte med Tusind Hilsner til jer begge fra
 alle her og jeres Else</t>
   </si>
   <si>
     <t>1945-03-17</t>
   </si>
   <si>
     <t>Ellen  Sawyer</t>
   </si>
   <si>
     <t>Hareskov
 Bakkevej 12</t>
   </si>
   <si>
     <t>Harriet Afzelius
 Grethe Jungstedt
 Kurt Jungstedt
-Matilde Jungstedt
+Matilda Jungstedt
 Johanne Christine Larsen
 Axel  Müller
 Ole Poulsen
 Janna Schou</t>
   </si>
   <si>
     <t>En fidibus er betegnelsen for en sammenfoldet strimmel papir til tænding af piber, pejse, ovne og lignende.
 Harriet er muligvis Harriet Afzelius. Når Ellen Sawyer fortæller Astrid warberg-Goldschmidt, at Astrids barnebarn er i huset i Stockholm, kan det skyldes, at Astrid i perioder stort set ikke var i kontakt med datteren Ina og dennes familie. Det vides ikke, hvem Sj. var. 
 Det lille barnebarn var Pernille Marryat, f. 1945. 
 Lille var Grethe og Kurt Jungstedts datter, Matilde/Matilda.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0812</t>
   </si>
   <si>
     <t>Ellen Sawyer takker for cigaretterne. Tobak og tændstikker er en mangelvare. 
 Der bliver bygget befæstninger og gravet skyttegrave i Kerteminde. 
 Dejligt med Astrid Warbergs nye barnebarn.
 Margaret/Grethe og Kurt Jungstedt har sølvbryllup i juni, og deres datter er ansat hos en arkitekt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Y2b7</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
@@ -7532,59 +7567,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jeab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rDCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j7gX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/og82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WYXg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5rfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aZBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6VeS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/50AW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66Ve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShNF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yuBU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lRwR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gwM7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kEW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/blTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m4b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qd9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kncW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uFjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LEk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pkmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GSuB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y5pd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WXtS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/woRA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4UeJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7un" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fQKl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljUL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4dgJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/an9l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UFUm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VZB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7X7w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QjNS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDCV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sUCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CEx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JkN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/09sh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3rud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eHN3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GjnS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0QX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BNLq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKZs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uibV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CWCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/imFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AKkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6cVQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNyM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LoPR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gXuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tldU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jwls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BXVz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZnRa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uO8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6g9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/do6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fPjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CPGx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IK6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Emyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fci9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OuTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iIIF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wvaH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ejtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mRDJ3Tb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hlPg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/myx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ff9K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q1aW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WWt0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zZ7N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Xri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JvdR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRLT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vcEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tdQb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Octu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l4U3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROHQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xths" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Co4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KXu2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/En6N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tcgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ueGf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q6O2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QB3i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IuYg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fZNw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4WOO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NkIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xT6W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u3Gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rxyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QQEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ixgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bKZr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jd6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SeJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M6zq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2aEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZkYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VTML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uk7x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jD3L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EorP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2n2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X3Vo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRMF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eBpp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LUOZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aH2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/coz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qohh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/83pC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uf4J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KlXY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I2Dk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hcGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mc6I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OYf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3GM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wHXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVhA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KvGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V80V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7VPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B9Uj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UUcj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kPuH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n5hP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9QO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3ixP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLhL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/coSH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JUFd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCx0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HFxO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LZaJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uwnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9alh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wEll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfaF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IlQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fQpX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/caqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC7P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZ9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jVB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkyY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PbPG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSk2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ySm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WLDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vbnR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kuu5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nWBl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1jDe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVVI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0gjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6vQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qhpz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3cuY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CZLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oFJL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LyOZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I22m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/77nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sTyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XrJ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b4rC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jM2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qoxh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pO1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MFKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gIDR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yi5R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9t6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eki6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lhHP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gi9G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYRP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7oFZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7h9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q95M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/07i7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8A4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b0dL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rQYZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jeab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rDCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j7gX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/og82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WYXg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5rfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aZBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6VeS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/50AW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66Ve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShNF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yuBU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lRwR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gwM7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kEW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/blTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m4b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qd9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kncW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uFjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LEk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pkmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GSuB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y5pd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WXtS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/woRA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4UeJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7un" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fQKl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljUL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4dgJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/an9l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UFUm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VZB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7X7w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QjNS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDCV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sUCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CEx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JkN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/09sh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3rud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eHN3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GjnS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0QX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BNLq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKZs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uibV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CWCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/imFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AKkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6cVQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNyM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LoPR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gXuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tldU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jwls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BXVz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZnRa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uO8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6g9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/do6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fPjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CPGx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IK6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Emyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fci9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OuTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iIIF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wvaH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ejtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mRDJ3Tb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hlPg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/myx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ff9K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q1aW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WWt0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zZ7N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Xri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JvdR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRLT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vcEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tdQb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Octu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l4U3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROHQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DNqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xths" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Co4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KXu2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/En6N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tcgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ueGf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q6O2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QB3i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IuYg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fZNw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4WOO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NkIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xT6W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u3Gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rxyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QQEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ixgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bKZr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jd6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SeJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M6zq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2aEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZkYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VTML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uk7x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jD3L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EorP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2n2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X3Vo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRMF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eBpp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LUOZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aH2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/coz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qohh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/83pC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uf4J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KlXY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I2Dk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hcGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mc6I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OYf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3GM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wHXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVhA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KvGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V80V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7VPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B9Uj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UUcj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kPuH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n5hP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9QO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3ixP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLhL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/coSH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JUFd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCx0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HFxO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LZaJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uwnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9alh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wEll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfaF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fQpX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IlQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/caqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC7P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZ9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jVB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkyY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PbPG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSk2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ySm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WLDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vbnR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kuu5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nWBl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1jDe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVVI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0gjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6vQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qhpz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3cuY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CZLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oFJL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LyOZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I22m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/77nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sTyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XrJ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b4rC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jM2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qoxh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pO1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MFKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gIDR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yi5R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9t6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eki6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lhHP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gi9G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYRP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7oFZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7h9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q95M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/07i7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8A4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b0dL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rQYZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M235"/>
+  <dimension ref="A1:M236"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -12246,159 +12281,159 @@
       </c>
       <c r="J105" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K105" s="5" t="s">
         <v>646</v>
       </c>
       <c r="L105" s="6" t="s">
         <v>647</v>
       </c>
       <c r="M105" s="5" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
         <v>649</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>115</v>
+        <v>438</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>296</v>
+        <v>122</v>
       </c>
       <c r="F106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H106" s="5" t="s">
         <v>650</v>
       </c>
       <c r="I106" s="5" t="s">
         <v>651</v>
       </c>
       <c r="J106" s="5" t="s">
-        <v>110</v>
+        <v>22</v>
       </c>
       <c r="K106" s="5" t="s">
         <v>652</v>
       </c>
       <c r="L106" s="6" t="s">
         <v>653</v>
       </c>
       <c r="M106" s="5" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
         <v>655</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="E107" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H107" s="5" t="s">
         <v>656</v>
       </c>
-      <c r="I107" s="5"/>
+      <c r="I107" s="5" t="s">
+        <v>657</v>
+      </c>
       <c r="J107" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K107" s="5" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="L107" s="6" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="E108" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H108" s="5" t="s">
-        <v>661</v>
-[...1 lines deleted...]
-      <c r="I108" s="5" t="s">
         <v>662</v>
       </c>
+      <c r="I108" s="5"/>
       <c r="J108" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K108" s="5" t="s">
         <v>663</v>
       </c>
       <c r="L108" s="6" t="s">
         <v>664</v>
       </c>
       <c r="M108" s="5" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
         <v>666</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>115</v>
@@ -12469,51 +12504,51 @@
       </c>
       <c r="J110" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K110" s="5" t="s">
         <v>675</v>
       </c>
       <c r="L110" s="6" t="s">
         <v>676</v>
       </c>
       <c r="M110" s="5" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
         <v>678</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="E111" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H111" s="5" t="s">
         <v>679</v>
       </c>
       <c r="I111" s="5" t="s">
         <v>680</v>
       </c>
       <c r="J111" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K111" s="5" t="s">
         <v>681</v>
@@ -12529,383 +12564,383 @@
       <c r="A112" s="5" t="s">
         <v>684</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E112" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H112" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H112" s="5" t="s">
+        <v>685</v>
       </c>
       <c r="I112" s="5" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="J112" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K112" s="5" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="L112" s="6" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E113" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H113" s="5" t="s">
-        <v>690</v>
+      <c r="H113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I113" s="5" t="s">
         <v>691</v>
       </c>
       <c r="J113" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K113" s="5" t="s">
         <v>692</v>
       </c>
       <c r="L113" s="6" t="s">
         <v>693</v>
       </c>
       <c r="M113" s="5" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
         <v>695</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E114" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H114" s="5" t="s">
-        <v>690</v>
+        <v>696</v>
       </c>
       <c r="I114" s="5" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="J114" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K114" s="5" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="E115" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H115" s="5" t="s">
-        <v>701</v>
+        <v>696</v>
       </c>
       <c r="I115" s="5" t="s">
         <v>702</v>
       </c>
       <c r="J115" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K115" s="5" t="s">
         <v>703</v>
       </c>
       <c r="L115" s="6" t="s">
         <v>704</v>
       </c>
       <c r="M115" s="5" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
         <v>706</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>707</v>
+        <v>65</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="E116" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H116" s="5" t="s">
+        <v>707</v>
+      </c>
+      <c r="I116" s="5" t="s">
         <v>708</v>
-      </c>
-[...1 lines deleted...]
-        <v>709</v>
       </c>
       <c r="J116" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K116" s="5" t="s">
+        <v>709</v>
+      </c>
+      <c r="L116" s="6" t="s">
         <v>710</v>
       </c>
-      <c r="L116" s="6" t="s">
+      <c r="M116" s="5" t="s">
         <v>711</v>
       </c>
-      <c r="M116" s="5" t="s">
+    </row>
+    <row r="117">
+      <c r="A117" s="5" t="s">
         <v>712</v>
-      </c>
-[...3 lines deleted...]
-        <v>1928</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>713</v>
       </c>
       <c r="D117" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="E117" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="F117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H117" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="I117" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="J117" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="K117" s="5" t="s">
+        <v>716</v>
+      </c>
+      <c r="L117" s="6" t="s">
+        <v>717</v>
+      </c>
+      <c r="M117" s="5" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="5" t="n">
+        <v>1928</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C118" s="5" t="s">
+        <v>719</v>
+      </c>
+      <c r="D118" s="5" t="s">
         <v>408</v>
       </c>
-      <c r="E117" s="5" t="inlineStr">
-[...27 lines deleted...]
-      <c r="M117" s="5" t="s">
+      <c r="E118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F118" s="5" t="s">
         <v>720</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A118" s="5" t="s">
+      <c r="G118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H118" s="5" t="s">
         <v>721</v>
       </c>
-      <c r="B118" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H118" s="5" t="s">
+      <c r="I118" s="5" t="s">
         <v>722</v>
       </c>
-      <c r="I118" s="5" t="s">
+      <c r="J118" s="5" t="s">
         <v>723</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="K118" s="5" t="s">
         <v>724</v>
       </c>
       <c r="L118" s="6" t="s">
         <v>725</v>
       </c>
-      <c r="M118" s="5"/>
+      <c r="M118" s="5" t="s">
+        <v>726</v>
+      </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="E119" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H119" s="5" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="I119" s="5" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="J119" s="5" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="K119" s="5" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>730</v>
-[...1 lines deleted...]
-      <c r="M119" s="5" t="s">
         <v>731</v>
       </c>
+      <c r="M119" s="5"/>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
         <v>732</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E120" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G120" s="5" t="inlineStr">
         <is>
           <t/>
@@ -12919,386 +12954,386 @@
       </c>
       <c r="J120" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K120" s="5" t="s">
         <v>735</v>
       </c>
       <c r="L120" s="6" t="s">
         <v>736</v>
       </c>
       <c r="M120" s="5" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
         <v>738</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="E121" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H121" s="5" t="s">
-        <v>460</v>
+        <v>739</v>
       </c>
       <c r="I121" s="5" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="J121" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K121" s="5" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="L121" s="6" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="M121" s="5" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="E122" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H122" s="5" t="s">
-        <v>744</v>
+        <v>460</v>
       </c>
       <c r="I122" s="5" t="s">
         <v>745</v>
       </c>
       <c r="J122" s="5" t="s">
-        <v>110</v>
+        <v>22</v>
       </c>
       <c r="K122" s="5" t="s">
         <v>746</v>
       </c>
       <c r="L122" s="6" t="s">
         <v>747</v>
       </c>
       <c r="M122" s="5" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
         <v>749</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E123" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H123" s="5" t="s">
         <v>750</v>
       </c>
-      <c r="I123" s="5"/>
+      <c r="I123" s="5" t="s">
+        <v>751</v>
+      </c>
       <c r="J123" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K123" s="5" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="L123" s="6" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="M123" s="5" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E124" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H124" s="5" t="s">
-        <v>755</v>
-[...1 lines deleted...]
-      <c r="I124" s="5" t="s">
         <v>756</v>
       </c>
+      <c r="I124" s="5"/>
       <c r="J124" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K124" s="5" t="s">
         <v>757</v>
       </c>
       <c r="L124" s="6" t="s">
         <v>758</v>
       </c>
       <c r="M124" s="5" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
         <v>760</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E125" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H125" s="5" t="s">
         <v>761</v>
       </c>
-      <c r="I125" s="5"/>
+      <c r="I125" s="5" t="s">
+        <v>762</v>
+      </c>
       <c r="J125" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K125" s="5" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="L125" s="6" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="M125" s="5" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>707</v>
+        <v>65</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E126" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H126" s="5" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="H126" s="5" t="s">
+        <v>767</v>
+      </c>
+      <c r="I126" s="5"/>
       <c r="J126" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K126" s="5" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="L126" s="6" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="M126" s="5" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>65</v>
+        <v>713</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>771</v>
+        <v>106</v>
       </c>
       <c r="E127" s="5" t="s">
-        <v>122</v>
+        <v>296</v>
       </c>
       <c r="F127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H127" s="5" t="s">
+      <c r="H127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I127" s="5" t="s">
         <v>772</v>
       </c>
-      <c r="I127" s="5" t="s">
+      <c r="J127" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="K127" s="5" t="s">
         <v>773</v>
       </c>
-      <c r="J127" s="5" t="s">
+      <c r="L127" s="6" t="s">
         <v>774</v>
       </c>
-      <c r="K127" s="5" t="s">
+      <c r="M127" s="5" t="s">
         <v>775</v>
-      </c>
-[...4 lines deleted...]
-        <v>777</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
+        <v>776</v>
+      </c>
+      <c r="B128" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C128" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>777</v>
+      </c>
+      <c r="E128" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="F128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H128" s="5" t="s">
         <v>778</v>
       </c>
-      <c r="B128" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H128" s="5" t="s">
+      <c r="I128" s="5" t="s">
         <v>779</v>
       </c>
-      <c r="I128" s="5" t="s">
+      <c r="J128" s="5" t="s">
         <v>780</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="K128" s="5" t="s">
         <v>781</v>
       </c>
       <c r="L128" s="6" t="s">
         <v>782</v>
       </c>
       <c r="M128" s="5" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
         <v>784</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E129" s="5" t="s">
@@ -13319,99 +13354,99 @@
       </c>
       <c r="I129" s="5" t="s">
         <v>786</v>
       </c>
       <c r="J129" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K129" s="5" t="s">
         <v>787</v>
       </c>
       <c r="L129" s="6" t="s">
         <v>788</v>
       </c>
       <c r="M129" s="5" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
         <v>790</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>707</v>
+        <v>65</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="E130" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H130" s="5" t="s">
         <v>791</v>
       </c>
       <c r="I130" s="5" t="s">
         <v>792</v>
       </c>
       <c r="J130" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K130" s="5" t="s">
         <v>793</v>
       </c>
       <c r="L130" s="6" t="s">
         <v>794</v>
       </c>
       <c r="M130" s="5" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
         <v>796</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>65</v>
+        <v>713</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="E131" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H131" s="5" t="s">
         <v>797</v>
       </c>
       <c r="I131" s="5" t="s">
         <v>798</v>
       </c>
       <c r="J131" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K131" s="5" t="s">
         <v>799</v>
@@ -13502,584 +13537,584 @@
       </c>
       <c r="J133" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K133" s="5" t="s">
         <v>811</v>
       </c>
       <c r="L133" s="6" t="s">
         <v>812</v>
       </c>
       <c r="M133" s="5" t="s">
         <v>813</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
         <v>814</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="E134" s="5" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="F134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H134" s="5" t="s">
         <v>815</v>
       </c>
       <c r="I134" s="5" t="s">
         <v>816</v>
       </c>
       <c r="J134" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K134" s="5" t="s">
         <v>817</v>
       </c>
       <c r="L134" s="6" t="s">
         <v>818</v>
       </c>
       <c r="M134" s="5" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
         <v>820</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E135" s="5" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H135" s="5" t="s">
-        <v>460</v>
+        <v>821</v>
       </c>
       <c r="I135" s="5" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="J135" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K135" s="5" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="L135" s="6" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="M135" s="5" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E136" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H136" s="5" t="s">
-        <v>826</v>
+        <v>460</v>
       </c>
       <c r="I136" s="5" t="s">
         <v>827</v>
       </c>
       <c r="J136" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K136" s="5" t="s">
         <v>828</v>
       </c>
       <c r="L136" s="6" t="s">
         <v>829</v>
       </c>
       <c r="M136" s="5" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
         <v>831</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="E137" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H137" s="5" t="s">
         <v>832</v>
       </c>
       <c r="I137" s="5" t="s">
         <v>833</v>
       </c>
       <c r="J137" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="K137" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K137" s="5" t="s">
+        <v>834</v>
       </c>
       <c r="L137" s="6" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="M137" s="5" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="E138" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H138" s="5" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="I138" s="5" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="J138" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="K138" s="5" t="s">
-        <v>839</v>
+      <c r="K138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L138" s="6" t="s">
         <v>840</v>
       </c>
       <c r="M138" s="5" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
         <v>842</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="E139" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G139" s="5" t="s">
+      <c r="G139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H139" s="5" t="s">
         <v>843</v>
       </c>
-      <c r="H139" s="5" t="s">
+      <c r="I139" s="5" t="s">
         <v>844</v>
       </c>
-      <c r="I139" s="5" t="s">
+      <c r="J139" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="K139" s="5" t="s">
         <v>845</v>
       </c>
-      <c r="J139" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K139" s="5" t="s">
+      <c r="L139" s="6" t="s">
         <v>846</v>
       </c>
-      <c r="L139" s="6" t="s">
+      <c r="M139" s="5" t="s">
         <v>847</v>
-      </c>
-[...1 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E140" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G140" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G140" s="5" t="s">
+        <v>849</v>
       </c>
       <c r="H140" s="5" t="s">
         <v>850</v>
       </c>
       <c r="I140" s="5" t="s">
         <v>851</v>
       </c>
       <c r="J140" s="5" t="s">
-        <v>110</v>
+        <v>584</v>
       </c>
       <c r="K140" s="5" t="s">
         <v>852</v>
       </c>
       <c r="L140" s="6" t="s">
         <v>853</v>
       </c>
       <c r="M140" s="5" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
         <v>855</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C141" s="5" t="s">
-        <v>707</v>
+        <v>65</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E141" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H141" s="5" t="s">
         <v>856</v>
       </c>
       <c r="I141" s="5" t="s">
         <v>857</v>
       </c>
       <c r="J141" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K141" s="5" t="s">
         <v>858</v>
       </c>
       <c r="L141" s="6" t="s">
         <v>859</v>
       </c>
       <c r="M141" s="5" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
         <v>861</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C142" s="5" t="s">
-        <v>65</v>
+        <v>713</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="E142" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G142" s="5" t="s">
+      <c r="G142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H142" s="5" t="s">
         <v>862</v>
       </c>
-      <c r="H142" s="5" t="s">
+      <c r="I142" s="5" t="s">
         <v>863</v>
-      </c>
-[...1 lines deleted...]
-        <v>864</v>
       </c>
       <c r="J142" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K142" s="5" t="s">
+        <v>864</v>
+      </c>
+      <c r="L142" s="6" t="s">
         <v>865</v>
       </c>
-      <c r="L142" s="6" t="s">
+      <c r="M142" s="5" t="s">
         <v>866</v>
-      </c>
-[...1 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>869</v>
+        <v>106</v>
       </c>
       <c r="E143" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G143" s="5" t="s">
+        <v>868</v>
+      </c>
+      <c r="H143" s="5" t="s">
+        <v>869</v>
+      </c>
+      <c r="I143" s="5" t="s">
         <v>870</v>
-      </c>
-[...4 lines deleted...]
-        <v>872</v>
       </c>
       <c r="J143" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K143" s="5" t="s">
+        <v>871</v>
+      </c>
+      <c r="L143" s="6" t="s">
+        <v>872</v>
+      </c>
+      <c r="M143" s="5" t="s">
         <v>873</v>
-      </c>
-[...4 lines deleted...]
-        <v>875</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>876</v>
+        <v>874</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>115</v>
+        <v>875</v>
       </c>
       <c r="E144" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G144" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G144" s="5" t="s">
+        <v>876</v>
       </c>
       <c r="H144" s="5" t="s">
         <v>877</v>
       </c>
       <c r="I144" s="5" t="s">
         <v>878</v>
       </c>
       <c r="J144" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K144" s="5" t="s">
         <v>879</v>
       </c>
       <c r="L144" s="6" t="s">
         <v>880</v>
       </c>
       <c r="M144" s="5" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
         <v>882</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="E145" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G145" s="5" t="s">
+      <c r="G145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H145" s="5" t="s">
         <v>883</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="I145" s="5" t="s">
         <v>884</v>
       </c>
       <c r="J145" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K145" s="5" t="s">
         <v>885</v>
       </c>
       <c r="L145" s="6" t="s">
         <v>886</v>
       </c>
       <c r="M145" s="5" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
         <v>888</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>713</v>
+        <v>719</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H146" s="5" t="s">
         <v>889</v>
       </c>
       <c r="I146" s="5" t="s">
         <v>890</v>
       </c>
@@ -14095,1205 +14130,1205 @@
       <c r="M146" s="5" t="s">
         <v>894</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
         <v>895</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E147" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G147" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H147" s="5" t="s">
+      <c r="G147" s="5" t="s">
         <v>896</v>
+      </c>
+      <c r="H147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I147" s="5" t="s">
         <v>897</v>
       </c>
       <c r="J147" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K147" s="5" t="s">
         <v>898</v>
       </c>
       <c r="L147" s="6" t="s">
         <v>899</v>
       </c>
       <c r="M147" s="5" t="s">
         <v>900</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
         <v>901</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D148" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E148" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G148" s="5" t="s">
+      <c r="G148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H148" s="5" t="s">
         <v>902</v>
       </c>
-      <c r="H148" s="5" t="s">
+      <c r="I148" s="5" t="s">
         <v>903</v>
       </c>
-      <c r="I148" s="5"/>
       <c r="J148" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K148" s="5" t="s">
         <v>904</v>
       </c>
       <c r="L148" s="6" t="s">
         <v>905</v>
       </c>
       <c r="M148" s="5" t="s">
         <v>906</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
         <v>907</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C149" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="E149" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G149" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G149" s="5" t="s">
+        <v>908</v>
       </c>
       <c r="H149" s="5" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="I149" s="5" t="s">
         <v>909</v>
       </c>
+      <c r="I149" s="5"/>
       <c r="J149" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K149" s="5" t="s">
         <v>910</v>
       </c>
       <c r="L149" s="6" t="s">
         <v>911</v>
       </c>
       <c r="M149" s="5" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
         <v>913</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>106</v>
-[...4 lines deleted...]
-        </is>
+        <v>115</v>
+      </c>
+      <c r="E150" s="5" t="s">
+        <v>296</v>
       </c>
       <c r="F150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G150" s="5" t="s">
+      <c r="G150" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H150" s="5" t="s">
         <v>914</v>
       </c>
-      <c r="H150" s="5" t="s">
+      <c r="I150" s="5" t="s">
         <v>915</v>
-      </c>
-[...1 lines deleted...]
-        <v>864</v>
       </c>
       <c r="J150" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K150" s="5" t="s">
         <v>916</v>
       </c>
       <c r="L150" s="6" t="s">
         <v>917</v>
       </c>
       <c r="M150" s="5" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
         <v>919</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>106</v>
+      </c>
+      <c r="E151" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G151" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G151" s="5" t="s">
+        <v>920</v>
       </c>
       <c r="H151" s="5" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="I151" s="5" t="s">
-        <v>921</v>
+        <v>870</v>
       </c>
       <c r="J151" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K151" s="5" t="s">
         <v>922</v>
       </c>
       <c r="L151" s="6" t="s">
         <v>923</v>
       </c>
       <c r="M151" s="5" t="s">
         <v>924</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>919</v>
+        <v>925</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>925</v>
+        <v>115</v>
       </c>
       <c r="E152" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H152" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I152" s="5"/>
+      <c r="H152" s="5" t="s">
+        <v>926</v>
+      </c>
+      <c r="I152" s="5" t="s">
+        <v>927</v>
+      </c>
       <c r="J152" s="5" t="s">
-        <v>926</v>
+        <v>110</v>
       </c>
       <c r="K152" s="5" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="L152" s="6" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="M152" s="5" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>930</v>
+        <v>925</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>106</v>
+        <v>931</v>
       </c>
       <c r="E153" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G153" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H153" s="5" t="s">
+      <c r="G153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I153" s="5"/>
+      <c r="J153" s="5" t="s">
         <v>932</v>
       </c>
-      <c r="I153" s="5" t="s">
+      <c r="K153" s="5" t="s">
         <v>933</v>
       </c>
-      <c r="J153" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K153" s="5" t="s">
+      <c r="L153" s="6" t="s">
         <v>934</v>
       </c>
-      <c r="L153" s="6" t="s">
+      <c r="M153" s="5" t="s">
         <v>935</v>
-      </c>
-[...1 lines deleted...]
-        <v>936</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
+        <v>936</v>
+      </c>
+      <c r="B154" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C154" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D154" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="E154" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="F154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G154" s="5" t="s">
         <v>937</v>
       </c>
-      <c r="B154" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D154" s="5" t="s">
+      <c r="H154" s="5" t="s">
         <v>938</v>
       </c>
-      <c r="E154" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H154" s="5" t="s">
+      <c r="I154" s="5" t="s">
         <v>939</v>
       </c>
-      <c r="I154" s="5" t="s">
+      <c r="J154" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="K154" s="5" t="s">
         <v>940</v>
       </c>
-      <c r="J154" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K154" s="5" t="s">
+      <c r="L154" s="6" t="s">
         <v>941</v>
       </c>
-      <c r="L154" s="6" t="s">
+      <c r="M154" s="5" t="s">
         <v>942</v>
-      </c>
-[...1 lines deleted...]
-        <v>943</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="B155" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C155" s="5" t="s">
+        <v>719</v>
+      </c>
+      <c r="D155" s="5" t="s">
         <v>944</v>
       </c>
-      <c r="B155" s="5" t="s">
-[...9 lines deleted...]
-        <v>296</v>
+      <c r="E155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H155" s="5" t="s">
         <v>945</v>
       </c>
-      <c r="I155" s="5"/>
+      <c r="I155" s="5" t="s">
+        <v>946</v>
+      </c>
       <c r="J155" s="5" t="s">
-        <v>110</v>
+        <v>891</v>
       </c>
       <c r="K155" s="5" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="L155" s="6" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="M155" s="5" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>950</v>
+        <v>115</v>
       </c>
       <c r="E156" s="5" t="s">
-        <v>122</v>
+        <v>296</v>
       </c>
       <c r="F156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H156" s="5" t="s">
         <v>951</v>
       </c>
-      <c r="I156" s="5" t="s">
+      <c r="I156" s="5"/>
+      <c r="J156" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="K156" s="5" t="s">
         <v>952</v>
       </c>
-      <c r="J156" s="5" t="s">
+      <c r="L156" s="6" t="s">
         <v>953</v>
       </c>
-      <c r="K156" s="5" t="s">
+      <c r="M156" s="5" t="s">
         <v>954</v>
-      </c>
-[...4 lines deleted...]
-        <v>956</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
+        <v>955</v>
+      </c>
+      <c r="B157" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C157" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D157" s="5" t="s">
+        <v>956</v>
+      </c>
+      <c r="E157" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="F157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H157" s="5" t="s">
         <v>957</v>
       </c>
-      <c r="B157" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H157" s="5" t="s">
+      <c r="I157" s="5" t="s">
         <v>958</v>
       </c>
-      <c r="I157" s="5" t="s">
+      <c r="J157" s="5" t="s">
         <v>959</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="K157" s="5" t="s">
         <v>960</v>
       </c>
       <c r="L157" s="6" t="s">
         <v>961</v>
       </c>
       <c r="M157" s="5" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
         <v>963</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E158" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G158" s="5" t="s">
+      <c r="G158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H158" s="5" t="s">
         <v>964</v>
       </c>
-      <c r="H158" s="5" t="s">
+      <c r="I158" s="5" t="s">
         <v>965</v>
-      </c>
-[...1 lines deleted...]
-        <v>966</v>
       </c>
       <c r="J158" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K158" s="5" t="s">
+        <v>966</v>
+      </c>
+      <c r="L158" s="6" t="s">
         <v>967</v>
       </c>
-      <c r="L158" s="6" t="s">
+      <c r="M158" s="5" t="s">
         <v>968</v>
-      </c>
-[...1 lines deleted...]
-        <v>969</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>970</v>
+        <v>969</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D159" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E159" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G159" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G159" s="5" t="s">
+        <v>970</v>
       </c>
       <c r="H159" s="5" t="s">
         <v>971</v>
       </c>
       <c r="I159" s="5" t="s">
         <v>972</v>
       </c>
       <c r="J159" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K159" s="5" t="s">
         <v>973</v>
       </c>
       <c r="L159" s="6" t="s">
         <v>974</v>
       </c>
       <c r="M159" s="5" t="s">
         <v>975</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
         <v>976</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="E160" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G160" s="5" t="s">
+      <c r="G160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H160" s="5" t="s">
         <v>977</v>
       </c>
-      <c r="H160" s="5" t="s">
+      <c r="I160" s="5" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="J160" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K160" s="5" t="s">
+        <v>979</v>
+      </c>
+      <c r="L160" s="6" t="s">
         <v>980</v>
       </c>
-      <c r="L160" s="6" t="s">
+      <c r="M160" s="5" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>976</v>
+        <v>982</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D161" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="E161" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="F161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G161" s="5" t="s">
         <v>983</v>
-      </c>
-[...11 lines deleted...]
-        </is>
       </c>
       <c r="H161" s="5" t="s">
         <v>984</v>
       </c>
       <c r="I161" s="5" t="s">
         <v>985</v>
       </c>
       <c r="J161" s="5" t="s">
-        <v>953</v>
+        <v>110</v>
       </c>
       <c r="K161" s="5" t="s">
         <v>986</v>
       </c>
       <c r="L161" s="6" t="s">
         <v>987</v>
       </c>
       <c r="M161" s="5" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
+        <v>982</v>
+      </c>
+      <c r="B162" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C162" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D162" s="5" t="s">
         <v>989</v>
-      </c>
-[...7 lines deleted...]
-        <v>550</v>
       </c>
       <c r="E162" s="5" t="s">
         <v>122</v>
       </c>
       <c r="F162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H162" s="5" t="s">
         <v>990</v>
       </c>
-      <c r="I162" s="5"/>
+      <c r="I162" s="5" t="s">
+        <v>991</v>
+      </c>
       <c r="J162" s="5" t="s">
-        <v>991</v>
+        <v>959</v>
       </c>
       <c r="K162" s="5" t="s">
         <v>992</v>
       </c>
       <c r="L162" s="6" t="s">
         <v>993</v>
       </c>
       <c r="M162" s="5" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
         <v>995</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>106</v>
+        <v>550</v>
       </c>
       <c r="E163" s="5" t="s">
-        <v>296</v>
+        <v>122</v>
       </c>
       <c r="F163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G163" s="5" t="s">
+      <c r="G163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H163" s="5" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="I163" s="5"/>
       <c r="J163" s="5" t="s">
-        <v>110</v>
+        <v>997</v>
       </c>
       <c r="K163" s="5" t="s">
         <v>998</v>
       </c>
       <c r="L163" s="6" t="s">
         <v>999</v>
       </c>
       <c r="M163" s="5" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
         <v>1001</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="E164" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G164" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G164" s="5" t="s">
+        <v>1002</v>
       </c>
       <c r="H164" s="5" t="s">
-        <v>1002</v>
-[...1 lines deleted...]
-      <c r="I164" s="5" t="s">
         <v>1003</v>
       </c>
+      <c r="I164" s="5"/>
       <c r="J164" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K164" s="5" t="s">
         <v>1004</v>
       </c>
       <c r="L164" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="M164" s="5" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
         <v>1007</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D165" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E165" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H165" s="5" t="s">
         <v>1008</v>
       </c>
       <c r="I165" s="5" t="s">
         <v>1009</v>
       </c>
       <c r="J165" s="5" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="K165" s="5" t="s">
         <v>1010</v>
       </c>
       <c r="L165" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="M165" s="5" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
         <v>1013</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C166" s="5" t="s">
-        <v>707</v>
+        <v>65</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>550</v>
+        <v>115</v>
       </c>
       <c r="E166" s="5" t="s">
-        <v>122</v>
+        <v>296</v>
       </c>
       <c r="F166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H166" s="5" t="s">
         <v>1014</v>
       </c>
-      <c r="I166" s="5"/>
+      <c r="I166" s="5" t="s">
+        <v>1015</v>
+      </c>
       <c r="J166" s="5" t="s">
-        <v>1015</v>
+        <v>22</v>
       </c>
       <c r="K166" s="5" t="s">
         <v>1016</v>
       </c>
       <c r="L166" s="6" t="s">
         <v>1017</v>
       </c>
       <c r="M166" s="5" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
         <v>1019</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>65</v>
+        <v>713</v>
       </c>
       <c r="D167" s="5" t="s">
         <v>550</v>
       </c>
       <c r="E167" s="5" t="s">
         <v>122</v>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H167" s="5" t="s">
         <v>1020</v>
       </c>
-      <c r="I167" s="5" t="s">
+      <c r="I167" s="5"/>
+      <c r="J167" s="5" t="s">
         <v>1021</v>
       </c>
-      <c r="J167" s="5" t="s">
+      <c r="K167" s="5" t="s">
         <v>1022</v>
       </c>
-      <c r="K167" s="5" t="s">
+      <c r="L167" s="6" t="s">
         <v>1023</v>
       </c>
-      <c r="L167" s="6" t="s">
+      <c r="M167" s="5" t="s">
         <v>1024</v>
-      </c>
-[...1 lines deleted...]
-        <v>1025</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B168" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C168" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D168" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="E168" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="F168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H168" s="5" t="s">
         <v>1026</v>
       </c>
-      <c r="B168" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H168" s="5" t="s">
+      <c r="I168" s="5" t="s">
         <v>1027</v>
       </c>
-      <c r="I168" s="5"/>
       <c r="J168" s="5" t="s">
-        <v>22</v>
+        <v>1028</v>
       </c>
       <c r="K168" s="5" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="L168" s="6" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="M168" s="5" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C169" s="5" t="s">
-        <v>707</v>
+        <v>65</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="E169" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H169" s="5" t="s">
-        <v>1032</v>
-[...1 lines deleted...]
-      <c r="I169" s="5" t="s">
         <v>1033</v>
       </c>
+      <c r="I169" s="5"/>
       <c r="J169" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K169" s="5" t="s">
         <v>1034</v>
       </c>
       <c r="L169" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="M169" s="5" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
         <v>1037</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C170" s="5" t="s">
-        <v>65</v>
+        <v>713</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="E170" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G170" s="5" t="s">
+      <c r="G170" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H170" s="5" t="s">
         <v>1038</v>
       </c>
-      <c r="H170" s="5" t="s">
+      <c r="I170" s="5" t="s">
         <v>1039</v>
       </c>
-      <c r="I170" s="5" t="s">
+      <c r="J170" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K170" s="5" t="s">
         <v>1040</v>
       </c>
-      <c r="J170" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K170" s="5" t="s">
+      <c r="L170" s="6" t="s">
         <v>1041</v>
       </c>
-      <c r="L170" s="6" t="s">
+      <c r="M170" s="5" t="s">
         <v>1042</v>
-      </c>
-[...1 lines deleted...]
-        <v>1043</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>1044</v>
+        <v>1043</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D171" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E171" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G171" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G171" s="5" t="s">
+        <v>1044</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>1045</v>
       </c>
       <c r="I171" s="5" t="s">
         <v>1046</v>
       </c>
       <c r="J171" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K171" s="5" t="s">
         <v>1047</v>
       </c>
       <c r="L171" s="6" t="s">
         <v>1048</v>
       </c>
       <c r="M171" s="5" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
         <v>1050</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E172" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G172" s="5" t="s">
+      <c r="G172" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H172" s="5" t="s">
         <v>1051</v>
       </c>
-      <c r="H172" s="5" t="s">
+      <c r="I172" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="I172" s="5"/>
       <c r="J172" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K172" s="5" t="s">
         <v>1053</v>
       </c>
       <c r="L172" s="6" t="s">
         <v>1054</v>
       </c>
       <c r="M172" s="5" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
         <v>1056</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D173" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E173" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G173" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G173" s="5" t="s">
+        <v>1057</v>
       </c>
       <c r="H173" s="5" t="s">
-        <v>1057</v>
-[...1 lines deleted...]
-      <c r="I173" s="5" t="s">
         <v>1058</v>
       </c>
+      <c r="I173" s="5"/>
       <c r="J173" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K173" s="5" t="s">
         <v>1059</v>
       </c>
       <c r="L173" s="6" t="s">
         <v>1060</v>
       </c>
       <c r="M173" s="5" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
         <v>1062</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D174" s="5" t="s">
         <v>106</v>
@@ -15319,337 +15354,337 @@
       </c>
       <c r="J174" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K174" s="5" t="s">
         <v>1065</v>
       </c>
       <c r="L174" s="6" t="s">
         <v>1066</v>
       </c>
       <c r="M174" s="5" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
         <v>1068</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>1069</v>
+        <v>106</v>
       </c>
       <c r="E175" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H175" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H175" s="5" t="s">
+        <v>1069</v>
       </c>
       <c r="I175" s="5" t="s">
         <v>1070</v>
       </c>
       <c r="J175" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K175" s="5" t="s">
         <v>1071</v>
       </c>
       <c r="L175" s="6" t="s">
         <v>1072</v>
       </c>
       <c r="M175" s="5" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
         <v>1074</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>115</v>
+        <v>1075</v>
       </c>
       <c r="E176" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G176" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H176" s="5" t="s">
+      <c r="G176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I176" s="5" t="s">
         <v>1076</v>
-      </c>
-[...1 lines deleted...]
-        <v>1077</v>
       </c>
       <c r="J176" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K176" s="5" t="s">
+        <v>1077</v>
+      </c>
+      <c r="L176" s="6" t="s">
         <v>1078</v>
       </c>
-      <c r="L176" s="6" t="s">
+      <c r="M176" s="5" t="s">
         <v>1079</v>
-      </c>
-[...1 lines deleted...]
-        <v>1080</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D177" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E177" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H177" s="5" t="s">
         <v>1081</v>
       </c>
       <c r="I177" s="5" t="s">
         <v>1082</v>
       </c>
       <c r="J177" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K177" s="5" t="s">
         <v>1083</v>
       </c>
       <c r="L177" s="6" t="s">
         <v>1084</v>
       </c>
       <c r="M177" s="5" t="s">
         <v>1085</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C178" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D178" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E178" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G178" s="5" t="s">
+        <v>1086</v>
+      </c>
+      <c r="H178" s="5" t="s">
         <v>1087</v>
       </c>
-      <c r="H178" s="5" t="s">
+      <c r="I178" s="5" t="s">
         <v>1088</v>
-      </c>
-[...1 lines deleted...]
-        <v>1089</v>
       </c>
       <c r="J178" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K178" s="5" t="s">
+        <v>1089</v>
+      </c>
+      <c r="L178" s="6" t="s">
         <v>1090</v>
       </c>
-      <c r="L178" s="6" t="s">
+      <c r="M178" s="5" t="s">
         <v>1091</v>
-      </c>
-[...1 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>1093</v>
+        <v>1092</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C179" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D179" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E179" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G179" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G179" s="5" t="s">
+        <v>1093</v>
       </c>
       <c r="H179" s="5" t="s">
         <v>1094</v>
       </c>
       <c r="I179" s="5" t="s">
         <v>1095</v>
       </c>
       <c r="J179" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K179" s="5" t="s">
         <v>1096</v>
       </c>
       <c r="L179" s="6" t="s">
         <v>1097</v>
       </c>
       <c r="M179" s="5" t="s">
         <v>1098</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
         <v>1099</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D180" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E180" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H180" s="5" t="s">
         <v>1100</v>
       </c>
-      <c r="I180" s="5"/>
+      <c r="I180" s="5" t="s">
+        <v>1101</v>
+      </c>
       <c r="J180" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K180" s="5" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="L180" s="6" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="M180" s="5" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C181" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D181" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E181" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H181" s="5" t="s">
-        <v>1105</v>
-[...1 lines deleted...]
-      <c r="I181" s="5" t="s">
         <v>1106</v>
       </c>
+      <c r="I181" s="5"/>
       <c r="J181" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K181" s="5" t="s">
         <v>1107</v>
       </c>
       <c r="L181" s="6" t="s">
         <v>1108</v>
       </c>
       <c r="M181" s="5" t="s">
         <v>1109</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
         <v>1110</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D182" s="5" t="s">
         <v>115</v>
@@ -15675,166 +15710,166 @@
       </c>
       <c r="J182" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K182" s="5" t="s">
         <v>1113</v>
       </c>
       <c r="L182" s="6" t="s">
         <v>1114</v>
       </c>
       <c r="M182" s="5" t="s">
         <v>1115</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
         <v>1116</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="E183" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H183" s="5" t="s">
         <v>1117</v>
       </c>
       <c r="I183" s="5" t="s">
         <v>1118</v>
       </c>
       <c r="J183" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K183" s="5" t="s">
         <v>1119</v>
       </c>
       <c r="L183" s="6" t="s">
         <v>1120</v>
       </c>
       <c r="M183" s="5" t="s">
         <v>1121</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
         <v>1122</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>550</v>
+        <v>106</v>
       </c>
       <c r="E184" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H184" s="5" t="s">
         <v>1123</v>
       </c>
-      <c r="I184" s="5"/>
+      <c r="I184" s="5" t="s">
+        <v>1124</v>
+      </c>
       <c r="J184" s="5" t="s">
-        <v>1124</v>
-[...4 lines deleted...]
-        </is>
+        <v>110</v>
+      </c>
+      <c r="K184" s="5" t="s">
+        <v>1125</v>
       </c>
       <c r="L184" s="6" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="M184" s="5" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>115</v>
+        <v>550</v>
       </c>
       <c r="E185" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H185" s="5" t="s">
-        <v>1128</v>
-[...1 lines deleted...]
-      <c r="I185" s="5" t="s">
         <v>1129</v>
       </c>
+      <c r="I185" s="5"/>
       <c r="J185" s="5" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="K185" s="5" t="s">
         <v>1130</v>
+      </c>
+      <c r="K185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L185" s="6" t="s">
         <v>1131</v>
       </c>
       <c r="M185" s="5" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
         <v>1133</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D186" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E186" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F186" s="5" t="inlineStr">
@@ -15855,517 +15890,517 @@
       </c>
       <c r="J186" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K186" s="5" t="s">
         <v>1136</v>
       </c>
       <c r="L186" s="6" t="s">
         <v>1137</v>
       </c>
       <c r="M186" s="5" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
         <v>1139</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C187" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>550</v>
+        <v>115</v>
       </c>
       <c r="E187" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H187" s="5" t="s">
         <v>1140</v>
       </c>
       <c r="I187" s="5" t="s">
         <v>1141</v>
       </c>
       <c r="J187" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="K187" s="5" t="s">
         <v>1142</v>
       </c>
-      <c r="K187" s="5" t="s">
+      <c r="L187" s="6" t="s">
         <v>1143</v>
       </c>
-      <c r="L187" s="6" t="s">
+      <c r="M187" s="5" t="s">
         <v>1144</v>
-      </c>
-[...1 lines deleted...]
-        <v>1145</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>1146</v>
+        <v>1145</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C188" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D188" s="5" t="s">
         <v>550</v>
       </c>
       <c r="E188" s="5" t="s">
-        <v>122</v>
+        <v>296</v>
       </c>
       <c r="F188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H188" s="5" t="s">
+        <v>1146</v>
+      </c>
+      <c r="I188" s="5" t="s">
         <v>1147</v>
       </c>
-      <c r="I188" s="5" t="s">
+      <c r="J188" s="5" t="s">
         <v>1148</v>
-      </c>
-[...1 lines deleted...]
-        <v>953</v>
       </c>
       <c r="K188" s="5" t="s">
         <v>1149</v>
       </c>
       <c r="L188" s="6" t="s">
         <v>1150</v>
       </c>
       <c r="M188" s="5" t="s">
         <v>1151</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
         <v>1152</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C189" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D189" s="5" t="s">
         <v>550</v>
       </c>
       <c r="E189" s="5" t="s">
-        <v>296</v>
+        <v>122</v>
       </c>
       <c r="F189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H189" s="5" t="s">
         <v>1153</v>
       </c>
       <c r="I189" s="5" t="s">
         <v>1154</v>
       </c>
       <c r="J189" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="K189" s="5" t="s">
         <v>1155</v>
       </c>
-      <c r="K189" s="5" t="s">
+      <c r="L189" s="6" t="s">
         <v>1156</v>
       </c>
-      <c r="L189" s="6" t="s">
+      <c r="M189" s="5" t="s">
         <v>1157</v>
-      </c>
-[...1 lines deleted...]
-        <v>1158</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>1159</v>
+        <v>1158</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C190" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D190" s="5" t="s">
         <v>550</v>
       </c>
       <c r="E190" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H190" s="5" t="s">
+        <v>1159</v>
+      </c>
+      <c r="I190" s="5" t="s">
         <v>1160</v>
       </c>
-      <c r="I190" s="5" t="s">
+      <c r="J190" s="5" t="s">
         <v>1161</v>
       </c>
-      <c r="J190" s="5" t="s">
+      <c r="K190" s="5" t="s">
         <v>1162</v>
       </c>
-      <c r="K190" s="5" t="s">
+      <c r="L190" s="6" t="s">
         <v>1163</v>
       </c>
-      <c r="L190" s="6" t="s">
+      <c r="M190" s="5" t="s">
         <v>1164</v>
-      </c>
-[...1 lines deleted...]
-        <v>1165</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>1166</v>
+        <v>1165</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C191" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D191" s="5" t="s">
         <v>550</v>
       </c>
       <c r="E191" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H191" s="5" t="s">
+        <v>1166</v>
+      </c>
+      <c r="I191" s="5" t="s">
         <v>1167</v>
       </c>
-      <c r="I191" s="5" t="s">
+      <c r="J191" s="5" t="s">
         <v>1168</v>
       </c>
-      <c r="J191" s="5" t="s">
+      <c r="K191" s="5" t="s">
         <v>1169</v>
       </c>
-      <c r="K191" s="5" t="s">
+      <c r="L191" s="6" t="s">
         <v>1170</v>
       </c>
-      <c r="L191" s="6" t="s">
+      <c r="M191" s="5" t="s">
         <v>1171</v>
-      </c>
-[...1 lines deleted...]
-        <v>1172</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>1173</v>
+        <v>1172</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C192" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D192" s="5" t="s">
         <v>550</v>
       </c>
       <c r="E192" s="5" t="s">
-        <v>122</v>
+        <v>296</v>
       </c>
       <c r="F192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H192" s="5" t="s">
+        <v>1173</v>
+      </c>
+      <c r="I192" s="5" t="s">
         <v>1174</v>
       </c>
-      <c r="I192" s="5" t="s">
+      <c r="J192" s="5" t="s">
         <v>1175</v>
-      </c>
-[...1 lines deleted...]
-        <v>553</v>
       </c>
       <c r="K192" s="5" t="s">
         <v>1176</v>
       </c>
       <c r="L192" s="6" t="s">
         <v>1177</v>
       </c>
       <c r="M192" s="5" t="s">
         <v>1178</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
         <v>1179</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C193" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D193" s="5" t="s">
         <v>550</v>
       </c>
       <c r="E193" s="5" t="s">
-        <v>296</v>
+        <v>122</v>
       </c>
       <c r="F193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H193" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I193" s="5"/>
+      <c r="H193" s="5" t="s">
+        <v>1180</v>
+      </c>
+      <c r="I193" s="5" t="s">
+        <v>1181</v>
+      </c>
       <c r="J193" s="5" t="s">
-        <v>1180</v>
+        <v>553</v>
       </c>
       <c r="K193" s="5" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="L193" s="6" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="M193" s="5" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C194" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>1185</v>
+        <v>550</v>
       </c>
       <c r="E194" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H194" s="5" t="s">
+      <c r="H194" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I194" s="5"/>
+      <c r="J194" s="5" t="s">
         <v>1186</v>
       </c>
-      <c r="I194" s="5" t="s">
+      <c r="K194" s="5" t="s">
         <v>1187</v>
       </c>
-      <c r="J194" s="5" t="s">
+      <c r="L194" s="6" t="s">
         <v>1188</v>
       </c>
-      <c r="K194" s="5" t="s">
+      <c r="M194" s="5" t="s">
         <v>1189</v>
-      </c>
-[...4 lines deleted...]
-        <v>1191</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>1192</v>
+        <v>1190</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>1185</v>
+        <v>1191</v>
       </c>
       <c r="E195" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H195" s="5" t="s">
-        <v>771</v>
-[...1 lines deleted...]
-      <c r="I195" s="5"/>
+        <v>1192</v>
+      </c>
+      <c r="I195" s="5" t="s">
+        <v>1193</v>
+      </c>
       <c r="J195" s="5" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="K195" s="5" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="L195" s="6" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="M195" s="5" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>106</v>
+        <v>1191</v>
       </c>
       <c r="E196" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H196" s="5" t="s">
-        <v>1198</v>
+        <v>777</v>
       </c>
       <c r="I196" s="5"/>
       <c r="J196" s="5" t="s">
-        <v>110</v>
+        <v>1199</v>
       </c>
       <c r="K196" s="5" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="L196" s="6" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="M196" s="5" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C197" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="E197" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H197" s="5" t="s">
-        <v>1203</v>
-[...1 lines deleted...]
-      <c r="I197" s="5" t="s">
         <v>1204</v>
       </c>
+      <c r="I197" s="5"/>
       <c r="J197" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K197" s="5" t="s">
         <v>1205</v>
       </c>
       <c r="L197" s="6" t="s">
         <v>1206</v>
       </c>
       <c r="M197" s="5" t="s">
         <v>1207</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
         <v>1208</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C198" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D198" s="5" t="s">
         <v>115</v>
@@ -16391,537 +16426,537 @@
       </c>
       <c r="J198" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K198" s="5" t="s">
         <v>1211</v>
       </c>
       <c r="L198" s="6" t="s">
         <v>1212</v>
       </c>
       <c r="M198" s="5" t="s">
         <v>1213</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
         <v>1214</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="E199" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H199" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I199" s="5"/>
+      <c r="H199" s="5" t="s">
+        <v>1215</v>
+      </c>
+      <c r="I199" s="5" t="s">
+        <v>1216</v>
+      </c>
       <c r="J199" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K199" s="5" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="L199" s="6" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="M199" s="5" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C200" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D200" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E200" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G200" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G200" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H200" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I200" s="5"/>
       <c r="J200" s="5" t="s">
         <v>110</v>
       </c>
       <c r="K200" s="5" t="s">
+        <v>1221</v>
+      </c>
+      <c r="L200" s="6" t="s">
         <v>1222</v>
       </c>
-      <c r="L200" s="6" t="s">
+      <c r="M200" s="5" t="s">
         <v>1223</v>
-      </c>
-[...1 lines deleted...]
-        <v>1224</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
-        <v>1225</v>
+        <v>1224</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>550</v>
+        <v>106</v>
       </c>
       <c r="E201" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G201" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G201" s="5" t="s">
+        <v>1225</v>
       </c>
       <c r="H201" s="5" t="s">
         <v>1226</v>
       </c>
-      <c r="I201" s="5"/>
+      <c r="I201" s="5" t="s">
+        <v>1227</v>
+      </c>
       <c r="J201" s="5" t="s">
-        <v>1227</v>
+        <v>110</v>
       </c>
       <c r="K201" s="5" t="s">
         <v>1228</v>
       </c>
       <c r="L201" s="6" t="s">
         <v>1229</v>
       </c>
       <c r="M201" s="5" t="s">
         <v>1230</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
         <v>1231</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C202" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D202" s="5" t="s">
         <v>550</v>
       </c>
       <c r="E202" s="5" t="s">
         <v>296</v>
       </c>
-      <c r="F202" s="5" t="s">
+      <c r="F202" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G202" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H202" s="5" t="s">
         <v>1232</v>
       </c>
-      <c r="G202" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H202" s="5" t="s">
+      <c r="I202" s="5"/>
+      <c r="J202" s="5" t="s">
         <v>1233</v>
       </c>
-      <c r="I202" s="5" t="s">
+      <c r="K202" s="5" t="s">
         <v>1234</v>
       </c>
-      <c r="J202" s="5" t="s">
+      <c r="L202" s="6" t="s">
         <v>1235</v>
       </c>
-      <c r="K202" s="5" t="s">
+      <c r="M202" s="5" t="s">
         <v>1236</v>
-      </c>
-[...4 lines deleted...]
-        <v>1238</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>1239</v>
+        <v>1237</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C203" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D203" s="5" t="s">
         <v>550</v>
       </c>
       <c r="E203" s="5" t="s">
         <v>296</v>
       </c>
-      <c r="F203" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F203" s="5" t="s">
+        <v>1238</v>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H203" s="5" t="s">
+        <v>1239</v>
+      </c>
+      <c r="I203" s="5" t="s">
         <v>1240</v>
       </c>
-      <c r="I203" s="5"/>
       <c r="J203" s="5" t="s">
         <v>1241</v>
       </c>
       <c r="K203" s="5" t="s">
         <v>1242</v>
       </c>
       <c r="L203" s="6" t="s">
         <v>1243</v>
       </c>
       <c r="M203" s="5" t="s">
         <v>1244</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
         <v>1245</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>106</v>
+        <v>550</v>
       </c>
       <c r="E204" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H204" s="5" t="s">
         <v>1246</v>
       </c>
-      <c r="I204" s="5" t="s">
+      <c r="I204" s="5"/>
+      <c r="J204" s="5" t="s">
         <v>1247</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="K204" s="5" t="s">
         <v>1248</v>
       </c>
       <c r="L204" s="6" t="s">
         <v>1249</v>
       </c>
       <c r="M204" s="5" t="s">
         <v>1250</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
         <v>1251</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C205" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>550</v>
+        <v>106</v>
       </c>
       <c r="E205" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H205" s="5" t="s">
         <v>1252</v>
       </c>
-      <c r="I205" s="5"/>
+      <c r="I205" s="5" t="s">
+        <v>1253</v>
+      </c>
       <c r="J205" s="5" t="s">
-        <v>1253</v>
+        <v>110</v>
       </c>
       <c r="K205" s="5" t="s">
         <v>1254</v>
       </c>
       <c r="L205" s="6" t="s">
         <v>1255</v>
       </c>
       <c r="M205" s="5" t="s">
         <v>1256</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
         <v>1257</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C206" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D206" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="E206" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="F206" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G206" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H206" s="5" t="s">
         <v>1258</v>
       </c>
-      <c r="D206" s="5" t="s">
+      <c r="I206" s="5"/>
+      <c r="J206" s="5" t="s">
         <v>1259</v>
       </c>
-      <c r="E206" s="5" t="s">
+      <c r="K206" s="5" t="s">
         <v>1260</v>
       </c>
-      <c r="F206" s="5" t="s">
+      <c r="L206" s="6" t="s">
         <v>1261</v>
       </c>
-      <c r="G206" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H206" s="5" t="s">
+      <c r="M206" s="5" t="s">
         <v>1262</v>
-      </c>
-[...13 lines deleted...]
-        <v>1267</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B207" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C207" s="5" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D207" s="5" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E207" s="5" t="s">
+        <v>1266</v>
+      </c>
+      <c r="F207" s="5" t="s">
+        <v>1267</v>
+      </c>
+      <c r="G207" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H207" s="5" t="s">
         <v>1268</v>
       </c>
-      <c r="B207" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H207" s="5" t="s">
+      <c r="I207" s="5" t="s">
         <v>1269</v>
       </c>
-      <c r="I207" s="5" t="s">
+      <c r="J207" s="5" t="s">
         <v>1270</v>
-      </c>
-[...1 lines deleted...]
-        <v>553</v>
       </c>
       <c r="K207" s="5" t="s">
         <v>1271</v>
       </c>
       <c r="L207" s="6" t="s">
         <v>1272</v>
       </c>
       <c r="M207" s="5" t="s">
         <v>1273</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
         <v>1274</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C208" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D208" s="5" t="s">
         <v>550</v>
       </c>
       <c r="E208" s="5" t="s">
-        <v>57</v>
+        <v>122</v>
       </c>
       <c r="F208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H208" s="5" t="s">
         <v>1275</v>
       </c>
       <c r="I208" s="5" t="s">
         <v>1276</v>
       </c>
       <c r="J208" s="5" t="s">
         <v>553</v>
       </c>
       <c r="K208" s="5" t="s">
         <v>1277</v>
       </c>
       <c r="L208" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="M208" s="5" t="s">
         <v>1279</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
         <v>1280</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D209" s="5" t="s">
         <v>550</v>
       </c>
       <c r="E209" s="5" t="s">
-        <v>122</v>
+        <v>57</v>
       </c>
       <c r="F209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H209" s="5" t="s">
         <v>1281</v>
       </c>
       <c r="I209" s="5" t="s">
         <v>1282</v>
       </c>
       <c r="J209" s="5" t="s">
         <v>553</v>
       </c>
       <c r="K209" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="L209" s="6" t="s">
         <v>1284</v>
       </c>
       <c r="M209" s="5" t="s">
         <v>1285</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
         <v>1286</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C210" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D210" s="5" t="s">
         <v>550</v>
       </c>
       <c r="E210" s="5" t="s">
-        <v>57</v>
+        <v>122</v>
       </c>
       <c r="F210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H210" s="5" t="s">
         <v>1287</v>
       </c>
       <c r="I210" s="5" t="s">
         <v>1288</v>
       </c>
       <c r="J210" s="5" t="s">
         <v>553</v>
       </c>
       <c r="K210" s="5" t="s">
         <v>1289</v>
       </c>
       <c r="L210" s="6" t="s">
         <v>1290</v>
@@ -16967,1090 +17002,1135 @@
       </c>
       <c r="K211" s="5" t="s">
         <v>1295</v>
       </c>
       <c r="L211" s="6" t="s">
         <v>1296</v>
       </c>
       <c r="M211" s="5" t="s">
         <v>1297</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
         <v>1298</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C212" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D212" s="5" t="s">
         <v>550</v>
       </c>
       <c r="E212" s="5" t="s">
-        <v>296</v>
+        <v>57</v>
       </c>
       <c r="F212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H212" s="5" t="s">
         <v>1299</v>
       </c>
       <c r="I212" s="5" t="s">
         <v>1300</v>
       </c>
       <c r="J212" s="5" t="s">
         <v>553</v>
       </c>
       <c r="K212" s="5" t="s">
         <v>1301</v>
       </c>
       <c r="L212" s="6" t="s">
         <v>1302</v>
       </c>
       <c r="M212" s="5" t="s">
         <v>1303</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
         <v>1304</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C213" s="5" t="s">
-        <v>550</v>
+        <v>65</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>550</v>
       </c>
       <c r="E213" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H213" s="5" t="s">
         <v>1305</v>
       </c>
       <c r="I213" s="5" t="s">
         <v>1306</v>
       </c>
       <c r="J213" s="5" t="s">
+        <v>553</v>
+      </c>
+      <c r="K213" s="5" t="s">
         <v>1307</v>
       </c>
-      <c r="K213" s="5" t="s">
+      <c r="L213" s="6" t="s">
         <v>1308</v>
       </c>
-      <c r="L213" s="6" t="s">
+      <c r="M213" s="5" t="s">
         <v>1309</v>
-      </c>
-[...1 lines deleted...]
-        <v>1310</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>1311</v>
+        <v>1310</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C214" s="5" t="s">
-        <v>65</v>
+        <v>550</v>
       </c>
       <c r="D214" s="5" t="s">
         <v>550</v>
       </c>
       <c r="E214" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H214" s="5" t="s">
+        <v>1311</v>
+      </c>
+      <c r="I214" s="5" t="s">
         <v>1312</v>
       </c>
-      <c r="I214" s="5" t="s">
+      <c r="J214" s="5" t="s">
         <v>1313</v>
-      </c>
-[...1 lines deleted...]
-        <v>1307</v>
       </c>
       <c r="K214" s="5" t="s">
         <v>1314</v>
       </c>
       <c r="L214" s="6" t="s">
         <v>1315</v>
       </c>
       <c r="M214" s="5" t="s">
         <v>1316</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
         <v>1317</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D215" s="5" t="s">
         <v>550</v>
       </c>
       <c r="E215" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H215" s="5" t="s">
         <v>1318</v>
       </c>
-      <c r="I215" s="5"/>
+      <c r="I215" s="5" t="s">
+        <v>1319</v>
+      </c>
       <c r="J215" s="5" t="s">
-        <v>1319</v>
+        <v>1313</v>
       </c>
       <c r="K215" s="5" t="s">
         <v>1320</v>
       </c>
       <c r="L215" s="6" t="s">
         <v>1321</v>
       </c>
       <c r="M215" s="5" t="s">
         <v>1322</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
         <v>1323</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C216" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D216" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="E216" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="F216" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G216" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H216" s="5" t="s">
         <v>1324</v>
       </c>
-      <c r="D216" s="5" t="s">
+      <c r="I216" s="5"/>
+      <c r="J216" s="5" t="s">
         <v>1325</v>
       </c>
-      <c r="E216" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H216" s="5" t="s">
+      <c r="K216" s="5" t="s">
         <v>1326</v>
       </c>
-      <c r="I216" s="5" t="s">
+      <c r="L216" s="6" t="s">
         <v>1327</v>
       </c>
-      <c r="J216" s="5" t="s">
+      <c r="M216" s="5" t="s">
         <v>1328</v>
-      </c>
-[...7 lines deleted...]
-        <v>1331</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B217" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C217" s="5" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D217" s="5" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E217" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="F217" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G217" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H217" s="5" t="s">
         <v>1332</v>
       </c>
-      <c r="B217" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H217" s="5" t="s">
+      <c r="I217" s="5" t="s">
         <v>1333</v>
       </c>
-      <c r="I217" s="5" t="s">
+      <c r="J217" s="5" t="s">
         <v>1334</v>
       </c>
-      <c r="J217" s="5" t="s">
+      <c r="K217" s="5" t="s">
         <v>1335</v>
       </c>
-      <c r="K217" s="5" t="s">
+      <c r="L217" s="6" t="s">
         <v>1336</v>
       </c>
-      <c r="L217" s="6" t="s">
+      <c r="M217" s="5" t="s">
         <v>1337</v>
-      </c>
-[...1 lines deleted...]
-        <v>1338</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B218" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C218" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D218" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="E218" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="F218" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G218" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H218" s="5" t="s">
         <v>1339</v>
       </c>
-      <c r="B218" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D218" s="5" t="s">
+      <c r="I218" s="5" t="s">
         <v>1340</v>
       </c>
-      <c r="E218" s="5" t="s">
+      <c r="J218" s="5" t="s">
         <v>1341</v>
       </c>
-      <c r="F218" s="5" t="s">
+      <c r="K218" s="5" t="s">
         <v>1342</v>
       </c>
-      <c r="G218" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H218" s="5" t="s">
+      <c r="L218" s="6" t="s">
         <v>1343</v>
       </c>
-      <c r="I218" s="5" t="s">
+      <c r="M218" s="5" t="s">
         <v>1344</v>
-      </c>
-[...10 lines deleted...]
-        <v>1348</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B219" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C219" s="5" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D219" s="5" t="s">
+        <v>1346</v>
+      </c>
+      <c r="E219" s="5" t="s">
+        <v>1347</v>
+      </c>
+      <c r="F219" s="5" t="s">
+        <v>1348</v>
+      </c>
+      <c r="G219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H219" s="5" t="s">
         <v>1349</v>
       </c>
-      <c r="B219" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H219" s="5" t="s">
+      <c r="I219" s="5" t="s">
         <v>1350</v>
       </c>
-      <c r="I219" s="5" t="s">
+      <c r="J219" s="5" t="s">
         <v>1351</v>
       </c>
-      <c r="J219" s="5" t="s">
+      <c r="K219" s="5" t="s">
         <v>1352</v>
       </c>
-      <c r="K219" s="5" t="s">
+      <c r="L219" s="6" t="s">
         <v>1353</v>
       </c>
-      <c r="L219" s="6" t="s">
+      <c r="M219" s="5" t="s">
         <v>1354</v>
-      </c>
-[...1 lines deleted...]
-        <v>1355</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>1356</v>
+        <v>1355</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C220" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D220" s="5" t="s">
-        <v>550</v>
+        <v>55</v>
       </c>
       <c r="E220" s="5" t="s">
         <v>296</v>
       </c>
-      <c r="F220" s="5" t="s">
+      <c r="F220" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G220" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H220" s="5" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I220" s="5" t="s">
         <v>1357</v>
       </c>
-      <c r="G220" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H220" s="5" t="s">
+      <c r="J220" s="5" t="s">
         <v>1358</v>
       </c>
-      <c r="I220" s="5" t="s">
+      <c r="K220" s="5" t="s">
         <v>1359</v>
       </c>
-      <c r="J220" s="5" t="s">
+      <c r="L220" s="6" t="s">
         <v>1360</v>
       </c>
-      <c r="K220" s="5" t="s">
+      <c r="M220" s="5" t="s">
         <v>1361</v>
-      </c>
-[...4 lines deleted...]
-        <v>1363</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>1364</v>
+        <v>1362</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>55</v>
+        <v>550</v>
       </c>
       <c r="E221" s="5" t="s">
         <v>296</v>
       </c>
-      <c r="F221" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F221" s="5" t="s">
+        <v>1363</v>
       </c>
       <c r="G221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H221" s="5" t="s">
+        <v>1364</v>
+      </c>
+      <c r="I221" s="5" t="s">
         <v>1365</v>
       </c>
-      <c r="I221" s="5"/>
       <c r="J221" s="5" t="s">
         <v>1366</v>
       </c>
       <c r="K221" s="5" t="s">
         <v>1367</v>
       </c>
       <c r="L221" s="6" t="s">
         <v>1368</v>
       </c>
       <c r="M221" s="5" t="s">
         <v>1369</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
         <v>1370</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>550</v>
+        <v>55</v>
       </c>
       <c r="E222" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H222" s="5" t="s">
         <v>1371</v>
       </c>
-      <c r="I222" s="5" t="s">
+      <c r="I222" s="5"/>
+      <c r="J222" s="5" t="s">
         <v>1372</v>
       </c>
-      <c r="J222" s="5" t="s">
+      <c r="K222" s="5" t="s">
         <v>1373</v>
       </c>
-      <c r="K222" s="5" t="s">
+      <c r="L222" s="6" t="s">
         <v>1374</v>
       </c>
-      <c r="L222" s="6" t="s">
+      <c r="M222" s="5" t="s">
         <v>1375</v>
-      </c>
-[...1 lines deleted...]
-        <v>1376</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
-        <v>1370</v>
+        <v>1376</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>55</v>
+        <v>550</v>
       </c>
       <c r="E223" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H223" s="5" t="s">
         <v>1377</v>
       </c>
       <c r="I223" s="5" t="s">
         <v>1378</v>
       </c>
       <c r="J223" s="5" t="s">
         <v>1379</v>
       </c>
       <c r="K223" s="5" t="s">
         <v>1380</v>
       </c>
       <c r="L223" s="6" t="s">
         <v>1381</v>
       </c>
       <c r="M223" s="5" t="s">
         <v>1382</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
-        <v>1383</v>
+        <v>1376</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C224" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>550</v>
+        <v>55</v>
       </c>
       <c r="E224" s="5" t="s">
         <v>296</v>
       </c>
-      <c r="F224" s="5" t="s">
+      <c r="F224" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G224" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H224" s="5" t="s">
+        <v>1383</v>
+      </c>
+      <c r="I224" s="5" t="s">
         <v>1384</v>
       </c>
-      <c r="G224" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H224" s="5" t="s">
+      <c r="J224" s="5" t="s">
         <v>1385</v>
       </c>
-      <c r="I224" s="5" t="s">
+      <c r="K224" s="5" t="s">
         <v>1386</v>
       </c>
-      <c r="J224" s="5" t="s">
+      <c r="L224" s="6" t="s">
         <v>1387</v>
       </c>
-      <c r="K224" s="5" t="s">
+      <c r="M224" s="5" t="s">
         <v>1388</v>
-      </c>
-[...4 lines deleted...]
-        <v>1390</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
-        <v>1391</v>
+        <v>1389</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C225" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D225" s="5" t="s">
         <v>550</v>
       </c>
       <c r="E225" s="5" t="s">
         <v>296</v>
       </c>
-      <c r="F225" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F225" s="5" t="s">
+        <v>1390</v>
       </c>
       <c r="G225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H225" s="5" t="s">
+        <v>1391</v>
+      </c>
+      <c r="I225" s="5" t="s">
         <v>1392</v>
       </c>
-      <c r="I225" s="5"/>
       <c r="J225" s="5" t="s">
         <v>1393</v>
       </c>
       <c r="K225" s="5" t="s">
         <v>1394</v>
       </c>
       <c r="L225" s="6" t="s">
         <v>1395</v>
       </c>
       <c r="M225" s="5" t="s">
         <v>1396</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
         <v>1397</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C226" s="5" t="s">
-        <v>1258</v>
+        <v>65</v>
       </c>
       <c r="D226" s="5" t="s">
-        <v>1340</v>
+        <v>550</v>
       </c>
       <c r="E226" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="F226" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G226" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H226" s="5" t="s">
         <v>1398</v>
       </c>
-      <c r="F226" s="5" t="s">
+      <c r="I226" s="5"/>
+      <c r="J226" s="5" t="s">
         <v>1399</v>
       </c>
-      <c r="G226" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H226" s="5" t="s">
+      <c r="K226" s="5" t="s">
         <v>1400</v>
       </c>
-      <c r="I226" s="5" t="s">
+      <c r="L226" s="6" t="s">
         <v>1401</v>
       </c>
-      <c r="J226" s="5" t="s">
+      <c r="M226" s="5" t="s">
         <v>1402</v>
-      </c>
-[...7 lines deleted...]
-        <v>1405</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B227" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C227" s="5" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D227" s="5" t="s">
+        <v>1346</v>
+      </c>
+      <c r="E227" s="5" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F227" s="5" t="s">
+        <v>1405</v>
+      </c>
+      <c r="G227" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H227" s="5" t="s">
         <v>1406</v>
       </c>
-      <c r="B227" s="5" t="s">
-[...11 lines deleted...]
-      <c r="F227" s="5" t="s">
+      <c r="I227" s="5" t="s">
         <v>1407</v>
       </c>
-      <c r="G227" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H227" s="5" t="s">
+      <c r="J227" s="5" t="s">
         <v>1408</v>
       </c>
-      <c r="I227" s="5"/>
-      <c r="J227" s="5" t="s">
+      <c r="K227" s="5" t="s">
         <v>1409</v>
       </c>
-      <c r="K227" s="5" t="s">
+      <c r="L227" s="6" t="s">
         <v>1410</v>
       </c>
-      <c r="L227" s="6" t="s">
+      <c r="M227" s="5" t="s">
         <v>1411</v>
-      </c>
-[...1 lines deleted...]
-        <v>1412</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>1413</v>
+        <v>1412</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C228" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>550</v>
+        <v>1191</v>
       </c>
       <c r="E228" s="5" t="s">
         <v>296</v>
       </c>
-      <c r="F228" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F228" s="5" t="s">
+        <v>1413</v>
       </c>
       <c r="G228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H228" s="5" t="s">
         <v>1414</v>
       </c>
-      <c r="I228" s="5" t="s">
+      <c r="I228" s="5"/>
+      <c r="J228" s="5" t="s">
         <v>1415</v>
       </c>
-      <c r="J228" s="5" t="s">
+      <c r="K228" s="5" t="s">
         <v>1416</v>
       </c>
-      <c r="K228" s="5" t="s">
+      <c r="L228" s="6" t="s">
         <v>1417</v>
       </c>
-      <c r="L228" s="6" t="s">
+      <c r="M228" s="5" t="s">
         <v>1418</v>
-      </c>
-[...1 lines deleted...]
-        <v>1419</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>1420</v>
+        <v>1419</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C229" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>55</v>
+        <v>550</v>
       </c>
       <c r="E229" s="5" t="s">
         <v>296</v>
       </c>
       <c r="F229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H229" s="5" t="s">
+        <v>1420</v>
+      </c>
+      <c r="I229" s="5" t="s">
         <v>1421</v>
       </c>
-      <c r="I229" s="5"/>
       <c r="J229" s="5" t="s">
         <v>1422</v>
       </c>
       <c r="K229" s="5" t="s">
         <v>1423</v>
       </c>
       <c r="L229" s="6" t="s">
         <v>1424</v>
       </c>
       <c r="M229" s="5" t="s">
         <v>1425</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
         <v>1426</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C230" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D230" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E230" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="F230" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G230" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H230" s="5" t="s">
         <v>1427</v>
       </c>
-      <c r="D230" s="5" t="s">
+      <c r="I230" s="5"/>
+      <c r="J230" s="5" t="s">
         <v>1428</v>
       </c>
-      <c r="E230" s="5" t="s">
+      <c r="K230" s="5" t="s">
         <v>1429</v>
       </c>
-      <c r="F230" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H230" s="5" t="s">
+      <c r="L230" s="6" t="s">
         <v>1430</v>
       </c>
-      <c r="I230" s="5" t="s">
+      <c r="M230" s="5" t="s">
         <v>1431</v>
-      </c>
-[...10 lines deleted...]
-        <v>1435</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B231" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C231" s="5" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D231" s="5" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E231" s="5" t="s">
+        <v>1435</v>
+      </c>
+      <c r="F231" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G231" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H231" s="5" t="s">
         <v>1436</v>
       </c>
-      <c r="B231" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H231" s="5" t="s">
+      <c r="I231" s="5" t="s">
         <v>1437</v>
       </c>
-      <c r="I231" s="5"/>
       <c r="J231" s="5" t="s">
         <v>1438</v>
       </c>
       <c r="K231" s="5" t="s">
         <v>1439</v>
       </c>
       <c r="L231" s="6" t="s">
         <v>1440</v>
       </c>
       <c r="M231" s="5" t="s">
         <v>1441</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
         <v>1442</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C232" s="5" t="s">
-        <v>1443</v>
+        <v>719</v>
       </c>
       <c r="D232" s="5" t="s">
-        <v>1444</v>
+        <v>408</v>
       </c>
       <c r="E232" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H232" s="5" t="s">
+        <v>1443</v>
+      </c>
+      <c r="I232" s="5"/>
+      <c r="J232" s="5" t="s">
+        <v>1444</v>
+      </c>
+      <c r="K232" s="5" t="s">
         <v>1445</v>
       </c>
-      <c r="I232" s="5" t="s">
+      <c r="L232" s="6" t="s">
         <v>1446</v>
       </c>
-      <c r="J232" s="5" t="s">
+      <c r="M232" s="5" t="s">
         <v>1447</v>
-      </c>
-[...7 lines deleted...]
-        <v>1450</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>1451</v>
+        <v>1448</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C233" s="5" t="s">
-        <v>1443</v>
+        <v>1449</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>1452</v>
+        <v>1450</v>
       </c>
       <c r="E233" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H233" s="5" t="s">
+        <v>1451</v>
+      </c>
+      <c r="I233" s="5" t="s">
+        <v>1452</v>
+      </c>
+      <c r="J233" s="5" t="s">
         <v>1453</v>
       </c>
-      <c r="I233" s="5" t="s">
+      <c r="K233" s="5" t="s">
         <v>1454</v>
       </c>
-      <c r="J233" s="5" t="s">
+      <c r="L233" s="6" t="s">
         <v>1455</v>
       </c>
-      <c r="K233" s="5" t="s">
+      <c r="M233" s="5" t="s">
         <v>1456</v>
-      </c>
-[...4 lines deleted...]
-        <v>1458</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>1459</v>
+        <v>1457</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C234" s="5" t="s">
-        <v>1460</v>
+        <v>1449</v>
       </c>
       <c r="D234" s="5" t="s">
-        <v>1258</v>
+        <v>1458</v>
       </c>
       <c r="E234" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F234" s="5" t="s">
+      <c r="F234" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G234" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H234" s="5" t="s">
+        <v>1459</v>
+      </c>
+      <c r="I234" s="5" t="s">
+        <v>1460</v>
+      </c>
+      <c r="J234" s="5" t="s">
         <v>1461</v>
       </c>
-      <c r="G234" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H234" s="5" t="s">
+      <c r="K234" s="5" t="s">
         <v>1462</v>
       </c>
-      <c r="I234" s="5" t="s">
+      <c r="L234" s="6" t="s">
         <v>1463</v>
       </c>
-      <c r="J234" s="5" t="s">
+      <c r="M234" s="5" t="s">
         <v>1464</v>
-      </c>
-[...7 lines deleted...]
-        <v>1467</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B235" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C235" s="5" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D235" s="5" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E235" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F235" s="5" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G235" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H235" s="5" t="s">
         <v>1468</v>
       </c>
-      <c r="B235" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C235" s="5" t="s">
+      <c r="I235" s="5" t="s">
         <v>1469</v>
       </c>
-      <c r="D235" s="5" t="s">
+      <c r="J235" s="5" t="s">
         <v>1470</v>
       </c>
-      <c r="E235" s="5" t="s">
+      <c r="K235" s="5" t="s">
+        <v>1471</v>
+      </c>
+      <c r="L235" s="6" t="s">
+        <v>1472</v>
+      </c>
+      <c r="M235" s="5" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="5" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B236" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C236" s="5" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D236" s="5" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E236" s="5" t="s">
         <v>122</v>
       </c>
-      <c r="F235" s="5" t="inlineStr">
-[...15 lines deleted...]
-      <c r="J235" s="5" t="s">
+      <c r="F236" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G236" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H236" s="5" t="s">
+        <v>1477</v>
+      </c>
+      <c r="I236" s="5" t="s">
+        <v>1478</v>
+      </c>
+      <c r="J236" s="5" t="s">
         <v>891</v>
       </c>
-      <c r="K235" s="5" t="s">
-[...6 lines deleted...]
-        <v>1475</v>
+      <c r="K236" s="5" t="s">
+        <v>1479</v>
+      </c>
+      <c r="L236" s="6" t="s">
+        <v>1480</v>
+      </c>
+      <c r="M236" s="5" t="s">
+        <v>1481</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -18246,44 +18326,45 @@
     <hyperlink ref="M211" r:id="rId216"/>
     <hyperlink ref="M212" r:id="rId217"/>
     <hyperlink ref="M213" r:id="rId218"/>
     <hyperlink ref="M214" r:id="rId219"/>
     <hyperlink ref="M215" r:id="rId220"/>
     <hyperlink ref="M216" r:id="rId221"/>
     <hyperlink ref="M217" r:id="rId222"/>
     <hyperlink ref="M218" r:id="rId223"/>
     <hyperlink ref="M219" r:id="rId224"/>
     <hyperlink ref="M220" r:id="rId225"/>
     <hyperlink ref="M221" r:id="rId226"/>
     <hyperlink ref="M222" r:id="rId227"/>
     <hyperlink ref="M223" r:id="rId228"/>
     <hyperlink ref="M224" r:id="rId229"/>
     <hyperlink ref="M225" r:id="rId230"/>
     <hyperlink ref="M226" r:id="rId231"/>
     <hyperlink ref="M227" r:id="rId232"/>
     <hyperlink ref="M228" r:id="rId233"/>
     <hyperlink ref="M229" r:id="rId234"/>
     <hyperlink ref="M230" r:id="rId235"/>
     <hyperlink ref="M231" r:id="rId236"/>
     <hyperlink ref="M232" r:id="rId237"/>
     <hyperlink ref="M233" r:id="rId238"/>
     <hyperlink ref="M234" r:id="rId239"/>
     <hyperlink ref="M235" r:id="rId240"/>
+    <hyperlink ref="M236" r:id="rId241"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>