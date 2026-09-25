--- v1 (2026-08-10)
+++ v2 (2026-09-25)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2398" uniqueCount="1387" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2410" uniqueCount="1396" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -70,51 +70,51 @@
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>København</t>
   </si>
   <si>
     <t>Nyborg
 Halmstad Sweden</t>
   </si>
   <si>
     <t>Johan Bless
 Alfred Eckardt
 Christian Eckardt
 Margrethe  Eckardt
-J.C. Hostrup
+Jens Christian Hostrup
 Adolph Larsen
 Jeppe Andreas Larsen
 Niels Mollerup</t>
   </si>
   <si>
     <t>Den nye gård: muligvis er ombygningen af købmandsgården i Langegade 50 først helt færdig nu.
 "Vilhelm" og "Adolph" er to af I.A. Larsens skibe.
 Duder er Vilhelmine Larsens måde at stave til duer på.
 Udflyttergårdene: Møllegården, Andekjærgården, Pilegården og Damgården. (Erland Porsmose: Fritz Syberg - Kunsten, naturen, kærligheden. Gyldendal 2012)</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Johannes Larsen har ikke fået besøg og penge som lovet, fordi der har været problemer med levering af tømmer. I.A. Larsen har været i Nyborg for at få styr på tingene. Han skal huske at give besked om, hvornår Mollerup kommer og skrive, hvad han synes, han skal betale i husleje. Margrethe Eckardt skal besøge sine forældre på gården Høljeryd i Sverige.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QhX0</t>
   </si>
   <si>
     <t>[Påtrykt]
 J.A. Larsen
 Kjerteminde [Håndskrevet:] den 6 mai 1885
 Kjæreste Johannes
 Igaar var Fader i Nyborg for at trøste den Mand der venter paa Tømmeret og see om varerne vare gode, allerede i dag Kl 9½ kom Kuf ”Vilhelm” tilsyne og er allerede i Nyborg. ”Adolph” ligger sejlklar og med denne gode Vind kan den snart naa Halmstad og med Guds Hjælp [markeret med tal og linje at ordene skal byttes rundt] alle Sorger slukkes, at Fader ingen Ubehageligheder skal have fordi det gaar over Tiden med Leveringen, see derfor kunde jeg ikke svare paa dit Brev jeg vidste godt at du ikke fik nogen af din Ønsker opfyldt mit Barn hverken at vi skulde give Møde eller Penge, du har heller ikke ventet det naar Du havde taget Fornuften til Hjælp men Hjærte og Fantasi eller Kjærlighed til Kunsten er løbet ad med Dig
@@ -153,62 +153,62 @@
     <t>Møllerens børn har skarlagensfeber, så Marie Larsen foreslår, at Puf bliver "dernede" (formodentlig hos bedsteforældrene på Erikshaab).
 Johannes Larsen og Fritz Syberg sidder og drikker bajere hos Georg Larsen, hvis kone er ved at føde i værelset ovenpå. 
 Johannes Larsen og sønnen Lysse har spist hos Syberg-familien.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/jeab</t>
   </si>
   <si>
     <t>Kjerteminde 10 Juli 1902
 Kæreste Alhed!
 Jeg skriver til Dig for at lade Dig vide at Møllerens Børn har Skarlagensfeber. De hentede Læge i Gaar og det viste sig at de har haft det i længere Tid, saa længe at det ene af Børnene skaller og altsaa har det omtrent overstaaet, Marie fortalte det før og foreslog at jeg skulle lade Dig det vide. Hun mente at Du maaske hvis det kunde lade sig gøre vilde efterlade Puf dernede til vi kommer hjem fra Nordskov, men det maa Du selv om. Jeg sidder her hos Grossererens med Baronen, han beder mig hilse, vi er paa den tredje Bayer. Georgs Kone ligger oven paa og er ved at faa en lille, de hentede Jordemoderen i Nat men efter hvad Due siger er der ikke passeret noget endnu. Vi var til Aften hos Hønset og Baronen i Gaar. Snaps stegte Kyllinger og Rødvin og Madeira. Lysse og jeg laa dernede i Nat og Baronen hos os da det regnede da vi skulde hjem. Hils dem alle sammen dernede. Jeg glæder mig til at se Dig i Morgen. Din
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1903-06-21</t>
   </si>
   <si>
     <t>Höljeryd</t>
   </si>
   <si>
     <t>Landeryd 
 Fynshovedvej 748, 5390 Martofte
 Møllebakken 14, 5300 Kerteminde</t>
   </si>
   <si>
-    <t>Anna 2 -
-Niels  Dorph
+    <t>Niels  Dorph
 - Eckmann
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Vilhelm Larsen
 Marie Lassen
-Christine Swane</t>
+Christine Swane
+Anna  -, ven af Larsen-familien</t>
   </si>
   <si>
     <t>Villaen er Alhed og Johannes Larsens bolig på Møllebakken i Kerteminde. Det var et meget gæstfrit hjem. De 4 malere kan enten være på besøg eller det kan være konstellationen Alhed og Johannes Larsen overfor Anna og Fritz Syberg. Sidstnævnte flyttede året før ind på Pilegården, som lå i nærheden. Måske er der forberedelser igang til verdensudstillingen i Kerteminde, som fandt sted i september.
 Høljeryd er en af familien Larsens svenske ejendomme med tilhørende savværk. Strømhult var nabogård til Høljeryd. Her boede en kusine til Johannes Larsen med mand og børn.
 Brandåsen er et område nær Høljeryd. 
 Saagmester = formand på savværket</t>
   </si>
   <si>
     <t>Vilhelmine Larsen, Johannes Larsens mor, er på Høljeryd i Sverige. Hun savner at høre noget om, hvad Johannes og Christine maler for tiden. Der har været problemer med en tjenestepige.
 Området er utrolig smukt og hun synes, at Johannes skal male det. Hun vil tale med sin mand om, at Eckman skal have en kombineret stilling på Høljeryd som skytte, fisker og formand på savværket. Der er en epidemi af mæslinger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gTFF</t>
   </si>
   <si>
     <t>Høljeryd den 21/6 1903
 Kjære Johannes!
 Du ved ikke hvor glad jeg blev for dit Brev, det kom lige Dagen efter at Fader var rejst hjem, saa det kom paa en heldig Tid, godt var det du havde tegnet Haven, nu seer jeg det alt sammen saa tydelig for mig baade Børn og Gamle, det er godt at have en levende Fantasi; det har hjulpen mig over meget – du maa skrive igjen ved Lejlighed kjære Johannes og fortælle mig lidt om hvad du maler det savner jeg saameget at see Eders Arbejder, sig mig ogsaa hvad Uglen maler og hvad du synes om det, er hun nogenlunde tilfreds, du kjender min Sorg i den Henseende; men jeg har lagt Alt i den kjærligste Faders Haand og Han vil hjælpe – det troer jeg saa vist.
 Naar det er en flink Pige I har saa faar vel Alhed ogsaa Tid at male, fik hun saa nogle Elever? I maa endelig lade mig følge med derhjemme ellers bliver der en tomt Sted for mig. Faer fortalte mig lidt om Børnene; men jeg vil jo vide meget meget mere. Jeg fik Brev fra Vilhelm han skrev det var saadan søde artige Børn da han var hjemme, I maa jo have det livligt med 4 malere samlede paa saa nært Hold og musikalske Mennesker – omgaaes I Dorph? Naar skal du til Fynshoved hvad er Skyld i at Uglen ikke tog til Romsø jeg synes ikke det er hyggelig at bo ene i saadant stort Huus paa Landet, jeg venter stadig Brev fra hende nu kommer det vel, naar hun er kommen i Ro. Her er saa smukt ved Midsommer – mange Gange ønsker jeg at nogen af Eder var her for at fæstne det paa Lærredet, Du gjør dig ingen Ide om hvor det gjorde en Forskjel da Smedens Ladegaard kom i Ramme, der er en saadan Friskhed og Stemning over den [ulæseligt ord] at jeg har stor Glæde, naar jeg vender mig fra de store Figurer i [Stenhegnene?] og snavsede Farver i Skovens Træer; men Faer er jo saa glad og der er jo ogsaa meget kjønt – gamle [ulæseligt ord] staar godt i Hjørnet
 Nu er det jo bare den forgyldte Ramme der staar ham i Hovedet gav han dig Maalet da han var hjemme; maler du aldrig med Kazoin mere, det gik dog saa hurtig jeg kan se de 2 ænder saa tydelig eller Gaasen hos Georg, men bryd dig ikke om min Snak kjære Barn det kan komme ved Lejlighed – Vi har det saa godt kjære og dette at leve saameget i Fred og Ro i Naturen har lært mig saameget, i al Fald har jeg Tid at tænke, og at takke Gud Fader for Helbred og dagligt Brød saa troer jeg paa at han nok vil give den kjære gode Fader Lykke og Velsignelse til at faa ordnet herovre som han ønsker
 Efter denne gode Regn staar Korn og Græs godt, vi har jo 2 Køer og 1 Gris - 3 Høns hvoraf de 2 ligger og 1 gaar med 6 Kyllinger – den brogede skal kælve nu i denne Maaned og jeg visper Smør 2 Gange ugentlig saa jeg klarer mig undtagen naar vi skal bage.
 Jeg er glad ved at Dumpe er her, nu Pigen er syg, vi har faaet en der malker, det var en Pige der er fuld af Løgn og saa var hun luset. Jeg er saameget veltilfreds at hun ikke kommer mere 
 Jeg havde straks Mistanke og lod hende kun gaa i Haven og enkelte andre Arbejder – som jeg vidste hun kunde udrette fast Laag til Mælkespanden jeg bar det alene indtil hun var borte ellers havde Far vel jaget hende bort straks – nu gik det sin stille Gang
 Igaar blev vi bedt paa Brandaasen til Kaffe Midsommer, Datteren er hjemkommen fra Amerika og hun er fiks og seer godt ud saa Faer gaar nok med derop, her blev igaar fisket en Gjedde paa 14 [pund] i Aaen, der gaar hver Søndag nogle Stykker sammen, men de gaar saa frit de mener vel de Alle har ret naar nu Eckman kommer hjem saa siger jeg til Faer lad ham blive baade vor Fisker og vor Skytte samtidig med Saagmester
 Saa kan vi jo dele Udbyttet og saa forbyde Uvedkommende at gaa og trampe Græsset ned, Aalen kommer først i August Maaned men her er en rigdom af Skovbær saa jeg ikke har tænkt mig Halvdelen – Nu skal du vide vi ere raske her; paa Strømhult ligger de 2 ældste Børn af Mæslinger. Skolerne er lukkede saa det er en Epidemi. Saa vil jeg ønske I maa have det godt inden Døre og er glad ved du er saa nær ved, om Marie og Adolph behøver et Raad, Tak for Eders Kjærlighed imod dem 
@@ -750,115 +750,115 @@
   <si>
     <t>1914-12-30</t>
   </si>
   <si>
     <t>I Faaborg Museums samlingsregistrant er anført 6 billeder af Anna Syberg, der er erhvervet inden 1915 (Fritz Sybergs brev er fra ultimo december 1914.) Det 7. billede, er ikke endnu identificeret.</t>
   </si>
   <si>
     <t>Fritz Syberg beder om lov til at låne de billeder af Anna Syberg, som Faaborg Museum ejer og den akvarel af Georginer, som Mads Rasmussen selv ejer til en udstilling i Kunstforeningen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4UeJ</t>
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 30-12-14
 Kære Hr. Etatsraad
 Mads Rasmussen!
 Kunstforeningen har anmodet mig om at faa en Udstilling af min Kones efterladte Arbejder. Jeg vilde derfor gærne bede Dem om jeg dertil maatte laane for det første: den store Aquarel af Georginerne som De ejer og dernæst de Billeder Faaborg Musæet ejer ( i alt 8) 7 foruden Deres som altså er det 8de. Min Søn rejser til København omkring den 5-7 i det nye Aar og vil saafremt De intet har derimod standse i Faaborg og tage min Kones Billeder frem der. Udstillingen slutter 1ste Februar 1915 saa den kommer jo næppe til at berøre Ophængningn i Faaborg Musæet.
 Med de bedste Ønsker for Dem og Etatsraadinden og Børnene og et godt og glædeligt Nytaar er jeg Deres hengivne
 Fritz Syberg</t>
   </si>
   <si>
     <t>1915-01-10</t>
   </si>
   <si>
+    <t>H. Kock</t>
+  </si>
+  <si>
+    <t>Charlottenborg, Kongens Nytorv
+Stockholmsgade 20, 2100 Kbh
+Sankt Josephs hospital, Griffenfeldsgade, Nørrebro</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger
+Syrak Hansen
+Carl Jensen
+Anna Syberg
+Franz Syberg
+Sophus  Zeuthen</t>
+  </si>
+  <si>
+    <t>Renskrevet på skrivemaskine af ukendt person. Det er uvist, hvor originalbrevet befinder sig. Der er transskriberet efter kopien.
+Pilegården, som lå i gåafstand fra Johannes Larsens hjem på Møllebakken i Kerteminde og i 1901 blev købt af Anna og Fritz Syberg. Efter Fritz Sybergs død i 1939 blev stedet overtaget af sønnen Franz Syberg. I 1955 nedbrændte huset.
+Anna Syberg døde på Sankt Josephs Hospital i København.
+Charlottenborg er hjemstedet for flere kunstinstitutioner, bla. Kunsthal Charlottenborg, beliggende på Kongens Nytorv i København. 
+Hirschsprungs Samling er et kunstmuseum med dansk kunst fra 1800 tallet, som ligger i Østre Anlæg i København. Samlingen rummer tobaksfabrikant Heinrich Hirschsprung og hans hustru Paulines private samling, som de donerede til staten i 1902. 
+Anna Sybergs mindeudstilling blev afholdt i Kunstforenigen, Gammel Strand i København.</t>
+  </si>
+  <si>
+    <t>Fritz Syberg skriver en række biografiske oplysninger om sin afdøde hustru Anna Syberg til brug ved udarbejdelsen af kataloget for den retrospektive udstilling i febr. 1915 i Kunstforeningen, Gammel Strand 48, 1202 København.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/b7un</t>
+  </si>
+  <si>
+    <t>Pilegården 10-1-15
+Hr. Arkitekt H. Kock
+Min Hustrus fulde Navn er Anna Louise Birgitte Syberg. 
+Hun var datter af afdøde Malermester P. Syrak Hansen i Faaborg og er født sammesteds den 7 Januar 1870. Tegneundervisning modtog hun hos sin Far, der var Lærer ved Faabbrg [Faaborg] Tekniske Skole, senere tegnede hun en kort Tid hos Maleren Carl Jensen og hos Billedhugger L. Brandstrup. Vort Giftermål fandt Sted i Foråret 1894. Hendes Virksomhed som Kunstnerinde falder først efter dette Tidspunkt. På et lille Aquarel malet 1895, der vil findes på hendes Udstilling og som forestiller Hyacinter, har hun skrevet: "mit første Forsøg i Aqarel" og hun regnede dette Arbejde for sit første egentlige Arbejde skønt hun har malet en hel Række Billeder både i Olie og Aqarel forud, hvoraf dog sågodt som ingen er bevaret fra Undergang. Hun debuterede på Charlottenborg Forårsudstillingen 1898 med 2 Blomsterbilleder:"Chrysantemum" og "Zwiebler" der begge købtes til Hirschsprungs Samling, og har siden hvert År udstillet på Charlottenborg. 
+På Grund af Galdestenslidelse lod hun sig indlægge på Skt. Josefs Hospital for at underkaste sig en Operation og døde der den 4 Juli 1914 Dagen efter Operationen.
+Overretssagfører Zeuthen ejer en af mine Tegninger: "min Hustru binder en Krans" som jeg kunde tænke mig anvendt som Forsidebillede til Kataloget. Jeg skriver nu med det Samme til Hr. Zeuthen herom. Han vil næppe have noget imod at udlåne Tegningen.
+Ærbødigst Fritz Syberg.</t>
+  </si>
+  <si>
     <t>Karen Goldschmidt
 H. Kock
 Anna Syberg
 Hans  Syberg</t>
   </si>
   <si>
     <t>Renskrevet på skrivemaskine af ukendt person. Det er uvist, hvor originalbrevet befinder sig. Der er transskriberet efter kopien.
 Pilegården, et stateligt hjem i gåafstand fra Johannes Larsens bolig på Møllebakken i Kerteminde, erhvervedes i 1902 af Anna og Fritz Syberg. Efter Fritz Sybergs død i 1939 blev stedet overtaget af sønnen Frans Syberg. I 1955 nedbrændte huset ved en ildebrand, der kostede Franz Syberg livet. 
 Den retrospektive udstilling med Anna Sybergs malerier blev afholdt i Kunstforenigen, Gammel Strand i København i februar 1915.
 I følge Wikipidia har Ernst Goldschmidt kun en søn Verner fra andet ægteskab med Karen Cosman Levysohn, og denne er født i 1916. Det er uvist, hvem den dreng er, som Fritz Syberg sender en hilsen. Måske en ukendt søn fra første, korte ægteskab med Augusta Thejll Clemmensen. Dette ægteskab blev indgået i 1910 og opløst før 1912.</t>
   </si>
   <si>
     <t>I forbindelse med udarbejdelsen af kataloget til den retrospektive udstilling med Anna Syberg, som Ernst Goldschmidt skal skrive tekst til, fortæller Fritz Syberg til ham, hvor svært det var for Anna Syberg i ægteskabets første år at bo langt ude på landet, så svært at hun måtte opgive maleriet og koncentrere sig om det huslige arbejde og børnepasningen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/uUUc</t>
   </si>
   <si>
     <t>Pilegården Kjerteminde
 10 -1- 1915
 Kære Goldschmidt
 Arkitekt Kock har bedt mig om nogle biografiske Data om Anna til Brug for Kataloget over Annas Udstilling. Jeg har sendt ham dem. Han vilde bede Dig skrive det der skulde skrives jeg vil imidlertid fortælle Dig et Par smaa Episoder om min Kone som Malerinde, hvilket jeg ikke vilde sætte ind i det jeg skrev til Kock, og som måske kan være af Værdi for Dig i det Du vil skrive selv om det er for intimt - og det er det - til at nævnes. 
 Da Anna og jeg havde været gift et Aarstid slog det mig en Dag at vort ensomme ophold på Landet som passede så udmærket for mig virkede trykkende på hende. At flytte sig f.Eks. til København eller l[ignende] kunde der ikke være tale om da vi var så fattige som man omtrent kan være. Og for at gøre et Forsøg på at få Anna til at glemme det trykkende ved landlig Ensomhed søgte jeg at få hende til at tage fat på et Billede. Jeg gjorde det på den Måde at jeg ligefrem tog en Kasse hvori vi havde fire Hyacinter og satte hende til at male dem. Jeg var selv borte hjemmefra hele Dagen og da jeg kom hjem om Aftenen fandt jeg hende fuldstændig opløst i Gråd. Straks kunde jeg ikke få ud af hende hvad der var i Vejen men da jeg havde talt med hende lidt kom det frem, hun sagde nemlig "Du må love mig af Du aldrig mere vil forlange af mig at jeg skal male". Det lovede jeg altså. Men da der var gået et Par År gentog det samme sig. Jeg følte igen en Art samvqittighedsnag over at se hende leve sit Liv i lutter småpylren om Ungerne. Kunde også mærke at vor Ensomhed trykkede hende. Vor Fattigdom var den samme og jeg havde ingen anden Udvej for at bøde på Misæren end at prøve igen at få hendes Interesse for Kunstvirksomhed vakt. 
 [Her slutter siden. ]
 fortsat:
 Jeg har hørt fra Hans at Du har ligget syg, men går ud fra at Du nu er i Funktion og god Condition igen. De hjerteligste Hilsener til Dig Din Kone og Dreng fra Din hengivne Fritz Syberg.</t>
-  </si>
-[...37 lines deleted...]
-Ærbødigst Fritz Syberg.</t>
   </si>
   <si>
     <t>1915-01-11</t>
   </si>
   <si>
     <t>Sybergs Have, 5300 Kerteminde
 Gammel Strand 48, 1202 </t>
   </si>
   <si>
     <t>Renskrevet på skrivemaskine af ukendt person. Det er uvist, hvor originalbrevet befinder sig. Der er transskriberet efter kopien.
 Pilegården ved Kerteminde erhvervedes i 1901 af Anna og Fritz Syberg. Efter Fritz Sybergs død i 1939 blev huset overtaget af sønnen Franz Syberg. I 1955 nedbrændte huset. I dag er der bygget rækkehuse på området, kaldet Sybergs Have.
 Kunstforeningen på Gammel Strand i København blev etableret i 1825.</t>
   </si>
   <si>
     <t>Fritz Syberg beder Ernst Goldschmidt sikre, at Anna Sybergs billeder bliver ophængt samlet på den mindeudstillingen, der skal afholdes i Kunstforeningens sal i februar 1915.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/fQKl</t>
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 11-1-15
 Kære Goldschmidt
 Lad mig først takke Dig for din Konduite og Pålidelighed. Jeg blev i Øjeblikket helt overrasket ved Din Meddelelse at det ringe Antal Billeder ca: 60 for Størstedelen Småbilleder ikke skulde kunde få en samlet Plads i Kunstforeningens Sal var ikke et Øjeblik faldet mig ind, derfor havde jeg lidt svært ved straks at forstå i Telefonen hvad det Du vilde sige drejede sig om. Jeg vil endelig bede Dig holde fast ved at min Kones Billeder ophænges samlede. Jeg håber Du har modtaget mit Brev
 Venlig Hilsen Din hengivne Fritz Syberg.</t>
@@ -3970,94 +3970,94 @@
   <si>
     <t>Emmerik Jensen
 Ernst Syberg</t>
   </si>
   <si>
     <t>Fritz Syberg vil komme på besøg i Tibirke i løbet af sommeren.
 Syberg er plaget af gigt, søvnløshed og hovedpine, og Marie begynder at få vrøvl med hjertet. Arbejdet går derimod godt, og guldregn og kastanjer blomstrer.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/OYf0</t>
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 19 – 6 – 32
 Kære Johannes V. og Else.
 Tak for Jeres Brev, ja nu er det længe siden vi har set hinanden og jeg kommer op og aflægger Jer et Besøg i Løbet af Somren, hvornaar ved jeg endnu ikke. Men jeg havde nok tænkt mig at det lod sig ikke gøre i Juni paa Grund af Emmeriks Skoletid. Maaske kan jeg faa Rille til at køre en Tur en Gang i Ferietiden, og aflægge Jer et Besøg i Tibirke, det glæder jeg mig til. Det vilde ogsaa være morsomt at se lidt af Sjælland. I klager over Helbredet, ja ogsaa jeg mindes om Organismens Skrøbelighed og Forgængelighed, men naar Hensyn tages til Alderen maa jeg dog vist siges at klare den. Nyre og Hjærte gør lidt Knuder, jeg har svært ved at bevæge mig, maa træne mig op en halv Times Tid inden jeg kan præstere en Spaseretur, men saa gaar det ogsaa helt godt. Iøvrigt fungerer Organismen uden større Vrøvl. Arbejdet gaar godt, Appetitten er ug, min daglige Plage er Gigt Hovedpine og Søvn [”Søvn” overstreget] periodisk Søvnløshed. Marie er ogsaa begyndt at mærke Forkalkningen, Hjærtet gør Vrøvl Men ellers er hun jo stadig saa levende som en tyveaarig.
 Men Jorden er stadig lige ung, Kastanjer, Syrener, Akasie og Guldregn blomstrer lige overdaadigt.
 Ha’et nu godt beggeto og paa Gensyn en Gang i Sommer.
 Mange Hilsener fra Marie.
 Eders hengivne Fritz Syberg.</t>
   </si>
   <si>
     <t>1932-08-02</t>
   </si>
   <si>
+    <t>Ellen Heymann</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv. Brev i fotokopi. Det vides ikke, hvor originalen findes</t>
+  </si>
+  <si>
+    <t>Fritz Syberg takker for hilsenen. Ellen Heymann var en af de første, der købte et billede af ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/wHXl</t>
+  </si>
+  <si>
+    <t>Pilegaarden Kjerteminde
+2– 8-32
+Kære Fru Heymann
+Tak for Fødselsdagshilsen og Tak for saa meget andet. De var blandt dem der købte Billeder af mig den Gang et Bi ["Bi" overstreget] Salg var en stor Begivenhed meget større end nu. Tænk det var helt tilbage i forrige Aarhundrede De begyndte, jeg tror nok det var 1899. Altsaa Tak for de mange Aar.
+Deres hengivne Fritz Syberg.</t>
+  </si>
+  <si>
     <t>Elin Jensen
 Else Jensen
 Emmerik Jensen
 Villum Jensen
 Grete Jensen, f. Hansen
 Marie Schou</t>
   </si>
   <si>
     <t>De skønne vers må være Johannes V. Jensens "Fritz Syberg LXX" trykt i Politiken 29. juli 1932, dagen efter Fritz Syberg 70års dag. Digtet var ledsaget af et foto af Johannes V. Jensens buste af Fritz Syberg. Digt og buste er siden gengivet i bogen "Du danske Sommer. Fynbomalerne og de jyske forfattere i samklang", Johannes Larsen Museet 2007, s. 156-157.
 På brevets bagside er der skrevet nogle udregninger</t>
   </si>
   <si>
     <t>Fritz Syberg takker for versene i Politiken og for venskab gennem mange år. Trods tab ønsker Syberg intet ugjort, og han har haft et rigt liv.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/e3GM</t>
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 2 – 8 – 32
 Kære Ven
 Tak for Dine skønne Vers i Politiken og hjertelig Tak til Dig og Else for Jert Venskab gennem mange Aar. At jeg har oplevet det er en af de Ting der har gjort Livet rigt, for, trods alle Tab har Livet formet sig rigt for mig og jeg ønsker intet usket eller anderledes.
 Hils Elin Grete Villum og Em. og tak dem fra mig og fra Marie
 Eders hengivne
 Fritz Syberg.</t>
-  </si>
-[...17 lines deleted...]
-Deres hengivne Fritz Syberg.</t>
   </si>
   <si>
     <t>1932-10-16</t>
   </si>
   <si>
     <t>Mejlø, 5390 Martofte, Danmark
 Fynshovedvej, 5390 Martofte, Danmark</t>
   </si>
   <si>
     <t>HC  Andersen
 Jens Jensen
 Johannes Jørgensen
 Helge Rode
 Marie Schou
 Lars Syberg</t>
   </si>
   <si>
     <t>Den omtalte bog er formodentlig Johannes V. Jensen: "Kornmarken. Myter, sjette Samling". Den udkom oktober 1932 som året anden mytesamling. 
 Mejlø er en ubeboet ø nær Fyns Hoved.</t>
   </si>
   <si>
     <t>Fritz Syberg takker for bogen. Johs. V. Jensen og H.C. Andersen har en vitalitet tilfælles. Syberg håber, at Jensen snart får Nobelprisen og ikke skal dele den med Helge Rode eller Johannes Jørgensen. Syberg læser Jensens myter igen. 
 Jens og Lars/Sakker er kommet gående fra Faaborg. Der er 12 på besøg, og de skal på tur til Fyns Hoved.</t>
   </si>
   <si>
@@ -4725,102 +4725,102 @@
   <si>
     <t>Jens Jensen</t>
   </si>
   <si>
     <t>Fritz Sybergs nabo hed Ole Poulsen. Han var bondemand og ikke murer. Det er således uvist, hvem den omtalte nabo var. Ole Poulsen, som overtog gården 1889, kan være død, hvorefter mureren har købt eller arvet gården.</t>
   </si>
   <si>
     <t>Syberg ønsker Johs. V. Jensen tillykke med fødselsdagen. Sybergs nabos far på 84 har haft gulsot, men han skal nok snart ud at arbejde som murer igen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/CfaF</t>
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 19-1-35
 Kære Ven
 Hjertelig til Lykke med de 62 og gid Du maa klare den endnu i mange Aar. 62 regnes jo ikke for saa høj en Alder i vor Tid. Herinde ved Siden af hos vor Nabo ligger den gamle Far og har næsten overstaaet en Omgang Gulsot. Han er 84 og naar han er kommet til Hægterne skal han vel op igen og virke i Proffessionen, han er Murer, mager som en Reje og stokdøv, men i Aktivitet fra Morgen til Aften.
 Hils Else og til Lykke begge to
 Eders hengivne
 Fritz Syberg.</t>
   </si>
   <si>
     <t>1935-02-06</t>
   </si>
   <si>
+    <t>Frederik Hendriksen
+Marie Schou
+M.K. Zahrtmann</t>
+  </si>
+  <si>
+    <t>I sidste brev til Johannes V. Jensen (samme dato som dette) skrev Fritz Syberg om et fotografi af hans oldefar - taget fra et miniaturemaleri. Syberg mente, at kunstkritikeren Uttenreitter havde det. Det er formodentlig dette foto, der nu er dukket op. Fotografiet ligger ikke sammen med brevet på Det Kongelige Bibliotek. 
+Den omtalte bog er "Kristian Zahrtmann - en Mindebog bygget over hans egne Optegnelser og Breve fra og til ham". Udgivet af Rasmus Frederik Hendriksen, 1917.</t>
+  </si>
+  <si>
+    <t>Fritz Syberg har fundet det fotografi, som han ledte efter samt et af Zahrtmann. Marie samlede på relikvier, og hun havde et katalog over dem. Hun tog også Fritz Sybergs private fotografier og gemte dem.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/fQpX</t>
+  </si>
+  <si>
+    <t>Pilegaarden Kjerteminde
+6-2-35
+Kære Ven.
+Ja saadan gaar det. Efter at jeg havde søgt alle Maries Gemmer igennem og gennembladet i Hundredevis af Fotografier, fandt jeg endelig Billedet i en forglemt Skuffe hvor der laa endnu et Hundrede Fotografier. Bl.a. fandt jeg et fuldstændig glemt Billede af Zahrtmann – eller rettere et Billede jeg ledte højt og lavt efter da Xylograf Henriksen i sin Tid skrev sin Mindebog om Z. – og nu havde opgivet som tabt. Marie havde den Mani at gemme paa Relikvier, men havde i Aarenes Løb samlet en saadan Mængde saa et var nødvendig at have et Katalog over dem, de laa i Æsker, Daaser Kasser, i Mængder af smaa Chatolskuffer og mange andre Steder. Mine private Fotografier bad hun dels om, dels bemægtigede hun sig dem uden videre for at gemme dem hvad altsaa ogsaa er lykkedes. Mange Hilsener
+Din hengivne Fritz Syberg.</t>
+  </si>
+  <si>
     <t>Klara Västra kyrkogata 18 B, 111 21 Stockholm, Sverige</t>
   </si>
   <si>
     <t>Else Jensen
 Heinrich Syberg
 Lars Syberg
 Fritz Syberg, fætter
 Poul Uttenreitter</t>
   </si>
   <si>
     <t>Fritz Syberg traf sin fætter, som også hed Fritz Syberg, i Stockholm efteråret 1910. 
 Poul Uttenreitter udgav i 1935 på Kunstforeningen bogen Fritz Syberg. Den er tilegnet "Mindet om Fru Marie Syberg", som døde i efteråret 1934. Fotografiet af Sybergs oldefars portræt optræder ikke i Uttenreitters bog.</t>
   </si>
   <si>
     <t>Fritz Syberg har hos sin fætter set et fotografi af et miniatureportræt af hans oldefar. Uttenreitter har nu fotografiet, og Syberg har bedt ham sende det til Jensen. 
 Syberg sender et ungdomsselvportræt.
 Syberg arbejder godt og læser desuden aviser.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/IlQt</t>
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 6-2-35
 Kære Ven
 Tak for Brevet og Digtet til Sakker som jeg nok skal glæde ham med ved Lejlighed. Portrætet af Oldefaderen, - det er forresten kun et ganske lille Billede fotograferet efter et ganske lille Miniaturemaleri – maa Uttenreitter have. Jeg har skrevet til ham om at sende Dig det. Er det Din Mening at bruge det til Din Anmeldelse? For en Sikkerheds Skyld har jeg ledt alle mine Gemmer og Fotografibunker igennem, men uden Resultat. Derimod har jeg en Ungdomstegning – Selvportræt – som jeg sender Dig, (hvis det nu er saaledes at Du vil have et eller andet gengivet i Din Anmeldelse) maaske det kan tjene som Erstatning, det er saagodt som det eneste Billede der eksisterer af mig fra mine unge Aar. Det er ved et Tilfælde at jeg har faaet [”har faaet” overstreget; ”fik” indsat over linjen] det i Hænde efter at det havde været væk i ca. 40 Aar. Men nu hører Du nok fra Uttenreitter. Oldefaderens Billede saa jeg hos en Fætter i Stokholm. Det var trods sin Lidenhed et morsomt malt Billede, spillevende af Liv. Oldefaderen lignede just ikke hverken en Postmester eller en forhenværende Militær, men mere noget Prælat-agtigt. Der var et Udtryk om hans Mund som om han holdt af et godt Bord.
 Alt gaar ved det gamle her. Jeg arbejder fra Morgen til Aften og iøvrigt har jeg jo Aviserne. Det er ganske underholdende at sammenligne dem, hvor de desavuerer [to overstregede, ulæselige ord] hinanden i deres Journalistløgne fra Udlandet, men ganske vist en lidt barmaaset Undskyldning.
 Hils Else og Familien mange Gange
 Din hengivne
 Fritz Syberg.</t>
-  </si>
-[...20 lines deleted...]
-Din hengivne Fritz Syberg.</t>
   </si>
   <si>
     <t>1935-02-11</t>
   </si>
   <si>
     <t>Valhallavägen, 115 27 Stockholm, Sverige</t>
   </si>
   <si>
     <t>Richard Bergh
 Eugène Jansson
 Else Jensen
 Nils Kreuger
 Vilhelmine  Larsen
 Karl Nordström
 Marie Schou</t>
   </si>
   <si>
     <t>Pfennig-Magazin var de første, tysksprogede blade, som udbredte populærvidenskabeligt stof i tekst og billeder. Bladene udkom en gang ugentligt fra 1833 i store oplag. De indeholdt altid otte sider med seks træsnit. 
 Bogen, som Syberg refererer til, er: Johannes V. Jensen: "Johannes Larsen og hans Billeder. Med et Kapitel af hans Erindringer". Gyldendalske Boghandel. I forbindelse med en gengivelse af Johannes Larsens portræt af moderen skriver Jensen s. 32: "Livet er en lang, lang Vej, men hvor kort er den i Forkortning, naar man skal se tilbage! Hvor man hvirvles hen! Det er nok alligevel ikke saa sært Slægterne ikke sanser at huske fra det ene Led til det andet."</t>
   </si>
   <si>
     <t>Fritz Syberg er enig med Johs. V. Jensen i, at kunstbøger bliver trykt på for fint papir, og at de som regel bare står og samler støv uden at blive læst. Syberg har et gammelt Pfennig Magazin med træsnit, og det er smukt. 
 Syberg glæder sig over de smukke ord, som Jensen har skrevet om Larsens maleri af moderen.
 Syberg er blevet inviteret til Stockholm for at deltage i Svenska kgl. Akademis 200års jubilæum. Hvis Marie havde levet, ville han og hun være taget derop med flyvemaskine. Nu vil Syberg ikke. Hans svenske venner er alle døde.
 Den Frie har inviteret Syberg til at deltage i udstilling. Han vil møde med 8-10 billeder heriblandt nogle fra serien "Historien om en Moder". Landskaberne på disse minder ham om hans drenge- og ungdomstid.</t>
@@ -6142,51 +6142,51 @@
   <si>
     <t>Pilegaarden Kjerteminde
 21-11-37
 Kære Hans
 Ja nu er det ordnet saaledes at vi faar Billedet der skal klæbes paa Træplade ["der skal klæbes paa Træplade" indsat over linjen] sendt her til Pilegaarden. Du skal senere faa Maalene paa Størrelsen af Træpladerne og saa ordner vi det en Dag i Julen ["og saa ordner vi det en Dag i Julen" indsat over linjen]. Der blev ingen Handel af denne Gang. Vi havde - Besse og jeg - taget 11 mindre og 4 lidt større Billeder ud som jeg ikke vilde arbejde mere paa fordi Aarstiden var for fremskreden og dem viste vi, eller rettere ["vi, eller rettere" overstreget] Besse saa til G. &amp;amp; CP. De var Liebhavere til hele Butikken, men Besses Priser vilde de ikke akseptere. De bød 14.000 Kr. for dem Besse forlangte 28,000 Kr. (Selv havde jeg vurderet dem til 19,000, - 2,000 pr. Stk af de større, 1,000 pr. Stk af de smaa) Men da jeg helst vil beholde dem allesammen, saa jeg ikke skiller mig af med nogen inden Dampen er gaaet af mig overfor dette Stof, er jeg meget glad ved at Sagen er stillet i Bero. Desuden kommer vi saa ind i et nyt Skatteaar. De Billeder Jeg har staaende hos Dig: Gudrun ved Hækken, de to Plantagebilleder samt Søndermarksbilledet, talte de om og er Liebhavere til, og de kommer ogsaa nok en Dag. Men de vil selvfølgelig have Prisen ned. Hermed følger et Eksemplar af Bogen. Nogen af Gengivelserne synes jeg er udmærkede f. Eks. Selvportrætet Bygmarken der bølger, enkelte er mislykket f. Eks Besses Kornbillede. Som Helhed ser Bogen jo godt ud og vækker megen Beundring, selv om man nu bagefter kan se en [et overstreget ord] Del ["Del" indsat over linjen] Fejlgreb ved Udvalget af Billeder ["ved Udvalget af Billeder" indsat over linjen] der kunde være undgaaet dersom jeg selv havde været med til supplere Stoffet. De sidste Fotografier, de Du lod tage, kom ikke med fordi det var for sent, men kan eventuelt blive benyttet til den engelske Udgave. Munksgaard (med Familie) var her i Besøg forleden og fortalte mig at den engelske Udgave var under Forberedelse. Hils Ulla og Børnene
 Mange Hilsener fra Far</t>
   </si>
   <si>
     <t>1938-02-13</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Sallinge Kro</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Thora Cohn
 Drude Jørgensen
 Alhed Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Karen Pilegaard
 Lars Pilegaard
 Valdemar Rørdam
 Jørgen Schou
 Karl Schou
 Marie Schou
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem baronessen og professoren var. Gudrun på Sallinge Kro kendes heller ikke. 
 Drude Jørgensen købte en samling af Johannes Larsens oliemalerier med motiv fra H.C. Andersens Den grimme Ælling til ophængning på Fyns Forsamlingshus.
 Else og Andreas Larsen fik i 1938 datteren Thora.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0771</t>
   </si>
   <si>
     <t>Astrid/Dis Warberg-Goldschmidt har det dejligt på Sallinge Kro. Hun nyder at høre fynsk tale igen og at møde søde mennesker. Måske skal hun en tur til Munkebo Kro og vil i så fald besøge Johanne/Junge Larsen.
 Astrid har besøgt Fyns Forsamlingshus og set Johannes Larsens billeder. Hun har også set Alhed Larsens stokroser og Karl Schous interiør med mor og barn på Stiftsmuseet. 
 På Ølstedgaard besøgte Astrid professoren, som læste højt af sine digte. Hun har været i Ryslinge og høre Rørdam samt på besøg på Erikshaab.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wsmJ</t>
   </si>
@@ -6470,50 +6470,128 @@
   </si>
   <si>
     <t>- Smith, Lærer
 Anna Louise Syberg
 Ernst Syberg</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57, A 120, Lb. 2, 1292</t>
   </si>
   <si>
     <t>Fritz Syberg sender et fotografi af granitbusten, som Hans har lavet. Fotografiet er taget af en skolelærer, som er meget begejstret for busten og ikke synes, at Hans skal gøre mere ved den.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7oFZ</t>
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 18-5-39
 Kære Hans.
 Hermed sender jeg Fotografi af Granitbusten. Det er taget af en Skolelærer Smith i Odense, som var meget begejstret for den, for Behandlingen af Materialet og det levende i den. Jeg tror nok han syntes at Granit var det smukkeste Materiale til Skulptur og Din Buste det bedste Stykke dansk Skulptur der fandtes. Men han gentog flere Gange at det var Synd at gøre mere ved den. Dette kan Du jo tage som et "Pingerfej" om Du ["om Du" overstreget] og i Stedet for arbejde videre paa Kalkstensbusten, - det kan Du altsaa - hvis Du kan. Hilsen til hele Familien. Alt gaar vel her Jeg kan stadig ikke slippe mine Landskaber.
 Hilsen fra Far.
 N.B.
 Ser I noget til Rille og Rabbe?</t>
   </si>
   <si>
+    <t>1939-05-25</t>
+  </si>
+  <si>
+    <t>Hareskov</t>
+  </si>
+  <si>
+    <t>Kerteminde
+Sygehuset</t>
+  </si>
+  <si>
+    <t>- Albertsen
+Ina  Goldschmidt
+Adolph Hitler
+Bodil Ipsen
+Adolph Larsen
+Søren Madsen
+Axel  Müller
+Daniel Myschetzky
+Karen Pilegaard
+Janna Schou
+Marie Stuart
+Therp
+Laura Warberg
+Minna Warberg
+Mogens Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen var i maj 1939 indlagt med en brækket fod. 
+I et brev fra Astrid Warberg-Goldschmidt til Johanne C. Larsen 1939-05-10 fortalte Astrid, at en kammerat havde lavet et telt/en pavillon til hende til havebrug (brevet er ikke i KTDK). 
+Thopedeaborg var en kopi af barndommens legehus, som Astrid Warberg fik opført i haven i Hareskov By. 
+Astrid Warberg-Goldschmidt havde i længere perioder ikke kontakt med datteren Ina/Sjums.
+Scwamm d'rüber: "Visk det ud"; pyt med det. (Lex.dk)
+En swagger var en løsthængende frakke til både indendørs og udendørs brug. Denne beklædning var moderne i 1930erne (Nat.Museets hjemmeside).
+Friedrich Schiller skrev skuespillet Marie Stuart i år 1800. 
+Heilmann kan være flere forskellige personer. Følgende kendes ikke: Albrecht, Edith, Ungkarlene, Syersken, Frk. Halle. 
+Ole kan muligvis være Ina Goldschmidts søn.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8400</t>
+  </si>
+  <si>
+    <t>Astrid Warberg er bekymret for, om Fyrst Myschetzky har husket at poste hendes brev. Han er ensom og kommer tit på besøg.
+Frugttræerne blomstrer, og haven er skøn. Synd, at Johanne/Junge Larsen er indlagt i forårstiden.
+Heilmann og en tysk kaptajn, som er flygtet efter at have været med i et komplot mod Hitler, vil gerne leje sig ind i annexet mm. Astrid har derfor ryddet og rengjort udhusene, og så kom de to ikke som aftalt.
+Janna/Nus Schou er vendt glad hjem fra sin rejse. Hun sælger en masse af sine glasting. Minna Warberg har bla. bestilt en sølvbryllupsgave. 
+Axel, Astrid og Janna skal til fest. Janna har købt en swingkjole. Astrid har fået syet sin brudekjole om og ændret moderens overstykke til en frakke. 
+Astrid har besøgt Frk. Halle, som har kyllinger, kaniner og ræveunger.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7h9M</t>
+  </si>
+  <si>
+    <t>[Med blæk på kuvertens forside:]
+Fru Johanne Warberg Larsen
+Sygehuset i
+Kerteminde
+Fyen
+[Med blå kuglepen på kuvertens forside:]
+læst 12-2-2000.
+(Bibbe)
+[I brevet:]
+Dette er et fedt Fortællebrev!
+Hareskov, 25 Maj 1939.
+Kære lille Junge! Du skal sandelig have et lille Pinsebrev - og det må forfattes i Aften, så Axel kan få det med i Morgen, Fredag. Bare du har fået mit sidste, som jeg i Søndags medgav Myschetzky - jeg stoler ikke på Herrers Brevhukommelser! måske befinder det sig stadig i hans fyrstelige Lomme! Forhåbentlig har du fået en lille beskeden Pinsesending med lidt Frugt og Chokolade, og forhåbentlig vil den gøre dig godt! Ifjor lå jeg til Sengs April-Maj; så jeg føler dybt med dig, at du går glip af denne skønne Tid; i Dag har der endelig været rigtig sommervarmt - jeg har siddet ude i Haven hele Dagen med noget Sytøj; Frugttræerne står nu i det vildeste Flor - jeg tror aldrig de har blomstret så overvældende som i Aar - det er simpelthen Blomster altsammen - hvertandet Træ røde - hvertandet snehvide; og Pæretræerne ligeledes snehvide - og så dette vidunderlige Vejr til Blomstringen - Bierne muntrer sig ordentlig - jeg nyder Haven intensivt, også fordi den nu er så velholdt i alle Retninger - også med Gødning, Beskæring osv, den er virkelig fuldendt; mit Telt er trådt i Funktion - dvs. der er lagt Gulv - nemlig Græstørv fra Engen - og en Liggestol sat op - derinde tog jeg Middagssøvnen i Dag - efter først at have ligget og frydet mig over alle Frugtblomsterne - fra Teltet kan jeg overse hele Haven.
+Jeg har siddet i Aften og arbejdet med en Oversættelse (Fordanskning) for Myschetzky - Klokken er snart 10 - og jeg har en Masse at fortælle. (Apropos M. - fik du nogensinde læst "Nøglen" - den russiske Roman, du lånte af mig fra Zarrigets sidste Tid?)
+Mit Brev i Søndags sluttede med, at M. kom. Han blev til Aftensmad - da han er ensom og ulykkelig (?) - nemlig bortgået fra Kone og to voksne Børn, det er jo altid et foretagende, og han synes at være glad ved at komme herud til os. Lidt ud på Aftenen kom så Heilmann med en tysk forhenv. Kaptajn, Hr. Albrecht - flygtet, da han var med til et Komplot mod Hitler! De vilde frygtelig gerne leje Thopedeaborg m. Annexet osv - var begge vildt begejstrede for Haven - og hele Menagen; Albrecht var meget interessant - højst kultiveret - havde på 3 Aar lært sig fint Dansk, kendte forud fra Oversættelser en Mængde dansk Literatur, som han nu havde læst på Dansk! De vilde komme midt i Ugen og aftale, hvad de selv skulde medbringe. Mandag Aften kom mit søde Nus - strålende glad fra Sverrigsturen med Edith (Fru Madsen) - de var kommen til Københ. Søndag Aften Kl 12, Nus havde så overnattet hos Edith. Næste Dag gik hun ud til Kunderne med sine 2 Kofferter - fulde af Nyheder (de var hos Terp inden Afrejsen til Sverrig - hvor de iøvrigt købte en Masse nye morsomme Ting, i Glas altså) - og tænk dig hun fik Bestillinger for over 600 Kr! noget uhørt i Sommertiden - de har endnu aldrig haft så meget Sommerarbejde. Og i Aftes
+2/
+kom en forhenv. Skolekammerat fra Lyngby, som skulde købe en Brudegave - hun købte et Likørstel til 15 Kroner. Og i Dag telefonerede Minna - (de har fejret Mogens' fine Examen - han har stået berømmet i alle Aviser - 188 points - der skal 175 til Udmærkelse - og han er vist Landets yngste Jurist - de er lykkelige) - Minna ringede altsaa i Dag og bestilte en Sølvbryllupsgave til et Lægepar - med opgivne Motiver (Nus sagde, det var næsten som til en Selskabssang!!) - det bliver dyrt! de bør også straffes, fordi de aldrig når herud, hvilket Axel (ikke jeg) er meget fortørnet over! Axel føler sådant som en Tilsidesættelse - men Herregud - - -. Dog skal jeg ikke nægte, at jeg blev lidt frapperet da Minna sagde, at Sjums og Ole havde besøgt dem for en Ugestid siden - Sjums' Operation var forlængst vel overstået - og jeg skrev igår et bekymret Brev til hende og spurgte, hvornår hun skulde på Hospitalet! Nå. Schwamm d'rüber. -
+På Lørdag får Axel Sommerferie og samme Aften skal vi til det store årlige Drikke og Dansegilde hos Ungkarlene; Nus har i den Anledning købt sig en henrivende Swingkjole, som klær hende bedårende. Jeg har været til hos ["til" overstreget; "hos" indsat over linjen] den lokale (gode) Syerske, som "omforandrer" min sidste Brudekjole, som var af Natursilke - med et småternet grønligt Mønster, som i Aar er meget moderne - den tegner til at blive nydelig. Og vil du tænke dig, af Mors gamle, sorte Råsilkeoverstykke har hun syet en tip top moderne Swagger, som er bleven et helt Pragtstykke, jeg synes, det er så morsomt, at Mors gode Klædningsstykke nu igen kommer til Ære og Værdighed; jeg har passet godt på det og luftet det hvert Forår af Kisterne.
+Både Nus og jeg glæder os nu en Streg mere, som man jo gør, når Stadsen er i Orden.
+På Grund af de formodede Lejere tog jeg fat i Mandags på at gøre hovedrent i Thopedeaborg, der var helt stuvet til med en Masse Sager, som jeg måtte flytte ud i det tømte Tørvehus - skønt gamle Albertsen hjalp mig godt med al Flytningen, oversteg Foretagendet dog meget mine svage Kræfter - men yndigt blev der. Næste Dag kneb det derfor - men der var ingen Vej udenom, nu kom Turen til Endevending af de tre store Kofferter fulde af forskelligt Tøj - alt blev luftet i Solen - sorteret - Vintertøj pebret ned - jeg arbejdede begge Dage fra 6 Morgen til 6 Aften. Og tænk - så kom de Snøbler slet ikke. Axel ringede Heilmann op i Dag - de kommer først efter Pinse - Bæster, jeg havde altså ikke behøvet forcere Arbejdet sådan. Nå, så tog jeg to rolige Sydage i Haven, igår og i Dag, og er nu frisk til Pinserengøring i Morgen og Lørdag. Fru Pilegård, Sallinge, har skreven, at hun i Morgen afsender nogle slagtede og istandgjorte Kyllinger til Pinsehøjtiden - lubra! Og arme lille Munter skal opereres i Morgen paa begge Øjne (lokalbedøves) af Dyrlægen. Frk. Halle (Rævehalle) som er Sygeplejerske har lovet at assistere; vi var derovre i Aftes - så Ræveungerne, de er bedårende - blåsorte med hvid Dusk på Halen! under Burene løber hvide Kaniner på saftigt Græs - Rævetænderne løber i Vand. En af hendes 200 Kyllinger var bleven bidt ["bidt" overstreget] hugget i Nakken af en [teksten fortsætter i venstre margen s. 4; lodret:] Skade, hun havde givet den Hefteplaster på; der som en Hætte gik helt ud over Hovedet, om Halsen et Bind - den var uhyre komisk, lignede Bodil Ibsen som Maria Stuart (s 1' Side) 
+[Indsat i venstre margen s. 1; lodret:] Mere var der ikke om Kyllingerne. Søren Madsen og Edith var der i Aftes og købte for 22 Kr. af Nus (foruden for 170. - forleden!) Hils nu alle dine gode! Bibbes Blomst er stadig herlig! 
+Tusinde Hilsner, søde lille Junge, fra Dis. Nus hilser!</t>
+  </si>
+  <si>
     <t>1939-07-03</t>
   </si>
   <si>
     <t>Azaleavej 25</t>
   </si>
   <si>
     <t>J. P. Christian Erichsen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57, A 120, Lb. 2, 1290</t>
   </si>
   <si>
     <t>Fritz Syberg vil ikke have fødselsdagsgave af børn og svigerbørn. Højst en æske tegnekul til 18 øre.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/55iu</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Hr. og Fru 
 Billedhugger Syberg
 Azaleavej 25
 Kjøbenhavn Valby.
 [I brevet:]
 Pilegaarden Kjerteminde
@@ -6682,51 +6760,51 @@
 Det er fint, at det går godt med fiskeriet på Båxhult. Else og Andreas forsøgte engang at fange ål, og efter tre uger fik de én, som kostede dem 28 kr. i benzin og fiskegrej.
 Der er ikke helt så mange gæster hos Else, Johannes og Andreas Larsen, som der plejer, og det er dejligt. Christine/Meme og Elisabeth/Putte Mackie har været der, og Marie/Ia Larsen samt Christine/Uglen Swane. 
 Bryggeriet er ramt af "Sagerne" (formodentlig krigen). 
 Ernst/Rille Syberg skal giftes, og Johannes, Else og Andreas skal i den anledning til Pilegården tirsdag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8A4l</t>
   </si>
   <si>
     <t>[Fortrykt øverst s. 1 og 3:]
 ANDREAS LARSENS BRYGGERI
 POSTKONTO 57698 KERTEMINDE TELEFON 177
 KERTEMINDE,.................194
 [Håndskrevet:]
 1. August 0
 Kære Lysse.
 Tak for Dit Brev, som jeg fik tilmorgen. Angaaende Genistregen, saa maa man vel til en vis Grad undskylde de Folk, at de stikker Fingeren i Jorden og lugter hvor de er. Det er jo dog ikke sikkert at de lugter rigtigt, det er jo saa almindeligt og ["almindeligt og" indsat over linjen] menneskeligt at fejle. Det gik jo ikke os bedre end sædvanligt m.H.t. Bimses Fødselsdag iaar. Det er flovt at vi aldrig kan lære at huske den. Det er morsomt med Jeres Fiskeri; mon det nu vil gaa Jer ligesaa godt med Aalene, som med Gedderne? Else og jeg fiksede 2 1 (de to tal indsat over det foregående ord som tegn til, at "k" og "s" skal byttes om) engang Aal i en Mose i Dalby. Da vi havde sat Kroge, som vi røgtede om Morgenen næsten før det blev lyst, forat de ikke skulde gaa af Krogene, i saadan noget som 3 Uger, fangede vi en 1/4 P's Aal. Vi beregnede at den stod os i 28 Kroner, naar vi regnede med Benzin og Redskaber, (ikke med Tiden!)
 2/
 Forat bøde lidt paa det, købte vi 3 Aal til af en Dreng, som fiskede i samme Mose, de kostede tilsammen 75 Øre, det hjalp jo lidt på Regnskabet. - Du skriver at I vil gerne høre lidt herfra. Vi lever stille og roligt med færre Gæster end vi plejer at have, hvilket bekommer os helt godt. Vi har lige fulgt Meme ned til Toget, hun og Putte har været her nogle Dage, Putte rejste igen for 4-5 Dage siden. Paa Lørdag venter vi Ia og Ugle. De skal videre til Lindøgaard, hvor de har det godt, de er mere tilfredse, eller skal vi sige mindre utilfredse med Sagerne end vi; men deres Erhverv er jo heller ikke saa ilde faren som Bryggeriet. - Naa det var Ia vi slap ved. Ellen har Besøg af Pan og Bes for Tiden. - Paa Tirsdag, den 6te, skal Rille giftes; Far, Else og jeg skal ned paa Pilegaarden i den Anledning. - Vi har ogsaa en fin Køkkenhave iaar, vi passer den selv; det er morsomt, vi har Tid til det og saa sparer vi Havemand, som vi ellers hvert Aar har maattet have til Hjælp
 [Resten af brevet mangler]</t>
   </si>
   <si>
     <t>1943-12-29</t>
   </si>
   <si>
-    <t>Else Larsen, Else, Andreas Larsens kone</t>
+    <t>Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Christine Swane</t>
   </si>
   <si>
     <t>Marius Christiansen
 Thora Cohn
 Harald Bram  Knudsen
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Marie Larsen
 Marie Meyer
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Else Palle
 Lars Swane
 Franz Syberg
 Gudrun Syberg
 Karen Syberg
 Ane Talbot
 Ursula Uttenreitter
 Erik Warberg Larsen</t>
   </si>
@@ -6802,51 +6880,51 @@
   <si>
     <t>1) Kerteminde d. 4/7 1944
 Kære Ugle og Rie!
 Mange Tak for jeres Breve og jeres mange Forsendelser, jeg er meget glad for Tallerkenerne og Fadet, vi trængte saadan til begge Dele og Las er glad for Glassene, han skriver nok selv; og sikken en Flothed med Rulleskøjter, Ane havde faaet et Par, men hun fik de ny og Jeppe de gamle og begge var meget glade, han er allerede den dygtigste, Ane er ikke saa ihærdig til at lære, naar hun ikke kan straks, taber hun Modet. Heldigvis er hun vedholdende med Svømningen, hun faar Undervisning i Aar igen og bliver meget rost af Lærerinden, hun opholder sig næsten hele Dagen ude paa Badeanstalten, der er heldigvis meget lavere i Aar, hun kan næsten bunde ved Broen. Jeppe og Thora opholder sig ved Badehuset hele Dagen, vi har faaet lavet en Bro, som Jollen ligger ved. I Haven foregaar en Masse, vi har haft en Gartner gaaende nu i 2 Maaneder foruden at Puf har været der hele Tiden og der er ryddet vældig op alle Vegne, fældet udgaaede Træer og Hylde og Elme, som stod allevegne, Køkkenhaven i fin Stand og alle Plænerne klippet med Maskine, bare det giver Arbejde til en Mand den meste Tid. Men jeg glemmer det vigtigste, jeg har faaet en Pige i sidste Øjeblik efter at jeg havde opgivet fuldstændig og indrettet mig paa at være alene med Grete til lidt Hjælp, denne er fra Aarhus og Veninde med Christiansens Pige og er gennem hende bleven anbefalet Pladsen, hun har ikke været i Huset i et Aar, men lader til at være helt flink og omgængelig og ihvertfald en stor Hjælp. Her var en kort forinden, som jeg havde telefoneret til efter en Annonce, hun havde Masser af Tilbud og forlangte 175 Kr, var 20 Aar og kunde daglig, men vilde gerne lære finere Madlavning, jeg gik ind paa alt, men hun ringede næste Dag, at hun havde taget en anden Plads, det er et formeligt Kapløb, naar der er en eller anden Form for Hushjælp i Udsigt. Iøvrigt har vi haft en temmelig bevæget Tid, Far, Mor og Kæreste skulde jo komme til Pinse, men 
 2) umiddelbart forinden blev Fyns Stiftstidende bombet, hvorved en Mur væltede ind i Fars Kontor og i Lejligheden blev naturligvis alle Ruder knust og Glasskaarene fløj rundt og ødelagde forskelligt, alt i Vinduerne røg ned paa Gaden og ikke mindst, de fik alle 3 saadan et Chok, som Mor ihvertfald ikke har forvunden endnu, jeg var der Dagen efter. Bulteriet var ubeskriveligt, der havde ligget en Bombe i Passagen og den havde raseret samtlige Ejendomme i den Grad, at alle Døre og Vinduer var slaaet til Pindebrænde, Butikkerne var fuldstændig raseret, Varerne laa og flød paa Gaden som iøvrig var dækket af et tykt Lag af Glasskaar og Murbrokker, hvorimellem Folk gik og ledte efter deres Ejendele, fra Etagerne øste de ustandselig Spandevis af Skaar og Ragelse ud af Vinduerne ned paa Gaden, de bliver ikke beboelige i flere Maaneder. Mor, som jo var sluppet meget naadigt gik og græd og jamrede og kunde slet ikke faa fat paa noget, Far og Kæreste var graa i Ansigterne af Træthed, de havde ryddet op fra Kl 2 om Natten og gik i susende Gennemtræk fra alle de aabne Dør og Vinduesaabninger. Imidlertid fik de da slaaet Pap og Brædder for og kom ned Pinsedag, men rejste allesammen næste Dag for at komme hjem og faa Ruder i, det maatte Mor saa vente paa i 5 dage og de andre opgav definitivt enhver Tanke om Ferie, nu skulde alt takseres og interimistisk ordnes og Kæreste kom langt bagud med Kontorarbejdet, der var jo ikke Ro eller Fred til nogetsomhelst. Deres Telefon var den eneste som duede, saa den brugte alle og Cigardamen, som havde Fars tidligere Butik maatte installeres hos dem og er der da endnu og dele sin Smule Tobak ud, det giver jo en masse Uro. Saa kom Mor da endelig herned, men gik Glip af nogle dejlige Dage og et Par Dage efter kom den næste Bombning, som ikke gjorde saa megen Ravage hos os, men var til Gengæld mere sindsoprivende, Mor var jo heldigvis her, hun klappede helt sammen da jeg kom ned og fortalte det og vilde trods kraftige Protester derind. Der var ikke sket noget videre, for de havde været 
 3) saa forsynlige at sætte Vinduerne paa Klem, saa de fløj op i Stedet for at sprænges, men en stor Ejendom paa Hjørnet af Vestergade og Klaregade var brændt og J.G. Jakobsens Bagside og Guldsmed Christophersens Baghus var ødelagt, saa det var jo paa nærmeste Hold, Kæreste troede, hendes Trommehinder var sprængt, hun kunde ikke høre længe efter, Kontorruderne, som de omsider havde faaet i efter at have gaaet i Mørke i 8 Dage med det dejligste Solskin udenfor, var naturligvis røget igen; Mor blev saa inde om Natten og da bombede Danskerne et Par Fabrikker i Byens Udkant og saa kunde de ikke afvente Schalburgernes næste Modsvar, alle flygtede fra Byens Midte, Far og Mor fik i Huj og Hast et Klædeskab med Tøj, en Kuffert med Sølvtøj o.lign. anbragt ude omkring og tog herned om Aftenen, og siden har Mor saa boet i Sommerlejligheden og Far og Kæreste er rejst frem og tilbage Morgen og Aften, der var ikke eet Menneske i deres eller de tilstødende Ejendomme i den Tid, men der er ikke sket noget og nu er Folk begyndt at flytte ind igen og de var besluttet paa at rejse hjem til 1 Juli skønt vi godt kunde huse dem med 2 ledige Pigeværelser, men saa i Tirsdags blev Mor syg med Hoved og Halspine og Onsdag laa hun med 40,1 og var meget daarlig med en rygende Angina, Torsdag var hun ved Hjælp af Piller lidt bedre og Fredag flyttede vi hende i Ambulance herop, de skulde jo ud af Lejligheden til Lørdag, hun vilde absolut hjem, men det var jo den rene Elendighed at faa hende derud og ligge, Kæreste blev hernede for at passe hende og heldigvis dukkede saa Ester (Pigen) op Torsdag og gik i Arbejde Fredag, det lysnede svært paa det hele. Lørdag kom saa Far om Eftermiddagen og en Kusine til mig, hvis Forældre var taget til København, hun skulde være taget om til dem Lørdag, men kunde altsaa ikke komme afsted og var muttersalene og vi havde saa en helt rar Søndag, Mor var meget bedre og lidt oppe og Vejret var ogsaa
 4) dejligt, ganske vist var vi til Besses Begravelse paa Drigstrup Kirkegaard om Eftermiddagen, det var meget sørgeligt, hun havde lige været paa Pilegaarden, heldigvis naaede alle hendes Søskende hertil til Begravelsen trods en Masse Genvordigheder, Trylle og Gudrun vidste ikke engang om Meddelelsen om Tid og Sted for Begravelsen var naaet frem til dem. Trylles 40Aars Fødselsdag skulde have været fejret i Morgen med hele Familien og os, det bliver der ikke noget af nu, de fleste er rejst ved første Lejlighed hjem til deres Familie, sikke ogsaa Tilstande, Gudskelov de ikke bor i København. 
 I Dag er Mor rejst, og nu haaber jeg de faar nogenlunde Ro, hun kan ikke tage meget mere, men hun var utaalmodig efter at komme hjem og hygge lidt om dem, der ser jo ud af [ulæseligt ord] efter Rystelserne. Her er fredeligt, men vi følger spændt Begivenhedernes Udvikling, kun Las tager til Klax Fødselsdag Puf vil nødig tage herfra og desuden havde vi paa det Tidspunkt, da vi sagde nej, ingen Pige. Vi var paa Lindøgaard forleden, Tante Junge havde det forbausende godt, men ingen derfra tager til Rørdam, mon du faar Held til at komme over, vi skulde have Mornine i denne Maaned, men nu ved vi jo ikke hvordan alting gaar. 
 Nu tror jeg ikke, der er mere at berette, jeg er ogsaa bange for, det snart er ulæseligt, saa jeg vil slutte med Tusind Hilsner til jer begge fra
 alle her og jeres Else</t>
   </si>
   <si>
     <t>1945-03-17</t>
   </si>
   <si>
     <t>Ellen  Sawyer</t>
   </si>
   <si>
     <t>Hareskov
 Bakkevej 12</t>
   </si>
   <si>
     <t>Harriet Afzelius
 Grethe Jungstedt
 Kurt Jungstedt
-Matilde Jungstedt
+Matilda Jungstedt
 Johanne Christine Larsen
 Axel  Müller
 Ole Poulsen
 Janna Schou</t>
   </si>
   <si>
     <t>En fidibus er betegnelsen for en sammenfoldet strimmel papir til tænding af piber, pejse, ovne og lignende.
 Harriet er muligvis Harriet Afzelius. Når Ellen Sawyer fortæller Astrid warberg-Goldschmidt, at Astrids barnebarn er i huset i Stockholm, kan det skyldes, at Astrid i perioder stort set ikke var i kontakt med datteren Ina og dennes familie. Det vides ikke, hvem Sj. var. 
 Det lille barnebarn var Pernille Marryat, f. 1945. 
 Lille var Grethe og Kurt Jungstedts datter, Matilde/Matilda.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0812</t>
   </si>
   <si>
     <t>Ellen Sawyer takker for cigaretterne. Tobak og tændstikker er en mangelvare. 
 Der bliver bygget befæstninger og gravet skyttegrave i Kerteminde. 
 Dejligt med Astrid Warbergs nye barnebarn.
 Margaret/Grethe og Kurt Jungstedt har sølvbryllup i juni, og deres datter er ansat hos en arkitekt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Y2b7</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
@@ -7005,59 +7083,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jeab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rDCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j7gX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/og82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WYXg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6VeS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/50AW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66Ve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gwM7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kEW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kncW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uFjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LEk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GSuB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y5pd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WXtS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/woRA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4UeJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7un" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fQKl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljUL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4dgJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UFUm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VZB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7X7w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QjNS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDCV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sUCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CEx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JkN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/09sh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3rud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eHN3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GjnS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0QX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BNLq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKZs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uibV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CWCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/imFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AKkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6cVQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNyM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LoPR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gXuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tldU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jwls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BXVz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZnRa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uO8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6g9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/do6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fPjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CPGx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IK6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Emyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fci9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OuTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iIIF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wvaH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ejtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hlPg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/myx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ff9K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q1aW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WWt0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zZ7N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Xri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JvdR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRLT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vcEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tdQb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Octu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l4U3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROHQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xths" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Co4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KXu2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/En6N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tcgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ueGf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q6O2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QB3i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IuYg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fZNw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4WOO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NkIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xT6W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u3Gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rxyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QQEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ixgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bKZr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jd6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SeJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M6zq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2aEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZkYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VTML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uk7x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jD3L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EorP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X3Vo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRMF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eBpp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LUOZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aH2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/coz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qohh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/83pC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uf4J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KlXY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I2Dk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hcGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mc6I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OYf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3GM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wHXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVhA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KvGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V80V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7VPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B9Uj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UUcj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kPuH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n5hP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9QO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3ixP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLhL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/coSH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JUFd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCx0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HFxO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LZaJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uwnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9alh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wEll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfaF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IlQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fQpX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/caqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC7P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZ9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jVB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkyY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PbPG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSk2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ySm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WLDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vbnR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kuu5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nWBl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1jDe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVVI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0gjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6vQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qhpz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3cuY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CZLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oFJL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LyOZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I22m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/77nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sTyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XrJ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b4rC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jM2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qoxh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pO1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MFKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gIDR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yi5R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9t6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eki6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lhHP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gi9G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYRP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7oFZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q95M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/07i7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8A4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b0dL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rQYZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jeab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rDCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j7gX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/og82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WYXg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6VeS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/50AW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66Ve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gwM7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kEW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kncW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uFjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LEk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GSuB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y5pd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WXtS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/woRA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4UeJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7un" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fQKl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljUL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4dgJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UFUm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VZB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7X7w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QjNS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDCV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sUCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CEx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JkN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/09sh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3rud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eHN3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GjnS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0QX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BNLq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKZs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uibV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CWCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/imFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AKkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6cVQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNyM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LoPR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gXuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tldU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jwls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BXVz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZnRa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uO8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6g9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/do6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fPjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CPGx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IK6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Emyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fci9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OuTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iIIF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wvaH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ejtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hlPg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/myx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ff9K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q1aW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WWt0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zZ7N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Xri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JvdR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRLT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vcEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tdQb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Octu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l4U3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROHQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xths" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Co4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KXu2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/En6N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tcgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ueGf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q6O2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QB3i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IuYg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fZNw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4WOO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NkIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xT6W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u3Gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rxyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QQEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ixgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bKZr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jd6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SeJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M6zq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2aEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZkYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VTML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uk7x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jD3L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EorP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X3Vo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRMF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eBpp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LUOZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aH2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/coz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qohh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/83pC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uf4J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KlXY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I2Dk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hcGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mc6I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OYf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wHXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3GM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVhA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KvGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V80V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7VPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B9Uj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UUcj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kPuH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n5hP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9QO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3ixP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLhL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/coSH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JUFd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCx0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HFxO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LZaJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uwnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9alh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wEll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfaF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fQpX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IlQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/caqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC7P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZ9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jVB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkyY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PbPG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSk2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ySm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WLDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vbnR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kuu5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nWBl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1jDe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVVI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0gjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6vQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qhpz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3cuY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CZLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oFJL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LyOZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I22m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/77nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sTyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XrJ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b4rC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jM2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qoxh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pO1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MFKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gIDR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yi5R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9t6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eki6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lhHP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gi9G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYRP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7oFZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7h9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q95M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/07i7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8A4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b0dL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rQYZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M220"/>
+  <dimension ref="A1:M221"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -8000,107 +8078,107 @@
       </c>
       <c r="J22" s="5" t="s">
         <v>104</v>
       </c>
       <c r="K22" s="5" t="s">
         <v>158</v>
       </c>
       <c r="L22" s="6" t="s">
         <v>159</v>
       </c>
       <c r="M22" s="5" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>161</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>141</v>
+        <v>162</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G23" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G23" s="5" t="s">
+        <v>163</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="J23" s="5" t="s">
         <v>145</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
         <v>161</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>167</v>
+        <v>141</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>129</v>
+        <v>110</v>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G24" s="5" t="s">
-        <v>168</v>
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H24" s="5" t="s">
         <v>169</v>
       </c>
       <c r="I24" s="5" t="s">
         <v>170</v>
       </c>
       <c r="J24" s="5" t="s">
         <v>145</v>
       </c>
       <c r="K24" s="5" t="s">
         <v>171</v>
       </c>
       <c r="L24" s="6" t="s">
         <v>172</v>
       </c>
       <c r="M24" s="5" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
         <v>174</v>
       </c>
       <c r="B25" s="5" t="s">
@@ -13100,118 +13178,118 @@
       </c>
       <c r="J136" s="5" t="s">
         <v>113</v>
       </c>
       <c r="K136" s="5" t="s">
         <v>835</v>
       </c>
       <c r="L136" s="6" t="s">
         <v>836</v>
       </c>
       <c r="M136" s="5" t="s">
         <v>837</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
         <v>838</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>109</v>
+        <v>839</v>
       </c>
       <c r="E137" s="5" t="s">
         <v>233</v>
       </c>
       <c r="F137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H137" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I137" s="5" t="s">
+      <c r="H137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I137" s="5"/>
+      <c r="J137" s="5" t="s">
         <v>840</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="K137" s="5" t="s">
         <v>841</v>
       </c>
       <c r="L137" s="6" t="s">
         <v>842</v>
       </c>
       <c r="M137" s="5" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
         <v>838</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>844</v>
+        <v>109</v>
       </c>
       <c r="E138" s="5" t="s">
         <v>233</v>
       </c>
       <c r="F138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H138" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I138" s="5"/>
+      <c r="H138" s="5" t="s">
+        <v>844</v>
+      </c>
+      <c r="I138" s="5" t="s">
+        <v>845</v>
+      </c>
       <c r="J138" s="5" t="s">
-        <v>845</v>
+        <v>113</v>
       </c>
       <c r="K138" s="5" t="s">
         <v>846</v>
       </c>
       <c r="L138" s="6" t="s">
         <v>847</v>
       </c>
       <c r="M138" s="5" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
         <v>849</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>219</v>
       </c>
       <c r="E139" s="5" t="s">
@@ -14215,97 +14293,97 @@
       <c r="M161" s="5" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
         <v>994</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E162" s="5" t="s">
         <v>233</v>
       </c>
       <c r="F162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G162" s="5" t="s">
+      <c r="G162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H162" s="5" t="s">
         <v>995</v>
       </c>
-      <c r="H162" s="5" t="s">
+      <c r="I162" s="5" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="J162" s="5" t="s">
         <v>113</v>
       </c>
       <c r="K162" s="5" t="s">
+        <v>997</v>
+      </c>
+      <c r="L162" s="6" t="s">
         <v>998</v>
       </c>
-      <c r="L162" s="6" t="s">
+      <c r="M162" s="5" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
         <v>994</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D163" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E163" s="5" t="s">
         <v>233</v>
       </c>
       <c r="F163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G163" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G163" s="5" t="s">
+        <v>1000</v>
       </c>
       <c r="H163" s="5" t="s">
         <v>1001</v>
       </c>
       <c r="I163" s="5" t="s">
         <v>1002</v>
       </c>
       <c r="J163" s="5" t="s">
         <v>113</v>
       </c>
       <c r="K163" s="5" t="s">
         <v>1003</v>
       </c>
       <c r="L163" s="6" t="s">
         <v>1004</v>
       </c>
       <c r="M163" s="5" t="s">
         <v>1005</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
         <v>1006</v>
       </c>
       <c r="B164" s="5" t="s">
@@ -16418,435 +16496,478 @@
       <c r="H211" s="5" t="s">
         <v>1312</v>
       </c>
       <c r="I211" s="5"/>
       <c r="J211" s="5" t="s">
         <v>1313</v>
       </c>
       <c r="K211" s="5" t="s">
         <v>1314</v>
       </c>
       <c r="L211" s="6" t="s">
         <v>1315</v>
       </c>
       <c r="M211" s="5" t="s">
         <v>1316</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
         <v>1317</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C212" s="5" t="s">
-        <v>65</v>
+        <v>1178</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>1105</v>
+        <v>1260</v>
       </c>
       <c r="E212" s="5" t="s">
-        <v>233</v>
+        <v>1318</v>
       </c>
       <c r="F212" s="5" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="G212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H212" s="5" t="s">
-        <v>1319</v>
-[...1 lines deleted...]
-      <c r="I212" s="5"/>
+        <v>1320</v>
+      </c>
+      <c r="I212" s="5" t="s">
+        <v>1321</v>
+      </c>
       <c r="J212" s="5" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
       <c r="K212" s="5" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
       <c r="L212" s="6" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="M212" s="5" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D213" s="5" t="s">
-        <v>482</v>
+        <v>1105</v>
       </c>
       <c r="E213" s="5" t="s">
         <v>233</v>
       </c>
-      <c r="F213" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F213" s="5" t="s">
+        <v>1327</v>
       </c>
       <c r="G213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H213" s="5" t="s">
-        <v>1325</v>
-[...3 lines deleted...]
-      </c>
+        <v>1328</v>
+      </c>
+      <c r="I213" s="5"/>
       <c r="J213" s="5" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
       <c r="K213" s="5" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="L213" s="6" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
       <c r="M213" s="5" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D214" s="5" t="s">
-        <v>55</v>
+        <v>482</v>
       </c>
       <c r="E214" s="5" t="s">
         <v>233</v>
       </c>
       <c r="F214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H214" s="5" t="s">
-        <v>1332</v>
-[...1 lines deleted...]
-      <c r="I214" s="5"/>
+        <v>1334</v>
+      </c>
+      <c r="I214" s="5" t="s">
+        <v>1335</v>
+      </c>
       <c r="J214" s="5" t="s">
-        <v>1333</v>
+        <v>1336</v>
       </c>
       <c r="K214" s="5" t="s">
-        <v>1334</v>
+        <v>1337</v>
       </c>
       <c r="L214" s="6" t="s">
-        <v>1335</v>
+        <v>1338</v>
       </c>
       <c r="M214" s="5" t="s">
-        <v>1336</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>1337</v>
+        <v>1340</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C215" s="5" t="s">
-        <v>1338</v>
+        <v>65</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>1339</v>
+        <v>55</v>
       </c>
       <c r="E215" s="5" t="s">
-        <v>1340</v>
+        <v>233</v>
       </c>
       <c r="F215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H215" s="5" t="s">
         <v>1341</v>
       </c>
-      <c r="I215" s="5" t="s">
+      <c r="I215" s="5"/>
+      <c r="J215" s="5" t="s">
         <v>1342</v>
       </c>
-      <c r="J215" s="5" t="s">
+      <c r="K215" s="5" t="s">
         <v>1343</v>
       </c>
-      <c r="K215" s="5" t="s">
+      <c r="L215" s="6" t="s">
         <v>1344</v>
       </c>
-      <c r="L215" s="6" t="s">
+      <c r="M215" s="5" t="s">
         <v>1345</v>
-      </c>
-[...1 lines deleted...]
-        <v>1346</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B216" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C216" s="5" t="s">
         <v>1347</v>
       </c>
-      <c r="B216" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D216" s="5" t="s">
-        <v>345</v>
+        <v>1348</v>
       </c>
       <c r="E216" s="5" t="s">
-        <v>17</v>
+        <v>1349</v>
       </c>
       <c r="F216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H216" s="5" t="s">
-        <v>1348</v>
-[...1 lines deleted...]
-      <c r="I216" s="5"/>
+        <v>1350</v>
+      </c>
+      <c r="I216" s="5" t="s">
+        <v>1351</v>
+      </c>
       <c r="J216" s="5" t="s">
-        <v>1349</v>
+        <v>1352</v>
       </c>
       <c r="K216" s="5" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="L216" s="6" t="s">
-        <v>1351</v>
+        <v>1354</v>
       </c>
       <c r="M216" s="5" t="s">
-        <v>1352</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C217" s="5" t="s">
-        <v>1354</v>
+        <v>645</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>1355</v>
+        <v>345</v>
       </c>
       <c r="E217" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H217" s="5" t="s">
-        <v>1356</v>
-[...1 lines deleted...]
-      <c r="I217" s="5" t="s">
         <v>1357</v>
       </c>
+      <c r="I217" s="5"/>
       <c r="J217" s="5" t="s">
         <v>1358</v>
       </c>
       <c r="K217" s="5" t="s">
         <v>1359</v>
       </c>
       <c r="L217" s="6" t="s">
         <v>1360</v>
       </c>
       <c r="M217" s="5" t="s">
         <v>1361</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
         <v>1362</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C218" s="5" t="s">
-        <v>1354</v>
+        <v>1363</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="E218" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H218" s="5" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="I218" s="5" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="J218" s="5" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="K218" s="5" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="L218" s="6" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="M218" s="5" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C219" s="5" t="s">
-        <v>1371</v>
+        <v>1363</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>1178</v>
+        <v>1372</v>
       </c>
       <c r="E219" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F219" s="5" t="s">
-        <v>1372</v>
+      <c r="F219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H219" s="5" t="s">
         <v>1373</v>
       </c>
       <c r="I219" s="5" t="s">
         <v>1374</v>
       </c>
       <c r="J219" s="5" t="s">
         <v>1375</v>
       </c>
       <c r="K219" s="5" t="s">
         <v>1376</v>
       </c>
       <c r="L219" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="M219" s="5" t="s">
         <v>1378</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
         <v>1379</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C220" s="5" t="s">
         <v>1380</v>
       </c>
       <c r="D220" s="5" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E220" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F220" s="5" t="s">
         <v>1381</v>
-      </c>
-[...6 lines deleted...]
-        </is>
       </c>
       <c r="G220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H220" s="5" t="s">
         <v>1382</v>
       </c>
       <c r="I220" s="5" t="s">
         <v>1383</v>
       </c>
       <c r="J220" s="5" t="s">
+        <v>1384</v>
+      </c>
+      <c r="K220" s="5" t="s">
+        <v>1385</v>
+      </c>
+      <c r="L220" s="6" t="s">
+        <v>1386</v>
+      </c>
+      <c r="M220" s="5" t="s">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="5" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B221" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C221" s="5" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D221" s="5" t="s">
+        <v>1390</v>
+      </c>
+      <c r="E221" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="F221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H221" s="5" t="s">
+        <v>1391</v>
+      </c>
+      <c r="I221" s="5" t="s">
+        <v>1392</v>
+      </c>
+      <c r="J221" s="5" t="s">
         <v>860</v>
       </c>
-      <c r="K220" s="5" t="s">
-[...6 lines deleted...]
-        <v>1386</v>
+      <c r="K221" s="5" t="s">
+        <v>1393</v>
+      </c>
+      <c r="L221" s="6" t="s">
+        <v>1394</v>
+      </c>
+      <c r="M221" s="5" t="s">
+        <v>1395</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -17027,44 +17148,45 @@
     <hyperlink ref="M196" r:id="rId201"/>
     <hyperlink ref="M197" r:id="rId202"/>
     <hyperlink ref="M198" r:id="rId203"/>
     <hyperlink ref="M199" r:id="rId204"/>
     <hyperlink ref="M200" r:id="rId205"/>
     <hyperlink ref="M201" r:id="rId206"/>
     <hyperlink ref="M202" r:id="rId207"/>
     <hyperlink ref="M203" r:id="rId208"/>
     <hyperlink ref="M204" r:id="rId209"/>
     <hyperlink ref="M205" r:id="rId210"/>
     <hyperlink ref="M206" r:id="rId211"/>
     <hyperlink ref="M207" r:id="rId212"/>
     <hyperlink ref="M208" r:id="rId213"/>
     <hyperlink ref="M209" r:id="rId214"/>
     <hyperlink ref="M210" r:id="rId215"/>
     <hyperlink ref="M211" r:id="rId216"/>
     <hyperlink ref="M212" r:id="rId217"/>
     <hyperlink ref="M213" r:id="rId218"/>
     <hyperlink ref="M214" r:id="rId219"/>
     <hyperlink ref="M215" r:id="rId220"/>
     <hyperlink ref="M216" r:id="rId221"/>
     <hyperlink ref="M217" r:id="rId222"/>
     <hyperlink ref="M218" r:id="rId223"/>
     <hyperlink ref="M219" r:id="rId224"/>
     <hyperlink ref="M220" r:id="rId225"/>
+    <hyperlink ref="M221" r:id="rId226"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>