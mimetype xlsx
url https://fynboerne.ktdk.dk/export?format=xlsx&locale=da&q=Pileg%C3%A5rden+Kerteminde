--- v0 (2026-05-14)
+++ v1 (2026-08-10)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2388" uniqueCount="1381" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2398" uniqueCount="1387" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -6634,50 +6634,93 @@
   <si>
     <t>Sigurd Swane har kendt alle Sybergs børn længe. Swane husker, da Fritz Syberg slog igennem på Den Frie. Fritz og Anna var glade, men uimponerede over de fester, der derefter blev holdt. Swane lærte en masse kunstnere at kende dengang. 
 I 1909 inviterede Anna og Fritz Syberg Swane til at komme til Fyns Hoved. Fritz Syberg sad i komiteen på Århusudstillingen og lod Swane få billeder med både dér og på Den Frie. 
 Swane var ked af at høre, at Syberg havde det så dårligt. For nyligt stod han og beundrede tre Syberg-malerier i Arnbaks Kunsthandel. 
 Swane ville gerne være kommet til begravelsen, men han må holde jul med sine børn.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/SejG</t>
   </si>
   <si>
     <t>Malergården. Plejerup pr. Grevinge. 23-12-39.
 Kære store Søskendeflok, som jeg kender mere eller mindre og som jeg, med Undtagelse af den yngste lille (som jo ikke er lille mere) engang kendte så godt, at jeg ved , at dem jeg har set noget til gennem Årene, kender jeg bestandig som gamle Venner og at jeg føler sådan også for de andre (den lille yngste iberegnet) - kære allesammen som nu er samlede på Pilegården, i Tankerne er også jeg tilstede dér - for at takke og sige Farvel til jeres Fader med det stærke, varme levende Sind.
 Da I var Børn oplevede jeg som ung i nærmeste Samvær med ham og jeres hjertevarme Moder hans store Udstilling i den Frie Udstillings Bygning, der blev hans Livs strålende Gennembrud. Jeg husker ham, overrasket, stemt til Fest og Glæde, urokket i sin Jævnhed, stærk sund og frodig. De fine Fester han og jeres Moder blev bedt til (ved en af dem havde de spist på Guldtallerkner - jeg tror de største af jer endnu kan tænke jer jeres Moder fortælle derom, muntert og ganske uimponeret, sådan som jeg endnu kan høre hendes Stemme) var jeg ikke med til, men fra Dag til Dag satte de mig Stævne på Udstillingen eller hvor de mødtes med deres Malervenner, som jeg alle lærte at kende i de Dage, gamle Theodor Philipsen, Las og Be, Peter Hansen og hans Kone, Karl Schou og jeres "Tante Marie" og måske flere - ja Karl Isaksson, som jeg kendte i forvejen - - var der flere - der var mange andre Mennesker - Zahrtmann tror jeg også jeg atter strejfede i de Dage - - Det var før Krigen, hvad der end kunde tynge Mennesker, var der endnu en Lethed, en Optimisme i Sindet, som måske kun var delvist berettiget, men dog var så indtagende og uskyldig, så fri som den ikke siden har kunnet trives i vore Himmelstrøg. 
 Og inden disse to søde overraskende Mennesker, som havde opsøgt mig ukendte unge Mand, fordi de havde glædet sig over mine Billeder på Århusudstillingen i 1909 (antagne fordi jeres Fader havde siddet i Komiteen og holdt på dem) inden de var rejst havde de indbudt mig til til Maj at komme til dem i Kerteminde og derfra tage med op til det fjerne næsten ubetrådte Fynshoved.
 Til da havde jeg levet meget isoleret, fra Akademiet i Venskab, i nært Venskab med Harald Giersing og Neuhaus x) - havde naturligvis truffet andre jævnaldrende, havde gået hos Zahrtmann og dér også lært Poul Christiansen at kende, men mest levede jeg ene med mit Arbejde - og nu var på een Gang disse Mennesker kommet til mig. Der kom År, hvor jeg oplevede mangt og i en Årrække var mit Liv i nær Kontakt med de Mennesker. 
 I forstår vist, at jeg aldrig har glemt jeres Fader og hans første Indgreb i mit Liv, da han fik mine Billeder på Århusudstillingen og selv, sammen med Anna, en Dag bankede på min Dør på et stille Kvistatelier i Pileallé - siden foreslog jeres Fader mig til "den Frie Udstilling" - og i Årenes Løb har jeg fået et Brev nu og da, som har forlænget Linjerne.
 Det gjorde et stærkt Indtryk på mig, da Ernst nu på min Udstilling fortalte om hvor dårlig jeres Fader var. Men at Afslutningen var så nær, havde jeg ikke tænkt mig. Jeg håber, den ikke har været altfor svær. -
 Lige inden jeg rejste fra København stod jeg hos Arnbak og beundrede en Væg som udfyldte af 3 Billeder af jeres Fader, et større Snebillede fra Pilegårdens Omegn i Midten, simpelt og storladent, Landet i Hvile under Vintervejr og Kulde men med Hegn og Ris og Træer krydsende det hele, forvarende Livet til næste Sommer. Det var meget smukt, det var vist så sent som fra 1927. Et andet fra samme År og et vist fra 26 - to stille Landskaber - det en en Vej ud mod Aftenhimlen har jeg set engang før - det andet en Gråvejrsdag ved en stille Kyst, ikke megen Farve i noget af dem, men ["men" overstreget] næsten uanselige i Virkningen, men fulde af Liv og Følelse for Motivernes Spændevne. 
 Jeg gik gerne, når I fører jeres Faders Legeme til det sidste Hvilested et Sted bag i Rækkerne, men jeg må nøjes med at være der i Tankerne, mine Børns Jul holder mig fast her. 
 Men tag alle en hjertelig Hilsen fra mig, hver især.
 jeres hengivne
 Sigurd Swane.
 [Nederst s. 3 er indsat:] x) fra min Skoletid Ven med Knud Kyhn - 
 [Bagpå side 4, nederst, er skrevet med blyant:] Hermed et Brev
 som vi beder dig sende videre til de andre</t>
+  </si>
+  <si>
+    <t>1940-08-01</t>
+  </si>
+  <si>
+    <t>Julie Brandt
+Ellen Brønsted
+Elena Larsen
+Johannes Larsen
+Marie Larsen
+Else Larsen,  Andreas Larsens kone
+Christine  Mackie
+Elisabeth Mackie
+Ellen  Sawyer
+Christine Swane
+Ernst Syberg</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3868</t>
+  </si>
+  <si>
+    <t>Man må undskylde de folk, der tager fejl. Det er jo menneskeligt. 
+Andreas er flov over, at han igen glemte Elena/Bimse Larsens fødselsdag. 
+Det er fint, at det går godt med fiskeriet på Båxhult. Else og Andreas forsøgte engang at fange ål, og efter tre uger fik de én, som kostede dem 28 kr. i benzin og fiskegrej.
+Der er ikke helt så mange gæster hos Else, Johannes og Andreas Larsen, som der plejer, og det er dejligt. Christine/Meme og Elisabeth/Putte Mackie har været der, og Marie/Ia Larsen samt Christine/Uglen Swane. 
+Bryggeriet er ramt af "Sagerne" (formodentlig krigen). 
+Ernst/Rille Syberg skal giftes, og Johannes, Else og Andreas skal i den anledning til Pilegården tirsdag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/8A4l</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst s. 1 og 3:]
+ANDREAS LARSENS BRYGGERI
+POSTKONTO 57698 KERTEMINDE TELEFON 177
+KERTEMINDE,.................194
+[Håndskrevet:]
+1. August 0
+Kære Lysse.
+Tak for Dit Brev, som jeg fik tilmorgen. Angaaende Genistregen, saa maa man vel til en vis Grad undskylde de Folk, at de stikker Fingeren i Jorden og lugter hvor de er. Det er jo dog ikke sikkert at de lugter rigtigt, det er jo saa almindeligt og ["almindeligt og" indsat over linjen] menneskeligt at fejle. Det gik jo ikke os bedre end sædvanligt m.H.t. Bimses Fødselsdag iaar. Det er flovt at vi aldrig kan lære at huske den. Det er morsomt med Jeres Fiskeri; mon det nu vil gaa Jer ligesaa godt med Aalene, som med Gedderne? Else og jeg fiksede 2 1 (de to tal indsat over det foregående ord som tegn til, at "k" og "s" skal byttes om) engang Aal i en Mose i Dalby. Da vi havde sat Kroge, som vi røgtede om Morgenen næsten før det blev lyst, forat de ikke skulde gaa af Krogene, i saadan noget som 3 Uger, fangede vi en 1/4 P's Aal. Vi beregnede at den stod os i 28 Kroner, naar vi regnede med Benzin og Redskaber, (ikke med Tiden!)
+2/
+Forat bøde lidt paa det, købte vi 3 Aal til af en Dreng, som fiskede i samme Mose, de kostede tilsammen 75 Øre, det hjalp jo lidt på Regnskabet. - Du skriver at I vil gerne høre lidt herfra. Vi lever stille og roligt med færre Gæster end vi plejer at have, hvilket bekommer os helt godt. Vi har lige fulgt Meme ned til Toget, hun og Putte har været her nogle Dage, Putte rejste igen for 4-5 Dage siden. Paa Lørdag venter vi Ia og Ugle. De skal videre til Lindøgaard, hvor de har det godt, de er mere tilfredse, eller skal vi sige mindre utilfredse med Sagerne end vi; men deres Erhverv er jo heller ikke saa ilde faren som Bryggeriet. - Naa det var Ia vi slap ved. Ellen har Besøg af Pan og Bes for Tiden. - Paa Tirsdag, den 6te, skal Rille giftes; Far, Else og jeg skal ned paa Pilegaarden i den Anledning. - Vi har ogsaa en fin Køkkenhave iaar, vi passer den selv; det er morsomt, vi har Tid til det og saa sparer vi Havemand, som vi ellers hvert Aar har maattet have til Hjælp
+[Resten af brevet mangler]</t>
   </si>
   <si>
     <t>1943-12-29</t>
   </si>
   <si>
     <t>Else Larsen, Else, Andreas Larsens kone</t>
   </si>
   <si>
     <t>Christine Swane</t>
   </si>
   <si>
     <t>Marius Christiansen
 Thora Cohn
 Harald Bram  Knudsen
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Marie Larsen
 Marie Meyer
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Else Palle
 Lars Swane
 Franz Syberg
@@ -6962,59 +7005,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jeab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rDCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j7gX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/og82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WYXg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6VeS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/50AW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66Ve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gwM7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kEW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kncW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uFjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LEk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GSuB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y5pd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WXtS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/woRA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4UeJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7un" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fQKl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljUL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4dgJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UFUm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VZB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7X7w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QjNS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDCV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sUCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CEx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JkN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/09sh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3rud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eHN3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GjnS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0QX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BNLq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKZs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uibV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CWCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/imFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AKkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6cVQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNyM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LoPR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gXuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tldU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jwls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BXVz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZnRa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uO8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6g9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/do6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fPjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CPGx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IK6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Emyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fci9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OuTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iIIF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wvaH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ejtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hlPg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/myx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ff9K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q1aW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WWt0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zZ7N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Xri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JvdR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRLT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vcEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tdQb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Octu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l4U3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROHQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xths" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Co4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KXu2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/En6N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tcgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ueGf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q6O2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QB3i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IuYg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fZNw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4WOO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NkIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xT6W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u3Gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rxyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QQEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ixgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bKZr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jd6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SeJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M6zq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2aEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZkYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VTML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uk7x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jD3L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EorP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X3Vo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRMF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eBpp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LUOZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aH2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/coz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qohh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/83pC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uf4J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KlXY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I2Dk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hcGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mc6I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OYf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3GM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wHXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVhA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KvGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V80V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7VPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B9Uj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UUcj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kPuH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n5hP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9QO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3ixP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLhL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/coSH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JUFd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCx0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HFxO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LZaJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uwnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9alh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wEll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfaF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IlQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fQpX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/caqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC7P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZ9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jVB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkyY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PbPG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSk2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ySm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WLDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vbnR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kuu5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nWBl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1jDe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVVI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0gjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6vQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qhpz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3cuY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CZLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oFJL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LyOZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I22m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/77nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sTyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XrJ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b4rC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jM2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qoxh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pO1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MFKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gIDR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yi5R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9t6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eki6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lhHP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gi9G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYRP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7oFZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q95M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/07i7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b0dL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rQYZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jeab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rDCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j7gX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/og82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WYXg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6VeS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/50AW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66Ve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gwM7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kEW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kncW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uFjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LEk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GSuB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y5pd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WXtS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/woRA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4UeJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7un" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fQKl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljUL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4dgJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UFUm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VZB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7X7w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QjNS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDCV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sUCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CEx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JkN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/09sh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3rud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eHN3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GjnS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0QX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BNLq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKZs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uibV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CWCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/imFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AKkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6cVQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNyM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LoPR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gXuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tldU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jwls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BXVz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZnRa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uO8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6g9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/do6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fPjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CPGx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IK6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Emyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fci9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OuTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iIIF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wvaH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ejtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hlPg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/myx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ff9K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q1aW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WWt0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zZ7N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Xri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JvdR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRLT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vcEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tdQb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Octu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l4U3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROHQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xths" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Co4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KXu2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/En6N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tcgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ueGf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q6O2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QB3i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IuYg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fZNw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4WOO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NkIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xT6W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u3Gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rxyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QQEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ixgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bKZr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jd6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SeJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M6zq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2aEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZkYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VTML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uk7x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jD3L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EorP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X3Vo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRMF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eBpp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LUOZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aH2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/coz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qohh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/83pC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uf4J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KlXY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I2Dk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hcGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mc6I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OYf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3GM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wHXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVhA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KvGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V80V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7VPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B9Uj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UUcj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kPuH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n5hP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9QO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3ixP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLhL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/coSH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JUFd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCx0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HFxO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LZaJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uwnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9alh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wEll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfaF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IlQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fQpX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/caqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MC7P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZ9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2jVB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkyY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PbPG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSk2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ySm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WLDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vbnR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kuu5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nWBl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1jDe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVVI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0gjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6vQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qhpz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3cuY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CZLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oFJL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LyOZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I22m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/77nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sTyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XrJ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b4rC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jM2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qoxh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pO1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MFKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gIDR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yi5R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9t6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eki6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lhHP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zVf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gi9G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYRP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7oFZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q95M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/07i7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8A4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b0dL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rQYZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M219"/>
+  <dimension ref="A1:M220"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -16549,218 +16592,261 @@
       </c>
       <c r="I215" s="5" t="s">
         <v>1342</v>
       </c>
       <c r="J215" s="5" t="s">
         <v>1343</v>
       </c>
       <c r="K215" s="5" t="s">
         <v>1344</v>
       </c>
       <c r="L215" s="6" t="s">
         <v>1345</v>
       </c>
       <c r="M215" s="5" t="s">
         <v>1346</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
         <v>1347</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C216" s="5" t="s">
-        <v>1348</v>
+        <v>645</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>1349</v>
+        <v>345</v>
       </c>
       <c r="E216" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H216" s="5" t="s">
+        <v>1348</v>
+      </c>
+      <c r="I216" s="5"/>
+      <c r="J216" s="5" t="s">
+        <v>1349</v>
+      </c>
+      <c r="K216" s="5" t="s">
         <v>1350</v>
       </c>
-      <c r="I216" s="5" t="s">
+      <c r="L216" s="6" t="s">
         <v>1351</v>
       </c>
-      <c r="J216" s="5" t="s">
+      <c r="M216" s="5" t="s">
         <v>1352</v>
-      </c>
-[...7 lines deleted...]
-        <v>1355</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>1356</v>
+        <v>1353</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C217" s="5" t="s">
-        <v>1348</v>
+        <v>1354</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>1357</v>
+        <v>1355</v>
       </c>
       <c r="E217" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H217" s="5" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I217" s="5" t="s">
+        <v>1357</v>
+      </c>
+      <c r="J217" s="5" t="s">
         <v>1358</v>
       </c>
-      <c r="I217" s="5" t="s">
+      <c r="K217" s="5" t="s">
         <v>1359</v>
       </c>
-      <c r="J217" s="5" t="s">
+      <c r="L217" s="6" t="s">
         <v>1360</v>
       </c>
-      <c r="K217" s="5" t="s">
+      <c r="M217" s="5" t="s">
         <v>1361</v>
-      </c>
-[...4 lines deleted...]
-        <v>1363</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>1364</v>
+        <v>1362</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C218" s="5" t="s">
-        <v>1365</v>
+        <v>1354</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>1178</v>
+        <v>1363</v>
       </c>
       <c r="E218" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F218" s="5" t="s">
+      <c r="F218" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G218" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H218" s="5" t="s">
+        <v>1364</v>
+      </c>
+      <c r="I218" s="5" t="s">
+        <v>1365</v>
+      </c>
+      <c r="J218" s="5" t="s">
         <v>1366</v>
       </c>
-      <c r="G218" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H218" s="5" t="s">
+      <c r="K218" s="5" t="s">
         <v>1367</v>
       </c>
-      <c r="I218" s="5" t="s">
+      <c r="L218" s="6" t="s">
         <v>1368</v>
       </c>
-      <c r="J218" s="5" t="s">
+      <c r="M218" s="5" t="s">
         <v>1369</v>
-      </c>
-[...7 lines deleted...]
-        <v>1372</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B219" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C219" s="5" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D219" s="5" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E219" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F219" s="5" t="s">
+        <v>1372</v>
+      </c>
+      <c r="G219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H219" s="5" t="s">
         <v>1373</v>
       </c>
-      <c r="B219" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C219" s="5" t="s">
+      <c r="I219" s="5" t="s">
         <v>1374</v>
       </c>
-      <c r="D219" s="5" t="s">
+      <c r="J219" s="5" t="s">
         <v>1375</v>
       </c>
-      <c r="E219" s="5" t="s">
+      <c r="K219" s="5" t="s">
+        <v>1376</v>
+      </c>
+      <c r="L219" s="6" t="s">
+        <v>1377</v>
+      </c>
+      <c r="M219" s="5" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="5" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B220" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C220" s="5" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D220" s="5" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E220" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="F219" s="5" t="inlineStr">
-[...15 lines deleted...]
-      <c r="J219" s="5" t="s">
+      <c r="F220" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G220" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H220" s="5" t="s">
+        <v>1382</v>
+      </c>
+      <c r="I220" s="5" t="s">
+        <v>1383</v>
+      </c>
+      <c r="J220" s="5" t="s">
         <v>860</v>
       </c>
-      <c r="K219" s="5" t="s">
-[...6 lines deleted...]
-        <v>1380</v>
+      <c r="K220" s="5" t="s">
+        <v>1384</v>
+      </c>
+      <c r="L220" s="6" t="s">
+        <v>1385</v>
+      </c>
+      <c r="M220" s="5" t="s">
+        <v>1386</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -16940,44 +17026,45 @@
     <hyperlink ref="M195" r:id="rId200"/>
     <hyperlink ref="M196" r:id="rId201"/>
     <hyperlink ref="M197" r:id="rId202"/>
     <hyperlink ref="M198" r:id="rId203"/>
     <hyperlink ref="M199" r:id="rId204"/>
     <hyperlink ref="M200" r:id="rId205"/>
     <hyperlink ref="M201" r:id="rId206"/>
     <hyperlink ref="M202" r:id="rId207"/>
     <hyperlink ref="M203" r:id="rId208"/>
     <hyperlink ref="M204" r:id="rId209"/>
     <hyperlink ref="M205" r:id="rId210"/>
     <hyperlink ref="M206" r:id="rId211"/>
     <hyperlink ref="M207" r:id="rId212"/>
     <hyperlink ref="M208" r:id="rId213"/>
     <hyperlink ref="M209" r:id="rId214"/>
     <hyperlink ref="M210" r:id="rId215"/>
     <hyperlink ref="M211" r:id="rId216"/>
     <hyperlink ref="M212" r:id="rId217"/>
     <hyperlink ref="M213" r:id="rId218"/>
     <hyperlink ref="M214" r:id="rId219"/>
     <hyperlink ref="M215" r:id="rId220"/>
     <hyperlink ref="M216" r:id="rId221"/>
     <hyperlink ref="M217" r:id="rId222"/>
     <hyperlink ref="M218" r:id="rId223"/>
     <hyperlink ref="M219" r:id="rId224"/>
+    <hyperlink ref="M220" r:id="rId225"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>