--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -1273,161 +1273,161 @@
 Mange Hilsener fra os allesammen. Hører vi snart fra Jer for Pokker? Det er kedeligt, at Hans ikke er med paa Fotografierne han er bleven saa bello og grasso og rosso saa Damerne begynder at sværme for ham. Fritz skriver vist ogsaa. Negrene sender Hilsen til Puf og Lysse. Eders Høns</t>
   </si>
   <si>
     <t>Pisa, Italien</t>
   </si>
   <si>
     <t>Ida  (Bekendt af Clara Syberg)
 Fritz Syberg</t>
   </si>
   <si>
     <t>Renskrevet på skrivemaskine af ukendt person. Det er uvist, hvor originalbrevet befinder sig, Der er transskriberet efter kopien. 
 Ida formodes at være familien Sybergs hushjælp under opholdet i Pisa nov. 1910 til forsommeren 1913. Dette gav Anna Syberg mere tid til at male.</t>
   </si>
   <si>
     <t>Familien Syberg er meget glad for Ernst Goldschmidts selskab under hans besøg i Pisa, og de glæder sig til, han vender tilbage om to dage.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wTAy</t>
   </si>
   <si>
     <t>Kære Svindler
 Vi savner Dig allesammen ganske forfærdelig og har idag opdaget at vi slet ikke kan undvære Dig. Aftensmaden var sørgelig, Vinen smagte af Gravøl, og hvordan skal vi faa has paa Aftenen. Vor eneste Trøst er at vi ser Dig igen om to Dage, Fritz siger at vi skal have Festmaaltid naar Du kommer. Ida og jeg har været en Tur sammen paa Torvet idag, saa jeg kan hilse Dig fra hende.
 Mange hilsener fra Din hengivne Anna Syberg.</t>
   </si>
   <si>
+    <t>Pisa, Italy
+Paris, Frankrig
+Montpellier, Frankrig</t>
+  </si>
+  <si>
+    <t>Fritz Syberg
+Hans  Syberg</t>
+  </si>
+  <si>
+    <t>Renskrevet på skrivemaskine af ukendt person. Det er uvist, hvor originalbrevet befinder sig. Der er transskriberet efter kopien.</t>
+  </si>
+  <si>
+    <t>Anna Syberg får skrevet brev til Ernst Goldschmidt efter en travl periode i huset i Pisa med at sy tøj til familien. En smuk skrædder har også taget hendes opmærksomhed og tid.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/G5h0</t>
+  </si>
+  <si>
+    <t>Kære Goldschmieto.
+Come sta? Dove é, sempre a Montpelleer ? Jeg har haft saa travlt med at sy de herligste Klædninger til Fritz og Hans saa jeg har ikke gidet skrive, jeg kan ikke have baade Skræddersøm og almindelig sund Fornuft i Hjernen. Her har været en ung smuk Skræder i Huset, der ganske har optaget mig, saa jeg heller ikke har kunnet tænke paa mine Venner. Men nu er den Herlighed forbi, ak, og derfor faar Du altsaa nu endelig Brev. Det var forresten et rigtig rart Brev vi fik fra Dig og vi haaber snart at faa et til; har Du glemt Pisa og os allesammen, elller tænker Du paa os engang imellem og synes Du, at det kunne være rart at mødes en Gang igen? I Paris f. Eks. maler Du hvor Du er, eller skriver Du eller studerer Du Franceser. 
+Mange Hilsener Din hengivne Anna Syberg.</t>
+  </si>
+  <si>
+    <t>Lars Syberg</t>
+  </si>
+  <si>
+    <t>Pisa, Italy</t>
+  </si>
+  <si>
     <t>Ida  (Bekendt af Clara Syberg)</t>
+  </si>
+  <si>
+    <t>Brevet er skrevet af Sakker, søn af Anna og Fritz Syberg, til Ernst Goldschmidt, at han har set Ida i hans kuffert.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/b9nu</t>
+  </si>
+  <si>
+    <t>Kære Gaalsmet.
+Jeg saa Ida i din kaafert.
+fra Sakker.</t>
   </si>
   <si>
     <t>Renskrevet på skrivemaskine af ukendt person. Det er uvist, hvor originalbrevet befinder sig, Der er transskriberet efter kopien.
 Brevet er skrevet til Ernst Goldschmidt.
 Det er uvist, hvem Ida er. 
 Brevet er skrevet på italiensk.</t>
   </si>
   <si>
     <t>Brevet handler om en pige med sorte negle.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RvHo</t>
   </si>
   <si>
     <t>Illustrissimo Signore Umbraskraber.
 Capo della nara unghia e.t.c.
 É un vero canalje molto grande canaljo. Come va il dentro _rotto
 era un buono affare. Non ha trovato una bellissima ragazza, un rossa grassa con unghie nere. credo che "cocoi" aspetta lei, per vedere la Esposizione bella e grande . Tanti baci da Ida.</t>
   </si>
   <si>
-    <t>Lars Syberg</t>
-[...35 lines deleted...]
-Come sta? Dove é, sempre a Montpelleer ? Jeg har haft saa travlt med at sy de herligste Klædninger til Fritz og Hans saa jeg har ikke gidet skrive, jeg kan ikke have baade Skræddersøm og almindelig sund Fornuft i Hjernen. Her har været en ung smuk Skræder i Huset, der ganske har optaget mig, saa jeg heller ikke har kunnet tænke paa mine Venner. Men nu er den Herlighed forbi, ak, og derfor faar Du altsaa nu endelig Brev. Det var forresten et rigtig rart Brev vi fik fra Dig og vi haaber snart at faa et til; har Du glemt Pisa og os allesammen, elller tænker Du paa os engang imellem og synes Du, at det kunne være rart at mødes en Gang igen? I Paris f. Eks. maler Du hvor Du er, eller skriver Du eller studerer Du Franceser. 
+    <t>Pisa
+København
+Øster Farimagsgade, København</t>
+  </si>
+  <si>
+    <t>Cocoja -
+Ida  (Bekendt af Clara Syberg)
+Ernst Syberg
+Franz Syberg</t>
+  </si>
+  <si>
+    <t>Renskrevet på skrivemaskine af ukendt person. Det vides ikke, hvor originalbrevet befinder sig. Der er transskriberet efter kopien.
+Det vides ikke, hvem Ida er. Hun omtales i andre breve fra Pisa i 1912.
+Kommunehospitalet på Øster Farimagsgade i København blev påbegyndt 1859 og nedlagt 1/5 - 1999.
+Slumpe sig: opnå noget ved et tilfælde eller ved et held.</t>
+  </si>
+  <si>
+    <t>Ernst Goldschmidt har ligget syg, og også et par af Annas børn har været syge.
+Anna Syberg ønsker ikke hushjælpen Cocoja ansat mere. Hun er derfor godt tilpas med, at Cocoja fortsat er i København og har påbegyndt et sypeplejekursus.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/XUEf</t>
+  </si>
+  <si>
+    <t>Kære Goldschmidt.
+Fritz'es Brev har ligget tre-fire Dage og ventet paa 2 Ord fra mig ogsaa. Imidlertid er Dit Brev til Ida kommen og har sat Huset paa den anden Ende. Først vilde Sposoen lasciare hende, men nu bliver han vist hos hende alligevel, men Faderen og Moderen har skældt hende Krukken fuld. "maa jeg spørge om Du har gaaet og kysset ham, siden han skriver saadan" siger Faderen. De venter Dig med det første hertil og Sposoen gaar parat med Revolvere både til Dig og Ida. Fra hende skal jeg hilse Dig at Du for Guds Skyld aldrig maa skrive til hende mere.- Er det sandt at Du har været rigtig syg? ? Hvor det ærgrer mig at det saa ikke slumpede her i Pisa saa kunde vi dog have set til Dig, har Du ligget paa Hospitalet?? Lille Rille har været syg igen og Trylle ligger idag og brækker Lever og Lunge og Galde af sig. De har skreven en hel Del Breve til Dig, men da de ikke vidste Din Adresse omsatte de en Dag dine Frimærker i Soldi og soldede dem op. Du skal alligevel nok faa Breve fra dem naar de bliver raske og faar prentet nogle friske. Vi savner Dig ellers svært, Humøret er til Tider sløjt. Derimod savner vi ikke Cocoja, der stadig er i Kjøbenhavn. Hun gifter sig ikke alligevel, han var ikke fin nok. nu gaar hun paa Communehospitalet, i Sygeplejekursus i Haab om at en Læge skal hænge ved. Vi vil ikke have hende mere, det er alt for dejlig at være fri; jeg har skreven det til hende. Kan Du ikke komme og besøge os i _Marinaen _ til Sommer???fra Juli.
 Mange Hilsener Din hengivne Anna Syberg.</t>
   </si>
   <si>
     <t>Victor Emanuel III
 Søren  Kierkegaard
 - Kokoie
 Ranieri Scacceri
 Anna Syberg</t>
   </si>
   <si>
     <t>Renskrevet på skrivemaskine af ukendt person. Det er uvist, hvor originalbrevet befinder sig, Der er transskriberet efter kopien.</t>
   </si>
   <si>
     <t>Fritz Syberg skriver, der ikke har været nyt at berette om - derfor ikke brev. Han fortæller om den tiltalende skrædder, der har syet til familien. Anna vil gerne have en veninde gift, men det ser ikke ud til at lykkes.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/IdoL</t>
   </si>
   <si>
     <t>Kære Goldschmidt.
 Når vi ikke har skrevet er det fordi der intet har været at skrive om siden Du rejste. Skrædderen Anna taler om er meget tiltalende - resignert - rørende, - værdig - som kun en italiener kan være det men han er 60 År og har siddende Lævninger på sine Frakkeopslag af hvad han har spist til Middag siden han fik sit sidste Sæt Tøj .... Anna er ved at gifte Frk. Kokoie men det bliver ikke til noget tror jeg, hun tror sig skabt til noget bedre. Jeg har på Forhånd Sympati for enhver Mand der kunde geråde i den Ulykke at trækkes med hende, for han virkeliggør Søren Kierkegaards Fordring om at gifte sig med et Strygebræt. 
 Her er intet passeret uden hvad Du formodentlig ved af Aviserne: der er skudt på Kongen og der har været Tyve i Domen som har plyndret Madonna og San Raniero.
 Børnene skriver hver Dag Breve til Dig.
 Din heng. Fritz Syberg.</t>
-  </si>
-[...27 lines deleted...]
-Mange Hilsener Din hengivne Anna Syberg.</t>
   </si>
   <si>
     <t>Georg Brandes
 Gabriel D'Annunzio
 Dankvart Dreyer
 Else Jensen
 Johannes Jørgensen
 Rudyard Kipling
 Vilhelm Kyhn
 Christen Købke
 Sven Lange
 Fillippo Palizzi
 Hans  Syberg</t>
   </si>
   <si>
     <t>Anna og Fritz Syberg rejste i november 1910 med deres seks børn til Pisa, hvor de regnede med at blive i flere år og male. Da Anna imidlertid blev gravid med parrets syvende barn, rejste familien i marts 1913 hjem til Danmark.
 Johannes V. Jensen og Aslaug Mikkelsens oversættelse af Rudyard Kipling: Fribytterbreve: De rædselsfulde Nætters By og andre Skizzer udkom i 1912.
 Fritz Syberg kom aldrig til Grønland.
 Campo Santo er begravelseskapellet i Pisa. Fritz Syberg malede flere akvareller af sarkofager og freskoer på dette sted.</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek, Johannes V Jensens Arkiv</t>
   </si>
   <si>
     <t>Fritz Syberg takker for Kipling-bogen. Han har altid været glad for Kipling. Han er ikke så begejstret for Johannes Jørgensen.
@@ -1709,115 +1709,115 @@
 Store, danske encyklopædi.</t>
   </si>
   <si>
     <t>Fritz Syberg skriver et langt brev til Ernst Goldschmidt, hvori han beklager den misforståelse, der er opstået imellem dem. 
 Han har opgivet landskabsmaleriet og maler i stedet på en af de fresker, der tillægges Orvieto.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/XYAW</t>
   </si>
   <si>
     <t>Pisa 2'den Påskedag 1912
 Via S. Lorenzo 44
 Kære Goldschmidt.
 Tak for Din Hilsen. Børnene er henrykte for det franske Flag. De skriver til Dig med det første. Jeg drømte i Nat der kom Brev fra Dig, og det gjorde der altså også. Du havde ventet et andet Brev fra os skriver Du og Du har også en vis Ret dertil for jeg har jo egentlig tiltænkt Dig et helt andet. Nu blev det således som det blev, halvvejs af Forsagthed. Når det jeg sagde på den ulykkelige Afskedsaften kan mistydes så galt af Dig - for det er det - så vidste jeg i Øjeblikket ikke hvad jeg skulde skrive som ikke vilde blive misforstået også. Da min stærkeste Følelse for Dig imidlertid er den at jeg godt kan lide Dig så følger jeg den og sender dig disse Meddelelser om vort daglige Liv (ama l'amico tuo
 con vizio e virtú suo)
 siger Italienerne (jeg vil håbe de også gør det) og det står jo os begge frit at gøre det samme.
 Min Virksomhed som Landskabsmaler har jeg indstillet. Et Motiv til et større Billede (med et blomstrende Kirsebærtræ) løb fra mig. VI fik dårligt Vejr, men til næste Vinter er der atter en Dag. Jeg har i alt lavet 30 Aquareller i dette Forår hvoraf de sidste er blevet de bedste.
 Nu virker jeg i Camposanto jeg har tegnet en af de Frescer som tillægges Orvieto - "Bygningen af Noah's Ark". Det er en storartet Følelse at trænge ind i et sådant Arbejde. Hvor det nogen Fandens Kále de gamle Italienere; robuste suffisante uden Skrupler af nogen Art: alt i sådan et BIllede er gennemført uden Blinken, om det så er nogle Høvlspåner der krøller sig op af en Høvl En står og arbejder med Er de gjort med den forbløffende Rigtighed som man skulde synes måtte falde enhver Maler (og ethvert Menneske) naturligt. Men det er kun med et tyveårigt Sind man som Maler har det Mod. Farven i Billedet er ligeså - ja hvad skal jeg sige - lige så hævet over enhver Kritik som ikke er Beundring. Hvor er Farvestemningen pragtfuld, Stofferne skønne og selve Materialet benyttet netop som det skal benyttes. Altid den lige Vej til Målet. Vi ligner ikke de gamle Italienere- forresten heller ikke de ny, men dette sidste anser jeg for en Fordel. De ligner nemlig mest af alt "Bandarfolket" i Kiplings Junglebog - Aberne. De lever ligesom disse på Ruinerne af en gammel Kultur som de tilsmudser med deres Ekskrementer og Urenlighed og anser sig selv for de største klogeste, bedste og eneste i hele Junglen. 
 Ha'et godt - er det sandt at Du har været syg eller det negerlatin?
 Hilsen fra os alle
 DIn hengivne 
 Fritz Syberg.</t>
   </si>
   <si>
     <t>1912-04-24</t>
-  </si>
-[...25 lines deleted...]
-Paa Hjemvejen fra en "passegiata" paa Lung Arno er vi dumpede herind paa Posthuset i Borgo Largo for at sende Dig en Hilsen. Bare det ikke er for sent. Hvis Du faar dette Kort saa sæt Dig straks ned paa din E... og fortæl os om alle de Skandaler Du bebudede men som vi ikke fik paa Grund af Pladsmangel. Er Du rask. Du skalkomme til Marinaen - det kunde være saa Grin. Mange Hilsener fra Anna, Besse og Nolle Lad os vide din Adresse i Fremtiden.</t>
   </si>
   <si>
     <t>Rembrandt
 Pieter Breugel
 Edgar de Gas
 Jean Gauguin
 Else Jensen
 Jens Jensen
 Villum Jensen
 Édouard Manet
 Claude  Monet
 Camille Pissarro
 Pierre-Auguste Renoir
 Peter Paul Rubens
 Alfred Sisley
 Anna Syberg
 Vincent van Gogh</t>
   </si>
   <si>
     <t>Anna og Fritz Syberg og deres seks børn boede fra Efteråret 1910 og små tre år frem i Italien. 
 Det fremgår ikke, om den omtalte Breughel er den yngre eller den ældre. Maleriet Hjemturen fra Kermessen er malet af Breughel den Yngre i 1620erne.
 K.H. Withs bog Musefamilien bliver ofte kaldt Musene i Rynkeby Præstegård. Fritz Syberg refererer muligvis til denne, fordi han og Anna havde mange børn. 
 Campo Santo er begravelseskapellet ved Det Skæve Tårn i Pisa. Det indeholder en mængde freskoer og sarkofager.</t>
   </si>
   <si>
     <t>Fritz Syberg har nydt at læse Johannes V. Jensens artikel og synes, han er god til at skrive om kunst. Dog er han uenig i, at impressionismen er en skole. Han ser de impressionistiske billeder som værker af enkeltpersoner som Renoir, Degas osv. Syberg og Jensen burde i fællesskab lave et kunstblad, med de har jo ikke tid.
 Fritz Syberg tror, at Jensen vil kunne lide Rembrandts Nattevagt, Breughels Kermesse og Rubens' billeder. Helt suveræne er dog de nu ukendte malere, som har lavet freskoerne i Campo Santo.
 Familien vil ikke hjem, og Fritz Syberg har også meget endnu at male i Pisa.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zpYD</t>
   </si>
   <si>
     <t>Pisa 24-4-12
 Via San Lorenzo 44
 Kære Ven!
 Jeg har havt megen Fornøjelse af at læse Din Artikel. Jeg har altid holdt på at Du skulde skrive om Kunst. Emnet interesserer Dig og skrive kan Du jo. Det er de to væsentligste Betingelser og i Grunden de eneste som berettiger. En til at give sig af dermed. [”En til at give sig af dermed” overstreget] Vore professionelle Anmeldere mangler begge Dele – i hvert Fald de fleste af dem. Du er bedst hvor Du skriver om de enkelte Malere. Hvad Du siger om dem er glimrende sagt fordi det får hver Maler til at vise sig som en ny Figur på Scenen. Og det er Sandheden Du siger om dem i samme Forstand som når Du taler om dansk Natur i en af Dine Myter. Det er vist rigtig nok tror jeg ikke jeg kender og jeg beundrer dem egentlig alle så jeg næsten ikke ved hvem jeg sætter højest – Gauguin er måske den hvad en eller anden Tysker har sagt, at man forstår sig kun på det man overvurderer. Der hvor Du filosoferer føler jeg mig lidt mere på gyngende Grund. Jeg er enig med Dig i noget uenig i andet eller rettere det er mig umulig at se (f.Ex) Impressionismen som en Skole. Den opløser sig for mig i Navne: Renoir, Monet, Degas, Sisley, Pissaro, Manet, Gauguin og van Gogh…. flere tror jeg ikke jeg kender og jeg beundrer dem egentlig alle så jeg næsten ikke ved hvem jeg sætter højest – Gauguin er måske den jeg bryder mig mindst om – men jeg er usikker. Jeg spår Dig at hvis Du vedblivende interesserer Dig for Kunst vil Du også havne der at Du til syvende og sidst kun interesserer Dig for Billederne, hvad ”Skolen” angår da er de Malere der lader sig spolere af den i Reglen deres Skæbne værd. Jeg har undertiden talt med Anna om at det kunde være Sjov om Du og jeg i Forening startede et nyt Kunstblad, som bl.a. skulde have det Fortrin frem for de afgåede, at det var populært og kunde betale sig. Men jeg ved rigtignok ikke hvordan nogen af os skulde få Tid til det. Apropos: det festlige [en overstregning] i Kunsten – det findes nu i hollandsk Kunst også, hvad er så festligt som Rembrandts Nattevagt Gud ved om Du ikke vilde finde en Art Farvefest i Bruighels Billeder. Den Samling han har i Wien – ”Kermessen” – den drømmer man om – det er en Heksefest; eller Rubens ”Barnemord i Betlehem” (i München) – men det var nu ikke det – det var Italienerne jeg vilde n [”n” overstreget] tale om: Venetianerne (i Venedig) og de gamle Frescomalere som Ingen mere er sikker på Navnene af [”af” overstreget] på – ja det er håbløst at vilde nævne det – der er for meget – men ønsker Du Fest så kan Du ta Gift på at de forbandede Italienere har kunnet lave den. Det svimler ligefrem for En, for det er som der slet ikke havde eksisteret Vanskeligheder for dem. Det De kan [”Det De kan” overstreget] De har kunnet alting, kunnet det til enhver Tid på Døgnet og altid gjort det straks. Det var egentlig noget helt andet jeg vilde have skrevet da jeg begyndte, men måske jeg har fået sagt noget af det alligevel. Musefamilien fra Rynkeby Præstegård lader sig desværre ikke flytte. Alene tør jeg ikke komme hjem. Jeg har så meget Arbejde for, men [”men” overstreget] og rejser jeg fra det er jeg bange for at det går i Vasken, jeg rejser ikke herned igen. Det er en god Tid jeg lever her, hvor Fyns Land og blæsende Fjorde skal smage ovenpå. Jeg har i de sidste 3 Måneder [”i de sidste 3 Måneder” indsat over linjen] gjort ca 30 Forårsaquareller med ”små” Motiver, (italiensk Bondeland). For Tiden kopierer jeg en freske i ”campo santo” med Adam og Eva, så skøn så skøn og den kendes kun af Vorherre og mig, Hver [”Hver” overstreget] hver Dag vrimler Amerikanere, Tyskere, Englændere ud og ind, men man opdager ikke den Slags Ting uden man bor årevis på Stedet. Mange Hilsener til Dig Else og Børnene fra os Alle her. Din hengivne Fritz Syberg. 
 [Skrevet på 1. side, på hovedet ved Fritz Sybergs datering:] Kære Else Tak for Brevet. Jeg skriver senere. Mange Hilsener til Jer begge Anna</t>
+  </si>
+  <si>
+    <t>Johanne Giersing
+Anna Syberg
+Clara Syberg</t>
+  </si>
+  <si>
+    <t>Pisa, Italien
+Toulouse, Frankrig
+Borgo Largo, Pisa, Italien
+Arno, Pisa, Italien.</t>
+  </si>
+  <si>
+    <t>Renskrevet på skrivemaskine af ukendt person. Det er uvist, hvor originalbrevet befinder sig. Der er transskriberet efter kopien.
+Passegiata: promenade.
+Lung Arno: floden Arno, der løber gennem Pisa.</t>
+  </si>
+  <si>
+    <t>Anna Syberg beder Ernst Goldschmidt sende flere beretninger om skandaler, han har hørt om.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/G0Yx</t>
+  </si>
+  <si>
+    <t>Adr. poste rest. Toulouse Francia
+Kære Ernesto
+Paa Hjemvejen fra en "passegiata" paa Lung Arno er vi dumpede herind paa Posthuset i Borgo Largo for at sende Dig en Hilsen. Bare det ikke er for sent. Hvis Du faar dette Kort saa sæt Dig straks ned paa din E... og fortæl os om alle de Skandaler Du bebudede men som vi ikke fik paa Grund af Pladsmangel. Er Du rask. Du skalkomme til Marinaen - det kunde være saa Grin. Mange Hilsener fra Anna, Besse og Nolle Lad os vide din Adresse i Fremtiden.</t>
   </si>
   <si>
     <t>1912-05-02</t>
   </si>
   <si>
     <t>Renskrevet på skrivemaskine af ukendt person. Det er uvist, hvor originalbrevet befinder sig. Der er transskriberet efter kopien. 
 Cinematografo: Filmfotograf.
 Fritz Syberg tegnede og malede kopier af både relieffer og freskoer i begravelseskapellet Campo Santo i Pisa. 
 Kolera er en smitsom mave-tarm sygdom, der inden for få dage kan give en voldsom diarré, hvorved man kan miste op til 24 l i døgnet.
 Kolera skyldes en vandbåren bakterie og forekommer i dag typisk i Indien og Sydamerika og i områder med dårlig sanitering.</t>
   </si>
   <si>
     <t>Brev 1: Anna Syberg efterlyser Ernst Goldschmidts nye adresse.
 Brev 2: Fritz Syberg har nu afsluttet tre værker: Dødens Triumf, Noahs Ark og Adam og Eva.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/oXhZ</t>
   </si>
   <si>
     <t>Kære Golds.
 Glæder os at Du har det bedre. Her er koldt og vi fyrer i Kakkelovnen. Skriv snarest din nye Adresse, saa skal Du faa et rigtig Brev. Idag bare en Hilsen. Vi er alle paa Vej til Cinematografo. Farvel, Ungerne vrinsker af Utaalmodighed. 
 Hilsen Anna
 Idag 2. Maj er jeg færdig med Dødens Triumf. Jeg har tegnet "Noahs Ark" og "Adam og Eva" (denne sidste af Pucci) som jeg tager fat på i Aqarel i Morgen. Jeg har ingen Udstillingsanmeldelser læst, da der inden staar i Ugebladet. Her i Pisa tages flere forholdsregler mod Kolera, men der staar intet om dem i Bladene. Gud ved om den er ved at tage fat igen. Send os hvad Du skriver om Pisa i Politiken. Jeg glæder mig til at læse det. Hilsen fra os alle.
 Fritz Syberg.</t>
   </si>
@@ -2866,85 +2866,85 @@
   </si>
   <si>
     <t>Hans og Johanne/Besse har måttet betale 20 kr. i told for cyklerne, og de har kun 20 kr. tilbage, til de når München. De håber ikke, at de skal betale for at komme over grænsen. Spidsestedet, hvor de er, har foræret dem en flaske vin. De cykler i bjergene, og det er smukt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yTkm</t>
   </si>
   <si>
     <t>Sybergs
 Via S Lucia
 Pisa
 Italia
 Serravalle 21-4-13
 Kære Far og Mor
 Vi er her et Sted i Østrig hvor vi sidder i [noget af papiret mangler] Haus og sp [papir mangler] og Brød. Vi har maattet deponere 120 Kr. i Told for Cyklerne saa vi har kun 20 Kr at leve for til vi naar den tyske [s. 2] Grænse og faar vores Penge tilbage igen (for at komme ind i Tyskland skal vi vidst ikke betale noget), det er ellers et dejligt Sted vi er vi cykler mellem høje Bjærge ved Siden af en dyb klar Flod og med en vældig Varme i Ryggen. Vi skal vidre for at se om vi kan naa Neumarkt inden Solen gaar ned [tegning af nedgående sol]. Mange Hilsner fra Hans til Jer alle.
 Kære Allesammen. - Det var jo en ordenlig Forbauselse med de 120 Kroner, vi haaber at vi ikke skal betale ved den tyske Grænse for vi har 20 Kroner tilbage som vi saa maa naa München med. Her hvor vi spiser har de foræret os en Flaske Vin, de syntes vidst vi saa tørstige ud at de fik Medlidenhed med os. Nu gaar den snart opad i Bjærgene mod Brenner - her er meget smukt. Mange Hilsner og Kys fra Besse.</t>
   </si>
   <si>
     <t>1913-04-22</t>
   </si>
   <si>
     <t>Italien
 Brixen</t>
   </si>
   <si>
-    <t>Pisa
-[...8 lines deleted...]
-  <si>
     <t>Hans og Johanne/Besse (g. Giersing) cyklede 1913 fra Pisa til Kerteminde i forbindelse med, at Syberg-familien flyttede hjem til Danmark efter tre år i Italien.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57, A3426, Lb. 3, 006</t>
   </si>
   <si>
     <t>Hans' bagdæk springer gang på gang. Dagen før måtte han og Johanne/Besse trække cyklerne til en restaurant, hvor de spiste og fik nogle kæmpestore øl. Eftersom de to ikke har ret mange penge tilbage, drikker de vand, når de finder en bæk, og de medbringer brød, ost og pølse.
 Hans og Johanne har mødt et par søde tyskere, som vandrer.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/jXdK</t>
   </si>
   <si>
     <t>[Håndskrevet i adressefeltet:]
 Syberg
 Via S Lucia
 Pisa 
 Italia
 [Håndskrevet i tekstfeltet s. 1:]
 22/4 1913
 Kære Allesammen
 Vi er paa Vej til Brenner op til Grönvold er der fra Bolzano 50 Km og lutter Bakke saa vi opgiver at faa ham at se ogsaa fordi vi har saa venig Geld og fordi det ikke var sikkert at vi kunde træffe ham. Det gaar ikke ret godt [et overstreget bogstav] med det tyske men man kan tildels klare sig med italiensk. Grüss Gott fra Hans eller hvad det nu hedder
 [S. 2] Kære Allesammen. I Aftes Kl circa 8 sprang Hanses Bagring, vi gik til vores Bestemmested hvor vi med meget Besvær fik dem forklarede hvad vi vilde, vi fik et dejligt Værelse og gik ned for at spise og drikke vi fik hver et Krus Øl som paa Størrelse som det skæve Taarn kun at det var lige indtil vi havde tømt det, da saa vi først hvor skævt det var - I Dag drog vi videre und ["und" overstreget] uden andre Uheld end at Hans's forbandede Bagring er sprungen 4 Gange, vi har Brød og Ost og Pølse med so ["so" overstreget]; ved hver Bæk standser vi lægger os paa Maven og drikker "Guds klare Vand" vi har jo ikke Raad til at smage paa Øllet i disse Dage hvis vi skal naa til München med vores - c. 15 Kroner og 49 hel[ulæseligt] Vi har lige mødt et Par Bisser ligesom os der er kun den Forskel at de er tyske og de ["de" overstreget] er til Fods, vi skal skynde os at naa dem de er gaaet i Forvejen medens vi aad, forslugne som vi er. Her er dejligt hvor vi sidder. Aa, Hans staar i dette Øjeblik og taler med en ung Tysker, som har været i Aarhus. Han ligger og ryger i den stegende Sol Mange Kys Besse
 Nu sprang Bagringen igen, Gud ved [teksten fortsætter op langs højre margen] hvornaar vi naar Brenner?
 [Skrevet langs venstre margen:] Nu har vi mødt vores Tyskere, de kommer fra Rom, de er vældig søde</t>
+  </si>
+  <si>
+    <t>Pisa
+Via Lucia</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57, A3426, Lb.3, 006</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/uQiK</t>
   </si>
   <si>
     <t>1913-04-23</t>
   </si>
   <si>
     <t>Brennerpasset</t>
   </si>
   <si>
     <t>Hans og Johanne/Besse (g. Giersing) Syberg cyklede i 1913 fra Pisa til Kerteminde i forbindelse med, at Syberg-familien flyttede hjem til Danmark efter tre år i Italien.
 Det vides ikke, hvem Svenden er.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57, A3426, Lb. 3, 007</t>
   </si>
   <si>
     <t>Hans og Johanne/Besse sidder i en dejlig skov. Der er ingen røvere; men et par, der spurgte, hvad cyklerne har kostet. De to måtte gå til Franzenfeste, hvor de fik et hotelværelæse, men ingen mad. Potten var ikke tømt, og der var sovekammerdunst, væggelus og lus. Hans' cykel er meget elendig, men den skal holde til grænsen.
 Ved Brennerpasset er der sne, en brusende flod og blomstrende krokus.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/KzcD</t>
   </si>
   <si>
     <t>[Håndskrevet i adressefeltet:]
 Sybergs
 Via S Lucia 1
@@ -3154,130 +3154,130 @@
     <t>Johanne og Hans har i slem varme cyklet forbi voldsomt mange frugttræer og gennem en skov fuld af blåbær, men frugt og bær er jo ikke modne endnu. På hotellet måtte de ikke dele værelse, da de ikke er gift. Tyskerne er dumme og storsnudede, og de to savner østrigerne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/68Re</t>
   </si>
   <si>
     <t>[Fortrykt på kortet:]
 Postkarte
 [Håndskrevet i adressefeltet:]
 Syberg
 Via S Lucia 1
 Pisa
 Italien
 [Adressen overstreget. Håndskrevet:]
 Kjerteminde
 Danimarca
 [Håndskrevet i tekstfeltet:]
 30-4-13 - Offenback.
 Kære Allesammen
 Vi har i Dag haft en dejlig Tur i en ganske forfærdelig Sol som sædvanlig. Foruden de sædvanlig 100000 Frugttræer der staar langs med Vejene er vi kommen igennem en 5 Mil stor Skov hvor der langs Vejen stod i Millionvis af Blaabær vi ærgrede [s. 2] os grønne over at vi var komne paa denne Aarstid og ikke i Frugttiden. Vi bor her paa Hotel Zum Engel dydige Engel burde det hedde; de vilde ikke lade os sove i eet Værelse"den wir nicht verheiratet sind". Vi gaar og spekulere paa hvor I er henne i Verden om I endnu er i Italien eller hvor. I Morgen naar vi sandsynligvis til Rihnen. Mange Hilsner fra Hans
 Kære Allesammen.
 Nu sidder i selvfølgelig i Kærby og Stinne er ikke tilfreds over at der ingen Breve kommer. Tyskerne her er dog nogle rigtige Idioter dumme og storsnudede, vi savner Østrigerne. - Vi er i en By - en Mils Vej fra Frankfurt, - I Dag har vi været ved at dø af Varme her er som i en Bageovn naar vi tænker paa Italien er det ["er det" overstreget] forstaar vi ikke hvordan vi har kunnet holde Kulden ud der. Mange Kys til alle. Besse.</t>
   </si>
   <si>
     <t>1913-05-01</t>
+  </si>
+  <si>
+    <t>Frankfurt</t>
+  </si>
+  <si>
+    <t>Martin Rosholt
+Ernst Syberg</t>
+  </si>
+  <si>
+    <t>Hans og Johanne/Besse (g. Giersing) Syberg cyklede fra Pisa til Kerteminde i 1913, hvor Syberg-familien flyttede hjem til Danmark efter tre år i Italien. 
+Det vides ikke, om "den gamle ged" er et dyr eller et menneske, og rovmoderen er også ukendt.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57, A 3426, Lb. 3, 014</t>
+  </si>
+  <si>
+    <t>Hans og Johanne/Besse spiser, mens de venter på, at posthuset åbner. De spørger, om det er dejligt at være hjemme på Pilegaarden igen. 
+De to er ærgelige over, at der ikke er brev fra forældrene.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/rDCL</t>
+  </si>
+  <si>
+    <t>[Fortrykt på s. 1:]
+Postkarte
+[Håndskrevet med blåt i adressefeltet:]
+Sybergs
+Via S Luca 1
+Pisa
+Italien
+[Adressen er overstreget, og med sort er skrevet:]
+Kjerteminde
+Danimarca
+[Håndskrevet i tekstfeltet:]
+Frankfurt 1/5-13
+Kære Allesammen.
+Vi dejser rundt i frankfurt for at P ["P" overstreget] vente paa at Posthuset kan aabne vi haaber at der er Brev fra Jer 2 1/4 Time maa vi vente fordi det er 1ste Mai og Kristi Himmelfart nu spiser vi for ikke helt [s. 2] at spilde Tiden det har regnet til Morgen men er nu dejligt Vejr vi skal se at naa Koblenz. Mange Hilsner fra Hans til Jer alle.
+Kære Allesammen
+Nu sidder i maaske i Pilegaarden - Hvordan er det? Hvordan har Martin og den "Gamle Ged" det? Og Rovmorderen, Rilles lille Kone, - I Gaar havde vi en vidunderlig Tur. I Dag er Vejret ikke rigtig godt der er begyndt at trække Byger op. - Mange Kys fra Besse
+Vi har været paa Posthuset og er meget ærgerlige over at I ikke har skrevet vi har nemlig faaet den Ide at I ikke ved hvor vi er henne og at I saa er dumme nok til at fare rundt med Ekspressen for at finde os</t>
   </si>
   <si>
     <t>Ebbenheim bei Wiesbaden</t>
   </si>
   <si>
     <t>Johanne Giersing</t>
   </si>
   <si>
     <t>Hans og Johanne/Besse (g. Giersing) Syberg cyklede i 1913 fra Pisa i Kerteminde i forbindelse med, at Syberg-familien flyttede hjem til Danmark efter tre år i Italien.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57, A 3426, Lb. 3, 015</t>
   </si>
   <si>
     <t>Hans ønsker Lars/Sakker tillykke med fødselsdagen. Hans og Johanne/Besse spiser i den restaurant, som man ser på kortet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/V1gj</t>
   </si>
   <si>
     <t>[På kortets billedside er fortrykt:]
 Gartenwirtschaft
 "Restauration zum Gambrinus"
 Ebbenheim b. Wiesbaden. Bes. Jean Roos
 Haltestelle der electr. Strassenbahn. Telephon 3313
 [På kortets tekstside er fortrykt:]
 Postkarte
 No. 696 R. Konrady Kunstverlag Wiesbaden 139
 [I adressefeltet er håndskrevet med blåt:]
 H Lars Syberg
 Via S Luca 1.
 Pisa 
 Italien
 [Adressen er overstreget med sort. Med sort håndskrift er skrevet:]
 Kjerteminde
 Danimarca
 [I tekstfeltet er håndskrevet:]
 1 Maj
 Kære Sakker!
 Nu er det jo Din Fødselsdag maa jeg ønske Dig til Lykke Besse og jeg sidder her i den Restauration Du ser her paa Kortet og spiser. Mange Lykønskninger fra Hans</t>
-  </si>
-[...38 lines deleted...]
-Vi har været paa Posthuset og er meget ærgerlige over at I ikke har skrevet vi har nemlig faaet den Ide at I ikke ved hvor vi er henne og at I saa er dumme nok til at fare rundt med Ekspressen for at finde os</t>
   </si>
   <si>
     <t>1913-05-02</t>
   </si>
   <si>
     <t>Tyskland
 Nassau</t>
   </si>
   <si>
     <t>Hans og Johanne/Besse (g. Giersing) Syberg cyklede i 1913 fra Pisa til Kerteminde i forbindelse med, at Syberg-familien flyttede hjem til Danmark efter tre års ophold i Italien.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57, A3426, Lb. 3, 016</t>
   </si>
   <si>
     <t>Hans og Johanne/Besse kørte i bjergene, hvor der var iskoldt, og de mødte en bisse, der ikke ville vise vej. På hotellet var der stor fest, men de to kunne ikke danse med, da de var for våde og beskidte. Festen varede hele natten, og alle var ret fulde. Nu er de på et Gasthaus, hvor der er en stor hund.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/uPfr</t>
   </si>
   <si>
     <t>[Fortrykt over adressefeltet:] Postkarte
 [Håndskrevet i adressefeltet:] Signor F Syberg
 Via S Lucia 1
 Pisa - Italien
@@ -3713,51 +3713,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/66fx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xh1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RM0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pkLk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EP5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sp9j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Thrz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGAN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aeD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0Kl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d4uk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wZX1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HqPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/THUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iGwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Huy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jo55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMMP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rXJ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weJO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zH5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LgMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LUpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wTAy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RvHo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b9nu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G5h0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IdoL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XUEf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/piAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkrA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NwAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ywer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tV0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C1Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G0Yx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zpYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oXhZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I72J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LRbZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Kr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wb5J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOrw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OWdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/W4Y2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hcjY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4qn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tEey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/myk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4h0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fDna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rbqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uyKW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Eou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g46Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Konv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VEbA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZmpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GOmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U22A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UqIL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5WQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yTkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uQiK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jXdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KzcD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsaG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fwJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w14X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gXaR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SlQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/68Re" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V1gj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rDCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uPfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpsI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j7gX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/og82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WYXg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UFUm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Frd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mc6I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/66fx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xh1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RM0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pkLk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EP5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sp9j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Thrz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGAN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aeD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0Kl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d4uk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wZX1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HqPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/THUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iGwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Huy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jo55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMMP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rXJ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weJO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zH5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LgMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LUpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wTAy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G5h0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b9nu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RvHo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XUEf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IdoL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/piAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkrA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NwAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ywer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tV0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C1Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zpYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G0Yx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oXhZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I72J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LRbZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Kr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wb5J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOrw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OWdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/W4Y2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hcjY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4qn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tEey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/myk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4h0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fDna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rbqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uyKW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Eou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g46Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Konv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VEbA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZmpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GOmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U22A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UqIL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5WQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yTkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jXdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uQiK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KzcD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsaG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fwJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w14X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gXaR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SlQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/68Re" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rDCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V1gj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uPfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpsI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j7gX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/og82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WYXg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UFUm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Frd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mc6I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M111"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -5282,239 +5282,239 @@
       </c>
       <c r="I35" s="5" t="s">
         <v>247</v>
       </c>
       <c r="J35" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K35" s="5" t="s">
         <v>248</v>
       </c>
       <c r="L35" s="6" t="s">
         <v>249</v>
       </c>
       <c r="M35" s="5" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="n">
         <v>1912</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>251</v>
+        <v>75</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>171</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G36" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>252</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="J36" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="n">
         <v>1912</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>171</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="H37" s="5" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="n">
         <v>1912</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>75</v>
+        <v>259</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>171</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G38" s="5" t="s">
-[...3 lines deleted...]
-        <v>262</v>
+      <c r="G38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I38" s="5" t="s">
         <v>263</v>
       </c>
       <c r="J38" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K38" s="5" t="s">
         <v>264</v>
       </c>
       <c r="L38" s="6" t="s">
         <v>265</v>
       </c>
       <c r="M38" s="5" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="n">
         <v>1912</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>171</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G39" s="5" t="s">
-        <v>257</v>
+        <v>267</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="J39" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="n">
         <v>1912</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>171</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" s="5" t="s">
-        <v>272</v>
+        <v>258</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>273</v>
       </c>
       <c r="I40" s="5" t="s">
         <v>274</v>
       </c>
       <c r="J40" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K40" s="5" t="s">
         <v>275</v>
       </c>
       <c r="L40" s="6" t="s">
         <v>276</v>
       </c>
       <c r="M40" s="5" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="n">
         <v>1912</v>
       </c>
       <c r="B41" s="5" t="s">
@@ -5748,51 +5748,51 @@
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>171</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G46" s="5" t="s">
         <v>245</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>308</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="J46" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K46" s="5" t="s">
         <v>309</v>
       </c>
       <c r="L46" s="6" t="s">
         <v>310</v>
       </c>
       <c r="M46" s="5" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
         <v>312</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D47" s="5" t="s">
@@ -5947,121 +5947,121 @@
       </c>
       <c r="I50" s="5" t="s">
         <v>330</v>
       </c>
       <c r="J50" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K50" s="5" t="s">
         <v>331</v>
       </c>
       <c r="L50" s="6" t="s">
         <v>332</v>
       </c>
       <c r="M50" s="5" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
         <v>334</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="F51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H51" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="D51" s="5" t="s">
-[...10 lines deleted...]
-      <c r="G51" s="5" t="s">
+      <c r="I51" s="5" t="s">
         <v>336</v>
       </c>
-      <c r="H51" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I51" s="5" t="s">
+      <c r="J51" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="K51" s="5" t="s">
         <v>337</v>
       </c>
-      <c r="J51" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K51" s="5" t="s">
+      <c r="L51" s="6" t="s">
         <v>338</v>
       </c>
-      <c r="L51" s="6" t="s">
+      <c r="M51" s="5" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
         <v>334</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>58</v>
+        <v>340</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>59</v>
+        <v>171</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>196</v>
+        <v>60</v>
       </c>
       <c r="F52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G52" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H52" s="5" t="s">
+      <c r="G52" s="5" t="s">
         <v>341</v>
+      </c>
+      <c r="H52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I52" s="5" t="s">
         <v>342</v>
       </c>
       <c r="J52" s="5" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="K52" s="5" t="s">
         <v>343</v>
       </c>
       <c r="L52" s="6" t="s">
         <v>344</v>
       </c>
       <c r="M52" s="5" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
         <v>346</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>58</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>171</v>
       </c>
       <c r="E53" s="5" t="s">
@@ -7060,51 +7060,51 @@
       </c>
       <c r="I75" s="5" t="s">
         <v>474</v>
       </c>
       <c r="J75" s="5" t="s">
         <v>62</v>
       </c>
       <c r="K75" s="5" t="s">
         <v>475</v>
       </c>
       <c r="L75" s="6" t="s">
         <v>476</v>
       </c>
       <c r="M75" s="5" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
         <v>478</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>479</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G76" s="5" t="s">
         <v>245</v>
       </c>
       <c r="H76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I76" s="5" t="s">
         <v>480</v>
       </c>
       <c r="J76" s="5" t="s">
         <v>22</v>
@@ -7679,120 +7679,120 @@
       </c>
       <c r="L89" s="6" t="s">
         <v>564</v>
       </c>
       <c r="M89" s="5" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
         <v>566</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>524</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>534</v>
       </c>
       <c r="E90" s="5" t="s">
         <v>567</v>
       </c>
       <c r="F90" s="5" t="s">
+        <v>560</v>
+      </c>
+      <c r="G90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I90" s="5" t="s">
         <v>568</v>
       </c>
-      <c r="G90" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I90" s="5"/>
       <c r="J90" s="5" t="s">
         <v>569</v>
       </c>
-      <c r="K90" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K90" s="5" t="s">
+        <v>570</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>570</v>
-[...1 lines deleted...]
-      <c r="M90" s="5"/>
+        <v>571</v>
+      </c>
+      <c r="M90" s="5" t="s">
+        <v>572</v>
+      </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
         <v>566</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>524</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>534</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>567</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>560</v>
+        <v>573</v>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I91" s="5"/>
       <c r="J91" s="5" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-        <v>573</v>
+        <v>574</v>
+      </c>
+      <c r="K91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L91" s="6" t="s">
-        <v>574</v>
-[...1 lines deleted...]
-      <c r="M91" s="5" t="s">
         <v>575</v>
       </c>
+      <c r="M91" s="5"/>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
         <v>576</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>524</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>534</v>
       </c>
       <c r="E92" s="5" t="s">
         <v>577</v>
       </c>
       <c r="F92" s="5" t="s">
         <v>560</v>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
@@ -8075,97 +8075,97 @@
       </c>
       <c r="I98" s="5" t="s">
         <v>616</v>
       </c>
       <c r="J98" s="5" t="s">
         <v>617</v>
       </c>
       <c r="K98" s="5" t="s">
         <v>618</v>
       </c>
       <c r="L98" s="6" t="s">
         <v>619</v>
       </c>
       <c r="M98" s="5" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
         <v>621</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>454</v>
+        <v>524</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>256</v>
+        <v>534</v>
       </c>
       <c r="E99" s="5" t="s">
         <v>622</v>
       </c>
       <c r="F99" s="5" t="s">
         <v>133</v>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H99" s="5" t="s">
         <v>623</v>
       </c>
       <c r="I99" s="5" t="s">
         <v>624</v>
       </c>
       <c r="J99" s="5" t="s">
         <v>625</v>
       </c>
       <c r="K99" s="5" t="s">
         <v>626</v>
       </c>
       <c r="L99" s="6" t="s">
         <v>627</v>
       </c>
       <c r="M99" s="5" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
         <v>621</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>524</v>
+        <v>454</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>534</v>
+        <v>257</v>
       </c>
       <c r="E100" s="5" t="s">
         <v>629</v>
       </c>
       <c r="F100" s="5" t="s">
         <v>133</v>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H100" s="5" t="s">
         <v>630</v>
       </c>
       <c r="I100" s="5" t="s">
         <v>631</v>
       </c>
       <c r="J100" s="5" t="s">
         <v>632</v>
       </c>
       <c r="K100" s="5" t="s">
         <v>633</v>
       </c>
       <c r="L100" s="6" t="s">
@@ -8251,96 +8251,96 @@
       </c>
       <c r="I102" s="5" t="s">
         <v>646</v>
       </c>
       <c r="J102" s="5" t="s">
         <v>647</v>
       </c>
       <c r="K102" s="5" t="s">
         <v>648</v>
       </c>
       <c r="L102" s="6" t="s">
         <v>649</v>
       </c>
       <c r="M102" s="5" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
         <v>651</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>652</v>
       </c>
       <c r="E103" s="5" t="s">
         <v>653</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>654</v>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I103" s="5" t="s">
         <v>655</v>
       </c>
       <c r="J103" s="5" t="s">
         <v>656</v>
       </c>
       <c r="K103" s="5" t="s">
         <v>657</v>
       </c>
       <c r="L103" s="6" t="s">
         <v>658</v>
       </c>
       <c r="M103" s="5" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
         <v>660</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>291</v>
       </c>
       <c r="E104" s="5" t="s">
         <v>653</v>
       </c>
       <c r="F104" s="5" t="s">
         <v>654</v>
       </c>
       <c r="G104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H104" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I104" s="5" t="s">
         <v>602</v>
       </c>
       <c r="J104" s="5" t="s">
         <v>661</v>
       </c>
       <c r="K104" s="5" t="s">