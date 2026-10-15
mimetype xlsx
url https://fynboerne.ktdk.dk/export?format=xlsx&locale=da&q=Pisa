--- v1 (2026-08-25)
+++ v2 (2026-10-15)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1198" uniqueCount="710" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1209" uniqueCount="717" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -3463,50 +3463,87 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/UFUm</t>
   </si>
   <si>
     <t>Pilegården 22-3-1915.
 Kære Goldschmidt.
 Tak for Dit Brev, det vil glæde mig at se Dig herovre hos mig, hvis Din Kone kunde tage med skulde I begge være hjertelig velkomne. For en Nats Tid tror jeg godt I kan holde den gående her. Jeg har en stor Himmelseng som I nok kunde knibes ind i. Desværre har jeg ikke så meget at byde på nu Anna er død. Hendes Humør der forstod at få det bedst mulige ud af enhver af Livets Situationer faldt så godt sammen (med) din Måde at tage Tingene på - Jeg glemmer aldrig hendes Glæde over dit Påfund at "sætte" vore Sølvskeer - nede i Pisa. Skønt jeg følte mig som Tilskuer ved alt hvad Du og Anna og Børnene i Forening foretog Jer er det dog derigennem Du har fået en Plads i mit Hjerte. Men nu vil jeg ikke tale mere om dette, som jo slet ikke er påkrævet, men nærmest lyder som jeg vilde snadre mig fra det der efter Din Mening er langt vigtigere. Når jeg ikke går med til Jeres Udstilling har jeg ingen andre Grunde end at jeg i hele denne Sag har ladet mig lede af mit Instinkt. Det har budt mig at følge de unge i Kampen mod de gamle, at den førte til udmeldelse af den Frie er kun en Konsekvens af Kampmetoden (I kunde måske lige så godt have erobret den Frie) Det er det samme Instinkt der siger mig at jeg nu skal holde mig fra Jer for ikke i Jeres Kreds at komme til at stå som det gammeldags konservative Element. Dermed er alt sagt. De Grunde jeg har angivet for ikke at udstille er meget plausible: jeg har for lidt at byde på i år - ( så lidt færdigt) og vil gøre en relativ dårlig Figur på Jeres Udstilling hvad ingen har Glæde af uden måske netop dem på den Frie. Men dette sidste har jeg allerede skrevet som Svar på et Brev jeg modtog fra selve Jeres "Ober" og du kan jo altid meddele "Piccoloen" det hvis han ikke har fået det at vide [allerede: tilføjet i håndskrift]
 [brevet er uafsluttet]</t>
   </si>
   <si>
     <t>1915-11-19</t>
   </si>
   <si>
     <t>Roma
 Pisa Italy</t>
   </si>
   <si>
     <t>Fritz Syberg venter på at få papir fra papirhandleren.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7Frd</t>
   </si>
   <si>
     <t>Kære Las!
 Papirhandleren har snydt mig det Asen. Da jeg kom hen til ham for at hente Papiret var der intet. Nu har han lovet [indsat: mig ] det om to-tre Dage, men det kan godt være det trækker længere ud, for Italienere siger principmæssig ikke Sandheden. Det skal imidlertid nok komme en af Dagene. Dette Kort er fra Roms Campagne – Hilsen Baron</t>
+  </si>
+  <si>
+    <t>1926-01-23</t>
+  </si>
+  <si>
+    <t>Pilegaarden</t>
+  </si>
+  <si>
+    <t>Henrik Cavling
+Emmerik Jensen
+Jens Jensen
+Villum Jensen
+Marie Schou</t>
+  </si>
+  <si>
+    <t>Johannes V. Jensen var på rejse i Ægypten og Palæstina 1926 (lex.dk)
+Syberg-familien boede i et lille skur på Fyns Hoved i sommermånederne flere år i træk. I 1910 besøgte Jensen-familien dem dér. 1910-1913 boede Syberg-familien i Italien.
+Det Anckerske Legat blev testamentarisk stiftet af Carl Andreas Ancker 1857. Det uddeltes tidligere hvert år til en maler, en billedhugger, en komponist og en digter (Det Anckerske Legats hjemmeside, sept. 2026). 
+Else og Johannes V. Jensen havde et fritidshus i Tibirke.</t>
+  </si>
+  <si>
+    <t>Fritz Syberg har fået brev fra Johs. V. Jensen, som skriver, at han fremover vil koncentrere sin opdagertrang omkring Danmark.
+Da Else og Johannes V. Jensen i 1910 besøgte Syberg-familien på Fyns Hoved, sagde Johs. V., at han ville ønske, at Cavling havde set med.
+Fritz Syberg foreslog i 1912, at Johs. V. på vej til Kina skulle sætte Else og børnene af i Italien hos Anna og Fritz, men det skete ikke. Meget i deres liv havde nok udviklet sig anderledes, hvis planen var blevet realiseret.
+Fritz Syberg håber, at Else og Johannes V. Jensen vil komme til Pilegården førstkommende sommer, så han kan male dem.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DNqu</t>
+  </si>
+  <si>
+    <t>Pilegaarden 23-1-26
+Kære Else.
+Den 21 fik vi et Brev fra Joh. V fra Ægypten, som netop indtraf paa Maries Fødselsdag. Hans Fornemmelse var i Brevet netop som jeg ventede mig, og jeg kan levende sætte mig ind i om ["om" overstreget] at han føler Trang til Resten af sit Liv at koncentrere sig og sin Opdagertrang til Danmark. Sagen er at Ens Flugt ud i Universet der ["der" oversteget] foregaar lige saa hurtig og bekvemt fra Kvisten i Rahbeks Alle som fra et Hotel i Kairo og man kommer lige hurtig af Sted enten man sidder paa en af Tibirkes Bakker eller ["eller" indsat over linjen] i et Eksprestog.
+Husker Du en Sommerdag i 1910 ude paa Fyns Hoved da Luften var skyfri, Havet blaat og Kornet modent, og Joh. V. ønskede at Cavling var tilstede og kunde "se med" -?
+Jeg kommer ved at mindes den til at tænke paa Sommeren 1912 da vi opholdt os i Marina di Pisa det var samme Aar Joh. og jeg begge fik Ancher. Jeg foreslog i et Brev at han naar han drog af paa sin Kinarejse skulde lægge Vejen om ad Pisa tage Dig og Børnene med og sætte Jer af der og saa hente Jer paa Hjemvejen. Han lyttede, og der var saa vidt jeg kunde mærke ogsaa en svag Vaklen tilstede. Men altsaa, han holdt fast ved sit Lune og gik uden om Italien. Jeg kan ikke lade være med at tænke paa, hvad Kulør vor fælles Skæbne vilde have faaet om han nu havde indvilliget. Det var saadan en grødefuld Tid for Forholdet mellem os. Det er et af disse mystiske Punkter der vrimler af i Ens Liv, hvor man ved at se tilbage ofte faar den Tro at Livet vilde have blevet et helt andet dersom man paa ["paa" overstreget] i et bestemt givet Øjeblik havde sat venstre Ben frem i Stedet for højre.
+Imidlertid, det er godt som det er.
+Jeg haaber vi ser Eder til Sommer i Jeres nye Bil. Garagen er vist ikke mindre end den kan rumme den. Undertiden forestiller jeg mig at I maaske kunde falde til her en Tid, saa jeg kunde faa min gamle Drøm om at male Jer sammen i det fri virkeliggjort. Hils nu Joh. V. naar Du skriver fra os begge to, og mange Hilsener til Dig selv fra Marie og Fritz Syberg</t>
   </si>
   <si>
     <t>11. feb. 1928</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Elise Hansen
 Peter Hansen
 Else Jensen
 Johannes V. Jensen</t>
   </si>
   <si>
     <t>Denne dag i Johannes Larsens dagbog indeholder en beskrivelse fra rejsen til Portugal, Madeira, De Kanariske Øer, Afrika, Italien og Frankrig.
 Dagbogen har notater fra afgangen i København den 14. januar 1928, til afrejsen fra Paris den 28, februar 1928.
 Blandt deltagerne i rejsen var Johannes V. Jensen, Brygger Jacobsen og sønnen Puf.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/jIOtZjfa</t>
   </si>
   <si>
     <t>1932-03-31</t>
   </si>
   <si>
@@ -3713,59 +3750,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/66fx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xh1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RM0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pkLk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EP5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sp9j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Thrz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGAN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aeD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0Kl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d4uk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wZX1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HqPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/THUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iGwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Huy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jo55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMMP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rXJ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weJO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zH5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LgMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LUpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wTAy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G5h0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b9nu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RvHo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XUEf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IdoL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/piAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkrA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NwAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ywer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tV0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C1Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zpYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G0Yx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oXhZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I72J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LRbZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Kr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wb5J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOrw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OWdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/W4Y2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hcjY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4qn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tEey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/myk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4h0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fDna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rbqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uyKW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Eou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g46Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Konv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VEbA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZmpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GOmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U22A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UqIL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5WQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yTkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jXdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uQiK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KzcD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsaG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fwJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w14X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gXaR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SlQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/68Re" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rDCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V1gj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uPfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpsI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j7gX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/og82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WYXg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UFUm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Frd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mc6I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/66fx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xh1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RM0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pkLk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EP5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sp9j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Thrz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGAN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aeD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0Kl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d4uk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wZX1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HqPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/THUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iGwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Huy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jo55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMMP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rXJ6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weJO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zH5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LgMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LUpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wTAy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G5h0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b9nu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RvHo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XUEf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IdoL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/piAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkrA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NwAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ywer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tV0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C1Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zpYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G0Yx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oXhZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I72J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LRbZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Kr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wb5J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOrw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OWdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/W4Y2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hcjY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4qn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tEey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/myk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4h0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fDna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rbqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uyKW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Eou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g46Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Konv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VEbA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZmpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GOmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U22A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UqIL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5WQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yTkm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jXdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uQiK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KzcD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsaG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fwJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w14X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gXaR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SlQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/68Re" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rDCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V1gj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uPfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpsI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/j7gX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/og82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WYXg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UFUm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Frd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DNqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mc6I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M111"/>
+  <dimension ref="A1:M112"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -8465,225 +8502,270 @@
       </c>
       <c r="H107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I107" s="5"/>
       <c r="J107" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K107" s="5" t="s">
         <v>682</v>
       </c>
       <c r="L107" s="6" t="s">
         <v>683</v>
       </c>
       <c r="M107" s="5" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
         <v>685</v>
       </c>
       <c r="B108" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C108" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E108" s="5" t="s">
         <v>686</v>
-      </c>
-[...11 lines deleted...]
-        </is>
       </c>
       <c r="F108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H108" s="5" t="s">
         <v>687</v>
       </c>
-      <c r="I108" s="5"/>
-[...3 lines deleted...]
-        </is>
+      <c r="I108" s="5" t="s">
+        <v>688</v>
+      </c>
+      <c r="J108" s="5" t="s">
+        <v>118</v>
       </c>
       <c r="K108" s="5" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>689</v>
-[...1 lines deleted...]
-      <c r="M108" s="5"/>
+        <v>690</v>
+      </c>
+      <c r="M108" s="5" t="s">
+        <v>691</v>
+      </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>14</v>
+        <v>693</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>691</v>
+        <v>20</v>
+      </c>
+      <c r="D109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H109" s="5" t="s">
-        <v>692</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>694</v>
+      </c>
+      <c r="I109" s="5"/>
+      <c r="J109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K109" s="5" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>695</v>
-[...1 lines deleted...]
-      <c r="M109" s="5" t="s">
         <v>696</v>
       </c>
+      <c r="M109" s="5"/>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
         <v>697</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>67</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>59</v>
+        <v>83</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>691</v>
+        <v>698</v>
       </c>
       <c r="F110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H110" s="5" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="I110" s="5" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="J110" s="5" t="s">
         <v>62</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>67</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>454</v>
+        <v>59</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>654</v>
+        <v>698</v>
       </c>
       <c r="F111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H111" s="5" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="I111" s="5" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="J111" s="5" t="s">
-        <v>706</v>
+        <v>62</v>
       </c>
       <c r="K111" s="5" t="s">
         <v>707</v>
       </c>
       <c r="L111" s="6" t="s">
         <v>708</v>
       </c>
       <c r="M111" s="5" t="s">
         <v>709</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="5" t="s">
+        <v>710</v>
+      </c>
+      <c r="B112" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C112" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="D112" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="E112" s="5" t="s">
+        <v>654</v>
+      </c>
+      <c r="F112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H112" s="5" t="s">
+        <v>711</v>
+      </c>
+      <c r="I112" s="5" t="s">
+        <v>712</v>
+      </c>
+      <c r="J112" s="5" t="s">
+        <v>713</v>
+      </c>
+      <c r="K112" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="L112" s="6" t="s">
+        <v>715</v>
+      </c>
+      <c r="M112" s="5" t="s">
+        <v>716</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -8755,44 +8837,45 @@
     <hyperlink ref="M87" r:id="rId92"/>
     <hyperlink ref="M88" r:id="rId93"/>
     <hyperlink ref="M89" r:id="rId94"/>
     <hyperlink ref="M90" r:id="rId95"/>
     <hyperlink ref="M91" r:id="rId96"/>
     <hyperlink ref="M92" r:id="rId97"/>
     <hyperlink ref="M93" r:id="rId98"/>
     <hyperlink ref="M94" r:id="rId99"/>
     <hyperlink ref="M95" r:id="rId100"/>
     <hyperlink ref="M96" r:id="rId101"/>
     <hyperlink ref="M97" r:id="rId102"/>
     <hyperlink ref="M98" r:id="rId103"/>
     <hyperlink ref="M99" r:id="rId104"/>
     <hyperlink ref="M100" r:id="rId105"/>
     <hyperlink ref="M101" r:id="rId106"/>
     <hyperlink ref="M102" r:id="rId107"/>
     <hyperlink ref="M103" r:id="rId108"/>
     <hyperlink ref="M104" r:id="rId109"/>
     <hyperlink ref="M105" r:id="rId110"/>
     <hyperlink ref="M106" r:id="rId111"/>
     <hyperlink ref="M107" r:id="rId112"/>
     <hyperlink ref="M108" r:id="rId113"/>
     <hyperlink ref="M109" r:id="rId114"/>
     <hyperlink ref="M110" r:id="rId115"/>
     <hyperlink ref="M111" r:id="rId116"/>
+    <hyperlink ref="M112" r:id="rId117"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>