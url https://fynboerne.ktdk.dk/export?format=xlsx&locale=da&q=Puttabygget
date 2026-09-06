--- v0 (2026-06-03)
+++ v1 (2026-09-06)
@@ -125,65 +125,65 @@
   <si>
     <t>Dræby
 Lindøgaard</t>
   </si>
   <si>
     <t>Småland
 Majenfors</t>
   </si>
   <si>
     <t>Christian  Brandstrup
 Eline  Brandstrup
 Wisie Brandt
 Frits Branner
 - Faksø
 Adam Goldschmidt
 Brita Goldschmidt
 Hans Iuel
 Thyra Iuel
 Grethe Jungstedt
 Kurt Jungstedt
 - Kruuse
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Elisabeth Mackie
 Pernille Marryat
 Ib Marryat Johansen
 Lauritz Pedersen
 Ruth -, pige i huset hos Johanne Larsen
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 - Thomsen, Kerteminde
 Andreas Warberg
 Martin Warberg Larsen
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvad Astrid Warbergs svigermor hed. Heller ikke vides det, hvem "Englænderne" og Jørgen var. 
 Familien kendte flere ved navn Kruuse, men den her omtalte var formodentlig i familie med Eline Brandstrup. 
 Christian Brandstrups erindringer kan findes på internettet (maj 2023).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0131</t>
   </si>
   <si>
     <t>Johanne takker for det dejlige tøj og for "Mord-Romanerne", som hun straks har læst. Adolf vil læse dem til vinter. Hun spørger, hvordan det går med Adams ægteskab, og hun håber, at hans kone har skjulte talenter. Johanne spørger også, om det kan passe, at Ib Marryat tjener 1500 kr. om måneden?
 Johannes knæ har det bedre, men hun går ikke ud i haven, som er et vildnis.
 Man tager kartofler op på gården, og det er spændende, hvad de vil indbringe. Ruth tabte sit ur i marken, men en dygtig schæferhund fandt det.
 Frederik Andreas/Dede har været på hospitalet.
 Kornet hos Laurits og Laura har lagt sig ned. De har været på besøg med deres lille dreng.
 Thyra Iuel har også været på besøg med en bog og et servilt brev. Hun inviterede Larsen-familien på besøg. 
 Kurt og Grete Jungstedt kommer 14 dage til Danmark.
 Else og Andreas/Puf venter barn, og Johanne synes, det er en dårlig idé. 
 Johanne har solgt 12 servietter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Y5jP</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside: Dis’ adresse er skrevet af afsender, andre bemærkninger af ukendt/BWP]