--- v0 (2026-05-30)
+++ v1 (2026-08-31)
@@ -279,99 +279,50 @@
     <t>De tre søstre, Alhed, Johanne og Christine, boede sammen i en lejlighed i Waldemarsgade. Alhed Larsen arbejdede på Den Kongelige Porcelænsfabrik.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2162</t>
   </si>
   <si>
     <t>Fru Rørdams to små piger har været på besøg, og Alhed har leget med dem. 
 Bredsdorff havde skaffet fire fribilletter til Studentersangforeningens koncert, og den var dejlig. Kongefamilien var til stede. Mange af Alheds venner var der også, og de gik bagefter på konditori sammen.
 Alhed har nu været på Fabrikken igen. Lægen har frigivet hende af fangenskabet, men hun skal stadig være forsigtig.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/rROM</t>
   </si>
   <si>
     <t>Kæreste Mor!
 Ja, nu blev dette Brev alligevel en Dag forsinket! Fru Rørdams smaa Piger kom ["kom" indsat over linjen] herind til Byen i Gaar; de var voldsom interesserede i os og nysgerrige efter at gøre Bekendtskab med os. Vi blev inviterede ind til en Leg efter Middag; de andre havde ikke Tid, saa det blev mig alene. Vi legede Fingerbølleg et Par Timer, Fru Rørdam og Frk. Hune med. Børnene ere henrivende dejlige, - smukke, velopdragne og voldsom kvikke. - Det var ligefrem rørende at se den gensidige Henrykkelse over at se hinanden.
 Fru Rørdam havde næsten ikke Øjnene fra dem, og de fløj hvert Øjeblik hende om Halsen. Desværre rejser de allerede igen i Morgen Formiddag. - Kl. 7 1/2 kom St. Bredsdorff styrtende herop med 4 Fribilletter, som han i sidste Øjeblik havde faaet til Studentersangforeningens Konsert i Konsertpalæet. Du kan tro, vi fik travlt! Konserten begyndte nemlig 7 1/2! Bredsdorff løb efter en Droske og imens klædte vi os om; vi var nødte til at tage pæne Kjoler paa, da vi skulde sidde paa fine Konser ["Konser" overstreget] Pladser til [et overstreget, ulæseligt ord] 3 1/2 Kr. Det var en dejlig Konsert! De sang f Ex. nogle af Bellmanns [nr. to "l" i ordet overstreget]. Til Slutning sang de Guldbryllupskantaten af Hartmann og Chr. Richard; den var meget smuk. Hele Kongefamiljen var der; efter Kantaten udbragte én (Barnekow blev der sagt) et leve for Kongen, der gjorde os den store Ære o.sv. men det kom rigtignok noget mal apropes. - De to Balslever, Rigmor dito, St. Lorentzen m.fl. var der ogsaa. Hele denne Suite fulgtes ad hjem; Herrerne var spendable og inviterede os med i et Konditori, hvor vi indtog hver 2 10 Øres Kager under kolosal Munterhed. - - Var det dog ikke voldsom pænt af Bredsdorff at tænke paa os med de Billetter? - - I Dag har jeg for første Gang været paa Fabriken. I Gaar gav Doktoren mig endelig fri af mit Fangenskab. Som Du ser, henrykker jeg mig godt af min gyldne Frihed - (i Aften er det jo, vi skal til Tannhäuser) men jeg skal for Resten nok være forsigtig en Tid endnu; han var ikke helt tilfreds med mig endnu, men det var da bedre, sagde han. -
 Jeg glemte et Par Ønsker forleden - en Muffe - og en Sølvpil til at sætte i Haaret, saa skal jeg have mit Haar op. - - - 
 Vi glæde os vældig til i Aften! Nu kom Bredsdorff, han sender sin ærbødigste Hilsen!
 Det samme gør paa "tre Ungers" Vegne
 Be -
 Valdemarsgade 30 III
 sidste Nov.</t>
   </si>
   <si>
-    <t>1893, sommer</t>
-[...47 lines deleted...]
-  <si>
     <t>11. eller 18. februar 1893</t>
   </si>
   <si>
     <t>Johanne  Larsen</t>
   </si>
   <si>
     <t>Ludvig Brandstrup, billedhugger
 Julie Brandt
 Thora  Branner
 Hans Christian Caspersen
 Peter Hansen
 Syrak Hansen
 Alhed Larsen
 Christine  Mackie
 - Paulsen
 Alfred Reisenauer
 Johannes Rump
 - Rørdam, Fru
 Fanny Schaffalitzky de Muckadell
 Marie Schou
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Der er tilsyneladende tale om to breve, som ikke hører sammen. Det første er et dobbeltark, 4 beskrevne sider. Det næste mærket "2" i øverste venstre hjørne må være side 2 af et andet brev. De to breve er skrevet på papir af hvert sit format.
 Det vides ikke, hvad Syrak Hansen og dennes kone hed. 
@@ -381,50 +332,99 @@
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2047</t>
   </si>
   <si>
     <t>Pakken var beskadiget og svinet til, da Johanne modtog den. Tøjet indeni pakken var også beskidt. 
 Moderen må fortælle Johanne, hvordan hun skal spare mere, for Johanne ved det ikke. Alhed sparede jo madpenge, da hun tog på juleferie, og når Johanne rejser fra København, sparer man også hendes betaling.
 Johanne har hoste og kan ikke gå ud, så hun er blevet snydt for diverse fornøjelser såsom en koncert, som Komtessen gav søstrene billetter til, et besøg og en generalforsamling.
 Peter Hansen bor til leje hos sin farbror og dennes kone. De er søde mennesker. 
 Et par små børn ringede på og bad om mad, men Johanne smækkede døren i hovedet på dem.
 Johanne har spurgt Fru Rørdam, og hun kan få sit regnskab til at stemme, og det kan hun aldrig.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/lWPN</t>
   </si>
   <si>
     <t>Lørdag Aften.
 Kære Mor! Vil du ikke ligestrax sende mig Fløjlet, som jeg må få til min Kjole, det må vist sendes i Æske, ellers bliver det vel klemt. Mon min Snavsepose så ikke kan være der også og mine Koraller
 Kære Mor!
 Det var rigtignok godt, at Pakken hjemmefra kom lige nu og indeholdt dit opmuntrende Brev; jeg havde lige anbragt mig i Gyngestolen og lavet mig til at sidder ["at" indsat over linjen; "r" i sidder overstreget] der og stirre ind i Gløderne mens min Sindsstemning var lige saa melankolsk som Mørket, der lidt efter lidt bredte sig over Stuen. Grunden til denne min Melankoli skal du høre nærmere om siden. Først maa jeg udtale min Oprørthed over Pakkens Tilstand. Tænk dig! Hele den ene Side af denne var som den kunde være dybbet i en Mudderpøl; der var skreven "Tilsmudset" uden paa Kvitteringen, saa det er ikke Budet, der har Skylden. Jeg skældte altsaa ikke ham ud og tænkte for Resten ikke videre over det før jeg fik den aabnet. De to hvide Skørter og den ene Natkjole var saa beskidte at det var en Gru. Hvis det nu ikke kan gaa af (hvad det nu sikkert kan, da det kun er reel "Plurre") saa skal vi da klage og faa Erstatning? -
 Pengene! Det er meget rigtig, hvad Far bemærkede, at Alh. har betalt for Jan. Ikke 20, men 15 Kr 15 Ør. da hun jo ikke skulde betale for de 7 Dage af Jan vi havde Juleferie; saa vi har min Sandten brugt 254 Kr og - ja jeg har glemt Ørene Antal. Men du som jo er saa sparsommelig! Fortæl mig, hvad vi skal spare paa - min Forstand staar stille. Det nytter ikke, at du siger, Mensch ärgr dich nicht, for Menneschet ärgrer sig alligevel - skønt jeg endda ikke saa meget som Christine. Men I maa jo huske paa, at det vil hjælpe svært, naar jeg kommer bort. Mine Skolepenge - Musik incl. - koster jeg jo 30 Kr. mdl. ["mdl." indsat skråt over linjen] det er jo ikke lidt. Og naar jeg kommer bort kan de klare sig med de ["de" indsat over linjen] 20 af Alheds til tør, og Middagsmaden bliver saa kun 33-34 Kr. - Ja du maa undskylde, alt det er ikke "morsomt"; men vi maa lette vore Hjærter til dig om disse vort ellers saa lyse Livs eneste Sorger. Saa kommer min Melankoli: jeg føler mig som det mest forurettede Menneske under Solen idet Skæbnen neml. i disse Dage har tildelt mig modbydelig, væmmelig afskydelig Hoste. Ikke fordi Hosten i og for sig er saa slem, men den forbyder mig at gaa ud og saa forsømmer jeg jo mit kære Kursus, foruden hvad du nu skal høre. Natten før vi skulde til Paulsens underholdt jeg baade de andre, Md. Carlsen ["r" i ordet indsat over linjen] og mig selv paa det livligste med en vedholdende Gøen hvorfor Chr. ikke turde sende mig stakkels Barn i Skole eller tillade mig at komme med hos Paulsens! hvilket de nu selv kan fortælle om; men tænk dig! Saa vilde Komtessen have foræret os alle 3 Billetter til den sidste Reisenauerkoncert. Og i al den sidste Tid har jeg gaaet og slikket mig om Munden ved at se paa hans P[l]akater og Olsen har beskrevet mig ham og sagt; at han var den første Klaverspiller; men de billigste Billetter kostede 1 Kr, saa den var jo umulig - og nu kunde jeg have ["have" overstreget; "være" indsat over linjen] være kommen der gratis!! Ja jeg var ved at ærgre mig til Døde over det. For selv om jeg turde gaa ud, kunde jeg jo ikke sidde der og forstyrre alle Tilhørerne med min Hosten. Du kan tro, det var drøjt i Aftes at sidde her ganske mutters alene - ikke en Gang var her til at trøste mig. - Og saa nu i Aften er de til Generalforsaml; der skal nu bestemmes hvad de 23 skal gaa til. De hvide Skørter vilde vi have, da det ikke var helt umuligt om Lud havde bedt os til noget Sjov der skal være i "18den Nov" paa Mandag-Fastel. og saa 
 [Resten af brevet mangler] 
 snakker sammen, Christine Brandt, Marie H, jeg og en Del andre danser frem paa Gulvet i en lang Kæde med hverandre i Hænderne. P. Hansen bor hos sin Onkel og Tante (Broder til Mester) han har en hel Lejlighed ved Siden af deres; Onkelen ejer neml. Huset og da den Lejlighed er tom har P. faaet Lov til at bo der imod at betale en lille Smule i Leje. Hans Tante er en meget rar en, der giver os Kaffe og undertiden Aftensmad. Forleden havde en af os nær kommen med hende i Theatret, da Onkel neml. kom meget sent hjem saa de troede først, han ikke kom til rette Tid men desværre kom han i yderste Øjeblik; det var til "Under Snefog", der gik - 
 Lige nu ringede det og et Par smaa Unger bad om Mad, men ihukommende dine Formaninger fra i Julen smækkede jeg Døren i for Næsen af dem. - Max var herinde i Gaar Aftes; de andre var til Fransk, men havde Timen tidligere end ellers, saa de kom snart efter. Han fik Toddy-Levning fra den Aften, da Rump og hans Kusine var hernede, da havde R. Cognac og Rødvin med. - Vi spillede Tannhäuser for ham; han lovede os en Galleribillet til næste Gang Faust gaar. Den gaar første Gang paa Fredag; den Dag skal vi selvfølgelig ikke derhen; men saa næste Gang. Knusende sjov
 - - Jeg spurgte nu inde ved Middagsbordet Fru Rørdam, om hun altid kunde faa sit Regnskab til at stemme, og hun svarede "aldrig"!!!! Nu skal de andre gaa til Komtessen og jeg skal hen at spille! - Hvis mit Brev Morsomhed svarede til Længden, saa kunde du sagtens være glad, men jeg tænker da for Resten at alle disse Pengesager interesserer dig, som der ["r" overstreget] interesserer os 3. - Ost vil vi gærne have; du talte en Gang om Spegepølse det vilde vi voldsom gærne have, det er jo noget der kan vare længe. Rullepølsen har vi ikke begyndt paa endnu. -
 Alhed var jo [på] Visit hos Thora lige før Jul, saa kan jeg ikke regne ud, at det haster saa galt der? Nu kun mange Hilsner til Jer allesammen. Meddel Far Regnskabet med Skaansomhed!
 Har ikke Tid at se Brevet igennem, de går nu. Junge.</t>
+  </si>
+  <si>
+    <t>1893, sommer</t>
+  </si>
+  <si>
+    <t>Alhed Larsen
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Christine  Mackie</t>
+  </si>
+  <si>
+    <t>Julie Brandt
+Louise Brønsted
+- Carlsen, Madam
+Alhed Larsen
+- Rørdam, Fru
+Maria von Sperling. g. Balslev</t>
+  </si>
+  <si>
+    <t>Brevet må være skrevet sommeren (det er hedt) 1893, hvor Alhed og Johanne/Junge Larsen samt Christine Mackie deltes om en lejlighed i Valdemarsgade, København. Alhed rejste hjem til forældrene denne sommer, da hun havde helbredsproblemer.
+Drapfarvet: Lys gråbrun (Ordnet.dk).
+Taruperne boede formodentlig på Tarupgård ved Odense. Et besøg på denne gård nævnes i Laura Warbergs brev til Christine Mackie 1893-08-17. 
+Fru Rørdams søn kendes ikke. Karen kan være flere forskellie personer.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2734</t>
+  </si>
+  <si>
+    <t>Laura Warbergs brev:
+Det er dejligt, at Christine så hurtigt kommer hjem. Hun må sende jernsengen med tilbehør som fragtgods og medbringe nogle ting til søsteren, Johanne/Junge. Christine bør også tage gardinerne ned og dække vinduerne mod solen med lagner.
+Alhed Larsens brev:
+Juliane Brandt er velkommen.
+Alhed beder Christine tage den gule silkekjole med hjem. Mon hun kan nå at sælge kjolen med skotskterner?</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/wRlR</t>
+  </si>
+  <si>
+    <t>[Laura Warbergs skrift:]
+Fredag Kl. 6 -
+Kjæreste Basse!
+Det er da magels yndigt, at Du kommer paa Søndag, fremfor alt for at Du kan blive fri for at arbejde i denne Hede. Det er da en storartet Tur I har havt, hvor kunde I dog gaae saa langt! Taruperne kommer Onsdag, altsaa Juliana kan godt komme med og er velkommen. Du kommer absolut til at sende som Fragtgods Jernsengen med Tilbehør af Madratser, Puder, Tæppe ogsaa [ulæseligt ord], Skraamadrats. Jeg kan ikke undvære den i Sommer og det har jo aldrig været Meningen, at I kun i Vinter skulde have 3 Senge. Den brede er jo til at ligge to i en kort Tid, naar en besøger Eder. Alhed mener, det bliver ikke saa let at faae den sendt, men Junge siger, at Md. Carlsens Søn kan besørge det. Lad det komme afsted [ulæseligt ord] Eftermiddag, Du kan vel pakke Sengeklæderne mellem Madratserne, eller har I en Sæk? Jeg er ikke glad over, at Du faaer dette saa hovedkuls; men det faldt os jo ikke ind, at Du kom saa hurtig hjem. Kan Du ikke lade Md. C. hjælpe Dig? Fra Junge om Du vil tage hendes Fødselsdagsalbum og en Cigarkasse med Breve, der staaer bagved Puffen. Gid Du kunde tage Eders Gardiner ned, og hænge noget op for Vinduerne for Solen, Lagner? Glem nu ingenting lille Basse, det vil jo ikke blive let saa, at faae det. Hils Rørdam mange Gange. Karen er her i Efterm. nu kom Marie Sperling, her er livligt kan Du troe! Kjærlig Hilsen Mor. 
+[Alhed Larsens skrift:]
+Sludder Brandt med Dine Betænkeligheder, Du er naturligvis velkommen, Dit Fæ. - Christine; vil Du endelig tage min gule Silkevifte med hjem, jeg skal bruge Tøjet til min gule Silkekjole - Muk og jeg var i Odense i Onsdags, ved 1 Toget tog vi mod La[ulæseligt] med sit straalende Ansigt - Det var da en sjov Tur, det var brillant gaaet. - Uh, jeg vilde jo saa gærne have, at Du skulde have solgt min drapfarvede Kjole med det skotske, men det kan Du vel ikke naa?? Jeg trænger saa haardt til en Smule Mønt. Marie og Karen er her Alhed
+Mor siger, Du kan jo købe en Sæk hvis Du intet har til Sengeklæderne
+[Skrevet øverst på sidste side; på hovedet:]
+Hils Rørdams og Md. Carlsen
+Sørg godt for vore Blomster</t>
   </si>
   <si>
     <t>1893-01-19</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Christian  Brandstrup
 Eline  Brandstrup
 Julie Brandt
 - C
 Alhed Larsen
 Hans Lorentzen
 Christine  Mackie
 Elisabeth R
 Johannes Rump
 - Rørdam, Fru
 - Thune</t>
   </si>
   <si>
     <t>Haabet er Erikshaab, som var Warberg-søstrenes barndomshjem.
 Søstrene Christina, Alhed og Johanne f. Warberg boede sammen i en lejlighed i Waldemarsgade, København, på det tidspunkt, hvor brevet er skrevet.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2056</t>
   </si>
@@ -920,60 +920,60 @@
 til ------
 [Sidste side, nederst:]
 [Ulæseligt ord] skal komme Onsdag [ulæseligt] og afgøre med Dem. 
 Med venlig Hilsen 
 H---
 40 foruden 40
 Ærb [ulæseligt]</t>
   </si>
   <si>
     <t>1906-05-28</t>
   </si>
   <si>
     <t>Marie Larsen
 Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Christine Swane</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>Rørdam</t>
   </si>
   <si>
-    <t>Anna 2 -
-Laura -
+    <t>Laura -
 - Barfoed
 H.E. Christophersen
 Arent Dragsted
 Emil  Jensen
 Adolph Larsen
 Johannes Larsen
 Vilhelm Larsen
-- Simonsen</t>
+- Simonsen
+Anna  -, ven af Larsen-familien</t>
   </si>
   <si>
     <t>Christine Swane fylder 30 år. Hun er husbestyrerinde for Klaks på Rørdam. Vopper er muligvis en hund på Rørdam.
 Comtessen bor muligvis på Wedellsborg. Navnet er ukendt.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Fødselsdagsbrev. Christine Swane skal overtage sin mors brystnål, som er lavet af Dragsted.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qNNb</t>
   </si>
   <si>
     <t>Mandag den 28 Maj 1906
 Kjæreste Ugle!
 Allerførst vil jeg ønske Dig et rigtig godt lyst og velsignet Nyaar, af mit ganske Hjærte beder jeg om al den Glæde du kan taale at bære, for det gaar jo med os Menneskebørn som med Naturen, en forfriskende Regn kvæger, her sidder jeg i Havestuen og fryder mig ved at se den milde Sommerregn forfriske alting Græsset gror saa stærkt, at her snart maa bruges en Le igjen; men nu maa vel Agraren snart [ulæseligt] og saa skal han sandelig være min højre Haand for selv kan jeg intet; men saa maa jeg bøje mig der ogsaa, og [ulæseligt] takke vor Herre, som lader mig have den Glæde, at jeg gaar med det
 Lette men naar Lyst og Villie er der, smager det ikke altid godt at være forsigtig. Laura er her endnu og haar været rigtig flink siden Du rejste vi vadsker i dag og skal gjøre rent i denne Uge at her da kan være Pintse, i morgen min Ven, da skal jeg smykke med Blomster saa jeg kan see Dig for mine Øjne, jeg er da glad ved Du er hos den gode kjærlige Vilhelm jeg tænker mig han er i Middelfart til Rigsdagsvalg og Du med paa Cycler triller I ad Vejen begge to, det er næsten galt for mig nu, mine Tanker svirrer rundt, saa jeg maa holde op, bare jeg dog havde lært at stenografere!
 Middag
 Nu vil jeg da begynde med hvad der var min Tanke at [ulæseligt] straks, Du skal i Gave have min Brystnaal,[Cau..?], som er indfattet af Arendt Dragsted, men det gaar mig jo ogsaa galt der, da jeg aabner Æsken og vil see lidt paa den har jeg jo glemt lille Ugle, at jeg ikke har baaren den siden ”Alliken” stjal den, og jeg kom tidsnok til at forskrække den, saa den lod Naalen falde paa Kjældertrappen de Smaastykker der [mangler?] har jeg; men det tager jo Tid at faa det ordnet om den Jensen kan det vil jeg tale med Las;[ulæseligt] det men se ved Siden laa denne lille Pære, det er dog noget kunde Du ikke faa den anbragt i [ulæseligt] lille Sjalsnaal der hører samme Tid til Den kan mulig glæde Dig, Las har dog som [Ba…] dannet den og bragt mig Fornøjelse men nok om det.
 Du har jo slet ikke hørt noget om vor Sanger Du ved han kom uventet samme Dag som Las; De spiste her Fisk og hvid Sagosuppe næste Dag tog vi Skinke og de dejlige Asparges; ( som jeg glemte at takke for) Kirsebærsuppe med Boller næste Dag Kørvelsuppe med Rørdam Asparges og visnok Pandekager 4 Dag stegte Aal, og Apricosgrød Æblerne var en Gave fra Lyse. Saa flyttede Sangeren til Malerens i 2 Dage og derfra til Apothekerens; nu i Dag skal han reise, 3 Gange har han sunget i Skoven for fuldt Huus og synge kan han endnu den gamle Svend. Vi hørte ham en Aften ovre hos Johannes for i Skoven gik vi ikke, det begyndte Kl. 8, men de kom jo ikke hjem før 12 og da havde vi sovet i 3 Timer more sig gjorde han og hyggelig er han at have til Gæst; naar han nu kommer at sige Farvel hører vi maaske, at han tager til Simonsen Ligfærd. Hermed sender jeg nu 2 Breve fra Dumpe nu er det jo straks hendes Fødselsdag, husk hende med et Brev, hun trænger altid til Kjærlighed, hvem gjør ikke det? Stakkels lille Anna.
 Naa lille Ugle nu kommer jeg med en Mængde Spørgsmaal lad mig saa se Du svarer mig, hvordan gaar det for Dig med at være Husmoder, og al den anden Gjerning Du tager op – glem ej Malingen for saa er Du jo først i dit Es – men Du skal jo se Dig rigtig om først, er der mange smukke Blomster og kan Du lide Menneskerne det er jo rart at der er Sang, det holder Du jo meget af, kan Du lide Comtessen? Det er tidligt med Blomkaal, husk dog at takke naar Du næste Gang møder Giverinden. Er Gaasefamilien kommen tilbage, Erhard fortalte mig om Flugten, jeg kan jo nogenlunde tænke mig Omgivelserne; men det skal rigtignok blive morsomt selv at se, oh denne herlige Tid jeg vil rigtignok helst derned i Jordbærtiden vi snakker saameget; med det kan da nu blive morsomt, Du spørger til vores Urtesager
 Kartoflerne kan nu hyppes og det andet kommer godt op, der var ingen Brev fra Agraren i Morges saa maa vi vel spørge ham i aften. Nu Farvel og en kjærlig lykønskning fra os begge hils Klaks din Moder
 I midten af brevet: Blomst[ulæseligt]godt
@@ -1187,92 +1187,92 @@
 for at hente Dig og Bro
 hjem til Gaarden begge to.
 For at gøre Rejsen nem
 sender jeg dig indlagt fem.
 Kom nu snart, om ikke straks!
 Hilsen fra Din Broder Klaks. 
 Kære Ugle! Til Lykke! Det var jo kedeligt at de ikke tog det store, det vilde Du naturligvis helst have haft antaget, men Du er da glad ved at Du er kommen ind, ikke sandt?
 Jeg haaber at der er Brev fra Jer til Morgen, saa vi faar lidt nærmere Besked om naar Du kommer og om Karen kommer med, det er vel ikke rimeligt nu Paasken er saa nær, Familien plejer jo at være i Gilleleje i Paasken. – De unge Piger fra Tybrind var her nogle Timer i Gaar Eftermiddags; de havde kørt en Herre som var paa Besøg hos Schous til Husby, men skulde hente ham der igen Kl. 5½, saa havde de faaet Lov til at tage herned imens. – Det var da mærkeligt at Alhed fik begge sine Billeder kasseret, hun plejer jo altid at faa et eller 2 optaget, er hun ikke ked af det? Vi venter Krone i Dag, han havde meldt sin Ankomst til i Gaar, men da blæste det saa voldsomt saa han kom ikke, i Dag er det bedre Vejr og Vinden god, saa han kommer nok en Gang i Formiddag. Jeg lægger Brevet fra Censurkomiteen inden i.
 Sørensen, Klaks og jeg ordnede Resten af Forstbibliotheket i Fredags. Klaks havde faaet Lov hos Greven til at bestille et Skab med Reol over til Bøger og Papirer, det ser pænt ud med Bøgerne stillet op.
 Hils Forældrene og dem alle fra mig, Kærlig Hilsen til Dig selv fra Din Marie</t>
   </si>
   <si>
     <t>1907-04-19</t>
   </si>
   <si>
     <t>Maren -
 HC  Andersen
 - Andresen Kerteminde
 Ina  Goldschmidt
 Gudmund Hentze
 Alhed Larsen
 Georg Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Marie Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Nicolaus Lützhøft
 Christine  Mackie
 Ellen  Sawyer
 Anna Syberg
 Hempel Syberg
 Laura Warberg
 Astrid Warberg-Goldschmidt
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Syle: slangudtryk for penge.
 To af Alhed Larsens søstre er gift og bor i USA
 Det er uvist hvad en jabitiere er.</t>
   </si>
   <si>
     <t>Der refereres til Gudmund Hentzes artikel i Politiken, som startede bondemalerstriden. Junge har muligvis været igennem en svær fødsel. Christine Swane og Klaks sender dueunger til hende.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/03Q9</t>
   </si>
   <si>
     <t>1907-04-19
 Kjærbyhus Fredagaften
 Kjære Ugle!
 I Aftes kunde jeg ikke naae at skrive der var saa meget Dis er kommen med lille Sjums. Fru Varberg er endnu daarlig af Feber saa hun maatte opsætte Touren begynder saa med et Par Dage hos Onkel Syberg og kommer saa ned hos Las – hvor hun skal gaa uden at gjøre noget, Alhed vil saa see at faa Maren der gaar hos Lytzhofts – et Par Timer om Dagen til det grovere Arbejde. Sygeplejersken rejste igaar til Frederits i Besøg nogle Dage; Marie laa saa derovre i Nat og passede Junge og Barnet. Dis passer dem om Dagen med lidt Afløs i Dag sad jeg der. Fru Syberg var der og hun ville gjerne laane Politiken med den Artikel af Gudmund Hintze men den var jo sendt til Amerika gjemmer I dem saa kunde Du jo sende den herud; Tak for Duerne til Junge hun spiste den ene i Dag
 men hvem havde dog kvalt dem
 ja kunde jeg nu rigtig male den Szene for Dig Marie var i Aftes paa Banegaarden og Georgs Børn gik i dag ved Titoget for at høre, men hun kom hæsblæsende nej Farmor der var ingen Duer Marie gik saa i Gang med at pille en Sybergs havde sendt jeg var ude i Gaarden at samle lidt Pindbrænde da Grosseren kommer halende med en dueunge i hver Haand – ja ja her er de men det er nogen rigtige Nogen til at kvæle Duer; Da Postbudet kom i Boutiken sagde jeg naa der kommer Duerne, ja der er noget levende i Pakken sagde Andresen, og her seer I den ene er levende og vil I høre mig saa maa den have Lov at leve vi gav den Drikke og den drak en Masse jeg madede den med Hvedebrød og den spadserede paa Bordet og begyndte at pille sig nok saa flot; og nu lever paa Dueslaget sikke et Eventyr for en H C Andersen ja det er næsten utroligt at saadant kan lade sig gjøre det maa da være meget løst Tøj den har gjort Rejsen i I skal nu høre lidt om os selv vi ere raske. Faer er lidt bedre men sover kun daarligt om Nætterne, men det er jo al den Spekulation for Penge ak havde vi dog de blanke Syle
 I Aftes strøg Marie min Kjole og endel hvidt af Junges saa bagte hun en Honningkage og da der var varmt i Kjøkkenet og Marie skulde derover saa hentede jeg Jabitieren og vaskede mine Fødder og tog al mit rene Tøj paa og min nye Natkjole det var dejligt Du kan vel see mig jeg havde vasket min Natkappe!
 Jeg skulde hilse fra Dis hun vil ned hos Eder til Sommer i 14 Dage med Mand og Barn om hun kan faa Lov til det hils nu Vilhelm mange mange Gange og Tak saa meget for Duerne det er første Gang i Dag at det smagte hende at spise denne Uge endnu skal hun ligge saa kan vi begynde at tale om det siger Doktoren. Marie skriver en af Dagene.
 Hilsen fra Faer og mig.</t>
   </si>
   <si>
     <t>1907-05-28</t>
   </si>
   <si>
     <t>Adolph Larsen
 Jeppe Andreas Larsen
 Johanne  Larsen
 Johannes Larsen
 Marie Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Vilhelm Larsen, Georgs søn
 Alma -, Stuepige
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Der skrives om at lukke huset ned. Huset er villaen på Møllebakken. Alhed og Johannes Larsen er rejst til USA.</t>
   </si>
   <si>
     <t>Fødselsdagshilsen til Christine. Huset skal gøres rent og lukkes ned.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Nri4</t>
   </si>
   <si>
     <t>Kjærbyhus Tirsdag
 Kjære lille Ugle!
 Lykke og Velsignelse i det nye Aar vil vi begge to ønske Dig, aldrig har jeg saa meget at give som jeg kunde ønske, dennegang maa Du have en Tegning som jeg veed du bliver glad ved, det er en Væverpige saa kjær og tegnet saa godt, at du maa synes om hende, jeg vilde egentlig have sendt den til Dig med Marie; men der var saameget den Dag, at det blev en Umulighed, nu kan Du faa den med en Gang, naar Du kommer herned.
 Glad blev vi, at Marie kom med og endnu gladere ved, at hun kom Dig til hjælp, behold hende kun hos Eder en lille Tid jeg foreslog hende at blive sin Fødselsdag nede hos Eder, der har hun det saa godt, og saa faar hun Brev ligesom du paa selve Dagen vi gamle skal I ikke bryde Eder om, vi er glade naar I kan have hinandens Selskab, og naar Du er uden Pige er det jo udmærket, lad dog hendes Ferie blive, saa hun kan komme sig. Ensomt er her bleven og bliver vel mere endnu, jo længere der gaar hen, det var fornøjeligt med alle de smukke Slips, - der er ogsaa nogle jeg kan bruge raabte Las
 Jeg sidder i en Gyldenlakduft der fryder mig, vi havde ellers en urolig Dag igaar med Vildanden, Ellen Bøttern kom og meldte, at der var en Hund faret ned i Kilden og bidt Anden den var faret op, og var rendt af Kilden blodig, vi gik jo straks ud at jage, men inden jeg havde faaet Støvler paa og kom derover mødte Ellen med Anden, vi havde en Rive med om vi kunde fiske dem op det blev umuligt og saa mente Faer ogsaa, at det var bedre at lægge den i det kolde Vand og selv komme op med Ællingerne, da vi næste Gang kom var den gaaet af Kilden med Flokken, som kun var 4, een havde Ellen havt oppe i Kjøkkenet, jeg tog den med hjem i Kassen i Haven, medens jeg gik og glædede mig over den kjønne Have, var den rendt
 Hvor jeg ledte, men Faer trøstede mig med at naar den gamle kom med de 4 saa skulde den nok komme frem, og ganske rigtig, da vi var der iaftes til Afsked var alle velbeholdne til Andriken lod vi døren staa aaben og den var hjemme i Morges, den tamme And havde 12 Ællinger igaar, men i aftes Alma lukkede fandt hun den ene med knust Hoved, iaften skal jeg over at vande Blomster, Imorgen kommer Pigerne og gjør rent og saa lukker vi Huset og tager Pax herover.
 Tak Marie for Kortet, jeg troede det var gamle Krane, men saa blev jeg usikker igjen den gratavlede Høne lagde Agraren paa nogle Æg, at deres Høne var rendt af, men vi skal nok lægge en igjen, Kyllingerne har det godt en lille var blind paa det ene Øje og blev ringere op ad Dagen [ulæseligt ord] var den men det andet [ulæseligt ord] er ikke til at tælle før der kommer lidt mere Ro over dem
 Tak for Blomster og Frugter i dag fik vi Klipfisk, i morgen tager vi Rødbeder som Du skrev om og Tykmælk om det bliver varmt ellers koger jeg suppe med Rugbrød, her er væmmeligt i dag med Blæsevejr lille Tinge har besøgt mig og lille Anna gaar Ærinder for mig og Tante Johanne
 Ville kan kun gaa hver anden Dag Hils nu Vilhelm og Marie mange Gange og lad mig se at I er flinke til at skrive til mig og alt muligt godt ønsker jeg Eder
 Din trofaste Moder</t>
   </si>
@@ -1305,51 +1305,51 @@
   <si>
     <t>Christine Swane er husbestyrerinde for sin bror på gården Rørdam på Vestfyn.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Museum</t>
   </si>
   <si>
     <t>Fritz Syberg mener godt, at Christine Swane og Karen Broe kan lave en udstilling alene. Det er ærgerligt, at de ikke kan få Jensen med. Ring har talt pænt om det store portrætbillede.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BglZ</t>
   </si>
   <si>
     <t>Nordskov 11 August 1907
 Kære Ugle
 Tak for Fødselsdagshilsenen og undskyld at jeg så sent svarer på Dit Brev; det kommer hovedsalig af at Børnene er herude i Ferien og mange Børn og mange Billeder optager min Tid. Det er jo kedeligt at I ikke kan få Jensen med til Jeres Udstilling. Det er i det hele kedelig at hun slet kommer frem for Offentligheden hun er så tiltalende som Maler, men jeg kan godt forstå at hun ikke vil udstille, dersom det ikke var for at sælge noget, skulde heller ingen få mig til at udstille en eneste Lap. Selvfølgelig kan Du og Bro lave Udstilling alene; men når Du spørger derom så mener Du måske om jeg tror Winkel vil tage en Udstilling af Jer. Jeg kan ikke sige andet dertil end at jeg tror De måske nok vil sige ja og Amen til det, men dersom der er noget bedre i Sigte kan det godt være de giv Jer en Sludder for en Sladder. Jeg besøgte Ring i Sommer. Han er jo i Censurkomiteen ved Charlottenborg han talte en Del om Dit store Portrætbillede som han syntes godt om og havde stemt på til Optagelse.
 Hils Klaks og mal med Lyst, så Du kan få en god Udstilling til Efteråret.
 Din hengivne Baron</t>
   </si>
   <si>
     <t>1907-9</t>
   </si>
   <si>
     <t>Jens -
 Laurentius Allerup
-- Balvig
+Hilde Balvig
 Victor Bøttern
 Christian Eckardt
 Frøken - Eriksen
 Ina  Goldschmidt
 Hans Hinke
 Jens Hinke
 Julius Hviid
 Kathrine Hviid
 Adolph Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johanne Christine Larsen
 Marie Larsen
 Rasmus Petersen, Gartner
 Christine Swane
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Der var ikke kommet breve fra Amerika: Alhed og Johannes Larsen opholdt sig i USA fra maj til december i 1907.
 Fritz Syberg sendte et brev til Christine Swane på "Rørdam" (1907-10-03)
 VL takkede for blommer og kål og sendte hilsner til sine 3 børn: her Christine Swane, Marie Larsen og Wilhelm Larsen. Wilhelm Larsen boede på skovriddergården "Rørdam" under Wedellsborg. CS var i huset der fra maj 1906 til december 1907. 
 Det er uvist hvilket medlem af Meyer-familien, der bliver nævnt i brevet.</t>
   </si>
   <si>
@@ -1675,51 +1675,51 @@
   <si>
     <t>Rørdam 6 Marts 1912.
 Kæreste Alhed.
 Tak for Brevene. Det var jo rart med Forhøjelsen af Honoraret fra Raderforeningen, men det var dog et uhyrligt vigtigt Brev fra ORS Verner, bl.a. hvad Fanden rager det mig at det ligger udenfor Foreningens Opgave, naar det er dem selv der har opfordret mig til det. Fløjelsprøven synes jeg ser meget godt ud, og hvis Du selv kan lide Stykket, kan Du jo godt risikere at tage det til den Pris. Jeg har været ude at male paa Billedet i Dag. Det var en kold Tur, men jeg fik da lavet noget uden at tabe Interessen for det, tvertimod, saa jeg haaber jeg faar noget ud af det dersom det bare blive Vejr til det, men jeg vil ikke begynde paa noget andet ved Siden af før jeg ser om jeg kan klare det. Vil Du gratulere Elle fra mig dersom I ikke ringer op i Eftermiddag. Hils Børnene og mange Hilsner til Dig selv.
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>16. apr. 1912</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/ICRA0L2y</t>
   </si>
   <si>
     <t>29. apr. 1912</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/LJLtdpIC</t>
   </si>
   <si>
     <t>1917-09-27</t>
   </si>
   <si>
     <t>Camilla Bertram
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Otto Gelsted
 Christian  Houmark
 Andreas Larsen
 Johan Larsen
 Marie Larsen
 Karl Madsen
 - Nissen
 Arvid Rørdam
 Christine Swane
 Maria von Sperling. g. Balslev
 Christoph Ernst Friedrich Weyse</t>
   </si>
   <si>
     <t>Alhed Larsen er i Københavnsområdet og besøger diverse mennesker.</t>
   </si>
   <si>
     <t>Alhed Larsen har været til sin søster Tuttes fødselsdagsmiddag og til frokost med Tante og Max. Sidstnævnte var skuffede over ikke at have set Johannes Larsen i Kerteminde, men begejstrede for drivhuset og haven. 
 Alheds sangtimer hos Betram går fint.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tvZc</t>
   </si>
   <si>
@@ -2313,86 +2313,86 @@
 Hvad Du skriver om de mærkede Trær ved Målarens Torp beroliger mig i nogen Grad, thi som Udhugning betragtet, var det meget misforstaaet. Alligevel har jeg vanskeligt ved at forstaa, at Udbyttet af Bestandsplejen har kunnet andrage saa meget ved Hugst der kun tager Hensyn til at forøge Tilvæksten paa Hovedbestanden. Nu ser det jo imidlertid ud til at vi skal derop først i Juli, Brandt vil ringe nærmere saa snart han kan bestemme Dagen og jeg lader Dig det straks vide, thi det skulde jo gærne ordnes saaledes, at Landbrugskonsulenten var til Stede, naar vi kom. -
 Med venlig Hilsen til Bimse og lille Peter
 Din hengivne
 Klaks.</t>
   </si>
   <si>
     <t>1933-11-30</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Ragnhild -
 - Bendtsen
 Harald Bing
 Johannes Nicolaus Brønsted
 Achton Friis
 Georg Jacobsen
 Frithiof Kemp
 Anker Kyster
 Adolph Larsen
 Andreas Larsen
 Musse Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Karl Madsen
 Harald Nyborg
 Hubert Paulsen
 Valdemar Rørdam
 Karl Schou
 Sigurd  Swane
 Peter Tutein</t>
   </si>
   <si>
     <t>Fehr blev i 1926 grundlagt som forhandler af Ford biler med afdelinger i flere fynske byer. I 2003 ophørte firmaet. (Internet-søgning jan. 2022).
 Det vides ikke, hvem Ragnhild var. 
 Foch var Johannes Larsens hund. Den døde i aug. 1933.
 Hovrättsråd: Dommer ved appeldomstolen, som er den næstøverste domstol i Sverige. (Wikipedia jan. 2022).</t>
   </si>
   <si>
     <t>Leo Swane og bankdirektør Jacobsen har fået Ny Carlsbergfondet og Odense Kommune med på, at Johannes Larsen skal dekorere festsalen på Odense Rådhus. Han har flere bestillinger på billeder og betaler et afdrag på bilen med malerier. 
 Larsen har med søn og svigerdatter været på udstilling og tur til Sjælland. Han har også været på klapjagt. 
 Larsen har købt en hundehvalp. 
 Johan/Lysse må kontakte hovrettsråden. 
 Achton Friis har været på 14 dages ophold på Møllebakken. 
 En mår har taget et par af Larsens høns.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/kR28</t>
   </si>
   <si>
     <t>Kjerteminde 30 Nov. 1933.
 Kære Lysse og Bimse!
 Tak for sidst! Vi blev en Uges Tid eller mer i Kjøbenhavn inden vi kom derfra og har for Resten ført en temmelig urolig Tilvær [resten af linjen mangler] siden. Mens jeg var derinde fik jeg at vide [resten af linjen mangler] Skriveswane og Bankdirektør Jacobsen [resten af linjen mangler] faaet Odense Kommune og Ny Carl[resten af linjen mangler] til at bevilge henholdsvis 10000 og [resten af linjen mangler] i alt 30.000 Kr til at lade mig deko [resten af linjen mangler] Festsalen i Odense Raadhus for, [resten af linjen mangler] solgte jeg et Billede til 2000 Kr til [resten af linjen mangler] for ”Schou” og et til 800 og fik 300, [resten af linjen mangler] Sandfarvetegning til Juleroser og [resten af linjen mangler] fra Berlingeren fordi de havde [resten af linjen mangler] Billede paa Galeriet til en [resten af linjen mangler] Saa har jeg faaet 1500 Kr for n [resten af linjen mangler] til en lille Bog af Rørdam/ han [resten af linjen mangler] at vi skulde dele Byttet og ment[resten af linjen mangler] vi kunde gøre Regning paa hver [resten af linjen mangler] men jeg fik dem altsaa til at give [resten af linjen mangler] hver 1500. Jeg skal lave et Billede til 1500 til Jacob Petersen og har 2 mindre Bestillinger til 500 Stk. saa der er da lidt Bevægelse i det for Tiden jeg kan vist ogsaa sælge for 500 Kr Tegninger til Karl Madsen til Randers Museum og Fehr fra Nyborg var her i Gaar og fik Billeder for Bilen for 650 Kr. i Stedet for de aftalte 500 k. Puf og Else og jeg var ovre at se Bingudstillingen i Mandags, d.v.s. vi kørte med Bendtsen til Nyborg og tog over med Færgen, hvor Musse Larsen, [begyndelsen af linjen mangler] Madsens Værtinde) holdt med sin Bil [begyndelsen af linjen mangler] at hente os, hun fik Bil i Foraaret [begyndelsen af linjen mangler] at hente og bringe os naar [begyndelsen af linjen mangler] til Kjøbenhavn. Vi spiste Fro [begyndelsen af linjen mangler] Postgaarden i Ringsted og [begyndelsen af linjen mangler] ind til Selskabstunder [begyndelsen af linjen mangler] i Industribygningen og derfra og satte M.L. af og kørte [begyndelsen af linjen mangler] til Magisteren hvor vi satte [begyndelsen af linjen mangler] i Tirsdags kørte til Lyngby [begyndelsen af linjen mangler] Frokost sammen med [begyndelsen af linjen mangler] Ragnhild, hvorefter M.L. og [begyndelsen af linjen mangler] os til Korsør, hvor vi spiste [begyndelsen af linjen mangler] Jeg var som Kemps Stedfor [begyndelsen af linjen mangler] til en Klapjagt paa Tybrind [begyndelsen af linjen mangler] Sabsvedel fortalte mig at han havde 6 Hvalpe af fin Afstamning hvor af den ene var Fochs ”utrykte Bilde”. Da vi nogle Dage senere var paa Jagt hos Klaks, sammen med Agraren (Puf havde været med mig ude hos Harald Nyborg Dagen før og faaet en Bøsse og Bøssekuffert) tog vi efter Jagten hen paa Fønsskov og saa paa Hvalpene, og nogle Dage senere kørte Puf og jeg ned og købte, den omtalte Hvalp der bar Navnet ”Hittks”, men blev døbt om til ”Scott”. Det er for Resten en rigtig sød Hund, men ikke nogen Skønhed, bl.a har han noget meget ra[ulæseligt]tiske Forben i Smag med gamle Tæver men maaske kan det rette sig [resten af linjen mangler] har en pæn Krop og en vældig [resten af linjen mangler] Paa Jagten hos Klaks skød vi [resten af linjen mangler] Vildt, 8 Harer 15 Fasanhaner og [resten af linjen mangler] som Puf nedlaa. Jeg var i [resten af linjen mangler] oppe hos Kemp. Jeg har ladet [resten af linjen mangler] Kyster gøre det gamle Kort [resten af linjen mangler] og klæbe om, hvorefter Kemp [resten af linjen mangler] tager nogle fotografiske Kopier [resten af linjen mangler] Originalen og Handlingerne [resten af linjen mangler] nu sendt, han skrev et Brev [resten af linjen mangler] jeg var der til Hovrettsråden Pa [resten af linjen mangler] gren og vedlagte Dokumenterne [resten af linjen mangler] Undtagelse af Svenssons Papir som vedlægges dette. Det har nemlig ikke trods alle Anstrengelser været mig muligt at finde Dine Forklaringer. Saa nu maa Du efter Modtagelsen af dette sætte Dig i skriftlig eller telefonisk Forbindelse med Hovrättsråden og forhøre ham om naar det kan passe ham, at Du stiller og mundtlig sætter ham ind i Sagerne. Vi har haft Achton Friis i en 14 Dags Tid på Rekreation oven paa Arbejdet med ”de Jyders Land” og i Eftermiddags rejste han. Det har været et hyggeligt Besøg. Vi havde en Høne der kom i Som [begyndelsen af linjen mangler] med 10 Kyllinger der udviklede sig [begyndelsen af linjen mangler] aner og 3 Høner som hidtil har siddet [begyndelsen af linjen mangler] Granerne om Natten og jeg har gaaet [begyndelsen af linjen mangler] leret paa hvordan jeg skulde faa [begyndelsen af linjen mangler] [ulæseligt] men for at Par Dage siden [begyndelsen af linjen mangler] se eller rettere Scott en begravet i [begyndelsen af linjen mangler] iddegangen og Dagen efter var der en [begyndelsen af linjen mangler] større Gravhøj der kun indeholdt [begyndelsen af linjen mangler] iger, og under Træet laa der 3 Haner [begyndelsen af linjen mangler] nede ved Plankeværket, det viste [begyndelsen af linjen mangler] være den lille Maar der kunde [begyndelsen af linjen mangler] om Natten gennem det øverste [begyndelsen af linjen mangler] ørne af Døren. Den er nu forsynet [begyndelsen af linjen mangler]dden Vrider og vi fik Hanesteg i Gaar. Vi hørte af Hubert at han og Peter Tutein har været deroppe og at I har det godt. Mange Hilsner ogsaa fra Puf og Else.
 Jeres JL.</t>
   </si>
   <si>
     <t>Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen
 Peter Andreas Larsen</t>
   </si>
   <si>
     <t>Knud -
 Elise Hansen
 Johannes Larsen
 Peter Andreas Larsen
 Gudrun Syberg
 Ane Talbot</t>
   </si>
   <si>
     <t>Vikingeskibsgraven i Ladby blev udgravet 1934-1935.
 Det vides ikke, hvem Frauer var. 
 På gården Rørdam boede Johannes Larsens bror, Vilhelm/Klaks.</t>
   </si>
   <si>
     <t>Brev fra Else:
 Johannes Larsen tegner ved vikingeskibet, selvom der kun er et hul i jorden at se. Han er meget optaget og har ikke tid til at rejse.
 Fra Andreas/Puf:
 Johannes Larsen har tegnet ved Knud den Helliges Sten, ved Hindsgavl, på Svinø og Rørdam. Andreas sender fotos af datteren. 
 Fra Johannes Larsen:
@@ -2404,75 +2404,75 @@
   <si>
     <t>Kære Allesammen!
 Las vilde have skrevet et Par Ord, men naaede det ikke til Morgen, han er taget hen for at tegne Vikingeskibet ved Ladby; hvad han vil tegne, ved jeg ikke, for der er ikke andet end et Hul i Jorden, hvor 3 lærde Mænd ligger og graver med en Murske. Det var kedeligt, I ikke fik det lille Besøg af Las og Puf, jeg tror, Puf havde glædet sig til det, men Las er meget optaget af Tegningerne.
 Tusind Hilsner til alle fra
 Lillepigen og Else
 [En side af brevet mangler]
 3).
 sagt noget om, at han jo alligevel skulde til Stockholm og kunde jo saa se Frauer der. Gudrun fortalte at han havde tegnet Knud den Helliges Sten X ved Vissenbjerg, en Tegning ved Hindsgavl, en paa Svinø og en paa Rørdam, det er en flot Præstation paa en Dag, saa det er jo ikke saa sært han var baade sulten og træt. - Tak for dit udmærkede Fødselsdagsbrev og en særlig Tak fordi det var læseligt. Jeg sender her nogle Billeder af vor Datter, nu haaber jeg I kan se hun ser ligesaagodt ud, som jeg syntes Peter saa ud dengang.
 [Indsat nederst på siden] X En Sten vest for Vissenbjerg, paa hvilken Kn. d. H. hvilede sig, da han var paa Vej til Odense, hvor han blev dræbt.
 [Øverst paa side 1:]
 Nu kom Far saa slutter jeg
 Mange Hilsner til Jer alle 3 og Fru P hvis hun er der, fra Else og Puf. 
 [På side 1, øverst, på hovedet:]
 Kære Lysse. Det er meget fristende men det er mig umuligt at afbryde mit Arbejde nu. Din JL.</t>
   </si>
   <si>
     <t>1934-03-12</t>
   </si>
   <si>
     <t>Andreas Larsen
 Elena Larsen</t>
   </si>
   <si>
     <t>Johan Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Valdemar Rørdam
 Julius Wedell</t>
   </si>
   <si>
     <t>Hunden Scott er omtalt i andre breve også.</t>
   </si>
   <si>
     <t>Johannes Larsen har sendt Rørdams bog, som han har illustreret. Han og Puf/Johan har hentet hunden Scott. Johannes Larsen rejser til Fiilsø en af dagene.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/EAvb</t>
   </si>
   <si>
     <t>Kjerteminde 12 Marts. 1934.
 Kære Lysse og Bimse!
 Tusind Tak for sidst. Det var et hyggeligt lille Besøg og jeg glæder mig til at komme op og være lidt længere hos Jer til Sommer. Jeg har sendt Rørdams Bog som jeg har lavet Tegningerne til, som Tryksag, saa den faar I vel samtidig med dette. Det glæder mig at der nu lader til at kunne komme en Afgørelse paa den [ulæseligt ord] Strid. Den har ogsaa varet længe nok. Her staar alt godt til. Puf og jeg var i Forgaars nede hos Sabswedell og hentede ”Scott” og vi kørte saa derfra hen og spiste til Aften hos Klaks. Jeg rejser en af Dagene til Fiilsø og bliver der til Paaske. Naa nu er der nok ikke mere Blæk i Pennen. Mange Hilsner ogsaa fra Puf og Else.
 Jeres JL.</t>
   </si>
   <si>
     <t>1935-5</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Knud
 Elise Hansen
 Gudrun Larsen
 Johannes Larsen
 Peter Andreas Larsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Else Larsen har stilet brevet til "Allesammen". Af Andreas/Puf Larsens del af brevet fremgår det, at der er tale om et brev til broderen, Johan Larsen. Dennes svært læselige håndskrift omtales, ligesom hans søn, Peter, er på banen. 
 Vikingeskibsgraven i Ladby ved Kerteminde blev fundet i 1935.
 Det vides ikke, hvem Trauer var.
 Knud den Helliges sten står på Assenbølle Mark nord for den gamle hovedvej mellem Odense og Middelfart. Ifølge sagnet hvilede Knud, som var konge 1080-1086, sig på stenen, hvorved den blev formet som et sæde (Fynshistorie.dk). 
 Rørdam var den skovfogedgård, hvor Johannes Larsens bror, Vilhelm Larsen og hans kone, Gudrun Larsen, boede.</t>
   </si>
   <si>
     <t>Johannes Larsen tegner ved Ladbyskibsudgravningen. Else Larsen synes bare, at det er et hul i jorden. 
 Andreas/Puf Larsen fortæller, at Johannes Larsen har tegnet Knud den Helliges Sten, en tegning ved Hindsgavl og en ved Rørdam. Andreas sender fotos af datteren. 
 Johannes Larsen kan ikke afbryde sit arbejde lige nu.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/CKbE</t>
   </si>
   <si>
@@ -2490,51 +2490,51 @@
 Mange Hilsner til Jer alle 3 og Fru P, hvis hun er der, fra Else og Puf.
 [Indsat øverst s. 1; på hovedet; Johannes Larsens skrift:]
 Kære Lysse. Det er meget fristende men det er mig umuligt at afbryde mit Arbejde nu. Din JL.</t>
   </si>
   <si>
     <t>1936-10-14</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Bent Bjergskov
 Thora  Branner
 Louise Brønsted
 Adolph Larsen
 Andreas Larsen
 Gudrun Larsen
 Henning Larsen
 Ingrid Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Axel  Müller
 - Müller, Frk. 
 Margrethe -, pige i huset hos Johanne C. Larsen 1936
 Ellen  Sawyer
 Janna Schou
 Hempel Syberg
 Rigmor Thorsen
 Joseph Turner
 Agnes Taaning
 Else Warberg
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Fru Nielsen og Søster Thorsen var. Sidstnævnte var formodentlig i familie med Rigmor Thorsen. 
 Hvem Mygdal, der gav Martin/Manse Warberg Larsen penge for malkning, var, vides heller ikke. 
 Eidi og Edith, som arbejdede i huset i England for den kvinde, som Laura Warberg Petersen var ansat hos, er ikke oprettet med biografi i KTDK. 
 Croydon er en bydel i det sydlige London.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0578</t>
   </si>
   <si>
     <t>Johanne/Junge har en dårlig hånd. Hun blev meget glad for den smukke skål fra Janna, og hun takker for alle Astrids gaver. Adolph/Agraren og hun pakkede op dagen før fødelsdagen. 
@@ -2585,98 +2585,98 @@
   </si>
   <si>
     <t>1937-09-12</t>
   </si>
   <si>
     <t>Marie Larsen</t>
   </si>
   <si>
     <t>Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Lindøgård</t>
   </si>
   <si>
     <t>Hans Christian Branner
 - Ferlov
 - Hansen, hushjælp, Kerteminde
 - Heiring
 Andreas Larsen
 Gudrun Larsen
 Henning Larsen
 Jeppe Larsen
 Johannes Larsen
 Urban Larsen
 Vilhelm Larsen
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Elena Larsens veninde
-Else Larsen, Else, Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Christine Swane
 Lars Swane
 Ane Talbot
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Johannes Larsens bror, Vilhelm/Klaks, og hans familie boede på skovridergården Rørdam. 
 Det vides ikke, hvem Asmussens søn, Mama og Aggi, Ingrid Ravn, Fru Knarreby, Bertel og barnepigen var. Søster var der flere i Larsen-familien, som blev kaldt. 
 Vilhelm/Klaks Larsen og Sigurd Swane havde en brevveksling om Lars Swanes fremtidige erhverv. Sigurd Swane ønskede, at Lars skulle uddanne sig indenfor skovbrug.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0416</t>
   </si>
   <si>
     <t>Marie Larsen har været til Henning/Bror og Kirstens bryllup på Rørdam. Lars Swane var ikke inviteret, for Vilhelm/Klaks var utilfreds med, at han ville være maler. Da Christine Swane erfarede dette, tog hun heller ikke med. 
 Marie m.fl. var på køreture fra Rørdam. De var i Jylland og i Odense. Derefter var hun ca. 10 dage i Kerteminde, hvor hun hjalp med at passe børnene. Ane/Lillepigen var blevet nemmere at omgås. Marie var på rådhuset i Odense og se Johannes Larsens freskoer, og de besøgte Farbror Urban på næsten 90 år i Svendborg. 
 Christine Swane arbejder på værker til Grønningen. Hun og Marie har fået nye genboer, og de er omgivet af mennesker.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7pLM</t>
   </si>
   <si>
     <t>Lindøgaard d. 12 – 9 – 37.
 Kære lille Bi / Endelig får jeg begyndt på Skriveriet. – Da jeg skrev Din Fødselsdagshilsen skulde jeg jo Dagen efter rejse til Rørdam til Bror og Kirstens Bryllup. Henning hentede mig i Ejby, han var Dagen før kommen hjem fra en Biltur i Norge sammen med Ditte, en af Asmussens Sønner og en anden ung Pige, de havde kørt rundt i 14 Dage, ligget i Telt og moret sig godt, både han og Ditte var så solbrændte; hun var med til Bryll, jeg syntes hun var så sød, kedeligt at de ikke kan lide hende på Rørdam. – Vi morede os godt til Festen, der var kun det kedelige at Uglen ikke var med; det kom af at vi var inviteret derover i Sommers og troede at Invitationen gjaldt os alle 3; men så viste det sig at Lasse ikke skulde med; på Rørdam er de vrede over at Lasse er begyndt at male og så vilde Klaks ikke have ham med og da Uglen og Lasse havde bestemt at de vilde ud og male sammen, tog de til Båstad sammen ["sammen" overstreget] i Stedet for ["i Stedet for" indsat over linjen] Uglen vilde selvfølgelig heller ikke derover når hun fik at vide at Lasse ikke er velkommen. – Jeg var på Rørdam en Uge, Søster var hjemme og Ingrid Ravn boede hos Mama og Aggi, hun kom ned hver Dag og vi gik i Vandet sammen; Søster har fået Kørekort, den sidste Dag kørte hun for Gudrun og mig Fru Knarreby og Aase K. til Lillebæltsbroen vi kørte over den og lidt ind i Jylland, det var en dejlig Tur; Dagen efter kørte hun for Gudrun og mig til Odense, vi var til The hos Kirsten, Bror og Henning kom også og de skulde da alle 3 med til Rørdam, (det var en Lørdag), Bror og K. har faaet en yndig og hyggelig moderne Lejlighed, en Mængde Brudegaver fik de, blandt andet Billeder til at hænge på Væggene; af Uglen, Lasse, Las, [ulæseligt] og Bertel; da de andre kørte, gik jeg til Banegården og tog til Kerteminde, hvor jeg var en halv Snes Dage; Du kan tro de 2 smaa er søde, Lillepigen taler nu så fornuftigt og lille Jeppe siger alting bagefter, det er en dygtig Dreng og lille Ane er blevet meget blidere, det er sjældent hun er arrig nu; jeg havde meget med dem at gøre da Barnepigen havde Ferie og Else og Frk. Hansen havde travlt, jeg gik til Stranden med dem, hvor de morede sig herligt med at samle Skaller; mens jeg var der var vi alle en Eftermiddag ude hos Elses Forældre og Else og jeg var på Rådhuset og se Las's Freskoer; den sidste Søndag jeg var der var Las, Puf og jeg i Svendborg for at se til Farbror Urban, han var meget glad over at se os og havde det virkelig forbavsende godt, han ser og hører dårligt, men ellers rask og i godt Humør, tænk han bliver 90 i December; Familien var umådelig elskværdig de har fået bygget et Sommerhus på Thurø og da vi havde drukket Kaffe kørte vi allesammen derover, det varede kun 10 Minutter, der var dejligt, det lå helt nede ved Stranden begge Døtrene havde Kajakker; vi var der en Timestid og kørte så hjem til et overdaadigt Aftensbord; KL. 9 kørte 
 [Skrevet på tværs øverst på s1:]
 X Sverrig og 3 store og nogle mindre Akvareller i Kerteminde og nu skal hun male i Birkerød så hun kan få en god Udstilling på Grønningen i Januar. Heirings har bygget dem et dejligt nyt Hus i en Del af deres Have og solgt det andet og vi har fået Fru Ferlov til Genbo, hun har lejet det ny Hus nede ved Søen for 2 År; Hans Christian Branner har ogsaa lejet i Birkerød i Skrivergaarden, ikke så langt fra os, så vi har snart mange gode Venner derude. Nå nu må jeg vist slutte, det er da et nogenlunde langt Brev selv om det ikke er særlig morsomt. -
 [Skrevet langs venstre kant på brevets s1:]
 Hav det nu godt til vi ses kæreste Bi, hils Manse mange Gange når Du ser ham og tusind Hilsner og Kys til Dig selv fra Rie. – 
 [Skrevet på hovedet øverst på s. 1:]
 Alle på Lundsgård hilser. – De små Hunde er henrivende.</t>
   </si>
   <si>
     <t>1938-02-13</t>
   </si>
   <si>
     <t>Sallinge Kro</t>
   </si>
   <si>
     <t>Thora Cohn
 Drude Jørgensen
 Alhed Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Karen Pilegaard
 Lars Pilegaard
 Valdemar Rørdam
 Jørgen Schou
 Karl Schou
 Marie Schou
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem baronessen og professoren var. Gudrun på Sallinge Kro kendes heller ikke. 
 Drude Jørgensen købte en samling af Johannes Larsens oliemalerier med motiv fra H.C. Andersens Den grimme Ælling til ophængning på Fyns Forsamlingshus.
 Else og Andreas Larsen fik i 1938 datteren Thora.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0771</t>
   </si>
   <si>
     <t>Astrid/Dis Warberg-Goldschmidt har det dejligt på Sallinge Kro. Hun nyder at høre fynsk tale igen og at møde søde mennesker. Måske skal hun en tur til Munkebo Kro og vil i så fald besøge Johanne/Junge Larsen.
 Astrid har besøgt Fyns Forsamlingshus og set Johannes Larsens billeder. Hun har også set Alhed Larsens stokroser og Karl Schous interiør med mor og barn på Stiftsmuseet. 
 På Ølstedgaard besøgte Astrid professoren, som læste højt af sine digte. Hun har været i Ryslinge og høre Rørdam samt på besøg på Erikshaab.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wsmJ</t>
   </si>
@@ -2718,51 +2718,51 @@
   </si>
   <si>
     <t>Den eller de sidste sider af brevet mangler. Man kan af håndskriften se, at Andreas Larsen er brevskriveren.
 Rørdam var Vilhelm Larsen/Klaks' tjenestebolig.</t>
   </si>
   <si>
     <t>Andreas/Puf har været klar til at køre Johannes Larsen til Sverige for at se på traner. De to talte i telefon, mens Larsen var hos sin bror, men Larsen var træt og sulten og derfor umulig at få et svar fra. Senere fortalte Gudrun, at Larsen havde sagt, at han skulle arbejde på sine Fynstegninger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yT3u</t>
   </si>
   <si>
     <t>Kære Lysse. 
 Det var morsomt at høre Din Stemme i Formiddags og spændende med de Traner. Jeg har hele Dagen været spændt paa hvad det kunde udvikle sig til og da jeg havde fundet Vognens Passérseddel frem begyndte jeg at vente paa Fars Hjemkomst forat høre, hvordan han stillede sig for at tage Chancen til Tranerne ved et lille Sverigesbesøg. Men han kom slet ikke, først Kl ½ 7 ringede han, at han spiste hos Klakses. Jeg ringede straks derned i Fare for at forstyrre ham i Aftensmaden, men uheldigvis fik jeg ham førend de gik til Bords. Du ved hvordan han er naar han er træt og sulten: Det var umuligt at faa nogen Besked af ham, hvorfor jeg lod ham spise og ringede saa igen Kl. ½ 8, men fik først Forbindelsen Kl 8 og talte med Gudrun, som sagde at han lige var kørt. Jeg spurgte om han havde udtalt sig om Sverigesturen og hun fortalte at han havde sagt: ”nu var han kommet i gang med at tegne Fynstegningerne og man skal jo ogsaa en Gang imellem bestille noget.” Derfor ringer jeg ikke iaften til Höljeryd for jeg betragter det som afgjort, at han ikke vil afbryde sit Arbejde her. Han havde ogsaa paa Rørdam
 [Resten af brevet mangler]</t>
   </si>
   <si>
     <t>1941-11-03</t>
   </si>
   <si>
     <t>Palle -
 Esben Hansen
 Drude Jørgensen
 Peder Kruuse
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Salle
 Eric Struckmann</t>
   </si>
   <si>
     <t>Drude Jørgensen havde Larsens billedserie, "Den grimme Ælling", hængende i Fyns Forsamlingshus, som hun bestyrede.
 Johannes Larsens bror, Vilhelm, boede på gården Rørdam. 
 Afslutningen på brevet mangler.</t>
   </si>
   <si>
     <t>Før Ingeborg Nielsen Vesterdal, g. Jørgensen (Drude) døde, havde hun besluttet, at det beløb, som salget af Johannes Larsens billedserie, "Den grimme Ælling" indbragte, udover hvad hun selv havde givet, skulle deles mellem Larsens sønner og to andre. Andreas (Puf) har fået sine 3000 kr. Esben Hansen undersøger, hvordan Johan (Lysse) kan få sine penge tilsendt.
 Struckmann har været på besøg, og han var underholdende.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/K0nP</t>
   </si>
   <si>
     <t>Mandag 3 Nov 1941.
 Kære Lysse.
 Vi to har faaet 3.000 Kr hver. Som Du vel ved fra Fars Breve er Drude død nu sidst paa Sommeren. Hun havde bestemt, at det som Billedserien "Den grimme Ælling" indbragte mere end hun havde givet for den, skulde deles i lige Dele mellem Palle, Salle, Dig og mig. Det blev altsaa 3.000 til hver. Dine er sat ned i Kerteminde Sparekasse indtil vi hører nærmere fra Dig. Vi var alle 3 til Frokost hos Palle og Else i Lørdags hvor vi fik overrakt de 12 Plovmænd. Far skulde videre til Rørdam paa Jagt, Else og jeg tog hjem om Aftenen. Det var en grundig Frokost med 5 Slags Snaps foruden Bitter; der var kun Salle og hans Kone og Fru P.A. Kruuse foruden os. - Det er vist vanskeligt at sende Penge over til Jer nu, Esben vilde undersøge Mulighederne herfor. - Ja nu er Tiden gaaet saa jeg maa fortsætte med en ny Dato: 19/11.
 Vi har haft Besøg af Struckmann. Han var herlig. "Kære Hr Johannes Larsen, det er med ubehersket Glæde at jeg siger ja til en Snaps". Og lidt senere ved [et overstreget ord] en Lysholmer: "Ja, med ubehersket Glæde og foldede Hænder sætter jeg denne herlige Drik tillivs". Og saadan gik det i det uendelige. Da han vilde byde mig en Cigaret (vi sad straks overfor hinanden) rejste han sig og gik [resten af brevet mangler]</t>
   </si>
   <si>
     <t>1942-08-28</t>
   </si>
   <si>
@@ -2882,51 +2882,51 @@
 Christine Swane fik tildelt livsvarig kunstnerstøtte i 1944. Den var ca. 600 kr. pr. år. (Birgit Bjerre: Christine Swane. Kvindelig maler i mændenes verden (Johannes Larsen Museet 2003) side 109.)
 CS fik Zacharias Jakobsens Legat i 1944 (Weilbach Dansk Kunstnerleksikon)</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Larsen Breve, kasse 1, kuvert 4, 2002/61, A8, lb11.</t>
   </si>
   <si>
     <t>Fødselsdagsbrev. Tillykke med legat, fint salg og at komme på Finansloven.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bfqP</t>
   </si>
   <si>
     <t>Rørdam d. 27’-5’-44.
 Kære Vense! Til Lykke med Fødselsdagen! Og til Lykke med Dit fine Salg, med Legatet og med Finansloven, - det har glædet os meget at høre om. Men husk nu at sætte lidt af paa Din Konto til Skatterne til næste Aar. Desværre er det jo ogsaa nu saadan, at efter den søde Kløe kommer den sure Svie, - og det er jo ikke givet at Hansen i [ulæseligt ord] holder sig til næste Aar. – Søster har være i København til Eksamen, som hun har været meget nervøs for, men hun klarede sig da til mgx, saa det var jo meget fint, og hun blev da ogsaa henrykt for Resultatet. Mon hun ikke har faaet Tid til at ringe til jer? Vi venter hende hjem i Aften, - forhaabentlig er Færgefarten normal, - det er jo ikke hver Dag, det gaar efter Planen. Nu vilde hun meget gerne bytte med en Kollega i Odense, saa hun kunde tilbringe sit sidste Elevaar der. Hun har et lille Haab om det, men det kommer jo an paa hvordan Bibliotekaren i Viborg i stiller sig, og han vil nok ikke ret gerne af med hende. Børnene fra Odense kommer hjem i Eftermiddag, men de skal jo af Sted igen paa Mandag. Anne Lis har dog været her en Uge, hun kom herud med Henning og Mor i Søndags, og maaske faar hun Lov at blive her en Tid endnu, naar de andre rejser, - hun har jo godt af at være her ude paa Landet.
 Her har vi det ellers godt! Ja, I har maaske hørt, at jeg har haft en slem Omgang Influenza og Gulsot i Foraaret. Jeg laa i 3 Uger og begyndte at komme op i Paasken. I Begyndelsen var jeg slemt mat i Sokkerne og der gik temmelig længe inden jeg igen fik min Appetit, - vistnok fordi jeg gik med en Bronkit.
 I min Alder varer det jo temmelig længe med at komme til Kræfter, naar man har været saa langt ude, men nu mangler jeg kun lidt Træning, og føler mig ellers fuldkommen rask.
 Vedlagt følger en Check til Fødselsdagsgaver til Dig og Marie. Desværre kan man jo for Tiden ikke faa ret meget at købe, af det, som man gerne vilde have.
 Mange kærlig Hilsner til Dig og Marie 
 Din hengivne Klaks.</t>
   </si>
   <si>
     <t>1944-07-04</t>
   </si>
   <si>
-    <t>Else Larsen, Else, Andreas Larsens kone</t>
+    <t>Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Marius Christiansen
 R.A. Christophersen
 Thora Cohn
 Johanne Giersing
 I.G. Jacobsen
 Andreas Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Vilhelm Larsen
 Christine  Mackie
 Dagmar Madsen
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Ester -, pige i huset hos Johannes Larsen
 Anna Louise Syberg
 Ernst Syberg
 Franz Syberg
 Gudrun Syberg
 Hans  Syberg
 Lars Syberg
 Ane Talbot</t>
   </si>
@@ -3002,51 +3002,51 @@
 Forabejder findes af
 Peter Hansen: 1. Akvarel i Kobberstiksamlingen 2. A tilhører Holger M. Rasmussen (Scener fra Italien: Studepløjning, Mor med Barn, Hyrde og Pige i Olivenlund ved Pestum (?) Frugt og "Konserves" samles til Noas Ark, der bygges i Baggrunden.)
 Kai Nielsen: 1 Oliemaleri tilhører Harriet Schaldemose (flere findes). Billeder forestiller : "Dellings Porte oplukker" 
 Johannes Larsen: 2 Akvareller tilhørende Holger M. Rasmussen, forestiller Fru Alhed Larsen badende i Aaen ved Gjelskov. Ideen senere anvendt i Litografi ( h.M.R. Nr. 29) og Træsnit (H.M.R. Nr. 161, 161 med Pigen, der bader i Havet. Til sidst anvendt i Odense Raadhus. Se Digte af Valdemar Rørdam og Johs. V. Jensen.
 Fritz Syberg: Skabelsen, et Hæfte (Motiver til Adam og Eva)
 Andre Forabejder kender jeg ikke.
 Faaborg 17.11.1944 Holger M. Rasmussen</t>
   </si>
   <si>
     <t>1946-08-14</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Knuthenborg pr. Bandholm</t>
   </si>
   <si>
     <t>Thora Cohn
 Hans Hvass
 Johannes V. Jensen
 Tage la Cour
 Andreas Larsen
 Ingrid Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot
 Grete Warberg Larsen</t>
   </si>
   <si>
     <t>Grethe er muligvis Grethe Warberg Larsen.
 Hvass, Hans: Sjældne danske Fugle. Gyldendalske Boghandel, 194t. Illustreret af Joannes Larsen
 Brushanebillederne er omtalt i flere breve fra perioden. Der var tale om bestillinger afhivet af Peder Brokholm
 Tage la Cour: Den gode Urt. Med Bibliografi over danske Bøger og artikler om Tobak. Forum 1946. Illustreret af Johannes Larsen.
 Ingrid Larsen var opvokset på skovriddergården Rørdam.</t>
   </si>
   <si>
     <t>Johannes Larsen bliver mere og mere glad for Knuthenborg.
 Der er kommet gråspurve ind i Larsens volière.
 Larsen er ved at være færdig med brushønebillederne. Han skal lave vignetter til en bibliografi om tobak og ved ikke, hvornår han får tid til det store vandbillede. 
 Andreas/Puf og Else er ude for at købe et tæppe til trappestuen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/w48q</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
@@ -3206,51 +3206,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Cddm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pVOo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HJsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rROM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRlR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWPN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DMii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sbqL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jbTJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qNNb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Reqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dnDm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WtLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/99SJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PsLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/03Q9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nri4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BglZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qFVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G1zs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yQFvIOGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/L4o5w43Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/L1wudeOL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jZDf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xJQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MIkM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mTBu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Vlw0aBZa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/I5WSEsCR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EMpF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j11yP8QT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XvHi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ICRA0L2y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LJLtdpIC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tvZc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xQYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1DyT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/npmE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qml5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7l0g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8po" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rez1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/akx6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PWeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qVHjSM8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uNd8BOlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/11FIskzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/At43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5oe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lE3T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1k9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/og43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EAvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CKbE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pLM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yT3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K0nP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TarJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bfqP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZuEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w48q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6H9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Cddm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pVOo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HJsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rROM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWPN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRlR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DMii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sbqL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jbTJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qNNb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Reqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dnDm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WtLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/99SJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PsLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/03Q9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nri4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BglZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qFVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G1zs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yQFvIOGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/L4o5w43Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/L1wudeOL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jZDf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xJQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MIkM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mTBu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Vlw0aBZa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/I5WSEsCR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EMpF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j11yP8QT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XvHi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ICRA0L2y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LJLtdpIC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tvZc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xQYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1DyT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/npmE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qml5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7l0g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8po" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rez1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/akx6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PWeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qVHjSM8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uNd8BOlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/11FIskzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/At43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5oe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lE3T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1k9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/og43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EAvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CKbE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pLM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yT3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K0nP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TarJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bfqP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZuEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w48q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6H9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M77"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -3519,189 +3519,189 @@
       </c>
       <c r="J6" s="5" t="s">
         <v>51</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>52</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>53</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H7" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="E7" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H7" s="5" t="s">
+      <c r="I7" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="I7" s="5" t="s">
+      <c r="J7" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="J7" s="5" t="s">
+      <c r="K7" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="K7" s="5" t="s">
+      <c r="L7" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="L7" s="6" t="s">
+      <c r="M7" s="5" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="D8" s="5" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>67</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>68</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>69</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>70</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>72</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>74</v>
       </c>
       <c r="J9" s="5" t="s">
         <v>75</v>
       </c>
       <c r="K9" s="5" t="s">
         <v>76</v>
       </c>
       <c r="L9" s="6" t="s">
         <v>77</v>
       </c>
       <c r="M9" s="5" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>79</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>81</v>
       </c>
       <c r="J10" s="5" t="s">
         <v>82</v>
@@ -3749,51 +3749,51 @@
       </c>
       <c r="I11" s="5" t="s">
         <v>88</v>
       </c>
       <c r="J11" s="5" t="s">
         <v>89</v>
       </c>
       <c r="K11" s="5" t="s">
         <v>90</v>
       </c>
       <c r="L11" s="6" t="s">
         <v>91</v>
       </c>
       <c r="M11" s="5" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I12" s="5" t="s">
         <v>96</v>
       </c>
@@ -3843,51 +3843,51 @@
       </c>
       <c r="I13" s="5" t="s">
         <v>104</v>
       </c>
       <c r="J13" s="5" t="s">
         <v>105</v>
       </c>
       <c r="K13" s="5" t="s">
         <v>106</v>
       </c>
       <c r="L13" s="6" t="s">
         <v>107</v>
       </c>
       <c r="M13" s="5" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>109</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I14" s="5" t="s">
         <v>111</v>
       </c>