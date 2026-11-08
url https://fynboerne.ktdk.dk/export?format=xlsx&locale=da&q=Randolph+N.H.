--- v0 (2026-06-10)
+++ v1 (2026-11-08)
@@ -155,51 +155,51 @@
 Klk 2 rejste vi derfra, – tog med Toget til Randolph St. - En dejlig 3 Timers Køretur. Toget prustede og stønnede og gik i Fodgang op ad Bjærgene og rutsjedede ned i Dalene, - overalt tæt Skov, - der er Mile mellem hvert lille Hus. Vi skiftede Tog et par Gange, og hver Gang blev det mere primitivt. Det sidste havde kun to Vogne og standsede for Harry og mig ved den Sti som leder den nærmeste Vej hen til Racinehus. 
 Her er henrivende, - aldeles 
 [Fortrykt:]
 RAVINE HOUSE
 L. M. WATSON, PROPRIETOR,
 RANDOLPH. N.H.
 Randolph. N. H., ……………………………………………………………………………..189
 [Håndskrevet:]
 4/
 ideelt. Skønt her er en hel Del Mennesker, er det ikke Spor af Hotelagtigt. Det er de samme som kommer her hvert Aar og bliver her det meste af Sommeren. En Del af dem ere Harrys allerbedste Venner, - han har fortalt mig om dem så ofte at jeg var helt nysgerrig og opsat på dem og mærkelig nok er jeg ikke skuffet, tværtimod. – Her er guddommeligt i enhver Henseende. Selve Huset vandt straks mit Hjærte, - ingen Varmeapparater, ingen Gas, rigtige sodede sorte Kakkelovne, åbne Ildsteder, hvor der er en Ild af Birkebrænde hver Aften, - lavt til Loftet, - et gammelt Bornholmer o. s. v. Det er en rigtig ”Farm”, som man finder nogle få af dem i Dalene. Denne Dal er så bred som op til Ledhullet – og der er Høstakke, Kør, en Hvedemark o. s. v. Til begge Sider gå Bjærgene op til 4 a 6000 Fod. – 2 Dage er gået her allerede, - vi har haft dejligt Vejr og været ude hele Tiden. Harry er 10 Aar yngre her, - Forretninger, Penge og mugne Skinker eksisterer ikke mere for ham. Jeg nyder i fulde Drag Ferien. Vi ere tidligt oppe, - spiser Frokost 7½ og traver så ud i Skoven. I dag gik vi omtrent den halve Vej op ad Mount Adams. Hvordan
 [De eller den sidste side af brevet mangler].
 [Indsat øverst på første bevarede side; på tværs:]
 Jeg har fået dit lange interessante Brev i Aften. Hils dem alle 1000 Gange fra Elle</t>
   </si>
   <si>
     <t>1899-10-03</t>
   </si>
   <si>
     <t>Laura Warberg</t>
   </si>
   <si>
     <t>Boston</t>
   </si>
   <si>
     <t>Harris Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Nelly Tailor
 - Taylor</t>
   </si>
   <si>
     <t>Laura Warberg besøgte i efteråret 1899 datteren Alhed Larsen og hendes mand, Johannes Larsen, samt deres lille søn på ejendommen Båxhult i Småland, Sverige. 
 Ellen og Harris Sawyer blev gift i Boston 25. juni 1899. De boede den første tid i hus sammen med Harris' familie, som efter Ellens mening rodede for meget. 
 Kristen Landpost kendes ikke.
 Tokaj er en hvidvinsdrue, som anvendes i vinregionen Tokaj-Hegyalja i Ungarn. 
 Smyrnatæpper er en handelsbetegnelse for håndknyttede tæpper fra det vestlige Tyrkiet, fremstillet fra slutningen af 1800-tallet og eksporteret i store mængder fra Smyrna (nuv. İzmir). De ofte store tæpper med enkle mønstre var billige og populære i Vesten i første halvdel af 1900-tallet (Lex.dk).
 Dr Sargents kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1549</t>
   </si>
   <si>
     <t>Nu er Laura Warberg nok hjemme fra Småland. 
 Det er blevet efterår i Boston. Eastman fylder kul på fyret i kælderen hver morgen. Det er en let og dejlig måde at fyre op på, men familien bliver forvænt af det. Ellen tror, at det er sundt at opholde sig i skiftende temperaturer. 
 Harris Sawyer er rask, og han knokler meget. Om aftenen spiller han og Ellen skak. Den forrige aften vandt hun, og efter den begivenhed besøgte de Tailors. Deres lille hus er hyggeligt og meget ordentligt. Stuen er ejendommelig med indbyggede glasskabe til porcelæn. Det er nemt at holde orden, når husarbejdet ikke er besværligt.
 Man kan få dejlig, billig frugt i Boston.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7GyO</t>
   </si>
   <si>
     <t>Boston Okt. 3de 99.