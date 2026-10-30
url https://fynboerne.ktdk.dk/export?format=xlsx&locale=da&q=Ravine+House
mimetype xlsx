--- v0 (2026-06-10)
+++ v1 (2026-10-30)
@@ -111,51 +111,51 @@
 RANDOLPH. N.H.
 Randolph. N. H., ……………………………………………………………………………..189
 [Håndskrevet:]
 4/
 ideelt. Skønt her er en hel Del Mennesker, er det ikke Spor af Hotelagtigt. Det er de samme som kommer her hvert Aar og bliver her det meste af Sommeren. En Del af dem ere Harrys allerbedste Venner, - han har fortalt mig om dem så ofte at jeg var helt nysgerrig og opsat på dem og mærkelig nok er jeg ikke skuffet, tværtimod. – Her er guddommeligt i enhver Henseende. Selve Huset vandt straks mit Hjærte, - ingen Varmeapparater, ingen Gas, rigtige sodede sorte Kakkelovne, åbne Ildsteder, hvor der er en Ild af Birkebrænde hver Aften, - lavt til Loftet, - et gammelt Bornholmer o. s. v. Det er en rigtig ”Farm”, som man finder nogle få af dem i Dalene. Denne Dal er så bred som op til Ledhullet – og der er Høstakke, Kør, en Hvedemark o. s. v. Til begge Sider gå Bjærgene op til 4 a 6000 Fod. – 2 Dage er gået her allerede, - vi har haft dejligt Vejr og været ude hele Tiden. Harry er 10 Aar yngre her, - Forretninger, Penge og mugne Skinker eksisterer ikke mere for ham. Jeg nyder i fulde Drag Ferien. Vi ere tidligt oppe, - spiser Frokost 7½ og traver så ud i Skoven. I dag gik vi omtrent den halve Vej op ad Mount Adams. Hvordan
 [De eller den sidste side af brevet mangler].
 [Indsat øverst på første bevarede side; på tværs:]
 Jeg har fået dit lange interessante Brev i Aften. Hils dem alle 1000 Gange fra Elle</t>
   </si>
   <si>
     <t>1899-08-20</t>
   </si>
   <si>
     <t>Laura Warberg</t>
   </si>
   <si>
     <t>Bellevue St.</t>
   </si>
   <si>
     <t>Malin   Holmström-Ingers
 Jonas Lie
 Christine  Mackie
 Charles Pear
 Clarence Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 - Taylor
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Separationsspørgsmålet: Ellen og Harris Sawyer boede den første tid af deres ægteskab sammen med hans forældre, søstre og bedstemor. Det fungerede ikke, så Harris og Ellen arbejdede på at komme til at bo for sig selv. 
 Fran Dewick og hans forlovede kendes ikke; heller ikke Mr. Edmans, Føreren eller Dr. Richards med kone og døtre. 
 1 amerikansk alen er 62,81 cm.
 En gammel dansk fod er en historisk længdeenhed, der før metersystemets indførelse i 1907 var defineret som 31,385 cm (ofte rundet til 31,4 cm). En dansk fod svarer til 12 tommer (á 2,615 cm) og udgør halvdelen af en alen.
 Den danske mil blev afskaffet ved metersystemets indførelse i 1907, hvor den omregnedes til 7532 meter.
 Det vides ikke, hvad en Marie Kirstine Gryde er.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1526</t>
   </si>
   <si>
     <t>Ellen og Harris Sawyer har haft en dejlig rejse, og det er svært at komme hjem til familien. De to har diskuteret separationen, og de har nu vendt sagen med Harris' familie. Man flytter formodentlig hver til sit om to måneder. 
 Rejsen bestod af en todages fodtur over bjergene. Flere af deltagerne måtte melde fra, men fire personer kom afsted. De vandrede gennem løvskov op ad bakke. Højere oppe var der granskov og vandfald med iskoldt, krystalklart vand. Føreren gik i forvejen til en lille hytte, hvor han havde tændt op i ildstedet. Han havde medbragt forsyninger og kogte kødsuppe samt serverede skinke, kartofler mm. Efter maden studerede man måneskinnet og udsigten. Inde i hytten igen fortalte føreren om dengang, hvor han havde dræbt en bjørn. Man sov på et leje af grankviste og med dækkener over sig. Næste morgen vandrede selskabet videre. På toppen af Mount Washington er der opført et fancy hotel, hvilket generede alle, men de gik alligevel derind og fik et dejligt måltid. Derefter gik de ned ad bakke, hvilket var hårdt. 
 Ellen og Harris har også besøgt Ravinehouse, som er en kombination af en bondegård og et hotel. Her lærte Ellen et par søde familier at kende. Ellen ville gerne på en vandretur i bjergene med Andreas/Dede Warberg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/xcGh</t>
   </si>
   <si>
     <t>Bellevue St Aug 20.