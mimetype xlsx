--- v0 (2026-06-11)
+++ v1 (2026-09-20)
@@ -476,91 +476,91 @@
 Johannes Larsen kalder postvæsenet en uudgrundelig institution og er vred over deres håndtering af poste restante breve.
 Han spørger, hvornår Lysse er færdig med eksamen, da datoen måske er blevet ændret.
 Johannes Larsen har nu lavet 70 tegninger og 6 akvareller på turen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/oHIz</t>
   </si>
   <si>
     <t>Sidø 21 Juni 1921
 Kæreste Alhed!
 I Dag er det nok 23 Aar siden jeg kom ned til Svanninge til Dig. Der var en dejlig Tid. Vi har ligget indeblæst 2-3 Dage nede i Lindelse Nor og spist vort Brød op og brugt Vandet men i Gaar Eftermiddags kom vi til Rudkjøbing igen. Tak for Brevet. Det kostede 20 Øre til trods for at der var for 40 Øre for mange Frimærker paa eller maaske rettere derfor. Postvæsenet er en uudgrundelig Institution. De forklarede Puf at et poste restante Brev ikke kunde være express, da expressen først begynder ved Udbæringen, Togene Gaar nemlig lige hurtigt, men alligevel kostede det 20 Øre fordi det var utilstrækkeligt frankeret. 
 Jeg har nu lavet ca 70 Tegninger og 6 Aquareller. 
 Vi har det udmærket og lever godt, men det er jo et kedeligt Blæsevejr i den sidste Tid og i Dag kommer der af og til Byger med Regn og Hagl. Hvornaar bliver Lysse færdig. Alfred Nielsen fortalte Puf at de ventede deres yngste Dreng hjem fra Sorø en af Dagene, det var nok forandret noget med Sommerferien og Examen sluttede tidligere og han mente det var ens for alle Skoler. Jeg skal hilse fra Alfred Nielsens. Vi sejlede i Morges</t>
   </si>
   <si>
     <t>1943-09-13</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Knuthenborg pr. Bandholm</t>
   </si>
   <si>
     <t>Johan Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Johannes Larsen havde i flere omgange en tam odder. De hed alle Jokum. 
 Sommerestauranten Pax var ejet af Johannes Larsens gode venner Tulle og Due Nan Nielsen.</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Der er 4-500 tyskere i byen. De danske soldater er interneret, og tyskerne har lagt beslag på Kertemindes skoler og restaurationslokaler. 
 Odderen har været stukket af, og den åd en gråand, men Larsen fangede den i en fælde. 
 Larsen arbejder på søbilledet og går i vandet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/MGKI</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 13 Septbr 1943.
 Kære Grevinde!
 Tak for Dit lange Brev. Her har vi det godt fredeligt, altsaa her oppe. Byen er fuld af Tyskere, vist en 4-500 Stks. De har taget Lejren og interneret vore Soldater, lagt Beslag paa Borger- og Realskolen og Teknisk Skole og Hotellets Theatersal og Selskabslokaler og Sommerrestauranten Pax”. Nu kan man jo køre med Togene igen, saa maa vi jo haabe at det varer til jeg skal rejse til Knuthenborg. Odderen var ude i 3 Nætter og blev saa sulten at han aad en Graaandrik, men saa stillede vi en Fælde med Sild i og det kunde han ikke staa for. Jeg slider dagligt i mit store Søbillede og synes ogsaa at det gaar fremad, men for langsomt. Jeg gaar i Vandet naar Solen skinner, mest til Gavn for Billedet, men det er forøvrigt ganske rart endnu. Puf og Else er cyklet til Odense, men kommer hjem til Aften. Det er jo tilladt nu fra i Gaar. Mange Hilsner
 Din Hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1945-04-22</t>
   </si>
   <si>
     <t>Marius Christiansen
 Christian Jensen, direktør for Odense Zoo
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kaj Skanderup Nielsen</t>
   </si>
   <si>
     <t>Tiras var Johannes Larsens jagthund.</t>
   </si>
   <si>
     <t>Det er svært at skaffe svanehanner på denne tid af året.
 Johannes Larsen har opgivet sine gåture på stranden med hunden, da det vrimler med tyske flygtninge dér; kvinder og børn.
 Kaj Nielsen har fået en skrivelse om, at værnemagten nu har ejendomsretten over Tornøes Hotel, og at han skal forlade stedet uden at tage noget med sig.
 Tyskerne mæsker sig nu i Danmark, mens gode danske mænd sulter og dør i koncentrationslejre i Tyskland.
 Larsen maler på bestillingsopgaver og glæder sig til at komme igang med egne arbejder igen. Han beder Christa Knuth huske at sende stauder.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yZ4z</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
 Fru Lensgrevinde
 Christa Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde 22 April 1945.
 Kære Grevinde!
 Tak for Dit Brev. Jeg ringede for et Par Dage siden til Direktør Jensen for at høre om hvordan det gik med Svanehannen, han sagde at han havde prøvet flere Steder uden Held, men at han ikke helt havde opgivet at faa en. Om Efteraaret vrimler det med Tilbud sagde han men nu er det ligesom de helt er forsvunden. Forøvrigt mente han ikke at det kunde lade sig gøre at sende den. Der er altsaa ikke meget Haab før til Efteraaret. Jeg har opgivet min dejlige Tur langs Stranden med Tiras. I Fredags var Stranden oversvømmet med tyske Flygtninge mest Børn og Kvinder, Tornøes Hotel, Realskolen og Højskolen er taget af Tyskerne. Kay Nielsen viste mig en Skrivelse han havde faaet, hvori der stod at de omgaaende skulde forlade Hotellet uden at medtage noget, da hans Ejendomsret var annuleret og overgaaet til Værnemagten saa længe Besættelsen varer. Det er jo ikke morsomt for dem, lige efter at de har kostet saa meget paa at faa sat saa godt i Stand. Nu skal de Tyskere gaa her og mæske sig, mens Tusinder af gode danske Mænd sidder i tyske Koncentrationslejre og dør som Fluer af Sult og Pest og Tortur. Paa Grund af Smittefare maa Hunde ikke gaa løse. Vi har det ellers godt og jeg skal hilse fra Else og Puf. Selv maler jeg paa Bestillinger stadig væk, jeg har 7-8 Billeder igang og har maattet sige Nej til en Masse Mennesker. Jeg længes efter at kunne komme til at male lidt for mig selv en Gang igen, det er adskilligt morsommere og giver som Regel ogsaa bedre Resultater. Maa jeg minde Dig om de Stauder til Christiansen, nu er det jo snart Tiden, dersom Du sender lidt rigeligt kan det jo være jeg kan redde lidt ved samme Lejlighed, Du kan jo altid faa et lille Skilderi til Gengæld. Gragaasen ligger paa 6 Æg og en Graaand og en Høne paa hver 10. Mange Hilsner fra Din hengive