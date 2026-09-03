--- v0 (2026-05-24)
+++ v1 (2026-09-03)
@@ -65,51 +65,51 @@
   <si>
     <t>Transskription</t>
   </si>
   <si>
     <t>1948-12-08</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Johannes Larsen</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>Refshalevej 16 Maribo</t>
   </si>
   <si>
     <t>Helge Constantin Jensen
 Andreas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Christa Knuth flyttede efter sin skilsmisse fra Knuthenborg til en villa i Maribo.</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Johannes Larsen har været syg med feber. Han skulle have været på jagt med Obert Helge Jensen på Rømø og Slien, men han måtte aflyse. De kom afsted en anden dag. En fisker har lovet Larsen en sejltur til Hatterrevet nord for Samsø, og Larsen har fået bestilling på et billede derfra. 
 Johannes Larsen kommer den 13. for at deltage i Christa Knuths fødselsdag.
 Peter fra Båxhult har været på besøg.
 Larsen spørger, om Christa Knuth fik byttet den villa, som hun havde købt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/CaeP</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 16.
 Maribo. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde 
@@ -165,51 +165,51 @@
     <t>https://fynboerne.ktdk.dk/d/yC38</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 238
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej
 Maribo
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 17 Jan. 1949.
 Kære Grevinde!
 I Dag har jeg igen malet lidt paa det omtalte Billede, men da der var noget jeg var i Tvivl om har jeg begyndt paa et mindre Billede fra samme Sted men med en anden Staffage, saa faar vi jo se om det hjælper. I Dag regner det og der kommer flere og flere Eranthis. Ellers er her ikke sket noget.
 Mange Hilsener fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1949-02-07</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Johannes Larsen malede i 1949 en akvarel med motiv fra Hatterrevet samt et oliebillede fra samme lokalitet. Oliebilledet hænger (2024) på kongeskibet Dannebrog.</t>
   </si>
   <si>
     <t>Johannes Larsen har anmeldt sine billeder til Den Frie. Han er snart færdig med billedet til Dannebrog.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bTnA</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 7 Febr. 1949.
 Kære Grevinde!
 Nu har der efterhaanden hobet sig saa mange Breve op, at der maa gøres noget. Jeg har derfor i Dag sat mig til at skrive i Stedet for at bestille noget. Bl.a. har jeg anmeldt mine Billeder til den frie Udstilling. For øvrigt er jeg snart færdig med Billedet til ”Dannebrog”. Sikken en Søndagsvejr i Gaar. I Dag er her mørkt og taaget. For øvrigt gaar Dagene her, den ene efter den anden. Jeg maler hver Dag, og gider ikke skrive om Aftenen, men nu gik den altsaa ikke længere. 
 Hilsener fra Else og Puf og mange fra Din hengivne
 Johannes Larsen.</t>
@@ -224,51 +224,51 @@
     <t>https://fynboerne.ktdk.dk/d/f4hL</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej
 Maribo
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 14 Marts 1949.
 Kære Grevinde!
 Jeg rejser i Dag til Kjøbenhavn og glæder mig til at se Dig en af Dagene. Mange Hilsener
 I Hast. Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1949-03-24</t>
   </si>
   <si>
     <t>Thora Cohn
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>"Tak for Kjøbenhavn!": Af det forrige brev fremgår det, at Johannes Larsen skulle mødes med Christa Knuth i København.</t>
   </si>
   <si>
     <t>Johannes Larsen sender de lovede ex libris. Han kom godt hjem. Larsen takker for gensynet i København. Droslen synger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Ccrr</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 24 Marts 1949.
 Kære Grevinde!
 Her med et Par af de lovede Ex libris. Jeg har lavet et til Else ogsaa men det er endnu ikke reproduceret. Jeg kom godt hjem og Puf, Jeppe og Thora var paa Banegaarden i Nyborg efter mig. Det var et henrivende Vejr i Gaar med Sol hele Dagen, det er næsten stille i Dag som i Gaar men Solen mangler, til Gengæld synger Droslen, mens jeg sidder her og skriver. Der laa en Bunke Breve da jeg kom. Tak for Kjøbenhavn! 
 Mange Hilsener fra
 Din hengivne
@@ -291,51 +291,51 @@
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 5 April 1949.
 Kære Grevinde!
 Tusind Tak for Slipset, som jeg har gaaet med siden det kom. Her har vi det godt, undtagen Jeppe der har ligget en Uges Tid med Feber Doktoren siger det er Forkølelse, han har det dog bedre i det sidste Par Dage. Jeg arbejder med Illustrationerne til den grimme Ælling Jeg havde et langt Brev fra Lysse forleden. Mange Hilsener fra 
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1949-05-28</t>
   </si>
   <si>
     <t>Aage Blomberg
 Thora Cohn
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ove Holger Christian Vind</t>
   </si>
   <si>
     <t>Sanderumgård er en gammel hovedgård, som ligger i Davinde Sogn, Odense Kommune. Ejer 1913-1950: Ove Holger Christian Vind (Wikipedia juni 2024). 
 Rønningesøgaard, også stavet Rønninge Søgård, er et tidligere krongods, beliggende i Rønninge Sogn i Kerteminde Kommune (Wikipedia juni 2024). 
 Christianslund Badehotel lå i Nyborg – lukkede i 1965 (Arkiv.dk). 
 Juelsberg Gods ligger ved Nyborg.
 H. C. Andersen: Den grimme ælling med illustrationer af Johannes Larsen udkom i 1955 på Gyldendal.</t>
   </si>
   <si>
     <t>Johannes Larsens familie har været på en udflugt til tre fynske herregårde. Alle steder blev der holdt foredrag. Ca. 400 gæster deltog.
 Larsen har nu lavet 18 akvareller til Den Grimme Ælling.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/MJeE</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 [X over hele forsiden].
 Søndagsbrev.
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej
 Maribo. 
 [På kuvertens bagside:]
@@ -365,51 +365,51 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/9ovg</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 29 Maj 1949.
 Kære Grevinde!
 Paa Hotellet er alt optaget. Vores Sommerlejlighed er bleven forbudt og skal være Helaarsbeboelse, saa Grethe og hendes Mand bliver boende der. Derved har vi faaet vores Gæstekammer disponibelt og dersom Du og Elisabeth vil tage til Takke med det er I velkomne. Dersom I bestemmer Jer til at komme vil vi være glade for et Par Ord om hvilken Dag det bliver. Mange Hilsener fra 
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1949-10-06</t>
   </si>
   <si>
     <t>Andreas Larsen
 Elena Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Johannes Larsen kommer til Nakskov lørdag. Elena/Bimse samt Andreas/Puf og Else Larsen har kørt for ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UT5v</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth.
 Refshalevej 
 Maribo. 
 [På kuvertens forside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde Torsdag 6 Octbr 1949
 Kære Grevinde!
 Tak for Brevet som laa her da jeg kom hjem i Aftes. Det passer udmærket. Dersom Du ikke hører nærmere fra mig kommer jeg til Nakskov paa Lørdag. Det er vel ved den sædvanlige Tid. Det skal jeg undersøge nærmere. Bimse kørte mig til Kjøbenhavn i Forgaars og i Gaar Eftermiddag til Korsør, til Motorfærgen Kl 4, hvor Puf og Else tog i mod mig. Alt staar vel til her. Hilsen fra Else og Puf. Mange fra
 Din hengivne 
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1949-11-23</t>
@@ -439,51 +439,51 @@
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 23 Novbr. 1949
 Kære Grevinde!
 Ved at rode i nogle Breve fandt jeg nogle Ex libris. Det er lavet til Fru Schaldemose, Holger M Rasmussens Søster, hun skulde bruge det til en Gave til en Dr. H[ulæseligt]sher der havde været hendes afdøde Mands Læge. Jeg fandt ogsaa et Par med en Isfugl til en Hr. Evensen, men det har Du vist faaet. Jeg er i Dag bleven færdig med de 2 smaa Akvareller til Konsulenten, han skal have en til, men den skal først leveres 6 Juni. Saa nu kan jeg igen begynde at lave lidt til mig selv. Mange Hilsner 
 Din hengivne
 JL. 
 PS.
 Det er morsomt for Adam at han skal op og skyde Tjurhaner. Hils ham
 JL. 
 [Indlagt i brevet: Ex libris til A. H. B. H.]</t>
   </si>
   <si>
     <t>1949-12</t>
   </si>
   <si>
     <t>Brevkort</t>
   </si>
   <si>
     <t>Thora Cohn
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot</t>
   </si>
   <si>
     <t>Alle ønsker Knuth-familien god jul og godt nytår.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9z4p</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [På kortets billedside:]
 [Tegning og fortrykt:]
 ”Nej, det er ingen Kalkun. 
 [Håndskrevet på tekstsiden:]
 Kære Grevinde!
 Alle vi her ønsker Dig og Elisabeth og Adam en rigtig glædelig Jul og et godt Nytaar!
 Din hengivne
 JL.</t>
@@ -507,51 +507,51 @@
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej
 Maribo
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [Julemærket 1949. Poststempel]
 [På postkortets billedside: Tegning og fortrykt: Du kan tro, det er et Kalkunæg – ”]
 [På kortets tekstside:]
 Kjerteminde 22/12 – 1949.
 Kære Grevinde!
 Tak for Brev og Penge og sidst men ikke mindst ”Byvnh. violet” som jeg sidst smagte i Kolding paa Vej til Tønder. Det var et fint Resultat af Adams Jagt. Jeg har vist skrevet det før, men alligevel Glædelig Jul og godt Nytaar. Din hengivne JL. 
 [Fortrykt på kortets bagside:]
 Reproduceret efter Johannes Larsens originaltegning til eventyret ”Den grimme Ælling” af H.C. Andersen.</t>
   </si>
   <si>
     <t>1950-01-10</t>
   </si>
   <si>
     <t>Johan Havemann
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Den omtalte grosserer er formodentlig Johan Gunnar Havemann.</t>
   </si>
   <si>
     <t>Billedet er ejet af grosserer Havemann, og der stod i udklippet, at det var knap 2000 kr. værd.
 Larsen har ikke fået malet flere billeder end møllen. Man har haft en mindre brand i fyrkælderen på Møllebakken. Andreas/Puf Larsen slukkede den, men ringede også til Falck. Brandmændene fik hver en cigar.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/SPLE</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej
 Maribo. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 10 Jan. 1950.
 Kære Grevinde!
 Tak for Brevene. Det sidst sendte Udklip fortalte mig at det var Grosserer Havemann der ejer Billedet, det vidste jeg ikke. Forøvrigt syntes jeg det var lidt utidigt af Bladet at skrive at det var knap 2000 Kr værd. Efter en stille Taagedag i Gaar har vi nu igen Snestorm fra SØ. Jeg har ikke faaet malet flere Billeder end Møllen, da jeg har haft en hel Del smaa Bestillinger, jeg er lige bleven færdig med et Bogbind til en af Pufs Kunder. Vi havde en mindre Ildløs her i Morges, Else opdagede Røg i Fyrkælderen hvor der var gaaet Ild i en Brændekurv. Puf slukkede den med Ildslukkeren men da de ikke kunde se for Røg ringede de til Falck, der kom med en stor Udrykningsvogn og Politi og Brandvæsnet. Der var nu ikke mere Ild og Puf gav hele Forsamlingen hver en Cigar saa drog de af igen. Vil Du hilse Adam og Elisabeth. Puf og Else beder hilse og mange [ulæseligt ord] fra JL.</t>
   </si>
@@ -619,92 +619,92 @@
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej.
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 26 April 1950.
 Kære Grevinde.
 Som Du ser er jeg nu hjemme igen. Jeg havde det som altid dejligt paa Båxhult, men det jeg var kommen derop for faldt ikke saa heldigt ud. Til Trods for at jeg var med Lysse ude ved 4 Tiden 6-7 Gange og selv en Morgen stod op Kl. 2 ¾ og sad paa et Sted i Skoven fra Kl. 3-4 og et andet Sted en halv Time kom jeg ikke Tjurene, nærmere end til et Par Gange at høre nogle fjerne Lyde. For øvrigt regnede det med Undtagelse af et Par Dage hele Tiden og frøs hver Nat. Den Aften vi havde bestemt til at tage hjem næste Dag, sagde min Søster at næste Gang hun kom derop vilde hun gerne til Smålands Taberg, hvorpaa Lysse sagde at det kunde hun komme i Morgen. Næste Dag var det straalende Solskin og næsten Stille. Bimse ringede til Skolen og bad Søster og Jonas fri og saa kørte hun og Marie og Børnene og jeg ad Nissastigen til Jönköping, hvor vi spiste Frokost i Alphyddan, en højt over Byen beliggende Beværtning med Udsigt over Byen og Vättern og Visingsø og Husquarna. Derefter kørte vi op paa Taberg, hvor der var masser af blaa Anemoner, som vi gravede nogle Stykker op af, deriblandt en smuk rød som Søster fandt. saa kørte vi ad Sagastigen hjem og var hjemme til Aftensmad. Dagen efter kørte Bimse mig os ["mig" overstreget; ”os” indsat over linien] til Birkerød hvor jeg overnattede og næste Dag kørte hun mig til Korsør og Puf hentede mig i Nyborg. Nu har jeg i et Par Dage ordnet den Post her laa og besvaret det nødtørftige og saa skulde jeg i Morgen se at faa begyndt at bestille noget. Paa Fredag Kl. 12 skal jeg til Indvielsen af det nybyggede Pax. Mange Hilsener ogsaa til Adam.
 Din hengivne
 Johannes Larsen</t>
   </si>
   <si>
     <t>1950-05-02</t>
   </si>
   <si>
     <t>Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Aage Marcus</t>
   </si>
   <si>
     <t>Betesmark: Svensk ord for overdrev eller græsgange med ringe udbytte. 
 Restaurant Pax var ejet af Johannes Larsens venner Johanne og Johan Due Nielsen. Se nærmere om restauranten i deres biografier. 
 Else Larsen blev født 28. april 1910.</t>
   </si>
   <si>
     <t>Johan/Lysse Larsen har set tjurhøns. Johannes Larsen har været til indvielsesfest med en god frokost på Pax. Han skriver rejseerindringer til en serie publikationer, som aage Marcus har sat i scene.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wt9k</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 2 Maj 1950.
 Kære Grevinde!
 Tak for Brevet med Bøgeløvet, saa langt fremme er vi ikke her i Haven, her har været en væmmelig Kulde indtil i Gaar da Termometret pludselig røg op til en Snes Grader. Santidig med Dit Brev fik jeg et fra Lysse der meddeler at han den [Dag] jeg var rejst om Eftermiddagen fra mit Værelse saa 3 skogrende Tjurhaner og en Del Høner i Betesmarken. Jeg var i Fredags til Indvielsesfrokost i ”Pax”. Der var ca 40. Haandværkerne Politiet Pressen og Byraadet o s. v. Der er bleven vældigt fint og vi fik en god Frokost, men det gik ud over Appetitten til Elses Fødselsdagsmiddag om Aftenen. Ellers sidder jeg og skriver om Barndomsminder fra Rejser i Sverige og andet. Det er Aage Marcus der har sat mig til det i Haab om at det kan bruges i en Serie Publikationer, som han redigerer hos Gyldendal, de kaldes ”con amore”. Jeg tror nu ikke rigtig paa det, jeg synes det falder noget tørt ud. Jeg skal hilse fra Else og Puf. Vil du hilse Adam og Elisabeth.
 Mange Hilsner fra 
 Din hengivne
 JL.</t>
   </si>
   <si>
     <t>1950-05-16</t>
   </si>
   <si>
     <t>Thora Cohn
 Christian David
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Peter Magnussen
 Alfred Nielsen
 Leo Swane
 Viggo Winkel</t>
   </si>
   <si>
     <t>Paulownia tormentosa: Kejsertræ.
 Det vides ikke, hvem Söderberg var.</t>
   </si>
   <si>
     <t>Johannes Larsen kom godt hjem fra Spodsbjerg og Svendborg.
 Misteltensfrøene spirer fint. Haven står flot, men tårnfalken er druknet. 
 Larsen har solgt flere akvareller hos Winkel &amp;amp; Magnussen, end han havde regnet med.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0JgV</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
@@ -741,51 +741,51 @@
 Chr. Knuth
 Refshalevej
 Maribo
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 25 Maj 1950.
 [Tegning]
 Det er Pavlowniaen.
 Kære Grevinde!
 Desværre mangler den Duften, men maaske er der en udsprungen i Knuthenborg Park. Spørg Skovrideren. Jeg har nu funden ca 30 spirede Misteltenbær i Haven, saa der bliver jo nok nogle Stykker der klarer sig. Vedlagt en Indbydelse til ornithologisk Exkursion paa Lolland som jeg tænker saa smaat paa at deltage i. 
 Mange Hilsener fra 
 Din hengivne 
 JL.
 P.S.
 Blomsterne sidder i Enden af Grenene og der er op til 8 i nogle af dem</t>
   </si>
   <si>
     <t>1950-06-09</t>
   </si>
   <si>
     <t>Johan Due Nielsen
 Johanne Due Nielsen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Johannes Larsen har været på tur til Galgebakken nær Ringe. Turen blev afkortet på grund af torden.
 Due Nielsen har købt "Landevejefter regn" for 1700 kr. Larsen synes, at det er sjovt, at billedet kom til Kerteminde igen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/eDky</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 
 Maribo
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 9 Juni 1950.
 Kære Grevinde!
 Tusind Tak. Jeg kom godt hjem og har haft nogle dejlige Dage og været i Vandet et Par Gange. I Gaar Eftermiddags kørte vi en Tur ned gennem Fyn til et Sted jeg gerne vilde se igen, det hedder Galgebakken og ligger mellem Ringe og Hillerslev og hvorfra der er en storslaaet Udsigt ned over det sydlige Fyn. Derfra kørte vi til Brobyværk og spiste til Aften i Kroen. Vi vilde have været længere, men da det begyndte at stænke og saa ud til Torden kørte vi hjem og slap for at blive vaade. ”Landevejen efter Regn” købtes af Due Nielsen for 1700 Kr. Det er morsomt at det kom til Kjerteminde igen. Hermed nogle Mærker som Else havde givet mig med og som jeg glemte at aflevere. Dine Bøger sender jeg en af Dagene Mange Hilsener fra 
 Din hengivne
 JL.</t>
   </si>
   <si>
@@ -869,51 +869,51 @@
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde Chr. Knuth
 Refshalevej
 Maribo
 Danmark. 
 [På kuvertens bagside:]
 Johannes Larsen
 Båxhult
 Långaryd
 Sverige. 
 [I brevet:]
 Båxhult 9 Octbr. 1950.
 Kære Grevinde
 Tak for Søndags B.T. Dersom Du sender den der kommer i Morgen bliver det den sidste, for Bimse har lovet at køre mig til Kjøbenhavn paa Fredag. Det har været et bedrøveligt Vejr, det har regnet hver Dag i de sidste 5 Dage, hvad der har forsinket mit Arbejde meget, jeg har kun faaet malet 9 Akvareller og havde planlagt 6-7 til. Det er jo heller ikke morsomt for Lysse at se Sæden staa og raadne paa Markerne og han kan heller ikke faa pløjet Kartoflerne op. Jeg har en Del jeg skal have gjort i Kjøbenhavn saa jeg ved ikke hvornaar jeg kan komme til Maribo og om jeg i det hele taget kan naa at komme der, men det kan vi jo tale om i Telefonen. Jeg tager ind paa la Cours Hotel, hvis jeg kan faa Plads. Mange Hilsener ogsaa fra Bimse og Lysse.
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1950-10-26</t>
   </si>
   <si>
     <t>Thora Cohn
 Adam Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen skrev erindringer fra blandt andet Sveriges-ophold til Aage Marcus' bog "Jeg kan huske", som udkom 1950.</t>
   </si>
   <si>
     <t>Johannes Larsen har slidt med manuskriptet og sendt det afsted. Derefter har han skrevet breve. Andreas/Puf og Else er med børnene i Odense.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bk12</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 26 Octbr. 1950.
 Kære Grevinde.
 Tusind Tak for sidst! Vi havde en god Rejse hjem og kom lige til pas til Færgen. Jeg gik straks i Gang med Manuskriptet og i Gaar sled Puf og jeg i det hele Dagen og fik det sendt af om Aftenen. I Dag har jeg siddet og besvaret Breve hele Dagen, der laa jo en Masse Post der havde hobet sig op i min Fraværelse heldigvis kunde det meste gaa i Kakelovnen. Puf og Else og Børnene er i Odense, henholdsvis til Frisør og paa Blomsterudstilling. Jeg har sat dem til at faa Rejer med hjem, altsaa Nordsø Rejer, men det er jo ikke sikkert det lykkes. Hils Adam! Mange Hilsener til Dig selv fra
 Din hengivne
@@ -934,51 +934,51 @@
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth.
 Refshalevej 
 Maribo. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 29 Decbr. Novbr. ["Decbr." overstreget; ”Novbr.” indsat over linien] 1950
 Kære Grevinde
 Tusind Tak for Brevet i Dag. For Din venlige Omtale af Bogen og for den henrivende Slutning)x. Det var hyggeligt. Jeg er nu oppe igen og helt rask. Jeg havde ondt ved at komme af med Forkølelsen, men saa fik jeg en modbydelig Tandbyld i en Øjentand og gik i Seng et Par Dage og det slog Forkølelsen ihjel. Doktoren kom og stak Hul i Bylden og saa var den klaret. I Dag har jeg siddet og skrevet Breve hele Dagen og i Morgen skal jeg til at male igen. Mange Hilsener fra
 Din hengivne
 Johannes Larsen
 )x Drømmen</t>
   </si>
   <si>
     <t>1951-02-08</t>
   </si>
   <si>
     <t>Marius Christiansen
 Johan Due Nielsen
 Johanne Due Nielsen
 Viggo Hansen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Else Larsen var meget nedbrudt efter, at hun havde født et barn, der døde efter få dage. Af et brev fra Johannes Larsen til sønnen Johan Larsen skrevet samme dag som dette fremgår det, at hun allerede var indlagt og ventede på at blive overført til Dianalund. Dette hospital blev grundlagt 1897 og var specialiseret i at behandle epilepsi og psykiske sygdomme (Lex.dk).
 Det vides ikke, hvad havnefogeden i Kerteminde hed.</t>
   </si>
   <si>
     <t>Johannes Larsen maler et billede af Due Nielsens hund. Det er en fødselsdagsgave.
 Larsen har været til en 60års fødselsdag.
 Else Larsen venter på at komme til Dianalund.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/1Nsh</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Lensgrevinde
 Chr. Knuth
 Refshalevej
 Maribo.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 8 Febr. 1951.
 Kære Grevinde!
@@ -1090,94 +1090,94 @@
 Refshalevej 
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
 P.T. Kastelsvej 23
 Kjøbenhavn
 Ø.
 [I brevet:]
 Kjøbenhavn 8 Maj 1951.
 Kære Grevinde.
 Forrige Mandag kørte jeg med Lysse og Bimse til Kjøbenhavn. Dagen efter kørte Lysse og jeg til Kjerteminde og Onsdag hentede Lysse en Pige paa Lindøgaard og saa kørte vi til Kjøbenhavn. På Vejen var vi hos Christiansen hvor Lysse fik nogle Mille fleuræg og Dværgvagtelæg og efter at vi havde faaet en Malurtbitter kørte vi til ”Pax” hvor Lysse saa Billederne, vi fik en Kreuterbitter og kørte videre. Vi var inde i Slaglille Kirke og kørte til Zoologisk Have. Torsdag kørte Else J.V. mig ud til mine Søstre i Birkerød. Nu har jeg faaet talt med en Del Mennesker her og været hos min Skræder og bestilt et Sæt Tøj, det bliver 100 Kr dyrere for hvert Aar. Paa Fredag rejser jeg hjem det er jo Pufs Fødselsdag paa Lørdag. Desværre er det vist ikke saa godt med Else. Puf hentede hende paa Dianalund og kørte nogle Dage med hende til Møen og skulde komme hjem til Kjerteminde om Aftenen den Dag Lysse og jeg kørte derfra. Da vi var i Birkerød havde han ringet og bedt dem sige til mig at jeg ikke maatte tage nogen med hjem, det lyder jo ikke saa godt, saa jeg er meget spændt paa hvordan det staar til, naar jeg kommer hjem.
 Mange Hilsener fra Din
 hengivne
 Johannes Larsen.
 P.S.
 Da vi rejste fra Båxhult var det ottende Kuld Kalkunkyllinger kommen saa der var ca 800. Peter havde været i Kjøbenhavn og var bleven antaget til at begynde paa polyteknisk Læreanstalt, hvor han skal læse til dansk Ingeniør.
 JL.</t>
   </si>
   <si>
     <t>1951-06-10</t>
   </si>
   <si>
     <t>Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Vilhelm Lundstrøm
 Albert Lørup
 Henry Lørup</t>
   </si>
   <si>
     <t>Alberts Lørups brev findes ikke sammen med det her indsatte brev.
 Else Larsen blev indlagt på Dianalund, efter at hun fødte et barn, der døde efter få dage.</t>
   </si>
   <si>
     <t>Det er dejligt, at Christa Knuth skal til London.
 Albert Lørup vil forære Larsen Henry Lørups selvportræt.
 Larsen maler. Han vil gerne se Lundstrøm-udstillingen. 
 Det går bedre med Else.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/DQtj</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 10 Juni 1951.
 Kære Grevinde.
 Tak for Dit Brev. Det er morsomt for Dig, at Elisabeth har inviteret Dig til London, det er en dejlig By. Jeg vedlægger Albert Lørups Brev. I Forgaars fik jeg Brev fra ham, han vil forære mig sin Broder Henrys Selvportræt, hvad jeg er meget glad ved. Henry var en af mine bedste Venner. Jeg er kommen i Gang med at male her og haaber at faa lavet en Del i den nærmeste Fremtid. Jeg havde egentlig stor Lyst til at rejse ind og se Lundstrøms Udstilling men jeg faar vist ikke samlet mig sammen til det. Jeg synes det gaar bedre med Else i den senere Tid, jeg skal hilse fra hende og Puf. Hils Adam og mange Hilsener til Dig selv fra 
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1951-07-02</t>
   </si>
   <si>
     <t>Thora Cohn
 Thorvald Hagedorn-Olsen
 Elisabeth Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Vilhelm Lundstrøm
 Viggo Madsen
 Gerda Rasmussen
 Holger Rasmussen</t>
   </si>
   <si>
     <t>Vilhelm Lundstrøm døde i 1950. I 1951 afholdt man en mindeudstilling over ham. Den fandt sted på Charlottenborg i maj, på Århus Rådhus juni-juli og i Oslo august-september. (Dansk Biografisk Leksikon).
 Grisebrønden er en bronzeskulptur, der står foran Aarhus Rådhus. Skulpturen bliver i folkemunde kaldt Grisebrønden, men blev oprindeligt og officielt navngivet "Ceres Brønden". Skulpturen forestiller en so med syv grise og har indbygget urværk, der får grisene til at tisse på skift og soen til at savle. Den er udført i bronze og er en kopi af den originale granitskulptur, som blev udført af billedhuggeren Mogens Bøggild og skænket til byen af bryggeriet Ceres i 1941 ved byens 500-års købstadsjubilæum (Aarhus Stadsarkiv).</t>
   </si>
   <si>
     <t>Johannes Larsen og hans familie har været i Århus for at se Lundstrøm-udstillingen, domkirken, Grisebrønden og Hagedorn-Olsens udsmykning. Lørdag var de til middag hos Gerda Rasmussen, og onsdag skal Johannes Larsen til naturfedningsmøde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Okvf</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 
 Maribo
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]