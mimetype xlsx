--- v0 (2026-05-08)
+++ v1 (2026-09-25)
@@ -302,92 +302,92 @@
     <t>https://fynboerne.ktdk.dk/n/AX8xcm94</t>
   </si>
   <si>
     <t>11. aug. 1927</t>
   </si>
   <si>
     <t>Ólafur Tubals dagbog fra 11. til 30. august 1927.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/UVJSZIur</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/1axcCmRL</t>
   </si>
   <si>
     <t>22. aug. 1927</t>
   </si>
   <si>
     <t>Ludvig Emil Kaaber
 Ólafur Tubals</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/Wwr4HCxJ</t>
   </si>
   <si>
-    <t>23. aug. 1927</t>
-[...7 lines deleted...]
-  <si>
     <t>1927-08-23</t>
   </si>
   <si>
     <t>Island
 Stykkisholm</t>
   </si>
   <si>
     <t>Stykkisholm
 Reykjavik</t>
   </si>
   <si>
     <t>Erik den Røde -
 Ragnar Ásgeirsson
 Andreas Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Johannes Larsen skrev dette sidste brev til Alhed Larsen fra Island, hvor han var i færd med at lave illustrationer til bogværket med de islandske sagaer. Alhed Larsen døde 31.8.1927, og Johannes Larsen nåede ikke at komme hjem, inden det skete.
 Bogudgaven af De Islandske Sagaer med Johannes Larsens illustrationer udkom 1930-1932.
 Laxaadalen, Oxney og Alflafjord er lokaliteter på Island, som JL omtaler i dette brev.</t>
   </si>
   <si>
     <t>Johannes Larsen sender en dagbog hjem til Alhed. Han skal med båd til Laxaadalen og Oxney. Johannes Larsen savner Alhed.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9Ou4</t>
   </si>
   <si>
     <t>Stykkisholm 23 August 1927.
 Kæreste Alhed!
 Skønt Bogen No 4 ikke er skreven fuld sender jeg nu da der gaar Post til Reykjavik. Saa kommer det med den første Damper der tager Danmarkskort, med, men hvilken det er kan jeg ikke se i min Liste, jeg haaber det kan naa "Lejru" til Norge 25, ellers kommer det ikke af Sted før med Alexandrine 31. Men jeg ved heller ikke om der er lejlighed til Forbindelse med den fra nu af og til den 31. Som Du ser af Bogen har jeg haft godt Vejr stadig væk, men de lange besværlige Ture giver jo ikke meget i Rygsækken. Naar vi nu er færdige her om et Par Dage, hvis Vejret tillader det skal vi til Laxaadalen, vi tager Baad herfra ind i Fjorden, saa kan vi med det samme besøge Oxney med Erik d. Rødes Boplads og vi sparer Halvdelen af de Penge det vilde koste at ride rundt om Alflafjord. Jeg længes efter Dig og hvert Øjeblik naar jeg sidder ude og tegner sidder jeg ved siden af Dig i Fordvognen og kører paa fynske Landeveje eller i Smaaland, det hjælper. F. ringede om Breve til Ragnar Asgeirson, der ligger 2 hos Ministeren, men han var bange for at han ikke kunde naa at faa dem med Baaden. Det er spændende og kommer vist i Dag. Jeg tør ikke vente med at sende, jeg mener bringe dette paa Posthuset. Da jeg ikke ved, om det kan naar, hvis Vejret forbedrer sig saa jeg kan komme paa Arbejde. Men jeg har bestemt mig til at telegrafere "Svar betalt" enten jeg faar Breve eller ej. Hils dem allesammen, særlig Puf og Lysse. Tusinde Kys og Hilsner
 Din
 JL.</t>
+  </si>
+  <si>
+    <t>23. aug. 1927</t>
+  </si>
+  <si>
+    <t>Ragnar Ásgeirsson</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/H6SerXb3</t>
   </si>
   <si>
     <t>26. aug. 1927</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/qptRqaZw</t>
   </si>
   <si>
     <t>1927-08-27</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>Hotel Hekla Reykjavik, Island
 Borgarnes Museum, Iceland</t>
   </si>
   <si>
     <t>Alhed Larsen er blevet indlagt på hospital og Johannes Larsen afbryder sin rejse og vender hjem. Alhed dør d. 31.8. Johannes Larsen når ikke at komme hjem inden.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Tusind hilsner</t>
@@ -585,51 +585,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/n/fXo1bxJb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aannmv6K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OlUE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gdBJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LUwVCFiX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pvviWR4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/l7YVbvji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7IYzq9qL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7UegCBEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/v2zqXnnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9dsDRCxO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/28mgc6CZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bWayMslC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0RM2QcsZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c4gBtApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lO1UI3kR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pJqTLgG1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AX8xcm94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UVJSZIur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1axcCmRL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Wwr4HCxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/H6SerXb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Ou4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qptRqaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vxjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ut3S5emD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7pxLnlSp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9tWbPe9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/n/fXo1bxJb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aannmv6K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OlUE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gdBJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LUwVCFiX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pvviWR4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/l7YVbvji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7IYzq9qL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7UegCBEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/v2zqXnnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9dsDRCxO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/28mgc6CZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bWayMslC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0RM2QcsZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c4gBtApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lO1UI3kR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pJqTLgG1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AX8xcm94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UVJSZIur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1axcCmRL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Wwr4HCxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Ou4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/H6SerXb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qptRqaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vxjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ut3S5emD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7pxLnlSp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9tWbPe9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -1652,134 +1652,134 @@
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K22" s="5" t="s">
         <v>76</v>
       </c>
       <c r="L22" s="6" t="s">
         <v>81</v>
       </c>
       <c r="M22" s="5"/>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D23" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>83</v>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G23" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G23" s="5" t="s">
+        <v>84</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-        </is>
+        <v>85</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="M23" s="5"/>
+        <v>88</v>
+      </c>
+      <c r="M23" s="5" t="s">
+        <v>89</v>
+      </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D24" s="5" t="s">
-[...3 lines deleted...]
-        <v>86</v>
+      <c r="D24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G24" s="5" t="s">
-        <v>87</v>
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H24" s="5" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>91</v>
+      </c>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K24" s="5" t="s">
-        <v>90</v>
+        <v>63</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="M24" s="5" t="s">
         <v>92</v>
       </c>
+      <c r="M24" s="5"/>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -1981,51 +1981,51 @@
       <c r="I29" s="5"/>
       <c r="J29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K29" s="5" t="s">
         <v>63</v>
       </c>
       <c r="L29" s="6" t="s">
         <v>108</v>
       </c>
       <c r="M29" s="5"/>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
         <v>109</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I30" s="5" t="s">
         <v>111</v>
       </c>
       <c r="J30" s="5" t="s">
         <v>112</v>
       </c>
       <c r="K30" s="5" t="s">
         <v>113</v>