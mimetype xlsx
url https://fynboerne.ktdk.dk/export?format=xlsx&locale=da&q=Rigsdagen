--- v1 (2026-06-20)
+++ v2 (2026-09-25)
@@ -109,59 +109,59 @@
     <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>IA Larsen er på Larsen-familiens gård Höljeryd i Småland og vil besøge Johannes Larsen i København på vejen hjem. Vilhelmine Larsen vil gerne se de malede figurer Johannes Larsen har lavet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/i31D</t>
   </si>
   <si>
     <t>Kjæreste Johannes
 Imorgen tidlig afsender jeg dine Benklæder 2 Skjorter og 1 Uldtrøje Du tænker nok det er underligt at jeg glemte det, men det var ikke tørt; nu faar du snart 6 ny Skjorter saa vil jeg bede Dig sende hjem med Fader alt hvad du har af snavset Tøj vi fik Telegram i aftes han er paa Høljeryd i dag og der vilde han blive i 3 a fire Dage saa kan Du selv regne dig til omtrent naar Du kan vente ham ja han skriver Dig vistnok til for at du kan være hjemme den Dag det bliver da morsomt for dig ja Johannes det er en velsignet Fader I har glæd ham dog altid efter Evne af hele Eders Hjærte
 Georg er paa Kontorstolen med en heel Deel Skriveri i disse Dage og du kan tro han var glad iaftes jeg lod ham svare paa Telegrammet iaftes med Georg til Underskrift 
 Saa vil jeg da glæde dig med at dine Blomster kommer nok frem baade Fuksien og Bigonien men vand dem imellem
 Vores Blomster staar dejlig som Du vil se til Paaske; naar nu Fader kommer hjem saa skal vi slagte 2 Grise og ønsker Du noget Slagtermad saa skal jeg med stor Fornøjelse traktere Eder alle sammen
 Inden Du ved af det Johannes saa kommer Ferien har du noget af de malede Figurer hjemme hos Dig saa send mig dog en hjem med Fader jeg længes saa umaadelig efter at see hvordan Du skiller Dig ved Maling husk det nu og ligedan dit Uhr
 Har jeg fortalt Dig at her var Brev fra Alfred han er rask og han var der i Sevilla til Karnevalstiden og Tyrefægtning; men ingen Penge maatte udbetales Folket saa han fik jo ikke andet at see end hvad de kunne see i Gaderne 6 Tyre blev dræbte 12 Heste men ingen Mennesker som vel var
 Nu er han paa Vejen til England og derfra hjemefter og saa mulig tager han hjem til Høljeryd for at være der til 1 Juni ja Johannes der bliver Glæde om vor Herre vil unde de kjære Venner at see saadan en Dag oprinde for dem
 Eckardt fik ikke det Ankerske Legat Frøken Dohlmann som har Formue og kan rejse naar hun fik dog Legatet
 Hils nu dine Venner og Frøken Bendal har du fortalt hende at jeg længes efter Brev fra hende – Jeg skal hilse dig fra alle dine Søskende de klinger og spiller Top saa det er en Lyst den lille har en Øvelse med at sætte dem i Gang saa du vil undre Dig om du saa det
 Nu er det Posttid saa Lev vel min din egen Moder</t>
   </si>
   <si>
     <t>1886-01-17</t>
   </si>
   <si>
-    <t>Anna 3 -
-Frøken Bendal
+    <t>Frøken Bendal
 Chresten  Berg
 Ane Marie Christiansdatter
 - Klein
 Urban Larsen
 Vilhelm Larsen
 Niels Mollerup
 Elisabeth Storm
+Anna  - tjenestepige hos Vilhelmine Larsen
 Kristian Zahrtmann</t>
   </si>
   <si>
     <t>Klaus er en fugl.</t>
   </si>
   <si>
     <t>Vilhelmine synes, at Johannes Larsen skal vise Zahrtmann sit portræt af farmoderen. 
 Derhjemme volder det lidt problemer at passe Johannes Larsens fugle.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/igAe</t>
   </si>
   <si>
     <t>Kjerteminde den 17 86
 1
 Kjære elskede Barn
 Hvor blev jeg dog bedrøvet da Tiden løb fra mig og jeg ingen Brev fik afsted igaar; men vi ere raske alle sammen vi sidder og venter paa Urban Larsen som har meldt sin Ankomst i dag – derfor maa jeg nu skynde mig at skrive medens her er Ro; Tak for dit Brev iforgaars Gud ske Lov Du har det godt min Ven rigtignok syntes jeg ikke Du var rigtig glad hvad der saa var i ”Vejen” med Dig, skulde det trykke Dig saa svært at Du skulde vise Hr Zartman Farmors Portræt saa lad Du være skjønt jeg ikke fatter Dig, det maa jo være en Glæde at vise – jeg har arbejdet hjemme, og saa høre Kritik af en der forstaar det, fortæl mig nu endelig hvad Model I har ogsaa smaa Træk fra Skolen saadan noget morer mig, har de faaet Flasken, og hvad sagde de om den er Mollerup kommen? 
 Husk Johannes at sende dit snavsede Tøj saadan at vi har det senest Torsdag for vi skal vaske i denne Uge ja husk nu alting skal med baade uldent og Linned
 Du kan tro de smaa Fugle ere kvikke og livlige især i dag da Vejret er snefuldt i dag, Klaus er [ulæseligt ord] men vi skal nok holde fra Stillidserne, jeg har havt Bud hos Klejn efter det store Buur for mine Blomster lider rigtignok under den Indretning; Vilhelm kom slemt tilskade med sin venstre Pegefinger forleden Aften i Snitteskolen den lille Klodrian den maa heller ingen Redelighed være med Lærdommen at de ikke lærer saadan en Dreng hvordan han skal holde Træet
 hele denne Uge har han ikke gaaet i Skole nu groer det godt sammen saa jeg tænker en af Dagene faar han Lov
 Hr Klejn mente at han havde foræret dig Skelettet af Hestehoved til Vederlag for Buret kan Du huske noget om det dog inden han gik sagde han at han skulde se at indrette sig saadan at han kunde undvære det for han kunde jo nok indse at i Længden kunde jeg ikke have dem for vi kan jo aldrig lukke op – det er ikke saadan at passe dem naar du er borte saa mærker vi Ansvaret – nu er det [ulæseligt ord] Aften og du skal dog vide inden jeg slutter at dit Værelse er bleven saa smukt Fru Storm hjalp mig og Anna skurede saa det skinner din lille Komode er kommen til at staa overfor din Seng og ser saa godt ud Julenat har jeg seet at faa anbragt over Dragkisten oh der er saa kjønt 
 Hør Johannes bed dog Frøken Bendal om hun vil skrive til mig og fortælle mig lidt om Berg og hvordan han tager det og idet hele lidt om Politiken var hun i Rigsdagen da Berg gjenvalgtes; husk nu at sige det til hende, 
 Kjærligst Hilsen og Guds Fred over dig</t>
   </si>
   <si>
@@ -258,92 +258,92 @@
 Albrecht har besøgt Laura Warbergs forældre, og faderen havde det lidt bedre. Han får morfinindsprøjtninger.
 Ved Værnehjemmet ventede Albrecht længe på Alhed, men hun kom ikke.
 Mandag fik Albrecht fjernet en polyp i næsten hos en læge og derefter flere. Det gør ikke ondt. Albrecht skal smøre næsen med kokain.
 Niels Caspersen og Albrecht skal i teatret, og Albrecht håber, at Alhed kommer med.
 Albrecht beder Laura sende Alhed nogle pærer til Lauras gamle far.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hdVE</t>
   </si>
   <si>
     <t>Kjøbenhavn d. 6 Oct 1891
 Kære Smaa!
 Om endskøn jeg ikke har været her i 2 Dage, kan jeg tænke, at Du venter Brev fra mig i Morgen, og det skal Du saa ogsaa faa. Rejsen herover var helt fornøjelig; paa Dampfærgen talte jeg omtrent hele Tiden med Fanny og hendes Moder. Jeg saa ogsaa Lieutnant [ulæseligt], men var ikke sikker paa, at det var ham, før Be paa Kjøbenhavns Banegaard bekræfter det. I Korsør modtog N. Caspersen mig, og jeg kom saa til at rejse med flere Rigsdagsmænd, bl.a. Jens Busk, som jeg talte med den meste Tid og syntes godt om. Igaar Aften var jeg hos Dine Forældre; Din Fader har det – forekommer det mig – lidt bedre end i Sommer, men han faar sine Morfinindsprøjtninger, vistnok hver Aften. Jeg glemte at fortælle, at Niels (br.) og Be modtog mig paa Banegaarden og fulgte mig herop; Be fik saa nogle af Pakkerne og saa fulgte vi hende hjem, medens jeg saa derefter fik Aftensmad i Paraplyen; jeg bød ogsaa Be, men hun vilde ikke. I Gaar gik jeg ud til Værnehjemmet paa den Tid, da jeg ventede, at hun skulde komme fra Fabriken; jeg gik i en god halv Time frem og tilbage i Helgolandsgade, men der kom ingen Be og saa gik jeg til de Gamle efter først at have faaet hende sendt et Brevkort om, at hun kommer herop i Dag, naar hun har spist til Midag. Mandag Morgen gik jeg til Dr Schingelow; han undersøgte Næsen, erklærede, at den var fuld af Polyper og gav mig en Recept paa Cocain, som jeg skulde smøre med, naar jeg havde været i Klokken; jeg mødte saa Kl 1½, maatte vente 1 Time og kom saa ind og fik en Polyp taget ud; den saa saaledes ud: [Tegning] I Dag har jeg atter været hos ham og er kommen af med en eller to Polyper, og i Morgen skal jeg atter møde; det gør slet ikke ondt, da Næsen bliver bedøvet, men jeg maa saa ikke puste den nogen Tid efter, og maa altsaa lade Blodet gaa igjennem Halsen. I Eftermiddag har jeg haft Besøg af Niels Caspersen, og vi skulle sammen i Folketeatret (se Den skjønne Helene); jeg venter hvert Øjeblik Be og saa skal hun selvfølgelig med.
 Din Fader vilde gjerne smage Pærerne fra Træer paa Blegpladsen; kan Du ikke sende Be nogle Stykker, saa kan hun give den Gamle en. 
 Nu er Klokken c 6 og Be er endnu ikke kommen; jeg begynder saa smaat at tvivle paa, om det overhovedet lykkes mig at faa hende at se herinde.
 Mange Hilsener til alle.
 Din A</t>
   </si>
   <si>
     <t>Anna Syberg</t>
   </si>
   <si>
     <t>Fritz Syberg</t>
   </si>
   <si>
+    <t>Franziska  Erichsen
+Peter Hansen
+- Rudbeck
+Marie Schou</t>
+  </si>
+  <si>
+    <t>Faaborg Museum, Fritz og Anna Sybergs arkiv, breve fra Anna til Fritz 1891-1894</t>
+  </si>
+  <si>
+    <t>Anna synes, det er en storartet idé at købe en båd og kommer med forskellige forslag til, hvor de måske kan erhverve en. Marie skal til eksamen på lørdag og håber at få en plads i Rigsdagen (som stenograf).Anna har bestemt sig for at blive på fabrikken indtil videre. Hun vil gerne bruge nogle måneder på at tage sangtimer, hvis der kan blive råd til det. Franziskas lille datter Marie er syg, måske er det alvorligt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Skij</t>
+  </si>
+  <si>
+    <t>[Tilføjet med blyant foroven: 9]
+Torsdag aften.
+Kære D!
+Det er en storartet Idé den med Baaden, jeg har i Dag ikke tænkt paa andet end vore fremtidige Fisketure, de skal rigtig friske os op, saa at vi aldrig gaar og bliver gnavne og kedelige, og det kan jo blive en hel Indtægtskilde for os, naar vi bliver rigtig drevne, maa vi kunne fange saa meget, at vi kan sælge til Mesterhuset; det bliver grin. Mon Du ikke kan faa Rasmus Degns den store at købe, Peter kunde have faaet den for 80 Kr, tror jeg, men da han den Gang ikke havde saa mange Penge, købte Slup Johan den; det kan jo være at Slup Johan vil sælge den igen, men nu bliver den vist ikke saa billig, da han har sat nye Sejl paa. Det kan jo forresten hænde, at Din Onkel Lars kan skaffe os en. Rasmus Degns var saa dejlig indrettet, men egner sig maaske ikke til Fiskerbaad, - Bare vi dog havde Pengene, jeg har indrettet alt saa henrivende, men mangler Pengene, bare vi havde dem, vi behøver vist forresten ikke saa overvættes mange, vore Luftkasteller er heldigvis ikke saa kostbare - Marie gaar og er forfærdelig spændt paa Enden, hun skal jo op til Examen paa Lørdag, hvis hun faar en Plads i Rigsdagen, saa gifter de sig, fortalte hun mig i Forgaars, de kan jo ogsaa lige saa godt gifte sig nu som senere de faar sandsynligvis aldrig flere Penge. -Jeg har bestemt mig til at blive paa Fabriken, da jeg jo ikke kan være bekendt at forlade Sus efter et Par Maaneders Forløb. Hvis vi faar Raad til det, vil jeg rasende gerne synge et Par Maaneder hos Fru Levinsohn, inden vi rejser herfra, jeg kan mærke, at jeg trænger til et Omgang til. Frk Jessen har en dejlig Stemme, hun har begyndt at synge hos Fru Keller, der er meget henrykt over hende og har spaaet hende, at hun nok kan drive det videre end til Dagligstuesangerinde. Hun var her forleden Aften sammen med Fru Rudbek, vi havde det meget gemytligt og bestemte at faa sammen hen og høre Anna Petterson i næste Uge, Jeg maa altsaa lægge noget til side af min Ugeløn paa Lørdag tilat solde op, jeg havde bestemt at sende Dig 5 Kr. men kan nu af den Grund kun sende Dig 3 - næste Lørdag haaber jeg at kunde undvære nogle flere. Jeg skal sende Dit Billede paa Søndag, Franziskas lille Marie ser saa daarlig ud, Franziska er bange for, at hun er bleven smittet af Tante Karen, hun siger, at hun har alle Symptomer paa Brystsyge, hun vil hen paa Kliniken og have hende undersøgt. Jeg tor egentlig ikke, at Franziska vilde blive saa forfærdelig bedrøvet, om hun mistede hende, jeg blev meget forfærdet ved Tanken om at hun kunne være bleven smittet, men Franziska sagde, at det var jo baade "godt og ondt!" Farvel kære Dreng, send mig snart igen en Skrivelse, det er saa trøstende at faa Brev fra Dig. Et Kys fra Dit T.</t>
+  </si>
+  <si>
     <t>Peter Hansen
 Marie Schou</t>
-  </si>
-[...1 lines deleted...]
-    <t>Faaborg Museum, Fritz og Anna Sybergs arkiv, breve fra Anna til Fritz 1891-1894</t>
   </si>
   <si>
     <t>Første del af brevet mangler, men Anne fortæller om et nyt arbejde, som Marie har fået i stedet for arbejdet i Rigsdagen. Anna spørger til, hvordan det går med Peters billeder og om han har haft held med casein farverne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/mZpT</t>
   </si>
   <si>
     <t>[ Tilføjet øverst med blyant -- Anna til Fritz. Det lader til at første side af brevet mangler]. 
 Vinteren skal være der fra 11 til 8 med 1½ Times Middag, det er jo en noget lang Arbejdstid, men der er vist morsom at være, Marie er da meget ked af, at hun ikke kan være baade der og i Rigsdagen. Løn 40 Kr. --- Skriv snart og fortæl mig, hvordan det gaar for Dig, har Du faaet begyndt at male og begynder Du at forsone Dig med Fyn igen? Fortæl mig om Peters Billeder er gode, han han havt Held med sine Caseinfarver. ---
 Farvel min kære gode Dreng, du skal snart faa Brev igen.
 Et kyst fra Dit
 Høns
 Du fik vist mine Sko med, vil Du ikke give dem ind til Skomager Jørgensen og vede ham sætte nyt Overlæder og Saaler paa og sende mig dem snarest, da Bunden er ved at gaa af mine andre. Vil Du endvidere være saa sød at skælde Post ud fra mig 
 [På bagsiden]:
 Kjære Syberg
 har De noget, som De vil have udstillet i Jylland? svar mig meget snart. 
 [Henover dette har Anna skrevet]: Dette er meget gammelt
 [Og nedenunder]: Undskyld, at jeg skriver paa saadanne underlige Lapper.</t>
-  </si>
-[...16 lines deleted...]
-Det er en storartet Idé den med Baaden, jeg har i Dag ikke tænkt paa andet end vore fremtidige Fisketure, de skal rigtig friske os op, saa at vi aldrig gaar og bliver gnavne og kedelige, og det kan jo blive en hel Indtægtskilde for os, naar vi bliver rigtig drevne, maa vi kunne fange saa meget, at vi kan sælge til Mesterhuset; det bliver grin. Mon Du ikke kan faa Rasmus Degns den store at købe, Peter kunde have faaet den for 80 Kr, tror jeg, men da han den Gang ikke havde saa mange Penge, købte Slup Johan den; det kan jo være at Slup Johan vil sælge den igen, men nu bliver den vist ikke saa billig, da han har sat nye Sejl paa. Det kan jo forresten hænde, at Din Onkel Lars kan skaffe os en. Rasmus Degns var saa dejlig indrettet, men egner sig maaske ikke til Fiskerbaad, - Bare vi dog havde Pengene, jeg har indrettet alt saa henrivende, men mangler Pengene, bare vi havde dem, vi behøver vist forresten ikke saa overvættes mange, vore Luftkasteller er heldigvis ikke saa kostbare - Marie gaar og er forfærdelig spændt paa Enden, hun skal jo op til Examen paa Lørdag, hvis hun faar en Plads i Rigsdagen, saa gifter de sig, fortalte hun mig i Forgaars, de kan jo ogsaa lige saa godt gifte sig nu som senere de faar sandsynligvis aldrig flere Penge. -Jeg har bestemt mig til at blive paa Fabriken, da jeg jo ikke kan være bekendt at forlade Sus efter et Par Maaneders Forløb. Hvis vi faar Raad til det, vil jeg rasende gerne synge et Par Maaneder hos Fru Levinsohn, inden vi rejser herfra, jeg kan mærke, at jeg trænger til et Omgang til. Frk Jessen har en dejlig Stemme, hun har begyndt at synge hos Fru Keller, der er meget henrykt over hende og har spaaet hende, at hun nok kan drive det videre end til Dagligstuesangerinde. Hun var her forleden Aften sammen med Fru Rudbek, vi havde det meget gemytligt og bestemte at faa sammen hen og høre Anna Petterson i næste Uge, Jeg maa altsaa lægge noget til side af min Ugeløn paa Lørdag tilat solde op, jeg havde bestemt at sende Dig 5 Kr. men kan nu af den Grund kun sende Dig 3 - næste Lørdag haaber jeg at kunde undvære nogle flere. Jeg skal sende Dit Billede paa Søndag, Franziskas lille Marie ser saa daarlig ud, Franziska er bange for, at hun er bleven smittet af Tante Karen, hun siger, at hun har alle Symptomer paa Brystsyge, hun vil hen paa Kliniken og have hende undersøgt. Jeg tor egentlig ikke, at Franziska vilde blive saa forfærdelig bedrøvet, om hun mistede hende, jeg blev meget forfærdet ved Tanken om at hun kunne være bleven smittet, men Franziska sagde, at det var jo baade "godt og ondt!" Farvel kære Dreng, send mig snart igen en Skrivelse, det er saa trøstende at faa Brev fra Dig. Et Kys fra Dit T.</t>
   </si>
   <si>
     <t>u.å.1892</t>
   </si>
   <si>
     <t>Erikshaab</t>
   </si>
   <si>
     <t>Christian  Brandstrup
 Eline  Brandstrup
 Emil Brandstrup
 Johanne Christine Brandstrup
 Lauritz  Brandstrup
 Arnold Emil Krog
 Nicoline  von Sperling
 Albrecht  Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Alheds far er muligvis i København på en en sine talrige indlæggelser for astma.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB2197</t>
   </si>
   <si>
@@ -536,60 +536,60 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/kNZF</t>
   </si>
   <si>
     <t>Kjøbenhavn 23-1-1899.
 Min egen kæreste Ven!
 Det var lige ved at Du ikke havde faaet Brev fra mig i Dag, fordi at jeg nu i flere Dage har gaaet og glædet mig til at faa Brev fra Dig, og saa fik jeg saadan et ækelt Svinebrev som jeg knap gad holde paa mens jeg læste [noget af papiret mangler] havde været ude hos [noget af papiret mangler]anen, som havde været [noget af papiret mangler]at lægge det i en an[den Ko]nvolut for at kunde [give] mig det, Du gør Dig vist [ingen] Ide om hvordan det saa ud og lugtede. Jeg har faaet Penge i Dag og sender Dig her 10 Kr. kan Du nu være sparsommelig med dem, for vore Finanser staa jo mildest talt ikke glimrende kan [Du] vel nok regne ud. En stor Hjælp er det at jeg faar baade Frokost og Middag hos Skovgaard, hvad jeg jo ikke havde gjort Regning paa. Jeg sidder her hos Uglen og skriver jeg har været oppe at betale hende en Kr. jeg laante forleden. Mine Sko kostede tillige med Støvlerne 7 Kr. 85, d.v.s. jeg har ikke betalt dem, Støvlerne staar endnu derude, Du synes vist [noget af papiret mangler] det er noget morsom[noget af papiret mangler] men Du er da glad [for at] jeg alligevel skriver [noget af papiret mangler] Kan Du se denne [noget af papiret mangler] Seddel, det er af de første Viborg Penge, maatte der nu bare være Held med dem, jeg fik 22 Kr. og 50 Øre i Aften, men da det ikke er sikkert [at det] Hele bliver til noget kan det være at jeg kommer til at arbejde ligesaa længe for ingen Ting, jeg er nemlig gaaet med paa at arbejde for halv Pris hvis det skulde blive nægtet i Rigsdagen, men det er der vist ingen Fare for og Du skal ikke tale om det. Jeg var oppe hos Brandstrups i Gaar, Du ved vel at hun har været saa uheldig at falde og Brække [noget af papiret mangler] Ben forleden, men [noget af papiret mangler]eldigste Maade dog [noget af papiret mangler]un ligge i en Maaned. [Jeg ska]l hilse fra dem. Jeg [skal o]gsaa hilse fra Uglen og Klaks som lige har været her og fra min Fætter. Mange kærlige Hilsner, min lille søde Ven. Kan Du nu skrive et længere og renere Brev til mig saa snart Du har faaet dette. Jeg længes efter Dig. Hils alle derovre
 Din
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1906-05-28</t>
   </si>
   <si>
     <t>Marie Larsen
 Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Christine Swane</t>
   </si>
   <si>
     <t>Rørdam</t>
   </si>
   <si>
-    <t>Anna 2 -
-Laura -
+    <t>Laura -
 - Barfoed
 H.E. Christophersen
 Arent Dragsted
 Emil  Jensen
 Adolph Larsen
 Johannes Larsen
 Vilhelm Larsen
-- Simonsen</t>
+- Simonsen
+Anna  -, ven af Larsen-familien</t>
   </si>
   <si>
     <t>Christine Swane fylder 30 år. Hun er husbestyrerinde for Klaks på Rørdam. Vopper er muligvis en hund på Rørdam.
 Comtessen bor muligvis på Wedellsborg. Navnet er ukendt.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Fødselsdagsbrev. Christine Swane skal overtage sin mors brystnål, som er lavet af Dragsted.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qNNb</t>
   </si>
   <si>
     <t>Mandag den 28 Maj 1906
 Kjæreste Ugle!
 Allerførst vil jeg ønske Dig et rigtig godt lyst og velsignet Nyaar, af mit ganske Hjærte beder jeg om al den Glæde du kan taale at bære, for det gaar jo med os Menneskebørn som med Naturen, en forfriskende Regn kvæger, her sidder jeg i Havestuen og fryder mig ved at se den milde Sommerregn forfriske alting Græsset gror saa stærkt, at her snart maa bruges en Le igjen; men nu maa vel Agraren snart [ulæseligt] og saa skal han sandelig være min højre Haand for selv kan jeg intet; men saa maa jeg bøje mig der ogsaa, og [ulæseligt] takke vor Herre, som lader mig have den Glæde, at jeg gaar med det
 Lette men naar Lyst og Villie er der, smager det ikke altid godt at være forsigtig. Laura er her endnu og haar været rigtig flink siden Du rejste vi vadsker i dag og skal gjøre rent i denne Uge at her da kan være Pintse, i morgen min Ven, da skal jeg smykke med Blomster saa jeg kan see Dig for mine Øjne, jeg er da glad ved Du er hos den gode kjærlige Vilhelm jeg tænker mig han er i Middelfart til Rigsdagsvalg og Du med paa Cycler triller I ad Vejen begge to, det er næsten galt for mig nu, mine Tanker svirrer rundt, saa jeg maa holde op, bare jeg dog havde lært at stenografere!
 Middag
 Nu vil jeg da begynde med hvad der var min Tanke at [ulæseligt] straks, Du skal i Gave have min Brystnaal,[Cau..?], som er indfattet af Arendt Dragsted, men det gaar mig jo ogsaa galt der, da jeg aabner Æsken og vil see lidt paa den har jeg jo glemt lille Ugle, at jeg ikke har baaren den siden ”Alliken” stjal den, og jeg kom tidsnok til at forskrække den, saa den lod Naalen falde paa Kjældertrappen de Smaastykker der [mangler?] har jeg; men det tager jo Tid at faa det ordnet om den Jensen kan det vil jeg tale med Las;[ulæseligt] det men se ved Siden laa denne lille Pære, det er dog noget kunde Du ikke faa den anbragt i [ulæseligt] lille Sjalsnaal der hører samme Tid til Den kan mulig glæde Dig, Las har dog som [Ba…] dannet den og bragt mig Fornøjelse men nok om det.
 Du har jo slet ikke hørt noget om vor Sanger Du ved han kom uventet samme Dag som Las; De spiste her Fisk og hvid Sagosuppe næste Dag tog vi Skinke og de dejlige Asparges; ( som jeg glemte at takke for) Kirsebærsuppe med Boller næste Dag Kørvelsuppe med Rørdam Asparges og visnok Pandekager 4 Dag stegte Aal, og Apricosgrød Æblerne var en Gave fra Lyse. Saa flyttede Sangeren til Malerens i 2 Dage og derfra til Apothekerens; nu i Dag skal han reise, 3 Gange har han sunget i Skoven for fuldt Huus og synge kan han endnu den gamle Svend. Vi hørte ham en Aften ovre hos Johannes for i Skoven gik vi ikke, det begyndte Kl. 8, men de kom jo ikke hjem før 12 og da havde vi sovet i 3 Timer more sig gjorde han og hyggelig er han at have til Gæst; naar han nu kommer at sige Farvel hører vi maaske, at han tager til Simonsen Ligfærd. Hermed sender jeg nu 2 Breve fra Dumpe nu er det jo straks hendes Fødselsdag, husk hende med et Brev, hun trænger altid til Kjærlighed, hvem gjør ikke det? Stakkels lille Anna.
 Naa lille Ugle nu kommer jeg med en Mængde Spørgsmaal lad mig saa se Du svarer mig, hvordan gaar det for Dig med at være Husmoder, og al den anden Gjerning Du tager op – glem ej Malingen for saa er Du jo først i dit Es – men Du skal jo se Dig rigtig om først, er der mange smukke Blomster og kan Du lide Menneskerne det er jo rart at der er Sang, det holder Du jo meget af, kan Du lide Comtessen? Det er tidligt med Blomkaal, husk dog at takke naar Du næste Gang møder Giverinden. Er Gaasefamilien kommen tilbage, Erhard fortalte mig om Flugten, jeg kan jo nogenlunde tænke mig Omgivelserne; men det skal rigtignok blive morsomt selv at se, oh denne herlige Tid jeg vil rigtignok helst derned i Jordbærtiden vi snakker saameget; med det kan da nu blive morsomt, Du spørger til vores Urtesager
 Kartoflerne kan nu hyppes og det andet kommer godt op, der var ingen Brev fra Agraren i Morges saa maa vi vel spørge ham i aften. Nu Farvel og en kjærlig lykønskning fra os begge hils Klaks din Moder
 I midten af brevet: Blomst[ulæseligt]godt
@@ -1217,51 +1217,51 @@
     <t>https://fynboerne.ktdk.dk/d/wTR2</t>
   </si>
   <si>
     <t>Bisserup pr Rude 16 aug 1943
 Kære Ugle, jeg takker dig meget for dit Tilsagn om et Billede til Museet i Sorø, jeg er glad ved, at jeg ikke kom til at stå med Håret ned ad Nakken overfor Thorlacius-Ussing, men jeg har meddelt, at du selv vilde sætte dig i Forbindelse med ham, når du kom hjem. Det skulle altså blive det første Provinsmuseum på Sjælland, der kom ind under de alm. Regler. Til Trods for skarp Modstand fra Akademiets nye Rektor West og så at sige hele Lærerkollegiet. Så højagtet er Kunst i Sorø! Men netop derfor bryder jeg en Lanse for det ny Museum, skønt Rektor West – du har villet regnes for min Ven i 29 Aar – har meddelt mig, at ”Øksen ligger ved Træets Rod”. d.v.s. at Embedet vil blive nedlagt, når jeg tager min Afsked. Så vil de have en Seminarist med 33 ugent Timer. Mine Forelæsninger om Kunst i Gymnasiet kan han i hvert Fald ikke gøre efter!
 Nå jeg vilde spørge dig om noget, du kan nok her svare snart, da jeg bliver her til 31/8. Men jeg var ude i Odsherred og malede der – det var d. 24/6 – henvendte en Mand fra Birkerød sig til Louise for at få os til at tage hans Søn i Huset, og skønt vi egentlig ikke vilde have flere end de 2, vi har for vore Synders Skyld, syntes L. godt om Faderen og Sønnen og lovede, at Drengen Mogens, der skal ind i Akademiets 3 M. og altså må være en 14 Aar gl, måtte bo hos os fra i Går. Faderen Graveren Alex Petersen, Blokhuset, Birkerød anførte, at han kendte dig. Vil du ikke sige os din Mening herom, vi vil jo helst have det roligst muligt. 
 Her har vi været til 3/8, så tog vi på en Familievisit i Sakskøbing, men den 13/8 vendte jeg tilbage til Bisserup, fordi her var noget, jeg gerne vilde male. Siden har det regnet og stormet, L. er i Sorø og jeg er ene i dette lejede Hus, hvor en Kone hver Dag vil lave lidt Mad til mig. De tre Dage har været yderlig melankolske, særlig Aftnerne og Tankerne om Natten.
 Og ingen Maleri endnu.
 Jeg håber, at I alle tre har det godt. Hils Lasse meget, jeg var glad ved hans gode Hilsen.
 Du kan skrive, blot et Par Ord, enten til Louise i Sorø – eller til mig under denne Adresse. De 14 Dage, jeg bliver borte fra Akademiet – jeg betaler selv Vikaren – er vel nok det mindste, man kan forlange på det Anckerske Legat. Og så lidt godt Vejr!
 Mange venlige Hilsner fra din Siegfred Neuhaus</t>
   </si>
   <si>
     <t>1943-12-21</t>
   </si>
   <si>
     <t>Marie Larsen</t>
   </si>
   <si>
     <t>Agnes Berthelsen, Nislevgaard
 Thora Cohn
 Thomas Jensen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johanne Christine Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Lars Swane
 Franz Syberg
 Gudrun Syberg
 Ane Talbot
 Ursula Uttenreitter
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det Anckerske Legat blev oprettet af Carl Andreas Ancker (1828-1857). Legatet var bestemt til at uddeles hvert år i fire portioner à 900 rigsdaler til en digter, en komponist, en maler og en billedhugger til brug for en studierejse til udlandet i ca. ½ år. (wikipedia)
 Agnes er muligvis Agnes Berthelsen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv. Christine Swane Breve. Kasse 1, kuvert 4, 2002/61, A8, lb11</t>
   </si>
   <si>
     <t>Julehilsen fra Marie. Det var ærgerligt, at Christine Swane ikke fik søgt det Anckerske Legat, som netop var blevet uddelt.
 Trylles symfoni skal opføres til Torsdagskoncerten i radioen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gvso</t>
   </si>
   <si>
     <t>D. 21-12-1943
 Kære Ugle! Glædelig Jul og et godt Nytaar!
@@ -1736,51 +1736,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdVE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mZpT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Skij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RS0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SgFc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hdlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMtx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/19SI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kNZF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qNNb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lp1s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CGCX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Leu2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RRkU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CEx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BXVz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H10Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sxQh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8K8P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VcOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FtyD3Irg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROHQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ny9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wTR2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gvso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdVE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Skij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mZpT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RS0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SgFc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hdlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMtx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/19SI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kNZF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qNNb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lp1s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CGCX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Leu2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RRkU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CEx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BXVz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H10Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sxQh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8K8P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VcOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FtyD3Irg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROHQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ny9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wTR2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gvso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M36"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>