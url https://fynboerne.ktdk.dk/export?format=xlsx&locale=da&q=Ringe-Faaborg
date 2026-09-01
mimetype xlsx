--- v0 (2026-05-31)
+++ v1 (2026-09-01)
@@ -184,97 +184,97 @@
   </si>
   <si>
     <t>1900-05-07</t>
   </si>
   <si>
     <t>Marie Larsen</t>
   </si>
   <si>
     <t>Christine Swane</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>København</t>
   </si>
   <si>
     <t>Ragnhild -
 Christian Eckardt
 Anna Henriksen
 Adolph Larsen
 Alhed Larsen
 Georg Larsen
 Johannes Larsen
 Vilhelmine  Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Anna Marie  Larsen, Georg Larsens hustru 
 Vilhelm Larsen, Georgs søn
 Karl Schou
 Marie Schou
 Anna Syberg
 Jens Ferdinand Willumsen</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen boede i en lejlighed på Feden, den sydlige del af Kerteminde. Marie overnattede hos Alhed, fordi Johannes Larsen var bortrejst og Alhed altid var bange for at sove alene.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Marie, Georg Larsens kone, skal opereres i København. Johannes Larsen har været i Faaborg med nogle akvareller. Maleren Karl Schou, med familie, skal på ferie samme sted som tidligere.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BBlC</t>
   </si>
   <si>
     <t>Kerteminde d. 7-5 1900
 Kære lille Ugle!
 Du lovede mig Brev Søndag men nu er det Mandagaften og der er ingen kommen, maaske det saa arriverer i Morgen. Georg og Marie rejser i Morgen og kommer til Byen med Exprestoget, de skal bo i Rørholmsgade hos Anna Henriksens Moder, Du ved nok den unge Pige der kommer hos dem om Sommeren, det er jo ikke saa langt fra Jer! Georg bliver vist derovre til paa Mandag, saa ham faar Du nok at se af og til; bare det dog var overstaaet. Jeg skal ligge ovre hos lille Anna mens Georg er borte og Ville skal være hos Ragnhild.
 I de sidste Dage har mine Ben været meget bedre, i Gaar var jeg ude paa Feden, Johannes var i Faaborg med nogle Akvareller og saa laa jeg ude hos Alhed gik herhjem i Dag, men jeg kan ogsaa nok mærke at jeg er lidt træt.
 Skoven ser ganske grøn ud paa Afstand nu, bare jeg snart kunde komme derop. 
 Jeg skal hilse fra Moer, hun er saa træt i Aften saa hun skriver ikke.
 Johannes traf Marie Schou og Hønset i Ringe i gaar, Schous skal jo bo samme Sted som sidste Sommer, hvordan mon de har faaet nogle Penge til at rejse for.
 Vi havde Brev fra Agraren i Dag, han har det godt, men vi maa jævnlig sende ham en Madkasse.
 Farvel for denne Gang, skriv snart igen og fortæl mig hvad Dag I holder op hos Willumsen.
 Hils Onkel og mange kærlige Hilsner til Dig selv fra Faer og Moer og Din hengivne Søster Marie.</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Elna -
 Laurentius Allerup
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
 Lars Christian Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Herman Bang
 Alice Bondesen
 Emil Brandstrup
 Thora  Branner
 - Fibiger, Frøken
 Marie Juul
 Otto Lagoni
 Peter Erasmus Lange-Müller
 Alhed Larsen
 Jeppe Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Christine  Mackie
 Cathrine Meyer
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
 Augusta Mogensen
 Christian Mogensen
 Otto Emil  Paludan
 Antoine-François Prévost d'Exiles
 Leopold Rosenfeld
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
@@ -1477,51 +1477,51 @@
 Elisa og Marie/Kylle Neckelmann savner Peter. Det var hyggeligt at have ham om morgenen.
 Det er flot, at Elena har lært at kærne smør. 
 Man svælger nok i vildt og bær på Båxhult. Johan/Lysse er en dygtig jæger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/eHK2</t>
   </si>
   <si>
     <t>Kære Banes 29-8-31
 I Retning af Skriveri har vi vist ikke noget at lade hinanden høre, jeg synes selv, det er uterlig længe siden, jeg har haft fat ["fat" indsat over linjen] paa min Fyldepen. Men der er nu det at bemærke, at du har altid noget interessant og spændende at fortælle, her derimod sker der ikke noget. Det der optager mig mest, er jo Getes Sygdom. Hendes Blodtryk holder sig stadig højt, somme Tider er der ingen Albumin i Vandet, til andre Tider for Eks. nu, er der igen lidt. Men en Ting glæder mig, at Jenses Humør er meget bedre, og der er ellers et Barometer for Getes Befindende, saa i det hele taget har hun det jo nok bedre. Han var her i Forgaars og spiste til Middag sammen med H[ulæseligt] og Amtslægen, som rejser herfra d 1_ste_. Saa kom en af Jenses Venner og Hans og saa fik vi to gemytlige Kontraktbridger. Han er meget interesseret i sit Arbejde ude hos Elisabethsøstrene, og er meget vel anskrevet hos Overlæge Rønne, og da der siges, at han faar Prof Lundsgaards Stilling (han er nemlig meget syg, Kræft siges det) saa maa man jo sige at han har været særdeles heldig. I sine ledige Øjeblikke styrter han op i Nørregade og maler Køkkenet hvidt (det er lidt upraktisk) "der skal være fint, til Gretemand kommer hjem." Om et Par Dage kommer Prof Faber hjem igen, men vi faar jo aldrig noget at vide om, hvad han siger. 
 Det var morsomt, at Hans og Søren Madsen aflagde jer en Visit, og saa fik jeg jo en frisk Hilsen og fik at vide at Kvien havde faaet en Kalv og alt stod vel til, og de var meget imponerede af hele Bedriften. S.M aldeles indtaget i Petermand. Ak ja, vi savnede ham, da vi kom tilbage fra Faaborg, det er en Skam, at han er saa langt borte. Jeg saa ham om Morgenen kravle op paa Bordet, derfra ned paa en Stol og saa ring, ring ind til mig. Jeg havde altid en Pose Kiks ved Sengen, som han undersøgte, og naar Klokken ringede 7 "Bessa op." Saa gik vi ud for at se om Peters Mælk stod udenfor Døren og op ad Trappen for at se om Posen med Rundstykkerne var der og det var jo saa forbavsende, saa gnavede han lidt af hvert Brød og overlod os Resten. Kylle længes ogsaa efter ham, og jeg maa sige, at han havde glædet sig til at høre noget om kom paa sin Fødselsdag d 21_de_ han var megfet skuffet. Senere kunde han godt forstaa, at du kunde glemme Dagen i Betragtning af alt det, du har at gøre, det er virkelig ogsaa overvældende. 
 Det er da storartet, at du er kommen efter at kærne Smør, hvordan har du dog hittet ud af det. Jeg har frydet mig over det gode Vejr, vi har haft i denne Uge, jeg haaber, I har reddet Høst. Her sejlede Kornet paa Markerne, men Blæsten og Solen har nok tørret det, saa jeg tænker, at naar vi i Morgen kommer ud i Landskabet saa ser vi, at Markerne er tomme. Sikken en god Jægersmand Lysse dog er, var Las ikke lammet, nu maa han jo ogsaa [det følgende skrevet øverst s. 1; på hovedet:] præstere noget overordentligt, saa I svælger i Vildt, Tyttebær, Blaabær og Grøntsager. Vil du tænke dig, jeg fik sendt fra Ovsf Kemp 400 Kr som à conto Beløb fra Viggo Madsen, en komplet Foræringspresent! Hanses lille [det følgende skrevet s. 1; i venstre margen, lodret:]Peter begynder at trives, det er glædeligt, der var jo ikke saa god en Start! [Det følgende skrevet s. 4; langs venstre margen, lodret:] Masser af Hilsener. Mosser. Lille Barnes lad mig vide, hvad du [det følgende skrevet side 1, langs højre margen, lodret:] har cirka tænkt dig at jeg skal sende op mod Puf.</t>
   </si>
   <si>
     <t>1936-11-16</t>
   </si>
   <si>
     <t>Frederik Ahlefeldt-Laurvig
 Johannes V. Jensen
 Peder Kruuse
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Lykke</t>
   </si>
   <si>
     <t>Fjellebro: hovedgård og gods 6 km syd for Ringe på Fyn. Hovedbygningen er opført i 1622 og ombygget i 1726-1772-1885. Fjællebro Gods er på 177 hektar. Ejer 1927-1943 var Frederik Preben greve Ahlefeldt-Laurvig-Bille. (Wikipedia febr. 2022).
 Sandholt er en gammel hovedgård, som ligger i Sandholt Lyndelse Sogn, nu Faaborg-Midtfyn Kommune. Hovedbygningen er opført i 1516 og ombygget flere gange. Godset er på 441 hektar. (Wikipedia febr. 2022).</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Larsen ønsker til lykke med Jens' fødselsdag. Jeppe kan nu gå, når man holder ham i hænderne.
 Johannes Larsen har været på jagt hos Vilhelm/Klaks. Johannes V. Jensen var med.
 Murerne arbejder på bryggeriet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vPi9</t>
   </si>
   <si>
     <t>Kjerteminde 16 Nov. 1936.
 Kære Lysse!
 Tak for Brevet. Det er en Skandale at vi glemte Jens’s Fødselsdag. Til Lykke med ham og alle hans Tænder og Færdigheder. I.A. Larsen er jo noget længere tilbage, han er vel nærmest paa samme Standpunkt som Jens var, da jeg rejste fra Båxhult, dog er han nærmere ved at kunde gaa, han gaar helt godt naar vi holder ham i Hænderne og forleden rejste han sig op uden at støtte sig til noget. Jeg har ligget nogle Dage af Forkølelse efter den Jagt hos Klaks forleden. Johs. V. var med, han havde været et Par Dage hos Grev Ahlefeldt paa Fjellebro for at se paa Bueskydning. Det regnede det meste af Dagen og der kom ikke megen Vildt for. der blev skudt 8 Harer og en Sneppe og 4 Fasaner hvoraf jeg skød de 3. Johannes V. kørte med os hjem om Aftnen men rejste allerede næste Middag til Kjøbenhavn. Jens og Lykke var her om Søndagen. Puf laa i Gaar af Forkølelse men er staaet op i Dag til Middag i Anledning af at Murerne er begyndt at mure hans Bryggeri og skal sætte Vinduer i i Eftermiddag. Else er i Byen, Nu kan jeg ikke hitte paa mere denne Gang. Det var Fandens at vi blev snydt for Bimse og Jens. Mange Hilsner til Jer alle sammen fra 
 Din Far. 
 P.S.
 Jeg skal til Klapjagt hos P. A. Kruuse paa Sandholt paa Onsdag.
 JL.</t>
@@ -1592,51 +1592,51 @@
     <t>https://fynboerne.ktdk.dk/d/iQmy</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm
 [På kuvertens bagside:]
 Johannes Larsen
 p.T. Kaas pr. Lime
 [I brevet:]
 Kaas i Salling 5 Septbr 1945.
 Kære Grevinde!
 Det er snart længe siden Du har hørt fra mig. Jeg ved ikke en Gang om jeg har fortalt at jeg laa i 3 Uger af Hold i Ryggen, d.v.s jeg stod op et Par Gange men maatte i Seng igen. Saa rejste jeg til Kongsø ved Bryrup hvor jeg blev forsinket en Uge af Regnvejr og nu er jeg altsaa her. Det er besværligt at rejse. Jeg tog fra Kongsø til Nørre Snede i Bil, derfra med Rutebil til Viborg, hvor jeg overnattede. Næste Dag til Skive med Tog og derfra hertil med Bil. Saa gik der et Par Dage saa blev jeg ringet op fra Kjerteminde, at Etatsraadinde Rasmussen var død og skulde begraves fra Museet i Faaborg, og i Lørdag Morgen tog jeg saa en Bil til Faaborg, overværede Begravelsen og saa af Sted igen, saa jeg var her Kl. 11,15 om Aftnen. Her er vældig kønt og her er Krikænder i Hundredvis og Graaænder i Tusindvis og de første 4 Dage var her en Svane i Søen, her er ogsaa 3 Hejrer. Jeg maler nogle mindre Akvareller men jeg er sløjt gaaende paa Gr. af det forbandede Hold som stadig generer mig. Jeg tænker paa at rejse hjem i næste Uge, da jeg har Bestilling paa 4 Oljebilleder hvoraf jeg havde lovet det ene til først i denne Maaned hvilket altsaa ikke bliver til noget. Lysse og Familie fik ført Udrejse Tilladelse da Høhøsten var begyndt saa den Rejse gik ind og nu vil de endelig have mig derop, men jeg gruer for at rejse. Jeg spekulerer paa at faa en Lægeattest, saa jeg kan faa Politiets Tilladelse til at køre hjem i Bil. Det kneb med at faa Lov til at køre til Faaborg. Nu skal Brevene af Sted
 Mange Hilsner 
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1948-01-21</t>
   </si>
   <si>
     <t>Johannes V. Jensen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Eric Struckmann
 Leo Swane</t>
   </si>
   <si>
     <t>Torbenfeldt var i 1948 ejet af Christian Frederik Treschow (se denne i personregisteret). Han og Ellen, f. Lehn Schiøler blev gift i 1923. Hun var datter af Ejler Lehn Schiøler, som arrangerede fugleekspeditionen til Grønland 1925, hvor Larsen deltog. Frederik Treschows far, Christian Rosenkilde Treschow, ejede Orelund. 
 Udover en hyldestudstilling i Odense i forbindelse med Larsens 80årsdagblev der i 1948 afholdt endnu en i København. Eftersom Johannes Larsen holdt møde med Leo Swane og Eric Struckmann på Kunstmuseet (Statens Museum for Kunst), må man antage, at udstillingen fandt sted dér.</t>
   </si>
   <si>
     <t>Johannes Larsen og hans søn har væretr rundt og hente billeder til udstillingen i København. Larsen har også været til sølvbryllup på Torbenfeldt og til frokost på Orelund samt til møde på Kunstmuseet. Udstillingen kommer til at omfatte billeder fra både Fyn og Jylland. Larsen vil tage til København og se den.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/edjy</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth 
 Knuthenborg 
 Bandholm 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
@@ -1656,51 +1656,51 @@
     <t>Lindøgaard</t>
   </si>
   <si>
     <t>Hareskov
 Bakkevej 12</t>
   </si>
   <si>
     <t>Edel -
 - Agner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Thora Cohn
 - Føge
 Poul Gregersen
 Ernst Hartmann
 Joseph Haydn
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Axel  Müller
 Lauritz Pedersen
 Holger Rasmussen
 Mads Rasmussen
 Ane Talbot
 Erik Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen</t>
   </si>
   <si>
     <t>Johannes Nicolaus Brønsted døde 17. dec. 1947. Tornehave i Birkerød var han og hans families hjem.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, uden registreringsnummer</t>
   </si>
   <si>
     <t>Johanne anbefaler Astrid at købe en større pibe.
 Louise/Lugge er ramt hårdt af sorg efter mandens død. Johannes Larsen skal bo hos hende nogle dage i forbindelse med en udstillingsophængning. Måske skal Louise flytte ind i en af Tornehaves sidefløje. 
 Johanne og familien har haft selskab. Martin/Manse havde skudt en tjurhane, og man inviterede gæster og møblerede om. Johannes Larsen ville tidligt hjem, men resten af selskabet festede til ud på natten. 
 Peter og Martin/Manse har tapetseret og hængt billeder op. 
 Laura/Bibbe har været hjemme. Hun synger i kor - blandt andet Haydn - og har fået en flot selskabskjole til dette brug. 
 Familien har lært tyske Ernst Hartmann at kende.</t>
   </si>