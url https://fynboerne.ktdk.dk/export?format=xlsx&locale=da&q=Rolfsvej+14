--- v0 (2026-05-16)
+++ v1 (2026-06-30)
@@ -3,152 +3,101 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="81" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="100" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>1923-01-23</t>
+    <t>1915-12-23</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
-    <t>Louise Amstrup
-Niels Elgaard Amstrup</t>
+    <t>Alhed Larsen</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
-  </si>
-[...48 lines deleted...]
-    <t>Alhed Larsen</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>København
 5.</t>
   </si>
   <si>
     <t>Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Jørgen Schou</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3827</t>
   </si>
   <si>
     <t>Alhed Larsen ønsker en god jul. Astrid/Dis har været trofast. Alhed sender en "snotklud".</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0Uwm</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
@@ -167,159 +116,95 @@
     <t>København
 5</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt flyttede fra sin mand, Alfred Goldschmidt, omkring 1915, da hun var blevet kæreste med Gørgen/Buf Schou.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3826</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/CGlF</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
 Fru Astrid Warberg-Goldschmidt
 Rolfsvej 15 5
 København
 V [bogstavet overstreget] F
 [I brevet:]
 Kæreste lille Bein!
 Tak for alle Dine Kort! Gid Du nu maa faa en god Jul ovenpaa alt det. Du har rigtignok været tro til at passe det hele! - Kan Du bruge medf. lille Snotklud. 1000 Hilsener fra os alle. Hils ogsaa Buf.
 Din Be
 Lillejuleaften 1915</t>
   </si>
   <si>
-    <t>1917-06-16</t>
+    <t>1916-03-15</t>
+  </si>
+  <si>
+    <t>Rolsvej 14 København</t>
+  </si>
+  <si>
+    <t>Bodild Branner
+Thora  Branner
+Louise Brønsted
+Adolph Larsen
+Johannes Larsen
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB2219</t>
+  </si>
+  <si>
+    <t>Alhed blev glad, da hun fik Astrids brev. Astrid må være forsigtig efter aborten. Alhed sender 30 kr. til noget styrkende. 
+Adolph/Agraren har drukket igen. Nu melder man ham ind i en afholdsforening. Hvis det ikke hjælper, må han umyndiggøres.
+Dagen i forvejen følte Alhed, at en byrde blev taget af hendes skuldre, og hun begyndte på et billede.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/P7B8</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside er skrevet]
+Fru Astrid Warberg-Goldschmidt
+Rolsvej 14 5
+København
+F
+[Med en anden håndskrift:]
+Torsdag16 Marts 1916
+[I brevet:]
+Onsdag Eft.
+Kæreste lille Bein!
+Hvor blev jeg dog lykkelig, da jeg fik Dit Brev til Morgen, det er dog det bedste jeg længe har hørt, sikken en Byrde du har taget fra os alle sammen, ja ih, hvor blev jeg dog glad. Men lille Bein, nu maa Du jo være meget forsigtig, saadan en Abortseng er akkurat ligesaa farlig som en Barselseng, kræver den samme Ro og Paapasselighed som en saadan, dejligt at Bodild kommer til Dig, det er meget betryggende. Og hvordan kommer nogen ind til Dig; Du kan jo ikke staa op og lukke op.
+Nu f.Ex. naar Lugge kommer i Morgen. Naa, men I hitter vel paa noget. Samtidig med dette sender jeg 30 Kr, som Du skal have at købe Dig styrkende Ting for og Kakes. Gudskelov at Foraaret nærmer sig. – Lad mig endelig høre flittig fra Dig, eller om Dig, bed Lugge og Tutte derom. – Her har vi haft en rædsom Tid med Agraren siden vi kom hjem, i Gaar og i Dag ligger han og i Aften bliver han meldt ind i en Afholdsforening, saa nu haaber vi det er ovre, ellers vil vi erklære ham umyndig. Dette er i Hast. 1000 kærlige Hilsener. Hvor sødt af Dig at skrive til mig strax midt i al Din Kvide
+Din Be. 
+Tænk, det var næsten som jeg havde en Fornemmelse af det i Da [”Da” overstreget] Gaar, jeg gik og var i et vidunderligt Humør hele Dagen, aldeles som om en Byrde var taget fra mine Skuldre. Jeg sagde ved Aftensbordet ”jeg vil have en Snaps for at fejre denne dejlige Dag”, Det er første Gang jeg har været i Humør siden vi kom kom hjem og naar jeg i Gaar tænkte paa Dig, kunde heller ikke det tage Pippet fra mig. Jeg sagde om Form. til Las ”i Dag tror jeg, jeg kan male[”] og jeg begyndte paa et Billede [det følgende skrevet øverst på side 4 og på hovedet] om Efterm. Om Aftenen sagde jeg til Elle: vi har haft saadan en dejlig Dag. Var det dog ikke grinagtig?</t>
+  </si>
+  <si>
+    <t>1917-04-02</t>
   </si>
   <si>
     <t>Laura Warberg</t>
-  </si>
-[...103 lines deleted...]
-    <t>1917-04-02</t>
   </si>
   <si>
     <t>Louise Brønsted</t>
   </si>
   <si>
     <t>Bodil Bech
 Thora  Branner
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Victor Bøttern
 Grethe Jungstedt
 Carl Kyed
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Elisabeth Mackie
 Anna -, pige i huset hos Laura Warberg 1917
 Ellen  Sawyer
 - Svendsen, Fru
 Hempel Syberg
 Poul Uttenreitter
@@ -337,50 +222,155 @@
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3749</t>
   </si>
   <si>
     <t>Laura Warberg har været helt lammet over Astrids skrækkelige affære.
 Christine og Elisabeth/Putte Mackie har været på besøg. De står uden lejlighed. 
 Johanne/Junge Larsen rejser til Astrid den følgende dag. 
 Laura Warberg skal have 14 til middag i påsken. Ikke Uttenreitter, da man ikke kan lide frk. Bech.
 Laura har ligget syg i 14 dage. Anna har passet hende godt, og der har været gæster til bridge. 
 Ellen og Grethes kat er blevet kørt over.
 De fleste fryser og må spare på brændslen. 
 Johannes Larsen maler på portrætter af Hempel Syberg og Carl Kyed.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/WNSF</t>
   </si>
   <si>
     <t>[Håndskrevet med blæk:] Mandag 2den April
 [Håndskrevet med blyant:] 1917
 Kæreste lille Muk!
 Jeg var meget glad ved dit Brev, jeg skyldte da vist Dig forresten – som saa mange andre! – men jeg har været saa inderlig sløj, ligefrem lidt lammet over den skrækkelige Affaire med Astrid. – Hvor det er godt, at Matidien boer i København og at det har hjulpen paa hans Befindende. Jeg kan forstaae, at Lørdag og Søndag er rene Festdage for Eder alle. Hvor morsomt at høre om Ballet og de kære Ungers Dragt, jeg kan se dem for mig. I Aftes kom Christine og Putte; inden for hos mig et Øjeblik, mens Bilen holdt uden for; Toget ikke et Minut forsinket. Men tænk hvad jeg hørte, at Chr. skal flytte og ingen Lejlighed har. Godt med Eders Gæstekammer og Gæstfrihed. Johanne rejser jo ind til Astrid i Morgen tidlig, (hun vil jo ingen Steder derinde, men bede Dig og Thora see hende paa Rolfsvej. Vi skal ingen fremmede have inden 2den Paaskedag da har vi bedt ”dem alle” til tidlig Middag paa ”Suppe Kød og Kage! vi bliver 14, Las’s hele Flok og Agrarens do. Vor gode Ven Uttenreiter kan vi ikke have med, da han har Besøg af Frøken Bech, og hende lider vi ikke. Alhed vil kun have Gratulanter paa Lørdag hun er ikke saa rask i denne Tid, beder derfor ingen. Dejligt for hende at have Christine i Paasken. 
 Jeg har ligget en 14 Dage ad 2 Gange, af en ret lille Forkølelse, som min Angst for Lungebetændelse bød mig at tage alvorligt. I Gaar var jeg oppe 3 Timer, i Dag er jeg helt vel igen. Elle og Grethe græd hele Lørdag over deres lille søde fine Mis, som var vist kørt over og maatte aflives. En Opmuntring for Grethe, at hun blev budt ud til Kat’s i Odense og med dem paa en Koncert; blev hos dem til i Dag, da hun har Time og Elever derude. Det har sneet hele Formiddagen med store Fnugge; og faaer næppe godt mildt Vejr før midt i April, naaer de 40 Ridderes Tid er inde. Hvor I maa have det lunt og hyggeligt i de to Stuer; paa den Maade spares mange Mennesker; Onkel Syberg har kun Ild i en Stue, vi bruger aldeles ikke Spisestuen i Vinter; en hel Maaned sad jeg i Elles Stue hos Grethe, men til sidst blev det mig for meget med al den Musik. Elle laa en Del af Tiden, paa ["paa" overstreget] jeg laa, de havde fyret i den store indmurede en Uge, den tog Brændsel, men det var en behagelig Varme, ikke over 10 á 11_°. Anna var _mageløs rar og flink, passede mig og alt udmærket. Hendes mugne Anfald har næsten fortaget sig, og dygtig er hun. Hun faaer 18 i Løn; men til Maj vil jeg lægge 2 paa. Vi veed endnu intet om Syberg vil have nogen d. 12_te_; hidtil har han sagt Nej. Alhed er begyndt med at tage til Odense og underholde ham, mens Las maler 2 Portræter; Hr. Kyed har bestilt et til sig selv. A. siger de tegner til at blive gode, især det ene. Syberg ”sidder” udmærket og fortæller hende imens en hel Del om gamle Dage. Han er saa flink mod dem! Elle og Grethe var bedt til Brædstrup i Paasken, men har sagt Nej. E. ælter omkring paa sin Cycle i Dag og i Morgen vidt omkring.
 Stakkels lille søde Mudi skal have den slemme Omgang. Hils dem allesammen fra Bedstemor. Jeg kan tænke det er en rigtig Hviletid for Dig lille Muk; ingen Selskabelighed og tidlig i Seng. Hvor Putte er voxet! Nu Farvel. Der er ikke meget at skrive om naar man har ligget i Sengen 14 Dage. Forresten en af de 5 Dage jeg var oppe havde jeg et morsomt Bridge Parti med Alhed, Bøttern og Frøken Delcomyn. Disse kom mens jeg laa med en Masse dejlige Eranthis og Dorthealiljer. Fru Svendsen kom med Tulipaner, Johanne med en ny pragtfuld Alpeviol Jeg har faaet hængt Billeder op paa den nøgne Væg over min Seng, jeg vender Hovedgærdet, naar jeg er syg og har nu meget at se paa, bl.a. det gamle [ulæseligt ord] Maleri fra min Ungdom; Far 
 [Skrevet langs side 6 højre kant:]
 gav mig det. Kærlige Hilsener lille Muk. 
 Mor.</t>
+  </si>
+  <si>
+    <t>1917-06-16</t>
+  </si>
+  <si>
+    <t>København
+4</t>
+  </si>
+  <si>
+    <t>Else -
+Olaf Brahm
+Astrid Bøttern
+Ellen Bøttern
+Eric Bøttern
+Margaretha Bøttern
+Victor Bøttern
+Grete Hammeleff
+Grethe Jungstedt
+Kurt Jungstedt
+Pauline L
+Alhed Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Johannes Madsen
+Ellen  Sawyer
+- Svendsen, Fru
+Leo Swane
+Johannes Sørensen
+Minna Warberg</t>
+  </si>
+  <si>
+    <t>"Du er da vist oppe til den Tid": Astrid ventede sit barn nr. tre.
+Bemærkningen om nabokonen og Olaf Brahms venlighed refererer til et brev, som Astrid sendte sin mor 1917-06-14.
+Den omtalte fest blev holdt for at fejre, at Alhed og Johannes Larsen havde fået opført en gæstefløj, en atelierbygning og et væksthus. 
+Den henrivende, svenske maler var Kurt Jungstedt. Han og Grete Sawyer blev forelskede ved festen og giftede sig tre år senere.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid Warberg-Goldschmidt, 1917-06-16, BB2434</t>
+  </si>
+  <si>
+    <t>Johanne Larsen skal opereres for nedsunken livmoder. Hun har været meget træt. Minna Warberg har fået samme operation.
+Laura Warberg blev rørt over både Astrids nabokone og Olaf Brahms venlighed.
+Om lørdagen har man haft en meget vellykket fest på Møllebakken. Man dansede i to timer i dagligstuen. Den svenske maler (Kurt Jungstedt) kastede glans over festen. Ellen lærer meget om farver og teknik af ham. Hun sælger af sine akvareller. 
+Alhed og Johannes Larsen har været til frokost hos Bøttern. 
+Det er tørke. Ellens øjne kan ikke tåle det tørre vejr. 
+Det er godt, at Astrid stadig har det godt og kan gå.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/2hZB</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru A. Warberg
+Rolfsvej 17⁴
+København
+[På kuvertens bagside: Poststempler]
+[I brevet:]
+Kjerteminde d: 16/6 – 17
+Kære Astrid!
+Du skal ikke gaae og ængste Dig for Johanne, det er, som jeg vist skrev, en lille Svaghed, som er meget almindelig; det er nok Livmoderen, der af og til vil falde ned. Minna blev opereret for det samme og mærkelig nok kom det paa dem begge ved at dandse. J. ængster sig ikke en Smule, og jeg vil betroe Dig en stor Hemmelighed, at hun glæder sig til at ligge en 3 Uger og hvile ud paa det udmærkede Hospital, som det skal være. Men sørg nu for, at det ikke kommer til Alhed eller nogen anden. Selvfølgelig er det jo ikke saadan at forstaae, at hun ikke beklager at skride fra Hus og Børn og give saa mange Penge ud, men naar det ikke kan være anderledes! Jeg forstaaer det da saa godt! Hun er ofte saa træt kan ikke taale ret meget Arbejde og desværre naar den ellers saa rare Else kan grumme lidt. Johanne vilde saa gerne have haft Pauline L. en Tid i Ferien, men nu skal Pigen have en Uges Ferie og omkring d: 20de skal hun derind. Du er da vist oppe igen til den Tid, det maa altsaa blive senest først i Juli med Dig. Hvor blev jeg dog rørt over Din Nabokone! Og Olaf! Jeg har ligefrem Lyst at skrive et Par Ord til ham for det. Det var rigtig nok voldsom elskværdigt af ham og Fru H. ikke alene gøre alt gratis ved Dine Tænder, men ogsaa gøre Dig den store Fornøjelse. I Lørdags havde vi saa en uhyre vellykket Aftenfest, Vejret og Haven vidunderlig! Alle drak Kaffen ude, dels paa Verandaen, dels paa Stole under Træet. Derefter Dands i godt 2 Timer til Grammofonen i Dagligstuen, de morede sig glimrende, alle Herrer smed Frakken. Johs Sv[ulæseligt]sen blev her om Natten og hele i Gaar; den lange 23 aarige svenske henrivende Maler kastede Glands over Festen; han er saa fin og aristokratisk i et og alt, han er her tidlig og sildig, er uhyre motiveret og klog. Elle og Grethe har megen Glæde af ham og saa lærer han paa Elle med Farver, Teknik o s v; hendes smaa Akvareller er alle meget bedre; hun har allerede over 20 til Salg; der er forlængst sendt Bud fra Madsen om at faae mange til Ferien. Lige nu kom Alhed farende herind for at faae en Taar Vand, hun var paa Vej til Fru Svendsen at [ulæseligt], kom direkte fra Bøtterns, hvor hun og Las og Patronen havde spist Frokost sammen med Muus, Kejrup og Prins Iuel; de var alle inde hos Las’s at see Drivhus og alt. I Gaar var de paa Kejrup til Middag paa Prinsen! Der var Skrive Swane med. Det har nogle Timer set vældigt ud til Torden, men desværre driver det vist over, vi trænger enormt til Regn, vander Blomster hver Aften. Elles Øjne er saa daarlige af al den Sol, Støv og hvide Veje. Det er da rart, Du stadig er saa rask og kan gaea; men Heden maa da genere Dig meget. Lev nu vel lille Putte!
+Kærlig Hilsen fra Mor.
+Skriv nu ikke til J., at Du ved noget, 
+[Skrevet på højkant mellem brevets side 2 og side 3:]
+jeg forstaar forresten ikke hvorfor.</t>
+  </si>
+  <si>
+    <t>1921-04-29</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Lemvig</t>
+  </si>
+  <si>
+    <t>Thyra Larsen
+Thøger  Larsen</t>
+  </si>
+  <si>
+    <t>Ellen har skrevet brevet i søsteren Astrids lejlighed i København, men sendt det fra Kerteminde.
+Det engelske citat stammer fra Shakespeares sonet nr. 29, "No fear".
+Ellen Sawyer og Thøger Larsen havde muligvis et forhold.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1765</t>
+  </si>
+  <si>
+    <t>Det er dejligt, at Thøger Larsen fik en rejse, men ærgerligt at han ikke er hjemme, mens Astrid er på besøg. Ellen vil komme til Lemvig 14 dage senere, og Astrid må spørge, om Thøger L. da er hjemme. 
+Astrids cykel punkterede fire gange dagen før, og hun fik ikke noget mad, men hun har så meget solskin i sit hjerte, at det intet betød. Ellen beder om, at Astrid brænder brevet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/xZQz</t>
+  </si>
+  <si>
+    <t>[Kuvertens forside:]
+Fru Astrid Warberg
+adr) Hr. Redaktør Thøger Larsen
+Lemvig
+Jylland
+[På kuvertens bagside:]
+Rolfsvej 17 5s. Kbh
+[I brevet:]
+Kære lille Disser
+Du skal have et Feriebrev til fra mig. Jeg er alligevel hele Tiden med jer i Tankerne deroppe. Det er herligt, at I har sådan et dejligt Vejr, men på den anden Side, hvad kan det nytte, naar han ikke er hjemme. Jo, du kan tro jeg har glædet mig over, at han fik den Rejse og kommer ud i Luften og Solen og kan le og more sig sammen med sine Gefreiter, - men det er nu kedeligt, at det netop er mens du er der. I kan sikkert glimrende sammen og jeg er glad over, at I har funden hinanden. – Naturligvis tænkte jeg på, at han vilde sætte Pris på Silkestrømperne. – 1000 Tak for dine Breve. Jeg har læst dem Masser af Gange og kan dem udenad. – Ja, du har Ret I alt hvad du skriver idag. Sig – nej – sig ingenting. Det behøves ikke. – Men Disser, om alt gaar vel, er jeg der selv idag om 14 Dage. Måske rejser jeg om Natten, - Onsdag Nat Klk 12 fra Odense, så vilde jeg være der Klk 1 Torsdag Middag. Jeg kommer hjem fra Elever ved 8-9 Tiden Onsdag Aften [”Onsdag Aften” indsat over linjen] og dersom Vejr og Vind er gunstige kunde jeg cycle til Odense. Men jeg skriver det ikke til Thyra for at hun ikke skal have Ulejlighed med Middagsmad – og jeg kan jo ikke sige det helt bestemt før jeg ser hvordan Vejret er. Jeg kan gå hen på Afholdshotellet og spise. Men se, i al Fortrolighed at få at vide af Thøger om han er væk den Dag, for det var jo flovt at rejse hele Natten og så komme og der ingen var hjemme. Hvis han er hjemme behøver han ikke at lade mig noget vide. Bed ham om denne ene Gang være Diplomat, - det er jo kun af Hensynsfuldhed. Kommer han ikke hjem før du rejser (hvad jeg da haaber), så gør ikke noget ved dette. I gør vel rent i hans Kontor, mens han er væk. Det må være morsomt at gaa og ordne med hans Sager. Er det ikke henrivende?
+Igaar, da jeg var på Elevtogt punkterede min Cycle 4 Gange. Jeg vandrede fra den ene Cyclesmed til den anden og kom hjem med flad Ring Klk 11. Ingen Mad fra Klk 12 Middag og her var lukket og slukket så jeg kunde heller ingen Aftensmad få. Men Dis, - ikke et Sekund var jeg utålmodig eller ked af det – sådant et Solskin har jeg i mit Hjærte, at jeg slet ikke kan mærke sådanne Småting. Når Verden gaar mig imod ”then haply I think on thee, and then my state like to the lark at break of day from sullen earth sings hymns at heaven gate” Gud give jeg kunde øse ud af Lykke og Solskin så den jeg skinnede på ikke vidste om han var i denne el. i den anden Verden. Jeg vilde ønske jeg var 100 Gange mere værd end jeg er, så jeg kunde være noget Disser, - du må og skal brænde det Brev. Du kan nok nå at skrive et lille Brev til Lørdag Aften, så jeg kan vide om Ærendet er udført og om du har brændt dette. Jeg tænker på jer hele Tiden og er mere der end her Hils dem! Hvor er de søde mod dig. Din E</t>
   </si>
   <si>
     <t>1922-04-20</t>
   </si>
   <si>
     <t>Rossia</t>
   </si>
   <si>
     <t>Kerteminde
 Kærbyhus</t>
   </si>
   <si>
     <t>Margrethe Benzon
 Ellen Branner
 Thora  Branner
 - Gad, Frøken
 - Grandjean
 - Hartmann, frk. 
 - Jahn, stenografilærer
 Inga -, Malmø
 Astrid Møller
 Janna Schou
 Jørgen Schou
 Christine Swane</t>
   </si>
@@ -407,89 +397,186 @@
 Fyen.
 [Fortrykt på hovedet på kuvertens bagside:]
 Reinsurance Company ”Rossia”. 
 Bornholmsgade 8. Copenhagen K. 
 [Håndskrevet:]
 afs. A Warberg
 Rolfsvej 17, 4
 F.
 [Poststempel]
 [Maskinskrevet i brevet:]
 Rossia, den 20. April. 1922.
 Kæreste Mor!
 Tak for dit sidste Brev. Det er rigtignok rystende Tilstande at høre om – hvor er det dog skrækkeligt altsammen. Og saa bestaar jo Ulykken til syvende og sidst deri, at Junge bliver ved at holde af ham – ellers var Sagen jo langt mindre kompliceret. Men der er jo i Virkeligheden ikke noget at stille op med – for det maa man bøje sig. Ja, Livet er sandelig fuldt af Urimeligheder. Gid dog Junge paa en eller anden Maade kunde komme ud af det altsammen – men han går vel aldrig ind paa, at hun faar en Bestyrer, mens han gaar paa Skovarbejde – det er jo ogsaa haarde Konditioner for en Mand at gaa ind paa, jeg kan slet ikke tænke mig, at han gør det. Jeg er meget spændt paa at høre, hvad det bliver til med det alt sammen. Det er frygteligt for mig at høre, at Junge blev forskrækket, da mit Brev kom, og troede, at jeg vilde bebyrde hende med mine Sorger, nej, jeg plejer ikke at plage andre med mine Genvordigheder, jeg ved saa godt, at ingen i Verden kan hjælpe mig, og jeg synes da heller ikke, at jeg plejer at give noget saadant Udtryk i mine Breve. 
 Jeg har for Resten haft et Par smaa Lyspunkter i den senere Tid m.H.t. Ekstrafortjeneste. Først var der jo det Katalog, jeg lavede for Uglen, og for hvilket jeg fik det store dejlige Billede, som jeg hver Dag glæder mig saadan over. Saa fik jeg lige efter Paaske et Arbejde for en Architekt (efter Telefonen) paa 10 Kr., jeg har jo lejet min Maskine ud, men jeg tog dristigt Arbejdet alligevel, haabende paa, at jeg fik Tid at skrive det heroppe – og virkelig, den første Dag efter Paaskeferien var her absolut intet - og det lykkedes mig at skrive hele Arbejdet – 10 Foliosider - uden at nogen mærkede det - og saa var de 10 Kroner tjent – og blev henlagt til det lille Gilde, som jeg agter at holde paa næste Fredag. Gæsterne bliver: Uglen, Tutte, Frøken Gad, evtl. Margrethe Benzon, Fru Grandjean, Trisse, Frk. Hartmann (de tre sidste her fra Kontoret evt. Ellen Kramer [”evt Ellen Kamer” håndskrevet]
 Saa fik jeg i Dag fra en fra en af Damerne heroppe, som jeg har anbefalet til Stenografundervisning hos Hr. Jahn, min tidligere Stenograflærer, en Anmodning om at ringe til ham, da han gerne vilde have mig til at besørge en svensk Oversættelse – jeg tager den frejdigt, skønt jeg paa ingen Maade kan oversætte fra Dansk til Svensk – men jeg vil ty til Ingas Assistance – ved fælles Hjælp maa det vel kunde lade sig gøre – og jeg vil gøre alt for at forbedre min Økonomi, for - - - - 
 for tænk dig, jeg har nu næsten slaaet fast, at jeg i min 14 Dages Sommerferie rejser ned til Harzen – lokket af en Annonce i Politiken saalydende: 
 ”I en højtliggende Fremmedpension i Wernigerode Harz kan modtages Gæster
 ”paa kortere og længere tid. Herlig Luft, god Forplejning garanteres. Pris fra 
 ”2-3 Kr. pr. Dag. Refr. faas ved Henvendelse til Lindegaard, Dyrehaven, Nyborg.”
 Vabehar? Lyder der ikke godt? Jeg har straks skreven til Nyborg efter nærmere Oplysninger og saa har Frøken Hartmann (fra Bogholderiet) bestemt os til at følges ad derned, hun er en rigtig sød Pige, i hvert Fald et dannet Menneske – og alene var det jo ikke så sjov at rejse. Jeg ringede først til Tutte om hun ikke vilde med – for det var jo ikke saa lidt sjovere at rejse med en af Søstrene, men hun mente ikke at ville ofte det på sig selv. Jeg har jo mit Gratiale – mere end 200 Kr. kan jeg ikke præstere, men for den Sum maa det jo ogsaa nemt kunne gøres, naar man rejser direkte derned og bliver paa eet Sted for en saa billig Pension. Vi studerer Landkortet i alle Pavser og er opfyldt af Rejselængsel – det ligger lige ved Brocken, hvortil vi maa kunne spadsere. Vi tager vistnok afsted den 1ste Juli. Saa tager Buf Nusset til Kerteminde i de 14 Dage – saa maa de fejre hendes Fødselsdag derovre, den 3die Juli. Det er lidt hårdt ikke at skulle have hende i Ferien, men jeg tror hun vil nyde godt af senere, at jeg forsøger at komme lidt i Orden.
 Ja, nu nærmer Klokken sig Gudskelov 5, saa er vi færdig med Slaveriet for i Dag, saa skal jeg hjem til et lille bedaarende Nus, det glæder jeg mig hver Dag til.
 [Det følgende håndskrevet:] Mange Hilsner til Dig og Jer alle fra Din A.
 p.s. Desværre tør jeg ikke tænke på at rejse til St. Jørgens Festen – alle Penge må spares nu!</t>
   </si>
   <si>
-    <t>1916-03-15</t>
-[...26 lines deleted...]
-Rolsvej 14 5
+    <t>1922-12-13</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1810</t>
+  </si>
+  <si>
+    <t>Thøger Larsen beder Astrid/Dis om at hilse Ellen Sawyer. Astrid må ikke pine sig selv for meget.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/p1CL</t>
+  </si>
+  <si>
+    <t>[Med blyant på kuvertens forside:]
+14 Dec 1922
+[Med sort blæk på kuvertens forside:]
+Fru Astrid Warberg
+Rolfsgade 17 4 5 ["4" er overstreget]
 København
-F
-[...1 lines deleted...]
-Torsdag16 Marts 1916
+[Med blyant i brevet:]
+Kære lille Dis!
+Tusind Tak for alt. Ser du Elle saa hils tusinde Gange. Pas nu paa ikke at pine dig selv mere end nødvendigt. Tak Dis. Din T.</t>
+  </si>
+  <si>
+    <t>1922-12-16</t>
+  </si>
+  <si>
+    <t>København F
+4</t>
+  </si>
+  <si>
+    <t>Det omtalte digt findes ikke sammen med brevet</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1811</t>
+  </si>
+  <si>
+    <t>Thøger Larsen sender Astrid/Dis det digt, som han har lovet hende.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/WKzf</t>
+  </si>
+  <si>
+    <t>[Skrevet med blyant på kuvertens forside:]
+18 Dec. 1922
+[Med blæk på kuvertens forside:]
+Fru Astrid Warberg
+Rolfsvej 17 4
+København F.
+[Med blæk i brevet:]
+16/12 1922.
+Kære Dis!
+Hermed sender jeg Dig det Digt, jeg engang lovede Dig. Jeg haaber, Du har det taaleligt, nej udmærket godt. Med mange Tak og venligste Hilsner din
+Thøger.</t>
+  </si>
+  <si>
+    <t>1923-01-23</t>
+  </si>
+  <si>
+    <t>Louise Amstrup
+Niels Elgaard Amstrup</t>
+  </si>
+  <si>
+    <t>Ølstedgaard</t>
+  </si>
+  <si>
+    <t>København
+Rolfsvej 14</t>
+  </si>
+  <si>
+    <t>Adelheyde Syberg
+Christine Warberg
+Andreas Warberg, Albrechts far</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt renskrev tilsyneladende LouiseAmstrups/Tante Visses håndskrevne erindringer og slægtshistorie.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1405</t>
+  </si>
+  <si>
+    <t>Louise Amstrup/Tante Visse takker Astrid Warberg/Stiser for maskinskrivning. Louise har nu skrevet mere om sin barndom, der ikke var lykkelig. Hverken moderen eller søster Adelheide/Mimi var rare ved hende. Som voksen blev Mimi dog et udmærket menneske. Moderen var ikke børnevenlig, og hun havde et svært sind. Mimi gik aldrig i skole, men moderen læste med hende, og husjomfruen lærte hende lidt udfra sine mangelfulde kundskaber. På dette grundlag skulle Mimi fungere som lærerinde for Louise, og Mimi forlangte for meget og slog dagligt. Skolebøgerne var desuden forældede. Når Louise kom i seng, susede der trolde, slanger og hekse forbi hendes lukkede øjne. Louise hadede Mimi, men hun elskede sin far.
+Astrid må skrive, hvad hun har lagt ud for papir mm. 
+Det har været ækelt for Louise at skrive dette brev.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/30GW</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+25 Jan 1925 [kryds over "1925."]
+Fru Astrid Warberg
+Rolfsvej 14
+Kjøbenhavn F
+[På kuvertens bagside:]
+Afs Amstrup Ølstedgaard Staaby
+Du kunde gerne sige mig Tak for den flotte Julegave jeg sendte dig i Tanken kærlig Hilsen Niels
 [I brevet:]
-Onsdag Eft.
-[...4 lines deleted...]
-Tænk, det var næsten som jeg havde en Fornemmelse af det i Da [”Da” overstreget] Gaar, jeg gik og var i et vidunderligt Humør hele Dagen, aldeles som om en Byrde var taget fra mine Skuldre. Jeg sagde ved Aftensbordet ”jeg vil have en Snaps for at fejre denne dejlige Dag”, Det er første Gang jeg har været i Humør siden vi kom kom hjem og naar jeg i Gaar tænkte paa Dig, kunde heller ikke det tage Pippet fra mig. Jeg sagde om Form. til Las ”i Dag tror jeg, jeg kan male[”] og jeg begyndte paa et Billede [det følgende skrevet øverst på side 4 og på hovedet] om Efterm. Om Aftenen sagde jeg til Elle: vi har haft saadan en dejlig Dag. Var det dog ikke grinagtig?</t>
+Kd. 23 - 1 23
+Kære Stiser!
+Nu endelig, dages det da med mig, jeg bliver magelig paa mine gl. Dage. Tak for den venlige Julehilsen der midt i at min Travlhed til mig og for din fine Opmærksomhed med at maskinskrive mit lille, i høj Grad mangelfulde Vers; man burde aldrig begive sig ud paa Diletantismens farlige Veje. Nu har jeg saa igen da faaet et Par Ark malet op og er saa da endelig kommen bort fra [ulæseligt] og hvad dertil hører og saa skrider jeg til at fortælle om Ensomhed og det er maaske sidste Afsnit. [Ulæseligt] vil se, men - ja her ligger den egentlige Grund hvorfor jeg altid har nægtet at skrive, - min Barndom var ikke lykkelig, Moder og Mimi var ikke gode imod mig, for ikke at sige det modsatte. Jeg vilde nødigt sige noget der kunde kaste en Skygge over Moder - hun var dog min Moder og alligevel et retsindigt og godt Menneske - og Mimi, der udviklede sig til at blive det elskelige og udmærkede Menneske som vi alle saa op til, hun var jo, da jeg blev ene, som en Moder for mig! Moder havde et i høj Grad utilgængeligt Sind, hendes Speciale var at skænde, det kunde hun da blive ved med og Mini slog - hver Dag - ingen af dem var det man kalder Børneven og ingen af dem gjorde sig den Ulejlighed at sætte sig ind i hvordan et saa kraftigt og livligt Pigebarn, som jeg var, skulde omgaaes. Mimi har aldrig havt det man kalder Skolegang, Fader læste lidt med hende om Aftnen og om Eftermiddagen skulde Husjomfruen saa fodre paa at bibringe hende nogle af sine højst mangelfulde Kundskaber, saa jeg formoder hun selv har arbejdet sig frem til det hun kunde. Og paa dette Grundlag blev hun min Lærerinde uden Begreb om hvad man kunde forlange af et Barn, hun forlangte langt mere end jeg kunde overkomme og hver Aften naar jeg kom i Seng, saa suste det forbi mine lukkede Øjne med Trolde, Slanger og Hekse, ja at jeg holdt til det! jeg vilde gerne lære og var alt andet end doven. Aldrig et venligt eller opmuntrende Ord, men Slag i Slag. Jeg hadede hende derfor så intensivt, som det var muligt for et Barn at hade. Stine Niels Morten der en Gang i de senere Aar spurgt mig om det var sandt, at jeg fik saa mange Bank, en af hendes Piger der havde tjent hjemme som Stuepige, havde fortalt hvor slemt det havde været for hende at være Vidne dertil. 
+Ja saadan var min Barndom, hvordan kan jeg komme uden om alt det? Forholdet mellem Moder og mig blev aldrig godt, men det var min Skyld, for jeg var bleven haard og en styg en rigtig Egoist. Fader derimod elskede jeg. Og saa de forældede Skolebøger der blev brugt. Sikken Danmarkshistorie, som jo slet ikke er ["er" indsat over linjen] for Børn og en Regnebog med Penning, som jo forlængst var gaaet af Brug - o.s.f. Dette er jo ellers noget jeg nødigt kommer ind paa, man maa helst lade de mørke Stunder ligge saa langt tilbage i Erindringen, som vel muligt, men udslettes kan de jo ikke. Men, lille Stiser, du har brugt med Papir o.a. til de smaa Hefter, du maa sige mig hvad du lægger ud, som kan betales med Frimærker. 
+[Indsat side 3 i venstee marge; lodret:] Apostrofferne over e maa du ikke forandre, det er aldeles korrect è é
+[Indsat s. 1; øverst; på tværs:] Naa Stiser, dette var rigtig et ækelt Brev at skrive og ikke lysteligt for dig, at læse - men det var en Redegørelse der maatte med.
+Godt Nytaar Stiser vi er ikke ude ["ude" indsat over linjen] af den første Maaned endnu. Tante Visse</t>
+  </si>
+  <si>
+    <t>1925-04-27</t>
+  </si>
+  <si>
+    <t>Thyra Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1814</t>
+  </si>
+  <si>
+    <t>Thyra og Thøger Larsen ønsker tillykke med fødselsdagen. Thøger kan ikke sende et digt. Han takker for Astrids bog, som han har læst med interesse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/zTQH</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:)
+Fru Astrid Warberg 
+Rolfsvej 17, 4
+København F
+[Håndskrevet i brevet:]
+Lemvig 27/4 1925
+Kære Dis!
+De hjerteligste Lykønskninger fra os begge til din Fødselsdag og tusind Tak for dit venlige Fødselsdagsbrev. Desværre kan jeg ikke naa denne Gang at gengælde dig med et Digt.
+Ogsaa mange Tak for din Bog. Jeg har læst den med stor Interesse. Den er baade velskreven og spændende. Men jeg er jo ikke i stand til at kunne udtale mig om selve Mysteriet.
+De venligste Hilsner fra os begge
+Din hengivne
+Thøger Larsen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -566,59 +653,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/30GW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Uwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CGlF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WNSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/0Uwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CGlF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WNSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1CL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/30GW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zTQH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M9"/>
+  <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -664,374 +751,510 @@
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H2" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="I2" s="5" t="s">
+      <c r="I2" s="5"/>
+      <c r="J2" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="J2" s="5" t="s">
+      <c r="K2" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="K2" s="5" t="s">
+      <c r="L2" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="L2" s="6" t="s">
+      <c r="M2" s="5" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="K3" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="L3" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="F3" s="5" t="s">
+      <c r="M3" s="5" t="s">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E4" s="5" t="s">
-        <v>27</v>
+      <c r="E4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F4" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="G4" s="5" t="inlineStr">
-[...7 lines deleted...]
-      <c r="I4" s="5" t="s">
+      <c r="M4" s="5" t="s">
         <v>35</v>
-      </c>
-[...10 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="F5" s="5" t="s">
+      <c r="J5" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="G5" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H5" s="5" t="s">
+      <c r="K5" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="5" t="s">
+      <c r="L5" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="J5" s="5" t="s">
+      <c r="M5" s="5" t="s">
         <v>44</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="F6" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="G6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="G6" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H6" s="5" t="s">
+      <c r="L6" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="I6" s="5" t="s">
+      <c r="M6" s="5" t="s">
         <v>52</v>
-      </c>
-[...10 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="D7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="G7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="J7" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="E7" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H7" s="5" t="s">
+      <c r="K7" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="I7" s="5" t="s">
+      <c r="L7" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="J7" s="5" t="s">
+      <c r="M7" s="5" t="s">
         <v>61</v>
-      </c>
-[...7 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E8" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="I8" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="F8" s="5" t="s">
+      <c r="J8" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="G8" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H8" s="5" t="s">
+      <c r="K8" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="I8" s="5" t="s">
+      <c r="L8" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="J8" s="5" t="s">
+      <c r="M8" s="5" t="s">
         <v>70</v>
-      </c>
-[...7 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>26</v>
+        <v>72</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F9" s="5" t="s">
-        <v>75</v>
+        <v>24</v>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
-        <v>76</v>
+        <v>54</v>
       </c>
       <c r="I9" s="5"/>
       <c r="J9" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="L9" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="K9" s="5" t="s">
+      <c r="B10" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F10" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="L9" s="6" t="s">
+      <c r="G10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I10" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="M9" s="5" t="s">
+      <c r="J10" s="5" t="s">
         <v>80</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="L10" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="G11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="K11" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="L11" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="G12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="L12" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
+    <hyperlink ref="M10" r:id="rId15"/>
+    <hyperlink ref="M11" r:id="rId16"/>
+    <hyperlink ref="M12" r:id="rId17"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>