--- v1 (2026-06-30)
+++ v2 (2026-08-16)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="100" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="108" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -327,50 +327,91 @@
 Det engelske citat stammer fra Shakespeares sonet nr. 29, "No fear".
 Ellen Sawyer og Thøger Larsen havde muligvis et forhold.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1765</t>
   </si>
   <si>
     <t>Det er dejligt, at Thøger Larsen fik en rejse, men ærgerligt at han ikke er hjemme, mens Astrid er på besøg. Ellen vil komme til Lemvig 14 dage senere, og Astrid må spørge, om Thøger L. da er hjemme. 
 Astrids cykel punkterede fire gange dagen før, og hun fik ikke noget mad, men hun har så meget solskin i sit hjerte, at det intet betød. Ellen beder om, at Astrid brænder brevet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/xZQz</t>
   </si>
   <si>
     <t>[Kuvertens forside:]
 Fru Astrid Warberg
 adr) Hr. Redaktør Thøger Larsen
 Lemvig
 Jylland
 [På kuvertens bagside:]
 Rolfsvej 17 5s. Kbh
 [I brevet:]
 Kære lille Disser
 Du skal have et Feriebrev til fra mig. Jeg er alligevel hele Tiden med jer i Tankerne deroppe. Det er herligt, at I har sådan et dejligt Vejr, men på den anden Side, hvad kan det nytte, naar han ikke er hjemme. Jo, du kan tro jeg har glædet mig over, at han fik den Rejse og kommer ud i Luften og Solen og kan le og more sig sammen med sine Gefreiter, - men det er nu kedeligt, at det netop er mens du er der. I kan sikkert glimrende sammen og jeg er glad over, at I har funden hinanden. – Naturligvis tænkte jeg på, at han vilde sætte Pris på Silkestrømperne. – 1000 Tak for dine Breve. Jeg har læst dem Masser af Gange og kan dem udenad. – Ja, du har Ret I alt hvad du skriver idag. Sig – nej – sig ingenting. Det behøves ikke. – Men Disser, om alt gaar vel, er jeg der selv idag om 14 Dage. Måske rejser jeg om Natten, - Onsdag Nat Klk 12 fra Odense, så vilde jeg være der Klk 1 Torsdag Middag. Jeg kommer hjem fra Elever ved 8-9 Tiden Onsdag Aften [”Onsdag Aften” indsat over linjen] og dersom Vejr og Vind er gunstige kunde jeg cycle til Odense. Men jeg skriver det ikke til Thyra for at hun ikke skal have Ulejlighed med Middagsmad – og jeg kan jo ikke sige det helt bestemt før jeg ser hvordan Vejret er. Jeg kan gå hen på Afholdshotellet og spise. Men se, i al Fortrolighed at få at vide af Thøger om han er væk den Dag, for det var jo flovt at rejse hele Natten og så komme og der ingen var hjemme. Hvis han er hjemme behøver han ikke at lade mig noget vide. Bed ham om denne ene Gang være Diplomat, - det er jo kun af Hensynsfuldhed. Kommer han ikke hjem før du rejser (hvad jeg da haaber), så gør ikke noget ved dette. I gør vel rent i hans Kontor, mens han er væk. Det må være morsomt at gaa og ordne med hans Sager. Er det ikke henrivende?
 Igaar, da jeg var på Elevtogt punkterede min Cycle 4 Gange. Jeg vandrede fra den ene Cyclesmed til den anden og kom hjem med flad Ring Klk 11. Ingen Mad fra Klk 12 Middag og her var lukket og slukket så jeg kunde heller ingen Aftensmad få. Men Dis, - ikke et Sekund var jeg utålmodig eller ked af det – sådant et Solskin har jeg i mit Hjærte, at jeg slet ikke kan mærke sådanne Småting. Når Verden gaar mig imod ”then haply I think on thee, and then my state like to the lark at break of day from sullen earth sings hymns at heaven gate” Gud give jeg kunde øse ud af Lykke og Solskin så den jeg skinnede på ikke vidste om han var i denne el. i den anden Verden. Jeg vilde ønske jeg var 100 Gange mere værd end jeg er, så jeg kunde være noget Disser, - du må og skal brænde det Brev. Du kan nok nå at skrive et lille Brev til Lørdag Aften, så jeg kan vide om Ærendet er udført og om du har brændt dette. Jeg tænker på jer hele Tiden og er mere der end her Hils dem! Hvor er de søde mod dig. Din E</t>
+  </si>
+  <si>
+    <t>1922-02-14</t>
+  </si>
+  <si>
+    <t>Brevkort</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen</t>
+  </si>
+  <si>
+    <t>Hildesheim</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 4 København</t>
+  </si>
+  <si>
+    <t>Thyra Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1805</t>
+  </si>
+  <si>
+    <t>Thyra og Thøger Larsen er i Hildesheim, hvor der er henrivende.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DS1x</t>
+  </si>
+  <si>
+    <t>[Fortrykt på billedsiden:]
+HILDESHEIM KNOCHENHAUSER AMTSHAUS
+[Fortrykt på tekstsiden:]
+Franz Jander, Berlin W 62
+[Håndskrevet i adressefeltet:]
+Fru Astrid Warberg
+Rolfsvej 17 4
+København
+Dänemark
+[Håndskrevet i tekstfeltet:]
+Hildesheim 14/2 1922.
+Kære Dis! Ja, nu er vi i den herlige gamle By, Hildesheim, hvor der er mildt og henrivende. En Mængde Hilsner fra din heng. Thyra og Thøger.</t>
   </si>
   <si>
     <t>1922-04-20</t>
   </si>
   <si>
     <t>Rossia</t>
   </si>
   <si>
     <t>Kerteminde
 Kærbyhus</t>
   </si>
   <si>
     <t>Margrethe Benzon
 Ellen Branner
 Thora  Branner
 - Gad, Frøken
 - Grandjean
 - Hartmann, frk. 
 - Jahn, stenografilærer
 Inga -, Malmø
 Astrid Møller
 Janna Schou
 Jørgen Schou
 Christine Swane</t>
   </si>
@@ -400,53 +441,50 @@
 Bornholmsgade 8. Copenhagen K. 
 [Håndskrevet:]
 afs. A Warberg
 Rolfsvej 17, 4
 F.
 [Poststempel]
 [Maskinskrevet i brevet:]
 Rossia, den 20. April. 1922.
 Kæreste Mor!
 Tak for dit sidste Brev. Det er rigtignok rystende Tilstande at høre om – hvor er det dog skrækkeligt altsammen. Og saa bestaar jo Ulykken til syvende og sidst deri, at Junge bliver ved at holde af ham – ellers var Sagen jo langt mindre kompliceret. Men der er jo i Virkeligheden ikke noget at stille op med – for det maa man bøje sig. Ja, Livet er sandelig fuldt af Urimeligheder. Gid dog Junge paa en eller anden Maade kunde komme ud af det altsammen – men han går vel aldrig ind paa, at hun faar en Bestyrer, mens han gaar paa Skovarbejde – det er jo ogsaa haarde Konditioner for en Mand at gaa ind paa, jeg kan slet ikke tænke mig, at han gør det. Jeg er meget spændt paa at høre, hvad det bliver til med det alt sammen. Det er frygteligt for mig at høre, at Junge blev forskrækket, da mit Brev kom, og troede, at jeg vilde bebyrde hende med mine Sorger, nej, jeg plejer ikke at plage andre med mine Genvordigheder, jeg ved saa godt, at ingen i Verden kan hjælpe mig, og jeg synes da heller ikke, at jeg plejer at give noget saadant Udtryk i mine Breve. 
 Jeg har for Resten haft et Par smaa Lyspunkter i den senere Tid m.H.t. Ekstrafortjeneste. Først var der jo det Katalog, jeg lavede for Uglen, og for hvilket jeg fik det store dejlige Billede, som jeg hver Dag glæder mig saadan over. Saa fik jeg lige efter Paaske et Arbejde for en Architekt (efter Telefonen) paa 10 Kr., jeg har jo lejet min Maskine ud, men jeg tog dristigt Arbejdet alligevel, haabende paa, at jeg fik Tid at skrive det heroppe – og virkelig, den første Dag efter Paaskeferien var her absolut intet - og det lykkedes mig at skrive hele Arbejdet – 10 Foliosider - uden at nogen mærkede det - og saa var de 10 Kroner tjent – og blev henlagt til det lille Gilde, som jeg agter at holde paa næste Fredag. Gæsterne bliver: Uglen, Tutte, Frøken Gad, evtl. Margrethe Benzon, Fru Grandjean, Trisse, Frk. Hartmann (de tre sidste her fra Kontoret evt. Ellen Kramer [”evt Ellen Kamer” håndskrevet]
 Saa fik jeg i Dag fra en fra en af Damerne heroppe, som jeg har anbefalet til Stenografundervisning hos Hr. Jahn, min tidligere Stenograflærer, en Anmodning om at ringe til ham, da han gerne vilde have mig til at besørge en svensk Oversættelse – jeg tager den frejdigt, skønt jeg paa ingen Maade kan oversætte fra Dansk til Svensk – men jeg vil ty til Ingas Assistance – ved fælles Hjælp maa det vel kunde lade sig gøre – og jeg vil gøre alt for at forbedre min Økonomi, for - - - - 
 for tænk dig, jeg har nu næsten slaaet fast, at jeg i min 14 Dages Sommerferie rejser ned til Harzen – lokket af en Annonce i Politiken saalydende: 
 ”I en højtliggende Fremmedpension i Wernigerode Harz kan modtages Gæster
 ”paa kortere og længere tid. Herlig Luft, god Forplejning garanteres. Pris fra 
 ”2-3 Kr. pr. Dag. Refr. faas ved Henvendelse til Lindegaard, Dyrehaven, Nyborg.”
 Vabehar? Lyder der ikke godt? Jeg har straks skreven til Nyborg efter nærmere Oplysninger og saa har Frøken Hartmann (fra Bogholderiet) bestemt os til at følges ad derned, hun er en rigtig sød Pige, i hvert Fald et dannet Menneske – og alene var det jo ikke så sjov at rejse. Jeg ringede først til Tutte om hun ikke vilde med – for det var jo ikke saa lidt sjovere at rejse med en af Søstrene, men hun mente ikke at ville ofte det på sig selv. Jeg har jo mit Gratiale – mere end 200 Kr. kan jeg ikke præstere, men for den Sum maa det jo ogsaa nemt kunne gøres, naar man rejser direkte derned og bliver paa eet Sted for en saa billig Pension. Vi studerer Landkortet i alle Pavser og er opfyldt af Rejselængsel – det ligger lige ved Brocken, hvortil vi maa kunne spadsere. Vi tager vistnok afsted den 1ste Juli. Saa tager Buf Nusset til Kerteminde i de 14 Dage – saa maa de fejre hendes Fødselsdag derovre, den 3die Juli. Det er lidt hårdt ikke at skulle have hende i Ferien, men jeg tror hun vil nyde godt af senere, at jeg forsøger at komme lidt i Orden.
 Ja, nu nærmer Klokken sig Gudskelov 5, saa er vi færdig med Slaveriet for i Dag, saa skal jeg hjem til et lille bedaarende Nus, det glæder jeg mig hver Dag til.
 [Det følgende håndskrevet:] Mange Hilsner til Dig og Jer alle fra Din A.
 p.s. Desværre tør jeg ikke tænke på at rejse til St. Jørgens Festen – alle Penge må spares nu!</t>
   </si>
   <si>
     <t>1922-12-13</t>
   </si>
   <si>
-    <t>Thøger  Larsen</t>
-[...1 lines deleted...]
-  <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1810</t>
   </si>
   <si>
     <t>Thøger Larsen beder Astrid/Dis om at hilse Ellen Sawyer. Astrid må ikke pine sig selv for meget.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/p1CL</t>
   </si>
   <si>
     <t>[Med blyant på kuvertens forside:]
 14 Dec 1922
 [Med sort blæk på kuvertens forside:]
 Fru Astrid Warberg
 Rolfsgade 17 4 5 ["4" er overstreget]
 København
 [Med blyant i brevet:]
 Kære lille Dis!
 Tusind Tak for alt. Ser du Elle saa hils tusinde Gange. Pas nu paa ikke at pine dig selv mere end nødvendigt. Tak Dis. Din T.</t>
   </si>
   <si>
     <t>1922-12-16</t>
   </si>
   <si>
     <t>København F
 4</t>
@@ -507,53 +545,50 @@
 Det har været ækelt for Louise at skrive dette brev.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/30GW</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
 25 Jan 1925 [kryds over "1925."]
 Fru Astrid Warberg
 Rolfsvej 14
 Kjøbenhavn F
 [På kuvertens bagside:]
 Afs Amstrup Ølstedgaard Staaby
 Du kunde gerne sige mig Tak for den flotte Julegave jeg sendte dig i Tanken kærlig Hilsen Niels
 [I brevet:]
 Kd. 23 - 1 23
 Kære Stiser!
 Nu endelig, dages det da med mig, jeg bliver magelig paa mine gl. Dage. Tak for den venlige Julehilsen der midt i at min Travlhed til mig og for din fine Opmærksomhed med at maskinskrive mit lille, i høj Grad mangelfulde Vers; man burde aldrig begive sig ud paa Diletantismens farlige Veje. Nu har jeg saa igen da faaet et Par Ark malet op og er saa da endelig kommen bort fra [ulæseligt] og hvad dertil hører og saa skrider jeg til at fortælle om Ensomhed og det er maaske sidste Afsnit. [Ulæseligt] vil se, men - ja her ligger den egentlige Grund hvorfor jeg altid har nægtet at skrive, - min Barndom var ikke lykkelig, Moder og Mimi var ikke gode imod mig, for ikke at sige det modsatte. Jeg vilde nødigt sige noget der kunde kaste en Skygge over Moder - hun var dog min Moder og alligevel et retsindigt og godt Menneske - og Mimi, der udviklede sig til at blive det elskelige og udmærkede Menneske som vi alle saa op til, hun var jo, da jeg blev ene, som en Moder for mig! Moder havde et i høj Grad utilgængeligt Sind, hendes Speciale var at skænde, det kunde hun da blive ved med og Mini slog - hver Dag - ingen af dem var det man kalder Børneven og ingen af dem gjorde sig den Ulejlighed at sætte sig ind i hvordan et saa kraftigt og livligt Pigebarn, som jeg var, skulde omgaaes. Mimi har aldrig havt det man kalder Skolegang, Fader læste lidt med hende om Aftnen og om Eftermiddagen skulde Husjomfruen saa fodre paa at bibringe hende nogle af sine højst mangelfulde Kundskaber, saa jeg formoder hun selv har arbejdet sig frem til det hun kunde. Og paa dette Grundlag blev hun min Lærerinde uden Begreb om hvad man kunde forlange af et Barn, hun forlangte langt mere end jeg kunde overkomme og hver Aften naar jeg kom i Seng, saa suste det forbi mine lukkede Øjne med Trolde, Slanger og Hekse, ja at jeg holdt til det! jeg vilde gerne lære og var alt andet end doven. Aldrig et venligt eller opmuntrende Ord, men Slag i Slag. Jeg hadede hende derfor så intensivt, som det var muligt for et Barn at hade. Stine Niels Morten der en Gang i de senere Aar spurgt mig om det var sandt, at jeg fik saa mange Bank, en af hendes Piger der havde tjent hjemme som Stuepige, havde fortalt hvor slemt det havde været for hende at være Vidne dertil. 
 Ja saadan var min Barndom, hvordan kan jeg komme uden om alt det? Forholdet mellem Moder og mig blev aldrig godt, men det var min Skyld, for jeg var bleven haard og en styg en rigtig Egoist. Fader derimod elskede jeg. Og saa de forældede Skolebøger der blev brugt. Sikken Danmarkshistorie, som jo slet ikke er ["er" indsat over linjen] for Børn og en Regnebog med Penning, som jo forlængst var gaaet af Brug - o.s.f. Dette er jo ellers noget jeg nødigt kommer ind paa, man maa helst lade de mørke Stunder ligge saa langt tilbage i Erindringen, som vel muligt, men udslettes kan de jo ikke. Men, lille Stiser, du har brugt med Papir o.a. til de smaa Hefter, du maa sige mig hvad du lægger ud, som kan betales med Frimærker. 
 [Indsat side 3 i venstee marge; lodret:] Apostrofferne over e maa du ikke forandre, det er aldeles korrect è é
 [Indsat s. 1; øverst; på tværs:] Naa Stiser, dette var rigtig et ækelt Brev at skrive og ikke lysteligt for dig, at læse - men det var en Redegørelse der maatte med.
 Godt Nytaar Stiser vi er ikke ude ["ude" indsat over linjen] af den første Maaned endnu. Tante Visse</t>
   </si>
   <si>
     <t>1925-04-27</t>
-  </si>
-[...1 lines deleted...]
-    <t>Thyra Larsen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1814</t>
   </si>
   <si>
     <t>Thyra og Thøger Larsen ønsker tillykke med fødselsdagen. Thøger kan ikke sende et digt. Han takker for Astrids bog, som han har læst med interesse.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zTQH</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:)
 Fru Astrid Warberg 
 Rolfsvej 17, 4
 København F
 [Håndskrevet i brevet:]
 Lemvig 27/4 1925
 Kære Dis!
 De hjerteligste Lykønskninger fra os begge til din Fødselsdag og tusind Tak for dit venlige Fødselsdagsbrev. Desværre kan jeg ikke naa denne Gang at gengælde dig med et Digt.
 Ogsaa mange Tak for din Bog. Jeg har læst den med stor Interesse. Den er baade velskreven og spændende. Men jeg er jo ikke i stand til at kunne udtale mig om selve Mysteriet.
 De venligste Hilsner fra os begge
 Din hengivne
 Thøger Larsen</t>
   </si>
 </sst>
@@ -653,59 +688,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/0Uwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CGlF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WNSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1CL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/30GW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zTQH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/0Uwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CGlF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WNSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DS1x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1CL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/30GW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zTQH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M12"/>
+  <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -989,272 +1024,314 @@
       </c>
       <c r="H7" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>57</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>58</v>
       </c>
       <c r="K7" s="5" t="s">
         <v>59</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>60</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="C8" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" s="5" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I8" s="5"/>
       <c r="J8" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>37</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>73</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>24</v>
+        <v>74</v>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="I9" s="5"/>
+        <v>75</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>76</v>
+      </c>
       <c r="J9" s="5" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F10" s="5" t="s">
-        <v>78</v>
+        <v>24</v>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H10" s="5" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="H10" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="I10" s="5"/>
       <c r="J10" s="5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>85</v>
+        <v>64</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E11" s="5" t="s">
-        <v>86</v>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F11" s="5" t="s">
         <v>87</v>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I11" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="I11" s="5" t="s">
+      <c r="J11" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="J11" s="5" t="s">
+      <c r="K11" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="K11" s="5" t="s">
+      <c r="L11" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="L11" s="6" t="s">
+      <c r="M11" s="5" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>72</v>
+        <v>94</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E12" s="5" t="s">
+        <v>95</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>78</v>
+        <v>96</v>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="I12" s="5"/>
+        <v>97</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>98</v>
+      </c>
       <c r="J12" s="5" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>99</v>
+        <v>102</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="G13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
+    <hyperlink ref="M13" r:id="rId18"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>