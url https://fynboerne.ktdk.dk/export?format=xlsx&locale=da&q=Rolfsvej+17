--- v0 (2026-05-06)
+++ v1 (2026-06-21)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="82" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="90" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -408,50 +408,86 @@
 Kærbyhus
 Kerteminde
 Fyen.
 [Fortrykt på hovedet på kuvertens bagside:]
 Reinsurance Company ”Rossia”. 
 Bornholmsgade 8. Copenhagen K. 
 [Håndskrevet:]
 afs. A Warberg
 Rolfsvej 17, 4
 F.
 [Poststempel]
 [Maskinskrevet i brevet:]
 Rossia, den 20. April. 1922.
 Kæreste Mor!
 Tak for dit sidste Brev. Det er rigtignok rystende Tilstande at høre om – hvor er det dog skrækkeligt altsammen. Og saa bestaar jo Ulykken til syvende og sidst deri, at Junge bliver ved at holde af ham – ellers var Sagen jo langt mindre kompliceret. Men der er jo i Virkeligheden ikke noget at stille op med – for det maa man bøje sig. Ja, Livet er sandelig fuldt af Urimeligheder. Gid dog Junge paa en eller anden Maade kunde komme ud af det altsammen – men han går vel aldrig ind paa, at hun faar en Bestyrer, mens han gaar paa Skovarbejde – det er jo ogsaa haarde Konditioner for en Mand at gaa ind paa, jeg kan slet ikke tænke mig, at han gør det. Jeg er meget spændt paa at høre, hvad det bliver til med det alt sammen. Det er frygteligt for mig at høre, at Junge blev forskrækket, da mit Brev kom, og troede, at jeg vilde bebyrde hende med mine Sorger, nej, jeg plejer ikke at plage andre med mine Genvordigheder, jeg ved saa godt, at ingen i Verden kan hjælpe mig, og jeg synes da heller ikke, at jeg plejer at give noget saadant Udtryk i mine Breve. 
 Jeg har for Resten haft et Par smaa Lyspunkter i den senere Tid m.H.t. Ekstrafortjeneste. Først var der jo det Katalog, jeg lavede for Uglen, og for hvilket jeg fik det store dejlige Billede, som jeg hver Dag glæder mig saadan over. Saa fik jeg lige efter Paaske et Arbejde for en Architekt (efter Telefonen) paa 10 Kr., jeg har jo lejet min Maskine ud, men jeg tog dristigt Arbejdet alligevel, haabende paa, at jeg fik Tid at skrive det heroppe – og virkelig, den første Dag efter Paaskeferien var her absolut intet - og det lykkedes mig at skrive hele Arbejdet – 10 Foliosider - uden at nogen mærkede det - og saa var de 10 Kroner tjent – og blev henlagt til det lille Gilde, som jeg agter at holde paa næste Fredag. Gæsterne bliver: Uglen, Tutte, Frøken Gad, evtl. Margrethe Benzon, Fru Grandjean, Trisse, Frk. Hartmann (de tre sidste her fra Kontoret evt. Ellen Kramer [”evt Ellen Kamer” håndskrevet]
 Saa fik jeg i Dag fra en fra en af Damerne heroppe, som jeg har anbefalet til Stenografundervisning hos Hr. Jahn, min tidligere Stenograflærer, en Anmodning om at ringe til ham, da han gerne vilde have mig til at besørge en svensk Oversættelse – jeg tager den frejdigt, skønt jeg paa ingen Maade kan oversætte fra Dansk til Svensk – men jeg vil ty til Ingas Assistance – ved fælles Hjælp maa det vel kunde lade sig gøre – og jeg vil gøre alt for at forbedre min Økonomi, for - - - - 
 for tænk dig, jeg har nu næsten slaaet fast, at jeg i min 14 Dages Sommerferie rejser ned til Harzen – lokket af en Annonce i Politiken saalydende: 
 ”I en højtliggende Fremmedpension i Wernigerode Harz kan modtages Gæster
 ”paa kortere og længere tid. Herlig Luft, god Forplejning garanteres. Pris fra 
 ”2-3 Kr. pr. Dag. Refr. faas ved Henvendelse til Lindegaard, Dyrehaven, Nyborg.”
 Vabehar? Lyder der ikke godt? Jeg har straks skreven til Nyborg efter nærmere Oplysninger og saa har Frøken Hartmann (fra Bogholderiet) bestemt os til at følges ad derned, hun er en rigtig sød Pige, i hvert Fald et dannet Menneske – og alene var det jo ikke så sjov at rejse. Jeg ringede først til Tutte om hun ikke vilde med – for det var jo ikke saa lidt sjovere at rejse med en af Søstrene, men hun mente ikke at ville ofte det på sig selv. Jeg har jo mit Gratiale – mere end 200 Kr. kan jeg ikke præstere, men for den Sum maa det jo ogsaa nemt kunne gøres, naar man rejser direkte derned og bliver paa eet Sted for en saa billig Pension. Vi studerer Landkortet i alle Pavser og er opfyldt af Rejselængsel – det ligger lige ved Brocken, hvortil vi maa kunne spadsere. Vi tager vistnok afsted den 1ste Juli. Saa tager Buf Nusset til Kerteminde i de 14 Dage – saa maa de fejre hendes Fødselsdag derovre, den 3die Juli. Det er lidt hårdt ikke at skulle have hende i Ferien, men jeg tror hun vil nyde godt af senere, at jeg forsøger at komme lidt i Orden.
 Ja, nu nærmer Klokken sig Gudskelov 5, saa er vi færdig med Slaveriet for i Dag, saa skal jeg hjem til et lille bedaarende Nus, det glæder jeg mig hver Dag til.
 [Det følgende håndskrevet:] Mange Hilsner til Dig og Jer alle fra Din A.
 p.s. Desværre tør jeg ikke tænke på at rejse til St. Jørgens Festen – alle Penge må spares nu!</t>
+  </si>
+  <si>
+    <t>1925-04-27</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen</t>
+  </si>
+  <si>
+    <t>København F
+4</t>
+  </si>
+  <si>
+    <t>Thyra Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1814</t>
+  </si>
+  <si>
+    <t>Thyra og Thøger Larsen ønsker tillykke med fødselsdagen. Thøger kan ikke sende et digt. Han takker for Astrids bog, som han har læst med interesse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/zTQH</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:)
+Fru Astrid Warberg 
+Rolfsvej 17, 4
+København F
+[Håndskrevet i brevet:]
+Lemvig 27/4 1925
+Kære Dis!
+De hjerteligste Lykønskninger fra os begge til din Fødselsdag og tusind Tak for dit venlige Fødselsdagsbrev. Desværre kan jeg ikke naa denne Gang at gengælde dig med et Digt.
+Ogsaa mange Tak for din Bog. Jeg har læst den med stor Interesse. Den er baade velskreven og spændende. Men jeg er jo ikke i stand til at kunne udtale mig om selve Mysteriet.
+De venligste Hilsner fra os begge
+Din hengivne
+Thøger Larsen</t>
   </si>
   <si>
     <t>1926-05-26</t>
   </si>
   <si>
     <t>Frederiksberg
 Rolfsvej 17</t>
   </si>
   <si>
     <t>Hareskoven</t>
   </si>
   <si>
     <t>Fru Balslev
 Rigmor Balslev
 Julie Brandt
 Bodild Branner
 - Glarup
 Karen Goldschmidt
 Adolph Larsen
 Alhed Larsen
 Johannes Larsen
 Lotte Lehnert
 Christine  Mackie
 Elisabeth Mackie
 - Olsen, København
@@ -626,59 +662,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/CGlF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Uwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/CGlF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Uwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zTQH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M9"/>
+  <dimension ref="A1:M10"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1008,88 +1044,132 @@
       </c>
       <c r="I8" s="5" t="s">
         <v>68</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>69</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>70</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>71</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>73</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="D9" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="E9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F9" s="5" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="G9" s="5" t="s">
         <v>75</v>
+      </c>
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H9" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="I9" s="5" t="s">
+      <c r="I9" s="5"/>
+      <c r="J9" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="J9" s="5" t="s">
+      <c r="K9" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="K9" s="5" t="s">
+      <c r="L9" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="L9" s="6" t="s">
+      <c r="M9" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="M9" s="5" t="s">
+    </row>
+    <row r="10">
+      <c r="A10" s="5" t="s">
         <v>81</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="L10" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
+    <hyperlink ref="M10" r:id="rId15"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>