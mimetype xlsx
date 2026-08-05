--- v1 (2026-06-21)
+++ v2 (2026-08-05)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="90" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="183" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -301,89 +301,421 @@
   <si>
     <t>Det er trist, at man ikke er blevet forsonet.
 Astrid har travlt i Rigsdagen. Hun vil ønske, at Jørgen/Buf snart finder arbejde, for de mangler penge. 
 Astrid har fået en have. 
 Charlotte Louise har været på besøg. Astrid har byttet nogle støvler for et gasapparat. 
 Ina/Sjums og Adam har været hos Astrid nogle dage, men hun havde desværre meget travlt. 17. september bliver Inas bat mitzvah fejret hos bedstefaderen. 
 Astrid er glad for de mange gaver fra Ellen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0umT</t>
   </si>
   <si>
     <t>Rigsdagen – Onsdag 8/9 – 20.
 Kære Mor! Tak for Dit lange og interessante Brev, som lå til mig i Aftes, da jeg træt – sulten og mismodig kom hjem fra Rigsdagen – via Valby efter mit lille Nus – det var meget opmuntrende at læse hvilke store Begivenheder i Kerteminde! Men tænk, jeg troede, I var reelt forsonede – jeg har da virkelig oplevet en strålende Forsoningsdag i Odense på Onkel Sybergs 75 årsdag, ikke sandt? eller var det 70 års, ja, så længe må det være siden; men så er det vel gået i Ulave igen, eller var i ikke grundig nok dengang. 
 Vi har meget at gøre i Rigsdagen – heldigvis for mig – jeg nåede da at tjene 126 Kr i Sept ["Sept" overstreget] – August – vi kom hjem den 12 – og nu for Sept er jeg oppe på 56 Kr – men det er jo lidt magert alligevel; jeg længes efter, at Buf skal få Arbejde – han kan få det hos Levison, såsnart han er færdig med Bilen – dette sidste var en stor Reparation, men så er den også bedre end en ny – og vi kan da nå at få nogle Søndagsture endnu; der kommer Kaleche på, så denn ["denn" overstreget] den kan bruges hele Vinteren, når Vejret er til det. Han har funden en Garage til den, som kun koster 30 Kr mdl (85 andre Steder!) og så vil de lade den blive her i Vinter. Hos Levison har de budt ham 100 Kr om Ugen det glæder jeg mig meget til, for det er jammerligt at skulde baxe så frygtelig med de Penge; jeg må se at få lidt mere Gang i Hjemmearbejdet; nu skal jeg have en Annonce i næste Års Telefonkatalog. 
 Haven har jeg fået, men først skulde Kaptajnen gerne præsentere mig for Familien derude, jeg vil jo helst stå mig godt med dem, ellers er det ikke behageligt at færdes lige under deres Vinduer. Er det dog ikke rimeligere, at Elle nu får Planterne fra Din Have? Redskaber kan jeg foreløbig bedre låne hos Naboens – som jeg har besøgt, de er meget flinke. Gid jeg dog fik Huset til April, men derom kan intet endnu vides.
 Jeg har været en hyggelig Aften hos Ellen Branner; hendes nye Telefon ringede, mens jeg var der, det var Åge Bolvig – jeg bad hilse – han vilde tale med mig – inviterede så Buf og mig sammen med Ellen – derud Fredag Aften. Bare der nu ikke bliver Aftenmøde den Dag.
 Så har jeg haft yndigt Besøg af den elskelige Lugge – hun og jeg har jo lidt under alle [ulæseligt]festerne i Leo Swanes Værelse; hun kom op til mig Lørdag Fm. og var i flere Timer – fortalte om Festerne, hun havde moret sig glimrende – så fulgte Nus og jeg med op og hjalp hende at pakke, jeg gik på Posthuset med Bs Toiletter o s v – så tog vi med hende pr Bil til Nordbanen – hun havde en vældig Bagage, som vi vogtede, mens hun fik Billet. Vi aftalte, at Nus og jeg skulde komme derud Lørdag–Søndag; det glæder vi os til. 
 Hos Tutte har vi været ofte – har købt et stort Gasapparat af hende – for et Par lange Vandstøvler med lave Hæle fra min Malmøtid – lige til Frits. Jeg får så også noget Frugt, da de fandt Støvlerne for flotte for Gasapparatet.
 I forrige uge – 27 Aug – havde vi Aftenmøde deroppe - vi blev først færdig Kl 2 Nat – havde rekvireret Buf derop til at følge os hjem. Så travede vi først til Valdal med Fru S – så hjem til Rolfsvej – da var Kl ½ 4 - men så fik jeg da også 24 kr for den Dag. Sjums og Adam var her netop – det var jo både heldigt og uheldigt. Kedeligt at jeg havde så meget Arbejde de få Dage, de var her; så dem kun Morgen og Aften. Men Nus var ovenud lyksalig – og de for hende. Sjums skal herover den 17 Sept. om Eftermd. – Fest om Aftenen hos Bedstefaren; (Dir. S. Goldschmidt, Lille Strandstræde 22) hvis Du vil sende hende et Kort, det er jo en Slags Konfirmation. Dagen efter kommer hun til mig – mente hun da sikkert – så er jeg da fri for Rigsdagen, men så kommer vel S[ulæseligt], som jeg venter hver Dag.
 Vil Du ikke sige til Elle, at jeg vèd slet ikke, hvordan vi har klaret os, inden vi fik alle hendes Gaver! – Kanden bruger vi hver Morgen til Kakao - Kagefadet både Morgen og Aften og Eftermd – og Dugen altid til en Kop Aftenthe, når vi har gæster – så det var rigtignok kærkomne Sager! Du må også lykønske hende til Husejerværdigheden – hvor er det dejligt for hende, den kære, tapre Elle. Vil Du også hilse Junge, som jeg skriver til engang, så snart det lysner lidt, men det kan jeg ikke sige just endnu. Det er en Prøvelsens Tid.
 Men Gudskelov for det lille Nus – hun er det allerkæreste lille Væsen, man kan tænke sig; man bør ikke fortvivle med sådan èn.
 Mange Hilsner fra Din A.</t>
   </si>
   <si>
+    <t>1921-04-19</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen</t>
+  </si>
+  <si>
+    <t>Lemvig</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 4 København</t>
+  </si>
+  <si>
+    <t>Thyra Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1800</t>
+  </si>
+  <si>
+    <t>Astrid Warberg er hjertelig velkommen, men det er bedst, hvis hun kommer torsdag aften. Hun kan med held tage over Esbjerg til Lemvig.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/seLA</t>
+  </si>
+  <si>
+    <t>[Med blyant på kuvertens forside:]
+20 April 1921
+[Med blæk på kuvertens forside:]
+Fru A. Warberg
+Rolfsvej 17 4
+København F.
+[I brevet:]
+Lemvig 19/4 1921
+Kære Dis!
+Du er hjertelig Velkommen. Men kan Du ikke komme Torsdag Aften, saa er vi allesammen fri om Fredagen. Og senest Tirsdag den 26. skal jeg rejse til Løgstør. Altsaa: Kom! men helst allerede Torsdag Aften. Vi rejser altid over Esbjerg, og tager Du Billet direkte til Lemvig uden at sige noget, kommer Du den Vej. Du er altsaa i Lemvig Kl. 10 Aften. Du skal nok blive hentet med ved ["med" overstreget; "ved" indsat over linjen] Toget, men meddel snarest, om Du kommer Torsdag.
+Vi glæder os til Dig. Paa Gensyn!
+Din hengivne Thyra og Thøger.</t>
+  </si>
+  <si>
     <t>1921-04-29</t>
   </si>
   <si>
     <t>Ellen  Sawyer</t>
-  </si>
-[...1 lines deleted...]
-    <t>Lemvig</t>
   </si>
   <si>
     <t>Thyra Larsen
 Thøger  Larsen</t>
   </si>
   <si>
     <t>Ellen har skrevet brevet i søsteren Astrids lejlighed i København, men sendt det fra Kerteminde.
 Det engelske citat stammer fra Shakespeares sonet nr. 29, "No fear".
 Ellen Sawyer og Thøger Larsen havde muligvis et forhold.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1765</t>
   </si>
   <si>
     <t>Det er dejligt, at Thøger Larsen fik en rejse, men ærgerligt at han ikke er hjemme, mens Astrid er på besøg. Ellen vil komme til Lemvig 14 dage senere, og Astrid må spørge, om Thøger L. da er hjemme. 
 Astrids cykel punkterede fire gange dagen før, og hun fik ikke noget mad, men hun har så meget solskin i sit hjerte, at det intet betød. Ellen beder om, at Astrid brænder brevet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/xZQz</t>
   </si>
   <si>
     <t>[Kuvertens forside:]
 Fru Astrid Warberg
 adr) Hr. Redaktør Thøger Larsen
 Lemvig
 Jylland
 [På kuvertens bagside:]
 Rolfsvej 17 5s. Kbh
 [I brevet:]
 Kære lille Disser
 Du skal have et Feriebrev til fra mig. Jeg er alligevel hele Tiden med jer i Tankerne deroppe. Det er herligt, at I har sådan et dejligt Vejr, men på den anden Side, hvad kan det nytte, naar han ikke er hjemme. Jo, du kan tro jeg har glædet mig over, at han fik den Rejse og kommer ud i Luften og Solen og kan le og more sig sammen med sine Gefreiter, - men det er nu kedeligt, at det netop er mens du er der. I kan sikkert glimrende sammen og jeg er glad over, at I har funden hinanden. – Naturligvis tænkte jeg på, at han vilde sætte Pris på Silkestrømperne. – 1000 Tak for dine Breve. Jeg har læst dem Masser af Gange og kan dem udenad. – Ja, du har Ret I alt hvad du skriver idag. Sig – nej – sig ingenting. Det behøves ikke. – Men Disser, om alt gaar vel, er jeg der selv idag om 14 Dage. Måske rejser jeg om Natten, - Onsdag Nat Klk 12 fra Odense, så vilde jeg være der Klk 1 Torsdag Middag. Jeg kommer hjem fra Elever ved 8-9 Tiden Onsdag Aften [”Onsdag Aften” indsat over linjen] og dersom Vejr og Vind er gunstige kunde jeg cycle til Odense. Men jeg skriver det ikke til Thyra for at hun ikke skal have Ulejlighed med Middagsmad – og jeg kan jo ikke sige det helt bestemt før jeg ser hvordan Vejret er. Jeg kan gå hen på Afholdshotellet og spise. Men se, i al Fortrolighed at få at vide af Thøger om han er væk den Dag, for det var jo flovt at rejse hele Natten og så komme og der ingen var hjemme. Hvis han er hjemme behøver han ikke at lade mig noget vide. Bed ham om denne ene Gang være Diplomat, - det er jo kun af Hensynsfuldhed. Kommer han ikke hjem før du rejser (hvad jeg da haaber), så gør ikke noget ved dette. I gør vel rent i hans Kontor, mens han er væk. Det må være morsomt at gaa og ordne med hans Sager. Er det ikke henrivende?
 Igaar, da jeg var på Elevtogt punkterede min Cycle 4 Gange. Jeg vandrede fra den ene Cyclesmed til den anden og kom hjem med flad Ring Klk 11. Ingen Mad fra Klk 12 Middag og her var lukket og slukket så jeg kunde heller ingen Aftensmad få. Men Dis, - ikke et Sekund var jeg utålmodig eller ked af det – sådant et Solskin har jeg i mit Hjærte, at jeg slet ikke kan mærke sådanne Småting. Når Verden gaar mig imod ”then haply I think on thee, and then my state like to the lark at break of day from sullen earth sings hymns at heaven gate” Gud give jeg kunde øse ud af Lykke og Solskin så den jeg skinnede på ikke vidste om han var i denne el. i den anden Verden. Jeg vilde ønske jeg var 100 Gange mere værd end jeg er, så jeg kunde være noget Disser, - du må og skal brænde det Brev. Du kan nok nå at skrive et lille Brev til Lørdag Aften, så jeg kan vide om Ærendet er udført og om du har brændt dette. Jeg tænker på jer hele Tiden og er mere der end her Hils dem! Hvor er de søde mod dig. Din E</t>
+  </si>
+  <si>
+    <t>1921-05-08</t>
+  </si>
+  <si>
+    <t>Thyra Larsen
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Bodil var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1801</t>
+  </si>
+  <si>
+    <t>Thøger Larsen takker for brev og for besøget i det dejlige forår. Ja, landskabet ved Lemvig er dejligt.
+Det har været koldt, siden Astrid rejste.
+Thyra og Thøger Larsen har igen travlt med hovedrengøring, såning, avisvrøvl mm. De har gået tur i Kabbel Skov, men derefter blev Thyra syg.
+Astrid vil nok få lettere ved sit kontorarbejde, når hun får mere øvelse. 
+Ellen/Elle Sawyer kommer i pinsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/rZOF</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+10 Maj 1921
+Fru A. Warberg
+Rolfsvej 17 4 
+København F.
+[I brevet:]
+Lemvig 8/5 1921.
+Kære Dis!
+Hjertelig Tak for dit straalende Brev og for dit Besøg heroppe. Det gør os godt at have glædet Dig, som Du glædede os. Det var jo kun en lille Sommerferie og Du kunde nok trænge til en stor, men man faar jo ikke altid efter Fortjeneste. Imidlertid var det netop det allerskønneste Foraar, og vi tør nok give Dig ret i, at vi har et enestaaende Landskab herovre - vi har jo ikke selv lavet det. 
+Foreløbig tog Du Foraaret med Dig. Siden Du rejste, har her været Tilbagefald i Vejret. Ja, igaar var det endog saa hundekoldt, at vi maatte fyre i Kakkelovnen igen. I Dag har der dog vist sig nye forhaabningsfulde Tegn. Solen har ganske vist været kostbar, men der var Varme i Luften, det regnede af og til fra Skyer, der drømte om Torden, og alt det grønne blev dobbelt grøn, endnu stadig med det fine, nyopvaagnede Skær, som det har lige efter Udspringet.
+Her gaar Tiden jo igen med den sædvanlige altfor store Travlhed. Hovedrengøringen er endelig til Ende, men der er jo nok alligevel. Saaning i Haven (Thyra), Reparation af forfaldne Ting, Avisvrøvl og utallige nødvendige Plager. Du vil forstaa det, Du er jo selv vendt tilbage til dit Kontorarbejde, som baade er nyt for Dig og svært. Dagen efter at Du var rejst, var det endnu dejligt Solskin. Vi gik en Luntetur i Kabbel Skov, men det blev alligevel for langt for Thyra, saa hun blev syg bagefter og har ikke haft det godt i den forløbne kolde og travle Uge.
+Vi haaber, dit Kontorarbejde vil falde Dig lettere og lettere eftersom Du faar mere Øvelse. Du er jo hurtig i Vendingen og faar nok snart Sikkerhed og Rutine. Du maa da faa Pinsehelligdagen fri og kan strække Dig lidt igen.
+Vi glæder os ogsaa til Pinse. Bare nu Vejret rigtig vilde omvende sig til det Gode paany. Vi venter jo desuden Elle. 
+Gid nu Sommeren maa blive god for Dig og dine Bryderier smuldre hen. Noget Nyt er der jo ikke egentlig herfra. Derfor maa jeg nu slutte med en Mængde Hilsner fra Bakkerne, Fjorden, Bodil, alt, og fra din hengivne Thyra og Thøger.
+Thyra vilde have skrevet, men maatte holde Sengen i Dag, Søndag lige til Aften.</t>
+  </si>
+  <si>
+    <t>1921-08-07</t>
+  </si>
+  <si>
+    <t>Johannes Buchholtz
+Olga Buchholtz
+Johannes Fønss
+Thyra Larsen
+Dorothy Larsen Fønss
+Ellen  Sawyer
+Johan Skjoldborg
+Jeppe Aakjær
+Nanna Aakjær</t>
+  </si>
+  <si>
+    <t>Jenlefesten var et årligt folkemøde, der blev afholdt på Nanna og Jeppe Aakjærs gård Jenle i Salling.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1802</t>
+  </si>
+  <si>
+    <t>Det er ærgerligt, at man altid skal have så travlt. Men nu rejser Thura og Thøger Larsen til Jenlefest. Ellen Sawyer kommer vist også.
+Godt, at Astrid/Dis har forsonet sig med sit arbejde.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/8Lrd</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside med blyant:]
+XX
+[På kuvertens forside med sort blæk:]
+Fru Dis Warberg
+Rolfsvej 17 4
+København F.
+[I brevet:]
+Lemvig 8/7 1921.
+Kære Dis!
+Mange Tak for dit smukke Brev og din Skildring af dit ensomme Tempel. Her har vi haft saa travlt i den sidste Tid, at vi har forsømt alle Templer. Hvorfor skal man dog slide saaledes og adsplitte sig selv blot for at eksistere og være træt om Aftenen? Men skidt med Filosofi. Den er en Tunge ud af Vinduet.
+Nu bryder vi brutalt af for et Par Dage og rejser op til Aakjærs - til Jenlefest, som er paa Søndag. Der kommer mange interessante Mennesker fra hele Landet. Skjoldborg og Aakjær skal tale. Men Talerne er det mindste af det, naar man som jeg hele Livet har ligget under en Kværn af Taler.
+Det er dejligt, Dis, at Du har forsonet Dig med dit Kontor. Du skal sè, Du skal nok komme til at beherske dine Videnskaber, men det kan se saa sort ud, saalænge man knapt har lært Alfabetet i dem.
+Maj Maaned i Aar har været henrivende, men Juni bragte Kulde og Tørke. Vinden er altid i Nord eller Nordvest. Markerne afsvides. Sol og Kuldegys om Dagen. Havgus og Klamhed om Aftenen.
+Men vi har haft usædvanlig mange Jordbær i Aar. Og Hylden har blomstret vist i en hel Maaned. Nu glæder vi os til, at i en nær Fremtid maa Sommerens 2. Del vel begynde. 
+Dette er en lille Hilsen paa Falderebet til Jenlerejsen. Elle kommer vist ogsaa. Og Fønss (Johannes) og Frue. Og Buchholz's og mange mange andre. 
+Nu en Mængde Hilsner fra os begge med Ønsket om at Du maa have det godt og stadig hente Kraft i dit Tempel til at sætte Næsen i Sky. Din hengivne Thøger.</t>
+  </si>
+  <si>
+    <t>1921-10-23</t>
+  </si>
+  <si>
+    <t>Adam Goldschmidt
+- Hestbech
+Thyra Larsen
+Jørgen Schou</t>
+  </si>
+  <si>
+    <t>"Adams Konfirmation": Astrid Warbergs eksmand, Alfred Goldschmidt, var jødisk, og deres fælles søn, Adam, blev derfor ikke konfirmeret, men fejret ved sin bat mitzvah.
+"Hils ogsaa din Mand": I 1920 var der planer om, at Astrid Warberg-Goldschmidt og Jørgen Schou skulle giftes. Han og Astrid havde sammen datteren Janna. Brylluppet blev aldrig til noget.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1804</t>
+  </si>
+  <si>
+    <t>Thyra og Thøger Larsens ven, Hestbech, rejser fra Lemvig.
+Thyra har fået malet sit portræt, og Thøgers er blevet forbedret.
+Ægteparret har købt en masse ting på en auktion.
+Astrid/Dis skal passe på, at hun ikke får "Skriveknuder". 
+Thøger Larsen ønsker tillykke med Adams "Konfirmation".</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/btoB</t>
+  </si>
+  <si>
+    <t>[Med blyant på kuvertens forside:]
+26 Okt. 1921
+[Med sort blæk på kuvertens forside:]
+Fru A. Warberg
+Rolfsvej 17 4
+København F. 
+[i brevet:]
+Lemvig 23/10 1921.
+Kære Dis!
+Tak for dit interessante maskinskrevne Brev, som jo desværre allerede er gammelt, men vi har saa forrygende travlt, at vi ikke trækker Vejret det halve af Tiden. Tænk! Vor Ven Hestbech skal snart forlade Lemvig - og i Sommer har han været saa oversaaet med Wienerdrenge, at vi næsten ikke har set ham. Han er ellers snart den eneste, vi rigtig omgaas. Thyra er blevet malet - glimrende! Og mit Portræt er blevet vældig forbedret. Tænk ogsaa - o Vanvid! Paa en Auktion har vi fornylig købt et Gulvtæppe - 330 Kr., en Globus, 3 Kvarter i Diameter, 40 Kr., et Solur 50 Kr., alt plus 12 % i Salær. Det er vildt og hævner sig - bare det ikke bliver for haardt. 
+Pas paa, Du ikke faar Skriveknuder. De vil fylde altfor meget paa Dig og vansire Dig foruden Lidelserne. Kan I ikke blive saa mange om Arbejdet, at I kan undgaa Lemlæstelser. Husk paa de mange arbejdsløse.
+Til Lykke med Adams "Konfirmation". Hils ham og gratuler ham. Hils ogsaa din Mand og mange Hilsner fra Thyra og din heng.
+Thøger</t>
+  </si>
+  <si>
+    <t>1922-02-14</t>
+  </si>
+  <si>
+    <t>Brevkort</t>
+  </si>
+  <si>
+    <t>Hildesheim</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1805</t>
+  </si>
+  <si>
+    <t>Thyra og Thøger Larsen er i Hildesheim, hvor der er henrivende.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DS1x</t>
+  </si>
+  <si>
+    <t>[Fortrykt på billedsiden:]
+HILDESHEIM KNOCHENHAUSER AMTSHAUS
+[Fortrykt på tekstsiden:]
+Franz Jander, Berlin W 62
+[Håndskrevet i adressefeltet:]
+Fru Astrid Warberg
+Rolfsvej 17 4
+København
+Dänemark
+[Håndskrevet i tekstfeltet:]
+Hildesheim 14/2 1922.
+Kære Dis! Ja, nu er vi i den herlige gamle By, Hildesheim, hvor der er mildt og henrivende. En Mængde Hilsner fra din heng. Thyra og Thøger.</t>
+  </si>
+  <si>
+    <t>1922-03-18</t>
+  </si>
+  <si>
+    <t>København F.
+4</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvad Astrid Warberg-Goldschmidts sorger gik ud på.
+Sagfører Buhl kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1812</t>
+  </si>
+  <si>
+    <t>Det er trist, at Astrid/Dis har sorger, men godt at hun har sin datter og sit arbejd. Foråret vil nok hjælpe.
+Thøger Larsen kan ikke digte sig ud af sine problemer.
+Før jul fik Thøger Larsen konstateret, at han har sukkersyge. Han kom på diæt og tabte sig og har det godt nu. 
+Thyra og Thøger Larsen vil i påsken tage på en rejse til Tyskland sammen med et vennepar.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vZMM</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside med blyant:]
+Jævndøgn
+21 Marts. 1922.
+Heri Kritik af
+mine Digte
+[På kuvertens forside med blæk:]
+Fru Astrid warberg
+Rolfsvej 17 4
+København F.
+[I brevet:]
+Lemvig 18/3 1922.
+Kære Dis!
+Det var rigtignok et sørgeligt Brev, jeg sidst fik fra Dig. Jeg forstaar, hvor svært det maa være for Dig, og det er godt, Du har din lille Pige og dit arbejde. Du tror, Dis, alt for meget om en Digter, hvis Du tror, han kan digte sig ud af alle sine Genvordigheder og Plager. Saa skal han i hvert Fald være en meget stor Digter. Jeg har aldrig kunnet. Men Du er jo selv Digter! Og der er Emner i Dig til en betydelig Digterinde. Prøv det selv, hvis Dit arbejde levner Dig Tid dertil.
+Det har været en slem og bidende Vinter iaar. Sjælen har frossen tynd i En. Og Elle har vel fortalt Dig, at jeg har Sukkersyge. Det opdagedes lige efter Jul. Jeg tørstede jo. Og saa sendte Thyra en Prøve til Doktoren, der nogle Dage efter overraskede mig med Nyheden: godt 8 %. Saa kom jeg paa Sultekur. Min Mave svandt bort i al Stilhed. Og i et Par Dage saa jeg dobbelt, naar jeg skrev, og Lysbuske oven i Stjernerne. Men da jeg atter maatte spise, forsvandt disse Rædsler, og jeg ser nu normalt og har en ret behagelig Diæt og ingen Sukker mer. Jeg vejer nu min gamle, mangeaarige Vægt 168 Pd. Under Krigen gik jeg ned paa 153 og efter Krigen svang jeg mig som et Pendul op paa 184. Men de 168 er vist det normaleste og sundeste for mig. Jeg har saamænd nok haft Sukkersygen i længere Tid. Men Lægen siger, den Form er godartet. og det tyder jo ret godt, at jeg uden større Vanskelighed og uden i ringeste Maade at savne Næring, kan holde mig helt sukkerfri. Jeg banker under Bordet.
+Thyra og jeg har taget en stor Beslutning. Som Trøst for Vinterens Kval og Uhygge har vi næsten bestemt at gøre en Tysklandsrejse i Paaskeferien sammen med vore Venner Sagfører Buhls. Vi tænker paa Harzen, Leipzig, Nürnberg, München. Det Ancherske Legat faar jeg jo aldrig. Og nu er Maden billig. Kommer man ikke lidt ud nu, bliver det næppe nogensinde til noget.
+Kære Dis. Jeg haaber, Foraaret, som jo allerede begynder at straale for fuld Kraft, maa bringe ny Vækst i Dig og helbrede Dig for dine Sorger. Foraaret er for unge Mennesker som Dig saadan almægtig Tid.
+De hjerteligste Ønsker derom og de venligste Hilsner fra os begge. Din hengivne
+Thøger L. 
+[Endnu et brev i kuverten; blyantskrevet:]
+Kære lille Dis.
+1000 Tak. Men det maa Du aldrig gøre mere. Hvor er dine Digte følte og skønne! Jeg kan desværre intet i Øjeblikket sige om Fremtiden. Mange Hilsner. Din T.</t>
+  </si>
+  <si>
+    <t>1922-04-11</t>
+  </si>
+  <si>
+    <t>Thyra Larsen
+Christian Rimestad</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1806</t>
+  </si>
+  <si>
+    <t>Brev 1:
+Thøger Larsen takker for rimbrevet. Astrid/Dis er en stor digterinde. 
+Den følgende dag skal Thøger Larsen rejse til Altona. 
+Brev 2:
+Astrid Warberg-Goldschmidts digt, hvori hun priser Thøger Larsen og ønsker ham tillykke med fødselsdagen samt en god rejse sydpå.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ulEZ</t>
+  </si>
+  <si>
+    <t>[Med blyant på kuvertens forside:]
+13 April 1922.
+[Med sort blæk på kuvertens forside:]
+Fru Astrid Warberg
+Rolsvej 17 4
+København
+[I Thøger Larsens brev:]
+Lemvig 11/4 1922.
+Kære Dis.
+Hjertelig Tak for dit herlige Rimbrev. Du er nu en stor Digterinde, Poetesse vilde Rimestad sige. 
+Rasende travlt. Imorgen tidlig skal vi rejse. I Morgen Aften overnatte i Altona.
+En rigtig glimrende Paaske og tusinde Tak. Mange Hilsner fra os begge. Din heng.
+Thøger. 
+[Med rød pen; Astrid Warbergs håndskrift:]
+5te April 1922.
+Kære Thøger - æret Mand
+Herligst Digter i vort Land
+Bred og tyk og uden Lyde
+Pigehjerter - kom at syde!
+Du skal fylde År i Dag!
+Og fra alle Verdens Kanter
+Strømmer Skjoldborger og Danter
+Vid og Vits og Rim og Viser
+Mange ædle gode Spiser
+Kom og nyd og æd og tag!
+Snart vil Du med samt din Mage
+Ung som slank mod Syden drage
+Gid - o Thøger - dèr Du finder
+Helsebad og skønne Kvinder
+Intet kan os så udlufte
+Som de udenlandske Dufte
+Gid Dig Syden må henrykke
+Og til Slut et varmt: til Lykke!
+Det ønskes Dig på denne Vis
+Af Din tro Veninde
+Dis</t>
+  </si>
+  <si>
+    <t>1922-04-19</t>
+  </si>
+  <si>
+    <t>Nürnberg</t>
+  </si>
+  <si>
+    <t>København
+Rolfsvej 17 4</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1807</t>
+  </si>
+  <si>
+    <t>Hilsen fra Nürnberg. Thyra og Thøger Larsen har været i Harzen og München. Dejligt, men anstrengende.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Llv8</t>
+  </si>
+  <si>
+    <t>[Nederst på billedsiden noget ulæseligt]
+[Fortrykt mellem adresse- og tekstfeltet:]
+S. Soldan'sche Verlagsbuchhandlung (A. Zemsch) Nürnberg.
+[Fortrykt under tekstfeltet:]
+Nürnberg,
+Vestnerturm u. Tiefer Brunnen.
+[Håndskrevet i adressefeltet:]
+Fru
+Astrid Warberg
+Rolfsvej 17 4
+København
+Dänemark
+[Håndskrevet i tekstfeltet:]
+Nürnberg 19/4 1922. Kære Dis. Venlige Hilsner fra os begge fra Nürnberg, hvortil vi kom i Form., har været 2 Dage i Harzen og 2 i München, storartet men anstrængende. Haaber Du har det godt. Din heng. Thøger.</t>
   </si>
   <si>
     <t>1922-04-20</t>
   </si>
   <si>
     <t>Rossia</t>
   </si>
   <si>
     <t>Kerteminde
 Kærbyhus</t>
   </si>
   <si>
     <t>Margrethe Benzon
 Ellen Branner
 Thora  Branner
 - Gad, Frøken
 - Grandjean
 - Hartmann, frk. 
 - Jahn, stenografilærer
 Inga -, Malmø
 Astrid Møller
 Janna Schou
 Jørgen Schou
 Christine Swane</t>
   </si>
@@ -410,84 +742,202 @@
 Fyen.
 [Fortrykt på hovedet på kuvertens bagside:]
 Reinsurance Company ”Rossia”. 
 Bornholmsgade 8. Copenhagen K. 
 [Håndskrevet:]
 afs. A Warberg
 Rolfsvej 17, 4
 F.
 [Poststempel]
 [Maskinskrevet i brevet:]
 Rossia, den 20. April. 1922.
 Kæreste Mor!
 Tak for dit sidste Brev. Det er rigtignok rystende Tilstande at høre om – hvor er det dog skrækkeligt altsammen. Og saa bestaar jo Ulykken til syvende og sidst deri, at Junge bliver ved at holde af ham – ellers var Sagen jo langt mindre kompliceret. Men der er jo i Virkeligheden ikke noget at stille op med – for det maa man bøje sig. Ja, Livet er sandelig fuldt af Urimeligheder. Gid dog Junge paa en eller anden Maade kunde komme ud af det altsammen – men han går vel aldrig ind paa, at hun faar en Bestyrer, mens han gaar paa Skovarbejde – det er jo ogsaa haarde Konditioner for en Mand at gaa ind paa, jeg kan slet ikke tænke mig, at han gør det. Jeg er meget spændt paa at høre, hvad det bliver til med det alt sammen. Det er frygteligt for mig at høre, at Junge blev forskrækket, da mit Brev kom, og troede, at jeg vilde bebyrde hende med mine Sorger, nej, jeg plejer ikke at plage andre med mine Genvordigheder, jeg ved saa godt, at ingen i Verden kan hjælpe mig, og jeg synes da heller ikke, at jeg plejer at give noget saadant Udtryk i mine Breve. 
 Jeg har for Resten haft et Par smaa Lyspunkter i den senere Tid m.H.t. Ekstrafortjeneste. Først var der jo det Katalog, jeg lavede for Uglen, og for hvilket jeg fik det store dejlige Billede, som jeg hver Dag glæder mig saadan over. Saa fik jeg lige efter Paaske et Arbejde for en Architekt (efter Telefonen) paa 10 Kr., jeg har jo lejet min Maskine ud, men jeg tog dristigt Arbejdet alligevel, haabende paa, at jeg fik Tid at skrive det heroppe – og virkelig, den første Dag efter Paaskeferien var her absolut intet - og det lykkedes mig at skrive hele Arbejdet – 10 Foliosider - uden at nogen mærkede det - og saa var de 10 Kroner tjent – og blev henlagt til det lille Gilde, som jeg agter at holde paa næste Fredag. Gæsterne bliver: Uglen, Tutte, Frøken Gad, evtl. Margrethe Benzon, Fru Grandjean, Trisse, Frk. Hartmann (de tre sidste her fra Kontoret evt. Ellen Kramer [”evt Ellen Kamer” håndskrevet]
 Saa fik jeg i Dag fra en fra en af Damerne heroppe, som jeg har anbefalet til Stenografundervisning hos Hr. Jahn, min tidligere Stenograflærer, en Anmodning om at ringe til ham, da han gerne vilde have mig til at besørge en svensk Oversættelse – jeg tager den frejdigt, skønt jeg paa ingen Maade kan oversætte fra Dansk til Svensk – men jeg vil ty til Ingas Assistance – ved fælles Hjælp maa det vel kunde lade sig gøre – og jeg vil gøre alt for at forbedre min Økonomi, for - - - - 
 for tænk dig, jeg har nu næsten slaaet fast, at jeg i min 14 Dages Sommerferie rejser ned til Harzen – lokket af en Annonce i Politiken saalydende: 
 ”I en højtliggende Fremmedpension i Wernigerode Harz kan modtages Gæster
 ”paa kortere og længere tid. Herlig Luft, god Forplejning garanteres. Pris fra 
 ”2-3 Kr. pr. Dag. Refr. faas ved Henvendelse til Lindegaard, Dyrehaven, Nyborg.”
 Vabehar? Lyder der ikke godt? Jeg har straks skreven til Nyborg efter nærmere Oplysninger og saa har Frøken Hartmann (fra Bogholderiet) bestemt os til at følges ad derned, hun er en rigtig sød Pige, i hvert Fald et dannet Menneske – og alene var det jo ikke så sjov at rejse. Jeg ringede først til Tutte om hun ikke vilde med – for det var jo ikke saa lidt sjovere at rejse med en af Søstrene, men hun mente ikke at ville ofte det på sig selv. Jeg har jo mit Gratiale – mere end 200 Kr. kan jeg ikke præstere, men for den Sum maa det jo ogsaa nemt kunne gøres, naar man rejser direkte derned og bliver paa eet Sted for en saa billig Pension. Vi studerer Landkortet i alle Pavser og er opfyldt af Rejselængsel – det ligger lige ved Brocken, hvortil vi maa kunne spadsere. Vi tager vistnok afsted den 1ste Juli. Saa tager Buf Nusset til Kerteminde i de 14 Dage – saa maa de fejre hendes Fødselsdag derovre, den 3die Juli. Det er lidt hårdt ikke at skulle have hende i Ferien, men jeg tror hun vil nyde godt af senere, at jeg forsøger at komme lidt i Orden.
 Ja, nu nærmer Klokken sig Gudskelov 5, saa er vi færdig med Slaveriet for i Dag, saa skal jeg hjem til et lille bedaarende Nus, det glæder jeg mig hver Dag til.
 [Det følgende håndskrevet:] Mange Hilsner til Dig og Jer alle fra Din A.
 p.s. Desværre tør jeg ikke tænke på at rejse til St. Jørgens Festen – alle Penge må spares nu!</t>
   </si>
   <si>
-    <t>1925-04-27</t>
-[...2 lines deleted...]
-    <t>Thøger  Larsen</t>
+    <t>1922-05-04</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1808</t>
+  </si>
+  <si>
+    <t>Thøger Larsen undskylder, at han glemte at skrive til Astrid/Dis' fødselsdag. Han og Thyra er kommet hjem fra en rejse, hvor hans penge blev stjålet op af hans lomme, så de måtte rundt til konsulater mm.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Ukdn</t>
+  </si>
+  <si>
+    <t>[Med blyant på kuvertens forside:]
+5 Maj 1922 Thøger L.
+[Med sort blæk på kuvertens forside:]
+Fru Astrid Warberg
+Rolfsvej 17 4
+København
+[Med lilla blyant i brevet:]
+Lemvig 4/5 1922.
+Kære Dis!
+Ja for en Ugestid kom vi hjem, trætte og udasede og med mange Oplevelser og mange Ærgrelser. Og tænk, Dis, hvor er jeg skamfuld og ked af, at jeg kunde glemme den Dag, da Du anden Gang blev tyve Aar. Og Du huskede min saa smukt fra Ryggen af din fyrige Pegasus. Tilgiv mig, Dis! Og modtog nu lidt sent alle mine hjerteligste Lykønskninger! Jeg gik endda og talte om det flere Dage i Forvejen, men der kom saa mange Genvordigheder. Mine Penge blev stjaalet ud af Lommen paa mig. Vi maatte rende i Banker og Konsulater og Fonde med det altsammen. 
+Altsaa, kære Dis, de hjertelig Ønsker fra os begge om et rigtig dejligt Aar for Dig. Og en Mængde Hilsner fra os begge. Din Thøger.</t>
+  </si>
+  <si>
+    <t>1922-12-13</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1810</t>
+  </si>
+  <si>
+    <t>Thøger Larsen beder Astrid/Dis om at hilse Ellen Sawyer. Astrid må ikke pine sig selv for meget.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/p1CL</t>
+  </si>
+  <si>
+    <t>[Med blyant på kuvertens forside:]
+14 Dec 1922
+[Med sort blæk på kuvertens forside:]
+Fru Astrid Warberg
+Rolfsgade 17 4 5 ["4" er overstreget]
+København
+[Med blyant i brevet:]
+Kære lille Dis!
+Tusind Tak for alt. Ser du Elle saa hils tusinde Gange. Pas nu paa ikke at pine dig selv mere end nødvendigt. Tak Dis. Din T.</t>
+  </si>
+  <si>
+    <t>1922-12-16</t>
   </si>
   <si>
     <t>København F
 4</t>
   </si>
   <si>
-    <t>Thyra Larsen</t>
+    <t>Det omtalte digt findes ikke sammen med brevet</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1811</t>
+  </si>
+  <si>
+    <t>Thøger Larsen sender Astrid/Dis det digt, som han har lovet hende.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/WKzf</t>
+  </si>
+  <si>
+    <t>[Skrevet med blyant på kuvertens forside:]
+18 Dec. 1922
+[Med blæk på kuvertens forside:]
+Fru Astrid Warberg
+Rolfsvej 17 4
+København F.
+[Med blæk i brevet:]
+16/12 1922.
+Kære Dis!
+Hermed sender jeg Dig det Digt, jeg engang lovede Dig. Jeg haaber, Du har det taaleligt, nej udmærket godt. Med mange Tak og venligste Hilsner din
+Thøger.</t>
+  </si>
+  <si>
+    <t>1925-04-27</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1814</t>
   </si>
   <si>
     <t>Thyra og Thøger Larsen ønsker tillykke med fødselsdagen. Thøger kan ikke sende et digt. Han takker for Astrids bog, som han har læst med interesse.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zTQH</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:)
 Fru Astrid Warberg 
 Rolfsvej 17, 4
 København F
 [Håndskrevet i brevet:]
 Lemvig 27/4 1925
 Kære Dis!
 De hjerteligste Lykønskninger fra os begge til din Fødselsdag og tusind Tak for dit venlige Fødselsdagsbrev. Desværre kan jeg ikke naa denne Gang at gengælde dig med et Digt.
 Ogsaa mange Tak for din Bog. Jeg har læst den med stor Interesse. Den er baade velskreven og spændende. Men jeg er jo ikke i stand til at kunne udtale mig om selve Mysteriet.
 De venligste Hilsner fra os begge
 Din hengivne
 Thøger Larsen</t>
+  </si>
+  <si>
+    <t>1926-01-29</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Julius Hviid
+Alhed Larsen
+Ellen  Sawyer
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Rossia var Astrid Warberg-Goldschmidts arbejdsplads. 
+Laura Warberg døde 10. april 1926. 
+De "alle 4", der var til stede, var Johanne C. Larsen, Alhed Larsen, Ellen Sawyer og Louise Brønsted.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3891</t>
+  </si>
+  <si>
+    <t>Johanne C. Larsen skriver, mens hun sidder vagt ved moderens sygeleje. Johanne og søstrene svinger mellem bekymring og lettelse i takt med at moderens feber stiger og falder. Dog mener Johanne, at feberen skyldes nervøsitet. Laura Warberg brokker sig over, at hun ikke bliver underholdt, men Dr. Hviid har forbudt døtrene noget sådant, for hun skal have ro. 
+Nu har Laura Warberg sovet længe. Lægen har givet hende et beroligende middel, som Johanne havde foreslået. 
+Astrid Warberg-Goldschmidt må ikke fortælle moderen om den høje temperatur. De andre søstre har holdt dette hemmeligt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/kwnr</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru Astrid Warberg
+Rolfsvej N_o_ 17 4
+Kjøbenhavn F. 
+[Med kuglepen på kuvertens forside:]
+11-4-2000
+(Bibbe)
+[Med sort blæk på kuvertens bagside:]
+Afs. Warberg Larsen
+Kerteminde
+[Fortrykt på kuvertens bagside:]
+Reinsurance Company "Rossia"
+Bornholmsgade 8. Copenhagen K
+[I brevet:]
+Fredag Eft
+Kæreste lille Dis!
+Mens jeg en Timestid har "Vagt" hernede i Mors Stue skal du have et Par Ord igen. Siden jeg i Gaar Eftermiddag afsendte det Brev, har vi svinget fra stor Bekymring til stor Lettelse; Mor havde neml. i Aftes 39 4 igen og vi var jo rædselslagne, men om Aftenen da vi alle 4 sad her i Mors Stue, fandt vi dog ud af, at Temperatursvingningen nærmest skyldtes Nervøsitet, Oprevethed og daarlig Befindende - vistnok på Gr. a. en Dosis Kamferdraaber om Morgenen - mere alt det altsaa end selve Sygdommen; og ganske rigtig, i Morges var den gaaet ned til 37 9 hvilket jo er det laveste vi endnu har gradet. I Gaar havde Mor næsten slet ikke sovet og det havde ogsaa gjort hende saa utaalmodig og navnlig var Mor misfornøjet med at ingen "underholdt" hende; ja næsten bitter paa Lugge og Alhed; alt det udgød Mor til mig og forgæves gjorde jeg Forsøg paa at faa Mor til at forstaa, at vi maa ikke underholde hende, Dr Hviid betoner meget alvorligt at Mor skal have Ro og Ro og atter Ro. Det var lidt svært og vi var lidt dybt nede, men i Dag er det helt anderledes, Mor sover i dette Øjeblik godt og har sovet temlig længe og al den nervøse Uro er taget meget af. 
+Jeg havde i Gaar den Glæde, at da Alhed og dr. Hviid talte i Telefonen om et beroligende Middel og dr. vred sig lidt for at finde paa et, saa blev jeg saa haardnakket ved at nævne Nervini at jeg fik Alhed til at foreslaa Dr Hv. det, og han greb det straks og sagde ja, det var var ["var" overstreget] vist ikke saa galt, og saa fik Mor Nervini, og det har haft en aldeles udmærket Virkning paa hende. Var det ikke godt og stolt for mig? Du er vel klar over at du hvis du en Gang skriver til Mor ikke nævner den høje Temperatur, for vi har ikke sagt det rigtige til Mor og det maa Mor heller ikke faa at vide for en anden Gangs Skyld.
+Jeg fandt denne R[ulæseligt] i min Skuffe, den [teksten fortsætter øverst s. 1; på hovedet] kan jo nu benyttes. Saa ikke mere denne Gang. Tusind Hilsner fra din
+Junge</t>
   </si>
   <si>
     <t>1926-05-26</t>
   </si>
   <si>
     <t>Frederiksberg
 Rolfsvej 17</t>
   </si>
   <si>
     <t>Hareskoven</t>
   </si>
   <si>
     <t>Fru Balslev
 Rigmor Balslev
 Julie Brandt
 Bodild Branner
 - Glarup
 Karen Goldschmidt
 Adolph Larsen
 Alhed Larsen
 Johannes Larsen
 Lotte Lehnert
 Christine  Mackie
 Elisabeth Mackie
 - Olsen, København
@@ -542,50 +992,193 @@
 Jeg tror fuldt og fast, at Agraren endnu kan reddes til et Menneskeværdigt Liv, men kun ved en Naturkatastrofe – og den er givet i den Plan, jeg foreslår dig. Åh, lille Junge, om jeg kunde opnå at se dit lille trætte, bekymrede Ansigt blive forvandlet til et glad og lykkeligt! Jeg skulde nok sørge for, at du ikke blev forslidt herinde; og så har vi vort lille Fristed i Hareskoven at ty til, når Byen volder os Ubehag – min egen bedste Ven, jeg vilde gøre alt, for at du skulde komme til at befinde dig vel – ja, det tænker du jo nu slet ikke på, men for lille Manse skulde vi også nok gøre det godt og interessant – han og Nus skulde snart blive fine Venner. Du ved, hvordan mit Standpunkt er overfor Agraren – Jeg er absolut uden Vrede – kun opfyldt af Medfølelse; dét, at han ikke mere er sød imod dig – og det er han ikke! – det har forandret meget i hele Situationen; så længe han virkelig elskede dig overalt på Jorden – elskede dig i al sin Skrøbelighed, ja, så længe kunde du ikke rejse fra ham – for så havde han endnu en Mulighed for gennem sin Kærlighed til dig at kunne rette sig. Som det nu er, kan du ikke længere bevirke dette for ham – i hvert Fald ikke når I går sammen, måske snarere derigennem, at du rejser bort for en Tid, så han derved kommer til at føle, hvor meget du er og har været for ham; måske – Junge – kunde en lang Adskillelse fra dig bevirke, at han kom til at se alt – også alt dét, som han har bragt i Uorden for sig selv og Jer alle. 
 Først når man virkelig erkender sig selv – kan man blive et andet Menneske. Hvis han bliver ved med at leve i de samme Omgivelser, de samme Forhold – med de samme evige Nederlag – ja, så må han sløves og miste Evnen til sand Selverkendelse. Jeg tror – nej, jeg véd, at alt dette er rigtigt; så du ser, at min Plan går ikke alene ud på at redde dig – for i så Fald fandt den ikke din Tilslutning – jeg tilsigter at redde hele Situationen – at redde Tilværelsen for Jer alle – Agraren i beregnet – med den Ordning, jeg her har foreslået dig; men husk på – en Forestilling vil intet hjælpe, det kan ikke nytte Spor at sige til Agraren: ,,hvis du ikke retter dig osv – så rejser jeg.” Det er selve denne gennemgribende Forandring, som skal redde ham. 
 Frk Koch vil jo rejse til Efteråret – vist allerede til Oktober, så det skulde jo være til Oktober; men jeg synes nu, du skulde bryde overtværs nu – leje Lejligheden møbleret nu til Ferien – for de Penge kunde du og Manse så bo et eller andet Sted – det ordnede sig nok – måske Manse i Pension hos Tandlægens – og du på Gæsteri til dine Venner – Glarups en Tid, Dede en Tid – her en Tid! Åh, Junge – gør det – betænk dig ikke – læg din Tilværelse om, inden I alle er kuldsejlet. Tag ned til Tante Else nu med det samme og tal med hende om det! Gør det!!! Jeg tvivler ikke om, at Dede – Be – Elle – vilde råde dig til – men jeg forstår jo godt, at de ikke for dig er ,,uvildige” Rådgivere. Men Glarups vil være det! 
 Nå – ja, nu nytter det vel ikke at skrive mere om det dennegang; tænk over det – og gå til Værket!
 Lige ni ringede den lille Frk Otto-Olsen; en lang Snak – hun vilde nærmest have at vide, hvad der dog hav [”hav” overstreget] var hændt mig, for hun havde næsten ikke kunnet kende mig i Onsdags Aftes, da hun traf mig ved Walleens Foredrag – hun påstod, at jeg mindst så ud til at være nyforlovet – så strålende! 
 Det er Huset, Junge! Du kan ikke tænke dig, hvor det Hus med et Slag har forandret hele min Tilværelse; Pinsedag derinde havde jeg havde jeg besøg af en lille sød tysk Veninde – Lotte Lehnert – c. på min Alder – Kontordame, det er hende, om hvem jeg vist har fortalt dig, at hun bor den gamle dejlige Kvistlejlighed i Amaliegade vis-à-vis den gamle Fødselsstiftelse. Jeg har lært hende at kende i antroposofisk Selskab. Vi gik en lang Tur i Skovene – der var aldeles henrivende, frisk og duftende af Regn, Grøde i Luften – Tåge ud over Engene; jeg sagde til hende, at jeg savnede så meget at kunne fortælle Mor om alt dette – at det vilde have været en sådan Lykke at vise Mor det alt sammen; og vi var begge af den sikre Tro, at Mor i Virkeligheden er med i alt, som glæder os; en af Aftenerne derinde har jeg haft en virkelig ,,oversanselig” Oplevelse – jeg følte så tydelig, at Mor sagde: ,,men Astrid, du véd jo, at jeg holder så meget af dig.” Du kan ikke tænke dig, hvor det føltes mærkeligt og gribende – jeg fik Tårer i Øjnene af Bevægelse og sagde som så ofte før til mig selv: de, der elsker hinanden, kan ikke skilles. – 
 Og sandt er det, at jeg ofte derude lever intensivt sammen med Mor og føler hver Gang en underlig Glæde derved. – 
 Den søde lille Lotte var ,,entzückt” over alting derude – og forærede mig i sin Begejstring 2 Stole og en Måtte til Huset i Haven! Og hun medbragte ½ Pund fin Kaffe og en Pose The! med mange Undskyldninger! Hun kom til Kaffe og blev til Aften; da vi sad ved Aftensmaden, kom Pan og Helga – de havde selv Mad med – samt Madeira på en Sodavandsflaske; vi drak så The, - Pan sagde, at mit Digt til Bodilds Fødselsdag var bleven læst op ved Bordet og havde gjort stor Lykke – det første Vers lød sådan
 Ingen Læge er som du 
 når vort Legem går i tu
 eller Sjælen bløder - 
 Lige vel var Legemspragt
 som vor sarte Sjæledragt
 du med Omhu bøder -!
 osv. 
 Nå – Gæsterne gled ved 8 Taget. Så havde jeg Fru Weirsøe og hendes Søn m Kone inviteret op til ,,Igang” på Huset – en Flaske Portvin og herlig Is fra den lille Konditor, som åbnede en Iskagebod 1ste Pinsedag i den nederste Ende af Fru Weirsøes Have – Isen var lavet af Piskefløde. – mange Æg – herover hjemmelavet Jordbærsaft! Jeg så selv om Formiddagen det altsammen dernede. 
 Og – vores Hus er altså rejst! Det stod der, da jeg om Tirsdagen kom derud – og det er bedårende! Ligger omtrent midt i Haven – omgivet af blomstrende Æbletræer! Ryggen af det vender ind mod Stenhegnet til Hareskoven! ( [”(” overstreget] Manden rejste det for 20 Kroner! Fru Weirsoe havde bedt om Lejen for 10 Måneder forud, da hun var i stor Nød – så skrev jeg til Be og bad om 100 Kr – og Be sendte mig 130! de 30 skrev hun var Rentepenge for Juni Termin! Jeg skrev omgående og takkede – hvor var jeg dog rørt! Hun skrev endda så sødt, at jeg skulde skrive, når jeg var i Nød! Du kan tro, jeg var glad og lettet! Nu får vi betalt vore Gas + Lysregninger, så mangler kun Telefonen (41.00 Kr!) det er jo en vanskelig Sommer at klare med alle de Rejser og de to Huslejer, men så hjælper det jo svært til næste År, når vi kun har en extra Husleje på 5 Kr. mdl. for Grunden derude; og jeg håber jo også på hel Friplads til Nus. Telefonen må jeg jo bevare, især hvis du nu kommer – til Elever osv. (måske kan du få den lille Goldschmidtpige! på Nussets Alder – de kan da betale!) 
 (Her ringede jeg til Fru Goldschmidt, med hvem jeg nu har hafte [e i ”hafte” overstreget] en lang Sludder, hun bad mig derhen til Fredag Aften – vi kan så storartet sammen, så det glæder jeg mig til.) 
 Men nu slap jeg vist Tråden – du gider vel snart heller ikke læse mere – sikken et Brev, så langt! 
 Jo, det var Huset. Det er rejst. I Sommer vil jeg selv tjære det udvendig med rød Tjære (som de svenske Huse, du ved) af Fru Petersens Mand her i Huset – får jeg Opskrift på alt desangående, han er Maler; i Ferien maler jeg det indvendig. Og tænk dig – Fru Weirsøe har givet mig Lov til at lægge ligeså mange Havesager jeg vil i Jorden – hun er for gammel til at rode med alt det og har kun Frugttræerne – men der er Masser af ubenyttet Jord; jeg gravede og lugede et stort Stykke i Pinsen, der skal jeg nu lægge Ærter på Lørdag samt så Karse, Radiser, Gulerødder osv. Rabarber vil jeg også etablere – Pladsen er ubegrænset og Jorden extra fed og god – hvad synes du dog! Redskaber har Fru Weirsøe – og hun er bare glad over at få Jorden dyrket. Vi har allerede i Pinsen lavet et lille rundt Bed foran Huset og sået Sommerblomster deri; et andet Bed har jeg beplantet med Sager, som jeg har gravet op i Skoven: en blå Anemone, Kodriver og Liljekonvaller – af de sidste vrimler det overalt i Skoven. Nus har bestemt, at Huset skal hedde ,,Thopedeaborg”! Nus er som jeg – lyksalig over alting derude. Ja, Junge – sikken vi kan få det! Vi må bygge en Stue til til Huset, som kan være din og Manses – så skal vi alle arbejde i Haven og så kan vi leve af den! 
 Træ og Bærfrugt sælger Fru Weirsøe os billigt – der er Masser! og herlige Sorter. Det er – Paradis! 
 Sig til Elle, at jeg fatter ikke, hvorfor hun ikke har sendt mig Garnet til Kaffedugen. – På Kontoret skal det nok gå, det kniber jo lidt at holde til 8 Timers Regning hver Dag, men det lysner dog lidt nu med at begribe det og min lille Kollega er henrivende sød! Så det går nok – Forholdene er behagelige – Arbejdet ganske selvstændigt. Det morer men trætter mig – nej omvendt – trætter men morer mig. Alt går, når Grunden i ens Tilværelse er god – og – Huset! 
 Kom så! Tusinde Hilsner fra din Dis.
 Ark 5, s.1. Venstre margin lodret. 
 Nu skal jeg læse dit Brev for 3die Gang – og så ned i Kassen med dette – og så i Seng! Hils Be og Elle og alle dine!</t>
+  </si>
+  <si>
+    <t>1926-11-19</t>
+  </si>
+  <si>
+    <t>Kjerteminde</t>
+  </si>
+  <si>
+    <t>Christian Caspersen
+Thora Caspersen
+Adam Goldschmidt
+Ina  Goldschmidt
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Christine  Mackie
+Ellen  Sawyer
+Janna Schou
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Laura Warberg døde 10. april 1926. Derfor fordelingen af hendes ejendele til andre. 
+Johanne/Junge Larsens håb om, at det hos Astrid Warberg må "vende sig til det gode": Sagen handler formodentlig om, at Astrids datter, Janna/Nus Schou var gravid og i hast skulle giftes med barnets far, Adam Afzelius.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8396</t>
+  </si>
+  <si>
+    <t>Der faldt en sten fra Johanne/Junge Larsens hjerte, da hun fik afsendt moderens sengelinned til Astrid/Dis Warberg-Goldschmidt. Da Johanne kom hjem fra Småland, ledte hun efter tingene der, hvor Alhed Larsen havde sagt, at de lå, men moderens linned var blandet sammen med andet. Da Alhed kom hjem, havde hun gæster, var på jagttur og blev syg, så Johanne kunne ikke bede om bistand. Linnedet er pakket i en presenning til Pufs bil. 
+Johanne håber, at alt hos Astrid nu igen vender sig til det gode. Ellen Sawyer har læst Astrids brev for Johanne. 
+Johanne beder Astrid ringe til Christian/Max Caspersen og sige, at Thora Caspersen gerne må få moderens hat. 
+Adolf/Agraren arbejder for Andreas/Puf Larsen og tjener gode penge.
+Laura/Bibbe Warberg spiller klaver og hjælper meget til i hjemmet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/fqbz</t>
+  </si>
+  <si>
+    <t>[Med blæk på kuvertens forside:]
+Fru Astrid Warberg
+Rolfsvej N_o_ 17 4
+Kjøbenhavn
+F.
+[Med blyant på kuvertens forside:]
+20 Novbr 1926
+[Med kuglepen på kuvertens forside:]
+11 . 4 . 2000.
+(Bibbe)
+[Med blæk på kuvertens bagside:]
+JWarberg Larsen
+Kjerteminde
+[I brevet:]
+Kæreste lille Dis!
+Du kan tro, det lettede en stor Sten fra mit Hjærte da dine Sengeklæder Mandag Form. laa snørede og rede til Afgang ovre i Mors Stue; jeg havde spekuleret - - hvad skal jeg sende dem i o.s.v. Nu skal du da høre; straks da jeg i Sommer kom fra Smaaland gik jeg over for at faa dem frem og sende. Alhed havde sagt de lå der og der; jeg troede de lå for sig selv saa jeg ikke kunde tage fejl, tænk saa laa de mellem mange andre og jeg ikke hvor mange eller hvilke; du ved vi skulde jo have siddet paa dem i Bilen over til dig. Saa maatte jeg vente til A kom hjem, så fik hun Gæster, var paa Jagttur paa Sjælland og - blev syg - derefter stadig nervøs og ussel, kan du forstaa, at jeg opsatte og opsatte. Men nu er de da af Sted; denne Gang maa du for Himmelens Skyld passe paa og sende Embalagen, det er Pufs fine Pressending til hans Bil du kan sende det til mig og lægge Brev inden i, saa sparer du de 20 Ør.
+Du kan tro jeg blev glad, da jeg fik dit Brev lille gode Dis, gid dog nu alt maa vende sig til det gode, jeg tænker saa meget paa dig og vil ikke skjule for dig at Elle læste dit Brev for mig, derom vil jeg nu ikke skrive før jeg igen hører fra dig og før du igen siger mig om jeg nu som før kan have den visse Fornemmelse, at det kun er dig selv der skr ["skr" overstreget] læser mine Breve til dig?
+For at jeg ikke skal glemme det vil jeg med det samme bede dig gøre mig en Tjeneste, naar du faar dette: vil du være sød og ringe Max op og sige at Thora Caspersen med allerstørste Glæde må have den Fløjelshat af Mors, som ligger inde hos ham; Christine skrev om jeg vilde sende ham et Par Ord om det, men det faar jeg aldrig gjort og desuden sparer jeg 20 Ør. - du telefonerer vel da gratis? Chr. kunde da sagtens have sagt ja paa egen Haand. Husk det søde Dis!
+Her har vi det saa godt for Tiden. Agraren har arbejde hos Puf; jeg har allerede faaet 20 Kr og faar forhaabentlig i Morgen igen han er saa flink og rar. Det var jo heller ikke til at udholde hvis det ikke var lidt godt ind imellem.
+Bibbe spiller nu paa Kraft, men er ved Siden af vældig flink til at hjælpe mig saa jeg faar saa meget udrettet i denne Tid, Oprydning og Syning paa gammelt Tøj o.s.v. hun staar desværre med Tøj paa og venter paa Brevet
+Denne Gang maa du nøjes med disse Par Ord søde Dis, men det er da et Livstegn. 
+Hils dine tre unge saa meget fra mig og tusind kærlige Hilsner til dig selv.
+Din Junge
+Fredag Aften</t>
+  </si>
+  <si>
+    <t>1926-12-11</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 København</t>
+  </si>
+  <si>
+    <t>- Afzelius
+Adam Afzelius
+Wilhelmine Berg
+Louise Brønsted
+Christian Caspersen
+Alfred Goldschmidt
+Henriette Goldschmidt
+Ina  Goldschmidt
+Selmar Goldschmidt
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Ellen  Sawyer
+Janna Schou
+Laura Warberg
+Erik Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Johanne C. Larsen lånte en presenning, som Andreas/Puf Larsen brugte til familiens bil. Hun pakkede noget af sin afdøde mors sengelinned ind i den og sendte pakken til Astrid Warberg-Goldschmidt (sagen omtales i 1926-11-19 Johanne C. Larsen til Astrid Warberg-Goldschmidt). 
+Ruttevit kendes ikke. 
+Agrarens "Gaaen i Byen": Adolf Larsen/Agraren var kvartalsdranker og forsvandt af og til fra hjemmet i dagevis. 
+Ina/Sjums Goldschmidt og Adam Afzelius blev gift 1926. Som det fremgår "mellem linjern" i brevet, ventede parret barn, da de blev gift. 
+Wilhelmine Berg/Tante Mis fyldte 70 21. dec. 1926
+Christian Caspersen blev kaldt Max. 
+Den omtalte alpeviol var til Laura Warbergs grav. Historien er omtalt i et andet brev fra perioden.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8394</t>
+  </si>
+  <si>
+    <t>Andreas/Puf Larsen siger, at sagen om presseningen godt kan vente til jul. 
+Johanne/Junge Larsen takker for chokolade, tobak, brev mm. 
+Erik/Tinge Warberg Larsen har kolleger på besøg til middag, musik og spil. Den ene er fra Letland og har et henrivende smil. 
+Det er dejligt for Astrid Warberg, at hun har fået sengeudstyr. 
+Når man længe har frygtet noget, og det så sker, får man en underlig ro i sjælen. Johanne kender dette fra, når Adolf/Agraren Larsen er på druktur. Ina/Sjums Goldschmidt og Adam Afzelius er for unge og har ingen penge, og Ina forstår åbenbart ikke, at hun volder både sin mors og sin fars familie sorger og problemer. Ellen Sawyer og Johanne har ikke meget sympati for Adam Afzelius, men de håber det bedste. Vil Alfred Goldschmidt mon hjælpe økonomisk? Og hvad siger Adam A's mor; den kommende bedstemor? Astrid må skrive om Alfreds reaktion.
+Johanne vil sende Wilhelmine/Tante Mis Berg et brev.
+Hvordan har Christian/Max Caspersen det?
+Johanne skal gerne skaffe en alpeviol. Astrids kors står stadig på moderens grav; smukt i vintervejret.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ZrmT</t>
+  </si>
+  <si>
+    <t>[Med blæk på kuvertens forside:]
+Fru Astrid Warberg
+Rolfsvej No 17.
+Kjøbenhavn
+F.
+[Med blyant på kuvertens forside:]
+11 December 1926
+[Med kuglepen på kuvertens forside:]
+11-4-2000
+(Bibbe)
+[Med blæk på kuvertens bagside:]
+JWarberg Larsen
+Kjerteminde
+[I brevet:]
+Mandag Aften
+December 1926.
+Kæreste lille Dis!
+I Aftes øvede jeg det Storværk at skrive et Kæmpebrev til Lugge - Julebrev! har du skrevet? - mon jeg skulde forsøge i Aften til dig, skønt det næppe bliver det Format som i Aftes.
+Som jeg var vred paa mig selv over at jeg ikke havde skrevet straks igen da du spurge om Pufs Pressending vore Breve krydsedes jo, og da jeg spurgte Puf, sagde han at det maatte godt vente til Jul, søde Dis, saa havde du sparet den Udgift. Og Chokoladen baade dulmede og gjorde det værre!! Men hvor den smagte! Fra os alle faar du saa mange Tak for den - og fra mig for Tobakken, lige passende til Valgaftenen eller V-natten, jeg holdt det neml. ud til Kl halv 3 - ja den var 3 da jeg kom hjem. Hvor vi dog fik Høvl. -
+Her er for Resten en levende Aften! Tinge og Kolleger deltager i en Række Landbrugsforedrag her i Kjeretm. Bibbe mødte dem i Eft. da de kom cyclende og hun inviterede dem alle tre til Aftensmad. Jeg havde netop Kød liggende og lavede dem en god Boeuf, dertil Blomkaal og Porrer. Nu har vi nydt Kaffen og de er gaaet ind i Spillestuen hvorfra høres snart Musik og snart drønende Lattersalver. - Den ene har ikke været her før, en Bondeka'l fra Nordfyen, men den anden Ruttevit fra Letland er jo snart gammel i Gaarde; han har et Smil saa henrivende at jeg bliver glad hver Gang jeg ser det. Han skal hjem til Julen om nogle faa Dage og er henrykt - men jeg har vist skrevet om ham?
+Mon jeg har takket dig for dit sidste Brev - nej, da havde jeg jo lige skrevet; det var rigtignok et interessant Brev og saa dejligt at høre om alt det, du havde faaet; jeg kan ogsaa lige tænke mig, hvor det maa have været rart at faa de yndige Sengeklæder, tænk alt ["l" i ordet overstreget] lille Nus nu ligger varmt og blødt og du selv! Du spørger om jeg har nok - ja jeg har tidligere faaet af Mor ["af Mor" indsat over linjen] baade en Underdyne og saa en Overdyne som Agraren ligger med; jeg selv har 2 Vattæpper og et Uldtæppe, det er eviggodt, og jeg har Masser af Dun liggende der venter paa Vaar; hvorlænge de faar vente, det ved vi saa'tte..
+Fredag 
+Videre naaede jeg ikke og nu har jeg imidlertid faaet dit lange Brev som du skal have tusind Tak for. Det er saa underligt - men et velkendt Fænomen - at man faar Ro i Sindet naar det indtræffer som man længe har gaaet i Angst for. Jeg kender det bl.a. fra Agr.s gaaen i Byen. Men selv om dette med lille Sjums har givet dig mere Ro, saa er det dog meget slemt; de er da for unge - ja det kunde nu endda blive godt, men der er aldrig Harmoni i at skabe Hjem naar andre skal yde al Økonomien; det er heller ikke pænt af dem at volde dig al den Sorg og Bekymring og at lille Sjums ikke kan indse, hvor hun faar dig til at staa skidt i det overfor Alfred og hele den Familie - og nogle af vores Familie med for Resten! Jeg vil heller ikke sige at det bidrager til at forøge Elles og min i Forvejen meget svage Sympati for Adam Afz. Men Gud give at vi ser for strængt paa ham, det ønsker vi da saa inderlig for lille Sjumses Skyld! Hvordan vil Alfred tage det, tror du? Hvis han nu slog fra - og ikke vilde yde Bidrag til dem, hvad saa? Elle og jeg faar os mangen bekymret Samtale om det hele og vi er mægtig kede af det - men mest for dig, de unge har sandsynligvis med fuldt Overlæg fremkaldt Situationen - hvis det er, kan man jo alle knappest have saa ondt af det for dem.
+Hvad siger Fru Afzelius, den anden vordende Bedstemor? hende har du slet ikke nævnt.
+Vær nu saa sød lille Dis, naar du hører, hvad Alfred siger til det, saa at sende mig et Par Ord, for jeg er knusende spændt paa det. 
+Tak fordi du skrev om Tante Mis jeg vil nøjes med at skrive, jeg kan ikke lave noget i nogenlunde Retning ud over det strængt nødvendige. 
+Alhed fik straks sine Løjerter, Bibbe leverede hende dem egenhændig, Strømperne vidste jeg intet om, Bibbe siger nu at hun tog dem ikke med, da hun kunde se de ikke passede ham. - Nej, du havde ikke før ["før" indsat over linjen] skrevet om at I havde været hos Max; hvordan mon han har det, den gamle Ka'l? 
+Pakken kostede mig intet. Jo, du kan tro jeg pakkede op straks, for jeg snusede jo efter Brev - jeg skal gærne besørge Alpeviol - hvid? Dit lille Kors staar endnu og er med i det smukke Vinterarrangement derude. Mon jeg har skrevet om det?? Nu maa jeg til Byen. Vi vadskede Storvask i Gaar og alle- [teksten fortsætter øverst s. 1; på hovedet] rede nu ved 5 Tiden er langt over Halvdelen af Strygetøjet strøget. Tænke sig en Decembervask! 
+[Indsat øverst s. 4; på hovedet:] Hils din store og din lille! Og saa mange Hilsner til dig selv fra din Junge.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -662,59 +1255,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/CGlF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Uwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zTQH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/CGlF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Uwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/seLA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rZOF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Lrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btoB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DS1x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZMM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ulEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Llv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ukdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1CL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zTQH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kwnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fqbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZrmT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M10"/>
+  <dimension ref="A1:M24"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -964,212 +1557,822 @@
       </c>
       <c r="K6" s="5" t="s">
         <v>52</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>53</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="I7" s="5" t="s">
         <v>59</v>
       </c>
+      <c r="I7" s="5"/>
       <c r="J7" s="5" t="s">
         <v>60</v>
       </c>
       <c r="K7" s="5" t="s">
         <v>61</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>62</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" s="5" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="F8" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H8" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="G8" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H8" s="5" t="s">
+      <c r="I8" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="I8" s="5" t="s">
+      <c r="J8" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="J8" s="5" t="s">
+      <c r="K8" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="K8" s="5" t="s">
+      <c r="L8" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="L8" s="6" t="s">
+      <c r="M8" s="5" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>74</v>
+        <v>56</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E9" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E9" s="5" t="s">
+        <v>57</v>
       </c>
       <c r="F9" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="J9" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="G9" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H9" s="5" t="s">
+      <c r="K9" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="I9" s="5"/>
-      <c r="J9" s="5" t="s">
+      <c r="L9" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="K9" s="5" t="s">
+      <c r="M9" s="5" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D10" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D10" s="5" t="s">
+      <c r="E10" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="G10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="L10" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="G11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="K11" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="L11" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="G12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="L12" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="G13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="G14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="G17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="L18" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="G19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="L19" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="G20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="L20" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="E10" s="5" t="s">
-[...24 lines deleted...]
-        <v>89</v>
+      <c r="D21" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="G21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="K21" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="L21" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="L22" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="K23" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="L23" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="M23" s="5" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="K24" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="L24" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="M24" s="5" t="s">
+        <v>182</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
+    <hyperlink ref="M11" r:id="rId16"/>
+    <hyperlink ref="M12" r:id="rId17"/>
+    <hyperlink ref="M13" r:id="rId18"/>
+    <hyperlink ref="M14" r:id="rId19"/>
+    <hyperlink ref="M15" r:id="rId20"/>
+    <hyperlink ref="M16" r:id="rId21"/>
+    <hyperlink ref="M17" r:id="rId22"/>
+    <hyperlink ref="M18" r:id="rId23"/>
+    <hyperlink ref="M19" r:id="rId24"/>
+    <hyperlink ref="M20" r:id="rId25"/>
+    <hyperlink ref="M21" r:id="rId26"/>
+    <hyperlink ref="M22" r:id="rId27"/>
+    <hyperlink ref="M23" r:id="rId28"/>
+    <hyperlink ref="M24" r:id="rId29"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>