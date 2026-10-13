--- v2 (2026-08-05)
+++ v3 (2026-10-13)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="183" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="335" uniqueCount="224" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -128,95 +128,152 @@
     <t>[På kuvertens forside:]
 Fru Astrid Warberg-Goldschmidt
 Rolfsvej 14 5
 København
 V [bogstavet overstreget]
 F_
 [I brevet:]
 Kære lille Bein!
 Tak for Dine Kort! Gid Du nu maa faa en god Jul ovenpaa alt det. Du har rigtignok været tro til at passe det hele! - Kan Du bruge medf. lille Snotklud. 1000 Hilsener fra os alle. Hils ogsaa Buf.
 Din Be
 Lillejuleaften 1915</t>
   </si>
   <si>
     <t>1916-02-15</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>4.
 Rolfsvej 17</t>
   </si>
   <si>
     <t>Lise Abrahams
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Louise Brønsted
 Adam Goldschmidt
 Ina  Goldschmidt
 Adolph Larsen
 Jørgen Schou
 Laura Warberg</t>
   </si>
   <si>
     <t>Silkerester fra fabrikken: Astrid var nogle år gift med Alfred Goldschmidt, som var direktør for en pelsfabrik i Malmø.
 Valdal, Valby Langgade 30, var et nedlagt gartneri i Valby i København, hvor adskillige af Fynboerne i årenes løb boede til leje. Bygningen blev nedrevet i 1930.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0998</t>
   </si>
   <si>
     <t>Det var dejligt for Astrid at få et så langt brev fra Johanne. Adolph må kunne helbredes for sin alkoholisme.
 Astrid lærer nu stenografi. Hun er træt af at tage imod hustrubidrag fra Alfred Goldschmidt. Hun er meget sparsommelig.
 I efteråret syede Astrid et slips, som hun forærede Vilhelm Branner. Nu har hun syet tre mere, som hun ville sælge ham, men Thora misforstod det og troede, at der var tale om en gave. 
 Thora har været til en fest, hvor man afprøvede et ekko.
 Astrid er lykkelig med Jørgen/Buf efter de 11 skrækkelige år i Malmø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TyIQ</t>
   </si>
   <si>
     <t>[Skrevet af ukendt person:]
 ”Agraren”, Junges mand.
 Kvartalsdranker.
 Rolfsvej 17⁴ d 15/2 –16.
 Kære lille søde Junge!
 Tusind Tak for Brevet! åh, Junge det var akurat som i gamle Dage, da vi skrev lange Breve til hinanden – da hele Verden altid stod i Flammer – og det, der flammede, var vore egne elskovsfyldte Hjerter - 
 Og Dit Brev nu – ja, Indholdet skifter med Alderen i os – naturligvis - men det var nærmere dét: at få et 8 sides Jungebrev, der betog mig. I alle de sidste år har jeg kun fået Breve på 1-1½ Side fra Dig – altid havde Du Tusinde Ting om Ørene og påstod, at Du helt havde glemt at skrive Breve; jeg nyder at tænke på, at Du nu endelig har Masser af Tid for Dig – og endelig engang kan få hvilet ud. Jeg vilde så gerne kunne opmuntre Dig lidt i Din Bekymring; jeg tænker på Dine egne Ord, at han vist aldrig har vidst rigtig hvor meget der stod på Spil for Jer alle, hvis han ikke tog sig sammen; men alt dette sidste må dog ganske sikkert kunne lære ham det – jeg synes ikke, Du behøver at se så håbløst på det. Tænk blot, hvor mange der helbredes helt – hvorfor så ikke han! Der er jo dog en god Grund i ham og megen Karakter, selv om den har svigtet hidtil på dette ene Punkt. Ja, jeg er jo en uforbederlig Sangviniker og kan ikke se anderledes på det. – Nej, Junge, jeg havde nu ikke ”skruet Livslysten lidt op” til Ære for Dig i mit forrige Brev – men jeg er altid skruptosset og ellevild af Glæde, når Sjums og Adam besøger mig. Det er altid så lykkelige Dage, de længes efter mig og Henrykkelsen er gensidig. De er rørende taknemmelige for alt, hvad jeg gør for dem og for hele min Menage. Vi var om Søndagen i etnografisk Musæum sammen med Mogens og Lise Abrahams: Mogens kunde det hele udenad og var en glimrende Vejviser. Det var en stor Fornøjelse for alle Parter. - .
 Skrev jeg, at jeg nu lærer Stenografi? i det Haab at kunne få en Kontorplads engang, jeg kan ikke rigtig finde mig i bestandig at tage imod alle de Penge fra Alfred – 100 om Måneden – og som Forholdene nu engang er for mig. Jeg er rasende sparsommelig – bruger c 75 om Måneden til alt (Husleje – Vand – Gas – Lys – Brændsel – etc) 25 Kr sættes af til Extraudgifter, jeg mangler jo endnu flere Ting, købte desuden en dejlig Ulster – 50 Kr! så flot en Kåbe har jeg aldrig ejet i mine Velmagtsdage som rigtig gift. Men altså – jeg sparer også gevaldig. For lidt siden solgte jeg alle Vinflaskerne fra Mors Sygdom for 35 Øre – det er til Parken i Dag. Og nu skal Du høre en kostelig Historie. Vilhelm havde allerede i Efteråret bestilt en Del Slips af mig; det første syede jeg med det samme – og forærede ham – derved var det, han bestilte flere. Jeg har nemlig fra Malmø liggende en Del Silkerester, som jeg fik på Fabriken. Nå, nu i denne yderst fattige Februar Måned, hvor man endnu halter efter Julen, Horsensrejsen o s v – så tog jeg mig altså sammen og syde 3 flotte Slips, som jeg drog ud med i Søndags til Vanløse. ”Men Gud Tutte – så mange Blomster?” 
 "Ja, Dis – ved Du ikke, det var Vilhelms Fødselsdag i Fredags?” 
 II/ Jeg himler op – beklager – undskylder og overfaldes af bange Anelser. Noget efter kommer Vilhelm. Tutte siger:” her skal Du se tre fine Slips, Dis forærer Dig!” 
 Jeg smilte tvungent – fandt Spillet og yderst slet – der havde jeg gået og regnet og regnet og spurgt alle, der kom til mig, hvad jeg kunde være bekendt at tage for dem – man mente, 5 Kr for alle tre var uhyre billig, jeg svimlede blot ved Tanken om 4 Kr – nok til at leve af en hel Uge. Og dér lå alle glade Forhåbninger! men det var nu alligevel ganske grinagtig! Jeg må i denne Forbindelse fortælle Dig endnu en Historie. Tutte var til Indvielse af en ny Villa hos en Familie derude. Gæsterne førtes ud i Gården for at høre et ganske enestående Ekko – 5-6 Gange gentages Ordet med fuldkommen Tydelighed. Blandt Gæsterne var en meget gammel og meget fin Herre – Geheimekonferens eller sådan noget – han beder om Tilladelse til at forsøge – alle tier ærbødig – den gamle Herre råber: Sludder - - 
 Men ak, Ekkoet tog sig ikke af det store Es – hvorimod Resten klang 5-6 Gange – højt og tydeligt. Ingen havde Konduite til at afbryde Virkningen var uforglemmelig!
 Nå, nu skal jeg hen og slide i det igen – jeg stenograferer og skriver på Maskine – om lidt skal jeg ud og lave Middagsmad: en Grisetå med Kartoffelsalat til og eventuelt Byggrød, hvis Ånden kommer over mig, men det er Lapseri at nyde to Retter Mad. I Morgen er jeg bedt til Middag hos Ellen Branner – vi to alene – det bliver nok hyggeligt, hun bor henrivende, en Ungkarlekvinde som jeg, men mere forfinet – hun har sin Mors gamle fine Møbler, Klaver etc. (Jeg sukker efter Klaver) Torsdag og Fredag i Valdal – ligeledes Søndag – dette forklarer jo, at man kan leve af 4 Kr. om Ugen! I Aften skal Buf og jeg t ["t" overstreget] i Dagmartheatret – Lukke sender mig Billetter. 
 Jeg skriver ikke noget om Buf – for så bliver det alt sammen om Buf – som for mig er – det Hele! 
 Åh, Junge – de 11 skrækkelige År i Malmø – hvad gør det alt sammen når man senere skal opleve alt dette! 
 Man bør nyde Lykken, mens den er der – for vi véd jo, at den er væk med det samme og altid betales i dyre Domme. 
 Gid Du kunde se min Kvist – her er guddommeligt Junge, og har aldrig før vidst, hvor dejligt det var at have et Hjem. Jeg nyder Dagenes Ensomhed – om Aftenen er jeg aldrig alene. 
 Ja, nu Farvel lille søde Junge, skriv igen, han læser endnu ikke Dine Breve. Din altid
 Dis</t>
+  </si>
+  <si>
+    <t>1917-03-07</t>
+  </si>
+  <si>
+    <t>Rolfsgade 17 4</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Christian Caspersen
+Johanne Caspersen
+Alfred Goldschmidt
+Alhed Larsen
+Christine  Mackie
+Ellen  Sawyer
+Janna Schou
+Jørgen Schou
+Marie Schou
+Andreas Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Astrid/Dis Warberg-Goldschmidt og Jørgen/Buf Schou blev kærester og hun gravid, da han var 19 år, og hun var 34. Astrid var på dette tidspunkt stadig gift med Alfred Goldschmidt. Jørgen Schous mor var Marie Schou; gift anden gang Syberg.
+Søsteren, der befandt sig 20 minutter fra Astrid, er sandsynligvis Louise Brønsted. 
+Jørgens mor, Marie Schou, boede i 1917 i ejendommen Valdal i Valby. Denne bygning rummede flere lejligheder. 
+"Tante" kan være både Wilhelmine Berg/Tante Mis og Johanne Caspersen/Tante Hanne. Der er sandsynligvis tale om sidstnævnte, da hendes mand, Christian/Max Caspersen omtales i forbindelse med hende.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8398</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt ville købe tøj under udsalget. Alhed/Be Larsen skylder hende 10 kr. 
+Astrid er svært plaget af astma og ligger i sengen. Om natten må hun sidde op. hun har slim i halsen og smerter i underlivet, når hun hoster, og hun holder med begge hænder om maven med den lille unge. 
+Jørgen/Buf må tænde op, hente morgenmad, lave frokost klar, tage på arbejde for derefter at give Astrid aftensmad. Så må han hjem og spise hos moderen og tilbage til Astrid. Hun er lidt bitter over, at søsteren der befinder sig 20 min. væk, ikke kommer på besøg. 
+Astrids mor ved nu det hele. Tante Hanne har været på besøg og læst breve fra Laura Warberg op. Laura kalder Astrids handlinger afskyelige. Astrid reagerer med at blive kold. Tante Hanne har bedt Laura Warberg skrive et venligt brev til Astrid, men Laura var alt for vred og svarede, at Ellen Sawyer også var vred på Astrid, og at Alhed/Be Larsen havde gode grunde til at være kølig. Laura mente desuden, at Astrid havde narret Marie Schou/Syberg, som altid havde været en engel mod Astrid. 
+Ellen har nok flirtet en del, men kun i ånden, mente Tanten. Astrid føler, at hun er syndebuk, for både Ellen, Christine/Mornine Mackie og Alhed/Be Larsen har haft deres "små historier". 
+Astrid har ringet til Christian/Max Caspersen, men han var yderst kølig. Nu vil hun følge diverse råd og skrive til Alfred Goldschmidt og bede ham skaffe en sagfører, da hun gerne vil giftes med Jørgen, så deres barn kan blive "ægte". 
+Jørgen og Astrid glæder sig meget til deres bryllup. Hun syr navne i sit dækketøj mv., eftersom hun og Jørgen skal bo i den lille lejlighed på Valdal, mens Marie Syberg/Schou også bor i ejendommen. 
+Jørgen er god at tale med og meget moden af sin alder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/A1yu</t>
+  </si>
+  <si>
+    <t>Med kuglepen øverst s. 1: læst 1964
+[Med blæk:]
+Rolfsvej 17 4. den 7/3 - 17.
+Kæreste lille Junge! Tusind Tak for Dit goe Brev - det er også Synd af mig at plage Dig med det Tøj - Du har så Ret i, at det bør vente og ses an - der stod mig blot i Hovedet noget om, at jeg måtte købe under Udsalget, men det er jo så forholdsvis lidt, jeg får at købe, så det klares jo nok. - Du kan sige til Be, at det var 10 Kr, hun kom til at skylde mig; jeg skulde have haft hendes Guldpenge - som jeg kunde tjene 8% på ved at veksle dem i svenske Sedler - da jeg nu ikke alligevel måtte få Guldpengene, har Be sagt noget til Buf om, at jeg i Stedet skulde have Procenterne, men det finder jeg ganske urimeligt. 
+Søde Junge - jeg må have Lov til at hyle lidt for Dig - det hjælper så godt; du kan tænke Dig, at nu har det varet i næsten en Uge - denne forfærdelige Asthma - jeg er fortvivlet, hver Nat må jeg sidde timevis op i Sengen bare for at få Luft; det er lidt bedre om Dagen, når jeg er oppe, men jeg er så totalt udmattet, at det tager mig en Time at klæde mig på - og så må jeg h[ulæseligt] efter Vejret igen en lang Tid - jeg kan ikke gå over Gulvet uden at det begynder igen - og så kaster jeg ustandselig Slim op - og Hosten giver ofte de rædsomste Smerter i Underlivet, så jeg må sidde og holde med begge Hænder på min arme lille Unge; kan Du ikke forstå, det er en Prøvelsens Tid, og at jeg må hyle lidt for Dig. Buf er mageløs - men det er næsten for strengt for ham også - op 6 hver Morgen - hente Koks - gøre Ild - ned efter Mælk og Brød - koge Kakao og smøre Mad, så passer han Frokostbakke til til mig og Kl 7. styrter han til sit Arbejde på et Værksted langt ude på Amager; der står han hele Dagen med strengt legemligt Arbejde - og så snart det slutter - farer han igen ud til mig - gør Sovekamret i Stand og giver mig Middagsmad - styrter hjem til sin egen Middag Kl 6 - så er han her igen ved 8 Tiden - vadsker op - og, når ikke er altfor dødtræt, så vadsker han også Gulvene - og altid er han smilende og sød, skønt jeg dog ser, hvor træt han er; men jeg kan intet - udover at klæde mig på og Dagen igennem koge Saltvand på Kakkelovnen til Gurgling af Halsen, som bestandig er fuld af Slim. Det er ikke Skaberi - jeg prøver til - og mister straks Vejret af det. Er det ikke også fatalt med denne Iskulde, som står ud ad Vinduer og Døre og er uovervindelig. Kan Du ikke tænke, det er be'sk at sidde her ene hele Dagen med alle disse Kvaler - når man har en Søster 20 Min. herfra - og vèd, at hun næsten daglig er herinde - hun vèd, at jeg bestandiger syg - men bevares, det koster jo 4 Øre at telefonere og spørge, hvordan det går. Jeg kan slet ikke fatte det. Nå, det er ikke værd at nære Béskheden - det er også svært, at jeg er så forbavset, Junge. 
+Nu skal jeg ikke hyle mere. Tænk, at Mor nu vèd alt. Jeg har haft 2 Besøg i al denne skrækkelige Sygetid, begge af Tante. Første Gang havde hun lige fået alt at vide - var fortvivlet - rådede mig for Giftermålet etc - som jeg vist har fortalt Dig. Otte Dage efter fik jeg det næste Besøg - lå igen i Sengen og var frygtelig elendig. Tante kom for at læse nogle Breve fra Mor. Ja, Junge, det er skrækkeligt af mig, men når Mor farer sådan frem - med den mest ubarmhjertige Vrede og Foragt, kalder min Handlen væmmelig og afskyelig - taler om den store Skandale etc - så bliver jeg så underlig kold og følelsesløs overfor Mor - hun bliver så fjern og fremmed for mig - det er, som om det slet ikke vedkommer mig. Sorg og Bedrøvelse - det smelter mig fuldstændig og gør mig ulykkelig over, at jeg har voldt andre ondt. Men Vrede gør mig bare kold og hård; jeg vèd, det er stygt af mig - men jeg kan ikke forbedre det; det drejer sig dog om alt det, som for mig betyder mest i Livet - ja alt; det som for mig er det smukkeste og værdifuldeste af alt i Verden.
+Tante havde skreven til Mor, om hun ikke kunde tænke over det - og siden skrive et venligt Brev til mig (den søde Tante!) men Mor svarede, at det var foreløbig umulig - hun var altfor knusende vred. Elle var også meget vred og oprørt, sagde at når Be så ofte havde været kølig mod mig, så havde det sin gode Grund! (!) Junge var den eneste, som undskyldte og forsvarede mig (Tak, lille søde Junge, jeg vèd jo, at Dig kan jeg altid stole på.) Og videre skriver Mor, at det var skammeligt af mig således at narre Fru Syberg, der altid havde været en Engel imod mig (!!) - Mor vilde rigtignok skrive til hende; -. Ja, gør Mor det så kan jeg også være sikker på at blive rehabiliteret - så reel og retfærdig, som Fru S. er - det bliver ikke morsomt for hende, at få Brev fra Mor! 
+Og Tante talte om de andre - ja, hun vidste jo nok, at Mornine flirtede en Del - men hun vidste også, at det kun var ["var" indsat over linjen] sjæleligt - der var aldrig tale om noget legemligt. Jeg måtte jo tie til alting - èn skal jo gerne være Syndebuk, jeg skal nok være det; men når man kender både Bs og Elle og Mornines små Historier, så er det lidt løjerligt at høre på, at de er hellige, mens jeg alene synder. Elles Vrede vil jeg nu foreløbig ikke tro på (hun har da sidst Grund til at være skinhellig!) nej, hun 
+II/
+siger vel sådan, fordi hun mener det er bedre for Mor, men jeg mener nu, at Din Metode er både ærligere og mere formålstjenlig. Det er for Resten underlig, Junge, jeg tænker dog bestandig, at når vi bare blev gift, så var alt i Orden - men det synes jo tvertimod, som om det yderligere opirrer Sindene. 
+Ja lille Junge, det er en bevæget og brydsom Tid. Jeg fulgte Dit Råd og ringede til Max (Tante har bedt mig ikke komme der - og jeg er jo desuden indespærret) han var nu meget retirè - henviste mig til Alfred - sagde kort Farvel. Nå.
+Og nu gør jeg som både Du og Max foreslår - skrive til Alfred, om han mulig vil skaffe en Sagfører; jeg er glad over, at både Du og Be har frarådet mig Dede - efter hans Brev har jeg været alvorlig bekymret for, at han ikke var den rette Mand til at fremme Sagen, så selv om jeg også selv skal betale en Sagfører, må jeg vist dog hellere det, da jeg dog meget gerne vilde giftes inden den lille kommer, så den kan blive "ægte".
+Tænk, Junge, vi går begge to og glæder os sådan til vores Bryllup - vi snakker næsten hver Dag om det- jeg er sikker på, at vi endogså glæder os mere end de allermest "sædelig forlovede." Det er da kunstig nok - og jeg gamle Pige! Jeg sidder her og navner alt mit goe Tøj - Dækketøj osv - (med AW) med Henblik på Fællesmenagen i Valdal; jeg frygter ikke mere for den; vi kan få det henrivende i den lille Lejlighed med Have foran - og jeg føler så sikkert at jeg nok skal blive goe Venner med hans Mor, hun er allerede nu langt mere venlig og hensynsfuld imod mig - det skal nok gå. Bare Du dog kunde komme til at lide Buf- han er virkelig sådan et storartet Menneske - og Du kan da forstå, han må være mange År ældre end sin Alder, siden jeg i ét og alt kan så godt med ham. Altid kan jeg snakke med ham om alt - og han ser så velgørende sundt og frisk på alle Forhold - han er gennem realistisk - totalt fri for sentimental Affektation - jeg tror, at vi har godt af hinanden. Han er den af alle, jeg har harmoneret bedst med - det føler jeg bestandig tydeligere. - . Ja, nu må jeg i Seng - skønt jeg véd det betyder, at den rædsomme Asthma tager fornyet Fart - men jeg er almægtig træt. Din altid Dis.</t>
   </si>
   <si>
     <t>1917-06-16</t>
   </si>
   <si>
     <t>Laura Warberg</t>
   </si>
   <si>
     <t>København
 4</t>
   </si>
   <si>
     <t>Else -
 Olaf Brahm
 Astrid Bøttern
 Ellen Bøttern
 Eric Bøttern
 Margaretha Bøttern
 Victor Bøttern
 Grete Hammeleff
 Grethe Jungstedt
 Kurt Jungstedt
 Pauline L
 Alhed Larsen
 Johanne Christine Larsen
@@ -994,50 +1051,386 @@
 Frk Koch vil jo rejse til Efteråret – vist allerede til Oktober, så det skulde jo være til Oktober; men jeg synes nu, du skulde bryde overtværs nu – leje Lejligheden møbleret nu til Ferien – for de Penge kunde du og Manse så bo et eller andet Sted – det ordnede sig nok – måske Manse i Pension hos Tandlægens – og du på Gæsteri til dine Venner – Glarups en Tid, Dede en Tid – her en Tid! Åh, Junge – gør det – betænk dig ikke – læg din Tilværelse om, inden I alle er kuldsejlet. Tag ned til Tante Else nu med det samme og tal med hende om det! Gør det!!! Jeg tvivler ikke om, at Dede – Be – Elle – vilde råde dig til – men jeg forstår jo godt, at de ikke for dig er ,,uvildige” Rådgivere. Men Glarups vil være det! 
 Nå – ja, nu nytter det vel ikke at skrive mere om det dennegang; tænk over det – og gå til Værket!
 Lige ni ringede den lille Frk Otto-Olsen; en lang Snak – hun vilde nærmest have at vide, hvad der dog hav [”hav” overstreget] var hændt mig, for hun havde næsten ikke kunnet kende mig i Onsdags Aftes, da hun traf mig ved Walleens Foredrag – hun påstod, at jeg mindst så ud til at være nyforlovet – så strålende! 
 Det er Huset, Junge! Du kan ikke tænke dig, hvor det Hus med et Slag har forandret hele min Tilværelse; Pinsedag derinde havde jeg havde jeg besøg af en lille sød tysk Veninde – Lotte Lehnert – c. på min Alder – Kontordame, det er hende, om hvem jeg vist har fortalt dig, at hun bor den gamle dejlige Kvistlejlighed i Amaliegade vis-à-vis den gamle Fødselsstiftelse. Jeg har lært hende at kende i antroposofisk Selskab. Vi gik en lang Tur i Skovene – der var aldeles henrivende, frisk og duftende af Regn, Grøde i Luften – Tåge ud over Engene; jeg sagde til hende, at jeg savnede så meget at kunne fortælle Mor om alt dette – at det vilde have været en sådan Lykke at vise Mor det alt sammen; og vi var begge af den sikre Tro, at Mor i Virkeligheden er med i alt, som glæder os; en af Aftenerne derinde har jeg haft en virkelig ,,oversanselig” Oplevelse – jeg følte så tydelig, at Mor sagde: ,,men Astrid, du véd jo, at jeg holder så meget af dig.” Du kan ikke tænke dig, hvor det føltes mærkeligt og gribende – jeg fik Tårer i Øjnene af Bevægelse og sagde som så ofte før til mig selv: de, der elsker hinanden, kan ikke skilles. – 
 Og sandt er det, at jeg ofte derude lever intensivt sammen med Mor og føler hver Gang en underlig Glæde derved. – 
 Den søde lille Lotte var ,,entzückt” over alting derude – og forærede mig i sin Begejstring 2 Stole og en Måtte til Huset i Haven! Og hun medbragte ½ Pund fin Kaffe og en Pose The! med mange Undskyldninger! Hun kom til Kaffe og blev til Aften; da vi sad ved Aftensmaden, kom Pan og Helga – de havde selv Mad med – samt Madeira på en Sodavandsflaske; vi drak så The, - Pan sagde, at mit Digt til Bodilds Fødselsdag var bleven læst op ved Bordet og havde gjort stor Lykke – det første Vers lød sådan
 Ingen Læge er som du 
 når vort Legem går i tu
 eller Sjælen bløder - 
 Lige vel var Legemspragt
 som vor sarte Sjæledragt
 du med Omhu bøder -!
 osv. 
 Nå – Gæsterne gled ved 8 Taget. Så havde jeg Fru Weirsøe og hendes Søn m Kone inviteret op til ,,Igang” på Huset – en Flaske Portvin og herlig Is fra den lille Konditor, som åbnede en Iskagebod 1ste Pinsedag i den nederste Ende af Fru Weirsøes Have – Isen var lavet af Piskefløde. – mange Æg – herover hjemmelavet Jordbærsaft! Jeg så selv om Formiddagen det altsammen dernede. 
 Og – vores Hus er altså rejst! Det stod der, da jeg om Tirsdagen kom derud – og det er bedårende! Ligger omtrent midt i Haven – omgivet af blomstrende Æbletræer! Ryggen af det vender ind mod Stenhegnet til Hareskoven! ( [”(” overstreget] Manden rejste det for 20 Kroner! Fru Weirsoe havde bedt om Lejen for 10 Måneder forud, da hun var i stor Nød – så skrev jeg til Be og bad om 100 Kr – og Be sendte mig 130! de 30 skrev hun var Rentepenge for Juni Termin! Jeg skrev omgående og takkede – hvor var jeg dog rørt! Hun skrev endda så sødt, at jeg skulde skrive, når jeg var i Nød! Du kan tro, jeg var glad og lettet! Nu får vi betalt vore Gas + Lysregninger, så mangler kun Telefonen (41.00 Kr!) det er jo en vanskelig Sommer at klare med alle de Rejser og de to Huslejer, men så hjælper det jo svært til næste År, når vi kun har en extra Husleje på 5 Kr. mdl. for Grunden derude; og jeg håber jo også på hel Friplads til Nus. Telefonen må jeg jo bevare, især hvis du nu kommer – til Elever osv. (måske kan du få den lille Goldschmidtpige! på Nussets Alder – de kan da betale!) 
 (Her ringede jeg til Fru Goldschmidt, med hvem jeg nu har hafte [e i ”hafte” overstreget] en lang Sludder, hun bad mig derhen til Fredag Aften – vi kan så storartet sammen, så det glæder jeg mig til.) 
 Men nu slap jeg vist Tråden – du gider vel snart heller ikke læse mere – sikken et Brev, så langt! 
 Jo, det var Huset. Det er rejst. I Sommer vil jeg selv tjære det udvendig med rød Tjære (som de svenske Huse, du ved) af Fru Petersens Mand her i Huset – får jeg Opskrift på alt desangående, han er Maler; i Ferien maler jeg det indvendig. Og tænk dig – Fru Weirsøe har givet mig Lov til at lægge ligeså mange Havesager jeg vil i Jorden – hun er for gammel til at rode med alt det og har kun Frugttræerne – men der er Masser af ubenyttet Jord; jeg gravede og lugede et stort Stykke i Pinsen, der skal jeg nu lægge Ærter på Lørdag samt så Karse, Radiser, Gulerødder osv. Rabarber vil jeg også etablere – Pladsen er ubegrænset og Jorden extra fed og god – hvad synes du dog! Redskaber har Fru Weirsøe – og hun er bare glad over at få Jorden dyrket. Vi har allerede i Pinsen lavet et lille rundt Bed foran Huset og sået Sommerblomster deri; et andet Bed har jeg beplantet med Sager, som jeg har gravet op i Skoven: en blå Anemone, Kodriver og Liljekonvaller – af de sidste vrimler det overalt i Skoven. Nus har bestemt, at Huset skal hedde ,,Thopedeaborg”! Nus er som jeg – lyksalig over alting derude. Ja, Junge – sikken vi kan få det! Vi må bygge en Stue til til Huset, som kan være din og Manses – så skal vi alle arbejde i Haven og så kan vi leve af den! 
 Træ og Bærfrugt sælger Fru Weirsøe os billigt – der er Masser! og herlige Sorter. Det er – Paradis! 
 Sig til Elle, at jeg fatter ikke, hvorfor hun ikke har sendt mig Garnet til Kaffedugen. – På Kontoret skal det nok gå, det kniber jo lidt at holde til 8 Timers Regning hver Dag, men det lysner dog lidt nu med at begribe det og min lille Kollega er henrivende sød! Så det går nok – Forholdene er behagelige – Arbejdet ganske selvstændigt. Det morer men trætter mig – nej omvendt – trætter men morer mig. Alt går, når Grunden i ens Tilværelse er god – og – Huset! 
 Kom så! Tusinde Hilsner fra din Dis.
 Ark 5, s.1. Venstre margin lodret. 
 Nu skal jeg læse dit Brev for 3die Gang – og så ned i Kassen med dette – og så i Seng! Hils Be og Elle og alle dine!</t>
   </si>
   <si>
+    <t>1926-09-01</t>
+  </si>
+  <si>
+    <t>Louise Brønsted</t>
+  </si>
+  <si>
+    <t>4 København
+Rolfsvej 17</t>
+  </si>
+  <si>
+    <t>USA
+New York City
+Chemical Department</t>
+  </si>
+  <si>
+    <t>Adam Afzelius
+Agnes Afzelius
+Aschehoug
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Adam Goldschmidt
+Alfred Goldschmidt
+Victor La Mer
+Janna Schou</t>
+  </si>
+  <si>
+    <t>Johannes Brønsted var gæsteprofessor ved flere universiteter i USA. 
+Rossia var Astrid Warberg-Goldschmidts arbejdsplads; et forsikringsselskab. 
+Astrid Warberg-Goldschmidts bog "Den synske. En moderne Spaakvindes Optegnelser" udkom på Hasselbalchs Forlag 1925.
+Astrid Warberg lejede en tid en grund i Hareskov. Hun dyrkede grøntsager og blomster dér, og hun fik opført en kopi af barndommens legehus.
+Ukendte: Bib. Jakobsen, Johannes Apotek, Frk. Ludvigsen, Rastrups, Ivar, Frk. Jakobsen, Dich.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8417</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt sidder på sit arbejde og skriver brev. 
+Alle ansatte på forsikringsbureauet skal 10 % ned i løn.
+Der er planer om at udgive Astrids bog i USA.
+Ina Goldschmidt er - meget hurtigt - blevet forlovet med Adam Afzelius. Det er godt, at hun kommer væk fra sin far. Astrid foreslår, at Ina flytter hjem til hende og holder hus (uden løn) for at lære det. Måske giver Alfred stadig månedspenge. 
+Lejemålet i Hareskoven ophører nu.
+Astrid foreslår, at Ellen/Bes Brønsted kommer hjem til hende og renskriver Søibergs nye bog mod betaling pr. side. Louise må tage stilling til dette og evt. kontakte Ellen.
+Ellen har lige været på Båxhult og i Malmø og Limhamn.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ogWb</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru cand polyt. Louise Brønsted
+c/o Prof. Dr. V. K. La Mer
+Chemical Department
+Columbia University
+New York City
+U.S.A.
+[På kuvertens bagside, fortrykt og delvist overstreget:]
+"ROSSIA"
+Toldbodgade
+København
+[På kuvertens bagside; håndskrevet:]
+Afs. A Warberg
+Rolfsvej 17 4 F
+Copenhagen
+Denmark - 
+[I brevet:]
+Rossia, 1 Sept 1926.
+Kæreste Lugge!
+Mon jeg dog ikke kan skumle mig til at få skreven et lille Brev i Dag - min strenge Chef sidder ganske vist lige bagved mig, men han er i Øjeblikket stærkt optaget af "Kontoranliggender" med en lille herværende Veninde - disse Samtaler er ofte vor Redning hernede og giver os Anledning til små kærkomne Pauser - den, der ikke har rent Mel i Posen, har gerne så travlt med at skynde disse, så vi andre glider ubemærket gennem Kontrollen - huha - jeg har regnet lige siden Kl 8 i Morges - 46000. 21/32 ‰ - 10 % osv. - jeg kan dette, Lugge, men hvor det matter - Side op og Side ned i hele Verdens Møntsorter, hvoraf engl. £ er hamprest - men tænk, at sådant dog altså kan læres! Jeg betaler gerne denne Pris for at slippe herfra på Slaget 4 hver Dag - der er ikke mere noget der hedder at tage Posten - 
+Men tænk dig - forleden sprang Bomben - vi blev alle sat 10 % ned i gage - for mig er det 27 Kr pr Måned! Her var Jammer og vilde Veklager over hele Linjen - Afdelingscheferne græd næsten højest og gik til Gangheden, men intet hjalp - og nu siger de jo at Pristallet (som du måske fatter?) - at det går op igen så sidder vi kønt i det allesammen (siger man) ["(siger man)" indsat over linjen]. Nå, vi skal jo igennem. Jeg må i denne Forbindelse fortælle dig at Bib Jakobsen (fra H Johannes Apotek), har lagt sig i Selen for at få min Bog oversat i USA - og nu er der indløbet et temmelig lovende Brev fra en efter Sigende meget dygtig og indsigtsfuld Dame i New York - en dansk Frk Ludvigsen - som vil oversætte den - evt. til et Magasin, hvilket hun mener vil give det bedste økonomiske Udbytte - så hvem ved - - det er spændende!
+Måske har du allerede hørt fra dine Unger, hvordan det er gået Sjums? At hun jo tog op til Rastrups og var der sammen med dem allesammen - bl.a. Adam Afzelius - med hvem hun 10 Dage efter returnerede til mig i Hareskov - sigende, at de var rigtignok forlovede! Nå ja, jeg synes i hvert Fald godt om Agnes - med hvem jeg hurtig blev konfronteret og gode Venner, dus etc. Hun og Ivar - samt Adam Afz. ["Afz." indsat over linjen] og Sjums (Frk Jakobsen foreslår, at vi kalder de to Adam'er for den gamle og den nye Adam!) besøgte mig kort efter en Aften på Rolfsvej, hvor vi fik en uhyre festlig Aften ud af det - Ivar er også vældig sød - ja, det er Adam jo også - men mere veg i det - og foreløbig altfor glødende forelsket til at han kan bedømmes rigtig.
+Som "Fremtid" betragtet - synes det mig ikke absolut tillidsvækkende - men foreløbig ser det jo ud til at skulle bringe Sjums væk fra de højst deprimerende Forhold hos Alfred i Malmø - de to ødelægger langsomt hinanden -. Nu har vi lagt den Plan, at Sjums skal komme til mig i Vinteren og styre Hus for Nus og mig - samtidig med at hun lærer sig selv at styre Hus for sådan en lille Familie. Hun får så en minimal Gage - i Håb om, at Alfred opretholder Månedspengene - og jeg kan så se at komme til Rette med Lønreduktionen, samt komme til Hægterne efter Somrens absolute Leven langt over Evne; fra 1 Okt. ophører Lejemålet i Hareskov - dvs denne 1 Sept. betaler jeg Husleje sidste Gang derude - det vil jo lette svært - en hel Friplads til Nus i det kommende År. Dich rejser 1ste November og nu skriver Sjums, at hun vist ikke kan komme før 1ste December; så har jeg nu fået en Idé, som jeg skynder mig at forelægge dig. Bes går jo ledig - jeg har lige fra Aschehougs Forlag faaet Tilbud om at maskinskrive Søibergs nye Roman, nu foreslår jeg, at Bes kommer til mig i November - uden Løn - men med Ret til at skrive 5 Sider Søiberg om Dagen - à 0,35 Øre = Kr 1,75, hvilket giver på den Måned Kr 49.00 + Drikkepenge - 1 Kr for at runde af til 50.00. Det vilde være vidunderligt for begge Parter, synes du ikke? Jeg kunde så skrive 10 Sider om Aftenen og vi kunde derved få Bogen til Side - det er altid expres ved Søibergs Bøger, de kommer i sidste Øjeblik - og skal i Trykken til Jul. Nu taler jeg også med Bes - men skriv nu omgående til hende, hvis du billiger Planen. Hun er jo på Båxhult for Tiden - var først med Sjums i Malmø - de bilede og festede ordentlig - var til Karneval i Limhamn, Bes som sort Djævel, besat med Vaskebjørnshaler - gjorde enorm Lykke, skrev Sjums, havde en tro Kavalér hele Aftenen og morede sig glimrende. Ja, nu må jeg slutte - men det var også et langt og godt Brev (!) - Tak for Hilsenen, som Lomme telefonerede til mig. Dejligt at I har det godt - jeg glæder mig meget på Jeres Vegne. Hils nu dine Herrer! 
+Og Tusinde Hilsner til Dig selv, kæreste Lugge, fra Din Dis</t>
+  </si>
+  <si>
+    <t>1926-09-17</t>
+  </si>
+  <si>
+    <t>Conn. U.S.A.
+New Haven
+c/o Malcom</t>
+  </si>
+  <si>
+    <t>Adam Afzelius
+Agnes Afzelius
+Kaj Afzelius
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+- Frank, sangerinde
+Alfred Goldschmidt
+Ina  Goldschmidt
+Johannes Hohlenberg
+- Larsen, chef i Rossia
+Harriet Rastrup
+Janna Schou
+Rudolf Steiner
+Harry Søiberg
+Minna Warberg
+- Weirsøe</t>
+  </si>
+  <si>
+    <t>Planen med Bes: Astrid havde foreslået, at Ellen/Bes Brønsted skullehjælpe hende med at maskinskrive Søibergs nye roman mod betaling. 
+Adam Afzelius har været i Malmø: Alfred Goldschmidt, som var Astrids eksmand og far til Ina/Sjums Goldschmidt, boede i Malmø.
+Astrid lejede en tid en have i Hareskov, og hun fik bygget en kopi af barndommens legehus, Thorpedeaborg, på grunden. efter lejemålets ophør havde hun lov til stadig at benytte bygningen. 
+Oversættelsen: Astrids bog "Den Synske. En moderne Spaakvindes Optegnelser" var ved at blive oversat til engelsk for at blive trykt i et magasin.
+Hauser kan være flere personer. Dr. Hansen, Dr. Larsen, Zeuthen, Dich og Frk. Ludvigsen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8418</t>
+  </si>
+  <si>
+    <t>Det er denne dag 21 år siden, at Astrid Warberg fik datteren Ina/Sjums.
+Hr. Larsen er væk fra kontoret et par timer, så nu skriver Astrid brev i arbejdstiden.
+Planen med, at Ellen/Bes Brønsted skulle renskrive Søibergs bog, var god, men arbejdet varer jo ikke evigt.
+Ina begynder 1. nov. som Astrids husbestyrerinde.
+Adam Afzelius har besøgt Alfred Goldschmidt i Malmø, og mødet gik godt. Astrid håber på fremover at få fred med Alfred.
+Astrid er glad for Agnes og Adam Afzelius, men ikke for Adams far.
+Man har haft et træf med kaffe og hygge i Thorpedeaborg.
+Rastrups har boet en tid i Brønsteds hus, og nu cykler de hjem.
+Astrid skal holde fest i Hareskov med sangerinde, klaver- og violinspil, vin, smørrebrød mm. Hun har fået syet nyt tøj til anledningen.
+Mon Louise Brønsted har tid til at besøge Astrids oversætter i New York?
+Astrid og Janna/Nus Schou går morgenture.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/4Ofa</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+3
+Fru cand polyt. Louise Brønsted
+c/o Prof Dr. V.K. La Mer
+Chemical Department
+Columbia University
+New York City
+U.S.A.
+[Fire af linjerne i adressen er overstreget. Til venstre for den er med anden skrift indsat:]
+c/o Malcolm
+106 Bishop St
+New Haven
+Conn.
+[På kuvertens bagside er påklistret en lap papir med teksten:]
+Afs.
+A Warberg
+Rolfsvej 17 4
+Copenhagen F
+(Denmark) 
+[Under teksten en tegning med indsatte pile - ligner et vejkryds med angivelse af kørselsretninger)
+[I brevet:]
+Rossia. 17 Sept. 1926.
+Kæreste Lugge! Der er langt til Amerika, og der kan ske meget imellem hvert Brev, der når frem; jeg synes, der sker så meget nu bestandig. Men allerførst Tak for dit indholdsrige Kort - hvor er det i Grunden forunderligt, at sådan en lille åben, tætbeskreven Lap Papir ganske alene kan gå den lange Vej over Hav og Land og nå hertil - ligeså fin og klar, som da du sendte den afsted - på mange Områder er der dog god Orden i Verden. 
+I Dag er det 21 År siden jeg fik Sjums - det er i den Anledning, at jeg synes der må festes med et Brev til dig - det tør tilmed foregå ret fredeligt - og med Blæk - idet Hr Larsen har forladt Kontoret med den Besked, at han blev væk et Par Timer; nu har jeg for Samvittighedens Skyld gjort alt mit Arbejde, så jeg er helt à jour med alt det løbende - og så kan vi i god Ro få en lille Sludder. 
+Min Plan med Bes var jo nok god - men jeg havde bare ikke taget i Betragtning, at Søibergs Bog jo ikke varer evigt - vi er allerede langt over Halvdelen; Bes har jo fået det hver Lørdag - Søndag - når jeg er i Hareskov hun har tjent 17 Kroner hidtil, ["hidtil" indsat over linjen] som da også er Penge - og tillige en god Øvelse - vi får dem, når Bogen er færdig, han er en prompt Betaler.
+Desuden - er det Planen - er det nu slået fast, at Sjums kommer 1ste November og bliver min Husbestyrerinde! Det er jo i og for sig en meget stor Begivenhed for os begge to! 
+Adam Afzelius har været i Malmø nu i Torsdags, og det skal være falden udmærket ud; hvilket vel altså må betyde, at Alfred har syntes om ham - og siden han nu pludselig gav Lov til, at Sjums må være hos mig - det har ellers kneben svært med det - han havde først tilbudt hende, at hun måtte komme til Frankrig eller Tyskland - noget hun før forgæves har bedt om - men nu var hun jo ikke oplagt til dèt.
+Jeg forestiller mig - og Sjums med - at Alfred efterhånden kan lirkes til at komme op på Rolfsvej - først når kun Sjums er der - siden gradvis jeg - for tænk hvor rart for alle Parter, hvis vi kunde komme til at stå lidt venskabeligt overfor hinanden - og er der Grund til andet nu efter så mange Års Forløb! han gør sig jo så ensom og får det så trist på den anden Måde -. Det er kunstig for mig pludselig at være dumpet så voldsomt ind i denne nye Familie - det er, som om jeg har kendt Agnes altid - hvor er hun dog sød og frisk og naturlig; jeg var derude en Aften, hvor Fatter Afzelius også var der - men ham bryder jeg mig nu ikke noget om - skønt vi jo er Meningsfæller - han er meget ivrig Antroposof. Men han interesserer mig ikke desto mindre slet ikke. Derimod synes jeg vedvarende ganske godt om Adam - jeg tror, han er en sød Fyr; desuden var Rastrups der den Aften; Harriet har da udviklet sig voldsomt til sin Fordel - hun var ganske henrivende - hvor er hun dog vidunderlig smuk - og en dejlig Stemme har hun også. Rastrup er et prægtigt Menneske - han og jeg faldt øjeblikkelig sammen og det var også med ham, som om vi have kendt hinanden altid - du kan tro, at vi kan snakke sammen! man må også derude have fået nogen Sympati for mig, i hvert Fald efterkom de alle med stor Begejstring min Invitation til Hareskov til i Søndags - Fru A fx. Inse - og Rastrups - trods det halvdårlige Vejr kom de cyklende derud alle 4 - vi havde netop opgivet dem og sad nede i Thopedeaborg ved en yderst hyggelig Kop Kaffe - med et lille Petroleumsapparat, der stod og småvarmede henne på Køkkenbordet - så kom de myldrende; vi blev siddende dernede allesammen - Dich lavede hurtig mere Kaffe og smurte mere Brød til Marmeladen - og vi havde en storartet Eftermiddag; nu spekulerer vi jo vanvittig på Livsstilling til Rastrups - de har jo snart ikke flere Penge - men derimod er Harriet på 4 Måned; Agnes har sagt, at nu kunde de ikke længere lægge Beslag på Jeres Gæstfrihed - de har jo sovet hos Jer - men spist og været hos Agnes, så i Dag skulde de cykle hjem til Vesterlyng - hvad det nu er bleven til - for det øsregner.
+Rastrup hentede ig heroppe igår for at få en hel Masse Steiner-Bøger (ja, Lugge - han har læst èn - og vil nu have fat i så mange som mulig!) - men i Mellemtiden havde jeg ringet hjem, og da der ikke var kommen Søiberg Manuskript, så Aftenen mod Sædvane var fri, så spurgte jeg Rastrup, om han ikke vilde med hjem, spise Middag hos mig, og så kunde vi tale sammen - og det var han vældig med på - vi talte uafbrudt på hele Hjemvejen - og siden hjemme lige til Klokken 9, da jeg syntes, han måtte hjem til Harriet, som længtes efter ham, og de skulde jo starte Kl 6 næste Morgen - så drog han afsted - med et helt lille Bibliotek på Cyklen - hvor er det 
+II/
+dog herligt sådan ganske uventet at møde en glødende begejstret Meningsfælle! 
+Nå - du ser lidt forstemt ud - vi forlader dette.
+I Morgen - Lørdag, som er vores næstsidste Hareskov weekend - skal vi have en lille fest derude - det var til en Begyndelse mig, der havde indbudt den lille russiske Frk Frank heroppe fra til at komme ud og synge - hun synger som en Engel - eller dog som en Nattergal - eller i hvert Fald vidunderligt. Vi har haft hende derude engang før - Dr. Larsen er meget begejstret for hende, og da han hørte, hun skulde komme igen, syntes han det var morsomt at arrangere en hel Musikaften, så nu har han indbudt Dr. Hansen fra Kuranstalten - som synger en Fru Zeuthen - som spiller Klaver ["Klaver" indsat over linjen] visnok gift med en Zeuthen fra Fogdarød - men nu skilt.), desuden vil vores Doktor spille Violin, hvilket han gør meget smukt; jeg har bedt Hohlenberg, som spiller Violin og Klaver - så vi bliver efterhånden 8 - med os selv - 9 med Nus, som har fået Lov at være oppe - hun var i Anl. af Festen et Ærinde i Hareskov igår - helt alene! hun var meget stolt - blev hverken fulgt til Sporvogn eller Bane.
+Je har lavet Deviser - til de sidste hører da, synes jeg da, disse to - - til Dr. Hansen, som skal være meget tilbedt af Damerne -
+Når Dr. Hansen for Damerne synger kan den langt bedre en Steinach forynger.
+og til Hohlenberg -
+Hr. Hohlenberg - hyldet i Visdommens Toga
+en Kender af Keops og Hauser og Yoga!
+- det sidste lyder da af noget! 
+Festen skal begynde med Vin nede i Doktorens store pragtfulde Havestue - derpå Musik oppe i min do.do. Altanstue ovenpå - og ud på Aftenen serveres Smørrebrød m Snaps og Øl nede i Fru Weirøes kæmpestore, trefags Spisestue, som den Aften skal oplyses alene med Stearinlys - som til dels anbringes på de høje Paneler langs Væggene og dels på det store Bord. Fru Weirøe har helt igennem det rette Kunstnersind også hendes Livskunst er vidunderlig - så Festen skal nok blive god. Frk Frank og Hohlenberg overnatter - sidste nede i Thopedeaborg; de andre menes at ville tage Bil til Bagsværd - så vi er uafhængige af Toget. - Dich har siddet og syet mig et henrivende, hypermoderne Kostume af en gammel blommefarvet Silkekjole, som Minna engang har foræret mig - af Nederdelen en smuk lang Kosakbluse - og af Livet, der var med grå Broderier - en stram, kort Nederdel - lysegrå Strømper og sorte Ruskindssko fandtes - så hele Gallatoilettet har bogstavelig ikke kostet en rød Øre - og er dog aldeles nydeligt - over Kosakken Sjumses brogede Pariserhalsbånd, som hun havde med hjem til mig - engang imellem er det nu dejligt at have noget pænt på. -
+Har du ikke Lyst at hilse på min amerikanske Oversætterinde i New York Frøken Elisabeth Ludvigsen - 246 Fifth Avenue New York City - hvis du kommer der i Nærheden - forresten er det måske naivt af mig at foreslå det - jeg tænker mig, at Afstandene i New York er så store, at man overhovedet ikke kommer i Nærheden af hinanden.
+For jeg har vel skreven om det med Oversættelsen? Ja, det har jeg. 
+åh, hvor det regner! og vi havde aftalt, at Nus skulde gå mig i Møde - et helt nyt Arrangement, som vi havde glædet os sådan til. I Dag begyndte vi atter med vores små Morgenture - Kontortiden er nu atter Kl. 9 - nu går vi hjemmefra lidt før 8, og så kan jeg nå at følge hende helt op på Skolen - vi er begge så glade ved den lille Morgentur.
+Ja, så var der vist ikke mere dennegang - jeg har sagt til dine Unger, at de burde cykle ud til Hareskov og hilse på mig - hvilket de også synes!
+Vort Lejemål hører op 1ste Okt - men Thopodeaborg har vi jo - og jeg tænker, vi oftere tager derud om Søndagen.
+Så Farvel for dennegang - og endnu engang Tak for det indholdsrige Kort; jeg glæder mig over, at du har så meget Udbytte af Rejsen - ja, hvor må det være svimlende - men også opbyggende og styrkende for ens fremtidige Liv og Virksomhed. Hvad siger Peter?
+Hilsner til Jer alle tre!
+Din Dis</t>
+  </si>
+  <si>
+    <t>1926-09-30</t>
+  </si>
+  <si>
+    <t>Adam Afzelius
+Agnes Afzelius
+Ellen Brønsted
+Peter Oluf Brønsted
+Ina  Goldschmidt
+Johannes Hohlenberg
+Elisabeth Ludvigsen, oversætter
+Harriet Rastrup
+Ellen  Sawyer
+Janna Schou
+Jørgen Schou
+Franz Schubert
+Rudolf Steiner
+Harry Søiberg
+- Weirsøe</t>
+  </si>
+  <si>
+    <t>Louise/Lugge og Johannes Brønsted var i USA, hvor han fungerede som gæsteprofessor på flere universiteter. Sønnen Peter var med dem. Døtrene var i Danmark imens.
+Rossia var det forsikringsselskab, hvori Astrid/Dis Warberg var ansat. 
+Astrid renskrev manuskripter forfattet af Søiberg. I sensommeren 1926 hjalp Ellen/Bes Brønsted med dette arbejde mod betaling
+Astrid lejede i 1926 en lejlighed med tilhørende have i Hareskov. Stedet tilhørte Fru Weirsøe. Astrid holdt fest, da hun var blevet opsagt. I haven havde hun fået opført Thopodeaborg, som var en kopi af barndommens legehus, og hun havde efter opsigelsen stadig adgang til dette.
+Doktoren, Doktor Hansen, Dich, frøken Breuner, fru Weirsøes slægtninge, fru Zeuthen og frøken Franch kendes ikke. 
+Det fremgår af et senere brev fra Astrid Warberg, at Rastrup ikke fik stillingen i Rossia.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8421</t>
+  </si>
+  <si>
+    <t>Chefen er gået fra kontoret, så nu skriver Astrid Warberg brev. Hun takker for Louise Brønsteds brev, der blev skrevet, mens Louise så på Ku Klux Klan-processionen.
+Astrid er næsten færdig med at renskrive Søibergs bog.
+Astrid har været til afskedsfrokost hos Fru Weirsøe. Hun læste Ellen Sawyers novelle op ved bordet.
+Frk. Ludvigsen er i gang med at oversætte Astrids bog.
+Festen i Hareskov blev en succes med masser af musik og sang, dejligt vejr og måneskin. Dagen efter gik nogle af deltagerne i skoven og fik varm frokost. 
+Dich og Janna/Nus Schou har pakket i lejligheden, og Jørgen/Buf Schou har kørt tingene til Rolfsvej.
+Astrid har lavet et skattetrick hvad angår husbestyrerindefradrag.
+Rastrup-parret har meldt sig ind i Antroposofisk Selskab. Agnes Afzelius har fundet en bolig til dem nær sin egen. 
+Astrid prøver at skaffe Rastrup arbejde i Rossia.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pLIs</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+4
+Fru cand polyt. Louise Brønsted
+c/o Prof. Dr. V. K. La Mer
+Chemical Department
+Columbia University
+New York City.
+U.S.A.
+[På kuvertens bagside; skrevet på påklistret papirlap:]
+A. Warberg
+Rolfsvej 17 4
+F. 
+[I brevet:]
+Rossia. 30 Sept. 1926.
+Kæreste Lugge!
+Chefen er lige gået ud af Døren med Hat på - hvad er da rimeligere end at jeg benytter hans Fraværelse til at skrive til dig. Tak for dit lange og interessante Brev - skrevet fra et Hotelvindue i Washington, hvor du sidder og ser på Ku Klux Klan Processionen - Dich havde Brevet med ud til mig til Hareskov i Lørdags - vores sidste Weekend derude - jeg var cyklet derud lige fra Kontoret - de andre tog med Toget; dit Brev nød jeg nede i Thopedeaborg, hvor Dich lidt efter kom ned og serverede The med Marmelademad - der er meget lunere nu nede i den lille hyggelige Bræddestue end oppe i Lejligheden, hvor der dennegang var lumsk koldt, så vi egentlig ikke var altfor kede over, at det var sidste Gang - og hvilket herligt Halvår har vi dog ikke haft vort ugentlige Tilhold derude! Jeg var forresten dygtig træt af den drøje Søiberg-Uge - men nu er jeg omtrent færdig - det sidste Kapitel venter jeg på, han vilde læse det andet igennem først. Det blev så c. 65 Kr til mig og 21 Kr til Bes - så snart Bogen er helt færdig kan jeg blot bede Forlaget udbetale de resterende Penge, skrev Søiberg, fra hvem jeg havde et og deraf elskværdigt Brev med Tak for Hjælpen; jeg har jo også anstrængt mig godt og stadig været à jour. På Anmodning fik jeg en à conto Udbetaling på 56 Kr, hvormed jeg nu har klaret mig gennem denne Måned -
+Bes får sine, når Bogen er færdig. Om Søndagen (25 Sept) var vi alle tre inviteret til en mægtig flot Afskedsfrokost nede hos Fru Weirsøe - hendes Søn og Svigerdatter m. 4 Børn var der - så vi blev 10 Personer; Doktoren gav Snaps - Stemningen høj; ved Kaffen oplæste jeg Elles glimrende Novelle, som tager sig vældig flot ud i Fyens Venstreblad med den udmærkede Tegning af Ma Frits ved Rokken - men det er lumpent, at hun kun fik 20 Kr. for den!
+Jeg tænker, at Elle selv har sendt dig Bladet - ellers vil jeg gøre det senere, for jeg rekvirerede straks 10 Expl. fra Odense til at være dels gavmild og dels pralende med. 
+Samme Dag som dit Brev kom, fik jeg èt fra New York, fra Frk Ludvigsen, som allerede er gaaet i Gang med Oversættelsen og venter et godt Resultat - og hun roser igen Bogen i høje Toner. Ja, det vilde jo bedre på Finanserne, hvis den Historie går i Orden! 
+Vores Fest i Hareskov Ugen forud - 18 Sept - blev en mægtig Succés. Gæsterne blev straks rystet sammen - dels og først ved Hjælp af en excellent cock.tail - serveret straks ved Ankomsten nede i Doktorens Saloner - og dels ved Musikken, der helt igennem var udsøgt - foruden vidunderlig Sang af Frk Franch (russiske Folkeviser - franske Romancer) og af Dr. Hansen - Schubert; fik vi herlig Klaver af Fru Zeuthen - Sammenspil m. hende og Doktoren (sidste Klaver) - og endelig trådte Hohlenberg til - med Doktor Larsens anden Violin - så vi blev et helt Orkester (2 Violiner og 2 Klaver.)
+Repertoiret var helt klassisk.
+Festen begunstigedes yderligere af det mest bedårende, lune Sommervejr - der holdt sig hele Natten - ofte var vi ude på min store Altan for at nyde Udsigten ned over Haven, hvor Dr. havde tændt alle vores R[ulæseligt] Lygter - desuden var det momentvis Måneskin - ellers diset, varm Luft; Musikken foregik oppe hos mig - Aftensmaden - Kl c 11 - nede hos Fru Weirsøe - Stemningen hele Tiden storartet. Ved 1/2 2 Tiden tog Dr. Hansen og Fru Zeuthen hjem til Bagsværd pr Bil - men endnu længe sang Frk franck til Hohlenbergs Accompagnement; de overnattede jo (H. i Thopedeaborg!) så vi havde dem hele næste Dag, hvor Vejret var ligeså himmelsk og hvor vi gik en herlig Tur i Skovene - også for at samle Svampe til Middagen - og tænk - så fandt vi kun een eneste stakkels Rabarbersvamp - og de to foregående Søndage havde vi på et Øjeblik fået en stor Kurvfuld Pigsvampe - rigelig nok til Middag! Så vilde de hjem. Men de havde nu også fået en solid varm Frokost Kl c 2 (Morgenmad c 1/2 12 - vi kom
+II/
+jo først i Seng Kl 3 efter Festen!)
+Nå - og i Mandags - 27. Sept. havde Nus fri fra Skole i Anl. af Kongens Fødselsdag - så blev hun af Dich derude den Dag for at pakke og ordne Lejligheden efter os - en Del blev jo derude, så vi stadig kan have Tilhold i Thopedeaborg og om Aftenen hentede Buf dem derude og kørte dem og hele Flyttelæsset i sin Bil til Rolfsvej - det er jo utrolig, hvad man i Løbet af en Sommer kan få samlet sammen. Desuden 50 ℔ fine Æbler à 25 øre ℔, købt af Fru Weirsøe - samt 10 ℔ Hyldebær à 20 Øre - alt fra Haven! Jeg havde fået Besøg af Rastrup og Adam - Buf blev også til The, og vi havde en rar Aften. Hvis Vinteren holder, hvad den lover, så ser det rigtig nok rart ud - Sjums som Husbestyrerinde (du kalder mig et Finansgeni?) - så hør da et lille godt Nummer: til Skattevæsnet har jeg ansøgt om og fået bevilget en Skattereduktion, fordi jeg holder en højt gageret Husbestyrerinde (Dich) for selv at kunne gå på Kontor. Nu har jeg ansøgt om og ligeledes fået bevilget Fritagelse for den lovpligtige Tyendeforsikring (15 Kr) da jeg fra Nov. får min ulønnede Datter i Huset - at hun får 30 Kr mdl. er jo intet at komme med! 
+Men altså - jeg glæder mig til Vintren sammen med Rastrups og Afzeliusserne. Rastrup er - jo mere han lærer af Steiner - mere og mere betaget - i Aftes fik jeg udvirket, at han måtte komme med til den smukke St. Michaelsfest i antrof. Selskab, fejres hvert År d. 29 Sept. En meget festlig, smuk og berigende Aften, som resulterede i, at Rastrup meldte sig selv og Harriet ind i Selskabet, så nu kan de komme med til alle Møderne i Vinter. Jeg er vældig glad. Men det er sandt - dette morer jo ikke dig. Bagefter gik en Del af os på Grand og drak Kaffe og havde det storartet. R. fulgte mig hjem - vi gik hele Vejen og talte uafbrudt om vores store fælles Interesse; han havde været begejstret for Aftenen - så, nu begynder jeg igen - men du aner ikke, hvor det føles opløftende at finde fuldkommen forstående Meningsfæller; på Lørdag og Søndag skal Harriet altså med - så taler en Wienerinde - Frl. Breuner, som har aft en Del personligt med Dr. Steiner, vi glæder os sådan. 
+Fru Afz. (Agnes) har nu lejet 2 Vær. m. Adgang til Køkken til Rastrups nær ved, hvor hun selv bor - du ved vel, at der ventes en lille, så nu arbejder vi alle på at skaffe dem Arbejde - jeg har et Jern her på Rossia - og er rasende spændt på Udfaldet - der menes at være en god Chance - hvor vilde det være himmelsk! Og tænk til Vinter - når jeg skal ud til Foredrag - behøver jeg aldrig at være ked af det for Husbestyrerinden der så er tvungen til at sidde hjemme - for Sjums har sin Adam - og altfor meget vil de ikke savne mig. Og tænk så at komme hjem til hyggelig Kop The hos mine egne! Åh Lugge! at Tingene dog sommetider kan ordne sig så dejligt.
+I næste Brev skal jeg skrive om Rastrups Stilling, som opfylder mig mere end noget andet i Øjeblikket - de søde Mennesker.
+Nu er I altså afsted på den storstilede industrielle Rejse - god Fornøjelse! og gid alt stadig må gå godt for Jer derovre. Det ønsker med Hilsner til Jer alle tre
+Din Dis
+skrevet i Dølgsmål og under mange Farer -</t>
+  </si>
+  <si>
+    <t>1926-10-25</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 København</t>
+  </si>
+  <si>
+    <t>116 Bishop Street New Haven Conn. USA</t>
+  </si>
+  <si>
+    <t>Adam Afzelius
+Agnes Afzelius
+Kaj Afzelius
+Alhed Marie Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Adam Goldschmidt
+Ina  Goldschmidt
+Johanne Goldschmidt
+Johannes Hohlenberg
+Janna Schou
+Jørgen Schou
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Rossia var det forsikringsselskab, som Astrid Warberg arbejdede for. 
+Johannes Brønsted var gæsteprofessor ved flere amerikanske universiteter i 1926. Louises og hans tre døtre var imens hjemme i Danmark. Deres bror, Peter, var med i USA. 
+Mohr, Buster og deres kærester kendes ikke. Ej heller Fru Breuner.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8420</t>
+  </si>
+  <si>
+    <t>Astrid Warberg m.fl. har haft besøg af en tysk kvinde, som holdt en mængde foredrag, som fængslede alle.
+Adam Afzelius har fået tilladelse til at flytte fra Regensen, og som gift mand får han 100 kr. månedligt i boliggodtgørelse, så han vil leje et værelse på Rolfsvej. Alfred Goldschmidt vil slet ikke hjælpe det unge par økonomisk. Astrid må give Ina/Sjums 40 kr. i løn som husbestyrerinde, og det har hun dårligt råd til. Det må ikke gå ud over Janna/Nus/Nusset Schou. 
+Alfreds søster, Johanne Dahl, vil gerne have Ina i huset, men Astrid glæder sig til omsider at få pigen hjem. Alfred vil ikke have Ina på besøg, hvis hun gifter sig.
+Astrid spørger, om de kan holde bryllupsfesten i Louise og Johannes Brønsteds lejlighed. De bliver 15 personer, og der er ikke plads i Astrids bolig.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/M1ij</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+5
+Mrs. L. Brønsted
+Bishop Street 106
+New Haven
+Conneticut
+U.S.A.
+[Fortrykt og overstreget på kuvertens bagside:]
+"ROSSIA"
+Bornholmsgade 8
+København K.
+[Håndskrevet på kuvertens bagside:]
+Warberg
+Rolfsvej 17
+København
+[I brevet:]
+pt. Rossia, Mandag Morgen
+d. 25 Oktober 1926.
+Kæreste Lugge!'Nu er det næsten en Måned siden jeg sidst skrev til dig - jeg tror mit Brev krydsedes med dit Kort, hvor I var i Gang med den store Rejse - Tak! Jeg har tænkt meget på dig i denne Måned - har syntes, der var overvældende Masser at fortælle dig - men når jeg skulde til det, så følte jeg pludselig med stor Bedrøvelse, at alt det der fyldte mig med så megen Glæde - med nye og friskere Syn på Tilværelsen og på alting - det var jo Ting, som kun vilde få dig til at ryste på Hovedet - og så kom jeg stadig ikke til at skrive. Men helt springe det over kan jeg dog ikke - at vi har haft en tysk Dame heroppe - Fru Breuner - Datter af en tysk Professor v. Berlins Universitet - et uhyre kundskabsrigt Menneske, som holdt 6 glimrende Foredrag for os - om Kunst - om Kvindesag - om Spejderbevægelse - om Sprog osv - osv - stærkt sammentrængt, da hendes Tid var så begrænset og hun havde så meget på Hjerte - men hvert eneste Foredrag var en mægtig Oplevelse for os alle. Hun besøgte mig privat en Aften - Rastrups med - det var uhyre interessant.
+En anden Aften improviserede vi en Sammenkomst i et andet privat Hjem - en Søndag Aften - hvor hun i fire stive Timer holdt os åndeløst fængslede - Rastrup fulgte mig siden til min Dør - for at vi endnu en lille Tid kunde tale om det - Kl var 1/2 1 Nat! Harriet var gået tidlig i Seng, hendes Baby nærmer sig jo.
+Nå - alt dette skal jeg ikke gå nærmere ind på, da jeg ved det ikke interesserer dig -
+Men nu skal du høre andet og meget mere betænkeligt. Adam Af. kom op til mig i Fredags og meddelte, at nu havde han fået Tilladelse til at fraflytte Regensen, hvorved han får en Boliggodtgørelse på c 100 Kr mdl - grundet på Ægteskabs Indgåelse - og på dette gifter de sig den 4' December - trods alle respektive faderlige og moderlige - indtrængende Advarsler!!! Det økonomiske er hovedsaglig baseret på - altså de nævnte 100 Kr - men dernæst på, at Sjums bliver min Husbestyrerinde - Adam vil leje et Værelse på Rolfsvej! Alfred nægter rentud enhver pekuniær Støtte, når Sjums vil til mig - men dette har både hun og Adam holdt fast på; jeg havde jo håbet på at kunde nøjes med 30 Kr. i Gage - da Sjums dog ikke kan vadske og sy (og jeg er nedsat fra Dec. med 27,- Kr. pr Måned! Men nu må jeg jo op på 40 - når Alfred intet vil bidrage - og hvor økonomisk vil Sjums være? Jeg gruer lidt for Økonomien - som dog i Forvejen var yderst besværlig - og jeg synes jo ikke, det bør gå ud over lille Nus, som jeg dog gerne vilde kunne ofre lidt på. Adam får 50 Kr. mdl. af sin Far - men han er lige ved og en at måtte indlægges på Grund af Bekymringer for Rostrups - hvem han hjælper med 75 Kr. mdl. - men bliver han syg, holder alt dette op - hvad mener du! Nå, men det skal jo gå - jeg skiftevis græder og ler - min Datter Fru Afzelius! Du må da sende dem et Kort til d. 4. December (Rolfsvej) Adam sagde,at du var hans specielle Veninde eller sådan noget. 
+II/
+Nu er der det Dilemma, at Johanne Dahl (f. Goldschmidt) gerne vil have Sjums i Huset (dog véd jeg ikke, om dette også gælder, når Sjums gifter sig) - og du forstår jo nok, at når jeg endelig efter 10års Forløb kan få min Datter hjem - så siger jeg ikke nej på Grund af lumpne Pengesorger!!!
+Desuden - Alfred har jo 20.000 om Året af Penge fra Rente - går det rent galt, så må han dog antages at vilde hjælpe dem! Foreløbig har han ymtet noget om, at hvis Sjums giftede sig nu, så var det ikke sikkert han brød sig om at se hende derovre som Gæst!!!
+(og jeg er jo vant til i alle Ferier at sende Husbestyrerinden hjem på egen Kost!!!) ja, det er indviklet; men de Unge gør jo, som de vil, vi andre kan nøjes med Advarsler, som de ikke hører altfor meget på!
+Nå, men alting skal jo klares - Buf og jeg klarede jo vores i sin Tid - og det så vel egentlig ligeså broget ud.
+Trods alt glæder jeg mig til at få Sjums i Huset - ikke mindst for Nussets Skyld - så hun nu måske slipper for de evige Systemskifter.
+Trods al Fattigdom vilde jeg jo gerne gøre Bryllupsdagen lidt festlig for dem - det synes jo ikke, som Alfred vil med - for i så Fald trækker jeg mig tilbage, da han jo ikke vil træffe mig - hvem han uretfærdig beskylder for at have arrangeret det hele! Jeg véd heller ikke, hvad de Unge selv tænker om Arrangementet - men hvis - osv osv - vilde du så eventuelt have noget imod, at vi arrangerede en lille Sammenkomst i Jeres Lejlighed, da min jo er så begrænset? Det blev da kun Agnes og Hr Afzelius - Rastrups - de to Forlovere; Mohr og Buster (evtl. med Kærester) - Brudeparret - jeg - og i yderste Enkelhed - Smørrebrød - Vin og Kage el. lign. - jeg vilde være nødt til at hæve igen af Mors Penge - hvis vi ikke lan lave Sammenskudsgilde - jeg véd jo intet - men skriv til mig, om vi eventuelt må lade Aftenen foregå hos Jer? Vi blev altså med Lomme - Bes - og Mudi - 15 Personer!
+Nå - nu ikke mere i Dag - jeg skal have din nye Adresse hos Lomme, som kommer til mig i Aften sammen med Rastrups - Adam og Hohlenberg - hun blev meget glad, da jeg inviterede hende i Aftes. 
+Tusinde Hilsner kæreste Lugge - til Jer alle - speciellest dig fra Dis 
+[Indsat øverst s. 1:]
+Desværre mislykkedes det med at få Rastrup hen til Rossia!</t>
+  </si>
+  <si>
     <t>1926-11-19</t>
   </si>
   <si>
     <t>Kjerteminde</t>
   </si>
   <si>
     <t>Christian Caspersen
 Thora Caspersen
 Adam Goldschmidt
 Ina  Goldschmidt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Christine  Mackie
 Ellen  Sawyer
 Janna Schou
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Laura Warberg døde 10. april 1926. Derfor fordelingen af hendes ejendele til andre. 
 Johanne/Junge Larsens håb om, at det hos Astrid Warberg må "vende sig til det gode": Sagen handler formodentlig om, at Astrids datter, Janna/Nus Schou var gravid og i hast skulle giftes med barnets far, Adam Afzelius.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8396</t>
   </si>
@@ -1057,53 +1450,50 @@
 Rolfsvej N_o_ 17 4
 Kjøbenhavn
 F.
 [Med blyant på kuvertens forside:]
 20 Novbr 1926
 [Med kuglepen på kuvertens forside:]
 11 . 4 . 2000.
 (Bibbe)
 [Med blæk på kuvertens bagside:]
 JWarberg Larsen
 Kjerteminde
 [I brevet:]
 Kæreste lille Dis!
 Du kan tro, det lettede en stor Sten fra mit Hjærte da dine Sengeklæder Mandag Form. laa snørede og rede til Afgang ovre i Mors Stue; jeg havde spekuleret - - hvad skal jeg sende dem i o.s.v. Nu skal du da høre; straks da jeg i Sommer kom fra Smaaland gik jeg over for at faa dem frem og sende. Alhed havde sagt de lå der og der; jeg troede de lå for sig selv saa jeg ikke kunde tage fejl, tænk saa laa de mellem mange andre og jeg ikke hvor mange eller hvilke; du ved vi skulde jo have siddet paa dem i Bilen over til dig. Saa maatte jeg vente til A kom hjem, så fik hun Gæster, var paa Jagttur paa Sjælland og - blev syg - derefter stadig nervøs og ussel, kan du forstaa, at jeg opsatte og opsatte. Men nu er de da af Sted; denne Gang maa du for Himmelens Skyld passe paa og sende Embalagen, det er Pufs fine Pressending til hans Bil du kan sende det til mig og lægge Brev inden i, saa sparer du de 20 Ør.
 Du kan tro jeg blev glad, da jeg fik dit Brev lille gode Dis, gid dog nu alt maa vende sig til det gode, jeg tænker saa meget paa dig og vil ikke skjule for dig at Elle læste dit Brev for mig, derom vil jeg nu ikke skrive før jeg igen hører fra dig og før du igen siger mig om jeg nu som før kan have den visse Fornemmelse, at det kun er dig selv der skr ["skr" overstreget] læser mine Breve til dig?
 For at jeg ikke skal glemme det vil jeg med det samme bede dig gøre mig en Tjeneste, naar du faar dette: vil du være sød og ringe Max op og sige at Thora Caspersen med allerstørste Glæde må have den Fløjelshat af Mors, som ligger inde hos ham; Christine skrev om jeg vilde sende ham et Par Ord om det, men det faar jeg aldrig gjort og desuden sparer jeg 20 Ør. - du telefonerer vel da gratis? Chr. kunde da sagtens have sagt ja paa egen Haand. Husk det søde Dis!
 Her har vi det saa godt for Tiden. Agraren har arbejde hos Puf; jeg har allerede faaet 20 Kr og faar forhaabentlig i Morgen igen han er saa flink og rar. Det var jo heller ikke til at udholde hvis det ikke var lidt godt ind imellem.
 Bibbe spiller nu paa Kraft, men er ved Siden af vældig flink til at hjælpe mig saa jeg faar saa meget udrettet i denne Tid, Oprydning og Syning paa gammelt Tøj o.s.v. hun staar desværre med Tøj paa og venter paa Brevet
 Denne Gang maa du nøjes med disse Par Ord søde Dis, men det er da et Livstegn. 
 Hils dine tre unge saa meget fra mig og tusind kærlige Hilsner til dig selv.
 Din Junge
 Fredag Aften</t>
   </si>
   <si>
     <t>1926-12-11</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rolfsvej 17 København</t>
   </si>
   <si>
     <t>- Afzelius
 Adam Afzelius
 Wilhelmine Berg
 Louise Brønsted
 Christian Caspersen
 Alfred Goldschmidt
 Henriette Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Ellen  Sawyer
 Janna Schou
 Laura Warberg
 Erik Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Johanne C. Larsen lånte en presenning, som Andreas/Puf Larsen brugte til familiens bil. Hun pakkede noget af sin afdøde mors sengelinned ind i den og sendte pakken til Astrid Warberg-Goldschmidt (sagen omtales i 1926-11-19 Johanne C. Larsen til Astrid Warberg-Goldschmidt). 
 Ruttevit kendes ikke. 
 Agrarens "Gaaen i Byen": Adolf Larsen/Agraren var kvartalsdranker og forsvandt af og til fra hjemmet i dagevis. 
 Ina/Sjums Goldschmidt og Adam Afzelius blev gift 1926. Som det fremgår "mellem linjern" i brevet, ventede parret barn, da de blev gift. 
@@ -1255,59 +1645,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/CGlF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Uwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/seLA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rZOF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Lrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btoB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DS1x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZMM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ulEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Llv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ukdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1CL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zTQH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kwnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fqbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZrmT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/CGlF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Uwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A1yu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/seLA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rZOF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Lrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btoB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DS1x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZMM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ulEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Llv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ukdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1CL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zTQH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kwnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogWb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Ofa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pLIs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M1ij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fqbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZrmT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M24"/>
+  <dimension ref="A1:M29"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1463,916 +1853,1138 @@
       </c>
       <c r="I4" s="5" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="E5" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="F5" s="5" t="s">
+      <c r="F5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H5" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="G5" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H5" s="5" t="s">
+      <c r="I5" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="5" t="s">
+      <c r="J5" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="J5" s="5" t="s">
+      <c r="K5" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="K5" s="5" t="s">
+      <c r="L5" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="M5" s="5" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D6" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F6" s="5" t="s">
         <v>48</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>50</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>51</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>52</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>53</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="D7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="5" t="s">
+      <c r="F7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H7" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="F7" s="5" t="s">
+      <c r="I7" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="G7" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H7" s="5" t="s">
+      <c r="J7" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="I7" s="5"/>
-      <c r="J7" s="5" t="s">
+      <c r="K7" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="K7" s="5" t="s">
+      <c r="L7" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="L7" s="6" t="s">
+      <c r="M7" s="5" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>17</v>
+        <v>65</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="I8" s="5" t="s">
         <v>67</v>
       </c>
+      <c r="I8" s="5"/>
       <c r="J8" s="5" t="s">
         <v>68</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>69</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>70</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>72</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="G12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H12" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="F12" s="5" t="s">
-[...10 lines deleted...]
-      <c r="I12" s="5"/>
+      <c r="I12" s="5" t="s">
+        <v>96</v>
+      </c>
       <c r="J12" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>57</v>
+        <v>103</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>101</v>
+        <v>66</v>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I13" s="5"/>
       <c r="J13" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>58</v>
+        <v>109</v>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="I14" s="5"/>
+        <v>81</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>110</v>
+      </c>
       <c r="J14" s="5" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>114</v>
+        <v>65</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>115</v>
+        <v>66</v>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
-        <v>59</v>
+        <v>116</v>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="C16" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="D16" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="I16" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5" t="s">
         <v>124</v>
       </c>
-      <c r="J16" s="5" t="s">
+      <c r="K16" s="5" t="s">
         <v>125</v>
       </c>
-      <c r="K16" s="5" t="s">
+      <c r="L16" s="6" t="s">
         <v>126</v>
       </c>
-      <c r="L16" s="6" t="s">
+      <c r="M16" s="5" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>57</v>
+        <v>129</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>58</v>
+        <v>130</v>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="I17" s="5"/>
+        <v>131</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>132</v>
+      </c>
       <c r="J17" s="5" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E18" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E18" s="5" t="s">
+        <v>65</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>18</v>
+        <v>66</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F19" s="5" t="s">
-        <v>140</v>
+        <v>18</v>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H19" s="5" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="H19" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I19" s="5"/>
       <c r="J19" s="5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F20" s="5" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H20" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I20" s="5"/>
+      <c r="H20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>149</v>
+      </c>
       <c r="J20" s="5" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E21" s="5" t="s">
-        <v>17</v>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F21" s="5" t="s">
-        <v>58</v>
+        <v>148</v>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I21" s="5"/>
       <c r="J21" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D22" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" s="5" t="s">
-        <v>159</v>
+        <v>17</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G22" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="G22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H22" s="5" t="s">
         <v>160</v>
       </c>
-      <c r="H22" s="5" t="s">
+      <c r="I22" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="I22" s="5" t="s">
+      <c r="J22" s="5" t="s">
         <v>162</v>
       </c>
-      <c r="J22" s="5" t="s">
+      <c r="K22" s="5" t="s">
         <v>163</v>
       </c>
-      <c r="K22" s="5" t="s">
+      <c r="L22" s="6" t="s">
         <v>164</v>
       </c>
-      <c r="L22" s="6" t="s">
+      <c r="M22" s="5" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="D23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="G23" s="5" t="s">
         <v>168</v>
-      </c>
-[...6 lines deleted...]
-        </is>
       </c>
       <c r="H23" s="5" t="s">
         <v>169</v>
       </c>
       <c r="I23" s="5" t="s">
         <v>170</v>
       </c>
       <c r="J23" s="5" t="s">
         <v>171</v>
       </c>
       <c r="K23" s="5" t="s">
         <v>172</v>
       </c>
       <c r="L23" s="6" t="s">
         <v>173</v>
       </c>
       <c r="M23" s="5" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
         <v>175</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="K24" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="L24" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="M24" s="5" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="G25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="J25" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="K25" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="L25" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="M25" s="5" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="G26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="J26" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="K26" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="L26" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="M26" s="5" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="G27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="J27" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="K27" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="L27" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="M27" s="5" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="D24" s="5" t="s">
+      <c r="D28" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E24" s="5" t="s">
-[...26 lines deleted...]
-        <v>182</v>
+      <c r="E28" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="G28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="K28" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="L28" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="M28" s="5" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="G29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="J29" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="K29" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="L29" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="M29" s="5" t="s">
+        <v>223</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
+    <hyperlink ref="M25" r:id="rId30"/>
+    <hyperlink ref="M26" r:id="rId31"/>
+    <hyperlink ref="M27" r:id="rId32"/>
+    <hyperlink ref="M28" r:id="rId33"/>
+    <hyperlink ref="M29" r:id="rId34"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>