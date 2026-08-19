--- v0 (2026-06-30)
+++ v1 (2026-08-19)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="137" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="179" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -107,50 +107,107 @@
 Astrid er lykkelig med Jørgen/Buf efter de 11 skrækkelige år i Malmø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TyIQ</t>
   </si>
   <si>
     <t>[Skrevet af ukendt person:]
 ”Agraren”, Junges mand.
 Kvartalsdranker.
 Rolfsvej 17⁴ d 15/2 –16.
 Kære lille søde Junge!
 Tusind Tak for Brevet! åh, Junge det var akurat som i gamle Dage, da vi skrev lange Breve til hinanden – da hele Verden altid stod i Flammer – og det, der flammede, var vore egne elskovsfyldte Hjerter - 
 Og Dit Brev nu – ja, Indholdet skifter med Alderen i os – naturligvis - men det var nærmere dét: at få et 8 sides Jungebrev, der betog mig. I alle de sidste år har jeg kun fået Breve på 1-1½ Side fra Dig – altid havde Du Tusinde Ting om Ørene og påstod, at Du helt havde glemt at skrive Breve; jeg nyder at tænke på, at Du nu endelig har Masser af Tid for Dig – og endelig engang kan få hvilet ud. Jeg vilde så gerne kunne opmuntre Dig lidt i Din Bekymring; jeg tænker på Dine egne Ord, at han vist aldrig har vidst rigtig hvor meget der stod på Spil for Jer alle, hvis han ikke tog sig sammen; men alt dette sidste må dog ganske sikkert kunne lære ham det – jeg synes ikke, Du behøver at se så håbløst på det. Tænk blot, hvor mange der helbredes helt – hvorfor så ikke han! Der er jo dog en god Grund i ham og megen Karakter, selv om den har svigtet hidtil på dette ene Punkt. Ja, jeg er jo en uforbederlig Sangviniker og kan ikke se anderledes på det. – Nej, Junge, jeg havde nu ikke ”skruet Livslysten lidt op” til Ære for Dig i mit forrige Brev – men jeg er altid skruptosset og ellevild af Glæde, når Sjums og Adam besøger mig. Det er altid så lykkelige Dage, de længes efter mig og Henrykkelsen er gensidig. De er rørende taknemmelige for alt, hvad jeg gør for dem og for hele min Menage. Vi var om Søndagen i etnografisk Musæum sammen med Mogens og Lise Abrahams: Mogens kunde det hele udenad og var en glimrende Vejviser. Det var en stor Fornøjelse for alle Parter. - .
 Skrev jeg, at jeg nu lærer Stenografi? i det Haab at kunne få en Kontorplads engang, jeg kan ikke rigtig finde mig i bestandig at tage imod alle de Penge fra Alfred – 100 om Måneden – og som Forholdene nu engang er for mig. Jeg er rasende sparsommelig – bruger c 75 om Måneden til alt (Husleje – Vand – Gas – Lys – Brændsel – etc) 25 Kr sættes af til Extraudgifter, jeg mangler jo endnu flere Ting, købte desuden en dejlig Ulster – 50 Kr! så flot en Kåbe har jeg aldrig ejet i mine Velmagtsdage som rigtig gift. Men altså – jeg sparer også gevaldig. For lidt siden solgte jeg alle Vinflaskerne fra Mors Sygdom for 35 Øre – det er til Parken i Dag. Og nu skal Du høre en kostelig Historie. Vilhelm havde allerede i Efteråret bestilt en Del Slips af mig; det første syede jeg med det samme – og forærede ham – derved var det, han bestilte flere. Jeg har nemlig fra Malmø liggende en Del Silkerester, som jeg fik på Fabriken. Nå, nu i denne yderst fattige Februar Måned, hvor man endnu halter efter Julen, Horsensrejsen o s v – så tog jeg mig altså sammen og syde 3 flotte Slips, som jeg drog ud med i Søndags til Vanløse. ”Men Gud Tutte – så mange Blomster?” 
 "Ja, Dis – ved Du ikke, det var Vilhelms Fødselsdag i Fredags?” 
 II/ Jeg himler op – beklager – undskylder og overfaldes af bange Anelser. Noget efter kommer Vilhelm. Tutte siger:” her skal Du se tre fine Slips, Dis forærer Dig!” 
 Jeg smilte tvungent – fandt Spillet og yderst slet – der havde jeg gået og regnet og regnet og spurgt alle, der kom til mig, hvad jeg kunde være bekendt at tage for dem – man mente, 5 Kr for alle tre var uhyre billig, jeg svimlede blot ved Tanken om 4 Kr – nok til at leve af en hel Uge. Og dér lå alle glade Forhåbninger! men det var nu alligevel ganske grinagtig! Jeg må i denne Forbindelse fortælle Dig endnu en Historie. Tutte var til Indvielse af en ny Villa hos en Familie derude. Gæsterne førtes ud i Gården for at høre et ganske enestående Ekko – 5-6 Gange gentages Ordet med fuldkommen Tydelighed. Blandt Gæsterne var en meget gammel og meget fin Herre – Geheimekonferens eller sådan noget – han beder om Tilladelse til at forsøge – alle tier ærbødig – den gamle Herre råber: Sludder - - 
 Men ak, Ekkoet tog sig ikke af det store Es – hvorimod Resten klang 5-6 Gange – højt og tydeligt. Ingen havde Konduite til at afbryde Virkningen var uforglemmelig!
 Nå, nu skal jeg hen og slide i det igen – jeg stenograferer og skriver på Maskine – om lidt skal jeg ud og lave Middagsmad: en Grisetå med Kartoffelsalat til og eventuelt Byggrød, hvis Ånden kommer over mig, men det er Lapseri at nyde to Retter Mad. I Morgen er jeg bedt til Middag hos Ellen Branner – vi to alene – det bliver nok hyggeligt, hun bor henrivende, en Ungkarlekvinde som jeg, men mere forfinet – hun har sin Mors gamle fine Møbler, Klaver etc. (Jeg sukker efter Klaver) Torsdag og Fredag i Valdal – ligeledes Søndag – dette forklarer jo, at man kan leve af 4 Kr. om Ugen! I Aften skal Buf og jeg t ["t" overstreget] i Dagmartheatret – Lukke sender mig Billetter. 
 Jeg skriver ikke noget om Buf – for så bliver det alt sammen om Buf – som for mig er – det Hele! 
 Åh, Junge – de 11 skrækkelige År i Malmø – hvad gør det alt sammen når man senere skal opleve alt dette! 
 Man bør nyde Lykken, mens den er der – for vi véd jo, at den er væk med det samme og altid betales i dyre Domme. 
 Gid Du kunde se min Kvist – her er guddommeligt Junge, og har aldrig før vidst, hvor dejligt det var at have et Hjem. Jeg nyder Dagenes Ensomhed – om Aftenen er jeg aldrig alene. 
 Ja, nu Farvel lille søde Junge, skriv igen, han læser endnu ikke Dine Breve. Din altid
 Dis</t>
+  </si>
+  <si>
+    <t>1917-03-07</t>
+  </si>
+  <si>
+    <t>Rolfsgade 17 4</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Christian Caspersen
+Johanne Caspersen
+Alfred Goldschmidt
+Alhed Larsen
+Christine  Mackie
+Ellen  Sawyer
+Janna Schou
+Jørgen Schou
+Marie Schou
+Andreas Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Astrid/Dis Warberg-Goldschmidt og Jørgen/Buf Schou blev kærester og hun gravid, da han var 19 år, og hun var 34. Astrid var på dette tidspunkt stadig gift med Alfred Goldschmidt. Jørgen Schous mor var Marie Schou; gift anden gang Syberg.
+Søsteren, der befandt sig 20 minutter fra Astrid, er sandsynligvis Louise Brønsted. 
+Jørgens mor, Marie Schou, boede i 1917 i ejendommen Valdal i Valby. Denne bygning rummede flere lejligheder. 
+"Tante" kan være både Wilhelmine Berg/Tante Mis og Johanne Caspersen/Tante Hanne. Der er sandsynligvis tale om sidstnævnte, da hendes mand, Christian/Max Caspersen omtales i forbindelse med hende.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8398</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt ville købe tøj under udsalget. Alhed/Be Larsen skylder hende 10 kr. 
+Astrid er svært plaget af astma og ligger i sengen. Om natten må hun sidde op. hun har slim i halsen og smerter i underlivet, når hun hoster, og hun holder med begge hænder om maven med den lille unge. 
+Jørgen/Buf må tænde op, hente morgenmad, lave frokost klar, tage på arbejde for derefter at give Astrid aftensmad. Så må han hjem og spise hos moderen og tilbage til Astrid. Hun er lidt bitter over, at søsteren der befinder sig 20 min. væk, ikke kommer på besøg. 
+Astrids mor ved nu det hele. Tante Hanne har været på besøg og læst breve fra Laura Warberg op. Laura kalder Astrids handlinger afskyelige. Astrid reagerer med at blive kold. Tante Hanne har bedt Laura Warberg skrive et venligt brev til Astrid, men Laura var alt for vred og svarede, at Ellen Sawyer også var vred på Astrid, og at Alhed/Be Larsen havde gode grunde til at være kølig. Laura mente desuden, at Astrid havde narret Marie Schou/Syberg, som altid havde været en engel mod Astrid. 
+Ellen har nok flirtet en del, men kun i ånden, mente Tanten. Astrid føler, at hun er syndebuk, for både Ellen, Christine/Mornine Mackie og Alhed/Be Larsen har haft deres "små historier". 
+Astrid har ringet til Christian/Max Caspersen, men han var yderst kølig. Nu vil hun følge diverse råd og skrive til Alfred Goldschmidt og bede ham skaffe en sagfører, da hun gerne vil giftes med Jørgen, så deres barn kan blive "ægte". 
+Jørgen og Astrid glæder sig meget til deres bryllup. Hun syr navne i sit dækketøj mv., eftersom hun og Jørgen skal bo i den lille lejlighed på Valdal, mens Marie Syberg/Schou også bor i ejendommen. 
+Jørgen er god at tale med og meget moden af sin alder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/A1yu</t>
+  </si>
+  <si>
+    <t>Med kuglepen øverst s. 1: læst 1964
+[Med blæk:]
+Rolfsvej 17 4. den 7/3 - 17.
+Kæreste lille Junge! Tusind Tak for Dit goe Brev - det er også Synd af mig at plage Dig med det Tøj - Du har så Ret i, at det bør vente og ses an - der stod mig blot i Hovedet noget om, at jeg måtte købe under Udsalget, men det er jo så forholdsvis lidt, jeg får at købe, så det klares jo nok. - Du kan sige til Be, at det var 10 Kr, hun kom til at skylde mig; jeg skulde have haft hendes Guldpenge - som jeg kunde tjene 8% på ved at veksle dem i svenske Sedler - da jeg nu ikke alligevel måtte få Guldpengene, har Be sagt noget til Buf om, at jeg i Stedet skulde have Procenterne, men det finder jeg ganske urimeligt. 
+Søde Junge - jeg må have Lov til at hyle lidt for Dig - det hjælper så godt; du kan tænke Dig, at nu har det varet i næsten en Uge - denne forfærdelige Asthma - jeg er fortvivlet, hver Nat må jeg sidde timevis op i Sengen bare for at få Luft; det er lidt bedre om Dagen, når jeg er oppe, men jeg er så totalt udmattet, at det tager mig en Time at klæde mig på - og så må jeg h[ulæseligt] efter Vejret igen en lang Tid - jeg kan ikke gå over Gulvet uden at det begynder igen - og så kaster jeg ustandselig Slim op - og Hosten giver ofte de rædsomste Smerter i Underlivet, så jeg må sidde og holde med begge Hænder på min arme lille Unge; kan Du ikke forstå, det er en Prøvelsens Tid, og at jeg må hyle lidt for Dig. Buf er mageløs - men det er næsten for strengt for ham også - op 6 hver Morgen - hente Koks - gøre Ild - ned efter Mælk og Brød - koge Kakao og smøre Mad, så passer han Frokostbakke til til mig og Kl 7. styrter han til sit Arbejde på et Værksted langt ude på Amager; der står han hele Dagen med strengt legemligt Arbejde - og så snart det slutter - farer han igen ud til mig - gør Sovekamret i Stand og giver mig Middagsmad - styrter hjem til sin egen Middag Kl 6 - så er han her igen ved 8 Tiden - vadsker op - og, når ikke er altfor dødtræt, så vadsker han også Gulvene - og altid er han smilende og sød, skønt jeg dog ser, hvor træt han er; men jeg kan intet - udover at klæde mig på og Dagen igennem koge Saltvand på Kakkelovnen til Gurgling af Halsen, som bestandig er fuld af Slim. Det er ikke Skaberi - jeg prøver til - og mister straks Vejret af det. Er det ikke også fatalt med denne Iskulde, som står ud ad Vinduer og Døre og er uovervindelig. Kan Du ikke tænke, det er be'sk at sidde her ene hele Dagen med alle disse Kvaler - når man har en Søster 20 Min. herfra - og vèd, at hun næsten daglig er herinde - hun vèd, at jeg bestandiger syg - men bevares, det koster jo 4 Øre at telefonere og spørge, hvordan det går. Jeg kan slet ikke fatte det. Nå, det er ikke værd at nære Béskheden - det er også svært, at jeg er så forbavset, Junge. 
+Nu skal jeg ikke hyle mere. Tænk, at Mor nu vèd alt. Jeg har haft 2 Besøg i al denne skrækkelige Sygetid, begge af Tante. Første Gang havde hun lige fået alt at vide - var fortvivlet - rådede mig for Giftermålet etc - som jeg vist har fortalt Dig. Otte Dage efter fik jeg det næste Besøg - lå igen i Sengen og var frygtelig elendig. Tante kom for at læse nogle Breve fra Mor. Ja, Junge, det er skrækkeligt af mig, men når Mor farer sådan frem - med den mest ubarmhjertige Vrede og Foragt, kalder min Handlen væmmelig og afskyelig - taler om den store Skandale etc - så bliver jeg så underlig kold og følelsesløs overfor Mor - hun bliver så fjern og fremmed for mig - det er, som om det slet ikke vedkommer mig. Sorg og Bedrøvelse - det smelter mig fuldstændig og gør mig ulykkelig over, at jeg har voldt andre ondt. Men Vrede gør mig bare kold og hård; jeg vèd, det er stygt af mig - men jeg kan ikke forbedre det; det drejer sig dog om alt det, som for mig betyder mest i Livet - ja alt; det som for mig er det smukkeste og værdifuldeste af alt i Verden.
+Tante havde skreven til Mor, om hun ikke kunde tænke over det - og siden skrive et venligt Brev til mig (den søde Tante!) men Mor svarede, at det var foreløbig umulig - hun var altfor knusende vred. Elle var også meget vred og oprørt, sagde at når Be så ofte havde været kølig mod mig, så havde det sin gode Grund! (!) Junge var den eneste, som undskyldte og forsvarede mig (Tak, lille søde Junge, jeg vèd jo, at Dig kan jeg altid stole på.) Og videre skriver Mor, at det var skammeligt af mig således at narre Fru Syberg, der altid havde været en Engel imod mig (!!) - Mor vilde rigtignok skrive til hende; -. Ja, gør Mor det så kan jeg også være sikker på at blive rehabiliteret - så reel og retfærdig, som Fru S. er - det bliver ikke morsomt for hende, at få Brev fra Mor! 
+Og Tante talte om de andre - ja, hun vidste jo nok, at Mornine flirtede en Del - men hun vidste også, at det kun var ["var" indsat over linjen] sjæleligt - der var aldrig tale om noget legemligt. Jeg måtte jo tie til alting - èn skal jo gerne være Syndebuk, jeg skal nok være det; men når man kender både Bs og Elle og Mornines små Historier, så er det lidt løjerligt at høre på, at de er hellige, mens jeg alene synder. Elles Vrede vil jeg nu foreløbig ikke tro på (hun har da sidst Grund til at være skinhellig!) nej, hun 
+II/
+siger vel sådan, fordi hun mener det er bedre for Mor, men jeg mener nu, at Din Metode er både ærligere og mere formålstjenlig. Det er for Resten underlig, Junge, jeg tænker dog bestandig, at når vi bare blev gift, så var alt i Orden - men det synes jo tvertimod, som om det yderligere opirrer Sindene. 
+Ja lille Junge, det er en bevæget og brydsom Tid. Jeg fulgte Dit Råd og ringede til Max (Tante har bedt mig ikke komme der - og jeg er jo desuden indespærret) han var nu meget retirè - henviste mig til Alfred - sagde kort Farvel. Nå.
+Og nu gør jeg som både Du og Max foreslår - skrive til Alfred, om han mulig vil skaffe en Sagfører; jeg er glad over, at både Du og Be har frarådet mig Dede - efter hans Brev har jeg været alvorlig bekymret for, at han ikke var den rette Mand til at fremme Sagen, så selv om jeg også selv skal betale en Sagfører, må jeg vist dog hellere det, da jeg dog meget gerne vilde giftes inden den lille kommer, så den kan blive "ægte".
+Tænk, Junge, vi går begge to og glæder os sådan til vores Bryllup - vi snakker næsten hver Dag om det- jeg er sikker på, at vi endogså glæder os mere end de allermest "sædelig forlovede." Det er da kunstig nok - og jeg gamle Pige! Jeg sidder her og navner alt mit goe Tøj - Dækketøj osv - (med AW) med Henblik på Fællesmenagen i Valdal; jeg frygter ikke mere for den; vi kan få det henrivende i den lille Lejlighed med Have foran - og jeg føler så sikkert at jeg nok skal blive goe Venner med hans Mor, hun er allerede nu langt mere venlig og hensynsfuld imod mig - det skal nok gå. Bare Du dog kunde komme til at lide Buf- han er virkelig sådan et storartet Menneske - og Du kan da forstå, han må være mange År ældre end sin Alder, siden jeg i ét og alt kan så godt med ham. Altid kan jeg snakke med ham om alt - og han ser så velgørende sundt og frisk på alle Forhold - han er gennem realistisk - totalt fri for sentimental Affektation - jeg tror, at vi har godt af hinanden. Han er den af alle, jeg har harmoneret bedst med - det føler jeg bestandig tydeligere. - . Ja, nu må jeg i Seng - skønt jeg véd det betyder, at den rædsomme Asthma tager fornyet Fart - men jeg er almægtig træt. Din altid Dis.</t>
   </si>
   <si>
     <t>1917-06-16</t>
   </si>
   <si>
     <t>Laura Warberg</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>København
 4</t>
   </si>
   <si>
     <t>Else -
 Olaf Brahm
 Astrid Bøttern
 Ellen Bøttern
 Eric Bøttern
 Margaretha Bøttern
 Victor Bøttern
 Grete Hammeleff
 Grethe Jungstedt
 Kurt Jungstedt
@@ -238,98 +295,127 @@
   <si>
     <t>Det er trist, at man ikke er blevet forsonet.
 Astrid har travlt i Rigsdagen. Hun vil ønske, at Jørgen/Buf snart finder arbejde, for de mangler penge. 
 Astrid har fået en have. 
 Charlotte Louise har været på besøg. Astrid har byttet nogle støvler for et gasapparat. 
 Ina/Sjums og Adam har været hos Astrid nogle dage, men hun havde desværre meget travlt. 17. september bliver Inas bat mitzvah fejret hos bedstefaderen. 
 Astrid er glad for de mange gaver fra Ellen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0umT</t>
   </si>
   <si>
     <t>Rigsdagen – Onsdag 8/9 – 20.
 Kære Mor! Tak for Dit lange og interessante Brev, som lå til mig i Aftes, da jeg træt – sulten og mismodig kom hjem fra Rigsdagen – via Valby efter mit lille Nus – det var meget opmuntrende at læse hvilke store Begivenheder i Kerteminde! Men tænk, jeg troede, I var reelt forsonede – jeg har da virkelig oplevet en strålende Forsoningsdag i Odense på Onkel Sybergs 75 årsdag, ikke sandt? eller var det 70 års, ja, så længe må det være siden; men så er det vel gået i Ulave igen, eller var i ikke grundig nok dengang. 
 Vi har meget at gøre i Rigsdagen – heldigvis for mig – jeg nåede da at tjene 126 Kr i Sept ["Sept" overstreget] – August – vi kom hjem den 12 – og nu for Sept er jeg oppe på 56 Kr – men det er jo lidt magert alligevel; jeg længes efter, at Buf skal få Arbejde – han kan få det hos Levison, såsnart han er færdig med Bilen – dette sidste var en stor Reparation, men så er den også bedre end en ny – og vi kan da nå at få nogle Søndagsture endnu; der kommer Kaleche på, så denn ["denn" overstreget] den kan bruges hele Vinteren, når Vejret er til det. Han har funden en Garage til den, som kun koster 30 Kr mdl (85 andre Steder!) og så vil de lade den blive her i Vinter. Hos Levison har de budt ham 100 Kr om Ugen det glæder jeg mig meget til, for det er jammerligt at skulde baxe så frygtelig med de Penge; jeg må se at få lidt mere Gang i Hjemmearbejdet; nu skal jeg have en Annonce i næste Års Telefonkatalog. 
 Haven har jeg fået, men først skulde Kaptajnen gerne præsentere mig for Familien derude, jeg vil jo helst stå mig godt med dem, ellers er det ikke behageligt at færdes lige under deres Vinduer. Er det dog ikke rimeligere, at Elle nu får Planterne fra Din Have? Redskaber kan jeg foreløbig bedre låne hos Naboens – som jeg har besøgt, de er meget flinke. Gid jeg dog fik Huset til April, men derom kan intet endnu vides.
 Jeg har været en hyggelig Aften hos Ellen Branner; hendes nye Telefon ringede, mens jeg var der, det var Åge Bolvig – jeg bad hilse – han vilde tale med mig – inviterede så Buf og mig sammen med Ellen – derud Fredag Aften. Bare der nu ikke bliver Aftenmøde den Dag.
 Så har jeg haft yndigt Besøg af den elskelige Lugge – hun og jeg har jo lidt under alle [ulæseligt]festerne i Leo Swanes Værelse; hun kom op til mig Lørdag Fm. og var i flere Timer – fortalte om Festerne, hun havde moret sig glimrende – så fulgte Nus og jeg med op og hjalp hende at pakke, jeg gik på Posthuset med Bs Toiletter o s v – så tog vi med hende pr Bil til Nordbanen – hun havde en vældig Bagage, som vi vogtede, mens hun fik Billet. Vi aftalte, at Nus og jeg skulde komme derud Lørdag–Søndag; det glæder vi os til. 
 Hos Tutte har vi været ofte – har købt et stort Gasapparat af hende – for et Par lange Vandstøvler med lave Hæle fra min Malmøtid – lige til Frits. Jeg får så også noget Frugt, da de fandt Støvlerne for flotte for Gasapparatet.
 I forrige uge – 27 Aug – havde vi Aftenmøde deroppe - vi blev først færdig Kl 2 Nat – havde rekvireret Buf derop til at følge os hjem. Så travede vi først til Valdal med Fru S – så hjem til Rolfsvej – da var Kl ½ 4 - men så fik jeg da også 24 kr for den Dag. Sjums og Adam var her netop – det var jo både heldigt og uheldigt. Kedeligt at jeg havde så meget Arbejde de få Dage, de var her; så dem kun Morgen og Aften. Men Nus var ovenud lyksalig – og de for hende. Sjums skal herover den 17 Sept. om Eftermd. – Fest om Aftenen hos Bedstefaren; (Dir. S. Goldschmidt, Lille Strandstræde 22) hvis Du vil sende hende et Kort, det er jo en Slags Konfirmation. Dagen efter kommer hun til mig – mente hun da sikkert – så er jeg da fri for Rigsdagen, men så kommer vel S[ulæseligt], som jeg venter hver Dag.
 Vil Du ikke sige til Elle, at jeg vèd slet ikke, hvordan vi har klaret os, inden vi fik alle hendes Gaver! – Kanden bruger vi hver Morgen til Kakao - Kagefadet både Morgen og Aften og Eftermd – og Dugen altid til en Kop Aftenthe, når vi har gæster – så det var rigtignok kærkomne Sager! Du må også lykønske hende til Husejerværdigheden – hvor er det dejligt for hende, den kære, tapre Elle. Vil Du også hilse Junge, som jeg skriver til engang, så snart det lysner lidt, men det kan jeg ikke sige just endnu. Det er en Prøvelsens Tid.
 Men Gudskelov for det lille Nus – hun er det allerkæreste lille Væsen, man kan tænke sig; man bør ikke fortvivle med sådan èn.
 Mange Hilsner fra Din A.</t>
   </si>
   <si>
+    <t>1921-04-19</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen</t>
+  </si>
+  <si>
+    <t>Lemvig</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 4 København</t>
+  </si>
+  <si>
+    <t>Thyra Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1800</t>
+  </si>
+  <si>
+    <t>Astrid Warberg er hjertelig velkommen, men det er bedst, hvis hun kommer torsdag aften. Hun kan med held tage over Esbjerg til Lemvig.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/seLA</t>
+  </si>
+  <si>
+    <t>[Med blyant på kuvertens forside:]
+20 April 1921
+[Med blæk på kuvertens forside:]
+Fru A. Warberg
+Rolfsvej 17 4
+København F.
+[I brevet:]
+Lemvig 19/4 1921
+Kære Dis!
+Du er hjertelig Velkommen. Men kan Du ikke komme Torsdag Aften, saa er vi allesammen fri om Fredagen. Og senest Tirsdag den 26. skal jeg rejse til Løgstør. Altsaa: Kom! men helst allerede Torsdag Aften. Vi rejser altid over Esbjerg, og tager Du Billet direkte til Lemvig uden at sige noget, kommer Du den Vej. Du er altsaa i Lemvig Kl. 10 Aften. Du skal nok blive hentet med ved ["med" overstreget; "ved" indsat over linjen] Toget, men meddel snarest, om Du kommer Torsdag.
+Vi glæder os til Dig. Paa Gensyn!
+Din hengivne Thyra og Thøger.</t>
+  </si>
+  <si>
     <t>1921-04-29</t>
   </si>
   <si>
     <t>Ellen  Sawyer</t>
-  </si>
-[...1 lines deleted...]
-    <t>Lemvig</t>
   </si>
   <si>
     <t>Thyra Larsen
 Thøger  Larsen</t>
   </si>
   <si>
     <t>Ellen har skrevet brevet i søsteren Astrids lejlighed i København, men sendt det fra Kerteminde.
 Det engelske citat stammer fra Shakespeares sonet nr. 29, "No fear".
 Ellen Sawyer og Thøger Larsen havde muligvis et forhold.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1765</t>
   </si>
   <si>
     <t>Det er dejligt, at Thøger Larsen fik en rejse, men ærgerligt at han ikke er hjemme, mens Astrid er på besøg. Ellen vil komme til Lemvig 14 dage senere, og Astrid må spørge, om Thøger L. da er hjemme. 
 Astrids cykel punkterede fire gange dagen før, og hun fik ikke noget mad, men hun har så meget solskin i sit hjerte, at det intet betød. Ellen beder om, at Astrid brænder brevet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/xZQz</t>
   </si>
   <si>
     <t>[Kuvertens forside:]
 Fru Astrid Warberg
 adr) Hr. Redaktør Thøger Larsen
 Lemvig
 Jylland
 [På kuvertens bagside:]
 Rolfsvej 17 5s. Kbh
 [I brevet:]
 Kære lille Disser
 Du skal have et Feriebrev til fra mig. Jeg er alligevel hele Tiden med jer i Tankerne deroppe. Det er herligt, at I har sådan et dejligt Vejr, men på den anden Side, hvad kan det nytte, naar han ikke er hjemme. Jo, du kan tro jeg har glædet mig over, at han fik den Rejse og kommer ud i Luften og Solen og kan le og more sig sammen med sine Gefreiter, - men det er nu kedeligt, at det netop er mens du er der. I kan sikkert glimrende sammen og jeg er glad over, at I har funden hinanden. – Naturligvis tænkte jeg på, at han vilde sætte Pris på Silkestrømperne. – 1000 Tak for dine Breve. Jeg har læst dem Masser af Gange og kan dem udenad. – Ja, du har Ret I alt hvad du skriver idag. Sig – nej – sig ingenting. Det behøves ikke. – Men Disser, om alt gaar vel, er jeg der selv idag om 14 Dage. Måske rejser jeg om Natten, - Onsdag Nat Klk 12 fra Odense, så vilde jeg være der Klk 1 Torsdag Middag. Jeg kommer hjem fra Elever ved 8-9 Tiden Onsdag Aften [”Onsdag Aften” indsat over linjen] og dersom Vejr og Vind er gunstige kunde jeg cycle til Odense. Men jeg skriver det ikke til Thyra for at hun ikke skal have Ulejlighed med Middagsmad – og jeg kan jo ikke sige det helt bestemt før jeg ser hvordan Vejret er. Jeg kan gå hen på Afholdshotellet og spise. Men se, i al Fortrolighed at få at vide af Thøger om han er væk den Dag, for det var jo flovt at rejse hele Natten og så komme og der ingen var hjemme. Hvis han er hjemme behøver han ikke at lade mig noget vide. Bed ham om denne ene Gang være Diplomat, - det er jo kun af Hensynsfuldhed. Kommer han ikke hjem før du rejser (hvad jeg da haaber), så gør ikke noget ved dette. I gør vel rent i hans Kontor, mens han er væk. Det må være morsomt at gaa og ordne med hans Sager. Er det ikke henrivende?
 Igaar, da jeg var på Elevtogt punkterede min Cycle 4 Gange. Jeg vandrede fra den ene Cyclesmed til den anden og kom hjem med flad Ring Klk 11. Ingen Mad fra Klk 12 Middag og her var lukket og slukket så jeg kunde heller ingen Aftensmad få. Men Dis, - ikke et Sekund var jeg utålmodig eller ked af det – sådant et Solskin har jeg i mit Hjærte, at jeg slet ikke kan mærke sådanne Småting. Når Verden gaar mig imod ”then haply I think on thee, and then my state like to the lark at break of day from sullen earth sings hymns at heaven gate” Gud give jeg kunde øse ud af Lykke og Solskin så den jeg skinnede på ikke vidste om han var i denne el. i den anden Verden. Jeg vilde ønske jeg var 100 Gange mere værd end jeg er, så jeg kunde være noget Disser, - du må og skal brænde det Brev. Du kan nok nå at skrive et lille Brev til Lørdag Aften, så jeg kan vide om Ærendet er udført og om du har brændt dette. Jeg tænker på jer hele Tiden og er mere der end her Hils dem! Hvor er de søde mod dig. Din E</t>
   </si>
   <si>
     <t>1921-05-08</t>
-  </si>
-[...4 lines deleted...]
-    <t>Rolfsvej 17 4 København</t>
   </si>
   <si>
     <t>Thyra Larsen
 Ellen  Sawyer</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Bodil var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1801</t>
   </si>
   <si>
     <t>Thøger Larsen takker for brev og for besøget i det dejlige forår. Ja, landskabet ved Lemvig er dejligt.
 Det har været koldt, siden Astrid rejste.
 Thyra og Thøger Larsen har igen travlt med hovedrengøring, såning, avisvrøvl mm. De har gået tur i Kabbel Skov, men derefter blev Thyra syg.
 Astrid vil nok få lettere ved sit kontorarbejde, når hun får mere øvelse. 
 Ellen/Elle Sawyer kommer i pinsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/rZOF</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
 10 Maj 1921
 Fru A. Warberg
@@ -409,50 +495,82 @@
   </si>
   <si>
     <t>Thyra og Thøger Larsens ven, Hestbech, rejser fra Lemvig.
 Thyra har fået malet sit portræt, og Thøgers er blevet forbedret.
 Ægteparret har købt en masse ting på en auktion.
 Astrid/Dis skal passe på, at hun ikke får "Skriveknuder". 
 Thøger Larsen ønsker tillykke med Adams "Konfirmation".</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/btoB</t>
   </si>
   <si>
     <t>[Med blyant på kuvertens forside:]
 26 Okt. 1921
 [Med sort blæk på kuvertens forside:]
 Fru A. Warberg
 Rolfsvej 17 4
 København F. 
 [i brevet:]
 Lemvig 23/10 1921.
 Kære Dis!
 Tak for dit interessante maskinskrevne Brev, som jo desværre allerede er gammelt, men vi har saa forrygende travlt, at vi ikke trækker Vejret det halve af Tiden. Tænk! Vor Ven Hestbech skal snart forlade Lemvig - og i Sommer har han været saa oversaaet med Wienerdrenge, at vi næsten ikke har set ham. Han er ellers snart den eneste, vi rigtig omgaas. Thyra er blevet malet - glimrende! Og mit Portræt er blevet vældig forbedret. Tænk ogsaa - o Vanvid! Paa en Auktion har vi fornylig købt et Gulvtæppe - 330 Kr., en Globus, 3 Kvarter i Diameter, 40 Kr., et Solur 50 Kr., alt plus 12 % i Salær. Det er vildt og hævner sig - bare det ikke bliver for haardt. 
 Pas paa, Du ikke faar Skriveknuder. De vil fylde altfor meget paa Dig og vansire Dig foruden Lidelserne. Kan I ikke blive saa mange om Arbejdet, at I kan undgaa Lemlæstelser. Husk paa de mange arbejdsløse.
 Til Lykke med Adams "Konfirmation". Hils ham og gratuler ham. Hils ogsaa din Mand og mange Hilsner fra Thyra og din heng.
 Thøger</t>
+  </si>
+  <si>
+    <t>1922-02-14</t>
+  </si>
+  <si>
+    <t>Brevkort</t>
+  </si>
+  <si>
+    <t>Hildesheim</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1805</t>
+  </si>
+  <si>
+    <t>Thyra og Thøger Larsen er i Hildesheim, hvor der er henrivende.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DS1x</t>
+  </si>
+  <si>
+    <t>[Fortrykt på billedsiden:]
+HILDESHEIM KNOCHENHAUSER AMTSHAUS
+[Fortrykt på tekstsiden:]
+Franz Jander, Berlin W 62
+[Håndskrevet i adressefeltet:]
+Fru Astrid Warberg
+Rolfsvej 17 4
+København
+Dänemark
+[Håndskrevet i tekstfeltet:]
+Hildesheim 14/2 1922.
+Kære Dis! Ja, nu er vi i den herlige gamle By, Hildesheim, hvor der er mildt og henrivende. En Mængde Hilsner fra din heng. Thyra og Thøger.</t>
   </si>
   <si>
     <t>1922-03-18</t>
   </si>
   <si>
     <t>København F.
 4</t>
   </si>
   <si>
     <t>Det vides ikke, hvad Astrid Warberg-Goldschmidts sorger gik ud på.
 Sagfører Buhl kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1812</t>
   </si>
   <si>
     <t>Det er trist, at Astrid/Dis har sorger, men godt at hun har sin datter og sit arbejd. Foråret vil nok hjælpe.
 Thøger Larsen kan ikke digte sig ud af sine problemer.
 Før jul fik Thøger Larsen konstateret, at han har sukkersyge. Han kom på diæt og tabte sig og har det godt nu. 
 Thyra og Thøger Larsen vil i påsken tage på en rejse til Tyskland sammen med et vennepar.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vZMM</t>
   </si>
   <si>
@@ -518,61 +636,55 @@
 Herligst Digter i vort Land
 Bred og tyk og uden Lyde
 Pigehjerter - kom at syde!
 Du skal fylde År i Dag!
 Og fra alle Verdens Kanter
 Strømmer Skjoldborger og Danter
 Vid og Vits og Rim og Viser
 Mange ædle gode Spiser
 Kom og nyd og æd og tag!
 Snart vil Du med samt din Mage
 Ung som slank mod Syden drage
 Gid - o Thøger - dèr Du finder
 Helsebad og skønne Kvinder
 Intet kan os så udlufte
 Som de udenlandske Dufte
 Gid Dig Syden må henrykke
 Og til Slut et varmt: til Lykke!
 Det ønskes Dig på denne Vis
 Af Din tro Veninde
 Dis</t>
   </si>
   <si>
     <t>1922-04-19</t>
   </si>
   <si>
-    <t>Brevkort</t>
-[...1 lines deleted...]
-  <si>
     <t>Nürnberg</t>
   </si>
   <si>
     <t>København
 Rolfsvej 17 4</t>
-  </si>
-[...1 lines deleted...]
-    <t>Thyra Larsen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1807</t>
   </si>
   <si>
     <t>Hilsen fra Nürnberg. Thyra og Thøger Larsen har været i Harzen og München. Dejligt, men anstrengende.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Llv8</t>
   </si>
   <si>
     <t>[Nederst på billedsiden noget ulæseligt]
 [Fortrykt mellem adresse- og tekstfeltet:]
 S. Soldan'sche Verlagsbuchhandlung (A. Zemsch) Nürnberg.
 [Fortrykt under tekstfeltet:]
 Nürnberg,
 Vestnerturm u. Tiefer Brunnen.
 [Håndskrevet i adressefeltet:]
 Fru
 Astrid Warberg
 Rolfsvej 17 4
 København
 Dänemark
 [Håndskrevet i tekstfeltet:]
 Nürnberg 19/4 1922. Kære Dis. Venlige Hilsner fra os begge fra Nürnberg, hvortil vi kom i Form., har været 2 Dage i Harzen og 2 i München, storartet men anstrængende. Haaber Du har det godt. Din heng. Thøger.</t>
@@ -732,50 +844,98 @@
   <si>
     <t>1925-04-27</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1814</t>
   </si>
   <si>
     <t>Thyra og Thøger Larsen ønsker tillykke med fødselsdagen. Thøger kan ikke sende et digt. Han takker for Astrids bog, som han har læst med interesse.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zTQH</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:)
 Fru Astrid Warberg 
 Rolfsvej 17, 4
 København F
 [Håndskrevet i brevet:]
 Lemvig 27/4 1925
 Kære Dis!
 De hjerteligste Lykønskninger fra os begge til din Fødselsdag og tusind Tak for dit venlige Fødselsdagsbrev. Desværre kan jeg ikke naa denne Gang at gengælde dig med et Digt.
 Ogsaa mange Tak for din Bog. Jeg har læst den med stor Interesse. Den er baade velskreven og spændende. Men jeg er jo ikke i stand til at kunne udtale mig om selve Mysteriet.
 De venligste Hilsner fra os begge
 Din hengivne
 Thøger Larsen</t>
+  </si>
+  <si>
+    <t>1926-01-29</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Julius Hviid
+Alhed Larsen
+Ellen  Sawyer
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Rossia var Astrid Warberg-Goldschmidts arbejdsplads. 
+Laura Warberg døde 10. april 1926. 
+De "alle 4", der var til stede, var Johanne C. Larsen, Alhed Larsen, Ellen Sawyer og Louise Brønsted.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3891</t>
+  </si>
+  <si>
+    <t>Johanne C. Larsen skriver, mens hun sidder vagt ved moderens sygeleje. Johanne og søstrene svinger mellem bekymring og lettelse i takt med at moderens feber stiger og falder. Dog mener Johanne, at feberen skyldes nervøsitet. Laura Warberg brokker sig over, at hun ikke bliver underholdt, men Dr. Hviid har forbudt døtrene noget sådant, for hun skal have ro. 
+Nu har Laura Warberg sovet længe. Lægen har givet hende et beroligende middel, som Johanne havde foreslået. 
+Astrid Warberg-Goldschmidt må ikke fortælle moderen om den høje temperatur. De andre søstre har holdt dette hemmeligt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/kwnr</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru Astrid Warberg
+Rolfsvej N_o_ 17 4
+Kjøbenhavn F. 
+[Med kuglepen på kuvertens forside:]
+11-4-2000
+(Bibbe)
+[Med sort blæk på kuvertens bagside:]
+Afs. Warberg Larsen
+Kerteminde
+[Fortrykt på kuvertens bagside:]
+Reinsurance Company "Rossia"
+Bornholmsgade 8. Copenhagen K
+[I brevet:]
+Fredag Eft
+Kæreste lille Dis!
+Mens jeg en Timestid har "Vagt" hernede i Mors Stue skal du have et Par Ord igen. Siden jeg i Gaar Eftermiddag afsendte det Brev, har vi svinget fra stor Bekymring til stor Lettelse; Mor havde neml. i Aftes 39 4 igen og vi var jo rædselslagne, men om Aftenen da vi alle 4 sad her i Mors Stue, fandt vi dog ud af, at Temperatursvingningen nærmest skyldtes Nervøsitet, Oprevethed og daarlig Befindende - vistnok på Gr. a. en Dosis Kamferdraaber om Morgenen - mere alt det altsaa end selve Sygdommen; og ganske rigtig, i Morges var den gaaet ned til 37 9 hvilket jo er det laveste vi endnu har gradet. I Gaar havde Mor næsten slet ikke sovet og det havde ogsaa gjort hende saa utaalmodig og navnlig var Mor misfornøjet med at ingen "underholdt" hende; ja næsten bitter paa Lugge og Alhed; alt det udgød Mor til mig og forgæves gjorde jeg Forsøg paa at faa Mor til at forstaa, at vi maa ikke underholde hende, Dr Hviid betoner meget alvorligt at Mor skal have Ro og Ro og atter Ro. Det var lidt svært og vi var lidt dybt nede, men i Dag er det helt anderledes, Mor sover i dette Øjeblik godt og har sovet temlig længe og al den nervøse Uro er taget meget af. 
+Jeg havde i Gaar den Glæde, at da Alhed og dr. Hviid talte i Telefonen om et beroligende Middel og dr. vred sig lidt for at finde paa et, saa blev jeg saa haardnakket ved at nævne Nervini at jeg fik Alhed til at foreslaa Dr Hv. det, og han greb det straks og sagde ja, det var var ["var" overstreget] vist ikke saa galt, og saa fik Mor Nervini, og det har haft en aldeles udmærket Virkning paa hende. Var det ikke godt og stolt for mig? Du er vel klar over at du hvis du en Gang skriver til Mor ikke nævner den høje Temperatur, for vi har ikke sagt det rigtige til Mor og det maa Mor heller ikke faa at vide for en anden Gangs Skyld.
+Jeg fandt denne R[ulæseligt] i min Skuffe, den [teksten fortsætter øverst s. 1; på hovedet] kan jo nu benyttes. Saa ikke mere denne Gang. Tusind Hilsner fra din
+Junge</t>
   </si>
   <si>
     <t>1926-05-26</t>
   </si>
   <si>
     <t>Frederiksberg
 Rolfsvej 17</t>
   </si>
   <si>
     <t>Hareskoven</t>
   </si>
   <si>
     <t>Fru Balslev
 Rigmor Balslev
 Julie Brandt
 Bodild Branner
 - Glarup
 Karen Goldschmidt
 Adolph Larsen
 Alhed Larsen
 Johannes Larsen
 Lotte Lehnert
 Christine  Mackie
 Elisabeth Mackie
 - Olsen, København
@@ -830,50 +990,193 @@
 Jeg tror fuldt og fast, at Agraren endnu kan reddes til et Menneskeværdigt Liv, men kun ved en Naturkatastrofe – og den er givet i den Plan, jeg foreslår dig. Åh, lille Junge, om jeg kunde opnå at se dit lille trætte, bekymrede Ansigt blive forvandlet til et glad og lykkeligt! Jeg skulde nok sørge for, at du ikke blev forslidt herinde; og så har vi vort lille Fristed i Hareskoven at ty til, når Byen volder os Ubehag – min egen bedste Ven, jeg vilde gøre alt, for at du skulde komme til at befinde dig vel – ja, det tænker du jo nu slet ikke på, men for lille Manse skulde vi også nok gøre det godt og interessant – han og Nus skulde snart blive fine Venner. Du ved, hvordan mit Standpunkt er overfor Agraren – Jeg er absolut uden Vrede – kun opfyldt af Medfølelse; dét, at han ikke mere er sød imod dig – og det er han ikke! – det har forandret meget i hele Situationen; så længe han virkelig elskede dig overalt på Jorden – elskede dig i al sin Skrøbelighed, ja, så længe kunde du ikke rejse fra ham – for så havde han endnu en Mulighed for gennem sin Kærlighed til dig at kunne rette sig. Som det nu er, kan du ikke længere bevirke dette for ham – i hvert Fald ikke når I går sammen, måske snarere derigennem, at du rejser bort for en Tid, så han derved kommer til at føle, hvor meget du er og har været for ham; måske – Junge – kunde en lang Adskillelse fra dig bevirke, at han kom til at se alt – også alt dét, som han har bragt i Uorden for sig selv og Jer alle. 
 Først når man virkelig erkender sig selv – kan man blive et andet Menneske. Hvis han bliver ved med at leve i de samme Omgivelser, de samme Forhold – med de samme evige Nederlag – ja, så må han sløves og miste Evnen til sand Selverkendelse. Jeg tror – nej, jeg véd, at alt dette er rigtigt; så du ser, at min Plan går ikke alene ud på at redde dig – for i så Fald fandt den ikke din Tilslutning – jeg tilsigter at redde hele Situationen – at redde Tilværelsen for Jer alle – Agraren i beregnet – med den Ordning, jeg her har foreslået dig; men husk på – en Forestilling vil intet hjælpe, det kan ikke nytte Spor at sige til Agraren: ,,hvis du ikke retter dig osv – så rejser jeg.” Det er selve denne gennemgribende Forandring, som skal redde ham. 
 Frk Koch vil jo rejse til Efteråret – vist allerede til Oktober, så det skulde jo være til Oktober; men jeg synes nu, du skulde bryde overtværs nu – leje Lejligheden møbleret nu til Ferien – for de Penge kunde du og Manse så bo et eller andet Sted – det ordnede sig nok – måske Manse i Pension hos Tandlægens – og du på Gæsteri til dine Venner – Glarups en Tid, Dede en Tid – her en Tid! Åh, Junge – gør det – betænk dig ikke – læg din Tilværelse om, inden I alle er kuldsejlet. Tag ned til Tante Else nu med det samme og tal med hende om det! Gør det!!! Jeg tvivler ikke om, at Dede – Be – Elle – vilde råde dig til – men jeg forstår jo godt, at de ikke for dig er ,,uvildige” Rådgivere. Men Glarups vil være det! 
 Nå – ja, nu nytter det vel ikke at skrive mere om det dennegang; tænk over det – og gå til Værket!
 Lige ni ringede den lille Frk Otto-Olsen; en lang Snak – hun vilde nærmest have at vide, hvad der dog hav [”hav” overstreget] var hændt mig, for hun havde næsten ikke kunnet kende mig i Onsdags Aftes, da hun traf mig ved Walleens Foredrag – hun påstod, at jeg mindst så ud til at være nyforlovet – så strålende! 
 Det er Huset, Junge! Du kan ikke tænke dig, hvor det Hus med et Slag har forandret hele min Tilværelse; Pinsedag derinde havde jeg havde jeg besøg af en lille sød tysk Veninde – Lotte Lehnert – c. på min Alder – Kontordame, det er hende, om hvem jeg vist har fortalt dig, at hun bor den gamle dejlige Kvistlejlighed i Amaliegade vis-à-vis den gamle Fødselsstiftelse. Jeg har lært hende at kende i antroposofisk Selskab. Vi gik en lang Tur i Skovene – der var aldeles henrivende, frisk og duftende af Regn, Grøde i Luften – Tåge ud over Engene; jeg sagde til hende, at jeg savnede så meget at kunne fortælle Mor om alt dette – at det vilde have været en sådan Lykke at vise Mor det alt sammen; og vi var begge af den sikre Tro, at Mor i Virkeligheden er med i alt, som glæder os; en af Aftenerne derinde har jeg haft en virkelig ,,oversanselig” Oplevelse – jeg følte så tydelig, at Mor sagde: ,,men Astrid, du véd jo, at jeg holder så meget af dig.” Du kan ikke tænke dig, hvor det føltes mærkeligt og gribende – jeg fik Tårer i Øjnene af Bevægelse og sagde som så ofte før til mig selv: de, der elsker hinanden, kan ikke skilles. – 
 Og sandt er det, at jeg ofte derude lever intensivt sammen med Mor og føler hver Gang en underlig Glæde derved. – 
 Den søde lille Lotte var ,,entzückt” over alting derude – og forærede mig i sin Begejstring 2 Stole og en Måtte til Huset i Haven! Og hun medbragte ½ Pund fin Kaffe og en Pose The! med mange Undskyldninger! Hun kom til Kaffe og blev til Aften; da vi sad ved Aftensmaden, kom Pan og Helga – de havde selv Mad med – samt Madeira på en Sodavandsflaske; vi drak så The, - Pan sagde, at mit Digt til Bodilds Fødselsdag var bleven læst op ved Bordet og havde gjort stor Lykke – det første Vers lød sådan
 Ingen Læge er som du 
 når vort Legem går i tu
 eller Sjælen bløder - 
 Lige vel var Legemspragt
 som vor sarte Sjæledragt
 du med Omhu bøder -!
 osv. 
 Nå – Gæsterne gled ved 8 Taget. Så havde jeg Fru Weirsøe og hendes Søn m Kone inviteret op til ,,Igang” på Huset – en Flaske Portvin og herlig Is fra den lille Konditor, som åbnede en Iskagebod 1ste Pinsedag i den nederste Ende af Fru Weirsøes Have – Isen var lavet af Piskefløde. – mange Æg – herover hjemmelavet Jordbærsaft! Jeg så selv om Formiddagen det altsammen dernede. 
 Og – vores Hus er altså rejst! Det stod der, da jeg om Tirsdagen kom derud – og det er bedårende! Ligger omtrent midt i Haven – omgivet af blomstrende Æbletræer! Ryggen af det vender ind mod Stenhegnet til Hareskoven! ( [”(” overstreget] Manden rejste det for 20 Kroner! Fru Weirsoe havde bedt om Lejen for 10 Måneder forud, da hun var i stor Nød – så skrev jeg til Be og bad om 100 Kr – og Be sendte mig 130! de 30 skrev hun var Rentepenge for Juni Termin! Jeg skrev omgående og takkede – hvor var jeg dog rørt! Hun skrev endda så sødt, at jeg skulde skrive, når jeg var i Nød! Du kan tro, jeg var glad og lettet! Nu får vi betalt vore Gas + Lysregninger, så mangler kun Telefonen (41.00 Kr!) det er jo en vanskelig Sommer at klare med alle de Rejser og de to Huslejer, men så hjælper det jo svært til næste År, når vi kun har en extra Husleje på 5 Kr. mdl. for Grunden derude; og jeg håber jo også på hel Friplads til Nus. Telefonen må jeg jo bevare, især hvis du nu kommer – til Elever osv. (måske kan du få den lille Goldschmidtpige! på Nussets Alder – de kan da betale!) 
 (Her ringede jeg til Fru Goldschmidt, med hvem jeg nu har hafte [e i ”hafte” overstreget] en lang Sludder, hun bad mig derhen til Fredag Aften – vi kan så storartet sammen, så det glæder jeg mig til.) 
 Men nu slap jeg vist Tråden – du gider vel snart heller ikke læse mere – sikken et Brev, så langt! 
 Jo, det var Huset. Det er rejst. I Sommer vil jeg selv tjære det udvendig med rød Tjære (som de svenske Huse, du ved) af Fru Petersens Mand her i Huset – får jeg Opskrift på alt desangående, han er Maler; i Ferien maler jeg det indvendig. Og tænk dig – Fru Weirsøe har givet mig Lov til at lægge ligeså mange Havesager jeg vil i Jorden – hun er for gammel til at rode med alt det og har kun Frugttræerne – men der er Masser af ubenyttet Jord; jeg gravede og lugede et stort Stykke i Pinsen, der skal jeg nu lægge Ærter på Lørdag samt så Karse, Radiser, Gulerødder osv. Rabarber vil jeg også etablere – Pladsen er ubegrænset og Jorden extra fed og god – hvad synes du dog! Redskaber har Fru Weirsøe – og hun er bare glad over at få Jorden dyrket. Vi har allerede i Pinsen lavet et lille rundt Bed foran Huset og sået Sommerblomster deri; et andet Bed har jeg beplantet med Sager, som jeg har gravet op i Skoven: en blå Anemone, Kodriver og Liljekonvaller – af de sidste vrimler det overalt i Skoven. Nus har bestemt, at Huset skal hedde ,,Thopedeaborg”! Nus er som jeg – lyksalig over alting derude. Ja, Junge – sikken vi kan få det! Vi må bygge en Stue til til Huset, som kan være din og Manses – så skal vi alle arbejde i Haven og så kan vi leve af den! 
 Træ og Bærfrugt sælger Fru Weirsøe os billigt – der er Masser! og herlige Sorter. Det er – Paradis! 
 Sig til Elle, at jeg fatter ikke, hvorfor hun ikke har sendt mig Garnet til Kaffedugen. – På Kontoret skal det nok gå, det kniber jo lidt at holde til 8 Timers Regning hver Dag, men det lysner dog lidt nu med at begribe det og min lille Kollega er henrivende sød! Så det går nok – Forholdene er behagelige – Arbejdet ganske selvstændigt. Det morer men trætter mig – nej omvendt – trætter men morer mig. Alt går, når Grunden i ens Tilværelse er god – og – Huset! 
 Kom så! Tusinde Hilsner fra din Dis.
 Ark 5, s.1. Venstre margin lodret. 
 Nu skal jeg læse dit Brev for 3die Gang – og så ned i Kassen med dette – og så i Seng! Hils Be og Elle og alle dine!</t>
+  </si>
+  <si>
+    <t>1926-11-19</t>
+  </si>
+  <si>
+    <t>Kjerteminde</t>
+  </si>
+  <si>
+    <t>Christian Caspersen
+Thora Caspersen
+Adam Goldschmidt
+Ina  Goldschmidt
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Christine  Mackie
+Ellen  Sawyer
+Janna Schou
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Laura Warberg døde 10. april 1926. Derfor fordelingen af hendes ejendele til andre. 
+Johanne/Junge Larsens håb om, at det hos Astrid Warberg må "vende sig til det gode": Sagen handler formodentlig om, at Astrids datter, Janna/Nus Schou var gravid og i hast skulle giftes med barnets far, Adam Afzelius.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8396</t>
+  </si>
+  <si>
+    <t>Der faldt en sten fra Johanne/Junge Larsens hjerte, da hun fik afsendt moderens sengelinned til Astrid/Dis Warberg-Goldschmidt. Da Johanne kom hjem fra Småland, ledte hun efter tingene der, hvor Alhed Larsen havde sagt, at de lå, men moderens linned var blandet sammen med andet. Da Alhed kom hjem, havde hun gæster, var på jagttur og blev syg, så Johanne kunne ikke bede om bistand. Linnedet er pakket i en presenning til Pufs bil. 
+Johanne håber, at alt hos Astrid nu igen vender sig til det gode. Ellen Sawyer har læst Astrids brev for Johanne. 
+Johanne beder Astrid ringe til Christian/Max Caspersen og sige, at Thora Caspersen gerne må få moderens hat. 
+Adolf/Agraren arbejder for Andreas/Puf Larsen og tjener gode penge.
+Laura/Bibbe Warberg spiller klaver og hjælper meget til i hjemmet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/fqbz</t>
+  </si>
+  <si>
+    <t>[Med blæk på kuvertens forside:]
+Fru Astrid Warberg
+Rolfsvej N_o_ 17 4
+Kjøbenhavn
+F.
+[Med blyant på kuvertens forside:]
+20 Novbr 1926
+[Med kuglepen på kuvertens forside:]
+11 . 4 . 2000.
+(Bibbe)
+[Med blæk på kuvertens bagside:]
+JWarberg Larsen
+Kjerteminde
+[I brevet:]
+Kæreste lille Dis!
+Du kan tro, det lettede en stor Sten fra mit Hjærte da dine Sengeklæder Mandag Form. laa snørede og rede til Afgang ovre i Mors Stue; jeg havde spekuleret - - hvad skal jeg sende dem i o.s.v. Nu skal du da høre; straks da jeg i Sommer kom fra Smaaland gik jeg over for at faa dem frem og sende. Alhed havde sagt de lå der og der; jeg troede de lå for sig selv saa jeg ikke kunde tage fejl, tænk saa laa de mellem mange andre og jeg ikke hvor mange eller hvilke; du ved vi skulde jo have siddet paa dem i Bilen over til dig. Saa maatte jeg vente til A kom hjem, så fik hun Gæster, var paa Jagttur paa Sjælland og - blev syg - derefter stadig nervøs og ussel, kan du forstaa, at jeg opsatte og opsatte. Men nu er de da af Sted; denne Gang maa du for Himmelens Skyld passe paa og sende Embalagen, det er Pufs fine Pressending til hans Bil du kan sende det til mig og lægge Brev inden i, saa sparer du de 20 Ør.
+Du kan tro jeg blev glad, da jeg fik dit Brev lille gode Dis, gid dog nu alt maa vende sig til det gode, jeg tænker saa meget paa dig og vil ikke skjule for dig at Elle læste dit Brev for mig, derom vil jeg nu ikke skrive før jeg igen hører fra dig og før du igen siger mig om jeg nu som før kan have den visse Fornemmelse, at det kun er dig selv der skr ["skr" overstreget] læser mine Breve til dig?
+For at jeg ikke skal glemme det vil jeg med det samme bede dig gøre mig en Tjeneste, naar du faar dette: vil du være sød og ringe Max op og sige at Thora Caspersen med allerstørste Glæde må have den Fløjelshat af Mors, som ligger inde hos ham; Christine skrev om jeg vilde sende ham et Par Ord om det, men det faar jeg aldrig gjort og desuden sparer jeg 20 Ør. - du telefonerer vel da gratis? Chr. kunde da sagtens have sagt ja paa egen Haand. Husk det søde Dis!
+Her har vi det saa godt for Tiden. Agraren har arbejde hos Puf; jeg har allerede faaet 20 Kr og faar forhaabentlig i Morgen igen han er saa flink og rar. Det var jo heller ikke til at udholde hvis det ikke var lidt godt ind imellem.
+Bibbe spiller nu paa Kraft, men er ved Siden af vældig flink til at hjælpe mig saa jeg faar saa meget udrettet i denne Tid, Oprydning og Syning paa gammelt Tøj o.s.v. hun staar desværre med Tøj paa og venter paa Brevet
+Denne Gang maa du nøjes med disse Par Ord søde Dis, men det er da et Livstegn. 
+Hils dine tre unge saa meget fra mig og tusind kærlige Hilsner til dig selv.
+Din Junge
+Fredag Aften</t>
+  </si>
+  <si>
+    <t>1926-12-11</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 København</t>
+  </si>
+  <si>
+    <t>- Afzelius
+Adam Afzelius
+Wilhelmine Berg
+Louise Brønsted
+Christian Caspersen
+Alfred Goldschmidt
+Henriette Goldschmidt
+Ina  Goldschmidt
+Selmar Goldschmidt
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Ellen  Sawyer
+Janna Schou
+Laura Warberg
+Erik Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Johanne C. Larsen lånte en presenning, som Andreas/Puf Larsen brugte til familiens bil. Hun pakkede noget af sin afdøde mors sengelinned ind i den og sendte pakken til Astrid Warberg-Goldschmidt (sagen omtales i 1926-11-19 Johanne C. Larsen til Astrid Warberg-Goldschmidt). 
+Ruttevit kendes ikke. 
+Agrarens "Gaaen i Byen": Adolf Larsen/Agraren var kvartalsdranker og forsvandt af og til fra hjemmet i dagevis. 
+Ina/Sjums Goldschmidt og Adam Afzelius blev gift 1926. Som det fremgår "mellem linjern" i brevet, ventede parret barn, da de blev gift. 
+Wilhelmine Berg/Tante Mis fyldte 70 21. dec. 1926
+Christian Caspersen blev kaldt Max. 
+Den omtalte alpeviol var til Laura Warbergs grav. Historien er omtalt i et andet brev fra perioden.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8394</t>
+  </si>
+  <si>
+    <t>Andreas/Puf Larsen siger, at sagen om presseningen godt kan vente til jul. 
+Johanne/Junge Larsen takker for chokolade, tobak, brev mm. 
+Erik/Tinge Warberg Larsen har kolleger på besøg til middag, musik og spil. Den ene er fra Letland og har et henrivende smil. 
+Det er dejligt for Astrid Warberg, at hun har fået sengeudstyr. 
+Når man længe har frygtet noget, og det så sker, får man en underlig ro i sjælen. Johanne kender dette fra, når Adolf/Agraren Larsen er på druktur. Ina/Sjums Goldschmidt og Adam Afzelius er for unge og har ingen penge, og Ina forstår åbenbart ikke, at hun volder både sin mors og sin fars familie sorger og problemer. Ellen Sawyer og Johanne har ikke meget sympati for Adam Afzelius, men de håber det bedste. Vil Alfred Goldschmidt mon hjælpe økonomisk? Og hvad siger Adam A's mor; den kommende bedstemor? Astrid må skrive om Alfreds reaktion.
+Johanne vil sende Wilhelmine/Tante Mis Berg et brev.
+Hvordan har Christian/Max Caspersen det?
+Johanne skal gerne skaffe en alpeviol. Astrids kors står stadig på moderens grav; smukt i vintervejret.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ZrmT</t>
+  </si>
+  <si>
+    <t>[Med blæk på kuvertens forside:]
+Fru Astrid Warberg
+Rolfsvej No 17.
+Kjøbenhavn
+F.
+[Med blyant på kuvertens forside:]
+11 December 1926
+[Med kuglepen på kuvertens forside:]
+11-4-2000
+(Bibbe)
+[Med blæk på kuvertens bagside:]
+JWarberg Larsen
+Kjerteminde
+[I brevet:]
+Mandag Aften
+December 1926.
+Kæreste lille Dis!
+I Aftes øvede jeg det Storværk at skrive et Kæmpebrev til Lugge - Julebrev! har du skrevet? - mon jeg skulde forsøge i Aften til dig, skønt det næppe bliver det Format som i Aftes.
+Som jeg var vred paa mig selv over at jeg ikke havde skrevet straks igen da du spurge om Pufs Pressending vore Breve krydsedes jo, og da jeg spurgte Puf, sagde han at det maatte godt vente til Jul, søde Dis, saa havde du sparet den Udgift. Og Chokoladen baade dulmede og gjorde det værre!! Men hvor den smagte! Fra os alle faar du saa mange Tak for den - og fra mig for Tobakken, lige passende til Valgaftenen eller V-natten, jeg holdt det neml. ud til Kl halv 3 - ja den var 3 da jeg kom hjem. Hvor vi dog fik Høvl. -
+Her er for Resten en levende Aften! Tinge og Kolleger deltager i en Række Landbrugsforedrag her i Kjeretm. Bibbe mødte dem i Eft. da de kom cyclende og hun inviterede dem alle tre til Aftensmad. Jeg havde netop Kød liggende og lavede dem en god Boeuf, dertil Blomkaal og Porrer. Nu har vi nydt Kaffen og de er gaaet ind i Spillestuen hvorfra høres snart Musik og snart drønende Lattersalver. - Den ene har ikke været her før, en Bondeka'l fra Nordfyen, men den anden Ruttevit fra Letland er jo snart gammel i Gaarde; han har et Smil saa henrivende at jeg bliver glad hver Gang jeg ser det. Han skal hjem til Julen om nogle faa Dage og er henrykt - men jeg har vist skrevet om ham?
+Mon jeg har takket dig for dit sidste Brev - nej, da havde jeg jo lige skrevet; det var rigtignok et interessant Brev og saa dejligt at høre om alt det, du havde faaet; jeg kan ogsaa lige tænke mig, hvor det maa have været rart at faa de yndige Sengeklæder, tænk alt ["l" i ordet overstreget] lille Nus nu ligger varmt og blødt og du selv! Du spørger om jeg har nok - ja jeg har tidligere faaet af Mor ["af Mor" indsat over linjen] baade en Underdyne og saa en Overdyne som Agraren ligger med; jeg selv har 2 Vattæpper og et Uldtæppe, det er eviggodt, og jeg har Masser af Dun liggende der venter paa Vaar; hvorlænge de faar vente, det ved vi saa'tte..
+Fredag 
+Videre naaede jeg ikke og nu har jeg imidlertid faaet dit lange Brev som du skal have tusind Tak for. Det er saa underligt - men et velkendt Fænomen - at man faar Ro i Sindet naar det indtræffer som man længe har gaaet i Angst for. Jeg kender det bl.a. fra Agr.s gaaen i Byen. Men selv om dette med lille Sjums har givet dig mere Ro, saa er det dog meget slemt; de er da for unge - ja det kunde nu endda blive godt, men der er aldrig Harmoni i at skabe Hjem naar andre skal yde al Økonomien; det er heller ikke pænt af dem at volde dig al den Sorg og Bekymring og at lille Sjums ikke kan indse, hvor hun faar dig til at staa skidt i det overfor Alfred og hele den Familie - og nogle af vores Familie med for Resten! Jeg vil heller ikke sige at det bidrager til at forøge Elles og min i Forvejen meget svage Sympati for Adam Afz. Men Gud give at vi ser for strængt paa ham, det ønsker vi da saa inderlig for lille Sjumses Skyld! Hvordan vil Alfred tage det, tror du? Hvis han nu slog fra - og ikke vilde yde Bidrag til dem, hvad saa? Elle og jeg faar os mangen bekymret Samtale om det hele og vi er mægtig kede af det - men mest for dig, de unge har sandsynligvis med fuldt Overlæg fremkaldt Situationen - hvis det er, kan man jo alle knappest have saa ondt af det for dem.
+Hvad siger Fru Afzelius, den anden vordende Bedstemor? hende har du slet ikke nævnt.
+Vær nu saa sød lille Dis, naar du hører, hvad Alfred siger til det, saa at sende mig et Par Ord, for jeg er knusende spændt paa det. 
+Tak fordi du skrev om Tante Mis jeg vil nøjes med at skrive, jeg kan ikke lave noget i nogenlunde Retning ud over det strængt nødvendige. 
+Alhed fik straks sine Løjerter, Bibbe leverede hende dem egenhændig, Strømperne vidste jeg intet om, Bibbe siger nu at hun tog dem ikke med, da hun kunde se de ikke passede ham. - Nej, du havde ikke før ["før" indsat over linjen] skrevet om at I havde været hos Max; hvordan mon han har det, den gamle Ka'l? 
+Pakken kostede mig intet. Jo, du kan tro jeg pakkede op straks, for jeg snusede jo efter Brev - jeg skal gærne besørge Alpeviol - hvid? Dit lille Kors staar endnu og er med i det smukke Vinterarrangement derude. Mon jeg har skrevet om det?? Nu maa jeg til Byen. Vi vadskede Storvask i Gaar og alle- [teksten fortsætter øverst s. 1; på hovedet] rede nu ved 5 Tiden er langt over Halvdelen af Strygetøjet strøget. Tænke sig en Decembervask! 
+[Indsat øverst s. 4; på hovedet:] Hils din store og din lille! Og saa mange Hilsner til dig selv fra din Junge.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -950,59 +1253,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rZOF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Lrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btoB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZMM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ulEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Llv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ukdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1CL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zTQH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A1yu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/seLA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rZOF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Lrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btoB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DS1x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZMM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ulEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Llv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ukdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1CL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zTQH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kwnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fqbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZrmT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M17"/>
+  <dimension ref="A1:M23"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1074,698 +1377,960 @@
       </c>
       <c r="I2" s="5" t="s">
         <v>19</v>
       </c>
       <c r="J2" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>21</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>22</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="D3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="5" t="s">
+      <c r="F3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H3" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="F3" s="5" t="s">
+      <c r="I3" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="G3" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H3" s="5" t="s">
+      <c r="J3" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="I3" s="5" t="s">
+      <c r="K3" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J3" s="5" t="s">
+      <c r="L3" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="K3" s="5" t="s">
+      <c r="M3" s="5" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D4" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F4" s="5" t="s">
         <v>35</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>37</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>38</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>39</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>40</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E5" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="F5" s="5" t="s">
+      <c r="F5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H5" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="G5" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H5" s="5" t="s">
+      <c r="I5" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="I5" s="5" t="s">
+      <c r="J5" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="J5" s="5" t="s">
+      <c r="K5" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="K5" s="5" t="s">
+      <c r="L5" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="M5" s="5" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="I6" s="5" t="s">
+      <c r="I6" s="5"/>
+      <c r="J6" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="J6" s="5" t="s">
+      <c r="K6" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="K6" s="5" t="s">
+      <c r="L6" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="L6" s="6" t="s">
+      <c r="M6" s="5" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>62</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="K7" s="5" t="s">
         <v>64</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>65</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>69</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>70</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>71</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>72</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="F9" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H9" s="5" t="s">
         <v>75</v>
-      </c>
-[...6 lines deleted...]
-        <v>54</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>76</v>
       </c>
       <c r="J9" s="5" t="s">
         <v>77</v>
       </c>
       <c r="K9" s="5" t="s">
         <v>78</v>
       </c>
       <c r="L9" s="6" t="s">
         <v>79</v>
       </c>
       <c r="M9" s="5" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="I10" s="5"/>
+      <c r="I10" s="5" t="s">
+        <v>83</v>
+      </c>
       <c r="J10" s="5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>90</v>
+        <v>53</v>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="I11" s="5"/>
       <c r="J11" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="K11" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="K11" s="5" t="s">
+      <c r="L11" s="6" t="s">
         <v>93</v>
       </c>
-      <c r="L11" s="6" t="s">
+      <c r="M11" s="5" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="D12" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="G12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="I12" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="F12" s="5" t="s">
+      <c r="J12" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="G12" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H12" s="5" t="s">
+      <c r="K12" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="I12" s="5" t="s">
+      <c r="L12" s="6" t="s">
         <v>100</v>
       </c>
-      <c r="J12" s="5" t="s">
+      <c r="M12" s="5" t="s">
         <v>101</v>
-      </c>
-[...7 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="I13" s="5"/>
       <c r="J13" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="L13" s="6" t="s">
         <v>106</v>
       </c>
-      <c r="K13" s="5" t="s">
+      <c r="M13" s="5" t="s">
         <v>107</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>14</v>
+        <v>89</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E14" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E14" s="5" t="s">
+        <v>109</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="I14" s="5"/>
       <c r="J14" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="K14" s="5" t="s">
         <v>112</v>
       </c>
-      <c r="K14" s="5" t="s">
+      <c r="L14" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="L14" s="6" t="s">
+      <c r="M14" s="5" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>33</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>116</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>117</v>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H15" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H15" s="5" t="s">
+        <v>118</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E16" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E16" s="5" t="s">
+        <v>52</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>117</v>
+        <v>53</v>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="D17" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D17" s="5" t="s">
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="G17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="G18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="L18" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="G19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="L19" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E17" s="5" t="s">
-[...24 lines deleted...]
-        <v>136</v>
+      <c r="D20" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="G20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="L20" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="K21" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="L21" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="G22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="L22" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="K23" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="L23" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="M23" s="5" t="s">
+        <v>178</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
+    <hyperlink ref="M18" r:id="rId23"/>
+    <hyperlink ref="M19" r:id="rId24"/>
+    <hyperlink ref="M20" r:id="rId25"/>
+    <hyperlink ref="M21" r:id="rId26"/>
+    <hyperlink ref="M22" r:id="rId27"/>
+    <hyperlink ref="M23" r:id="rId28"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>