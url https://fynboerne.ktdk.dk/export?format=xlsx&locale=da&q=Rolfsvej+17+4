--- v1 (2026-08-19)
+++ v2 (2026-10-04)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="179" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="287" uniqueCount="196" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -62,51 +62,51 @@
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
     <t>1916-02-15</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>4.
 Rolfsvej 17</t>
   </si>
   <si>
     <t>Lise Abrahams
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Louise Brønsted
 Adam Goldschmidt
 Ina  Goldschmidt
 Adolph Larsen
 Jørgen Schou
 Laura Warberg</t>
   </si>
   <si>
     <t>Silkerester fra fabrikken: Astrid var nogle år gift med Alfred Goldschmidt, som var direktør for en pelsfabrik i Malmø.
 Valdal, Valby Langgade 30, var et nedlagt gartneri i Valby i København, hvor adskillige af Fynboerne i årenes løb boede til leje. Bygningen blev nedrevet i 1930.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0998</t>
   </si>
   <si>
     <t>Det var dejligt for Astrid at få et så langt brev fra Johanne. Adolph må kunne helbredes for sin alkoholisme.
 Astrid lærer nu stenografi. Hun er træt af at tage imod hustrubidrag fra Alfred Goldschmidt. Hun er meget sparsommelig.
 I efteråret syede Astrid et slips, som hun forærede Vilhelm Branner. Nu har hun syet tre mere, som hun ville sælge ham, men Thora misforstod det og troede, at der var tale om en gave. 
 Thora har været til en fest, hvor man afprøvede et ekko.
 Astrid er lykkelig med Jørgen/Buf efter de 11 skrækkelige år i Malmø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TyIQ</t>
   </si>
   <si>
@@ -990,50 +990,219 @@
 Jeg tror fuldt og fast, at Agraren endnu kan reddes til et Menneskeværdigt Liv, men kun ved en Naturkatastrofe – og den er givet i den Plan, jeg foreslår dig. Åh, lille Junge, om jeg kunde opnå at se dit lille trætte, bekymrede Ansigt blive forvandlet til et glad og lykkeligt! Jeg skulde nok sørge for, at du ikke blev forslidt herinde; og så har vi vort lille Fristed i Hareskoven at ty til, når Byen volder os Ubehag – min egen bedste Ven, jeg vilde gøre alt, for at du skulde komme til at befinde dig vel – ja, det tænker du jo nu slet ikke på, men for lille Manse skulde vi også nok gøre det godt og interessant – han og Nus skulde snart blive fine Venner. Du ved, hvordan mit Standpunkt er overfor Agraren – Jeg er absolut uden Vrede – kun opfyldt af Medfølelse; dét, at han ikke mere er sød imod dig – og det er han ikke! – det har forandret meget i hele Situationen; så længe han virkelig elskede dig overalt på Jorden – elskede dig i al sin Skrøbelighed, ja, så længe kunde du ikke rejse fra ham – for så havde han endnu en Mulighed for gennem sin Kærlighed til dig at kunne rette sig. Som det nu er, kan du ikke længere bevirke dette for ham – i hvert Fald ikke når I går sammen, måske snarere derigennem, at du rejser bort for en Tid, så han derved kommer til at føle, hvor meget du er og har været for ham; måske – Junge – kunde en lang Adskillelse fra dig bevirke, at han kom til at se alt – også alt dét, som han har bragt i Uorden for sig selv og Jer alle. 
 Først når man virkelig erkender sig selv – kan man blive et andet Menneske. Hvis han bliver ved med at leve i de samme Omgivelser, de samme Forhold – med de samme evige Nederlag – ja, så må han sløves og miste Evnen til sand Selverkendelse. Jeg tror – nej, jeg véd, at alt dette er rigtigt; så du ser, at min Plan går ikke alene ud på at redde dig – for i så Fald fandt den ikke din Tilslutning – jeg tilsigter at redde hele Situationen – at redde Tilværelsen for Jer alle – Agraren i beregnet – med den Ordning, jeg her har foreslået dig; men husk på – en Forestilling vil intet hjælpe, det kan ikke nytte Spor at sige til Agraren: ,,hvis du ikke retter dig osv – så rejser jeg.” Det er selve denne gennemgribende Forandring, som skal redde ham. 
 Frk Koch vil jo rejse til Efteråret – vist allerede til Oktober, så det skulde jo være til Oktober; men jeg synes nu, du skulde bryde overtværs nu – leje Lejligheden møbleret nu til Ferien – for de Penge kunde du og Manse så bo et eller andet Sted – det ordnede sig nok – måske Manse i Pension hos Tandlægens – og du på Gæsteri til dine Venner – Glarups en Tid, Dede en Tid – her en Tid! Åh, Junge – gør det – betænk dig ikke – læg din Tilværelse om, inden I alle er kuldsejlet. Tag ned til Tante Else nu med det samme og tal med hende om det! Gør det!!! Jeg tvivler ikke om, at Dede – Be – Elle – vilde råde dig til – men jeg forstår jo godt, at de ikke for dig er ,,uvildige” Rådgivere. Men Glarups vil være det! 
 Nå – ja, nu nytter det vel ikke at skrive mere om det dennegang; tænk over det – og gå til Værket!
 Lige ni ringede den lille Frk Otto-Olsen; en lang Snak – hun vilde nærmest have at vide, hvad der dog hav [”hav” overstreget] var hændt mig, for hun havde næsten ikke kunnet kende mig i Onsdags Aftes, da hun traf mig ved Walleens Foredrag – hun påstod, at jeg mindst så ud til at være nyforlovet – så strålende! 
 Det er Huset, Junge! Du kan ikke tænke dig, hvor det Hus med et Slag har forandret hele min Tilværelse; Pinsedag derinde havde jeg havde jeg besøg af en lille sød tysk Veninde – Lotte Lehnert – c. på min Alder – Kontordame, det er hende, om hvem jeg vist har fortalt dig, at hun bor den gamle dejlige Kvistlejlighed i Amaliegade vis-à-vis den gamle Fødselsstiftelse. Jeg har lært hende at kende i antroposofisk Selskab. Vi gik en lang Tur i Skovene – der var aldeles henrivende, frisk og duftende af Regn, Grøde i Luften – Tåge ud over Engene; jeg sagde til hende, at jeg savnede så meget at kunne fortælle Mor om alt dette – at det vilde have været en sådan Lykke at vise Mor det alt sammen; og vi var begge af den sikre Tro, at Mor i Virkeligheden er med i alt, som glæder os; en af Aftenerne derinde har jeg haft en virkelig ,,oversanselig” Oplevelse – jeg følte så tydelig, at Mor sagde: ,,men Astrid, du véd jo, at jeg holder så meget af dig.” Du kan ikke tænke dig, hvor det føltes mærkeligt og gribende – jeg fik Tårer i Øjnene af Bevægelse og sagde som så ofte før til mig selv: de, der elsker hinanden, kan ikke skilles. – 
 Og sandt er det, at jeg ofte derude lever intensivt sammen med Mor og føler hver Gang en underlig Glæde derved. – 
 Den søde lille Lotte var ,,entzückt” over alting derude – og forærede mig i sin Begejstring 2 Stole og en Måtte til Huset i Haven! Og hun medbragte ½ Pund fin Kaffe og en Pose The! med mange Undskyldninger! Hun kom til Kaffe og blev til Aften; da vi sad ved Aftensmaden, kom Pan og Helga – de havde selv Mad med – samt Madeira på en Sodavandsflaske; vi drak så The, - Pan sagde, at mit Digt til Bodilds Fødselsdag var bleven læst op ved Bordet og havde gjort stor Lykke – det første Vers lød sådan
 Ingen Læge er som du 
 når vort Legem går i tu
 eller Sjælen bløder - 
 Lige vel var Legemspragt
 som vor sarte Sjæledragt
 du med Omhu bøder -!
 osv. 
 Nå – Gæsterne gled ved 8 Taget. Så havde jeg Fru Weirsøe og hendes Søn m Kone inviteret op til ,,Igang” på Huset – en Flaske Portvin og herlig Is fra den lille Konditor, som åbnede en Iskagebod 1ste Pinsedag i den nederste Ende af Fru Weirsøes Have – Isen var lavet af Piskefløde. – mange Æg – herover hjemmelavet Jordbærsaft! Jeg så selv om Formiddagen det altsammen dernede. 
 Og – vores Hus er altså rejst! Det stod der, da jeg om Tirsdagen kom derud – og det er bedårende! Ligger omtrent midt i Haven – omgivet af blomstrende Æbletræer! Ryggen af det vender ind mod Stenhegnet til Hareskoven! ( [”(” overstreget] Manden rejste det for 20 Kroner! Fru Weirsoe havde bedt om Lejen for 10 Måneder forud, da hun var i stor Nød – så skrev jeg til Be og bad om 100 Kr – og Be sendte mig 130! de 30 skrev hun var Rentepenge for Juni Termin! Jeg skrev omgående og takkede – hvor var jeg dog rørt! Hun skrev endda så sødt, at jeg skulde skrive, når jeg var i Nød! Du kan tro, jeg var glad og lettet! Nu får vi betalt vore Gas + Lysregninger, så mangler kun Telefonen (41.00 Kr!) det er jo en vanskelig Sommer at klare med alle de Rejser og de to Huslejer, men så hjælper det jo svært til næste År, når vi kun har en extra Husleje på 5 Kr. mdl. for Grunden derude; og jeg håber jo også på hel Friplads til Nus. Telefonen må jeg jo bevare, især hvis du nu kommer – til Elever osv. (måske kan du få den lille Goldschmidtpige! på Nussets Alder – de kan da betale!) 
 (Her ringede jeg til Fru Goldschmidt, med hvem jeg nu har hafte [e i ”hafte” overstreget] en lang Sludder, hun bad mig derhen til Fredag Aften – vi kan så storartet sammen, så det glæder jeg mig til.) 
 Men nu slap jeg vist Tråden – du gider vel snart heller ikke læse mere – sikken et Brev, så langt! 
 Jo, det var Huset. Det er rejst. I Sommer vil jeg selv tjære det udvendig med rød Tjære (som de svenske Huse, du ved) af Fru Petersens Mand her i Huset – får jeg Opskrift på alt desangående, han er Maler; i Ferien maler jeg det indvendig. Og tænk dig – Fru Weirsøe har givet mig Lov til at lægge ligeså mange Havesager jeg vil i Jorden – hun er for gammel til at rode med alt det og har kun Frugttræerne – men der er Masser af ubenyttet Jord; jeg gravede og lugede et stort Stykke i Pinsen, der skal jeg nu lægge Ærter på Lørdag samt så Karse, Radiser, Gulerødder osv. Rabarber vil jeg også etablere – Pladsen er ubegrænset og Jorden extra fed og god – hvad synes du dog! Redskaber har Fru Weirsøe – og hun er bare glad over at få Jorden dyrket. Vi har allerede i Pinsen lavet et lille rundt Bed foran Huset og sået Sommerblomster deri; et andet Bed har jeg beplantet med Sager, som jeg har gravet op i Skoven: en blå Anemone, Kodriver og Liljekonvaller – af de sidste vrimler det overalt i Skoven. Nus har bestemt, at Huset skal hedde ,,Thopedeaborg”! Nus er som jeg – lyksalig over alting derude. Ja, Junge – sikken vi kan få det! Vi må bygge en Stue til til Huset, som kan være din og Manses – så skal vi alle arbejde i Haven og så kan vi leve af den! 
 Træ og Bærfrugt sælger Fru Weirsøe os billigt – der er Masser! og herlige Sorter. Det er – Paradis! 
 Sig til Elle, at jeg fatter ikke, hvorfor hun ikke har sendt mig Garnet til Kaffedugen. – På Kontoret skal det nok gå, det kniber jo lidt at holde til 8 Timers Regning hver Dag, men det lysner dog lidt nu med at begribe det og min lille Kollega er henrivende sød! Så det går nok – Forholdene er behagelige – Arbejdet ganske selvstændigt. Det morer men trætter mig – nej omvendt – trætter men morer mig. Alt går, når Grunden i ens Tilværelse er god – og – Huset! 
 Kom så! Tusinde Hilsner fra din Dis.
 Ark 5, s.1. Venstre margin lodret. 
 Nu skal jeg læse dit Brev for 3die Gang – og så ned i Kassen med dette – og så i Seng! Hils Be og Elle og alle dine!</t>
+  </si>
+  <si>
+    <t>1926-09-01</t>
+  </si>
+  <si>
+    <t>Louise Brønsted</t>
+  </si>
+  <si>
+    <t>4 København
+Rolfsvej 17</t>
+  </si>
+  <si>
+    <t>USA
+New York City
+Chemical Department</t>
+  </si>
+  <si>
+    <t>Adam Afzelius
+Agnes Afzelius
+Aschehoug
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Adam Goldschmidt
+Alfred Goldschmidt
+Victor La Mer
+Janna Schou</t>
+  </si>
+  <si>
+    <t>Johannes Brønsted var gæsteprofessor ved flere universiteter i USA. 
+Rossia var Astrid Warberg-Goldschmidts arbejdsplads; et forsikringsselskab. 
+Astrid Warberg-Goldschmidts bog "Den synske. En moderne Spaakvindes Optegnelser" udkom på Hasselbalchs Forlag 1925.
+Astrid Warberg lejede en tid en grund i Hareskov. Hun dyrkede grøntsager og blomster dér, og hun fik opført en kopi af barndommens legehus.
+Ukendte: Bib. Jakobsen, Johannes Apotek, Frk. Ludvigsen, Rastrups, Ivar, Frk. Jakobsen, Dich.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8417</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt sidder på sit arbejde og skriver brev. 
+Alle ansatte på forsikringsbureauet skal 10 % ned i løn.
+Der er planer om at udgive Astrids bog i USA.
+Ina Goldschmidt er - meget hurtigt - blevet forlovet med Adam Afzelius. Det er godt, at hun kommer væk fra sin far. Astrid foreslår, at Ina flytter hjem til hende og holder hus (uden løn) for at lære det. Måske giver Alfred stadig månedspenge. 
+Lejemålet i Hareskoven ophører nu.
+Astrid foreslår, at Ellen/Bes Brønsted kommer hjem til hende og renskriver Søibergs nye bog mod betaling pr. side. Louise må tage stilling til dette og evt. kontakte Ellen.
+Ellen har lige været på Båxhult og i Malmø og Limhamn.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ogWb</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru cand polyt. Louise Brønsted
+c/o Prof. Dr. V. K. La Mer
+Chemical Department
+Columbia University
+New York City
+U.S.A.
+[På kuvertens bagside, fortrykt og delvist overstreget:]
+"ROSSIA"
+Toldbodgade
+København
+[På kuvertens bagside; håndskrevet:]
+Afs. A Warberg
+Rolfsvej 17 4 F
+Copenhagen
+Denmark - 
+[I brevet:]
+Rossia, 1 Sept 1926.
+Kæreste Lugge!
+Mon jeg dog ikke kan skumle mig til at få skreven et lille Brev i Dag - min strenge Chef sidder ganske vist lige bagved mig, men han er i Øjeblikket stærkt optaget af "Kontoranliggender" med en lille herværende Veninde - disse Samtaler er ofte vor Redning hernede og giver os Anledning til små kærkomne Pauser - den, der ikke har rent Mel i Posen, har gerne så travlt med at skynde disse, så vi andre glider ubemærket gennem Kontrollen - huha - jeg har regnet lige siden Kl 8 i Morges - 46000. 21/32 ‰ - 10 % osv. - jeg kan dette, Lugge, men hvor det matter - Side op og Side ned i hele Verdens Møntsorter, hvoraf engl. £ er hamprest - men tænk, at sådant dog altså kan læres! Jeg betaler gerne denne Pris for at slippe herfra på Slaget 4 hver Dag - der er ikke mere noget der hedder at tage Posten - 
+Men tænk dig - forleden sprang Bomben - vi blev alle sat 10 % ned i gage - for mig er det 27 Kr pr Måned! Her var Jammer og vilde Veklager over hele Linjen - Afdelingscheferne græd næsten højest og gik til Gangheden, men intet hjalp - og nu siger de jo at Pristallet (som du måske fatter?) - at det går op igen så sidder vi kønt i det allesammen (siger man) ["(siger man)" indsat over linjen]. Nå, vi skal jo igennem. Jeg må i denne Forbindelse fortælle dig at Bib Jakobsen (fra H Johannes Apotek), har lagt sig i Selen for at få min Bog oversat i USA - og nu er der indløbet et temmelig lovende Brev fra en efter Sigende meget dygtig og indsigtsfuld Dame i New York - en dansk Frk Ludvigsen - som vil oversætte den - evt. til et Magasin, hvilket hun mener vil give det bedste økonomiske Udbytte - så hvem ved - - det er spændende!
+Måske har du allerede hørt fra dine Unger, hvordan det er gået Sjums? At hun jo tog op til Rastrups og var der sammen med dem allesammen - bl.a. Adam Afzelius - med hvem hun 10 Dage efter returnerede til mig i Hareskov - sigende, at de var rigtignok forlovede! Nå ja, jeg synes i hvert Fald godt om Agnes - med hvem jeg hurtig blev konfronteret og gode Venner, dus etc. Hun og Ivar - samt Adam Afz. ["Afz." indsat over linjen] og Sjums (Frk Jakobsen foreslår, at vi kalder de to Adam'er for den gamle og den nye Adam!) besøgte mig kort efter en Aften på Rolfsvej, hvor vi fik en uhyre festlig Aften ud af det - Ivar er også vældig sød - ja, det er Adam jo også - men mere veg i det - og foreløbig altfor glødende forelsket til at han kan bedømmes rigtig.
+Som "Fremtid" betragtet - synes det mig ikke absolut tillidsvækkende - men foreløbig ser det jo ud til at skulle bringe Sjums væk fra de højst deprimerende Forhold hos Alfred i Malmø - de to ødelægger langsomt hinanden -. Nu har vi lagt den Plan, at Sjums skal komme til mig i Vinteren og styre Hus for Nus og mig - samtidig med at hun lærer sig selv at styre Hus for sådan en lille Familie. Hun får så en minimal Gage - i Håb om, at Alfred opretholder Månedspengene - og jeg kan så se at komme til Rette med Lønreduktionen, samt komme til Hægterne efter Somrens absolute Leven langt over Evne; fra 1 Okt. ophører Lejemålet i Hareskov - dvs denne 1 Sept. betaler jeg Husleje sidste Gang derude - det vil jo lette svært - en hel Friplads til Nus i det kommende År. Dich rejser 1ste November og nu skriver Sjums, at hun vist ikke kan komme før 1ste December; så har jeg nu fået en Idé, som jeg skynder mig at forelægge dig. Bes går jo ledig - jeg har lige fra Aschehougs Forlag faaet Tilbud om at maskinskrive Søibergs nye Roman, nu foreslår jeg, at Bes kommer til mig i November - uden Løn - men med Ret til at skrive 5 Sider Søiberg om Dagen - à 0,35 Øre = Kr 1,75, hvilket giver på den Måned Kr 49.00 + Drikkepenge - 1 Kr for at runde af til 50.00. Det vilde være vidunderligt for begge Parter, synes du ikke? Jeg kunde så skrive 10 Sider om Aftenen og vi kunde derved få Bogen til Side - det er altid expres ved Søibergs Bøger, de kommer i sidste Øjeblik - og skal i Trykken til Jul. Nu taler jeg også med Bes - men skriv nu omgående til hende, hvis du billiger Planen. Hun er jo på Båxhult for Tiden - var først med Sjums i Malmø - de bilede og festede ordentlig - var til Karneval i Limhamn, Bes som sort Djævel, besat med Vaskebjørnshaler - gjorde enorm Lykke, skrev Sjums, havde en tro Kavalér hele Aftenen og morede sig glimrende. Ja, nu må jeg slutte - men det var også et langt og godt Brev (!) - Tak for Hilsenen, som Lomme telefonerede til mig. Dejligt at I har det godt - jeg glæder mig meget på Jeres Vegne. Hils nu dine Herrer! 
+Og Tusinde Hilsner til Dig selv, kæreste Lugge, fra Din Dis</t>
+  </si>
+  <si>
+    <t>1926-09-17</t>
+  </si>
+  <si>
+    <t>Conn. U.S.A.
+New Haven
+c/o Malcom</t>
+  </si>
+  <si>
+    <t>Adam Afzelius
+Agnes Afzelius
+Kaj Afzelius
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+- Frank, sangerinde
+Alfred Goldschmidt
+Ina  Goldschmidt
+Johannes Hohlenberg
+- Larsen, chef i Rossia
+Harriet Rastrup
+Janna Schou
+Rudolf Steiner
+Harry Søiberg
+Minna Warberg
+- Weirsøe</t>
+  </si>
+  <si>
+    <t>Planen med Bes: Astrid havde foreslået, at Ellen/Bes Brønsted skullehjælpe hende med at maskinskrive Søibergs nye roman mod betaling. 
+Adam Afzelius har været i Malmø: Alfred Goldschmidt, som var Astrids eksmand og far til Ina/Sjums Goldschmidt, boede i Malmø.
+Astrid lejede en tid en have i Hareskov, og hun fik bygget en kopi af barndommens legehus, Thorpedeaborg, på grunden. efter lejemålets ophør havde hun lov til stadig at benytte bygningen. 
+Oversættelsen: Astrids bog "Den Synske. En moderne Spaakvindes Optegnelser" var ved at blive oversat til engelsk for at blive trykt i et magasin.
+Hauser kan være flere personer. Dr. Hansen, Dr. Larsen, Zeuthen, Dich og Frk. Ludvigsen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8418</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/4Ofa</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+3
+Fru cand polyt. Louise Brønsted
+c/o Prof Dr. V.K. La Mer
+Chemical Department
+Columbia University
+New York City
+U.S.A.
+[Fire af linjerne i adressen er overstreget. Til venstre for den er med anden skrift indsat:]
+c/o Malcolm
+106 Bishop St
+New Haven
+Conn.
+[På kuvertens bagside er påklistret en lap papir med teksten:]
+Afs.
+A Warberg
+Rolfsvej 17 4
+Copenhagen F
+(Denmark) 
+[Under teksten en tegning med indsatte pile - ligner et vejkryds med angivelse af kørselsretninger)
+[I brevet:]
+Rossia. 17 Sept. 1926.
+Kæreste Lugge! Der er langt til Amerika, og der kan ske meget imellem hvert Brev, der når frem; jeg synes, der sker så meget nu bestandig. Men allerførst Tak for dit indholdsrige Kort - hvor er det i Grunden forunderligt, at sådan en lille åben, tætbeskreven Lap Papir ganske alene kan gå den lange Vej over Hav og Land og nå hertil - ligeså fin og klar, som da du sendte den afsted - på mange Områder er der dog god Orden i Verden. 
+I Dag er det 21 År siden jeg fik Sjums - det er i den Anledning, at jeg synes der må festes med et Brev til dig - det tør tilmed foregå ret fredeligt - og med Blæk - idet Hr Larsen har forladt Kontoret med den Besked, at han blev væk et Par Timer; nu har jeg for Samvittighedens Skyld gjort alt mit Arbejde, så jeg er helt à jour med alt det løbende - og så kan vi i god Ro få en lille Sludder. 
+Min Plan med Bes var jo nok god - men jeg havde bare ikke taget i Betragtning, at Søibergs Bog jo ikke varer evigt - vi er allerede langt over Halvdelen; Bes har jo fået det hver Lørdag - Søndag - når jeg er i Hareskov hun har tjent 17 Kroner hidtil, ["hidtil" indsat over linjen] som da også er Penge - og tillige en god Øvelse - vi får dem, når Bogen er færdig, han er en prompt Betaler.
+Desuden - er det Planen - er det nu slået fast, at Sjums kommer 1ste November og bliver min Husbestyrerinde! Det er jo i og for sig en meget stor Begivenhed for os begge to! 
+Adam Afzelius har været i Malmø nu i Torsdags, og det skal være falden udmærket ud; hvilket vel altså må betyde, at Alfred har syntes om ham - og siden han nu pludselig gav Lov til, at Sjums må være hos mig - det har ellers kneben svært med det - han havde først tilbudt hende, at hun måtte komme til Frankrig eller Tyskland - noget hun før forgæves har bedt om - men nu var hun jo ikke oplagt til dèt.
+Jeg forestiller mig - og Sjums med - at Alfred efterhånden kan lirkes til at komme op på Rolfsvej - først når kun Sjums er der - siden gradvis jeg - for tænk hvor rart for alle Parter, hvis vi kunde komme til at stå lidt venskabeligt overfor hinanden - og er der Grund til andet nu efter så mange Års Forløb! han gør sig jo så ensom og får det så trist på den anden Måde -. Det er kunstig for mig pludselig at være dumpet så voldsomt ind i denne nye Familie - det er, som om jeg har kendt Agnes altid - hvor er hun dog sød og frisk og naturlig; jeg var derude en Aften, hvor Fatter Afzelius også var der - men ham bryder jeg mig nu ikke noget om - skønt vi jo er Meningsfæller - han er meget ivrig Antroposof. Men han interesserer mig ikke desto mindre slet ikke. Derimod synes jeg vedvarende ganske godt om Adam - jeg tror, han er en sød Fyr; desuden var Rastrups der den Aften; Harriet har da udviklet sig voldsomt til sin Fordel - hun var ganske henrivende - hvor er hun dog vidunderlig smuk - og en dejlig Stemme har hun også. Rastrup er et prægtigt Menneske - han og jeg faldt øjeblikkelig sammen og det var også med ham, som om vi have kendt hinanden altid - du kan tro, at vi kan snakke sammen! man må også derude have fået nogen Sympati for mig, i hvert Fald efterkom de alle med stor Begejstring min Invitation til Hareskov til i Søndags - Fru A fx. Inse - og Rastrups - trods det halvdårlige Vejr kom de cyklende derud alle 4 - vi havde netop opgivet dem og sad nede i Thopedeaborg ved en yderst hyggelig Kop Kaffe - med et lille Petroleumsapparat, der stod og småvarmede henne på Køkkenbordet - så kom de myldrende; vi blev siddende dernede allesammen - Dich lavede hurtig mere Kaffe og smurte mere Brød til Marmeladen - og vi havde en storartet Eftermiddag; nu spekulerer vi jo vanvittig på Livsstilling til Rastrups - de har jo snart ikke flere Penge - men derimod er Harriet på 4 Måned; Agnes har sagt, at nu kunde de ikke længere lægge Beslag på Jeres Gæstfrihed - de har jo sovet hos Jer - men spist og været hos Agnes, så i Dag skulde de cykle hjem til Vesterlyng - hvad det nu er bleven til - for det øsregner.
+Rastrup hentede ig heroppe igår for at få en hel Masse Steiner-Bøger (ja, Lugge - han har læst èn - og vil nu have fat i så mange som mulig!) - men i Mellemtiden havde jeg ringet hjem, og da der ikke var kommen Søiberg Manuskript, så Aftenen mod Sædvane var fri, så spurgte jeg Rastrup, om han ikke vilde med hjem, spise Middag hos mig, og så kunde vi tale sammen - og det var han vældig med på - vi talte uafbrudt på hele Hjemvejen - og siden hjemme lige til Klokken 9, da jeg syntes, han måtte hjem til Harriet, som længtes efter ham, og de skulde jo starte Kl 6 næste Morgen - så drog han afsted - med et helt lille Bibliotek på Cyklen - hvor er det 
+II/
+dog herligt sådan ganske uventet at møde en glødende begejstret Meningsfælle! 
+Nå - du ser lidt forstemt ud - vi forlader dette.
+I Morgen - Lørdag, som er vores næstsidste Hareskov weekend - skal vi have en lille fest derude - det var til en Begyndelse mig, der havde indbudt den lille russiske Frk Frank heroppe fra til at komme ud og synge - hun synger som en Engel - eller dog som en Nattergal - eller i hvert Fald vidunderligt. Vi har haft hende derude engang før - Dr. Larsen er meget begejstret for hende, og da han hørte, hun skulde komme igen, syntes han det var morsomt at arrangere en hel Musikaften, så nu har han indbudt Dr. Hansen fra Kuranstalten - som synger en Fru Zeuthen - som spiller Klaver ["Klaver" indsat over linjen] visnok gift med en Zeuthen fra Fogdarød - men nu skilt.), desuden vil vores Doktor spille Violin, hvilket han gør meget smukt; jeg har bedt Hohlenberg, som spiller Violin og Klaver - så vi bliver efterhånden 8 - med os selv - 9 med Nus, som har fået Lov at være oppe - hun var i Anl. af Festen et Ærinde i Hareskov igår - helt alene! hun var meget stolt - blev hverken fulgt til Sporvogn eller Bane.
+Je har lavet Deviser - til de sidste hører da, synes jeg da, disse to - - til Dr. Hansen, som skal være meget tilbedt af Damerne -
+Når Dr. Hansen for Damerne synger kan den langt bedre en Steinach forynger.
+og til Hohlenberg -
+Hr. Hohlenberg - hyldet i Visdommens Toga
+en Kender af Keops og Hauser og Yoga!
+- det sidste lyder da af noget! 
+Festen skal begynde med Vin nede i Doktorens store pragtfulde Havestue - derpå Musik oppe i min do.do. Altanstue ovenpå - og ud på Aftenen serveres Smørrebrød m Snaps og Øl nede i Fru Weirøes kæmpestore, trefags Spisestue, som den Aften skal oplyses alene med Stearinlys - som til dels anbringes på de høje Paneler langs Væggene og dels på det store Bord. Fru Weirøe har helt igennem det rette Kunstnersind også hendes Livskunst er vidunderlig - så Festen skal nok blive god. Frk Frank og Hohlenberg overnatter - sidste nede i Thopedeaborg; de andre menes at ville tage Bil til Bagsværd - så vi er uafhængige af Toget. - Dich har siddet og syet mig et henrivende, hypermoderne Kostume af en gammel blommefarvet Silkekjole, som Minna engang har foræret mig - af Nederdelen en smuk lang Kosakbluse - og af Livet, der var med grå Broderier - en stram, kort Nederdel - lysegrå Strømper og sorte Ruskindssko fandtes - så hele Gallatoilettet har bogstavelig ikke kostet en rød Øre - og er dog aldeles nydeligt - over Kosakken Sjumses brogede Pariserhalsbånd, som hun havde med hjem til mig - engang imellem er det nu dejligt at have noget pænt på. -
+Har du ikke Lyst at hilse på min amerikanske Oversætterinde i New York Frøken Elisabeth Ludvigsen - 246 Fifth Avenue New York City - hvis du kommer der i Nærheden - forresten er det måske naivt af mig at foreslå det - jeg tænker mig, at Afstandene i New York er så store, at man overhovedet ikke kommer i Nærheden af hinanden.
+For jeg har vel skreven om det med Oversættelsen? Ja, det har jeg. 
+åh, hvor det regner! og vi havde aftalt, at Nus skulde gå mig i Møde - et helt nyt Arrangement, som vi havde glædet os sådan til. I Dag begyndte vi atter med vores små Morgenture - Kontortiden er nu atter Kl. 9 - nu går vi hjemmefra lidt før 8, og så kan jeg nå at følge hende helt op på Skolen - vi er begge så glade ved den lille Morgentur.
+Ja, så var der vist ikke mere dennegang - jeg har sagt til dine Unger, at de burde cykle ud til Hareskov og hilse på mig - hvilket de også synes!
+Vort Lejemål hører op 1ste Okt - men Thopodeaborg har vi jo - og jeg tænker, vi oftere tager derud om Søndagen.
+Så Farvel for dennegang - og endnu engang Tak for det indholdsrige Kort; jeg glæder mig over, at du har så meget Udbytte af Rejsen - ja, hvor må det være svimlende - men også opbyggende og styrkende for ens fremtidige Liv og Virksomhed. Hvad siger Peter?
+Hilsner til Jer alle tre!
+Din Dis</t>
   </si>
   <si>
     <t>1926-11-19</t>
   </si>
   <si>
     <t>Kjerteminde</t>
   </si>
   <si>
     <t>Christian Caspersen
 Thora Caspersen
 Adam Goldschmidt
 Ina  Goldschmidt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Christine  Mackie
 Ellen  Sawyer
 Janna Schou
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Laura Warberg døde 10. april 1926. Derfor fordelingen af hendes ejendele til andre. 
 Johanne/Junge Larsens håb om, at det hos Astrid Warberg må "vende sig til det gode": Sagen handler formodentlig om, at Astrids datter, Janna/Nus Schou var gravid og i hast skulle giftes med barnets far, Adam Afzelius.</t>
   </si>
   <si>
@@ -1253,59 +1422,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A1yu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/seLA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rZOF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Lrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btoB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DS1x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZMM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ulEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Llv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ukdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1CL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zTQH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kwnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fqbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZrmT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A1yu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/seLA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rZOF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Lrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btoB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DS1x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZMM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ulEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Llv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ukdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1CL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WKzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zTQH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kwnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogWb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Ofa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fqbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZrmT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M23"/>
+  <dimension ref="A1:M25"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -2190,147 +2359,237 @@
       </c>
       <c r="I21" s="5" t="s">
         <v>158</v>
       </c>
       <c r="J21" s="5" t="s">
         <v>159</v>
       </c>
       <c r="K21" s="5" t="s">
         <v>160</v>
       </c>
       <c r="L21" s="6" t="s">
         <v>161</v>
       </c>
       <c r="M21" s="5" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>15</v>
+        <v>164</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>53</v>
+        <v>166</v>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="K23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L23" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="M23" s="5" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D23" s="5" t="s">
+      <c r="D24" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E23" s="5" t="s">
-[...26 lines deleted...]
-        <v>178</v>
+      <c r="E24" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="K24" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="L24" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="M24" s="5" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="G25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="J25" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="K25" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="L25" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="M25" s="5" t="s">
+        <v>195</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
+    <hyperlink ref="M24" r:id="rId29"/>
+    <hyperlink ref="M25" r:id="rId30"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>