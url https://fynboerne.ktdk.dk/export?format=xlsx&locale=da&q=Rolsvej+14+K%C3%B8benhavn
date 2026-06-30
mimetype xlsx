--- v0 (2026-05-13)
+++ v1 (2026-06-30)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="72" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="78" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -327,50 +327,76 @@
 Det engelske citat stammer fra Shakespeares sonet nr. 29, "No fear".
 Ellen Sawyer og Thøger Larsen havde muligvis et forhold.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1765</t>
   </si>
   <si>
     <t>Det er dejligt, at Thøger Larsen fik en rejse, men ærgerligt at han ikke er hjemme, mens Astrid er på besøg. Ellen vil komme til Lemvig 14 dage senere, og Astrid må spørge, om Thøger L. da er hjemme. 
 Astrids cykel punkterede fire gange dagen før, og hun fik ikke noget mad, men hun har så meget solskin i sit hjerte, at det intet betød. Ellen beder om, at Astrid brænder brevet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/xZQz</t>
   </si>
   <si>
     <t>[Kuvertens forside:]
 Fru Astrid Warberg
 adr) Hr. Redaktør Thøger Larsen
 Lemvig
 Jylland
 [På kuvertens bagside:]
 Rolfsvej 17 5s. Kbh
 [I brevet:]
 Kære lille Disser
 Du skal have et Feriebrev til fra mig. Jeg er alligevel hele Tiden med jer i Tankerne deroppe. Det er herligt, at I har sådan et dejligt Vejr, men på den anden Side, hvad kan det nytte, naar han ikke er hjemme. Jo, du kan tro jeg har glædet mig over, at han fik den Rejse og kommer ud i Luften og Solen og kan le og more sig sammen med sine Gefreiter, - men det er nu kedeligt, at det netop er mens du er der. I kan sikkert glimrende sammen og jeg er glad over, at I har funden hinanden. – Naturligvis tænkte jeg på, at han vilde sætte Pris på Silkestrømperne. – 1000 Tak for dine Breve. Jeg har læst dem Masser af Gange og kan dem udenad. – Ja, du har Ret I alt hvad du skriver idag. Sig – nej – sig ingenting. Det behøves ikke. – Men Disser, om alt gaar vel, er jeg der selv idag om 14 Dage. Måske rejser jeg om Natten, - Onsdag Nat Klk 12 fra Odense, så vilde jeg være der Klk 1 Torsdag Middag. Jeg kommer hjem fra Elever ved 8-9 Tiden Onsdag Aften [”Onsdag Aften” indsat over linjen] og dersom Vejr og Vind er gunstige kunde jeg cycle til Odense. Men jeg skriver det ikke til Thyra for at hun ikke skal have Ulejlighed med Middagsmad – og jeg kan jo ikke sige det helt bestemt før jeg ser hvordan Vejret er. Jeg kan gå hen på Afholdshotellet og spise. Men se, i al Fortrolighed at få at vide af Thøger om han er væk den Dag, for det var jo flovt at rejse hele Natten og så komme og der ingen var hjemme. Hvis han er hjemme behøver han ikke at lade mig noget vide. Bed ham om denne ene Gang være Diplomat, - det er jo kun af Hensynsfuldhed. Kommer han ikke hjem før du rejser (hvad jeg da haaber), så gør ikke noget ved dette. I gør vel rent i hans Kontor, mens han er væk. Det må være morsomt at gaa og ordne med hans Sager. Er det ikke henrivende?
 Igaar, da jeg var på Elevtogt punkterede min Cycle 4 Gange. Jeg vandrede fra den ene Cyclesmed til den anden og kom hjem med flad Ring Klk 11. Ingen Mad fra Klk 12 Middag og her var lukket og slukket så jeg kunde heller ingen Aftensmad få. Men Dis, - ikke et Sekund var jeg utålmodig eller ked af det – sådant et Solskin har jeg i mit Hjærte, at jeg slet ikke kan mærke sådanne Småting. Når Verden gaar mig imod ”then haply I think on thee, and then my state like to the lark at break of day from sullen earth sings hymns at heaven gate” Gud give jeg kunde øse ud af Lykke og Solskin så den jeg skinnede på ikke vidste om han var i denne el. i den anden Verden. Jeg vilde ønske jeg var 100 Gange mere værd end jeg er, så jeg kunde være noget Disser, - du må og skal brænde det Brev. Du kan nok nå at skrive et lille Brev til Lørdag Aften, så jeg kan vide om Ærendet er udført og om du har brændt dette. Jeg tænker på jer hele Tiden og er mere der end her Hils dem! Hvor er de søde mod dig. Din E</t>
+  </si>
+  <si>
+    <t>1922-12-13</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1810</t>
+  </si>
+  <si>
+    <t>Thøger Larsen beder Astrid/Dis om at hilse Ellen Sawyer. Astrid må ikke pine sig selv for meget.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/p1CL</t>
+  </si>
+  <si>
+    <t>[Med blyant på kuvertens forside:]
+14 Dec 1922
+[Med sort blæk på kuvertens forside:]
+Fru Astrid Warberg
+Rolfsgade 17 4 5 ["4" er overstreget]
+København
+[Med blyant i brevet:]
+Kære lille Dis!
+Tusind Tak for alt. Ser du Elle saa hils tusinde Gange. Pas nu paa ikke at pine dig selv mere end nødvendigt. Tak Dis. Din T.</t>
   </si>
   <si>
     <t>1923-01-23</t>
   </si>
   <si>
     <t>Louise Amstrup
 Niels Elgaard Amstrup</t>
   </si>
   <si>
     <t>Ølstedgaard</t>
   </si>
   <si>
     <t>København
 Rolfsvej 14</t>
   </si>
   <si>
     <t>Adelheyde Syberg
 Christine Warberg
 Andreas Warberg, Albrechts far</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt renskrev tilsyneladende LouiseAmstrups/Tante Visses håndskrevne erindringer og slægtshistorie.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1405</t>
@@ -498,59 +524,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/0Uwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CGlF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WNSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/30GW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/0Uwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CGlF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WNSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1CL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/30GW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M8"/>
+  <dimension ref="A1:M9"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -842,84 +868,128 @@
         <v>58</v>
       </c>
       <c r="K7" s="5" t="s">
         <v>59</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>60</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="5" t="s">
+      <c r="E8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="F8" s="5" t="s">
+      <c r="K8" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="G8" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H8" s="5" t="s">
+      <c r="L8" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="I8" s="5" t="s">
+      <c r="M8" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="J8" s="5" t="s">
+    </row>
+    <row r="9">
+      <c r="A9" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="K8" s="5" t="s">
+      <c r="B9" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="L8" s="6" t="s">
+      <c r="D9" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="M8" s="5" t="s">
+      <c r="F9" s="5" t="s">
         <v>71</v>
+      </c>
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="L9" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
+    <hyperlink ref="M9" r:id="rId14"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>