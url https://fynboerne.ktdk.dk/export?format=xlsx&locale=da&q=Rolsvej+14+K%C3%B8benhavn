--- v1 (2026-06-30)
+++ v2 (2026-08-15)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="78" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="87" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -329,54 +329,92 @@
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1765</t>
   </si>
   <si>
     <t>Det er dejligt, at Thøger Larsen fik en rejse, men ærgerligt at han ikke er hjemme, mens Astrid er på besøg. Ellen vil komme til Lemvig 14 dage senere, og Astrid må spørge, om Thøger L. da er hjemme. 
 Astrids cykel punkterede fire gange dagen før, og hun fik ikke noget mad, men hun har så meget solskin i sit hjerte, at det intet betød. Ellen beder om, at Astrid brænder brevet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/xZQz</t>
   </si>
   <si>
     <t>[Kuvertens forside:]
 Fru Astrid Warberg
 adr) Hr. Redaktør Thøger Larsen
 Lemvig
 Jylland
 [På kuvertens bagside:]
 Rolfsvej 17 5s. Kbh
 [I brevet:]
 Kære lille Disser
 Du skal have et Feriebrev til fra mig. Jeg er alligevel hele Tiden med jer i Tankerne deroppe. Det er herligt, at I har sådan et dejligt Vejr, men på den anden Side, hvad kan det nytte, naar han ikke er hjemme. Jo, du kan tro jeg har glædet mig over, at han fik den Rejse og kommer ud i Luften og Solen og kan le og more sig sammen med sine Gefreiter, - men det er nu kedeligt, at det netop er mens du er der. I kan sikkert glimrende sammen og jeg er glad over, at I har funden hinanden. – Naturligvis tænkte jeg på, at han vilde sætte Pris på Silkestrømperne. – 1000 Tak for dine Breve. Jeg har læst dem Masser af Gange og kan dem udenad. – Ja, du har Ret I alt hvad du skriver idag. Sig – nej – sig ingenting. Det behøves ikke. – Men Disser, om alt gaar vel, er jeg der selv idag om 14 Dage. Måske rejser jeg om Natten, - Onsdag Nat Klk 12 fra Odense, så vilde jeg være der Klk 1 Torsdag Middag. Jeg kommer hjem fra Elever ved 8-9 Tiden Onsdag Aften [”Onsdag Aften” indsat over linjen] og dersom Vejr og Vind er gunstige kunde jeg cycle til Odense. Men jeg skriver det ikke til Thyra for at hun ikke skal have Ulejlighed med Middagsmad – og jeg kan jo ikke sige det helt bestemt før jeg ser hvordan Vejret er. Jeg kan gå hen på Afholdshotellet og spise. Men se, i al Fortrolighed at få at vide af Thøger om han er væk den Dag, for det var jo flovt at rejse hele Natten og så komme og der ingen var hjemme. Hvis han er hjemme behøver han ikke at lade mig noget vide. Bed ham om denne ene Gang være Diplomat, - det er jo kun af Hensynsfuldhed. Kommer han ikke hjem før du rejser (hvad jeg da haaber), så gør ikke noget ved dette. I gør vel rent i hans Kontor, mens han er væk. Det må være morsomt at gaa og ordne med hans Sager. Er det ikke henrivende?
 Igaar, da jeg var på Elevtogt punkterede min Cycle 4 Gange. Jeg vandrede fra den ene Cyclesmed til den anden og kom hjem med flad Ring Klk 11. Ingen Mad fra Klk 12 Middag og her var lukket og slukket så jeg kunde heller ingen Aftensmad få. Men Dis, - ikke et Sekund var jeg utålmodig eller ked af det – sådant et Solskin har jeg i mit Hjærte, at jeg slet ikke kan mærke sådanne Småting. Når Verden gaar mig imod ”then haply I think on thee, and then my state like to the lark at break of day from sullen earth sings hymns at heaven gate” Gud give jeg kunde øse ud af Lykke og Solskin så den jeg skinnede på ikke vidste om han var i denne el. i den anden Verden. Jeg vilde ønske jeg var 100 Gange mere værd end jeg er, så jeg kunde være noget Disser, - du må og skal brænde det Brev. Du kan nok nå at skrive et lille Brev til Lørdag Aften, så jeg kan vide om Ærendet er udført og om du har brændt dette. Jeg tænker på jer hele Tiden og er mere der end her Hils dem! Hvor er de søde mod dig. Din E</t>
   </si>
   <si>
+    <t>1922-02-14</t>
+  </si>
+  <si>
+    <t>Brevkort</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen</t>
+  </si>
+  <si>
+    <t>Hildesheim</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 4 København</t>
+  </si>
+  <si>
+    <t>Thyra Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1805</t>
+  </si>
+  <si>
+    <t>Thyra og Thøger Larsen er i Hildesheim, hvor der er henrivende.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DS1x</t>
+  </si>
+  <si>
+    <t>[Fortrykt på billedsiden:]
+HILDESHEIM KNOCHENHAUSER AMTSHAUS
+[Fortrykt på tekstsiden:]
+Franz Jander, Berlin W 62
+[Håndskrevet i adressefeltet:]
+Fru Astrid Warberg
+Rolfsvej 17 4
+København
+Dänemark
+[Håndskrevet i tekstfeltet:]
+Hildesheim 14/2 1922.
+Kære Dis! Ja, nu er vi i den herlige gamle By, Hildesheim, hvor der er mildt og henrivende. En Mængde Hilsner fra din heng. Thyra og Thøger.</t>
+  </si>
+  <si>
     <t>1922-12-13</t>
-  </si>
-[...1 lines deleted...]
-    <t>Thøger  Larsen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1810</t>
   </si>
   <si>
     <t>Thøger Larsen beder Astrid/Dis om at hilse Ellen Sawyer. Astrid må ikke pine sig selv for meget.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/p1CL</t>
   </si>
   <si>
     <t>[Med blyant på kuvertens forside:]
 14 Dec 1922
 [Med sort blæk på kuvertens forside:]
 Fru Astrid Warberg
 Rolfsgade 17 4 5 ["4" er overstreget]
 København
 [Med blyant i brevet:]
 Kære lille Dis!
 Tusind Tak for alt. Ser du Elle saa hils tusinde Gange. Pas nu paa ikke at pine dig selv mere end nødvendigt. Tak Dis. Din T.</t>
   </si>
   <si>
     <t>1923-01-23</t>
   </si>
   <si>
@@ -524,59 +562,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/0Uwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CGlF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WNSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1CL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/30GW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/0Uwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CGlF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WNSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DS1x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1CL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/30GW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M9"/>
+  <dimension ref="A1:M10"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -860,136 +898,178 @@
       </c>
       <c r="H7" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>57</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>58</v>
       </c>
       <c r="K7" s="5" t="s">
         <v>59</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>60</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E8" s="5" t="s">
+        <v>65</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E9" s="5" t="s">
-        <v>70</v>
+      <c r="E9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F9" s="5" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="I9" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="J9" s="5" t="s">
+      <c r="K9" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="K9" s="5" t="s">
+      <c r="L9" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="L9" s="6" t="s">
+      <c r="M9" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="M9" s="5" t="s">
+    </row>
+    <row r="10">
+      <c r="A10" s="5" t="s">
         <v>77</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="G10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="L10" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
+    <hyperlink ref="M10" r:id="rId15"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>