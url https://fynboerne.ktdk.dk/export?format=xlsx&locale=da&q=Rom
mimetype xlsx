--- v0 (2026-05-31)
+++ v1 (2026-09-01)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1775" uniqueCount="1146" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1797" uniqueCount="1162" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -71,65 +71,65 @@
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Vilhelmine  Larsen
 Christine Swane</t>
   </si>
   <si>
     <t>Johannes Larsen</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>København</t>
   </si>
   <si>
     <t>4000 Roskilde
 Revninge 5300 Kerteminde
 5466 Asperup
 Levring 8620 Kjellerup
 Scheelenborg 5390 Martofte
 5000 Odense</t>
   </si>
   <si>
-    <t>Anna 3 -
-Holger Begtrup
+    <t>Holger Begtrup
 Frederik  Bruun
 Alfred Eckardt
 Christian Eckardt
 Margrethe  Eckardt
 Valdemar Eckardt
 Marie Hansen, pige i huset hos Alhed og J. Larsen
 Niels Henriksen Kerteminde
 Erik  Jensen
 Jeppe Andreas Larsen
 Vilhelm Larsen
 - Lassen
 Clara Lindberg
 Morten Pontoppidan
+Anna  - tjenestepige hos Vilhelmine Larsen
 Alma Wandahl
 William Wandahl</t>
   </si>
   <si>
     <t>Familien Larsen er medlem af valgmenighedskirken i Kerteminde.
 Dykkere er ænder.</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Der er uorden i Johannes Larsens snavsede flipper. Man venter spændt på resultatet af Christian Eckardts auktion. Den gamle valgmenighedspræst i Kerteminde er død, og det er vanskeligt at finde en ny.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nvKp</t>
   </si>
   <si>
     <t>[Påtrykt tekst]
 J. A. Larsen
 Kjerteminde. den 16. Marst 1886
 Kjæreste Johannes!
 Mandagmorgen fik jeg Pakken, tog straks fat paa Trøjen vaskede den og idag er den hos Skræderen for at blive kantet og præsset den skal nok blive pæn min Ven hermed følger saa Mærker, Slips, Sæbe og om her ingen Penge bliver at faa saa vil jeg putte 1 Kr jeg har i Lommen paa Trøjen der hvor Mærkerne ere fæstede paa du modtog vel i Søndags Benklæderne Strømperne og 10 Kr som Du skulde bruge til Skolepenge
 Flipperne begriber jeg ikke du fik 11 med Dig og her er kun 4 af Linnigerne, de 2 andre ere jo fremmede Menneskers hvor faar du dem fra Johannes nu vasker vi dem og gjør saa Rede for at give dem til Ejeren, min Ven vi skal vaske imorgen og skal om alting gaar som vi tænker afsende Pakken med det rene Tøj Fredagmorgen; Vejret er ellers slemt i dag ingen Kjøbenshavnspost i dag Togene sidde vist fast i Nærheden af Roskilde vi vente med Længsel for at see Udfaldet af Eckardts Auktion, Billederne stod saa godt omtalt baade i Politikken og Nationaltidende, vor Herre forbarme sig dog over ham den flittige Mand, at der maa komme nogen ordentlig Indtægt ind for nu kan Fader ikke blive ved i disse daarlige Tider for Handelsmanden imorgen er det Valdemars Fødselsdag og Fredag er det Alfreds tænk dog han er 20 Aar og er ikke kommen i nogen Stilling endnu, det er ogsaa tungt at der ikke er bleven en Plads for ham havde han dog blot havt Lyst til Søen saa kunde han jo godt have gaaet ind efter og derved tjent Overskud men raade dem noget vilde vi ikke for det maa jo dog komme fra ham selv hvad han afgjort har Lyst til hvor det er godt at Valdemar er saa fornøjet med sin Gjerning og tilfreds hos de Mennesker han er hos.
 Der kommer ingen af os til Revninge for at høre Begtrup jo Henriksen og han hørte at Folk spurgte om han ikke vilde være Præst men Svaret lød nej dertil føler jeg ingen Kald, idag prædiker her en Pastor Lassen fra Asperup og mulig kommer her i næste Uge en Pastor Brun fra Levring som seer ogsaa er paa Listen, rigtignok er her Ængstelse, for hans Gjæld er 11,000, og det er Menigheden bange for, her bliver vist et uroligt Møde for her er nu saa mange Partier der har en Candidat, skade at vi ikke fik Pontoppidan for der var omtrent Alle enige, men vor Herre har vel nok en til os, [tilføjet i margen] Onsdag
 for Fru Lindbergs Vedkommende er det jo godt for hun faar da Ro til at gaa ud af Hjemmet hun er en lille stærk Kvinde, vil ikke holde fast Pige – nu 1 Marts rejste Marie Hansen og saa har hun en lille Bypige – i Sommer skal hun saa blive her i Byen, deres Huslærer Erik Jensen har meldt sig som Stifter af en Skole, om han faar tilstrækkelig Antal jeg vilde ønske det for han er bestemt en dygtig Mand Sløjdskole vil han ogsaa have
@@ -1674,51 +1674,51 @@
     <t>Johannes Larsen har lejet sig ind på et værelse med fuld forplejning i Svanninge for at male på et billede i skoven.
 Peter og Elise Hansens fælles datter Elena Italia Hansen blev født under deres rejse i Italien. I voksenlivet blev Elena (kaldet Bimse) gift med Alhed og Johannes Larsens søn Johan (Lysse). 
 Alhed og Johannes Larsens førstefødte skulle tilsyneladende en tid have heddet Jeppe. Han kom til at bære navnet Andreas.</t>
   </si>
   <si>
     <t>Fritz Syberg (Baronen) har fået brev fra Peter Hansen, som fortæller, at han har fået en datter. Barnet er blevet indskrevet af myndighederne i Italien som Elena Italia Ansen. Det lykkedes ikke Peter Hansen at slippe for navnet Italia, og myndighedspersonerne forstod ikke navnet Hansen. - Hansen-familien tager nu i bjergene, og de planlægger at bo i Faaborg, når de kommer hjem.
 Fritz Syberg laver illustrationer til Pontoppidans Vildt. Jørgen Violin står model.
 Larsen står op kl. 6 og spiser senere god frokost, så han har kræfter til at male i skoven.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/NncU</t>
   </si>
   <si>
     <t>[Sva]nninge 16 Juli [noget af papiret mangler]
 Min egen Kæreste!
 Skønt jeg antager at Du faar dette Brev samtidig med det jeg skrev i Gaar vil jeg dog ikke undlade at skrive i Dag alligevel. Baronens fik i Gaar Brev fra Peter, han har faaet en Datter, som er tanto grasso og hans Kone siger hun er køn, hun er bleven indskreven et eller an[det] Sted og hedder, ja kan [jeg ik]ke huske det første, men [noget af papiret mangler] ikke mærkeligt, men [saa] hedder hun desuden Italia Ansen, det var ham ikke muligt at overtale Folkene der skrev til at lade være at kalde hende Italia, og vist heller ikke til at sætt[e et] H foran ansen. De ere meget glade ved at være dernede og flytter nu ud i Bjærgene hvor der efter Peters Beskrivelse maa være storartet, de vil bo i Faaborg i Vinter hvis de kan faa en Lejlighed der og opgive Theatermaleriet, bare de vilde. Jeg har haft storartet Vejr i dag og faaet godt fat paa det store og i Efte[mid]dag har jeg været oppe [og] lagt et lille Billede [op] et ”pænt lille Motiv”, [noget af papiret mangler] ved Siden af det andet. Lützhøfft og Baronen kom i Nat. Klaks er vist her men [jeg h]ar ikke set noget til ham. Om en Times Tid skal vi vist alle sammen til Faaborg og hente Franziska. Baronen har vist travlt i denne Tid han illustrerer Pontoppidans ”Vildt” han skal lave 36 Tegninger og have 500 Kr. for det. Han tegner hver dag ude i sit Skur, iført Uldtrøje og Lærredsbukser efter Jørgen Violin som er Model paa Dagleje, 3 Kr [om] Dagen. I Dag fik vi til [Mid]dag Suppe og Peberrods[noget af papiret mangler] og Rombudding. Jeg [har v]æret oppe Kl. 6. og vil det herefter Vejr Dag, saa faar jeg Kaffe strax og kan sidde og drive og saa gøre mere ved Frokosten, sa[a jeg] kan gaa styrket op i [Sko]ven, jeg befinder kig udmærket ved de lange Ture og har god Appetit til alle Maaltider, bliver Du gal fordi Brevene handler saa meget om Mad? Jeg sidder og pønser paa for at snuppe Lützhøfft og Mutter de ere inde hos Præstens saa jeg før. Det er kedeligt at de bor henne hos Baronens ellers kun[de de] være komne med til [Eriks]haab en Dag g[erne] Mutter har foreslaaet at [noget af papiret mangler]de ligge oppe i Bankerne [nogle] Nætter. Mange kærlige Hilsner til Dig og lille Jeppe.
 Din Johannes Larsen.</t>
   </si>
   <si>
     <t>1899-08-01</t>
   </si>
   <si>
     <t>Holger Drachmann
 August Andreas Jerndorff
 Harris Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 William Henry Schofield
 - Taylor</t>
   </si>
   <si>
     <t>George Vhitehouse og Dr. Tailors kendes ikke. Det vides ikke, hvad Harris Sawyers mor og bedstemor hed. 
 Drachmann, Holger: Troldtøj: folkesagn i nutidsliv, 1890 (bibliografi.dk: international forfatterbibliografi). Udgiver: Bojesen. Illustratorer: Joachim Skovgaard, Aug. Jerndorff, Th. Bindesbøll.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1540</t>
   </si>
   <si>
     <t>Ellen Sawyer har måtte holde sig hjemme for at passe den gamle. Det var dejligt, at Harris Sawyers mor ikke var der, for man bliver melankolsk af at være sammen med hende. Hun blander sig desuden i alt, og da Harris en dag bad hende passe sig selv, blev hun vred og sagde, at det var hendes hus. Ellen og Harris står tidligt op blandt andet for at spise morgemad før moderen. Harris er morgfenmenneske. Han og Ellen går så også tidligt i seng. 
 En dag drillede Ellen og Harris de gamle ved først at stille urene to timer frem og derefter tilbage. 
 Universitetsbiblioteket er ved at grundlægge en samling af skandinavisk litteratur. Ellen har lånt Drachmanns Troldtøj. Harris har på engelsk læst om Kong Erik. 
 Ellen og Harris skal på en rejse af to ugers varighed. De har haft gæster til god mad, og dagen efter kommer en professor fra Harvard. 
 Man kan få god frugt i USA - bl.a. nogle dejlige meloner.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hUFS</t>
   </si>
   <si>
     <t>d. 1ste Aug. 99.
 Kære Mor! 
 Tak for dit Ekstrabrev og for Brevkortet idag. 
 Min Uge, siden jeg skrev sidst har ikke været synderlig indholdsrig. Jeg har måttet holde mig hjemme for at passe på den gamle som aldrig tør være alene i Huset, men forresten har jeg nydt at være alene om Styret. (Jeg ved ikke hvad det er med Harris’ Moder, - man bliver så bundmelankolsk ved at være sammen med hende. Jeg tror det smitter. Jeg har været som et andet Menneske i denne Uge, skønt Guderne skal vide, at den gl. Bedstemoder ikke er opmuntrende. Hun grumler og gnaver altid og er ret utålelig. En Dag fik vi hende alvorlig gal i Hovedet, men jeg tror da hun har glemt det nu: Hun blander sig altid i vore Anliggender og Harris kom derfor en Dag til at bede hende passe sig selv, hvorpå hun blev i høj Grad stødt og erklærede at dette var hendes Hus og hun havde Lov til at sige hvad hun vilde o.s.v. Det er hver Morgen vort Maal at komme op før hende så vi kan spise vor Morgenmad i Fred og Ro, derfor ["derfor" overstreget] men skønt vi ere nede Klk 6½ kan det næsten ikke lykkes. Harris er den værste Morgenmand; jeg har kendt; Klk 5½ begynder han at sukke ynkeligt og vil op, men ved min energiske Protest har jeg fået det trukken ud til Klk 6, men det er også det seneste. Her ere Dagene ikke så korte om Vinteren, det er altid højlys Dag Klk 6, så Folk her ere i Vane med at stå tidligt op. Men så går vi rigtignok også i Seng 9½. Igår besluttede vi at holde de ["de" overstreget] lidt Sjov med de gamle: Vi stillede Urene 2 Timer frem før hun kom ned om Morgenen. Hun var midt i Beretningen om en søvnløs, gennemvåget Nat, da hun så at Klk var over 10. ”Hun måtte så alligevel have blundet lidt på Morgenstunden”. Så i Løbet af Morgenstunden stillede vi Urene rigtig igen, og den gamle mente, at hun måtte være skrækkelig syg, så langsom den Formiddag gik. Har ej fortalt, at jeg er kommet i med at få danske Bøger fra Universitetsbiblioteket. De, - med Dr. Schofield i Spidsen – ere i Færd med at lave en stor Samling af nyere skandinaviske Bøger. Jeg tror, jeg er deres eneste Læser for Tiden – i det mindste ere alle de Bøger jeg hidtil lånt aldeles som nye. I Lørdags fik vi èn til at være hos den gamle, medens vi tog til Cambridge efter Bøger. Man finder i Katalogerne hvad man vil have, skriver No. på små Sedler, indleverer dem og får sine Bøger lidt efter. Jeg havde bl.a. forlangt Troldtøj af Drachmann og du kan tænke dig min Forfærdelse, da de kom slæbende med et rødt Pragteksemplar så stort som din ”Danmark” Det var en stor illustreret Udgave med Tegninger af J. Skovgård og Jerndorff. Den var jo tung at slæbe hjem, men jeg havde forresten megen Glæde af den. Jeg fik også en engelsk [”engelsk” indsat over linjen] Oversættelse af ”Kong Erik og de Fredløse” til Harry. Han læste den hele igår med stor Interesse. Han havde sit Københavnerkort ved Siden og fandt mange af de Steder der omtales. Jeg har aldrig i mit Liv set nogen læse så hurtigt som han: Vi var et Tur på 3 Timer i Franklin Park, han lavede Aftensmaden alene, hjalp mig med Middagsmaden, spillede og snakkede og fik alligevel Tid til at læse de tre Bind igennem. Jeg må se at finde nogle flere danske hist. Romaner. Han får da noget Danmarkshistorie på en nem Måde.
@@ -1809,52 +1809,52 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9vwC</t>
   </si>
   <si>
     <t>[påskrevet med blyant:] 1901-2?
 Kjerteminde Mandag
 Kære Høns!
 Hvis Vejret er godt i Morgen (Tirsdag) sejler jeg hjem. Vi var på Romsø i Dag – Uglen Marie Tuk og jeg. En storartet Tur det var en Skam Du ikke var med. Vi var ude på Nordsiden af Øen der er meget kønnere end de andre Sider
 Det er Aften og Brevet må afsted. Det var en Skam Du ikke var med på den Tur
 Kys Børnene Mange Hilsener fra Din Fritz</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Elna -
 Laurentius Allerup
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
 Lars Christian Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Herman Bang
 Alice Bondesen
 Emil Brandstrup
 Thora  Branner
 - Fibiger, Frøken
 Marie Juul
 Otto Lagoni
 Peter Erasmus Lange-Müller
 Alhed Larsen
 Jeppe Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Christine  Mackie
 Cathrine Meyer
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
 Augusta Mogensen
 Christian Mogensen
 Otto Emil  Paludan
 Antoine-François Prévost d'Exiles
 Leopold Rosenfeld
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
@@ -2163,51 +2163,51 @@
 Jeg havde en lille Fornemmelse af det i Sommer da jeg var med Marie og Uglen på Romsø, men dette her er noget ganske andet. Jeg forsikrer Dig at jeg disse to sidste Dage har gået rundt med en Fornemmelse, som jeg nu endelig havde fundet noget jeg hele min Levetid havde gået og ledt efter. Bakkeformationerne ligner lidt Svanningeegnen, men der er nogle store flade Strækninger bevokset med Lyng og Marehalm som slet ikke ligner Svanninge. Kysten kan somme Steder minde om Knold, men alting er meget større. Klinterne er meget højere, Linjerne i Kysten meget længere og Afstandene meget større. Vi marscherer i Timer for at komme fra Sted til Sted.
 Somme Steder er Klinterne rene Afgrunde. Her er store Fladstrande inddæmmet af Sandbarrer (fra Naturens Hånd) med en Mængde Fugle. Nu da alt er bedækket med Sne og al det lave Vand er tilfrossen ser her umådelig øde og Menneskeforladt ud. Den sidste halve Mil af Sandet, der hvor Las og jeg til daglig bevæger os er da heller ikke beboet af et eneste Menneske. Det eneste her findes som minder En om sine Medskabninger er en tom Fiskerhytte som Fiskerne fra Kjerteminde logerer i når de ikke kan komme hjem for Storm.
 Den store Kyst ud til Kattegattet er fuld af Sten. Ja her er så dejlig så det slet ikke er til at beskrive. Alle Farver er så rene og dejlige, ja det er slet ikke til at finde Ord for hvor smukt her er. Man resignerer og ræsonnerer slet ikke, som så mange andre Steder, og fortæller sig selv, at der er kønt her som alle Steder men tvertimod synes man (det gør jeg da) atnu har man endelig fundet noget der er kønnere end alt hvad man hidtil har set. Jeg har lavet en halv Snes Skitser, men det meste er noget Nonsens da jeg har givet mig for lidt Tid. Las har lavet et Par Skitser af mig stående ved Strandbredden tegnende i min Skitsebog. Han vil gærne lave et Billede deraf og da jeg også gærne vil lave et Billede af ham liggende på Lur efter Fuglene har vi aftalt en ny Tur herop længere hen på Vinteren. Jeg glæder mig meget dertil. Blot jeg bliver rask så skal Du bare se. Og det bliver jeg nok. Nu kender jeg Kuren, man skal bare byde sig selv alt mulig. Stå og gå i Kulde hele Dagen, så får man Appetit og æder og drikker til den store Medalje.
 Vi bor i et Værelse hvor Væggene gnistrer af Rimfrost og Lagenerne er så isnende kolde så jeg har en Fornemmelse af at vi pakker os ind i en Snedrive. Las siger at vi kan danne os en Forestilling om hvordan Harerne har det. Gå i Seng Kl. 8 og stå op Kl. 6½.
 Det er kedelig at Bertram er så ked af - - ja at hun ikke er så lykkelig som jeg kunde unde hende det. Hils hende mange Gange og sig jeg tænker meget på hende. Det er rart at Du kommer så meget sammen med hende, for hun har en god Indflydelse på En dermed mener jeg ikke at Du trænger særlig til at influeres i god Retning, men blot at jeg føler hun har en god Indflydelse på mig. Kys Børnene mange Gange hils Franziska og Marie og Matilde. Mange hilsener fra Din
 Fritz.
 Hilsen fra Las.</t>
   </si>
   <si>
     <t>1902-02-25</t>
   </si>
   <si>
     <t>176 Federal Street
 Boston</t>
   </si>
   <si>
     <t>Thora  Branner
 Herbert Felton
 - Fuller
 Grethe Jungstedt
 Johanne Christine Larsen
 - Mackie
 William Mackie
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Hempel Syberg</t>
   </si>
   <si>
     <t>Christine Mackie, f. Warberg, rejste fra Danmark til Boston omkring 1. juni 1902. Hun mødte under sit ophold her William/Billy Mackie, og de to blev gift det følgende år. Ægteskabet holdt ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1588</t>
   </si>
   <si>
     <t>Grethe har haft hoste, og nu er Ellen Sawyer smittet.
 Ellen vil savne Christine/Mornine Mackie, når hun rejser. Hun vil også savne William/Billy Mackies besøg.
 Ellen har stået for en stor middag. Pigen, der skulle servere, havde ikke fået besked, men hendes mor kom og hjalp. Nu gruer Ellen for en thanksgiving-middag med Sawyer-familien.
 Grethe synger små sange nu. Hun er et nemt barn, som finder sig i meget, og hun leger længe alene. Hun elsker at høre historier. 
 Christine har besøgt Williams forældre. De fordømmer indtagelse af alkohol og ville besvime, hvis de så Christine ryge cigar.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UlCF</t>
   </si>
   <si>
     <t>[Fortrykt i venstre side øverst på arket:]
 DR. HARRIS E. SAWYER
 CHEMIST AND BACTERIOLOGIST,
 176 FEDERAL STREET,
 BOSTON, MASS., U.S.A.
 TELEPHONES 4650 MAIN
@@ -2321,62 +2321,62 @@
 Du kan vel tænke at jeg venter fordi jeg ikke har kunnet skrive den Dag kommer vi! For førent Brevet er afsendt til Sverig giver jeg ingen Besked det staar for mig som umuligt, at vi kan komme afsted inden Juul vi faar se, det kunde saamen ogsaa behøves at jeg blev hjemme for at faa noget bestilt. Tiden løber fra mig lille Ugle jeg er ikke den jeg har været før, Vinteren trykker mig grumme meget. Nu Du har god Fortjeneste glem saa ikke at skaffe dig et Par Galosker og et Par af de Benklæder med uldent Foder at jeg dog kan tænke paa dig med den Glæde at du ikke fryser
 Dit sidste Brev satte rigtignok Liv i Faer den Ytring at du maaske paa den Maade kunde lægge lidt Penge op, den gottede ham svært, hvor det er herligt at se den gode Faer lidt oplivet ja det var fuldkommen i sin Orden at du tog imod det Tilbud, men skal du saa ogsaa lave Mad kjære Barn saa gaar dog meget af din Arbejdstid bort hos Frøken From saa den Plads at du kan flytte helt med alt dit Tøj og Blomster fortæl mig dog udførlig om det alt sammen, hvor Tiden løber nu har vi jo snart Fars Fødselsdag og saa kommer Julen hvor vi skal samles medens vi nu er i Julesnak lad mig saa sige dig hvordan det ønskes ordnet her; da Fru Warberg var hernede sagde hun saa bestemt at hun ikke kunde tænke sig at holde Juul paa Haabet, hun og de ugifte Børn samles hos Syberg’s – Junge kommer herned saa Johannes og Alhed vilde saa gjerne samle os Alle der Juleaften og se Børnene glade; jeg hørte fru Warberg sige alt hvad der er hjemme til at pynte med skal jeg sende herned og da vi jo altid har lidt trangt ved at faa saa let sammen saa er det jo godt, saa kan vi jo samles hos os en anden Dag i Julen naar vi blot maa blive raske saa gaar det nok at vi dog i nogen Maade maa faa lidt at smage af den rette Juleglæde – 
 (Skrevet på tværs i venstre side: Mohr &amp;amp; Kjær Kjøbenhavn D. 24 Jan 1829)
 Agraren er i Odense i dag med et Læs Hø det kom lidt hastigt han havde været hos Barberen i aftes og da han var inde hos Georgs efter Avisen fik han at vide at der var telefoneret efter Hø vi skulde have havt det at vide om Morgenen men glemt det som sædvanlig her blev Travlhed Rasmus Petersen laante os en Mand der hjalp Adolph at bundte Faer vejede Marie rakte op A læssede Kl 1 kjørte han nu sidder vi venter ham i dette Mørke er det ikke behageligt at kjøre vor Herre føre ham vel hjem
 I morgen vil han en Tour ned til Junge saa giver jeg ham dine Breve med, jeg havde gjemt hans det sidste for at sende dig nu kan jeg ikke finde det, vi er omsider havnet inde i den gamle Stue her var igaar en Svend der fik sat et Kakkelovnsrør op og her er lunt og godt der blev saa koldt inde i den store Stue i denne forfærdelige Storm det har varet mange Dage – Farbroder var den der sørgede for at faa en Svend herop; han rejste torsdag der kom Telefon efter ham; der var en køber til ”Kristianshøj” en rig Amerikaner. Farbroder vil saa have Steensgaard om det nu bliver til Handel. Alfred er ikke Smed mere nu er han Landmand med Liv og Lyst. Farbroder var helt tilfreds med Udfaldet af Aktionen han forærede os adskilligt vi fik 10 Pund Ris en flaske Livsbitter, Rom, Rødvin, [ulæseligt ord], Svovlstikker 1 Gros sennep i Pakker
 Johannes kjøbte [ulæseligt ord], Bord, den lille Sofa i Kontoret et Skab nogle Flasker – til Brændevin
 Marie Kone har i dag vasket dit tøj og lagt det ud i Frostvejret saa det skal nok blive kjønt og kan vi naa det skal vi nok sende det inden den 12 – 
 Marie Søster sprætter i Aften sin blaa Kjole op saa vil vi se at faa Fru Hansen til at sy den sammen
 Sophie har endnu ikke naaet at komme herop men nu igaar har jrg begyndt at sy mine Hvergarns sammen saa bliver den vel færdig engang
 Du kom [ulæseligt ord] saa god Nat og Lev Vel min kjære Pige Gud være med dig og skriv endelig en forfærdelig Mængde
 Hils Alle 
 Hilsen fra Faer og Marie</t>
   </si>
   <si>
     <t>1903-06-21</t>
   </si>
   <si>
     <t>Höljeryd</t>
   </si>
   <si>
     <t>Landeryd 
 Fynshovedvej 748, 5390 Martofte
 Møllebakken 14, 5300 Kerteminde</t>
   </si>
   <si>
-    <t>Anna 2 -
-Niels  Dorph
+    <t>Niels  Dorph
 - Eckmann
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Vilhelm Larsen
 Marie Lassen
-Christine Swane</t>
+Christine Swane
+Anna  -, ven af Larsen-familien</t>
   </si>
   <si>
     <t>Villaen er Alhed og Johannes Larsens bolig på Møllebakken i Kerteminde. Det var et meget gæstfrit hjem. De 4 malere kan enten være på besøg eller det kan være konstellationen Alhed og Johannes Larsen overfor Anna og Fritz Syberg. Sidstnævnte flyttede året før ind på Pilegården, som lå i nærheden. Måske er der forberedelser igang til verdensudstillingen i Kerteminde, som fandt sted i september.
 Høljeryd er en af familien Larsens svenske ejendomme med tilhørende savværk. Strømhult var nabogård til Høljeryd. Her boede en kusine til Johannes Larsen med mand og børn.
 Brandåsen er et område nær Høljeryd. 
 Saagmester = formand på savværket</t>
   </si>
   <si>
     <t>Vilhelmine Larsen, Johannes Larsens mor, er på Høljeryd i Sverige. Hun savner at høre noget om, hvad Johannes og Christine maler for tiden. Der har været problemer med en tjenestepige.
 Området er utrolig smukt og hun synes, at Johannes skal male det. Hun vil tale med sin mand om, at Eckman skal have en kombineret stilling på Høljeryd som skytte, fisker og formand på savværket. Der er en epidemi af mæslinger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gTFF</t>
   </si>
   <si>
     <t>Høljeryd den 21/6 1903
 Kjære Johannes!
 Du ved ikke hvor glad jeg blev for dit Brev, det kom lige Dagen efter at Fader var rejst hjem, saa det kom paa en heldig Tid, godt var det du havde tegnet Haven, nu seer jeg det alt sammen saa tydelig for mig baade Børn og Gamle, det er godt at have en levende Fantasi; det har hjulpen mig over meget – du maa skrive igjen ved Lejlighed kjære Johannes og fortælle mig lidt om hvad du maler det savner jeg saameget at see Eders Arbejder, sig mig ogsaa hvad Uglen maler og hvad du synes om det, er hun nogenlunde tilfreds, du kjender min Sorg i den Henseende; men jeg har lagt Alt i den kjærligste Faders Haand og Han vil hjælpe – det troer jeg saa vist.
 Naar det er en flink Pige I har saa faar vel Alhed ogsaa Tid at male, fik hun saa nogle Elever? I maa endelig lade mig følge med derhjemme ellers bliver der en tomt Sted for mig. Faer fortalte mig lidt om Børnene; men jeg vil jo vide meget meget mere. Jeg fik Brev fra Vilhelm han skrev det var saadan søde artige Børn da han var hjemme, I maa jo have det livligt med 4 malere samlede paa saa nært Hold og musikalske Mennesker – omgaaes I Dorph? Naar skal du til Fynshoved hvad er Skyld i at Uglen ikke tog til Romsø jeg synes ikke det er hyggelig at bo ene i saadant stort Huus paa Landet, jeg venter stadig Brev fra hende nu kommer det vel, naar hun er kommen i Ro. Her er saa smukt ved Midsommer – mange Gange ønsker jeg at nogen af Eder var her for at fæstne det paa Lærredet, Du gjør dig ingen Ide om hvor det gjorde en Forskjel da Smedens Ladegaard kom i Ramme, der er en saadan Friskhed og Stemning over den [ulæseligt ord] at jeg har stor Glæde, naar jeg vender mig fra de store Figurer i [Stenhegnene?] og snavsede Farver i Skovens Træer; men Faer er jo saa glad og der er jo ogsaa meget kjønt – gamle [ulæseligt ord] staar godt i Hjørnet
 Nu er det jo bare den forgyldte Ramme der staar ham i Hovedet gav han dig Maalet da han var hjemme; maler du aldrig med Kazoin mere, det gik dog saa hurtig jeg kan se de 2 ænder saa tydelig eller Gaasen hos Georg, men bryd dig ikke om min Snak kjære Barn det kan komme ved Lejlighed – Vi har det saa godt kjære og dette at leve saameget i Fred og Ro i Naturen har lært mig saameget, i al Fald har jeg Tid at tænke, og at takke Gud Fader for Helbred og dagligt Brød saa troer jeg paa at han nok vil give den kjære gode Fader Lykke og Velsignelse til at faa ordnet herovre som han ønsker
 Efter denne gode Regn staar Korn og Græs godt, vi har jo 2 Køer og 1 Gris - 3 Høns hvoraf de 2 ligger og 1 gaar med 6 Kyllinger – den brogede skal kælve nu i denne Maaned og jeg visper Smør 2 Gange ugentlig saa jeg klarer mig undtagen naar vi skal bage.
 Jeg er glad ved at Dumpe er her, nu Pigen er syg, vi har faaet en der malker, det var en Pige der er fuld af Løgn og saa var hun luset. Jeg er saameget veltilfreds at hun ikke kommer mere 
 Jeg havde straks Mistanke og lod hende kun gaa i Haven og enkelte andre Arbejder – som jeg vidste hun kunde udrette fast Laag til Mælkespanden jeg bar det alene indtil hun var borte ellers havde Far vel jaget hende bort straks – nu gik det sin stille Gang
 Igaar blev vi bedt paa Brandaasen til Kaffe Midsommer, Datteren er hjemkommen fra Amerika og hun er fiks og seer godt ud saa Faer gaar nok med derop, her blev igaar fisket en Gjedde paa 14 [pund] i Aaen, der gaar hver Søndag nogle Stykker sammen, men de gaar saa frit de mener vel de Alle har ret naar nu Eckman kommer hjem saa siger jeg til Faer lad ham blive baade vor Fisker og vor Skytte samtidig med Saagmester
 Saa kan vi jo dele Udbyttet og saa forbyde Uvedkommende at gaa og trampe Græsset ned, Aalen kommer først i August Maaned men her er en rigdom af Skovbær saa jeg ikke har tænkt mig Halvdelen – Nu skal du vide vi ere raske her; paa Strømhult ligger de 2 ældste Børn af Mæslinger. Skolerne er lukkede saa det er en Epidemi. Saa vil jeg ønske I maa have det godt inden Døre og er glad ved du er saa nær ved, om Marie og Adolph behøver et Raad, Tak for Eders Kjærlighed imod dem 
@@ -3808,51 +3808,51 @@
   <si>
     <t>Faaborg Museum, Peter Hansens arkiv</t>
   </si>
   <si>
     <t>Elise har spist frokost med Johannes V. Jensens og Fritz og Marie Syberg. Fortæller ellers om børnenes aktiviteter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/mNUU</t>
   </si>
   <si>
     <t>d. 22-6-17
 Kære Per
 Tak for Roserne, de var temmelig friske til Trods for Varmen; den store var flot, men Knopperne har det som kunstige Blomster, der ikke springer ud.
 I Dag til Morgen har vi haft et mindre Tordenvejr som har frisket godt op, men der kom ikke saa megen Regn, men maaske de har faaet det andre Steder.
 Jeg spiste Frokost sammen med Joh V's ude hos Tante Mis og Baronen; jeg skal hilse dig fra dem alle. Joh V's havde haft en dejlig Tur og fortalte, at du havde givet flot Middag paa Hotellet o.s.v. Sis har jeg ikke hørt fra, ved derfor heller ikke, om hun er fornærmet, Graa er i al Fald ikke skyld deri dertil er hun alt for elskværdig og forsigtig; hun er sær, men ikke noget ubetydeligt Menneske, og absolut kemisk renset for Sladder. 
 Bimse var oppe i Fysik og i Fysiologi fik 2 Sekser. Hun var oppe i det Kopernikanske System, hun havde nær givet sig til at forfægte din Anskuelse, men saa vilde hun dog hellere have et 6, tilmed da Tycho Brahe selv troede, at Jorden bevægede sig, men maatte paa Grund af sine dengang udmærkede Instrumenter regne med, at det var Solen. Saa var hun med N.E. i Tivoli paa Rutschebane og i Sommerteater. Grete og hendes Hjærteveninde Benthe Hermann sidder paa en Gren i Frederiksberg Have og læser Romaner. Grethe faar fri fra Skolen d 3. og saa rejser vi maaske d. 4; det er Onsdag 8 dage. Bams faar først fri 1 Dag senere; hun og Vibeke Mackeprang og Grethe Heckscher har tænkt paa at cykle, dersom Vejret er dertil. De begynder i Ringsted, overnatter i Nyborg.
 Mange kærlige hilsner
 Din Elisa</t>
   </si>
   <si>
     <t>1917-09-27</t>
   </si>
   <si>
     <t>Camilla Bertram
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Otto Gelsted
 Christian  Houmark
 Andreas Larsen
 Johan Larsen
 Marie Larsen
 Karl Madsen
 - Nissen
 Arvid Rørdam
 Christine Swane
 Maria von Sperling. g. Balslev
 Christoph Ernst Friedrich Weyse</t>
   </si>
   <si>
     <t>Alhed Larsen er i Københavnsområdet og besøger diverse mennesker.</t>
   </si>
   <si>
     <t>Alhed Larsen har været til sin søster Tuttes fødselsdagsmiddag og til frokost med Tante og Max. Sidstnævnte var skuffede over ikke at have set Johannes Larsen i Kerteminde, men begejstrede for drivhuset og haven. 
 Alheds sangtimer hos Betram går fint.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tvZc</t>
   </si>
   <si>
@@ -4417,51 +4417,51 @@
   </si>
   <si>
     <t>Pilegaarden 28 – 3 – 24
 Kære Joh. V. og Else
 Da jeg sidst var hos Jer glemte jeg rent, at en af de Ting jeg vilde sige Dig var Tak for Dit smukke Digt om Dyrlægen altsaa Tak derfor – hvor er det morsomt at se Tegninger af En som ikke er professionel. Nu bagefter ved jeg godt Grunden hvorfor jeg glemte det. Jeg har al Tid været slem til at lade mig distrahere. Det var Synet af Else med Drengen paa Armen og derefter Synet af Dig da Du kom ind og rakte ham Haanden – 
 Ja I har paany oplevet Jer selv og det er den største Lykke der kan times os Mennesker, Livet er saa kort saa det ikke kan lade sig gøre alt for ofte, der er jo som bekendt sørget for at Træerne ikke skal vokse ind i Himlen. Jeg lovede Dig at se efter i Byrons Don Juan hvilken Vers Strofe [”Vers” overstreget. Ordet ”Strofe” indsat over linjen og ”t” i ”hvilket” ændret til ”n”] det var der fik mig til at tænke paa Thorvaldens Buste af B. der jo som bekendt var meget utilfreds med Ths Opfattelse af hans Person. Det er det femtesidste i 1ste Sang: ”hvad er da Ærens Maal” begynder Stroferne og efter en Klage over Kampen for at naa en Drøm der al Tid viger tilbage slutter den med at alle dine Anstrengelser gør ”vi os for, naar blege vi ligger der, og kan ej mere dyste, at faa et slet Portræt, en værre Byste.” 
 Hilsen til Jer alle fra Eders hengivne
 Fritz Syberg
 Hans og Ulla har faaet en Datter. 
 Landet ser mærkeligt ud, omtrent som efter en Oversvømmelse der er ved at synke igen og hvor kun alle Bakkedrag stikker Næsen op. Ikke en Knop ikke en Gækkelilje er at se, men der er dog Foraarstegn, i Gaar saa jeg en Vibe og i Aftes hørte jeg Vildgæssene højt tilvejrs.</t>
   </si>
   <si>
     <t>1924-05-02</t>
   </si>
   <si>
     <t>Louise Brønsted</t>
   </si>
   <si>
     <t>Møllebakken 14, 5300 Kerteminde, Danmark
 Stige Ø, 5000 Odense, Danmark
 Filsøvej 31-21, 6854 Henne, Danmark
 Romsø, 5300 Kerteminde, Danmark</t>
   </si>
   <si>
     <t>Lars Hedelund
-Matilde Jungstedt
+Matilda Jungstedt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Marie Larsen
 Christine Swane
 Laura Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Kopier findes på Johannes Larsen Museet.</t>
   </si>
   <si>
     <t>Forberedelserne til Andreas Larsens 25 års fødselsdag er i gang. Der har været megen travlhed i forbindelse med begravelsen af Georg Larsen. Det bliver ordnet således, at datteren Anna og hendes mand Thomsen kan fortsætte med at drive butikken.
 Marie Larsen har svært ved at skabe et overskud på driften af hønseriet. Der er store problemer med sygdom hos Adolph Larsen og hans familie. Især Adolph Larsen har det skidt, og man er bekymret for, han vil begynde at drikke igen. Andreas Larsen og Laura Warberg hjælper til.
 Johannes Larsen rejser til Fiilsø for at male.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/X4Kb</t>
   </si>
   <si>
@@ -5466,51 +5466,51 @@
     <t>https://fynboerne.ktdk.dk/d/7nsT</t>
   </si>
   <si>
     <t>Onsdag
 Kære Bimse og Lysse.
 Tak for Jeres Brev forleden, det var rart beroligende. Om Fars Besøg ved jeg endnu ikke noget nærmere; han maler sikkert det Billede færdigt, som han nu har malet ca 1/3 snart Halvdelen af. ["ca 1/3" overstreget; "snart Halvdelen" indsat efter linjen med en streg hen til foran ordet "af"]
 Jeg spurge ham imorges om han havde tænkt nærmere over en Pige, som han kunde faa med derop, men jeg fik i en afgørende Tone at vide, at det kunde han ikke beskæftige sig med nu. Hvis han først vil tænke over Sagen naar han skal skynde sig afsted, kan det jo let være forsent, derfor vil jeg gerne have Jer til at meddele mig snarest om Bimse bliver deroppe under Jagten eller hun rejser inden den. Hvis Bimse er hjemme og kan lave Maden, kan I faa Dot med derop som Skruppepige. Hun er meget opsat paa at komme med og taler endogsaa om at lære at stege Vildt i Kerteminde (Hun vil øve sig paa vores mange Haner) men det har jeg nu sat mig imod, Vildtet skal behandles ordentligt!
 Hvis Bimse ikke er hjemme maa vi jo se at faa Ia med derop, synes jeg. Hun vil jo altid meget gerne til Båxhult, men det kommer jo an paa om hun kan nu de nylig er flyttet ind i deres nye Hus. Hvis Far er klar til at rejse om ca 8 Dage, er der jo ikke for meget Tid, saa lad mig vide hvordan I stiller Jer til disse Forslag eller om I selv har andre. - Peter har været paa Lindøgaard i 2 Dage sidste Uge ["sidste Uge" indsat over linjen], men da han skulde sættes af ved Munkebo Kro i Forgaars, vilde han hellere med til Odense, saa han maa jo ikke være saa utilfreds med os mere. Han var saa i Odinstaarnet, hvad der ikke syntes at more ham særligt, senere fik han Omelet i Bryggergaarden, men da han fik den erklærede han, at han ikke spiste Nymælspandekager! Saa det var tilsyneladende ikke nogen vellykket Udflugt for ham. heldigvis befinder han sig helt godt i Kerteminde, saa godt, at han [et overstreget bogstav] i nogle Dage
 2)
 ikke havde Tid til at spise sig mæt, men da det jo førte til at han skulde ind og have Mad naar han skulde i Seng (jeg kender jo kun Aftensmaaltiderne) saa har jeg nu sagt at han skal blive siddende til vi andre er færdige. Det gør han jo ikke uden Protest, men han faar vel saa Vane til at spise, saa han igen kan faa Lov at gaa lidt før. -
 I Søndags var han med Far paa Romsø. Far skulde tegne et Egetræ til Billedet. Fyrmesterens skulde netop rejse til Svaneke, saa de fik sig en bedre Frokost med Harald Jensen af Æggebægre. Iaften har Far inviteret Ernlund og Elses Far til Torsk i Kerteminde. 
 Peter fik Bimses Brev iaftes, skal se at faa skrevet.
 Skrevet udi gamle Odenses
 Raadhus
 med Hilsen fra Ernlund,
 Far og Puf.</t>
   </si>
   <si>
     <t>1935-01-31</t>
   </si>
   <si>
     <t>Drude Jørgensen
 Andreas Larsen
 Elena Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Larsen, kunsthandler
 Bendt Rom</t>
   </si>
   <si>
     <t>Johannes Larsen kendte flere, der hed Palle, så det kan ikke afgøres, hvem den omtalte var.</t>
   </si>
   <si>
     <t>Johannes Larsen sender penge og håber, at det kan redde kvierne. 
 Salget af et billede er mislykkedes, da køberen ikke har penge til det. I stedet har Larsen solgt til Drude.
 Der er sne og frost.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tWkN</t>
   </si>
   <si>
     <t>Kjerteminde 31 Jan. 1935.
 Kære Lysse!
 Tak for Brevene! Det er nu lykkedes mig at tilvejebringe 700 danske Kr. som jeg skal sende Jer naar jeg faar dem. D.v.s. lige i Dag sender jeg 200 Kr. og saa 500 naar jeg faar de 700. Da Duerne befinder sig hos Kunsthandler Larsen i Kjøbenhavn, fik jeg Fasanhannen hjem fra Palle og forsøgte at afsætte dem til Bendt Rom, som var Liebhaver paa de Vilkaar at jeg vilde tage et Billede han har i Bytte og lade han afdrage Resten. Jeg bød ham det før omtalte Billede og 700 Kr contant. Men fik Brev fra ham der gik ud paa, at da hans lille Dreng var kommen paa Børnehospitalet pa Refsnæs og han ikke i Øjeblikket havde 700 Kr kunde han ikke. Jeg solgte det saa i Gaar til Drude for 700 contant og Resten paa Afbetaling i alt 1200 d.v.s. halv Pris. Vi har det godt. I Nat og i Dag har vi faaet en Del Sne fra SØ. i Eftermidg tøer det, men nu klarer det op til Frost fra N.V. Mange Hilsner ogsaa fra Else og Puf og ogsaa til Bimse og Peter. Jeres JL.
 [Skrevet på hovedet øverst på arket:]
 P.S. Jeg haaber Pengene maa komme tidsnok til at redde Kvierne</t>
   </si>
   <si>
     <t>1935-02-08</t>
   </si>
   <si>
@@ -5696,95 +5696,95 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8fxw</t>
   </si>
   <si>
     <t>Kæreste Bams
 Det var saadan et fornøjeligt Brev, jeg sidst fik fra dig, og det er en stor Skam, jeg har ventet saa længe med at skrive Jeg var saa glad for at høre lidt om lille Jensen. Nu begynder han rigtig at udfolde sig, det var mig en stor Beroligelse at høre, at hans Mave fungerer tilfredsstillende. Pie har saa meget Vrøvl med sin lille Dreng, hun maa skiftevis give ham Parafin og amerikansk Olie, hans Afføring er ikke saa køn, som den skulde være og han græder meget. Nogle Dage har hun rigelig Mælk til ham og andre alt for lidt, der gaar mange Telefonsamtaler til Niels E. Louise er [ulæseligt ord] hertil paa Søndag, saa skal hun en Omgang først til Pie, saa til Gerda, hvor N.E. henter hende og tager hende med til Næstved. Jeg vil se og samle mig sammen til at faa hende bedt paa Torsdag sammen med nogle andre Familiemedlemmer som Ida, Kai Monna og nogle flere saa vi bliver 12. Vi kan saa spise i Kylles Stue. Jeg er skam glad for, at Peter tænker paa at faa Huset færdigt, men jeg skal sige fra Kylle, at han faar hende ikke til at skyde Kanonen af, det tør hun ikke. 
 Lis har travlt i denne Tid, nu er det jo snart Slut med Gretes Butik, den 1ste holder de op. Det er gaaet helt godt med Salget, der er næsten ikke mere Keramik tilbage. Vi har søgt ud til en Gave til Knud og saa er der nogle af Gretes Venner, som skal have en lille Erindring. Staalmøblerne er der ikke solgt noget videre af. Lis vil tømme sin lille forreste Stue og huse dem. Maaske der efterhaanden kan sælges noget sætter man dem paa Auktion faar man intet for dem og det kan ikke nytte at lade OT sælge dem saa faar man aldrig Afregning paa dem. Han er jo saa underlig svævende og uforstaaelig. Han kunde jo godt have hjulpet Lis lidt, men "med den Mand kan man ikke have Forretning." Engang om Ugen kommer han her og spiller Bridge og taler om sociale Problemer og er rigtig hyggelig, men ud over det er der ingen Tlknytning, men jeg tror han er glad for at komme her, han gaar vist saa løjerlig og dingler rundt. Det er nu godt at Lis snart kan blive færdig, det tager meget af hendes Tid at passe det, og nu skulde hun jo tænke paa sine Billeder til Udstillingen. Kylle vil have et Toiletbord, Staalmøbel - og se at sælge det franske, som hun har. Det nye ser nemlig ikke saa meget ud som Sovekammermøbel, og jeg har tænkt, du skulde have det andet Toiletbord, det vilde se pænt ud i jeres Soveværelse.
 Vi har idag anskaffet os en Støvsuger en Elektrolux. Der kom igaar en Mand og demonstrerede den, og da vi saa al det Støv, der kom ud af vore nybankede Tæpper, kunde vi ikke modstaa.
 Vi har dejlig mildt Vejr, en Del Regn men ogsaa Solskin af og til, og saa har vi Stuerne varmet gratis op.
 I hører vel Radio engang imellem. For nogen Tid siden hørte vi Bachs Fuga, jeres gamle Plade - og saa har vi hørt Gigli i Rom og Seipa i Milano, det var pragtfuldt navnlig en Sopran med en Stemme, som mindede stærkt om Gallicurci. Kylle har faaet dine Foto; jeg har flere Ting at sende ved Lejlighed. Hvordan har vores Pagøjser det; er der Haab om at se Lysse komme jollende med den, han skal være velkommen baade med og uden.
 Nu skal I være hilset alle 4.
 Eders hengivne
 Mos.
 24-1-36</t>
   </si>
   <si>
     <t>1937-2</t>
   </si>
   <si>
     <t>Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Jens  Nielsen
 Ane Talbot
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Gnav eller gnavspil: Regler og foto af brikkerne kan ses ved opslag på Wikipedia 
 Martin/Manse Warberg Larsen opholdt sig 1936-1937 på Farmoor Farm nær London for at dygtiggøre sig indenfor landbrug. 
 Målarens Torp er også nævnt i Vilhelm Larsens brev til Johan Larsen 1930-06-23. 
 Carlslund må have været en af bygningerne, der hørte under gården Båxhult i Småland.</t>
   </si>
   <si>
     <t>Andreas Larsen har fået drejet 42 træbrikker til et gnavspil til Johan Larsen. Andreas venter nu på, at Johannes Larsen laver tegninger til påsætning på brikkernes underside. 
 Johannes Larsen vil male på Båxhult en stor del af sommeren. Andreas og Else Larsen overvejer i samme periode at lukke huset i Kerteminde ned og opholde sig i Småland. Herved kan de spare en del penge, som måske kan bruges på at sætte Carlslund istand.
 Andreas sender fotografier og bøger. 
 Isen er næsten væk.
 Rasmus Petersen er død.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PV9y</t>
   </si>
   <si>
     <t>Kære Lysse Tillykke!
 Tak for Jeres Breve igaar. Det er da godt du er rask igen. Jeres Plan med Tinge tror jeg desværre ikke der er megen Chance for at faa realiseret, Manse er jo i England, det har I vist ikke tænkt paa. Jeg skal imidlertid nok spørge Tinge om hans Mening herom, naar jeg ser ham en Dag. - Vi har i længere Tid forberedt en Fødselsdagsgave til dig, som du alligevel ikke naar at faa til Tiden. Det er et Gnav-Spil. Det bestaar af 42 Brikker af denne størrelse og Form: [Tegning]
 Ovenfra saadan: [Tegning]
 Nedenfra saadan: [Tegning]
 Op i den lidt hævede Bund klistres en Papirskive med et Romertal eller billede Altsaa saadan: [Tegning]
 Brikkerne puttes i en Læderpose, Gnavposen, hvor de rystes inden Spillet begynder.
 Jens Nielsen har drejet Brikkerne og de er nu ude
 2.)
 paa Kerteminde Bil-Duso-Lakereri for at blive sorte. Det det kniber mest med er at faa Far til at tegne Figurerne; han er begyndt at male, saa det maa vi jo tage som gyldig Undskyldning. Men ikke nok med disse to Jobsposter! Herfra maa meldes om noget af større Dimensioner som truer Jer. Far vil saavidt vi kan forstaa op til Jer for at male til Sommer. Else og jeg har saa talt om, hvis Far tager afsted først paa Sommeren, at lukke Huset her og flytte op i Målarens Torpshus med Børn og Hund et Par Maaneder. Men det bliver kun hvis Far rejser allerede i Juni, saa vi kan slippe herfra inden der kommer Sommergæster. Vi vil nemlig kun gøre det hvis vi kan spare saa meget ved at lukke Huset H ["H" overstreget] her, at vi kan tjene til at faa Carlslund gjort istand. Kan det reddes endnu -? Hvis du mener det kan, saa lad os vide hvad det vil koste, hvis du vil sætte nogen igang med Reparationerne. Maaske strander det hele paa, at vi ikke kan faa at vide af Far hvornaar han vil derop. Hvis vi ikke ved sikkert at vi kommer afsted i Juni, kan vi ikke skaffe Penge til Reparationen af Huset;
 3.)
 men det vilde være vældig sjov at være deroppe saa længe engang. - Naa det var jo en Række tvivlsomme Gaver; forat bøde lidt herpaa sender jeg nogle Fotografier, som velnok er dine i Forvejen, men som alligevel passende kan komme til Fødselsdagen. Endvidere et Par Bøger fra Far. Else har talt om noget Chokolade, jeg ved ikke om det bliver til noget, jeg skal spørge hende til Middag, hun vasker idag. Naa det bliver ikke til noget med Chokoladen, Far mener det bliver liggende i Tolden. - Nu er det forbi med Isen, der ligger kun et Par sammenskruede Bunker ved Kysten og noget endnu i Fjorden. Vi har dog stadig Kulde og iaftes sneede det saa her er lidt hvidt idag. Rasmus Petersen er død, vi var til hans Begravelse i Søndags. Han var ellers kommet sig nogenlunde efter sin Sygdom i Efteraaret, men for 14 Dage siden blev han syg igen og kom paa Kerteminde Sygehus, hvor han døde efter et Par Dages Forløb. - Det lyder godt med den Is i Ensilage-Beholderen. Saa kan man maaske blive bedt hen til en kold Snaps en Gang imellem! Nu maa jeg vist hellere slutte og se at faa de Bøger [det følgende indsat øverst på næstsidste side:] pakket ind, at jeg kan komme paa Posthuset. Mange Hilsner til Jer alle sammen fra Puf.</t>
   </si>
   <si>
     <t>1938-11-18</t>
   </si>
   <si>
     <t>- Gedde
 Adolph Larsen
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Holger Rasmussen
 Ove Smed
 Leo Swane
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen kendte flere, der hed Christiansen, så det kan ikke afgøres, hvem den omtalte var.
 Jokum var en odder, som Johannes Larsen tidligere havde haft i fangenskab.</t>
   </si>
   <si>
     <t>Johannes Larsen har været til museumsmøde med Holger Rasmussen og Leo Swane. 
 Han har sejler Romsø rundt med et par venner.
 Den følgende dag kører Andreas Larsen sin far til Fiilsø. 
 Odderne har det godt og er store.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yQnT</t>
   </si>
   <si>
     <t>Kjerteminde 18 Nov. 1938
 Kære Lysse og Bimse!
 Tusind Tak for sidst! Det har trukket noget længe ud inden jeg faar skrevet. Jeg havde tænkt at skrive saa I kunde have det til Jens´s Fødselsdag, men Datoerne blev væk for mig indtil jeg kom i Tanker Dagen ved Middagsbordet hos Holger Rasmussens hvor vi saa drak hans Skaal. Vi var der til Museumsmøde; tog Leo Swane paa ved en Formiddagsfærge og kørte til Faaborg til Frokost, saa Møde i Museet og derefter Middg. Satte Swane af ved Grand i Odense og kørte hjem. Næste Dag gav Swane Frokost paa Grand og kørte med her hjem efter et Museumsbesøg. Han rejste næste Mrg. I Gaar var jeg en Tur ude paa Bugten med Christiansen og Ove Smed ved Roret. Det var et henrivende Vejr, Stille og mildt, vi spiste Frokost i Baaden ved Stenkastet og sejlede Romsø rund og skød et Par Sortænder og 6 Ederfugle. Puf og jeg kører til Fiilsø i Mrg. men vi bliver der kun et Par Dage, jeg vil gerne en Tur ud til Tipperne og se paa Fuglelivet. Odderne trives godt og er saa vidt jeg kan se større end baade Jokum og den sidste var paa denne Aarstid. I Forgaars kom Gedde med en Ederfugl gl. ♂. Jeg har faaet et Par Graaænder af Agraren da alle mine er bleven skudt i Sommer. Vi har det godt alle sammen. Hilsen fra os alle.
 Jeres JL.</t>
   </si>
   <si>
@@ -5828,144 +5828,273 @@
     <t>Erna -
 Else Jensen
 Marie Larsen
 Alhed  Møhl, Lysses datter
 Christine Swane
 Lars Swane</t>
   </si>
   <si>
     <t>Elena Larsen fødte sit tredje barn i København i december 1939. Hun fik derefter brystbetændelse og var indlagt julen over. Imens var Johan Larsen, hendes mand, hjemme på gården Båxhult i Småland. 
 Det vides ikke, hvem Ellen Haunstrup var.</t>
   </si>
   <si>
     <t>Elena Larsen og børnene kommer hjem tirsdag. Hun regner med, at Johan Larsen henter dem ved toget i Landeryd.
 Elena har en del selskabelighed i København.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/IEcI</t>
   </si>
   <si>
     <t>Tors. 5-1-39
 Kæreste!
 Dette er saa det uigenkaldeligt sidste Brev inden Hjemkomsten som altsaa er fastsat til Tirsdag. - Det gaar ikke saa gelassent med Skriveriet nu paa det sidste, her er meget at bedrive. Tandlæge, Indkøb og Besøg og saa er der jo ogsaa Søster som skal passes engang imellem. Igaar var Erna og Ellen Haunstrup (ogsaa Skolekammerat) her til Middag. I Eftermiddag var Fru Johs. V. her til The og i Aften skal vi til [ulæseligt ord]. I Morgen skal jeg til Middag hos Erna og i Overmorgen kommer Uglen Marie og Lasse her til Middag, saa du kan se at jeg fører en selskabelig Tilværelse. Men det er nu slet ikke noget imod en Invitation jeg har faaet til Tirsdag, til en lille intim Middag paa et Gods i det øde Småland med een jeg kan lide; det er baade romantisk og spændende, og jeg glæder mig vanvittigt. - Du kommer og henter os i Landeryd Kl 1/2 12 og skulde vi mod Forventning ikke være med, maa du vente til 1/2 1 el 1, saa er det fordi Toget i Halmstad er kørt fra os.
 Nu bliver der ikke mere Skriverage i Dag eller Overhovedet mere denne Gang. Men Masser af Hilsner og Kys fra din Nissepige.</t>
   </si>
   <si>
+    <t>1939-05-25</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen</t>
+  </si>
+  <si>
+    <t>Hareskov</t>
+  </si>
+  <si>
+    <t>Kerteminde
+Sygehuset</t>
+  </si>
+  <si>
+    <t>- Albertsen
+Ina  Goldschmidt
+Adolph Hitler
+Bodil Ipsen
+Adolph Larsen
+Søren Madsen
+Axel  Müller
+Daniel Myschetzky
+Karen Pilegaard
+Janna Schou
+Marie Stuart
+Therp
+Laura Warberg
+Minna Warberg
+Mogens Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen var i maj 1939 indlagt med en brækket fod. 
+I et brev fra Astrid Warberg-Goldschmidt til Johanne C. Larsen 1939-05-10 fortalte Astrid, at en kammerat havde lavet et telt/en pavillon til hende til havebrug (brevet er ikke i KTDK). 
+Thopedeaborg var en kopi af barndommens legehus, som Astrid Warberg fik opført i haven i Hareskov By. 
+Astrid Warberg-Goldschmidt havde i længere perioder ikke kontakt med datteren Ina/Sjums.
+Scwamm d'rüber: "Visk det ud"; pyt med det. (Lex.dk)
+En swagger var en løsthængende frakke til både indendørs og udendørs brug. Denne beklædning var moderne i 1930erne (Nat.Museets hjemmeside).
+Friedrich Schiller skrev skuespillet Marie Stuart i år 1800. 
+Heilmann kan være flere forskellige personer. Følgende kendes ikke: Albrecht, Edith, Ungkarlene, Syersken, Frk. Halle. 
+Ole kan muligvis være Ina Goldschmidts søn.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8400</t>
+  </si>
+  <si>
+    <t>Astrid Warberg er bekymret for, om Fyrst Myschetzky har husket at poste hendes brev. Han er ensom og kommer tit på besøg.
+Frugttræerne blomstrer, og haven er skøn. Synd, at Johanne/Junge Larsen er indlagt i forårstiden.
+Heilmann og en tysk kaptajn, som er flygtet efter at have været med i et komplot mod Hitler, vil gerne leje sig ind i annexet mm. Astrid har derfor ryddet og rengjort udhusene, og så kom de to ikke som aftalt.
+Janna/Nus Schou er vendt glad hjem fra sin rejse. Hun sælger en masse af sine glasting. Minna Warberg har bla. bestilt en sølvbryllupsgave. 
+Axel, Astrid og Janna skal til fest. Janna har købt en swingkjole. Astrid har fået syet sin brudekjole om og ændret moderens overstykke til en frakke. 
+Astrid har besøgt Frk. Halle, som har kyllinger, kaniner og ræveunger.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7h9M</t>
+  </si>
+  <si>
+    <t>[Med blæk på kuvertens forside:]
+Fru Johanne Warberg Larsen
+Sygehuset i
+Kerteminde
+Fyen
+[Med blå kuglepen på kuvertens forside:]
+læst 12-2-2000.
+(Bibbe)
+[I brevet:]
+Dette er et fedt Fortællebrev!
+Hareskov, 25 Maj 1939.
+Kære lille Junge! Du skal sandelig have et lille Pinsebrev - og det må forfattes i Aften, så Axel kan få det med i Morgen, Fredag. Bare du har fået mit sidste, som jeg i Søndags medgav Myschetzky - jeg stoler ikke på Herrers Brevhukommelser! måske befinder det sig stadig i hans fyrstelige Lomme! Forhåbentlig har du fået en lille beskeden Pinsesending med lidt Frugt og Chokolade, og forhåbentlig vil den gøre dig godt! Ifjor lå jeg til Sengs April-Maj; så jeg føler dybt med dig, at du går glip af denne skønne Tid; i Dag har der endelig været rigtig sommervarmt - jeg har siddet ude i Haven hele Dagen med noget Sytøj; Frugttræerne står nu i det vildeste Flor - jeg tror aldrig de har blomstret så overvældende som i Aar - det er simpelthen Blomster altsammen - hvertandet Træ røde - hvertandet snehvide; og Pæretræerne ligeledes snehvide - og så dette vidunderlige Vejr til Blomstringen - Bierne muntrer sig ordentlig - jeg nyder Haven intensivt, også fordi den nu er så velholdt i alle Retninger - også med Gødning, Beskæring osv, den er virkelig fuldendt; mit Telt er trådt i Funktion - dvs. der er lagt Gulv - nemlig Græstørv fra Engen - og en Liggestol sat op - derinde tog jeg Middagssøvnen i Dag - efter først at have ligget og frydet mig over alle Frugtblomsterne - fra Teltet kan jeg overse hele Haven.
+Jeg har siddet i Aften og arbejdet med en Oversættelse (Fordanskning) for Myschetzky - Klokken er snart 10 - og jeg har en Masse at fortælle. (Apropos M. - fik du nogensinde læst "Nøglen" - den russiske Roman, du lånte af mig fra Zarrigets sidste Tid?)
+Mit Brev i Søndags sluttede med, at M. kom. Han blev til Aftensmad - da han er ensom og ulykkelig (?) - nemlig bortgået fra Kone og to voksne Børn, det er jo altid et foretagende, og han synes at være glad ved at komme herud til os. Lidt ud på Aftenen kom så Heilmann med en tysk forhenv. Kaptajn, Hr. Albrecht - flygtet, da han var med til et Komplot mod Hitler! De vilde frygtelig gerne leje Thopedeaborg m. Annexet osv - var begge vildt begejstrede for Haven - og hele Menagen; Albrecht var meget interessant - højst kultiveret - havde på 3 Aar lært sig fint Dansk, kendte forud fra Oversættelser en Mængde dansk Literatur, som han nu havde læst på Dansk! De vilde komme midt i Ugen og aftale, hvad de selv skulde medbringe. Mandag Aften kom mit søde Nus - strålende glad fra Sverrigsturen med Edith (Fru Madsen) - de var kommen til Københ. Søndag Aften Kl 12, Nus havde så overnattet hos Edith. Næste Dag gik hun ud til Kunderne med sine 2 Kofferter - fulde af Nyheder (de var hos Terp inden Afrejsen til Sverrig - hvor de iøvrigt købte en Masse nye morsomme Ting, i Glas altså) - og tænk dig hun fik Bestillinger for over 600 Kr! noget uhørt i Sommertiden - de har endnu aldrig haft så meget Sommerarbejde. Og i Aftes
+2/
+kom en forhenv. Skolekammerat fra Lyngby, som skulde købe en Brudegave - hun købte et Likørstel til 15 Kroner. Og i Dag telefonerede Minna - (de har fejret Mogens' fine Examen - han har stået berømmet i alle Aviser - 188 points - der skal 175 til Udmærkelse - og han er vist Landets yngste Jurist - de er lykkelige) - Minna ringede altsaa i Dag og bestilte en Sølvbryllupsgave til et Lægepar - med opgivne Motiver (Nus sagde, det var næsten som til en Selskabssang!!) - det bliver dyrt! de bør også straffes, fordi de aldrig når herud, hvilket Axel (ikke jeg) er meget fortørnet over! Axel føler sådant som en Tilsidesættelse - men Herregud - - -. Dog skal jeg ikke nægte, at jeg blev lidt frapperet da Minna sagde, at Sjums og Ole havde besøgt dem for en Ugestid siden - Sjums' Operation var forlængst vel overstået - og jeg skrev igår et bekymret Brev til hende og spurgte, hvornår hun skulde på Hospitalet! Nå. Schwamm d'rüber. -
+På Lørdag får Axel Sommerferie og samme Aften skal vi til det store årlige Drikke og Dansegilde hos Ungkarlene; Nus har i den Anledning købt sig en henrivende Swingkjole, som klær hende bedårende. Jeg har været til hos ["til" overstreget; "hos" indsat over linjen] den lokale (gode) Syerske, som "omforandrer" min sidste Brudekjole, som var af Natursilke - med et småternet grønligt Mønster, som i Aar er meget moderne - den tegner til at blive nydelig. Og vil du tænke dig, af Mors gamle, sorte Råsilkeoverstykke har hun syet en tip top moderne Swagger, som er bleven et helt Pragtstykke, jeg synes, det er så morsomt, at Mors gode Klædningsstykke nu igen kommer til Ære og Værdighed; jeg har passet godt på det og luftet det hvert Forår af Kisterne.
+Både Nus og jeg glæder os nu en Streg mere, som man jo gør, når Stadsen er i Orden.
+På Grund af de formodede Lejere tog jeg fat i Mandags på at gøre hovedrent i Thopedeaborg, der var helt stuvet til med en Masse Sager, som jeg måtte flytte ud i det tømte Tørvehus - skønt gamle Albertsen hjalp mig godt med al Flytningen, oversteg Foretagendet dog meget mine svage Kræfter - men yndigt blev der. Næste Dag kneb det derfor - men der var ingen Vej udenom, nu kom Turen til Endevending af de tre store Kofferter fulde af forskelligt Tøj - alt blev luftet i Solen - sorteret - Vintertøj pebret ned - jeg arbejdede begge Dage fra 6 Morgen til 6 Aften. Og tænk - så kom de Snøbler slet ikke. Axel ringede Heilmann op i Dag - de kommer først efter Pinse - Bæster, jeg havde altså ikke behøvet forcere Arbejdet sådan. Nå, så tog jeg to rolige Sydage i Haven, igår og i Dag, og er nu frisk til Pinserengøring i Morgen og Lørdag. Fru Pilegård, Sallinge, har skreven, at hun i Morgen afsender nogle slagtede og istandgjorte Kyllinger til Pinsehøjtiden - lubra! Og arme lille Munter skal opereres i Morgen paa begge Øjne (lokalbedøves) af Dyrlægen. Frk. Halle (Rævehalle) som er Sygeplejerske har lovet at assistere; vi var derovre i Aftes - så Ræveungerne, de er bedårende - blåsorte med hvid Dusk på Halen! under Burene løber hvide Kaniner på saftigt Græs - Rævetænderne løber i Vand. En af hendes 200 Kyllinger var bleven bidt ["bidt" overstreget] hugget i Nakken af en [teksten fortsætter i venstre margen s. 4; lodret:] Skade, hun havde givet den Hefteplaster på; der som en Hætte gik helt ud over Hovedet, om Halsen et Bind - den var uhyre komisk, lignede Bodil Ibsen som Maria Stuart (s 1' Side) 
+[Indsat i venstre margen s. 1; lodret:] Mere var der ikke om Kyllingerne. Søren Madsen og Edith var der i Aftes og købte for 22 Kr. af Nus (foruden for 170. - forleden!) Hils nu alle dine gode! Bibbes Blomst er stadig herlig! 
+Tusinde Hilsner, søde lille Junge, fra Dis. Nus hilser!</t>
+  </si>
+  <si>
     <t>1940-01-24</t>
   </si>
   <si>
     <t>Andreas Larsen
 Erik Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Peter Magnussen
 Alhed  Møhl, Lysses datter
 Ane Talbot
 Grete Warberg Larsen
 Viggo Winkel</t>
   </si>
   <si>
     <t>Svenskirisk er en ældre betegnelse for grønirisk. 
 Bel Ami er en tysk film fra 1939 instrueret af Willi Forst . Den er løst baseret på Guy de Maupassants roman Bel Ami fra 1885 - med betydelige ændringer til det originale plot (Kilde: Wikipedia marts 2022).</t>
   </si>
   <si>
     <t>Det er frostvejr og koldt.
 Larsen har sendt billeder til både Winkel &amp;amp; Magnussen og Den Frie. 
 Han fodrer en masse fugle i haven. 
 Børnene har kighoste, men det er et mildt angreb.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/r4bH</t>
   </si>
   <si>
     <t>Kjerteminde 24 Jan. 1940.
 Kære Lysse &amp;amp; Bimse
 Tak for Brevet. Ja her har vi det ogsaa med Sne og Frost og Bæltet fuld af Is. Jeg tror ikke vi har faaet saa meget Sne siden det Aar 1901. Vi har haft Sne og Frost siden første Juledag, kun afbrudt af 2 dages Tø for en halv Snes Dage siden. Jeg sendte forleden mine Billeder over til Winkel &amp;amp; Magnussen til Auktion der skal holdes omkring Midten af Februar. Og i Dag har jeg anmeldt 12-13 Aquareller til den frie Udstilling. Jeg fodrer en Masse Smaafugle for Tiden mest Kvækere og Svenskirisker og Musvitter en enkelt Gulspurv og nogle Bogfinker foruden vore Spurve og Skovspurve. Ja i Gaar var her et Par Dompapper og nogle Skovduer, men ingen af dem har vist sig i Dag. Jeg skal hilse fra Puf og Else der er ved at gaa i Byen, og saa skal de med Erik og Grethe i Biograf i Odense i i Aften. Bel Ami. Ellers er her ikke stort at melde. Ja Børnene har Kighoste, men tilsyneladende i mild Grad. Ane har hostet nu omtrent siden Jul og de to andre. ja det kan for resten ogsaa har faaet hver 3 Indsprøjtninger for det. 
 Det var rart at høre lidt fra Jer, saa jeg har jo heller ikke været videre skrivende i den senere Tid. 
 Mange Hilsner fra os allesammen 
 Jeres JL.</t>
   </si>
   <si>
     <t>1942-06-26</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Henne</t>
   </si>
   <si>
     <t>Thora Cohn
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Jonas Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Leo Swane
 Ane Talbot</t>
   </si>
   <si>
     <t>Marie/Rie Larsen fyldte 70 i 1942.
 Det vides ikke, hvem direktør Petersen og hans familie var.</t>
   </si>
   <si>
     <t>Det stormer og er koldt i Henne, men man hygger sig inden døre.
 Marie/Rie Larsens fødselsdagsfest var vellykket. 
 Børnene graver huler i klitterne.
 Andreas/Puf Larsen og Johannes Larsen læser knaldromaner. Det blæser for meget til, at Johannes Larsen kan male. 
 Andreas og Else glemte Peters fødselsdag, og brevet til Elena/Bimse er forsinket. 
 De voksne har gået en lang tur i lyng og klitter.
 En direktørfamilie med et par små hunde er de eneste andre gæster.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/YMUH</t>
   </si>
   <si>
     <t>Afs: Brygger Andreas Larsen
 Møllebakken, Kerteminde
 Henne 26/6 1942
 Kære Bimse!
 Ja, saa sidder vi altsaa heroppe i en forrygende Vestenstorm og Hundekulde, det er med største Overvindelse vi gaar ud for at faa lidt Appetit til næste Maaltid, man bliver gennemblæst med Sand; Swane er her ogsaa og vi hygger os ret godt inden Døre med Snaps og Romtoddyer. I Travlheden inden Afrejsen har vi forsømt at skrive dit Fødselsdagsbrev rettidigt, saa nu beder vi dig modtage denne forsinkede Lykønskning samt et Billede af Deltagerne i Ries Fødselsdagsfest, den forløb udmærket bortset fra at I savnedes. Iøvrigt er vi meget utilfreds med Sommeren, den eneste varme Dag hidtil var den Dag vi rejste herop, der var stegende hedt i Toget og overfyldt med Tyskere. Ungerne befinder sig godt heroppe, de graver sig ned i Huller i Klitten for at sidde i Læ, for et Øjeblik siden har de 3 Gæster, der er her udover os forsøgt at bane sig Vej til Stranden uden Held, nu vil Puf og jeg forsøge om lidt. Las vilde male heroppe, men i denne Blæst lader det sig ikke gøre, han fordriver Tiden med Knaldromaner; (Puf ["Puf" indsat over linjen efterfulgt af en pil, der peger ned mod den fortsatte tekst. Teksten herfra skrevet med Andreas/Pufs håndskrift] det gør jeg ogsaa. Det er ganske vist ikke velset, at jeg sover til Middag indtil 5 eller 1/2 6 hver Dag, men jeg er nu ingen Tilhænger af at ligge ude i en Klit og fryse, samt blive forstyrret af Fluer og andre Insekter, naar man ligesaagodt kan lægge sig paa sin Seng, som ovenikøbet er betydelig nærmere Spisesalen. Og saa falder jeg jo i Søvn! Det er ikke en Maade at ligge ved Badested paa siger Else. Men jeg har da været i Vandet 3 Gange, hun kun 1 Gang, er der saa noget for hende at prale af? Jeg har faaet et Barberkrus hvorpaa der staar: "Drikke og æde er Menneskets Glæde" og det udtrykke meget godt hvad jeg mener om Ferieliv; og hvis man saa har en Knaldroman til de Pavser som man ikke kan sove sig igennem, ja saa kan man jo ikke forlange mere. - Din Revision af vores Fødselsdagsalbum var nok ikke til megen Nytte. Foreløbig har vi glemt Peters Fødselsdag og Din skriver vi jo ogsaa forsent til, det er flovt og vi bliver maaske aldrig bedre. 
 [Det følgende skrevet med Else Larsens håndskrift:] 
 30/6
 Nu har Vejret bedret sig lidt, i Dag har Børnene været i Badedragter og Solen skinner, men det er væmmelig koldt. Igaar var Swane, Puf og jeg paa en lang Tur gennem Lyng og Klitter, saa jeg er næsten ikke kommen til Kræfter endnu, og idag er Las og Swane gaaet til Fiilsø, Swane er en vældig Fodsportsmand. Puf gaar i Vandet hver Morgen og Ane har et Par Gange været med, men er vendt om, naar hun saa Bølgerne, de ser ogsaa truende ud og er meget kolde. Nu er de ved at komme hjem fra Turen og vi skal spise saa vi maa hellere faa Brevet sluttet og sendt afsted i Aften.
 [Det følgende skrevet med Andreas Larsens skrift:]
 Nu er Else ved at børste Negle til Middagen saa jeg maa slutte Brevet. Nu er hun allerede færdig, men det drejer sig jo ogsaa kun om rent Sand; herude ved Havet, hvor vi jo bor dennegang, bliver man jo ikke rigtig beskidt, men Fagterne skal jo gøres. - Her er en Direktør Petersen fra København med Frue og Datter; sidstnævnte har to smaa Malteser-Terrier, som har samme Naturel som alle for smaa Hunde. De er egensindige og naar de faar Smæk af deres Herskerinde, vrisser de af hende, æv, siger de for hvert Smæk, det er ganske fornøjeligt.
 Nu kom Swane og Far hjem fra Tur, saa skal vi spise.
 Vi haaber Du har haft en god Fødselsdag og sender alle mange Hilsner Else, Puf, JL &amp;amp; Swane. Børnene hilser Fættre og Kusine [ordet "Kusine" er skrevet nederst på side 5]</t>
   </si>
   <si>
+    <t>1943-04-24</t>
+  </si>
+  <si>
+    <t>Jørgen Brandstrup
+Kai Friis Møller
+Matilda Jungstedt
+Johanne Christine Larsen
+Axel  Müller
+Fanny Schaffalitzky de Muckadell
+Janna Schou
+Adelheyde Syberg
+Gudrun Syberg</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvad Fanny Schaffalitzky har sagt om kirsebærblomster og Astrids fødselsdag. 
+"Uhindret Samkvem med Sverige": Ellens datter, Grethe, og barnebarnet Matilda/Lille, boede i Stockholm. Sidstnævnte var arkitekt.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8390</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer ønsker tillykke med fødselsdagen. Kirsebærtræerne blomstrer, så Jomfru Fanny fik ikke helt ret. Både Ellen og Astrid Warberg-Goldschmidt ønsker sig mest af alt at kunne ses med familien i Sverige. Ellen sender dem madvarer.
+Matilda/Lille Jungstedt tjener 250 kr. om måneden på at tegne. Heldigvis har hun også fritid, og hun danser folkedans. 
+Ellen har været på Lindøgård, hvor hun traf Jørgen Brandstrup. Han og Johanne/Junge C. Larsen kommer til middag hos Ellen 2. påskedag. Hun steger nu flæskesteg. - Det er dejligt, at Johannes ben er bedre. Hun har kunnet klare en kæmpe omgang strygning, og forleden stegte hun 100 bøffer til henkogning. 
+Ellens have råber på at blive luget og få sået blomster.
+Forleden nat var der en svirren af flyvere over Kerteminde. Der var luftalarm, men Ellen tør ikke gå i sin kælder, for der er tusindben. 
+Ellen sender en af Kai Friis Møllers bøger. 
+Til sin fødselsdag fik Ellen 50 kr., og hun har købt en verdenshistorie i 12 bind.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Ajcu</t>
+  </si>
+  <si>
+    <t>Paaskelørdag
+Kære lille Disser!
+Nu nærmer sig d. 26nde og med alle disse Helligdage i Tanken, må vi i Tide tage fat på Fødselsdagsbrevet. Altså Tillykke med Dagen og Aaret, - måtte det bringe os alt, hvad vi mest brændende ønsker, - og alle Småønskerne også. Nu blomstrer Kisbærrene - så Jmf. Fanny får jo ikke helt Ret, - men nu kan vi da se, hvor det bærer hen, og det var måske det, hun mente. - 
+Blandt de brændende Ønsker har vi to jo det fælles: uhindret Samkvem med Sverige. Det er strængt, at være udelukket fra dem, man helst vil se, - men lad os være taknemmelige over, at de har det forholdsvis godt og ikke er i Krig. Det er dejligt, at vi kan sende lidt til dem. Jeg sender Flæsk, Pølse og Ost og det bliver modtaget med Begejstring. Gutte skriver ellers, at de klarer sig udmærket med Maden, - men det vilde hun jo nu skrive i hvert Tilfælde. Dog har jeg Følelse af, at det nogenlunde passer. - Jeg havde forleden et langt Brev fra Lille. Hun arbejder flittigt på sit Kontor, hvor hun jo tegner og tjener 250 Kr. om Mdr., hvad jeg synes er fænomenalt godt gjort. Heldigvis har hun da Tid til meget andet og kan pleje sine Interesser. En af dem er Folkedanse. Hun var jo på Næææs i fjor til et 6 Ugers Kursus i denne Sport og det morer hende meget. De har jo "Danselag", hvor de mødes og danser de gl. Danse, bl.a. Lancier!! Det synes vi jo er en ganske normal Dans. -
+I Gaar var jeg på Lindøgrd og traf der Jørgen Brandstrup, som lod fornøjet og glad. De kommer herud 2den Paaskedag. Sikken en Glæde at få Junge herud en Gang igen. De kommer med Ruten c. 11 og skal Afsted igen ved 9 Tiden om Aftenen, så det bliver da et dejlig grundigt Besøg. Idag har jeg travlt med at "lave til." Jeg har tænkt, at de skal have Fisk - stor Torsk, hvis jeg kan få det, eller andet, - og Blommegrød. Jeg er ved at stege en lille Flæskesteg, som de skal have kold om Aftenen med gr. Bønner til og så koldt Bord, hvad jeg kan finde på. Jeg har en Snaps og så min hvide Vin, så jeg haaber jo at kunne beværte dem godt. 
+Det er dejligt, at det da går nogenlunde med Junges Ben. Hun går helt flot uden sine Stokke og laver så meget nu i Huset. Tænk, at hun egenhændig strøg hele Strygningen fra den store Forårsvadsk, og stegte 100 Bøffer forleden. Det lyder jo voldsomt, - men det var til at koge hen, da de havde slagtet en Kalv.
+Det er sådan en Fornøjelse med deres nye, smukke Stue. Jeg synes, det er den hyggeligste, de nogensinde har haft.
+Mig selv kan jeg ikke sådan fortælle noget om, for jeg har det som sædvanlig, d.v.s. altid masetravlt og altid lidt bagefter med alting. Haven står og råber højlydt efter mig. Jeg beroliger den med, at der er da lagt Kartofler, og Spinat og Radiser er da oppe og Løg, - men det er Skidtet, skriger den og Blomsterfrø, som er købt, kunde du også gærne putte i mig. Ja, ja, måske i Eftermiddag, - nu fik vi jo en dejlig mild Regn til Morgen, - så nu er det egentlig lige til Pas. Men nu går jeg jo og "laver til Fremmede", som Tante Mimmi sagde. - 
+Sikken en Nat forleden, - Natten mellem Tirsdag og Onsdag. Der var vist over 1000 Flyvere over Fyen, - de næsten svirrede over Ørene på os, - Luftkampe har der været, for der blev jo skudt mange ned - Antiluftskyts fra Nyborg og Korsør, og "Fyrværkeri" rundt omkring. Det var fælt. Fra Klk 12 til 3 1/2 svirrede de om os. Fy for den Lede. - Jeg overnattede på Landet. Her i K-minde var der Luftalarm i 2 Timer. Jeg tror nu ikke, at ret mange går i Kælderen. Jeg tør nu ikke for der er Tusendeben i min. -
+Jeg sender dig en lille Bog, som det måske kan more dig at læse. Jeg har ikke kunnet dy mig for at pille lidt ved den og skære op hist og her. Jeg synes Kaj Friis Møller er så morsom at læse. -
+Til min F-dag sendte Gutte mig 50 Kr. så jeg selv kunde købe min Gave. Den har jeg nu erhvervet. Well's store Verdenshistorie, 12 Bind, - fint indbundet, Læderryg, som splinterny, for 45 Kr. antikvarisk. Jeg er henrykt over den, - den er spændende at læse som en Roman. Det var et Fund.
+Ja, så siger jeg atter god Fødselsdag og hils Aksel og det gode Nus, men mest dig selv fra din gamle Elle
+24/4 - 43</t>
+  </si>
+  <si>
     <t>1944-02-18</t>
   </si>
   <si>
     <t>Johan Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Eric Bøttern
 Thora Cohn
 Antonin Dvorak
 Karl Isakson
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Alhed  Møhl, Lysses datter
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Gerda Rasmussen
 Holger Rasmussen
 Bendt Rom
 Leo Swane
 Ane Talbot</t>
   </si>
   <si>
     <t>Når Andreas Larsen staver ordet "af" som "av" hænger det sammen med hans venskab med kunstneren Sven Havsteen-Mikkelsen. Denne begrundede denne stavemåde, som han holdt hårdt fast i med nogle uklare ideer om det oprindeligt nordiske. 
 I 1944 købte Ny Carlsbergfondet en del af Johannes Larsens kunstsamling og deriblandt fem ud af seks malerier udført af Karl Isakson.</t>
   </si>
   <si>
@@ -5986,206 +6115,206 @@
 På tirsdag skal vi til Fåborg til Holger Rasmussens; Skriveswane kommer også. Vi glæder os til at se dem, det er jo ikke så tit vi kommer nogen steder nu. Der skal være museumsmøde; det er jo sådan en anledning der skal til, ellers vover man sig jo nødig ud på sådan en jernbanerejse, som vare en hel dag i disse tider. Børnene skal med til Odense, hvor de skal være hos deres bedsteforældre mens vi er i Fåborg. Vi har fået klaveret ind i dagligstuen det skal stå på den væg hvor den lille sofa stod med Isaksons billeder over (de er deponerede). Ved siden av klaveret inde i hjørnet har vi fået en stikkontakt anbragt, så vi kan stille grammofonen (elektrisk) og radioen der, så vi får al "støjen" samlet på et sted. Bendt Rom har sendt os et langt musikstykke 
 2.
 av Dvorak på 5 store plader; det glæder vi os til at høre; det tager vist ca 50 min. at spille det igennem, så det er jo en hel koncert. 
 Jeg er begyndt at læse børnene nogle remser fra den gamle "Mother Goose", vi havde som børn. Det morer dem og de lærer jo lidt Engelsk ved det. Jeg skal hilse Dig mange gange fra Eric Bøttern, han kom nu og sad lidt og fik en Hof sammen med Far. Det har været dårligt med skiføret her på pladsen iår. Børnene gik lidt på græsset i et par dage da der lå et tyndt lag. De sled vallan (eller hvad det er I kalder det) av hurtigere end jeg kunde lægge den på, men det er jo en god morskab for dem.
 Nu vil jeg slutte med at ønske Dig en god fødselsdag
 fra Else og Puf.
 Far skriver imorgen.
 Afs: Andreas Larsen
 Brygger
 Kerteminde</t>
   </si>
   <si>
     <t>1944-12-30</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Knuthenborg pr. Bandholm</t>
   </si>
   <si>
     <t>Helge Bartholdy-Møller
 Elsebeth Hostrup-Schultz
 Jørgen Hostrup-Schultz
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Bendt Rom</t>
   </si>
   <si>
     <t>A. Olsens boghandel, Langegade 26, samt apoteket, Kerteminde, blev ramt af Schalburtage december 1944 (Arkiv.dk). Sabotagen mod fiskebådene/kvaserne nævnte Johannes Larsen i et tidligere brev til Christa Knuth. 
 Schalburgtage var det folkelige navn for den terror, som tyskerne og deres danske hjælpere indledte i den sidste del af besættelsen i Danmark. Terroren blev rettet mod den danske modstandsbevægelse og det danske samfund i almindelighed som en hævn for modstandsaktioner. Ligeledes indførtes hævndrab på vellidte danskere, når en tysk soldat eller stikker blev dræbt (såkaldte clearingmord). Besættelsesmagten kaldte begrebet 'kontrasabotage', men danskerne fandt hurtigt på navnet schalburgtage efter Schalburgkorpset, opkaldt efter Christian Frederik von Schalburg, der havde været leder af Frikorps Danmark (Wikipedia april 2024). 
 Kongsø Plantage findes i Horsens Kommune.
 20. dec. 1944 sprængte SS FJEH-S og hans families hus på Chr. Winthers Vej 4, København, i luften, fordi både FJEH-S og hans søn var modstandsfolk. (https://kbhbilleder.dk/frb-arkiv/28127). Johannes Larsen skrev 10 dage senere til Christa Knuth, at tyskerne havde gennet konen og de tre små piger ud på gaden, sprænt huset i luften og taget FJEH-S med sig (1944-12-30, Johannes Larsen til Christa Knuth). 
 Tiras var en hund, som Johannes Larsen fik i efteråret 1944 og var meget glad for.</t>
   </si>
   <si>
     <t>Johannes Larsen takker for dyret. Han fik en masse flasker til sin fødselsdag.
 Der har været udført Schalburtage mod et par forretninger i Kerteminde.
 Larsen slap for at indkvartere tyske soldater mm.
 Hostrup-Schultzs huser blevet sprængt i luften, og tyskerne tog ham med sig.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Zs2P</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm
 [I brevet:]
 Kjerteminde 30 Decbr. 1944.
 Kære Grevinde!
 Glædeligt Nytaar og Tak for det Aar der er gaaet. Og Tak for det dejlige Dyr. Jeg blev paa min Fødselsdag begavet med 10 Flasker stærke Drikke deriblandt saa fine Ting som Vodka Hulstkamp Genever, gl. St. Croix Rom Rø[ulæseligt)bitter o.s.v. Det er nu godt at være kendt som fordrukken. I Nat vågnede vi ved et Par store Drøn. Det var Byen der havde Besøg af Schalburgtører, der havde anbragt et Par Bomber i Byens største Manufakturforretning og en Boghandel overfor, der begge blev raserede mens mange Huse til begge Sider deriblandt Apotheket fik alle Ruderne sprængt. Formodentlig til Tak for de Kvaser der blev sænket forleden af fremmede Sabotører. Ellers har vi haft en god fredelig Juletid, det blev heldigvis ikke til noget med Indkvarteringen og nu regner vi med at slippe helt. Nu skal jeg til at skrive til alle de Mennesker der har skrevet og telegraferet til min Fødselsdag, bl.a Dr Bartholdy Møller. Jeg læste for et Par Dage siden at det Hus i Kjøbenhavn hvor mine Venner Hostrup Schultz boede var sprængt i Luften af Tyskerne. Det var dem jeg besøgte i Sommer i Kongsø Plantage. Jeg skrev til Bendt Rom der er Mandens Fætter og fik i Gaar Svar fra ham. Tyskerne havde taget Manden og sendt Konen og deres 3 Smaapiger paa Gaden som de gik og stod og sprængt Huset i Luften med det samme og ingen ved nu hvor Manden er eller hvad han har gjort. Jeg skal hilse mange Gange Fra Puf og Else, og nu faar Du ikke mere for jeg skal ud at gaa med Tiras.
 Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1945-05-04</t>
   </si>
   <si>
     <t>Alfred Benzon
 Bøje Benzon
 Joseph Goebbels
 Adolph Hitler
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Tørring</t>
   </si>
   <si>
     <t>Johannes Larsen har sammen med fabrikant Tørring fejret Berlins fald med et glas rom, rigtig kaffe og wienerbrød. Han ville ønske, at Hitlerog Goebbels ikke var døde, men skulle ende deres dage i konzentrationslejr. 
 Larsen regner med snart at få ællinger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/SP5f</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [I brevet:]
 Kjerteminde 4 Maj. 1945.
 Kære Grevinde.
 Tak for Brevet i Dag og for Kortet fra Kjøbenhavn forleden. Ja nu er der da endelig kommen Gang i Foretagendet. I Gaar havde jeg Fabrikant Tørring fra Odense, der for Tiden ferierer her nede, til Kaffe og Wienerbrød i Anledning af Berlins Fald. Den sidste Rest af rigtig Kaffe og dertil en gl. St Croix Rom, som jeg har faaet af Bøje Benzon, det er en hans Farfar gamle Alfred Benzon har importeret i 1849 og den holder 65,9 %, saa det er jo ingen Svagdrik. Det er kedeligt at Hitler og Goebbels er døde, jeg kunde have undt dem at tilbringe Resten af deres Levetid i Koncentrationslejr, sammen med de øvrige af Bundtet. Det er ret tidligt med Graaællingerne, men ikke usædvanligt. Jeg venter i disse Dage at faa 13 Ællinger og 6 Gæslinger. Jeg glæder mig til at se Stauderne. Jeg skal hilse fra Puf og Else. Mange Hilsener fra
 Din hengivne
 Johannes Larsen.
 P.S.
 Nu tuder Sirenerne Luftallarm, men det plejer jo ikke at betyde noget her
 JL.</t>
   </si>
   <si>
     <t>1945-05-14</t>
   </si>
   <si>
     <t>Alfred Benzon
 Bøje Benzon
 Marius Christiansen
 Thora Cohn
 Gudmundur Kamban
 Andreas Larsen
 Elena Larsen
 Jeppe Larsen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ellen  Sawyer
 Ane Talbot</t>
   </si>
   <si>
     <t>Det vides fra et andet brev, at den svigerinde, der deltog i fejringen af befrielsen var Ellen Sawyer.</t>
   </si>
   <si>
     <t>Johannes Larsen takker for stauderne. Han har delt dem med Marius Christiansen. Christiansen vil sende Christa Knuth nogle rugeæg. 
 Da Larsen hørte om kapitulationen, lavede han romtoddyer til Else, Ellen og sig selv. 
 Han spørger, om det er rigtigt, at Kamban er blevet skudt.
 Johan/Lysse og Elena Larsen ringede til Pufs fødselsdag. De vil komme på besøg, og Johannes Larsen vil tage med dem hjem til Båxhult, som han ikke har set i seks år. 
 Der er kommet både ællinger og gæslinger. Børnene fik en ælling, men Ane kom til at ligge den ihjel, da hun tog den med i seng.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yXSz</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [I brevet:]
 Kjerteminde 14 Maj 1945.
 Kære Grevinde!
 Tak for Dit Brev. Stauderne kom i Dag fra en Planteskole i Holmstrup og da jeg ikke kunde begribe hvordan det hang sammen ringede jeg op og fik at vide at det var en Gave fra Lensgrevinde Knuth. Det maa vel komme af at der ikke kan ske Forsendelser over Vandet, saa Gartneren har rekvireret dem derfra. Jeg ringede til Christiansen og vi delte saa Byttet og jeg har ny faaet min Andel plantet og takker for den. Jeg lovede Christiansen samtidig overbringe Dig hans Tak. Jeg fortalte ham om den mislykkede Rugning, og da han mente at det maatte være Hunnen der var mindre god som Avlsdyr, sagde han at han vilde sende et Kuld Rugeæg naar det kan lade sig gøre. Vi har jo ellers været højt oppe her, siden den Aften vi hørte om Kapitulationen. Ikke mindst fordi Puf var taget til Odense Dagen før for at melde sig som Frihedskæmper og bidrage til at jage Tyskerne ud af Landet, hvilket der altsaa ikke blev Brug for. Jeg hentede min Svigerinde og Else hun og jeg tog Hul paa en Flaske gl. St Croix Rom som jeg havde faet foræret af Bøje Benzon, og som hans Farfar gl. Alfred Benzon havde taget hjem fra St Croix i 1849. den holder 65,9 % og vi lavede os 3 Toddyer. Det er jo næsten umuligt at følge med og høre og læse alt det der staar i Bladene nu. Er det sandt at Kamban blev skudt den Dag der var saa megen Skydning i Kjøbenhavn? Jeg har naturligvis ikke faaet bestilt noget i al den Tid, men nu skal jeg i Gang igen i Mrg. I Forgaars var det Pufs Fødselsdag og vi blev ringet op fra Båxhult, det var helt underligt at høre deres Stemmer igen. Gæssene har 5 Gæslinger. De kom med 6 i Regnvejr paa Frihedsdagen og den ene var død næste Mrg. Anden fik kun 7 Ællinger og den ene der ikke kunde følge med fik Børnene og der var stor Glæde over den et Par Dage, men i Gaar Morges vaagnede jeg ved Graad, det var Ane der om Natten havde taget den op i Sengen og var falden i Søvn og havde ligget den ihjel. Lysse bebudede at de vilde komme herned i Løbet af en fjorten Dags Tid og dersom det til den Tid kan blive nogenlunde fremkommeligt tænker jeg paa at tage med dem hjem et Par Dage. Nu er det jo snart 6 Aars siden jeg sidst var deroppe, saa jeg glæder mig til at se hvordan Skoven har forandret sig og hvad de har lavet ved Haven og Markerne siden da! Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1945-06-27</t>
   </si>
   <si>
     <t>Alfred Benzon
 Bøje Benzon
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ellen  Sawyer</t>
   </si>
   <si>
     <t>Hverken Johannes Larsen eller Johan Larsen med familie kan få rejsetilladelse før til efteråret. Larsen har fået et brev, som var blevet konfiskeret i 1942.
 Da Else og Johannes Larsen hørte i radioen om kapitulationen, hentede Larsen en meget gammel flaske St. Croix-rom og lavede romtoddyer. Næste dag drak de champagne i huset. De har gravet sølvtøj m.v. op og hentet evakuerede ting. Tyskerne ville have lavet maskingeværstillinger i Larsen-familiens have, men det slap man heldigvis for.
 Odderen er stukket af. Pointeren, Tiras, er et år og meget smuk, og nu skal Larsen til at træne den.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9o4T</t>
   </si>
   <si>
     <t>Kjerteminde 27 Juni 1945.
 Kære Lysse!
 Det var jo en stor Skuffelse at I ikke kan faa Rejsetilladelse. Her ser det heller ikke ud til at vi kan komme ud af Landet før en Gang til Efteraaret. Forleden kom her et Brev fra Dig, som jeg aabnede i Spænding da jeg troede det drejede sig om Besøget. Det viste sig imidlertid at det var et Du havde skrevet d. 12/12 1942 og som det svenske Postvæsen paa Opfordring af det danske do havde tilbageholdt af Hensyn til Adressaten, hvilket meddeltes paa en lille trykt Seddel. Her har vi det ellers godt og nyder daglig, at vi er sluppet af med Barbarerne. Om Aftenen den 4 Maj sad Else og jeg her og hørte Radio, Puf var taget til Odense for at melde sig til Frihedskæmperne. Da vi hørte om Kapitulationen gik jeg ned og hentede Elle og vi lavede os 3 Romtoddyer af en Flaske jeg havde faaet foræret af Bøje Benzon Gl. St. Croix Rom som han Bedstefar gamle Alfred Benzon havde importeret i 1849. den holder 65,9%. Næste Morgen trak jeg 3 Fl. Champagne op, som jeg havde haft liggende til den Anledning, og vi fik en Del mere i Løbet af [”Løbet af” indsat over linjen] Dagen. Vi har nu faaet gravet vores Sølvtøj og Spiritus op og hentet de Ting vi havde evakueret i Anledning af at Tyskerne havde plantet 30 Pæle omkring i Haven, hvor der skulde have været Løbegrave og Maskingevær Stillinger, men det slap vi da for. Odderen er brudt ud for ca. 14 Dage siden vi har opgivet at faa den igen. Vi har haft en broget Fluesnapperfamilie i en Mejsekasse i Kathrineblommetræet uden for Spisestuevinduet de fik 7 Unger der fløj ud i Gaar. Vi har det ellers godt og jeg skal hilse fra Else og Puf. Min nye Pointer ”Tiras” bliver et Aar d. 9 Juli og saa skal jeg til at dressere ham. Jeg tror nok det bliver den kønneste Pointer jeg har set og han er meget medgørlig, saa jeg venter mig en hel Del af ham.
 Mange Hilsner til Jer allesammen
 fra Din Far.</t>
   </si>
   <si>
     <t>1948-09-22</t>
   </si>
   <si>
     <t>Thora Cohn
 Dams Hotel
 Kai Grunth
 Sven Havsteen-Mikkelsen
 Hedvig Høst
 Oluf Høst
 Ville Jais Nielsen
 Johannes Jais-Nielsen
 Arne Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Bendt Rom
 Olaf Rude
 Finn Salomonsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Biæderen er ej sjælden træk- og ynglefugl i Danmark.
 Jordsvaler: Digesvaler
 Det vides ikke, hvad fyrmesteren på Christiansø og amtmanden i Rønne hed. 
 Oluf Høsts "større Gaard inde i Landet" hedder Bognemark, og han malede den utallige gange. 
 Mesinebryggeren kendes ikke, og det vides heller ikke, hvem der var pige i huset hos Larsen-familien i sept. 1948.</t>
   </si>
   <si>
     <t>Johannes Larsen har været på Bornholm. På flyveturen dertil kunne han intet se pga. regn. Han tog ind på et hotel i Rønne, og her kom Arne Larsen og viste ham fotos af nogle biædere, som havde haft reder nord for Hasle. Dagen efter blev Larsen hentet af Olaf Rude, og de kørte ud og så biæderredehullerne. De næste dage besøgte de Hammershus og rundkirker samt flere byer og de var til middag med Oluf og Hedvig Høst samt Jais-Nielsen.
 Larsen var også en tur til Christiansø i dårligt vejr. Dagen efter spiste Larsen, Rude og Jais hos Høst i dennes dejlige hus, og Høst og Larsen var ved dennes gård (Bognemark). 
 I Rønne igen besøgte Larsen Amtmanden. Da Larsen kom frem til flyet, viste det sig, at der var overvægt, men en passager tilbød at vente til næste dag med at tage til København, og problemet blev derved løst. Udsigten fra flyet var denne dag fin.
 Larsen med familie har været i Odense og se et guldfund fra Midskov. De har også været på besøg hos Sven Havsteen-Mikkelsen på Taasinge, og han gav dem en skotsk hyrdehund fra et kuld hvalpe, som Johan/Puf tidligere havde set.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TrRn</t>
   </si>
   <si>
     <t>Kjerteminde 22 Septbr 1948.
 Kære Lysse!
 Tak for Dit Brev. Skønt jeg havde glædet mig til den Tur gennem Jylland til Göteborg og videre til Båxhult, passer det mig i Grunden helt godt at den ikke bliver til noget til Aar. Jeg kan trøste Dig med at vi ikke var samtidig i Kjøbenhavn, da Du var der var jeg allerede hjemme. Vi havde Besøg af Bent Rom da jeg bestemte mig til Turen og han tilbød at jeg kunde overnatte i hans Lejlighed, hvad jeg saa gjorde og fløj Dagen efter til Bornholm. Flyveturen var en Skuffelse da det var saa Regntykt at jeg ikke en Gang kunde se Saltholm og overhovedet ingen Ting saa før vi kom til Bornholm, hvor jeg tog ind paa Dams Hotel i Rønne og ringede til Olaf Rude der sagde at han vilde hente mig næste Formiddag. Jeg gik saa ind og satte mig for at spise og saa kom der en Lektor Arne Larsen, som Rude havde sendt hen for at han kunde fortælle mig om Biæderne. Der er jo sket det mærkelige at 2 Par Biædere, en sydeuropæisk Fugl der tidligere er skudt nogle Gange her i Landet, men ikke vides at have ynglet N for Alperne i de sidste 100 Aar, havde ynglet i en Grusgrav paa en Mark ved Kysten lidt N for Hasle. Lektor Larsen viste mig nogle Billeder af dem. Der var baade Flugtfotografier og Fotografier af de gamle i Hullerne og af en Unge som en Kat havde haft fat i, og som senere døde. Redehullerne var anbragt i en Jordsvalekoloni. Dagen efter kørte jeg saa med Rude til Allinge hvor han bor, og paa Vejen stod vi af og var henne at se paa den omtalte Grusgrav, hvor Biæderne havde lavet 8 Redehuller. De var rejst om Fredagen før jeg om Tirsdagen kom derover. Om Eftermiddagen kørte vi op til Hammershus og næste Dag var vi igen deroppe og se paa Ruinerne og om Eftermiddagen til en af de 4 Rundkirker Olsker. Forøvrigt kørte Rude mig 2 Ture hver Dag og jeg fik 2 Festmaaltider daglig. Næste Dag var jeg med Rude og hans Kone paa en lang Tur gennem alle Byerne paa Ø Kysten til Dueodde og over Aakirkeby hjem gennem Ekkodalen. Vi var til stor Middag hos Grunther der har bygget sig et Hus ved Gudhjem, sammen med Jais Nielsen og hans Kone og Høst og hans Kone; Saa var jeg alene en Tur til Christiansø, men uheldig med Vejret. Jeg havde Mad med og fik en Pilsner en Bitter og en Kop Kaffe paa en Beværtning og gik saa ud
@@ -6550,92 +6679,89 @@
 I godt Vejr blev det overdraget mig at sejle Baaden hjem, mens de andre fik sig en lille Lur. Det var jeg stolt af. 
 Saa skulde Sildene pilles af Garnene og disse skilles og tørres. Det skulde nu vise sig, hvor mange "Volle" (Ol) der var fanget. En Gang var der saa mange, at nogle af Garnene maatte efterlades paa Fangstpladsen til senere Afhentning. Til andre Tider var der kun til Middagsmaden. Tørringen foregik hovedsaglig paa Feden, som var helt dækket med Garn. Vi havde et Stillads til at hænge dem paa, saa fyldte de ikke saa meget. Det var ogsaa mere praktisk, naar de skulde renses for Tang. I Stormvejr kunde de være saa fulde af "Skidt" og saa sammensnoede, at det tog et Par Dage at faa dem i Orden. Vi Børn hjalp gerne med.
 Efter Middag fik man travlt med at faa Garnerne i Baaden og sat ["sat" overstreget] Sten bundet paa igen. ("lønne.") Naar der skulde sejles ud, tøvede man lidt, indtil endelig en tog Mod til sig og satte Sejl; saa fik
 [61]
 de alle travlt. Der blev et syndigt Virvar i Havnen, indtil de kom fri af hinanden. 
 Foraarssilden var ikke værdsat den Gang. Den var for mager. Ofte kom Bønderne og hentede hele Læs til Gødning. Torsken duede kun, naar der var r i Maanedens Navn, ligesom der heller ikke maatte spilles Kort i andre Maaneder. (Der var ca. 80 Bæltsbaade.) [("Der var ca. 80 Bæltsbaade.") overstreget]
 For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
 En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
 [62]
 Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
 Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
 Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
 En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
 [63]
 mere villige, saa længtes de efter deres Baas. 
 Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
 Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
 [64]
 hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
 En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
   <si>
     <t>1950-06-21</t>
   </si>
   <si>
-    <t>Johanne Christine Larsen</t>
-[...1 lines deleted...]
-  <si>
     <t>Dræby
 Lindøgaard</t>
   </si>
   <si>
     <t>Småland
 Majenfors</t>
   </si>
   <si>
     <t>Christian  Brandstrup
 Eline  Brandstrup
 Wisie Brandt
 Frits Branner
 - Faksø
 Adam Goldschmidt
 Brita Goldschmidt
 Hans Iuel
 Thyra Iuel
 Grethe Jungstedt
 Kurt Jungstedt
 - Kruuse
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Elisabeth Mackie
 Pernille Marryat
 Ib Marryat Johansen
 Lauritz Pedersen
 Ruth -, pige i huset hos Johanne Larsen
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 - Thomsen, Kerteminde
 Andreas Warberg
 Martin Warberg Larsen
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvad Astrid Warbergs svigermor hed. Heller ikke vides det, hvem "Englænderne" og Jørgen var. 
 Familien kendte flere ved navn Kruuse, men den her omtalte var formodentlig i familie med Eline Brandstrup. 
 Christian Brandstrups erindringer kan findes på internettet (maj 2023).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0131</t>
   </si>
   <si>
     <t>Johanne takker for det dejlige tøj og for "Mord-Romanerne", som hun straks har læst. Adolf vil læse dem til vinter. Hun spørger, hvordan det går med Adams ægteskab, og hun håber, at hans kone har skjulte talenter. Johanne spørger også, om det kan passe, at Ib Marryat tjener 1500 kr. om måneden?
 Johannes knæ har det bedre, men hun går ikke ud i haven, som er et vildnis.
 Man tager kartofler op på gården, og det er spændende, hvad de vil indbringe. Ruth tabte sit ur i marken, men en dygtig schæferhund fandt det.
 Frederik Andreas/Dede har været på hospitalet.
 Kornet hos Laurits og Laura har lagt sig ned. De har været på besøg med deres lille dreng.
 Thyra Iuel har også været på besøg med en bog og et servilt brev. Hun inviterede Larsen-familien på besøg. 
 Kurt og Grete Jungstedt kommer 14 dage til Danmark.
 Else og Andreas/Puf venter barn, og Johanne synes, det er en dårlig idé. 
 Johanne har solgt 12 servietter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Y5jP</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside: Dis’ adresse er skrevet af afsender, andre bemærkninger af ukendt/BWP]
@@ -6739,51 +6865,51 @@
 Tusind Tak for dit lange og gode Brev! Jeg synes da det ser ud som om I har det helt godt derovre. Bare det, at Dres og du har fælles Interesse i de lange Ture, at hun er med på lidt æventyrligt, hvad alle vi jo altid har gouteret – det er sandelig meget værd, og det maa bære over meget. Gid nu Vejret maatte tænke paa at det jo er Sommer og ikke stadig gerere sig som om det var Vinter; jeg er i fuld Vinter-Kluns endda med min varme house-coat og har endda ondt ved at holde Varmen. Og sikken I dog svælger i alskens Godter: Dadler, Figen og Bananer – Sager man mindes som noget helt oldnordisk. Den Bog, du skriver om, vilde jeg da grumme gerne læse en Gang, og det kunde jo være, at Holger vil give dig Lov til at sende mig den; det er jo vidunderligt at læse virkelig god Lekture. Jo, Dis, Gudskelov for de ”enkelte Röster”, saadanne er jo alle store Fremskridts Begyndelse; hvad har ikke den ene Bog: Onkel Toms Hytte betydet i Verdensopinionen overfor Ikke-hvide Mennesker – for at tage et eneste lille Eksempel. Og trods alt det uhumske i Tiden, synes jeg alligevel, der vises saa megen Godhed og Samfølelse for at læge Tidens Saar, man kunde nævne meget: Red Barnet, Røde Kors, dette at f. Eks. danske unge tager til Tyskland for at give dem Begreb om lidt menneskelig Kultur, at danske unge deltager i flere Landes Opbygningsarbejde – alt det viser en i sit Væsen kristelig Tankegang, hvis Betydning for Menneskehedens Trivsel jo er uomtvistelig. Jeg synes ofte, jeg ser Spirer til Fremgang, selv om de endnu kun er spæde i Forhold til alt det uhumske, der sker. Krigen! Ja, der er jo det underlige at man jo maa synes, det er rigtigt, at Truman greb ind, for de Satans Kommunister skal vide, at de ikke kan faa helt let Spil med os andre; det var en Prøve-Ballon fra deres Side, og jeg synes, det er uvurderligt, hvis den mislykkes for dem. Og tro mig, Rusland vil absolut ikke Krig (Verdenskr.) dumme som Hitler er de jo ikke, men ved, hvad Følgen bliver, hvem der end sejrer, jeg mener, selv om de selv skulde vise sig at være de stærkeste. Jeg er i hvert Fald ikke bange for en Verdenskrig, men 100 pc.t.s Vished har man jo ikke. 
 I Mandags Formiddags ankom i Bil lille Fritz fra Brædstrup, han havde været hjemme til Dedes Fødselsdag og var kommen i Tanker
 2.
 om, at han slet ikke kendte os, Agraren og Manse og Tinge har han aldrig set; det var sødt af ham at bestemme sig til at køre her om ad for at hilse paa os. Han faldt saa storartet til, Manse syntes saa over ordentlig godt om ham og gav sig Tid til at snakke med ham – han var netop herinde, da han ankom. Han blev til en Times Tid efter Middag og der blev Tid til megen Snak. Jeg blev lidt betuttet over at høre ham tale om sin Mor, for jeg vil just ikke sige, at han strømmede over af Beundring, og han kan godt se, at Dedde ikke har haft det godt i sit Ægteskab. ”Far er jo saa godt [”t” sidst i ordet overstreget] som Dagen er lang” sagde han. For Resten mente han, at Dedde havde det saa godt, Humøret saa udmærket, og han synes nu at ville underordne sig Ubehagelighederne ved en streng Diæt. Minna har ingen Pige, og hendes stakkels Nerver er vist meget sløje, det maa nu heller ikke være nemt. Putte var hos Torkilds i Aalborg; hun skulde have sunget i Radioen deroppe fra, men fik en Tandhistorie, og vi sad her og ventede paa hendes Sange, men der kom andre Ting i Stedet. Jeg troede Mornine var bleven alvorlig syg, (hun ligger jo paa Blegdamshosp. p. Gr.a. et meget slemt Hjerteanfald, men er nu bedre), og at det var Grunden, men via Nina paa Glorup og Nete fik jeg Opklaringen. Putte var altsaa med Torkilds til Deddes Fødselsdag, de havde alle syntes, at hun havde udviklet sig saa godt paa alle Maader, mere afdæmpet, sagde Fritz. - - I Gaar gjorde Ruth Hoved-rent her i Spisestuen; hun har været flink til at tage det som en Selvfølge, at det tilkom hende, ellers skal man jo helst have det til Side, naar en ny Pige kommer til Maj. Lasse og Ursula havde kørt Rie og Uglen t. Kjertem., været der en Nat, var kørt til Odense for at sælge Malerier, de havde hele Bilen fuld af de skønneste Malerier, Sigurd Sw., Uglen, Lasse selv og mange andre; de slæbte dem alle ind, da de an [”an” overstreget] ved 8 Tiden kom X. Lasse kørte straks ned eft. Tinge og Bror [”Bror” overstreget] Grete, saa de kunde se med. Det var dejligt at se paa saa megen god, ja fremragende Kunst. Lille Bror var med og opførte sig mønsterværdigt; den første Time var han helt stiv af Betagelse. De blev her om Natten, Ruth var til Haandbold, men havde passet alt til til Aftenkaffen, inden hun gik, Grete redte saa 
 X [Skrevet langs sidens venstre kant:] Her var rodet af Hovedrengøringen, men Stuen var da klar
 3.
 op til dem, i Manses Seng og Gæstekammersengen, Manse flød saa paa Hjørnesofaen i Stuen, han tager det ikke saa nøje for en Nat. De kørte igen i Morges, før jeg kom op.
 Paa Lørdag Morgen tager vores flinke Ruth paa Sommerferie og bliver borte til den 17de. Saa tager jeg hen til Bibbes, hvad jeg glæder mig til. Saa kan Thyra hente mig der, det er ikke saa langt; fortalte jeg, at hun absolut vil have mig til Lundsgaard en Dag, men når det ikke er bleven af endnu er det p.Gra. daarligt Vejr, det skulde helst være fint, naar jeg skal derhen.
 Du maa da have troet, jeg nærmest var Idiot, at jeg ikke kunde finde ud af, hvad ”Kransen” var for en, men jeg havde ikke fjerneste Erindring om, at jeg havde syet den til dig, jeg gik dem alle igennem i Tankerne og mente, at den 10ende var en helt anden. Tænk Fritz bestilte 12 hos mig, da jeg viste ham Servietterne: jeg har nemlig syet 12, som jeg vil beholde som Mønstre, det er meget nemmere at sy efter end dem i Mønsterbøgerne, dem saa han og blev saa begejstret over, at han bestilte 12, og du maa undskylde mig, at jeg kun tog 1½ Kr. pr. Styk det bliver dog 18 Kr. og saa har jeg oven i Købet den Glæde som det er mig at sy dem.
 Den lille Jørgen fra Rasmus Larsens kommer af og til ind og besøger mig, han er en kostelig Dreng. Forleden sagde han til mig: Sitter du alti’ her ine (ene)? Ja, det gør jeg da, og saa sagde han: Det va’ der ikke Manne aa ku’ gør’. Han maa jo have hørt dem sige noget om det hjemme. Men, Dis, der er virkelig ingen Grund til at beklage mig, for jeg befinder mig vel godt [”godt” indsat over linien] nok ved det, og hvis jeg ikke sad her, hvad tror du saa ikke, der vilde falde paa mig af Arbejde i disse Tider, hvor det er saa vanskeligt at faa Hjælp, Arbejde som maaske vilde overstige mine Kræfter og derfor gøre Livet surt for mig. Gud give Ruth vilde blive til Vinter, men det er tvivlsomt, Moderen længes saa forfærdeligt efter at have hende der i Omegnen. Tænk, Ruth har lige i dette Øjeblik foræret mig en henrivende Gloksinia her var en Blomsterbil, men jeg sagde, jeg kunde ikke købe, og saa købte hun den til mig, hun er en god Pige. - - Saa faar du vist ikke mere denne Gang, men hils nu den gode Axel saa mange Gang og hils ogsaa Dres, jeg tænker paa hende med Taknemmelighed her fordi hun 
 [Skrevet på hovedet øverst på sidste side:]
 underviste Bibbe uden Betaling. Og saa tusind Hilsner til dig selv fra din Junge.
 God Bedring m. Astmaen!</t>
   </si>
   <si>
     <t>1951-05-18</t>
   </si>
   <si>
     <t>Marius Christiansen
 Thora Cohn
 Else Jensen
 Emmerik Jensen
 Hjalmar Johansen
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Poul Lorentsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes V. Jensen var død, da Johannes Larsen skrev brevet</t>
   </si>
   <si>
     <t>Johannes Larsen har blandt andet været i Zoologisk Have i København. Nu er han hjemme og skal til Romsø med Christiansen. Gåsen ligger stadig på æg. Han vedlægger et brev fra Poul Lorentsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/5W9d</t>
   </si>
   <si>
     <t>Kjerteminde 18 Maj 1951
 Kære Lysse og Bimse.
 Jeg fik snakket med en Del Mennesker i Kjøbenhavn og Fredagen før Pintse kørte Else og Emmerik mig til zoologisk Have og derfra til Banegaarden hvor jeg i et overfyldt Tog kom til Korsør og videre til Nyborg, hvor Puf hentede mig. Vi har haft det koldt her siden men i Dag er det mildere og jeg har været nede hos Christiansen og aftalt med ham at tage til Romsø i Morgen. Vores Gaas ligger stadig skønt den skulde have haft Gæslinger for en Uge siden. I Dag fik jeg vedlagte Brev fra Statsskovrider Poul Lorentzen, som Du nok vil høre nærmere fra. Hvordan gaar det med Kalkunerne? og med de smaa Æg? Tak for sidst! Mange Hilsner fra Puf, Else, Børnene og 
 Jeres JL.
 [På side 2 er der tegnet et kort. På dette er der skrevet:]
 Tyllesand 5
 114 Per Larson
 Lasse!
 100 Godsågere
 Skogsvakten
 Hjalmar Johansen</t>
   </si>
@@ -6919,59 +7045,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NmU1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bIR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UrsJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NSDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DUyV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mUfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GIiA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9qBK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ai8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IynE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DD8K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tGg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/exGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RgBc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cePP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/knH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/49Ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DgT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EUrJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1hUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Onr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZdsM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rwb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NncU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nQAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9vwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0yk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/412R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4uI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LobZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OacK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TW34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zt6r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xVjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FR2K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CKVS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ReYi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WTE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6ZNp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ohBU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMMP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A9nE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zH5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/piAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tV0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LRbZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tEey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/myk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BMiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q5cfw0vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LiEP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZmpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jXdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5rfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/egcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PNHCqKEo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILpr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hj2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KnCk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GCQp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YdQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0lv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Frd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cDzL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mNUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tvZc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5qwN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fHKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yle0CtTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PIjU3jVN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DMr2WPrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Vtw1Vx4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JZO9tphY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mlVKfENB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QwM4D5cO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4hizQl0S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q1aW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LJ0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tdQb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X4Kb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5zTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MavKRPKj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nCdwAHOt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/o3uP0rTX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Bw2wKyB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/24RF37Rq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HpCV8zLO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XHwRrmXJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/En6N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4WOO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pMUu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NkIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1CD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pZjw65g0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rETfkRhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZzXmhCIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85iIficq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GCAZZgQj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tjga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S8fl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lk8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lc4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0bsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kOta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7VPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wqH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qsdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tWkN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I22m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8fxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PV9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yQnT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVIN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEcI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r4bH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMUH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFiY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SP5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yXSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9o4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5W9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E7Wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NmU1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bIR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UrsJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NSDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DUyV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mUfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GIiA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9qBK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ai8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IynE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DD8K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tGg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/exGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RgBc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cePP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/knH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/49Ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DgT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EUrJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1hUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Onr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZdsM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rwb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NncU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nQAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9vwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0yk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/412R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4uI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LobZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OacK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TW34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zt6r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xVjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FR2K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CKVS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ReYi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WTE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6ZNp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ohBU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMMP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A9nE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zH5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/piAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tV0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LRbZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tEey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/myk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BMiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q5cfw0vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LiEP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZmpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jXdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5rfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/egcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PNHCqKEo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILpr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hj2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KnCk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GCQp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YdQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0lv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Frd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cDzL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mNUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tvZc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5qwN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fHKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yle0CtTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PIjU3jVN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DMr2WPrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Vtw1Vx4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JZO9tphY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mlVKfENB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QwM4D5cO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4hizQl0S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q1aW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LJ0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tdQb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X4Kb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5zTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MavKRPKj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nCdwAHOt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/o3uP0rTX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Bw2wKyB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/24RF37Rq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HpCV8zLO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XHwRrmXJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/En6N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4WOO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pMUu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NkIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1CD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pZjw65g0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rETfkRhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZzXmhCIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85iIficq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GCAZZgQj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tjga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S8fl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lk8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lc4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0bsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kOta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7VPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wqH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qsdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tWkN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I22m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8fxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PV9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yQnT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVIN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEcI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7h9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r4bH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMUH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ajcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFiY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SP5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yXSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9o4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5W9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E7Wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M180"/>
+  <dimension ref="A1:M182"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -14488,619 +14614,709 @@
       </c>
       <c r="I167" s="5" t="s">
         <v>1055</v>
       </c>
       <c r="J167" s="5" t="s">
         <v>929</v>
       </c>
       <c r="K167" s="5" t="s">
         <v>1056</v>
       </c>
       <c r="L167" s="6" t="s">
         <v>1057</v>
       </c>
       <c r="M167" s="5" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
         <v>1059</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C168" s="5" t="s">
-        <v>16</v>
+        <v>308</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>992</v>
+        <v>1060</v>
       </c>
       <c r="E168" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1061</v>
+      </c>
+      <c r="F168" s="5" t="s">
+        <v>1062</v>
       </c>
       <c r="G168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H168" s="5" t="s">
-        <v>1060</v>
+        <v>1063</v>
       </c>
       <c r="I168" s="5" t="s">
-        <v>1061</v>
+        <v>1064</v>
       </c>
       <c r="J168" s="5" t="s">
-        <v>876</v>
+        <v>1065</v>
       </c>
       <c r="K168" s="5" t="s">
-        <v>1062</v>
+        <v>1066</v>
       </c>
       <c r="L168" s="6" t="s">
-        <v>1063</v>
+        <v>1067</v>
       </c>
       <c r="M168" s="5" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C169" s="5" t="s">
-        <v>1066</v>
+        <v>16</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>415</v>
+        <v>992</v>
       </c>
       <c r="E169" s="5" t="s">
-        <v>1067</v>
+        <v>17</v>
       </c>
       <c r="F169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H169" s="5" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="I169" s="5" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="J169" s="5" t="s">
-        <v>929</v>
+        <v>876</v>
       </c>
       <c r="K169" s="5" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="L169" s="6" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="M169" s="5" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C170" s="5" t="s">
-        <v>730</v>
+        <v>1076</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>1074</v>
+        <v>415</v>
       </c>
       <c r="E170" s="5" t="s">
-        <v>17</v>
+        <v>1077</v>
       </c>
       <c r="F170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H170" s="5" t="s">
-        <v>1075</v>
+        <v>1078</v>
       </c>
       <c r="I170" s="5" t="s">
-        <v>1076</v>
+        <v>1079</v>
       </c>
       <c r="J170" s="5" t="s">
         <v>929</v>
       </c>
       <c r="K170" s="5" t="s">
-        <v>1077</v>
+        <v>1080</v>
       </c>
       <c r="L170" s="6" t="s">
-        <v>1078</v>
+        <v>1081</v>
       </c>
       <c r="M170" s="5" t="s">
-        <v>1079</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>1080</v>
+        <v>1083</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="5" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>1081</v>
-[...5 lines deleted...]
-        <v>1082</v>
+        <v>308</v>
+      </c>
+      <c r="E171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H171" s="5" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="I171" s="5" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="J171" s="5" t="s">
-        <v>929</v>
+        <v>1086</v>
       </c>
       <c r="K171" s="5" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="L171" s="6" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="M171" s="5" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C172" s="5" t="s">
-        <v>16</v>
+        <v>730</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>1081</v>
+        <v>1091</v>
       </c>
       <c r="E172" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F172" s="5" t="s">
-        <v>1082</v>
+      <c r="F172" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H172" s="5" t="s">
-        <v>1089</v>
-[...1 lines deleted...]
-      <c r="I172" s="5"/>
+        <v>1092</v>
+      </c>
+      <c r="I172" s="5" t="s">
+        <v>1093</v>
+      </c>
       <c r="J172" s="5" t="s">
         <v>929</v>
       </c>
       <c r="K172" s="5" t="s">
-        <v>1090</v>
+        <v>1094</v>
       </c>
       <c r="L172" s="6" t="s">
-        <v>1091</v>
+        <v>1095</v>
       </c>
       <c r="M172" s="5" t="s">
-        <v>1092</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>1093</v>
+        <v>1097</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>1081</v>
+        <v>1098</v>
       </c>
       <c r="E173" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F173" s="5" t="s">
-        <v>1082</v>
+        <v>1099</v>
       </c>
       <c r="G173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H173" s="5" t="s">
-        <v>1094</v>
+        <v>1100</v>
       </c>
       <c r="I173" s="5" t="s">
-        <v>1095</v>
+        <v>1101</v>
       </c>
       <c r="J173" s="5" t="s">
         <v>929</v>
       </c>
       <c r="K173" s="5" t="s">
-        <v>1096</v>
+        <v>1102</v>
       </c>
       <c r="L173" s="6" t="s">
-        <v>1097</v>
+        <v>1103</v>
       </c>
       <c r="M173" s="5" t="s">
-        <v>1098</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>1099</v>
+        <v>1105</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>585</v>
+        <v>1098</v>
       </c>
       <c r="E174" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F174" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F174" s="5" t="s">
+        <v>1099</v>
       </c>
       <c r="G174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H174" s="5" t="s">
-        <v>1100</v>
+        <v>1106</v>
       </c>
       <c r="I174" s="5"/>
       <c r="J174" s="5" t="s">
-        <v>876</v>
+        <v>929</v>
       </c>
       <c r="K174" s="5" t="s">
-        <v>1101</v>
+        <v>1107</v>
       </c>
       <c r="L174" s="6" t="s">
-        <v>1102</v>
+        <v>1108</v>
       </c>
       <c r="M174" s="5" t="s">
-        <v>1103</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>1104</v>
+        <v>1110</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>585</v>
+        <v>1098</v>
       </c>
       <c r="E175" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F175" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F175" s="5" t="s">
+        <v>1099</v>
       </c>
       <c r="G175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H175" s="5" t="s">
-        <v>1105</v>
+        <v>1111</v>
       </c>
       <c r="I175" s="5" t="s">
-        <v>1106</v>
+        <v>1112</v>
       </c>
       <c r="J175" s="5" t="s">
+        <v>929</v>
+      </c>
+      <c r="K175" s="5" t="s">
+        <v>1113</v>
+      </c>
+      <c r="L175" s="6" t="s">
+        <v>1114</v>
+      </c>
+      <c r="M175" s="5" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="5" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B176" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C176" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D176" s="5" t="s">
+        <v>585</v>
+      </c>
+      <c r="E176" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H176" s="5" t="s">
+        <v>1117</v>
+      </c>
+      <c r="I176" s="5"/>
+      <c r="J176" s="5" t="s">
         <v>876</v>
       </c>
-      <c r="K175" s="5" t="s">
-[...51 lines deleted...]
-        </is>
+      <c r="K176" s="5" t="s">
+        <v>1118</v>
       </c>
       <c r="L176" s="6" t="s">
-        <v>1114</v>
+        <v>1119</v>
       </c>
       <c r="M176" s="5" t="s">
-        <v>1115</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>1116</v>
+        <v>1121</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C177" s="5" t="s">
-        <v>1117</v>
+        <v>16</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>308</v>
+        <v>585</v>
       </c>
       <c r="E177" s="5" t="s">
-        <v>1118</v>
-[...2 lines deleted...]
-        <v>1119</v>
+        <v>17</v>
+      </c>
+      <c r="F177" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H177" s="5" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="I177" s="5" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="J177" s="5" t="s">
-        <v>1122</v>
+        <v>876</v>
       </c>
       <c r="K177" s="5" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="L177" s="6" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="M177" s="5" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="178">
-      <c r="A178" s="5" t="s">
-        <v>1126</v>
+      <c r="A178" s="5" t="n">
+        <v>1949</v>
       </c>
       <c r="B178" s="5" t="s">
-        <v>14</v>
+        <v>1127</v>
       </c>
       <c r="C178" s="5" t="s">
-        <v>1117</v>
-[...8 lines deleted...]
-        <v>1119</v>
+        <v>1128</v>
+      </c>
+      <c r="D178" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E178" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F178" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H178" s="5" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="I178" s="5" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="J178" s="5" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="K178" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="K178" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L178" s="6" t="s">
         <v>1131</v>
       </c>
-      <c r="L178" s="6" t="s">
+      <c r="M178" s="5" t="s">
         <v>1132</v>
-      </c>
-[...1 lines deleted...]
-        <v>1133</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>1134</v>
+        <v>1133</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C179" s="5" t="s">
-        <v>16</v>
+        <v>1060</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>992</v>
+        <v>308</v>
       </c>
       <c r="E179" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1134</v>
+      </c>
+      <c r="F179" s="5" t="s">
+        <v>1135</v>
       </c>
       <c r="G179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H179" s="5" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="I179" s="5" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="J179" s="5" t="s">
-        <v>876</v>
+        <v>1138</v>
       </c>
       <c r="K179" s="5" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="L179" s="6" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="M179" s="5" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C180" s="5" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D180" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="E180" s="5" t="s">
+        <v>1143</v>
+      </c>
+      <c r="F180" s="5" t="s">
+        <v>1135</v>
+      </c>
+      <c r="G180" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H180" s="5" t="s">
+        <v>1144</v>
+      </c>
+      <c r="I180" s="5" t="s">
+        <v>1145</v>
+      </c>
+      <c r="J180" s="5" t="s">
+        <v>1146</v>
+      </c>
+      <c r="K180" s="5" t="s">
+        <v>1147</v>
+      </c>
+      <c r="L180" s="6" t="s">
+        <v>1148</v>
+      </c>
+      <c r="M180" s="5" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="5" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B181" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C181" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D181" s="5" t="s">
+        <v>992</v>
+      </c>
+      <c r="E181" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F181" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G181" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H181" s="5" t="s">
+        <v>1151</v>
+      </c>
+      <c r="I181" s="5" t="s">
+        <v>1152</v>
+      </c>
+      <c r="J181" s="5" t="s">
+        <v>876</v>
+      </c>
+      <c r="K181" s="5" t="s">
+        <v>1153</v>
+      </c>
+      <c r="L181" s="6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="M181" s="5" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="5" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B182" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C182" s="5" t="s">
         <v>730</v>
       </c>
-      <c r="D180" s="5" t="s">
+      <c r="D182" s="5" t="s">
         <v>992</v>
       </c>
-      <c r="E180" s="5" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J180" s="5" t="s">
+      <c r="E182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H182" s="5" t="s">
+        <v>1157</v>
+      </c>
+      <c r="I182" s="5" t="s">
+        <v>1158</v>
+      </c>
+      <c r="J182" s="5" t="s">
         <v>929</v>
       </c>
-      <c r="K180" s="5" t="s">
-[...6 lines deleted...]
-        <v>1145</v>
+      <c r="K182" s="5" t="s">
+        <v>1159</v>
+      </c>
+      <c r="L182" s="6" t="s">
+        <v>1160</v>
+      </c>
+      <c r="M182" s="5" t="s">
+        <v>1161</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -15241,44 +15457,46 @@
     <hyperlink ref="M156" r:id="rId161"/>
     <hyperlink ref="M157" r:id="rId162"/>
     <hyperlink ref="M158" r:id="rId163"/>
     <hyperlink ref="M159" r:id="rId164"/>
     <hyperlink ref="M160" r:id="rId165"/>
     <hyperlink ref="M161" r:id="rId166"/>
     <hyperlink ref="M162" r:id="rId167"/>
     <hyperlink ref="M163" r:id="rId168"/>
     <hyperlink ref="M164" r:id="rId169"/>
     <hyperlink ref="M165" r:id="rId170"/>
     <hyperlink ref="M166" r:id="rId171"/>
     <hyperlink ref="M167" r:id="rId172"/>
     <hyperlink ref="M168" r:id="rId173"/>
     <hyperlink ref="M169" r:id="rId174"/>
     <hyperlink ref="M170" r:id="rId175"/>
     <hyperlink ref="M171" r:id="rId176"/>
     <hyperlink ref="M172" r:id="rId177"/>
     <hyperlink ref="M173" r:id="rId178"/>
     <hyperlink ref="M174" r:id="rId179"/>
     <hyperlink ref="M175" r:id="rId180"/>
     <hyperlink ref="M176" r:id="rId181"/>
     <hyperlink ref="M177" r:id="rId182"/>
     <hyperlink ref="M178" r:id="rId183"/>
     <hyperlink ref="M179" r:id="rId184"/>
     <hyperlink ref="M180" r:id="rId185"/>
+    <hyperlink ref="M181" r:id="rId186"/>
+    <hyperlink ref="M182" r:id="rId187"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>