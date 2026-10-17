--- v1 (2026-09-01)
+++ v2 (2026-10-17)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1797" uniqueCount="1162" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1833" uniqueCount="1188" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -4609,50 +4609,318 @@
 Hugo Møller
 John Møller
 Morten Porsild
 Philip Rosendahl
 Finn Salomonsen
 Henning Scheel
 - Staun</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/HpCV8zLO</t>
   </si>
   <si>
     <t> 4. sep. 1925</t>
   </si>
   <si>
     <t>Peter Dalager
 Axel Laurent-Christensen
 Eiler Lehn Schiøler
 John Møller
 Morten Porsild
 Finn Salomonsen
 Henning Scheel</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/XHwRrmXJ</t>
+  </si>
+  <si>
+    <t>1926-09-01</t>
+  </si>
+  <si>
+    <t>4 København
+Rolfsvej 17</t>
+  </si>
+  <si>
+    <t>USA
+New York City
+Chemical Department</t>
+  </si>
+  <si>
+    <t>Adam Afzelius
+Agnes Afzelius
+Aschehoug
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Adam Goldschmidt
+Alfred Goldschmidt
+Victor La Mer
+- Rastrup
+Harriet Rastrup
+Janna Schou</t>
+  </si>
+  <si>
+    <t>Johannes Brønsted var gæsteprofessor ved flere universiteter i USA. 
+Rossia var Astrid Warberg-Goldschmidts arbejdsplads; et forsikringsselskab. 
+Astrid Warberg-Goldschmidts bog "Den synske. En moderne Spaakvindes Optegnelser" udkom på Hasselbalchs Forlag 1925.
+Astrid Warberg lejede en tid en grund i Hareskov. Hun dyrkede grøntsager og blomster dér, og hun fik opført en kopi af barndommens legehus.
+Ukendte: Bib. Jakobsen, Johannes Apotek, Frk. Ludvigsen, Ivar, Frk. Jakobsen, Dich.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8417</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt sidder på sit arbejde og skriver brev. 
+Alle ansatte på forsikringsbureauet skal 10 % ned i løn.
+Der er planer om at udgive Astrids bog i USA.
+Ina Goldschmidt er - meget hurtigt - blevet forlovet med Adam Afzelius. Det er godt, at hun kommer væk fra sin far. Astrid foreslår, at Ina flytter hjem til hende og holder hus (uden løn) for at lære det. Måske giver Alfred stadig månedspenge. 
+Lejemålet i Hareskoven ophører nu.
+Astrid foreslår, at Ellen/Bes Brønsted kommer hjem til hende og renskriver Søibergs nye bog mod betaling pr. side. Louise må tage stilling til dette og evt. kontakte Ellen.
+Ellen har lige været på Båxhult og i Malmø og Limhamn.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ogWb</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru cand polyt. Louise Brønsted
+c/o Prof. Dr. V. K. La Mer
+Chemical Department
+Columbia University
+New York City
+U.S.A.
+[På kuvertens bagside, fortrykt og delvist overstreget:]
+"ROSSIA"
+Toldbodgade
+København
+[På kuvertens bagside; håndskrevet:]
+Afs. A Warberg
+Rolfsvej 17 4 F
+Copenhagen
+Denmark - 
+[I brevet:]
+Rossia, 1 Sept 1926.
+Kæreste Lugge!
+Mon jeg dog ikke kan skumle mig til at få skreven et lille Brev i Dag - min strenge Chef sidder ganske vist lige bagved mig, men han er i Øjeblikket stærkt optaget af "Kontoranliggender" med en lille herværende Veninde - disse Samtaler er ofte vor Redning hernede og giver os Anledning til små kærkomne Pauser - den, der ikke har rent Mel i Posen, har gerne så travlt med at skynde disse, så vi andre glider ubemærket gennem Kontrollen - huha - jeg har regnet lige siden Kl 8 i Morges - 46000. 21/32 ‰ - 10 % osv. - jeg kan dette, Lugge, men hvor det matter - Side op og Side ned i hele Verdens Møntsorter, hvoraf engl. £ er hamprest - men tænk, at sådant dog altså kan læres! Jeg betaler gerne denne Pris for at slippe herfra på Slaget 4 hver Dag - der er ikke mere noget der hedder at tage Posten - 
+Men tænk dig - forleden sprang Bomben - vi blev alle sat 10 % ned i gage - for mig er det 27 Kr pr Måned! Her var Jammer og vilde Veklager over hele Linjen - Afdelingscheferne græd næsten højest og gik til Gangheden, men intet hjalp - og nu siger de jo at Pristallet (som du måske fatter?) - at det går op igen så sidder vi kønt i det allesammen (siger man) ["(siger man)" indsat over linjen]. Nå, vi skal jo igennem. Jeg må i denne Forbindelse fortælle dig at Bib Jakobsen (fra H Johannes Apotek), har lagt sig i Selen for at få min Bog oversat i USA - og nu er der indløbet et temmelig lovende Brev fra en efter Sigende meget dygtig og indsigtsfuld Dame i New York - en dansk Frk Ludvigsen - som vil oversætte den - evt. til et Magasin, hvilket hun mener vil give det bedste økonomiske Udbytte - så hvem ved - - det er spændende!
+Måske har du allerede hørt fra dine Unger, hvordan det er gået Sjums? At hun jo tog op til Rastrups og var der sammen med dem allesammen - bl.a. Adam Afzelius - med hvem hun 10 Dage efter returnerede til mig i Hareskov - sigende, at de var rigtignok forlovede! Nå ja, jeg synes i hvert Fald godt om Agnes - med hvem jeg hurtig blev konfronteret og gode Venner, dus etc. Hun og Ivar - samt Adam Afz. ["Afz." indsat over linjen] og Sjums (Frk Jakobsen foreslår, at vi kalder de to Adam'er for den gamle og den nye Adam!) besøgte mig kort efter en Aften på Rolfsvej, hvor vi fik en uhyre festlig Aften ud af det - Ivar er også vældig sød - ja, det er Adam jo også - men mere veg i det - og foreløbig altfor glødende forelsket til at han kan bedømmes rigtig.
+Som "Fremtid" betragtet - synes det mig ikke absolut tillidsvækkende - men foreløbig ser det jo ud til at skulle bringe Sjums væk fra de højst deprimerende Forhold hos Alfred i Malmø - de to ødelægger langsomt hinanden -. Nu har vi lagt den Plan, at Sjums skal komme til mig i Vinteren og styre Hus for Nus og mig - samtidig med at hun lærer sig selv at styre Hus for sådan en lille Familie. Hun får så en minimal Gage - i Håb om, at Alfred opretholder Månedspengene - og jeg kan så se at komme til Rette med Lønreduktionen, samt komme til Hægterne efter Somrens absolute Leven langt over Evne; fra 1 Okt. ophører Lejemålet i Hareskov - dvs denne 1 Sept. betaler jeg Husleje sidste Gang derude - det vil jo lette svært - en hel Friplads til Nus i det kommende År. Dich rejser 1ste November og nu skriver Sjums, at hun vist ikke kan komme før 1ste December; så har jeg nu fået en Idé, som jeg skynder mig at forelægge dig. Bes går jo ledig - jeg har lige fra Aschehougs Forlag faaet Tilbud om at maskinskrive Søibergs nye Roman, nu foreslår jeg, at Bes kommer til mig i November - uden Løn - men med Ret til at skrive 5 Sider Søiberg om Dagen - à 0,35 Øre = Kr 1,75, hvilket giver på den Måned Kr 49.00 + Drikkepenge - 1 Kr for at runde af til 50.00. Det vilde være vidunderligt for begge Parter, synes du ikke? Jeg kunde så skrive 10 Sider om Aftenen og vi kunde derved få Bogen til Side - det er altid expres ved Søibergs Bøger, de kommer i sidste Øjeblik - og skal i Trykken til Jul. Nu taler jeg også med Bes - men skriv nu omgående til hende, hvis du billiger Planen. Hun er jo på Båxhult for Tiden - var først med Sjums i Malmø - de bilede og festede ordentlig - var til Karneval i Limhamn, Bes som sort Djævel, besat med Vaskebjørnshaler - gjorde enorm Lykke, skrev Sjums, havde en tro Kavalér hele Aftenen og morede sig glimrende. Ja, nu må jeg slutte - men det var også et langt og godt Brev (!) - Tak for Hilsenen, som Lomme telefonerede til mig. Dejligt at I har det godt - jeg glæder mig meget på Jeres Vegne. Hils nu dine Herrer! 
+Og Tusinde Hilsner til Dig selv, kæreste Lugge, fra Din Dis</t>
+  </si>
+  <si>
+    <t>1926-09-17</t>
+  </si>
+  <si>
+    <t>København F
+4</t>
+  </si>
+  <si>
+    <t>Conn. U.S.A.
+New Haven
+c/o Malcom</t>
+  </si>
+  <si>
+    <t>Adam Afzelius
+Agnes Afzelius
+Kaj Afzelius
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+- Frank, sangerinde
+Alfred Goldschmidt
+Ina  Goldschmidt
+Johannes Hohlenberg
+- Larsen, chef i Rossia
+- Rastrup
+Harriet Rastrup
+Janna Schou
+Rudolf Steiner
+Harry Søiberg
+Minna Warberg
+- Weirsøe</t>
+  </si>
+  <si>
+    <t>Planen med Bes: Astrid havde foreslået, at Ellen/Bes Brønsted skullehjælpe hende med at maskinskrive Søibergs nye roman mod betaling. 
+Adam Afzelius har været i Malmø: Alfred Goldschmidt, som var Astrids eksmand og far til Ina/Sjums Goldschmidt, boede i Malmø.
+Astrid lejede en tid en have i Hareskov, og hun fik bygget en kopi af barndommens legehus, Thorpedeaborg, på grunden. efter lejemålets ophør havde hun lov til stadig at benytte bygningen. 
+Oversættelsen: Astrids bog "Den Synske. En moderne Spaakvindes Optegnelser" var ved at blive oversat til engelsk for at blive trykt i et magasin.
+Hauser kan være flere personer. Dr. Hansen, Dr. Larsen, Zeuthen, Dich og Frk. Ludvigsen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8418</t>
+  </si>
+  <si>
+    <t>Det er denne dag 21 år siden, at Astrid Warberg fik datteren Ina/Sjums.
+Hr. Larsen er væk fra kontoret et par timer, så nu skriver Astrid brev i arbejdstiden.
+Planen med, at Ellen/Bes Brønsted skulle renskrive Søibergs bog, var god, men arbejdet varer jo ikke evigt.
+Ina begynder 1. nov. som Astrids husbestyrerinde.
+Adam Afzelius har besøgt Alfred Goldschmidt i Malmø, og mødet gik godt. Astrid håber på fremover at få fred med Alfred.
+Astrid er glad for Agnes og Adam Afzelius, men ikke for Adams far.
+Man har haft et træf med kaffe og hygge i Thorpedeaborg.
+Rastrups har boet en tid i Brønsteds hus, og nu cykler de hjem.
+Astrid skal holde fest i Hareskov med sangerinde, klaver- og violinspil, vin, smørrebrød mm. Hun har fået syet nyt tøj til anledningen.
+Mon Louise Brønsted har tid til at besøge Astrids oversætter i New York?
+Astrid og Janna/Nus Schou går morgenture.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/4Ofa</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+3
+Fru cand polyt. Louise Brønsted
+c/o Prof Dr. V.K. La Mer
+Chemical Department
+Columbia University
+New York City
+U.S.A.
+[Fire af linjerne i adressen er overstreget. Til venstre for den er med anden skrift indsat:]
+c/o Malcolm
+106 Bishop St
+New Haven
+Conn.
+[På kuvertens bagside er påklistret en lap papir med teksten:]
+Afs.
+A Warberg
+Rolfsvej 17 4
+Copenhagen F
+(Denmark) 
+[Under teksten en tegning med indsatte pile - ligner et vejkryds med angivelse af kørselsretninger)
+[I brevet:]
+Rossia. 17 Sept. 1926.
+Kæreste Lugge! Der er langt til Amerika, og der kan ske meget imellem hvert Brev, der når frem; jeg synes, der sker så meget nu bestandig. Men allerførst Tak for dit indholdsrige Kort - hvor er det i Grunden forunderligt, at sådan en lille åben, tætbeskreven Lap Papir ganske alene kan gå den lange Vej over Hav og Land og nå hertil - ligeså fin og klar, som da du sendte den afsted - på mange Områder er der dog god Orden i Verden. 
+I Dag er det 21 År siden jeg fik Sjums - det er i den Anledning, at jeg synes der må festes med et Brev til dig - det tør tilmed foregå ret fredeligt - og med Blæk - idet Hr Larsen har forladt Kontoret med den Besked, at han blev væk et Par Timer; nu har jeg for Samvittighedens Skyld gjort alt mit Arbejde, så jeg er helt à jour med alt det løbende - og så kan vi i god Ro få en lille Sludder. 
+Min Plan med Bes var jo nok god - men jeg havde bare ikke taget i Betragtning, at Søibergs Bog jo ikke varer evigt - vi er allerede langt over Halvdelen; Bes har jo fået det hver Lørdag - Søndag - når jeg er i Hareskov hun har tjent 17 Kroner hidtil, ["hidtil" indsat over linjen] som da også er Penge - og tillige en god Øvelse - vi får dem, når Bogen er færdig, han er en prompt Betaler.
+Desuden - er det Planen - er det nu slået fast, at Sjums kommer 1ste November og bliver min Husbestyrerinde! Det er jo i og for sig en meget stor Begivenhed for os begge to! 
+Adam Afzelius har været i Malmø nu i Torsdags, og det skal være falden udmærket ud; hvilket vel altså må betyde, at Alfred har syntes om ham - og siden han nu pludselig gav Lov til, at Sjums må være hos mig - det har ellers kneben svært med det - han havde først tilbudt hende, at hun måtte komme til Frankrig eller Tyskland - noget hun før forgæves har bedt om - men nu var hun jo ikke oplagt til dèt.
+Jeg forestiller mig - og Sjums med - at Alfred efterhånden kan lirkes til at komme op på Rolfsvej - først når kun Sjums er der - siden gradvis jeg - for tænk hvor rart for alle Parter, hvis vi kunde komme til at stå lidt venskabeligt overfor hinanden - og er der Grund til andet nu efter så mange Års Forløb! han gør sig jo så ensom og får det så trist på den anden Måde -. Det er kunstig for mig pludselig at være dumpet så voldsomt ind i denne nye Familie - det er, som om jeg har kendt Agnes altid - hvor er hun dog sød og frisk og naturlig; jeg var derude en Aften, hvor Fatter Afzelius også var der - men ham bryder jeg mig nu ikke noget om - skønt vi jo er Meningsfæller - han er meget ivrig Antroposof. Men han interesserer mig ikke desto mindre slet ikke. Derimod synes jeg vedvarende ganske godt om Adam - jeg tror, han er en sød Fyr; desuden var Rastrups der den Aften; Harriet har da udviklet sig voldsomt til sin Fordel - hun var ganske henrivende - hvor er hun dog vidunderlig smuk - og en dejlig Stemme har hun også. Rastrup er et prægtigt Menneske - han og jeg faldt øjeblikkelig sammen og det var også med ham, som om vi have kendt hinanden altid - du kan tro, at vi kan snakke sammen! man må også derude have fået nogen Sympati for mig, i hvert Fald efterkom de alle med stor Begejstring min Invitation til Hareskov til i Søndags - Fru A fx. Inse - og Rastrups - trods det halvdårlige Vejr kom de cyklende derud alle 4 - vi havde netop opgivet dem og sad nede i Thopedeaborg ved en yderst hyggelig Kop Kaffe - med et lille Petroleumsapparat, der stod og småvarmede henne på Køkkenbordet - så kom de myldrende; vi blev siddende dernede allesammen - Dich lavede hurtig mere Kaffe og smurte mere Brød til Marmeladen - og vi havde en storartet Eftermiddag; nu spekulerer vi jo vanvittig på Livsstilling til Rastrups - de har jo snart ikke flere Penge - men derimod er Harriet på 4 Måned; Agnes har sagt, at nu kunde de ikke længere lægge Beslag på Jeres Gæstfrihed - de har jo sovet hos Jer - men spist og været hos Agnes, så i Dag skulde de cykle hjem til Vesterlyng - hvad det nu er bleven til - for det øsregner.
+Rastrup hentede ig heroppe igår for at få en hel Masse Steiner-Bøger (ja, Lugge - han har læst èn - og vil nu have fat i så mange som mulig!) - men i Mellemtiden havde jeg ringet hjem, og da der ikke var kommen Søiberg Manuskript, så Aftenen mod Sædvane var fri, så spurgte jeg Rastrup, om han ikke vilde med hjem, spise Middag hos mig, og så kunde vi tale sammen - og det var han vældig med på - vi talte uafbrudt på hele Hjemvejen - og siden hjemme lige til Klokken 9, da jeg syntes, han måtte hjem til Harriet, som længtes efter ham, og de skulde jo starte Kl 6 næste Morgen - så drog han afsted - med et helt lille Bibliotek på Cyklen - hvor er det 
+II/
+dog herligt sådan ganske uventet at møde en glødende begejstret Meningsfælle! 
+Nå - du ser lidt forstemt ud - vi forlader dette.
+I Morgen - Lørdag, som er vores næstsidste Hareskov weekend - skal vi have en lille fest derude - det var til en Begyndelse mig, der havde indbudt den lille russiske Frk Frank heroppe fra til at komme ud og synge - hun synger som en Engel - eller dog som en Nattergal - eller i hvert Fald vidunderligt. Vi har haft hende derude engang før - Dr. Larsen er meget begejstret for hende, og da han hørte, hun skulde komme igen, syntes han det var morsomt at arrangere en hel Musikaften, så nu har han indbudt Dr. Hansen fra Kuranstalten - som synger en Fru Zeuthen - som spiller Klaver ["Klaver" indsat over linjen] visnok gift med en Zeuthen fra Fogdarød - men nu skilt.), desuden vil vores Doktor spille Violin, hvilket han gør meget smukt; jeg har bedt Hohlenberg, som spiller Violin og Klaver - så vi bliver efterhånden 8 - med os selv - 9 med Nus, som har fået Lov at være oppe - hun var i Anl. af Festen et Ærinde i Hareskov igår - helt alene! hun var meget stolt - blev hverken fulgt til Sporvogn eller Bane.
+Je har lavet Deviser - til de sidste hører da, synes jeg da, disse to - - til Dr. Hansen, som skal være meget tilbedt af Damerne -
+Når Dr. Hansen for Damerne synger kan den langt bedre en Steinach forynger.
+og til Hohlenberg -
+Hr. Hohlenberg - hyldet i Visdommens Toga
+en Kender af Keops og Hauser og Yoga!
+- det sidste lyder da af noget! 
+Festen skal begynde med Vin nede i Doktorens store pragtfulde Havestue - derpå Musik oppe i min do.do. Altanstue ovenpå - og ud på Aftenen serveres Smørrebrød m Snaps og Øl nede i Fru Weirøes kæmpestore, trefags Spisestue, som den Aften skal oplyses alene med Stearinlys - som til dels anbringes på de høje Paneler langs Væggene og dels på det store Bord. Fru Weirøe har helt igennem det rette Kunstnersind også hendes Livskunst er vidunderlig - så Festen skal nok blive god. Frk Frank og Hohlenberg overnatter - sidste nede i Thopedeaborg; de andre menes at ville tage Bil til Bagsværd - så vi er uafhængige af Toget. - Dich har siddet og syet mig et henrivende, hypermoderne Kostume af en gammel blommefarvet Silkekjole, som Minna engang har foræret mig - af Nederdelen en smuk lang Kosakbluse - og af Livet, der var med grå Broderier - en stram, kort Nederdel - lysegrå Strømper og sorte Ruskindssko fandtes - så hele Gallatoilettet har bogstavelig ikke kostet en rød Øre - og er dog aldeles nydeligt - over Kosakken Sjumses brogede Pariserhalsbånd, som hun havde med hjem til mig - engang imellem er det nu dejligt at have noget pænt på. -
+Har du ikke Lyst at hilse på min amerikanske Oversætterinde i New York Frøken Elisabeth Ludvigsen - 246 Fifth Avenue New York City - hvis du kommer der i Nærheden - forresten er det måske naivt af mig at foreslå det - jeg tænker mig, at Afstandene i New York er så store, at man overhovedet ikke kommer i Nærheden af hinanden.
+For jeg har vel skreven om det med Oversættelsen? Ja, det har jeg. 
+åh, hvor det regner! og vi havde aftalt, at Nus skulde gå mig i Møde - et helt nyt Arrangement, som vi havde glædet os sådan til. I Dag begyndte vi atter med vores små Morgenture - Kontortiden er nu atter Kl. 9 - nu går vi hjemmefra lidt før 8, og så kan jeg nå at følge hende helt op på Skolen - vi er begge så glade ved den lille Morgentur.
+Ja, så var der vist ikke mere dennegang - jeg har sagt til dine Unger, at de burde cykle ud til Hareskov og hilse på mig - hvilket de også synes!
+Vort Lejemål hører op 1ste Okt - men Thopodeaborg har vi jo - og jeg tænker, vi oftere tager derud om Søndagen.
+Så Farvel for dennegang - og endnu engang Tak for det indholdsrige Kort; jeg glæder mig over, at du har så meget Udbytte af Rejsen - ja, hvor må det være svimlende - men også opbyggende og styrkende for ens fremtidige Liv og Virksomhed. Hvad siger Peter?
+Hilsner til Jer alle tre!
+Din Dis</t>
+  </si>
+  <si>
+    <t>1926-09-30</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 4 København</t>
+  </si>
+  <si>
+    <t>Adam Afzelius
+Agnes Afzelius
+Ellen Brønsted
+Peter Oluf Brønsted
+Ina  Goldschmidt
+Johannes Hohlenberg
+Elisabeth Ludvigsen, oversætter
+- Rastrup
+Harriet Rastrup
+Ellen  Sawyer
+Janna Schou
+Jørgen Schou
+Franz Schubert
+Rudolf Steiner
+Harry Søiberg
+- Weirsøe</t>
+  </si>
+  <si>
+    <t>Louise/Lugge og Johannes Brønsted var i USA, hvor han fungerede som gæsteprofessor på flere universiteter. Sønnen Peter var med dem. Døtrene var i Danmark imens.
+Rossia var det forsikringsselskab, hvori Astrid/Dis Warberg var ansat. 
+Astrid renskrev manuskripter forfattet af Søiberg. I sensommeren 1926 hjalp Ellen/Bes Brønsted med dette arbejde mod betaling
+Astrid lejede i 1926 en lejlighed med tilhørende have i Hareskov. Stedet tilhørte Fru Weirsøe. Astrid holdt fest, da hun var blevet opsagt. I haven havde hun fået opført Thopodeaborg, som var en kopi af barndommens legehus, og hun havde efter opsigelsen stadig adgang til dette.
+Doktoren, Doktor Hansen, Dich, frøken Breuner, fru Weirsøes slægtninge, fru Zeuthen og frøken Franch kendes ikke. 
+Det fremgår af et senere brev fra Astrid Warberg, at Rastrup ikke fik stillingen i Rossia.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8421</t>
+  </si>
+  <si>
+    <t>Chefen er gået fra kontoret, så nu skriver Astrid Warberg brev. Hun takker for Louise Brønsteds brev, der blev skrevet, mens Louise så på Ku Klux Klan-processionen.
+Astrid er næsten færdig med at renskrive Søibergs bog.
+Astrid har været til afskedsfrokost hos Fru Weirsøe. Hun læste Ellen Sawyers novelle op ved bordet.
+Frk. Ludvigsen er i gang med at oversætte Astrids bog.
+Festen i Hareskov blev en succes med masser af musik og sang, dejligt vejr og måneskin. Dagen efter gik nogle af deltagerne i skoven og fik varm frokost. 
+Dich og Janna/Nus Schou har pakket i lejligheden, og Jørgen/Buf Schou har kørt tingene til Rolfsvej.
+Astrid har lavet et skattetrick hvad angår husbestyrerindefradrag.
+Rastrup-parret har meldt sig ind i Antroposofisk Selskab. Agnes Afzelius har fundet en bolig til dem nær sin egen. 
+Astrid prøver at skaffe Rastrup arbejde i Rossia.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pLIs</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+4
+Fru cand polyt. Louise Brønsted
+c/o Prof. Dr. V. K. La Mer
+Chemical Department
+Columbia University
+New York City.
+U.S.A.
+[På kuvertens bagside; skrevet på påklistret papirlap:]
+A. Warberg
+Rolfsvej 17 4
+F. 
+[I brevet:]
+Rossia. 30 Sept. 1926.
+Kæreste Lugge!
+Chefen er lige gået ud af Døren med Hat på - hvad er da rimeligere end at jeg benytter hans Fraværelse til at skrive til dig. Tak for dit lange og interessante Brev - skrevet fra et Hotelvindue i Washington, hvor du sidder og ser på Ku Klux Klan Processionen - Dich havde Brevet med ud til mig til Hareskov i Lørdags - vores sidste Weekend derude - jeg var cyklet derud lige fra Kontoret - de andre tog med Toget; dit Brev nød jeg nede i Thopedeaborg, hvor Dich lidt efter kom ned og serverede The med Marmelademad - der er meget lunere nu nede i den lille hyggelige Bræddestue end oppe i Lejligheden, hvor der dennegang var lumsk koldt, så vi egentlig ikke var altfor kede over, at det var sidste Gang - og hvilket herligt Halvår har vi dog ikke haft vort ugentlige Tilhold derude! Jeg var forresten dygtig træt af den drøje Søiberg-Uge - men nu er jeg omtrent færdig - det sidste Kapitel venter jeg på, han vilde læse det andet igennem først. Det blev så c. 65 Kr til mig og 21 Kr til Bes - så snart Bogen er helt færdig kan jeg blot bede Forlaget udbetale de resterende Penge, skrev Søiberg, fra hvem jeg havde et og deraf elskværdigt Brev med Tak for Hjælpen; jeg har jo også anstrængt mig godt og stadig været à jour. På Anmodning fik jeg en à conto Udbetaling på 56 Kr, hvormed jeg nu har klaret mig gennem denne Måned -
+Bes får sine, når Bogen er færdig. Om Søndagen (25 Sept) var vi alle tre inviteret til en mægtig flot Afskedsfrokost nede hos Fru Weirsøe - hendes Søn og Svigerdatter m. 4 Børn var der - så vi blev 10 Personer; Doktoren gav Snaps - Stemningen høj; ved Kaffen oplæste jeg Elles glimrende Novelle, som tager sig vældig flot ud i Fyens Venstreblad med den udmærkede Tegning af Ma Frits ved Rokken - men det er lumpent, at hun kun fik 20 Kr. for den!
+Jeg tænker, at Elle selv har sendt dig Bladet - ellers vil jeg gøre det senere, for jeg rekvirerede straks 10 Expl. fra Odense til at være dels gavmild og dels pralende med. 
+Samme Dag som dit Brev kom, fik jeg èt fra New York, fra Frk Ludvigsen, som allerede er gaaet i Gang med Oversættelsen og venter et godt Resultat - og hun roser igen Bogen i høje Toner. Ja, det vilde jo bedre på Finanserne, hvis den Historie går i Orden! 
+Vores Fest i Hareskov Ugen forud - 18 Sept - blev en mægtig Succés. Gæsterne blev straks rystet sammen - dels og først ved Hjælp af en excellent cock.tail - serveret straks ved Ankomsten nede i Doktorens Saloner - og dels ved Musikken, der helt igennem var udsøgt - foruden vidunderlig Sang af Frk Franch (russiske Folkeviser - franske Romancer) og af Dr. Hansen - Schubert; fik vi herlig Klaver af Fru Zeuthen - Sammenspil m. hende og Doktoren (sidste Klaver) - og endelig trådte Hohlenberg til - med Doktor Larsens anden Violin - så vi blev et helt Orkester (2 Violiner og 2 Klaver.)
+Repertoiret var helt klassisk.
+Festen begunstigedes yderligere af det mest bedårende, lune Sommervejr - der holdt sig hele Natten - ofte var vi ude på min store Altan for at nyde Udsigten ned over Haven, hvor Dr. havde tændt alle vores R[ulæseligt] Lygter - desuden var det momentvis Måneskin - ellers diset, varm Luft; Musikken foregik oppe hos mig - Aftensmaden - Kl c 11 - nede hos Fru Weirsøe - Stemningen hele Tiden storartet. Ved 1/2 2 Tiden tog Dr. Hansen og Fru Zeuthen hjem til Bagsværd pr Bil - men endnu længe sang Frk franck til Hohlenbergs Accompagnement; de overnattede jo (H. i Thopedeaborg!) så vi havde dem hele næste Dag, hvor Vejret var ligeså himmelsk og hvor vi gik en herlig Tur i Skovene - også for at samle Svampe til Middagen - og tænk - så fandt vi kun een eneste stakkels Rabarbersvamp - og de to foregående Søndage havde vi på et Øjeblik fået en stor Kurvfuld Pigsvampe - rigelig nok til Middag! Så vilde de hjem. Men de havde nu også fået en solid varm Frokost Kl c 2 (Morgenmad c 1/2 12 - vi kom
+II/
+jo først i Seng Kl 3 efter Festen!)
+Nå - og i Mandags - 27. Sept. havde Nus fri fra Skole i Anl. af Kongens Fødselsdag - så blev hun af Dich derude den Dag for at pakke og ordne Lejligheden efter os - en Del blev jo derude, så vi stadig kan have Tilhold i Thopedeaborg og om Aftenen hentede Buf dem derude og kørte dem og hele Flyttelæsset i sin Bil til Rolfsvej - det er jo utrolig, hvad man i Løbet af en Sommer kan få samlet sammen. Desuden 50 ℔ fine Æbler à 25 øre ℔, købt af Fru Weirsøe - samt 10 ℔ Hyldebær à 20 Øre - alt fra Haven! Jeg havde fået Besøg af Rastrup og Adam - Buf blev også til The, og vi havde en rar Aften. Hvis Vinteren holder, hvad den lover, så ser det rigtig nok rart ud - Sjums som Husbestyrerinde (du kalder mig et Finansgeni?) - så hør da et lille godt Nummer: til Skattevæsnet har jeg ansøgt om og fået bevilget en Skattereduktion, fordi jeg holder en højt gageret Husbestyrerinde (Dich) for selv at kunne gå på Kontor. Nu har jeg ansøgt om og ligeledes fået bevilget Fritagelse for den lovpligtige Tyendeforsikring (15 Kr) da jeg fra Nov. får min ulønnede Datter i Huset - at hun får 30 Kr mdl. er jo intet at komme med! 
+Men altså - jeg glæder mig til Vintren sammen med Rastrups og Afzeliusserne. Rastrup er - jo mere han lærer af Steiner - mere og mere betaget - i Aftes fik jeg udvirket, at han måtte komme med til den smukke St. Michaelsfest i antrof. Selskab, fejres hvert År d. 29 Sept. En meget festlig, smuk og berigende Aften, som resulterede i, at Rastrup meldte sig selv og Harriet ind i Selskabet, så nu kan de komme med til alle Møderne i Vinter. Jeg er vældig glad. Men det er sandt - dette morer jo ikke dig. Bagefter gik en Del af os på Grand og drak Kaffe og havde det storartet. R. fulgte mig hjem - vi gik hele Vejen og talte uafbrudt om vores store fælles Interesse; han havde været begejstret for Aftenen - så, nu begynder jeg igen - men du aner ikke, hvor det føles opløftende at finde fuldkommen forstående Meningsfæller; på Lørdag og Søndag skal Harriet altså med - så taler en Wienerinde - Frl. Breuner, som har aft en Del personligt med Dr. Steiner, vi glæder os sådan. 
+Fru Afz. (Agnes) har nu lejet 2 Vær. m. Adgang til Køkken til Rastrups nær ved, hvor hun selv bor - du ved vel, at der ventes en lille, så nu arbejder vi alle på at skaffe dem Arbejde - jeg har et Jern her på Rossia - og er rasende spændt på Udfaldet - der menes at være en god Chance - hvor vilde det være himmelsk! Og tænk til Vinter - når jeg skal ud til Foredrag - behøver jeg aldrig at være ked af det for Husbestyrerinden der så er tvungen til at sidde hjemme - for Sjums har sin Adam - og altfor meget vil de ikke savne mig. Og tænk så at komme hjem til hyggelig Kop The hos mine egne! Åh Lugge! at Tingene dog sommetider kan ordne sig så dejligt.
+I næste Brev skal jeg skrive om Rastrups Stilling, som opfylder mig mere end noget andet i Øjeblikket - de søde Mennesker.
+Nu er I altså afsted på den storstilede industrielle Rejse - god Fornøjelse! og gid alt stadig må gå godt for Jer derovre. Det ønsker med Hilsner til Jer alle tre
+Din Dis
+skrevet i Dølgsmål og under mange Farer -</t>
   </si>
   <si>
     <t>1926-11-01</t>
   </si>
   <si>
     <t>HC  Andersen
 Peter Fenger Just
 Else Jensen
 Jakob Knudsen
 Tom Kristensen
 Marie Schou
 Clara Syberg</t>
   </si>
   <si>
     <t>Johannes V. Jensens "Jørgine" blev udgivet som selvstændig bog i 1926. I 1932 blev den trykt som en del af "Himmerlandshistorier". 
 Jakob Knudsens "Jyder. Sytten Fortællinger" udkom i 1915. I 1917 kom hans bog "Jyder. Elleve Fortællinger". 
 Tom Kristensen anmeldte digtsamlingen Verdens Lys i Politiken 27.10.1926.
 Clara/Nolle Syberg og hendes mand, der udvandrede til Argentina, var nødsaget til at komme hjem til Danmark efter få år, da Clara blev alvorligt syg.</t>
   </si>
   <si>
     <t>Syberg har haft glæde af Jensens Jørgine, som familien har læst højt. Nu har Marie købt Jakob Knudsens Jyder, men det er Jensen, der kan give et portræt af danskerne. Syberg er vred over Tom Kristensens anmeldelse af Jensens digte.
 Clara/Nolle er nu blevet opereret i både venstre og højre side og har fået lagt dræn ind. Hun har ikke tuberkler i knoglerne. Lægen er for første gang lidt optimistisk hvad angår helbredelse.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/En6N</t>
@@ -7045,59 +7313,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NmU1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bIR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UrsJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NSDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DUyV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mUfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GIiA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9qBK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ai8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IynE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DD8K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tGg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/exGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RgBc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cePP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/knH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/49Ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DgT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EUrJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1hUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Onr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZdsM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rwb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NncU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nQAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9vwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0yk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/412R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4uI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LobZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OacK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TW34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zt6r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xVjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FR2K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CKVS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ReYi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WTE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6ZNp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ohBU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMMP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A9nE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zH5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/piAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tV0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LRbZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tEey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/myk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BMiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q5cfw0vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LiEP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZmpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jXdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5rfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/egcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PNHCqKEo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILpr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hj2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KnCk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GCQp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YdQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0lv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Frd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cDzL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mNUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tvZc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5qwN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fHKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yle0CtTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PIjU3jVN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DMr2WPrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Vtw1Vx4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JZO9tphY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mlVKfENB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QwM4D5cO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4hizQl0S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q1aW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LJ0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tdQb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X4Kb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5zTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MavKRPKj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nCdwAHOt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/o3uP0rTX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Bw2wKyB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/24RF37Rq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HpCV8zLO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XHwRrmXJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/En6N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4WOO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pMUu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NkIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1CD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pZjw65g0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rETfkRhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZzXmhCIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85iIficq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GCAZZgQj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tjga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S8fl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lk8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lc4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0bsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kOta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7VPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wqH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qsdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tWkN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I22m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8fxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PV9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yQnT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVIN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEcI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7h9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r4bH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMUH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ajcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFiY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SP5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yXSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9o4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5W9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E7Wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NmU1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bIR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UrsJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NSDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DUyV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mUfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GIiA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9qBK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ai8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IynE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DD8K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tGg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/exGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RgBc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cePP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/knH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/49Ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DgT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EUrJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1hUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Onr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZdsM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rwb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NncU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nQAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9vwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0yk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/412R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4uI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LobZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OacK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TW34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zt6r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xVjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FR2K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CKVS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ReYi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WTE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6ZNp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ohBU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMMP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A9nE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zH5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/piAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tV0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LRbZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tEey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/myk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BMiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q5cfw0vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LiEP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZmpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jXdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5rfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/egcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PNHCqKEo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILpr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hj2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KnCk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GCQp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YdQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0lv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Frd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cDzL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mNUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tvZc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5qwN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fHKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yle0CtTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PIjU3jVN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DMr2WPrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Vtw1Vx4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JZO9tphY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mlVKfENB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QwM4D5cO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4hizQl0S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q1aW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LJ0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tdQb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X4Kb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5zTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MavKRPKj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nCdwAHOt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/o3uP0rTX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Bw2wKyB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/24RF37Rq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HpCV8zLO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XHwRrmXJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogWb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Ofa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pLIs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/En6N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4WOO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pMUu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NkIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1CD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pZjw65g0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rETfkRhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZzXmhCIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85iIficq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GCAZZgQj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tjga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S8fl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lk8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lc4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0bsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kOta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7VPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wqH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qsdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tWkN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I22m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8fxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PV9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yQnT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVIN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEcI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7h9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r4bH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMUH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ajcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFiY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SP5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yXSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9o4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5W9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E7Wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M182"/>
+  <dimension ref="A1:M185"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -12925,2398 +13193,2527 @@
       </c>
       <c r="I130" s="5"/>
       <c r="J130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="6" t="s">
         <v>844</v>
       </c>
       <c r="M130" s="5"/>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
         <v>845</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>316</v>
+        <v>308</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>498</v>
+        <v>806</v>
       </c>
       <c r="E131" s="5" t="s">
-        <v>694</v>
-[...4 lines deleted...]
-        </is>
+        <v>846</v>
+      </c>
+      <c r="F131" s="5" t="s">
+        <v>847</v>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H131" s="5" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="I131" s="5" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="J131" s="5" t="s">
-        <v>466</v>
+        <v>850</v>
       </c>
       <c r="K131" s="5" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>849</v>
+        <v>852</v>
       </c>
       <c r="M131" s="5" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>851</v>
+        <v>854</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>852</v>
+        <v>308</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>462</v>
+        <v>806</v>
       </c>
       <c r="E132" s="5" t="s">
-        <v>694</v>
-[...4 lines deleted...]
-        </is>
+        <v>855</v>
+      </c>
+      <c r="F132" s="5" t="s">
+        <v>856</v>
       </c>
       <c r="G132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H132" s="5" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="I132" s="5" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="J132" s="5" t="s">
-        <v>466</v>
+        <v>859</v>
       </c>
       <c r="K132" s="5" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="L132" s="6" t="s">
-        <v>856</v>
+        <v>861</v>
       </c>
       <c r="M132" s="5" t="s">
-        <v>857</v>
+        <v>862</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>858</v>
+        <v>863</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>225</v>
+        <v>14</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>859</v>
+        <v>308</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>860</v>
-[...9 lines deleted...]
-        </is>
+        <v>806</v>
+      </c>
+      <c r="E133" s="5" t="s">
+        <v>864</v>
+      </c>
+      <c r="F133" s="5" t="s">
+        <v>847</v>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H133" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I133" s="5"/>
+      <c r="H133" s="5" t="s">
+        <v>865</v>
+      </c>
+      <c r="I133" s="5" t="s">
+        <v>866</v>
+      </c>
       <c r="J133" s="5" t="s">
-        <v>683</v>
+        <v>867</v>
       </c>
       <c r="K133" s="5" t="s">
-        <v>861</v>
+        <v>868</v>
       </c>
       <c r="L133" s="6" t="s">
-        <v>862</v>
+        <v>869</v>
       </c>
       <c r="M133" s="5" t="s">
-        <v>863</v>
+        <v>870</v>
       </c>
     </row>
     <row r="134">
-      <c r="A134" s="5" t="n">
-        <v>1928</v>
+      <c r="A134" s="5" t="s">
+        <v>871</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>730</v>
+        <v>316</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>585</v>
-[...7 lines deleted...]
-        <v>864</v>
+        <v>498</v>
+      </c>
+      <c r="E134" s="5" t="s">
+        <v>694</v>
+      </c>
+      <c r="F134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H134" s="5" t="s">
-        <v>865</v>
+        <v>872</v>
       </c>
       <c r="I134" s="5" t="s">
-        <v>866</v>
+        <v>873</v>
       </c>
       <c r="J134" s="5" t="s">
-        <v>867</v>
+        <v>466</v>
       </c>
       <c r="K134" s="5" t="s">
-        <v>868</v>
+        <v>874</v>
       </c>
       <c r="L134" s="6" t="s">
-        <v>869</v>
+        <v>875</v>
       </c>
       <c r="M134" s="5" t="s">
-        <v>870</v>
+        <v>876</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>871</v>
+        <v>877</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>872</v>
+        <v>878</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>585</v>
+        <v>462</v>
       </c>
       <c r="E135" s="5" t="s">
-        <v>873</v>
+        <v>694</v>
       </c>
       <c r="F135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H135" s="5" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="I135" s="5" t="s">
-        <v>875</v>
+        <v>880</v>
       </c>
       <c r="J135" s="5" t="s">
-        <v>876</v>
+        <v>466</v>
       </c>
       <c r="K135" s="5" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="L135" s="6" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="M135" s="5" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>324</v>
+        <v>225</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>885</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>886</v>
       </c>
       <c r="E136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H136" s="5" t="s">
-        <v>881</v>
+      <c r="H136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I136" s="5"/>
-      <c r="J136" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J136" s="5" t="s">
+        <v>683</v>
       </c>
       <c r="K136" s="5" t="s">
-        <v>882</v>
+        <v>887</v>
       </c>
       <c r="L136" s="6" t="s">
-        <v>883</v>
-[...1 lines deleted...]
-      <c r="M136" s="5"/>
+        <v>888</v>
+      </c>
+      <c r="M136" s="5" t="s">
+        <v>889</v>
+      </c>
     </row>
     <row r="137">
-      <c r="A137" s="5" t="s">
-        <v>884</v>
+      <c r="A137" s="5" t="n">
+        <v>1928</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>324</v>
+        <v>14</v>
       </c>
       <c r="C137" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>730</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>585</v>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F137" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F137" s="5" t="s">
+        <v>890</v>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H137" s="5" t="s">
-        <v>885</v>
-[...5 lines deleted...]
-        </is>
+        <v>891</v>
+      </c>
+      <c r="I137" s="5" t="s">
+        <v>892</v>
+      </c>
+      <c r="J137" s="5" t="s">
+        <v>893</v>
       </c>
       <c r="K137" s="5" t="s">
-        <v>882</v>
+        <v>894</v>
       </c>
       <c r="L137" s="6" t="s">
-        <v>886</v>
-[...1 lines deleted...]
-      <c r="M137" s="5"/>
+        <v>895</v>
+      </c>
+      <c r="M137" s="5" t="s">
+        <v>896</v>
+      </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>887</v>
+        <v>897</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>324</v>
+        <v>14</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>898</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>585</v>
+      </c>
+      <c r="E138" s="5" t="s">
+        <v>899</v>
       </c>
       <c r="F138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H138" s="5" t="s">
-        <v>888</v>
-[...5 lines deleted...]
-        </is>
+        <v>900</v>
+      </c>
+      <c r="I138" s="5" t="s">
+        <v>901</v>
+      </c>
+      <c r="J138" s="5" t="s">
+        <v>902</v>
       </c>
       <c r="K138" s="5" t="s">
-        <v>882</v>
+        <v>903</v>
       </c>
       <c r="L138" s="6" t="s">
-        <v>889</v>
-[...1 lines deleted...]
-      <c r="M138" s="5"/>
+        <v>904</v>
+      </c>
+      <c r="M138" s="5" t="s">
+        <v>905</v>
+      </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>890</v>
+        <v>906</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>324</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H139" s="5" t="s">
-        <v>891</v>
+        <v>907</v>
       </c>
       <c r="I139" s="5"/>
       <c r="J139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K139" s="5" t="s">
-        <v>882</v>
+        <v>908</v>
       </c>
       <c r="L139" s="6" t="s">
-        <v>892</v>
+        <v>909</v>
       </c>
       <c r="M139" s="5"/>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>893</v>
+        <v>910</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>324</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H140" s="5" t="s">
-        <v>894</v>
+        <v>911</v>
       </c>
       <c r="I140" s="5"/>
       <c r="J140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K140" s="5" t="s">
-        <v>882</v>
+        <v>908</v>
       </c>
       <c r="L140" s="6" t="s">
-        <v>895</v>
+        <v>912</v>
       </c>
       <c r="M140" s="5"/>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>896</v>
+        <v>913</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>324</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H141" s="5" t="s">
-        <v>897</v>
+        <v>914</v>
       </c>
       <c r="I141" s="5"/>
       <c r="J141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K141" s="5" t="s">
-        <v>882</v>
+        <v>908</v>
       </c>
       <c r="L141" s="6" t="s">
-        <v>898</v>
+        <v>915</v>
       </c>
       <c r="M141" s="5"/>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>899</v>
+        <v>916</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>324</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H142" s="5" t="s">
-        <v>885</v>
+        <v>917</v>
       </c>
       <c r="I142" s="5"/>
       <c r="J142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K142" s="5" t="s">
-        <v>882</v>
+        <v>908</v>
       </c>
       <c r="L142" s="6" t="s">
-        <v>900</v>
+        <v>918</v>
       </c>
       <c r="M142" s="5"/>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>901</v>
+        <v>919</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>324</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H143" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H143" s="5" t="s">
+        <v>920</v>
       </c>
       <c r="I143" s="5"/>
       <c r="J143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K143" s="5" t="s">
-        <v>882</v>
+        <v>908</v>
       </c>
       <c r="L143" s="6" t="s">
-        <v>902</v>
+        <v>921</v>
       </c>
       <c r="M143" s="5"/>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>903</v>
+        <v>922</v>
       </c>
       <c r="B144" s="5" t="s">
-        <v>215</v>
+        <v>324</v>
       </c>
       <c r="C144" s="5" t="s">
-        <v>414</v>
-[...8 lines deleted...]
-        <v>417</v>
+        <v>16</v>
+      </c>
+      <c r="D144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H144" s="5" t="s">
-        <v>906</v>
-[...5 lines deleted...]
-        <v>419</v>
+        <v>923</v>
+      </c>
+      <c r="I144" s="5"/>
+      <c r="J144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K144" s="5" t="s">
         <v>908</v>
       </c>
       <c r="L144" s="6" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>924</v>
+      </c>
+      <c r="M144" s="5"/>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
+        <v>925</v>
+      </c>
+      <c r="B145" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="C145" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H145" s="5" t="s">
         <v>911</v>
       </c>
-      <c r="B145" s="5" t="s">
-[...23 lines deleted...]
-      </c>
       <c r="I145" s="5"/>
-      <c r="J145" s="5" t="s">
-        <v>683</v>
+      <c r="J145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K145" s="5" t="s">
-        <v>914</v>
+        <v>908</v>
       </c>
       <c r="L145" s="6" t="s">
-        <v>915</v>
-[...3 lines deleted...]
-      </c>
+        <v>926</v>
+      </c>
+      <c r="M145" s="5"/>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>917</v>
+        <v>927</v>
       </c>
       <c r="B146" s="5" t="s">
-        <v>215</v>
+        <v>324</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>414</v>
-[...8 lines deleted...]
-        <v>919</v>
+        <v>16</v>
+      </c>
+      <c r="D146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H146" s="5" t="s">
-[...11 lines deleted...]
-        </is>
+      <c r="H146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I146" s="5"/>
+      <c r="J146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K146" s="5" t="s">
+        <v>908</v>
       </c>
       <c r="L146" s="6" t="s">
-        <v>923</v>
-[...3 lines deleted...]
-      </c>
+        <v>928</v>
+      </c>
+      <c r="M146" s="5"/>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>14</v>
+        <v>215</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>16</v>
+        <v>414</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E147" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>931</v>
+      </c>
+      <c r="F147" s="5" t="s">
+        <v>417</v>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H147" s="5" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
       <c r="I147" s="5" t="s">
-        <v>928</v>
+        <v>933</v>
       </c>
       <c r="J147" s="5" t="s">
-        <v>929</v>
+        <v>419</v>
       </c>
       <c r="K147" s="5" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="L147" s="6" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="M147" s="5" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>730</v>
+        <v>415</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>585</v>
-[...4 lines deleted...]
-        </is>
+        <v>938</v>
+      </c>
+      <c r="E148" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H148" s="5" t="s">
-        <v>934</v>
-[...3 lines deleted...]
-      </c>
+        <v>939</v>
+      </c>
+      <c r="I148" s="5"/>
       <c r="J148" s="5" t="s">
-        <v>929</v>
+        <v>683</v>
       </c>
       <c r="K148" s="5" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="L148" s="6" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="M148" s="5" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
       <c r="B149" s="5" t="s">
-        <v>14</v>
+        <v>215</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>16</v>
+        <v>414</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>730</v>
+        <v>944</v>
       </c>
       <c r="E149" s="5" t="s">
-        <v>646</v>
-[...4 lines deleted...]
-        </is>
+        <v>216</v>
+      </c>
+      <c r="F149" s="5" t="s">
+        <v>945</v>
       </c>
       <c r="G149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H149" s="5" t="s">
-        <v>940</v>
+        <v>946</v>
       </c>
       <c r="I149" s="5" t="s">
-        <v>941</v>
+        <v>947</v>
       </c>
       <c r="J149" s="5" t="s">
-        <v>876</v>
-[...2 lines deleted...]
-        <v>942</v>
+        <v>948</v>
+      </c>
+      <c r="K149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L149" s="6" t="s">
-        <v>943</v>
+        <v>949</v>
       </c>
       <c r="M149" s="5" t="s">
-        <v>944</v>
+        <v>950</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>945</v>
+        <v>951</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>946</v>
+        <v>16</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>16</v>
+        <v>952</v>
       </c>
       <c r="E150" s="5" t="s">
-        <v>947</v>
+        <v>17</v>
       </c>
       <c r="F150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G150" s="5" t="s">
-        <v>948</v>
+      <c r="G150" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H150" s="5" t="s">
-        <v>949</v>
-[...1 lines deleted...]
-      <c r="I150" s="5"/>
+        <v>953</v>
+      </c>
+      <c r="I150" s="5" t="s">
+        <v>954</v>
+      </c>
       <c r="J150" s="5" t="s">
-        <v>112</v>
+        <v>955</v>
       </c>
       <c r="K150" s="5" t="s">
-        <v>950</v>
+        <v>956</v>
       </c>
       <c r="L150" s="6" t="s">
-        <v>951</v>
+        <v>957</v>
       </c>
       <c r="M150" s="5" t="s">
-        <v>952</v>
+        <v>958</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>953</v>
+        <v>959</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>16</v>
+        <v>730</v>
       </c>
       <c r="D151" s="5" t="s">
         <v>585</v>
       </c>
-      <c r="E151" s="5" t="s">
-        <v>34</v>
+      <c r="E151" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H151" s="5" t="s">
-        <v>954</v>
+        <v>960</v>
       </c>
       <c r="I151" s="5" t="s">
+        <v>961</v>
+      </c>
+      <c r="J151" s="5" t="s">
         <v>955</v>
       </c>
-      <c r="J151" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K151" s="5" t="s">
-        <v>956</v>
+        <v>962</v>
       </c>
       <c r="L151" s="6" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="M151" s="5" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>959</v>
+        <v>965</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C152" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="C152" s="5" t="s">
+        <v>16</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>16</v>
+        <v>730</v>
       </c>
       <c r="E152" s="5" t="s">
-        <v>18</v>
+        <v>646</v>
       </c>
       <c r="F152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G152" s="5" t="s">
-        <v>960</v>
+      <c r="G152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H152" s="5" t="s">
-        <v>872</v>
+        <v>966</v>
       </c>
       <c r="I152" s="5" t="s">
-        <v>961</v>
+        <v>967</v>
       </c>
       <c r="J152" s="5" t="s">
-        <v>112</v>
+        <v>902</v>
       </c>
       <c r="K152" s="5" t="s">
-        <v>962</v>
+        <v>968</v>
       </c>
       <c r="L152" s="6" t="s">
-        <v>963</v>
+        <v>969</v>
       </c>
       <c r="M152" s="5" t="s">
-        <v>964</v>
+        <v>970</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>965</v>
+        <v>971</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="5" t="s">
-        <v>730</v>
+        <v>972</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>585</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E153" s="5" t="s">
+        <v>973</v>
       </c>
       <c r="F153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G153" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G153" s="5" t="s">
+        <v>974</v>
       </c>
       <c r="H153" s="5" t="s">
-        <v>966</v>
-[...3 lines deleted...]
-      </c>
+        <v>975</v>
+      </c>
+      <c r="I153" s="5"/>
       <c r="J153" s="5" t="s">
-        <v>929</v>
+        <v>112</v>
       </c>
       <c r="K153" s="5" t="s">
-        <v>968</v>
+        <v>976</v>
       </c>
       <c r="L153" s="6" t="s">
-        <v>969</v>
+        <v>977</v>
       </c>
       <c r="M153" s="5" t="s">
-        <v>970</v>
+        <v>978</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>971</v>
+        <v>979</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="5" t="s">
-        <v>316</v>
+        <v>16</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>462</v>
+        <v>585</v>
       </c>
       <c r="E154" s="5" t="s">
-        <v>694</v>
+        <v>34</v>
       </c>
       <c r="F154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H154" s="5" t="s">
-        <v>972</v>
+        <v>980</v>
       </c>
       <c r="I154" s="5" t="s">
-        <v>973</v>
+        <v>981</v>
       </c>
       <c r="J154" s="5" t="s">
-        <v>466</v>
+        <v>902</v>
       </c>
       <c r="K154" s="5" t="s">
-        <v>974</v>
+        <v>982</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>975</v>
+        <v>983</v>
       </c>
       <c r="M154" s="5" t="s">
-        <v>976</v>
+        <v>984</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>977</v>
+        <v>985</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C155" s="5" t="s">
+      <c r="C155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D155" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D155" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E155" s="5" t="s">
-        <v>978</v>
+        <v>18</v>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G155" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G155" s="5" t="s">
+        <v>986</v>
       </c>
       <c r="H155" s="5" t="s">
-        <v>979</v>
+        <v>898</v>
       </c>
       <c r="I155" s="5" t="s">
-        <v>980</v>
+        <v>987</v>
       </c>
       <c r="J155" s="5" t="s">
-        <v>876</v>
+        <v>112</v>
       </c>
       <c r="K155" s="5" t="s">
-        <v>981</v>
+        <v>988</v>
       </c>
       <c r="L155" s="6" t="s">
-        <v>982</v>
+        <v>989</v>
       </c>
       <c r="M155" s="5" t="s">
-        <v>983</v>
+        <v>990</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>984</v>
+        <v>991</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="5" t="s">
-        <v>16</v>
+        <v>730</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>730</v>
-[...2 lines deleted...]
-        <v>985</v>
+        <v>585</v>
+      </c>
+      <c r="E156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H156" s="5" t="s">
-        <v>986</v>
+        <v>992</v>
       </c>
       <c r="I156" s="5" t="s">
-        <v>987</v>
+        <v>993</v>
       </c>
       <c r="J156" s="5" t="s">
-        <v>876</v>
+        <v>955</v>
       </c>
       <c r="K156" s="5" t="s">
-        <v>988</v>
+        <v>994</v>
       </c>
       <c r="L156" s="6" t="s">
-        <v>989</v>
+        <v>995</v>
       </c>
       <c r="M156" s="5" t="s">
-        <v>990</v>
+        <v>996</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>991</v>
+        <v>997</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>730</v>
+        <v>316</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>992</v>
-[...4 lines deleted...]
-        </is>
+        <v>462</v>
+      </c>
+      <c r="E157" s="5" t="s">
+        <v>694</v>
       </c>
       <c r="F157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H157" s="5" t="s">
-        <v>993</v>
+        <v>998</v>
       </c>
       <c r="I157" s="5" t="s">
-        <v>994</v>
+        <v>999</v>
       </c>
       <c r="J157" s="5" t="s">
-        <v>929</v>
+        <v>466</v>
       </c>
       <c r="K157" s="5" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="L157" s="6" t="s">
-        <v>996</v>
+        <v>1001</v>
       </c>
       <c r="M157" s="5" t="s">
-        <v>997</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>998</v>
+        <v>1003</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>585</v>
       </c>
       <c r="E158" s="5" t="s">
-        <v>17</v>
+        <v>1004</v>
       </c>
       <c r="F158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H158" s="5" t="s">
-        <v>999</v>
+        <v>1005</v>
       </c>
       <c r="I158" s="5" t="s">
-        <v>1000</v>
+        <v>1006</v>
       </c>
       <c r="J158" s="5" t="s">
-        <v>876</v>
+        <v>902</v>
       </c>
       <c r="K158" s="5" t="s">
-        <v>1001</v>
+        <v>1007</v>
       </c>
       <c r="L158" s="6" t="s">
-        <v>1002</v>
+        <v>1008</v>
       </c>
       <c r="M158" s="5" t="s">
-        <v>1003</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>1004</v>
+        <v>1010</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="5" t="s">
-        <v>674</v>
+        <v>16</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>415</v>
-[...4 lines deleted...]
-        </is>
+        <v>730</v>
+      </c>
+      <c r="E159" s="5" t="s">
+        <v>1011</v>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H159" s="5" t="s">
-        <v>1005</v>
+        <v>1012</v>
       </c>
       <c r="I159" s="5" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="J159" s="5" t="s">
-        <v>929</v>
+        <v>902</v>
       </c>
       <c r="K159" s="5" t="s">
-        <v>1007</v>
+        <v>1014</v>
       </c>
       <c r="L159" s="6" t="s">
-        <v>1008</v>
+        <v>1015</v>
       </c>
       <c r="M159" s="5" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>1010</v>
+        <v>1017</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>316</v>
+        <v>730</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>498</v>
-[...2 lines deleted...]
-        <v>694</v>
+        <v>1018</v>
+      </c>
+      <c r="E160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H160" s="5" t="s">
-        <v>1011</v>
+        <v>1019</v>
       </c>
       <c r="I160" s="5" t="s">
-        <v>1012</v>
+        <v>1020</v>
       </c>
       <c r="J160" s="5" t="s">
-        <v>466</v>
+        <v>955</v>
       </c>
       <c r="K160" s="5" t="s">
-        <v>1013</v>
+        <v>1021</v>
       </c>
       <c r="L160" s="6" t="s">
-        <v>1014</v>
+        <v>1022</v>
       </c>
       <c r="M160" s="5" t="s">
-        <v>1015</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>1016</v>
+        <v>1024</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>316</v>
+        <v>16</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>498</v>
+        <v>585</v>
       </c>
       <c r="E161" s="5" t="s">
-        <v>694</v>
+        <v>17</v>
       </c>
       <c r="F161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H161" s="5" t="s">
-        <v>1017</v>
-[...1 lines deleted...]
-      <c r="I161" s="5"/>
+        <v>1025</v>
+      </c>
+      <c r="I161" s="5" t="s">
+        <v>1026</v>
+      </c>
       <c r="J161" s="5" t="s">
-        <v>466</v>
+        <v>902</v>
       </c>
       <c r="K161" s="5" t="s">
-        <v>1018</v>
+        <v>1027</v>
       </c>
       <c r="L161" s="6" t="s">
-        <v>1019</v>
+        <v>1028</v>
       </c>
       <c r="M161" s="5" t="s">
-        <v>1020</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>1021</v>
+        <v>1030</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>316</v>
+        <v>674</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>348</v>
-[...5 lines deleted...]
-        <v>1022</v>
+        <v>415</v>
+      </c>
+      <c r="E162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H162" s="5" t="s">
-        <v>1023</v>
+        <v>1031</v>
       </c>
       <c r="I162" s="5" t="s">
-        <v>1024</v>
+        <v>1032</v>
       </c>
       <c r="J162" s="5" t="s">
-        <v>1025</v>
+        <v>955</v>
       </c>
       <c r="K162" s="5" t="s">
-        <v>1026</v>
+        <v>1033</v>
       </c>
       <c r="L162" s="6" t="s">
-        <v>1027</v>
+        <v>1034</v>
       </c>
       <c r="M162" s="5" t="s">
-        <v>1028</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>1029</v>
+        <v>1036</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>674</v>
+        <v>316</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>415</v>
-[...4 lines deleted...]
-        </is>
+        <v>498</v>
+      </c>
+      <c r="E163" s="5" t="s">
+        <v>694</v>
       </c>
       <c r="F163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H163" s="5" t="s">
-        <v>1030</v>
+        <v>1037</v>
       </c>
       <c r="I163" s="5" t="s">
-        <v>1031</v>
+        <v>1038</v>
       </c>
       <c r="J163" s="5" t="s">
-        <v>929</v>
+        <v>466</v>
       </c>
       <c r="K163" s="5" t="s">
-        <v>1032</v>
+        <v>1039</v>
       </c>
       <c r="L163" s="6" t="s">
-        <v>1033</v>
+        <v>1040</v>
       </c>
       <c r="M163" s="5" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>1035</v>
+        <v>1042</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C164" s="5" t="s">
-        <v>730</v>
+        <v>316</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>585</v>
-[...4 lines deleted...]
-        </is>
+        <v>498</v>
+      </c>
+      <c r="E164" s="5" t="s">
+        <v>694</v>
       </c>
       <c r="F164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H164" s="5" t="s">
-        <v>1036</v>
-[...3 lines deleted...]
-      </c>
+        <v>1043</v>
+      </c>
+      <c r="I164" s="5"/>
       <c r="J164" s="5" t="s">
-        <v>929</v>
+        <v>466</v>
       </c>
       <c r="K164" s="5" t="s">
-        <v>1038</v>
+        <v>1044</v>
       </c>
       <c r="L164" s="6" t="s">
-        <v>1039</v>
+        <v>1045</v>
       </c>
       <c r="M164" s="5" t="s">
-        <v>1040</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>1041</v>
+        <v>1047</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C165" s="5" t="s">
-        <v>16</v>
+        <v>316</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>585</v>
+        <v>348</v>
       </c>
       <c r="E165" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>694</v>
+      </c>
+      <c r="F165" s="5" t="s">
+        <v>1048</v>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H165" s="5" t="s">
-        <v>1042</v>
+        <v>1049</v>
       </c>
       <c r="I165" s="5" t="s">
-        <v>1043</v>
+        <v>1050</v>
       </c>
       <c r="J165" s="5" t="s">
-        <v>876</v>
+        <v>1051</v>
       </c>
       <c r="K165" s="5" t="s">
-        <v>1044</v>
+        <v>1052</v>
       </c>
       <c r="L165" s="6" t="s">
-        <v>1045</v>
+        <v>1053</v>
       </c>
       <c r="M165" s="5" t="s">
-        <v>1046</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>1047</v>
+        <v>1055</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C166" s="5" t="s">
+        <v>674</v>
+      </c>
+      <c r="D166" s="5" t="s">
         <v>415</v>
       </c>
-      <c r="D166" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H166" s="5" t="s">
-        <v>1048</v>
+        <v>1056</v>
       </c>
       <c r="I166" s="5" t="s">
-        <v>1049</v>
+        <v>1057</v>
       </c>
       <c r="J166" s="5" t="s">
-        <v>929</v>
+        <v>955</v>
       </c>
       <c r="K166" s="5" t="s">
-        <v>1050</v>
+        <v>1058</v>
       </c>
       <c r="L166" s="6" t="s">
-        <v>1051</v>
+        <v>1059</v>
       </c>
       <c r="M166" s="5" t="s">
-        <v>1052</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>1053</v>
+        <v>1061</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>415</v>
+        <v>730</v>
       </c>
       <c r="D167" s="5" t="s">
         <v>585</v>
       </c>
       <c r="E167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H167" s="5" t="s">
-        <v>1054</v>
+        <v>1062</v>
       </c>
       <c r="I167" s="5" t="s">
-        <v>1055</v>
+        <v>1063</v>
       </c>
       <c r="J167" s="5" t="s">
-        <v>929</v>
+        <v>955</v>
       </c>
       <c r="K167" s="5" t="s">
-        <v>1056</v>
+        <v>1064</v>
       </c>
       <c r="L167" s="6" t="s">
-        <v>1057</v>
+        <v>1065</v>
       </c>
       <c r="M167" s="5" t="s">
-        <v>1058</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>1059</v>
+        <v>1067</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C168" s="5" t="s">
-        <v>308</v>
+        <v>16</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>1060</v>
+        <v>585</v>
       </c>
       <c r="E168" s="5" t="s">
-        <v>1061</v>
-[...2 lines deleted...]
-        <v>1062</v>
+        <v>17</v>
+      </c>
+      <c r="F168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H168" s="5" t="s">
-        <v>1063</v>
+        <v>1068</v>
       </c>
       <c r="I168" s="5" t="s">
-        <v>1064</v>
+        <v>1069</v>
       </c>
       <c r="J168" s="5" t="s">
-        <v>1065</v>
+        <v>902</v>
       </c>
       <c r="K168" s="5" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="L168" s="6" t="s">
-        <v>1067</v>
+        <v>1071</v>
       </c>
       <c r="M168" s="5" t="s">
-        <v>1068</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>1069</v>
+        <v>1073</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C169" s="5" t="s">
-        <v>16</v>
+        <v>415</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>585</v>
+      </c>
+      <c r="E169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H169" s="5" t="s">
-        <v>1070</v>
+        <v>1074</v>
       </c>
       <c r="I169" s="5" t="s">
-        <v>1071</v>
+        <v>1075</v>
       </c>
       <c r="J169" s="5" t="s">
-        <v>876</v>
+        <v>955</v>
       </c>
       <c r="K169" s="5" t="s">
-        <v>1072</v>
+        <v>1076</v>
       </c>
       <c r="L169" s="6" t="s">
-        <v>1073</v>
+        <v>1077</v>
       </c>
       <c r="M169" s="5" t="s">
-        <v>1074</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>1075</v>
+        <v>1079</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C170" s="5" t="s">
-        <v>1076</v>
+        <v>415</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>415</v>
-[...2 lines deleted...]
-        <v>1077</v>
+        <v>585</v>
+      </c>
+      <c r="E170" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H170" s="5" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="I170" s="5" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
       <c r="J170" s="5" t="s">
-        <v>929</v>
+        <v>955</v>
       </c>
       <c r="K170" s="5" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="L170" s="6" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="M170" s="5" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="5" t="s">
-        <v>134</v>
+        <v>308</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>308</v>
-[...9 lines deleted...]
-        </is>
+        <v>1086</v>
+      </c>
+      <c r="E171" s="5" t="s">
+        <v>1087</v>
+      </c>
+      <c r="F171" s="5" t="s">
+        <v>1088</v>
       </c>
       <c r="G171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H171" s="5" t="s">
-        <v>1084</v>
+        <v>1089</v>
       </c>
       <c r="I171" s="5" t="s">
-        <v>1085</v>
+        <v>1090</v>
       </c>
       <c r="J171" s="5" t="s">
-        <v>1086</v>
+        <v>1091</v>
       </c>
       <c r="K171" s="5" t="s">
-        <v>1087</v>
+        <v>1092</v>
       </c>
       <c r="L171" s="6" t="s">
-        <v>1088</v>
+        <v>1093</v>
       </c>
       <c r="M171" s="5" t="s">
-        <v>1089</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>1090</v>
+        <v>1095</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C172" s="5" t="s">
-        <v>730</v>
+        <v>16</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>1091</v>
+        <v>1018</v>
       </c>
       <c r="E172" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H172" s="5" t="s">
-        <v>1092</v>
+        <v>1096</v>
       </c>
       <c r="I172" s="5" t="s">
-        <v>1093</v>
+        <v>1097</v>
       </c>
       <c r="J172" s="5" t="s">
-        <v>929</v>
+        <v>902</v>
       </c>
       <c r="K172" s="5" t="s">
-        <v>1094</v>
+        <v>1098</v>
       </c>
       <c r="L172" s="6" t="s">
-        <v>1095</v>
+        <v>1099</v>
       </c>
       <c r="M172" s="5" t="s">
-        <v>1096</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>1097</v>
+        <v>1101</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C173" s="5" t="s">
-        <v>16</v>
+        <v>1102</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>1098</v>
+        <v>415</v>
       </c>
       <c r="E173" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>1099</v>
+        <v>1103</v>
+      </c>
+      <c r="F173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H173" s="5" t="s">
-        <v>1100</v>
+        <v>1104</v>
       </c>
       <c r="I173" s="5" t="s">
-        <v>1101</v>
+        <v>1105</v>
       </c>
       <c r="J173" s="5" t="s">
-        <v>929</v>
+        <v>955</v>
       </c>
       <c r="K173" s="5" t="s">
-        <v>1102</v>
+        <v>1106</v>
       </c>
       <c r="L173" s="6" t="s">
-        <v>1103</v>
+        <v>1107</v>
       </c>
       <c r="M173" s="5" t="s">
-        <v>1104</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>1105</v>
+        <v>1109</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C174" s="5" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>1098</v>
-[...5 lines deleted...]
-        <v>1099</v>
+        <v>308</v>
+      </c>
+      <c r="E174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H174" s="5" t="s">
-        <v>1106</v>
-[...1 lines deleted...]
-      <c r="I174" s="5"/>
+        <v>1110</v>
+      </c>
+      <c r="I174" s="5" t="s">
+        <v>1111</v>
+      </c>
       <c r="J174" s="5" t="s">
-        <v>929</v>
+        <v>1112</v>
       </c>
       <c r="K174" s="5" t="s">
-        <v>1107</v>
+        <v>1113</v>
       </c>
       <c r="L174" s="6" t="s">
-        <v>1108</v>
+        <v>1114</v>
       </c>
       <c r="M174" s="5" t="s">
-        <v>1109</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>1110</v>
+        <v>1116</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="5" t="s">
-        <v>16</v>
+        <v>730</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>1098</v>
+        <v>1117</v>
       </c>
       <c r="E175" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F175" s="5" t="s">
-        <v>1099</v>
+      <c r="F175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H175" s="5" t="s">
-        <v>1111</v>
+        <v>1118</v>
       </c>
       <c r="I175" s="5" t="s">
-        <v>1112</v>
+        <v>1119</v>
       </c>
       <c r="J175" s="5" t="s">
-        <v>929</v>
+        <v>955</v>
       </c>
       <c r="K175" s="5" t="s">
-        <v>1113</v>
+        <v>1120</v>
       </c>
       <c r="L175" s="6" t="s">
-        <v>1114</v>
+        <v>1121</v>
       </c>
       <c r="M175" s="5" t="s">
-        <v>1115</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>1116</v>
+        <v>1123</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>585</v>
+        <v>1124</v>
       </c>
       <c r="E176" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F176" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F176" s="5" t="s">
+        <v>1125</v>
       </c>
       <c r="G176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H176" s="5" t="s">
-        <v>1117</v>
-[...1 lines deleted...]
-      <c r="I176" s="5"/>
+        <v>1126</v>
+      </c>
+      <c r="I176" s="5" t="s">
+        <v>1127</v>
+      </c>
       <c r="J176" s="5" t="s">
-        <v>876</v>
+        <v>955</v>
       </c>
       <c r="K176" s="5" t="s">
-        <v>1118</v>
+        <v>1128</v>
       </c>
       <c r="L176" s="6" t="s">
-        <v>1119</v>
+        <v>1129</v>
       </c>
       <c r="M176" s="5" t="s">
-        <v>1120</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>1121</v>
+        <v>1131</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>585</v>
+        <v>1124</v>
       </c>
       <c r="E177" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F177" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F177" s="5" t="s">
+        <v>1125</v>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H177" s="5" t="s">
-        <v>1122</v>
-[...3 lines deleted...]
-      </c>
+        <v>1132</v>
+      </c>
+      <c r="I177" s="5"/>
       <c r="J177" s="5" t="s">
-        <v>876</v>
+        <v>955</v>
       </c>
       <c r="K177" s="5" t="s">
+        <v>1133</v>
+      </c>
+      <c r="L177" s="6" t="s">
+        <v>1134</v>
+      </c>
+      <c r="M177" s="5" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="5" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B178" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C178" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D178" s="5" t="s">
         <v>1124</v>
       </c>
-      <c r="L177" s="6" t="s">
+      <c r="E178" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F178" s="5" t="s">
         <v>1125</v>
       </c>
-      <c r="M177" s="5" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="G178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H178" s="5" t="s">
-        <v>1129</v>
+        <v>1137</v>
       </c>
       <c r="I178" s="5" t="s">
-        <v>1130</v>
+        <v>1138</v>
       </c>
       <c r="J178" s="5" t="s">
-        <v>112</v>
-[...4 lines deleted...]
-        </is>
+        <v>955</v>
+      </c>
+      <c r="K178" s="5" t="s">
+        <v>1139</v>
       </c>
       <c r="L178" s="6" t="s">
-        <v>1131</v>
+        <v>1140</v>
       </c>
       <c r="M178" s="5" t="s">
-        <v>1132</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>1133</v>
+        <v>1142</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C179" s="5" t="s">
-        <v>1060</v>
+        <v>16</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>308</v>
+        <v>585</v>
       </c>
       <c r="E179" s="5" t="s">
-        <v>1134</v>
-[...2 lines deleted...]
-        <v>1135</v>
+        <v>17</v>
+      </c>
+      <c r="F179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H179" s="5" t="s">
-        <v>1136</v>
-[...3 lines deleted...]
-      </c>
+        <v>1143</v>
+      </c>
+      <c r="I179" s="5"/>
       <c r="J179" s="5" t="s">
-        <v>1138</v>
+        <v>902</v>
       </c>
       <c r="K179" s="5" t="s">
-        <v>1139</v>
+        <v>1144</v>
       </c>
       <c r="L179" s="6" t="s">
-        <v>1140</v>
+        <v>1145</v>
       </c>
       <c r="M179" s="5" t="s">
-        <v>1141</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>1142</v>
+        <v>1147</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C180" s="5" t="s">
-        <v>1060</v>
+        <v>16</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>308</v>
+        <v>585</v>
       </c>
       <c r="E180" s="5" t="s">
-        <v>1143</v>
-[...2 lines deleted...]
-        <v>1135</v>
+        <v>17</v>
+      </c>
+      <c r="F180" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H180" s="5" t="s">
-        <v>1144</v>
+        <v>1148</v>
       </c>
       <c r="I180" s="5" t="s">
-        <v>1145</v>
+        <v>1149</v>
       </c>
       <c r="J180" s="5" t="s">
-        <v>1146</v>
+        <v>902</v>
       </c>
       <c r="K180" s="5" t="s">
-        <v>1147</v>
+        <v>1150</v>
       </c>
       <c r="L180" s="6" t="s">
-        <v>1148</v>
+        <v>1151</v>
       </c>
       <c r="M180" s="5" t="s">
-        <v>1149</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="181">
-      <c r="A181" s="5" t="s">
-        <v>1150</v>
+      <c r="A181" s="5" t="n">
+        <v>1949</v>
       </c>
       <c r="B181" s="5" t="s">
-        <v>14</v>
+        <v>1153</v>
       </c>
       <c r="C181" s="5" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>1154</v>
+      </c>
+      <c r="D181" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E181" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H181" s="5" t="s">
-        <v>1151</v>
+        <v>1155</v>
       </c>
       <c r="I181" s="5" t="s">
-        <v>1152</v>
+        <v>1156</v>
       </c>
       <c r="J181" s="5" t="s">
-        <v>876</v>
-[...2 lines deleted...]
-        <v>1153</v>
+        <v>112</v>
+      </c>
+      <c r="K181" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L181" s="6" t="s">
-        <v>1154</v>
+        <v>1157</v>
       </c>
       <c r="M181" s="5" t="s">
-        <v>1155</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>1156</v>
+        <v>1159</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C182" s="5" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D182" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="E182" s="5" t="s">
+        <v>1160</v>
+      </c>
+      <c r="F182" s="5" t="s">
+        <v>1161</v>
+      </c>
+      <c r="G182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H182" s="5" t="s">
+        <v>1162</v>
+      </c>
+      <c r="I182" s="5" t="s">
+        <v>1163</v>
+      </c>
+      <c r="J182" s="5" t="s">
+        <v>1164</v>
+      </c>
+      <c r="K182" s="5" t="s">
+        <v>1165</v>
+      </c>
+      <c r="L182" s="6" t="s">
+        <v>1166</v>
+      </c>
+      <c r="M182" s="5" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="5" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B183" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C183" s="5" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D183" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="E183" s="5" t="s">
+        <v>1169</v>
+      </c>
+      <c r="F183" s="5" t="s">
+        <v>1161</v>
+      </c>
+      <c r="G183" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H183" s="5" t="s">
+        <v>1170</v>
+      </c>
+      <c r="I183" s="5" t="s">
+        <v>1171</v>
+      </c>
+      <c r="J183" s="5" t="s">
+        <v>1172</v>
+      </c>
+      <c r="K183" s="5" t="s">
+        <v>1173</v>
+      </c>
+      <c r="L183" s="6" t="s">
+        <v>1174</v>
+      </c>
+      <c r="M183" s="5" t="s">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="5" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B184" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C184" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D184" s="5" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E184" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F184" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G184" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H184" s="5" t="s">
+        <v>1177</v>
+      </c>
+      <c r="I184" s="5" t="s">
+        <v>1178</v>
+      </c>
+      <c r="J184" s="5" t="s">
+        <v>902</v>
+      </c>
+      <c r="K184" s="5" t="s">
+        <v>1179</v>
+      </c>
+      <c r="L184" s="6" t="s">
+        <v>1180</v>
+      </c>
+      <c r="M184" s="5" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="5" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B185" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C185" s="5" t="s">
         <v>730</v>
       </c>
-      <c r="D182" s="5" t="s">
-[...33 lines deleted...]
-        <v>1161</v>
+      <c r="D185" s="5" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H185" s="5" t="s">
+        <v>1183</v>
+      </c>
+      <c r="I185" s="5" t="s">
+        <v>1184</v>
+      </c>
+      <c r="J185" s="5" t="s">
+        <v>955</v>
+      </c>
+      <c r="K185" s="5" t="s">
+        <v>1185</v>
+      </c>
+      <c r="L185" s="6" t="s">
+        <v>1186</v>
+      </c>
+      <c r="M185" s="5" t="s">
+        <v>1187</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -15459,44 +15856,47 @@
     <hyperlink ref="M158" r:id="rId163"/>
     <hyperlink ref="M159" r:id="rId164"/>
     <hyperlink ref="M160" r:id="rId165"/>
     <hyperlink ref="M161" r:id="rId166"/>
     <hyperlink ref="M162" r:id="rId167"/>
     <hyperlink ref="M163" r:id="rId168"/>
     <hyperlink ref="M164" r:id="rId169"/>
     <hyperlink ref="M165" r:id="rId170"/>
     <hyperlink ref="M166" r:id="rId171"/>
     <hyperlink ref="M167" r:id="rId172"/>
     <hyperlink ref="M168" r:id="rId173"/>
     <hyperlink ref="M169" r:id="rId174"/>
     <hyperlink ref="M170" r:id="rId175"/>
     <hyperlink ref="M171" r:id="rId176"/>
     <hyperlink ref="M172" r:id="rId177"/>
     <hyperlink ref="M173" r:id="rId178"/>
     <hyperlink ref="M174" r:id="rId179"/>
     <hyperlink ref="M175" r:id="rId180"/>
     <hyperlink ref="M176" r:id="rId181"/>
     <hyperlink ref="M177" r:id="rId182"/>
     <hyperlink ref="M178" r:id="rId183"/>
     <hyperlink ref="M179" r:id="rId184"/>
     <hyperlink ref="M180" r:id="rId185"/>
     <hyperlink ref="M181" r:id="rId186"/>
     <hyperlink ref="M182" r:id="rId187"/>
+    <hyperlink ref="M183" r:id="rId188"/>
+    <hyperlink ref="M184" r:id="rId189"/>
+    <hyperlink ref="M185" r:id="rId190"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>