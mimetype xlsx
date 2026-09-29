--- v1 (2026-06-27)
+++ v2 (2026-09-29)
@@ -71,65 +71,65 @@
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Vilhelmine  Larsen
 Christine Swane</t>
   </si>
   <si>
     <t>Johannes Larsen</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>København</t>
   </si>
   <si>
     <t>4000 Roskilde
 Revninge 5300 Kerteminde
 5466 Asperup
 Levring 8620 Kjellerup
 Scheelenborg 5390 Martofte
 5000 Odense</t>
   </si>
   <si>
-    <t>Anna 3 -
-Holger Begtrup
+    <t>Holger Begtrup
 Frederik  Bruun
 Alfred Eckardt
 Christian Eckardt
 Margrethe  Eckardt
 Valdemar Eckardt
 Marie Hansen, pige i huset hos Alhed og J. Larsen
 Niels Henriksen Kerteminde
 Erik  Jensen
 Jeppe Andreas Larsen
 Vilhelm Larsen
 - Lassen
 Clara Lindberg
 Morten Pontoppidan
+Anna  - tjenestepige hos Vilhelmine Larsen
 Alma Wandahl
 William Wandahl</t>
   </si>
   <si>
     <t>Familien Larsen er medlem af valgmenighedskirken i Kerteminde.
 Dykkere er ænder.</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Der er uorden i Johannes Larsens snavsede flipper. Man venter spændt på resultatet af Christian Eckardts auktion. Den gamle valgmenighedspræst i Kerteminde er død, og det er vanskeligt at finde en ny.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nvKp</t>
   </si>
   <si>
     <t>[Påtrykt tekst]
 J. A. Larsen
 Kjerteminde. den 16. Marst 1886
 Kjæreste Johannes!
 Mandagmorgen fik jeg Pakken, tog straks fat paa Trøjen vaskede den og idag er den hos Skræderen for at blive kantet og præsset den skal nok blive pæn min Ven hermed følger saa Mærker, Slips, Sæbe og om her ingen Penge bliver at faa saa vil jeg putte 1 Kr jeg har i Lommen paa Trøjen der hvor Mærkerne ere fæstede paa du modtog vel i Søndags Benklæderne Strømperne og 10 Kr som Du skulde bruge til Skolepenge
 Flipperne begriber jeg ikke du fik 11 med Dig og her er kun 4 af Linnigerne, de 2 andre ere jo fremmede Menneskers hvor faar du dem fra Johannes nu vasker vi dem og gjør saa Rede for at give dem til Ejeren, min Ven vi skal vaske imorgen og skal om alting gaar som vi tænker afsende Pakken med det rene Tøj Fredagmorgen; Vejret er ellers slemt i dag ingen Kjøbenshavnspost i dag Togene sidde vist fast i Nærheden af Roskilde vi vente med Længsel for at see Udfaldet af Eckardts Auktion, Billederne stod saa godt omtalt baade i Politikken og Nationaltidende, vor Herre forbarme sig dog over ham den flittige Mand, at der maa komme nogen ordentlig Indtægt ind for nu kan Fader ikke blive ved i disse daarlige Tider for Handelsmanden imorgen er det Valdemars Fødselsdag og Fredag er det Alfreds tænk dog han er 20 Aar og er ikke kommen i nogen Stilling endnu, det er ogsaa tungt at der ikke er bleven en Plads for ham havde han dog blot havt Lyst til Søen saa kunde han jo godt have gaaet ind efter og derved tjent Overskud men raade dem noget vilde vi ikke for det maa jo dog komme fra ham selv hvad han afgjort har Lyst til hvor det er godt at Valdemar er saa fornøjet med sin Gjerning og tilfreds hos de Mennesker han er hos.
 Der kommer ingen af os til Revninge for at høre Begtrup jo Henriksen og han hørte at Folk spurgte om han ikke vilde være Præst men Svaret lød nej dertil føler jeg ingen Kald, idag prædiker her en Pastor Lassen fra Asperup og mulig kommer her i næste Uge en Pastor Brun fra Levring som seer ogsaa er paa Listen, rigtignok er her Ængstelse, for hans Gjæld er 11,000, og det er Menigheden bange for, her bliver vist et uroligt Møde for her er nu saa mange Partier der har en Candidat, skade at vi ikke fik Pontoppidan for der var omtrent Alle enige, men vor Herre har vel nok en til os, [tilføjet i margen] Onsdag
 for Fru Lindbergs Vedkommende er det jo godt for hun faar da Ro til at gaa ud af Hjemmet hun er en lille stærk Kvinde, vil ikke holde fast Pige – nu 1 Marts rejste Marie Hansen og saa har hun en lille Bypige – i Sommer skal hun saa blive her i Byen, deres Huslærer Erik Jensen har meldt sig som Stifter af en Skole, om han faar tilstrækkelig Antal jeg vilde ønske det for han er bestemt en dygtig Mand Sløjdskole vil han ogsaa have
@@ -437,62 +437,62 @@
   </si>
   <si>
     <t>Nordskov 19/12 1901
 Kære Høns!
 I Morgen rejser vi herfra. Dersom det ikke var at jeg længtes efter Dig og vore søde Unger vilde jeg være ked over at skulle væk. Jeg har aldrig nogensinde været på et fremmed Sted, hvor Landskaberne, og Naturen i det hele taget, i den Grad er gået ind i Skallen på mig øjebliklig, som her.
 Jeg havde en lille Fornemmelse af det i Sommer da jeg var med Marie og Uglen på Romsø, men dette her er noget ganske andet. Jeg forsikrer Dig at jeg disse to sidste Dage har gået rundt med en Fornemmelse, som jeg nu endelig havde fundet noget jeg hele min Levetid havde gået og ledt efter. Bakkeformationerne ligner lidt Svanningeegnen, men der er nogle store flade Strækninger bevokset med Lyng og Marehalm som slet ikke ligner Svanninge. Kysten kan somme Steder minde om Knold, men alting er meget større. Klinterne er meget højere, Linjerne i Kysten meget længere og Afstandene meget større. Vi marscherer i Timer for at komme fra Sted til Sted.
 Somme Steder er Klinterne rene Afgrunde. Her er store Fladstrande inddæmmet af Sandbarrer (fra Naturens Hånd) med en Mængde Fugle. Nu da alt er bedækket med Sne og al det lave Vand er tilfrossen ser her umådelig øde og Menneskeforladt ud. Den sidste halve Mil af Sandet, der hvor Las og jeg til daglig bevæger os er da heller ikke beboet af et eneste Menneske. Det eneste her findes som minder En om sine Medskabninger er en tom Fiskerhytte som Fiskerne fra Kjerteminde logerer i når de ikke kan komme hjem for Storm.
 Den store Kyst ud til Kattegattet er fuld af Sten. Ja her er så dejlig så det slet ikke er til at beskrive. Alle Farver er så rene og dejlige, ja det er slet ikke til at finde Ord for hvor smukt her er. Man resignerer og ræsonnerer slet ikke, som så mange andre Steder, og fortæller sig selv, at der er kønt her som alle Steder men tvertimod synes man (det gør jeg da) atnu har man endelig fundet noget der er kønnere end alt hvad man hidtil har set. Jeg har lavet en halv Snes Skitser, men det meste er noget Nonsens da jeg har givet mig for lidt Tid. Las har lavet et Par Skitser af mig stående ved Strandbredden tegnende i min Skitsebog. Han vil gærne lave et Billede deraf og da jeg også gærne vil lave et Billede af ham liggende på Lur efter Fuglene har vi aftalt en ny Tur herop længere hen på Vinteren. Jeg glæder mig meget dertil. Blot jeg bliver rask så skal Du bare se. Og det bliver jeg nok. Nu kender jeg Kuren, man skal bare byde sig selv alt mulig. Stå og gå i Kulde hele Dagen, så får man Appetit og æder og drikker til den store Medalje.
 Vi bor i et Værelse hvor Væggene gnistrer af Rimfrost og Lagenerne er så isnende kolde så jeg har en Fornemmelse af at vi pakker os ind i en Snedrive. Las siger at vi kan danne os en Forestilling om hvordan Harerne har det. Gå i Seng Kl. 8 og stå op Kl. 6½.
 Det er kedelig at Bertram er så ked af - - ja at hun ikke er så lykkelig som jeg kunde unde hende det. Hils hende mange Gange og sig jeg tænker meget på hende. Det er rart at Du kommer så meget sammen med hende, for hun har en god Indflydelse på En dermed mener jeg ikke at Du trænger særlig til at influeres i god Retning, men blot at jeg føler hun har en god Indflydelse på mig. Kys Børnene mange Gange hils Franziska og Marie og Matilde. Mange hilsener fra Din
 Fritz.
 Hilsen fra Las.</t>
   </si>
   <si>
     <t>1903-06-21</t>
   </si>
   <si>
     <t>Höljeryd</t>
   </si>
   <si>
     <t>Landeryd 
 Fynshovedvej 748, 5390 Martofte
 Møllebakken 14, 5300 Kerteminde</t>
   </si>
   <si>
-    <t>Anna 2 -
-Niels  Dorph
+    <t>Niels  Dorph
 - Eckmann
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Vilhelm Larsen
 Marie Lassen
-Christine Swane</t>
+Christine Swane
+Anna  -, ven af Larsen-familien</t>
   </si>
   <si>
     <t>Villaen er Alhed og Johannes Larsens bolig på Møllebakken i Kerteminde. Det var et meget gæstfrit hjem. De 4 malere kan enten være på besøg eller det kan være konstellationen Alhed og Johannes Larsen overfor Anna og Fritz Syberg. Sidstnævnte flyttede året før ind på Pilegården, som lå i nærheden. Måske er der forberedelser igang til verdensudstillingen i Kerteminde, som fandt sted i september.
 Høljeryd er en af familien Larsens svenske ejendomme med tilhørende savværk. Strømhult var nabogård til Høljeryd. Her boede en kusine til Johannes Larsen med mand og børn.
 Brandåsen er et område nær Høljeryd. 
 Saagmester = formand på savværket</t>
   </si>
   <si>
     <t>Vilhelmine Larsen, Johannes Larsens mor, er på Høljeryd i Sverige. Hun savner at høre noget om, hvad Johannes og Christine maler for tiden. Der har været problemer med en tjenestepige.
 Området er utrolig smukt og hun synes, at Johannes skal male det. Hun vil tale med sin mand om, at Eckman skal have en kombineret stilling på Høljeryd som skytte, fisker og formand på savværket. Der er en epidemi af mæslinger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gTFF</t>
   </si>
   <si>
     <t>Høljeryd den 21/6 1903
 Kjære Johannes!
 Du ved ikke hvor glad jeg blev for dit Brev, det kom lige Dagen efter at Fader var rejst hjem, saa det kom paa en heldig Tid, godt var det du havde tegnet Haven, nu seer jeg det alt sammen saa tydelig for mig baade Børn og Gamle, det er godt at have en levende Fantasi; det har hjulpen mig over meget – du maa skrive igjen ved Lejlighed kjære Johannes og fortælle mig lidt om hvad du maler det savner jeg saameget at see Eders Arbejder, sig mig ogsaa hvad Uglen maler og hvad du synes om det, er hun nogenlunde tilfreds, du kjender min Sorg i den Henseende; men jeg har lagt Alt i den kjærligste Faders Haand og Han vil hjælpe – det troer jeg saa vist.
 Naar det er en flink Pige I har saa faar vel Alhed ogsaa Tid at male, fik hun saa nogle Elever? I maa endelig lade mig følge med derhjemme ellers bliver der en tomt Sted for mig. Faer fortalte mig lidt om Børnene; men jeg vil jo vide meget meget mere. Jeg fik Brev fra Vilhelm han skrev det var saadan søde artige Børn da han var hjemme, I maa jo have det livligt med 4 malere samlede paa saa nært Hold og musikalske Mennesker – omgaaes I Dorph? Naar skal du til Fynshoved hvad er Skyld i at Uglen ikke tog til Romsø jeg synes ikke det er hyggelig at bo ene i saadant stort Huus paa Landet, jeg venter stadig Brev fra hende nu kommer det vel, naar hun er kommen i Ro. Her er saa smukt ved Midsommer – mange Gange ønsker jeg at nogen af Eder var her for at fæstne det paa Lærredet, Du gjør dig ingen Ide om hvor det gjorde en Forskjel da Smedens Ladegaard kom i Ramme, der er en saadan Friskhed og Stemning over den [ulæseligt ord] at jeg har stor Glæde, naar jeg vender mig fra de store Figurer i [Stenhegnene?] og snavsede Farver i Skovens Træer; men Faer er jo saa glad og der er jo ogsaa meget kjønt – gamle [ulæseligt ord] staar godt i Hjørnet
 Nu er det jo bare den forgyldte Ramme der staar ham i Hovedet gav han dig Maalet da han var hjemme; maler du aldrig med Kazoin mere, det gik dog saa hurtig jeg kan se de 2 ænder saa tydelig eller Gaasen hos Georg, men bryd dig ikke om min Snak kjære Barn det kan komme ved Lejlighed – Vi har det saa godt kjære og dette at leve saameget i Fred og Ro i Naturen har lært mig saameget, i al Fald har jeg Tid at tænke, og at takke Gud Fader for Helbred og dagligt Brød saa troer jeg paa at han nok vil give den kjære gode Fader Lykke og Velsignelse til at faa ordnet herovre som han ønsker
 Efter denne gode Regn staar Korn og Græs godt, vi har jo 2 Køer og 1 Gris - 3 Høns hvoraf de 2 ligger og 1 gaar med 6 Kyllinger – den brogede skal kælve nu i denne Maaned og jeg visper Smør 2 Gange ugentlig saa jeg klarer mig undtagen naar vi skal bage.
 Jeg er glad ved at Dumpe er her, nu Pigen er syg, vi har faaet en der malker, det var en Pige der er fuld af Løgn og saa var hun luset. Jeg er saameget veltilfreds at hun ikke kommer mere 
 Jeg havde straks Mistanke og lod hende kun gaa i Haven og enkelte andre Arbejder – som jeg vidste hun kunde udrette fast Laag til Mælkespanden jeg bar det alene indtil hun var borte ellers havde Far vel jaget hende bort straks – nu gik det sin stille Gang
 Igaar blev vi bedt paa Brandaasen til Kaffe Midsommer, Datteren er hjemkommen fra Amerika og hun er fiks og seer godt ud saa Faer gaar nok med derop, her blev igaar fisket en Gjedde paa 14 [pund] i Aaen, der gaar hver Søndag nogle Stykker sammen, men de gaar saa frit de mener vel de Alle har ret naar nu Eckman kommer hjem saa siger jeg til Faer lad ham blive baade vor Fisker og vor Skytte samtidig med Saagmester
 Saa kan vi jo dele Udbyttet og saa forbyde Uvedkommende at gaa og trampe Græsset ned, Aalen kommer først i August Maaned men her er en rigdom af Skovbær saa jeg ikke har tænkt mig Halvdelen – Nu skal du vide vi ere raske her; paa Strømhult ligger de 2 ældste Børn af Mæslinger. Skolerne er lukkede saa det er en Epidemi. Saa vil jeg ønske I maa have det godt inden Døre og er glad ved du er saa nær ved, om Marie og Adolph behøver et Raad, Tak for Eders Kjærlighed imod dem 
@@ -880,51 +880,51 @@
   </si>
   <si>
     <t> 6. dec. 1923</t>
   </si>
   <si>
     <t>Dagbogen "Korshavn" beskriver hovedsagelig iagttagelser af natur og fugle, fra turen med Rylen til Korshavn ved Fyns Hoved, fra 6. december til 15. december 1923.
 Dagbogen indeholder desuden optegnelser fra 22. december 1923 til 3. februar 1924.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/97IRXewR</t>
   </si>
   <si>
     <t>1924-05-02</t>
   </si>
   <si>
     <t>Louise Brønsted</t>
   </si>
   <si>
     <t>Møllebakken 14, 5300 Kerteminde, Danmark
 Stige Ø, 5000 Odense, Danmark
 Filsøvej 31-21, 6854 Henne, Danmark
 Romsø, 5300 Kerteminde, Danmark</t>
   </si>
   <si>
     <t>Lars Hedelund
-Matilde Jungstedt
+Matilda Jungstedt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Marie Larsen
 Christine Swane
 Laura Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Kopier findes på Johannes Larsen Museet.</t>
   </si>
   <si>
     <t>Forberedelserne til Andreas Larsens 25 års fødselsdag er i gang. Der har været megen travlhed i forbindelse med begravelsen af Georg Larsen. Det bliver ordnet således, at datteren Anna og hendes mand Thomsen kan fortsætte med at drive butikken.
 Marie Larsen har svært ved at skabe et overskud på driften af hønseriet. Der er store problemer med sygdom hos Adolph Larsen og hans familie. Især Adolph Larsen har det skidt, og man er bekymret for, han vil begynde at drikke igen. Andreas Larsen og Laura Warberg hjælper til.
 Johannes Larsen rejser til Fiilsø for at male.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/X4Kb</t>
   </si>
   <si>
@@ -1283,51 +1283,51 @@
   </si>
   <si>
     <t>Onsdag
 Kære Bimse og Lysse.
 Tak for Jeres Brev forleden, det var rart beroligende. Om Fars Besøg ved jeg endnu ikke noget nærmere; han maler sikkert det Billede færdigt, som han nu har malet ca 1/3 snart Halvdelen af. ["ca 1/3" overstreget; "snart Halvdelen" indsat efter linjen med en streg hen til foran ordet "af"]
 Jeg spurge ham imorges om han havde tænkt nærmere over en Pige, som han kunde faa med derop, men jeg fik i en afgørende Tone at vide, at det kunde han ikke beskæftige sig med nu. Hvis han først vil tænke over Sagen naar han skal skynde sig afsted, kan det jo let være forsent, derfor vil jeg gerne have Jer til at meddele mig snarest om Bimse bliver deroppe under Jagten eller hun rejser inden den. Hvis Bimse er hjemme og kan lave Maden, kan I faa Dot med derop som Skruppepige. Hun er meget opsat paa at komme med og taler endogsaa om at lære at stege Vildt i Kerteminde (Hun vil øve sig paa vores mange Haner) men det har jeg nu sat mig imod, Vildtet skal behandles ordentligt!
 Hvis Bimse ikke er hjemme maa vi jo se at faa Ia med derop, synes jeg. Hun vil jo altid meget gerne til Båxhult, men det kommer jo an paa om hun kan nu de nylig er flyttet ind i deres nye Hus. Hvis Far er klar til at rejse om ca 8 Dage, er der jo ikke for meget Tid, saa lad mig vide hvordan I stiller Jer til disse Forslag eller om I selv har andre. - Peter har været paa Lindøgaard i 2 Dage sidste Uge ["sidste Uge" indsat over linjen], men da han skulde sættes af ved Munkebo Kro i Forgaars, vilde han hellere med til Odense, saa han maa jo ikke være saa utilfreds med os mere. Han var saa i Odinstaarnet, hvad der ikke syntes at more ham særligt, senere fik han Omelet i Bryggergaarden, men da han fik den erklærede han, at han ikke spiste Nymælspandekager! Saa det var tilsyneladende ikke nogen vellykket Udflugt for ham. heldigvis befinder han sig helt godt i Kerteminde, saa godt, at han [et overstreget bogstav] i nogle Dage
 2)
 ikke havde Tid til at spise sig mæt, men da det jo førte til at han skulde ind og have Mad naar han skulde i Seng (jeg kender jo kun Aftensmaaltiderne) saa har jeg nu sagt at han skal blive siddende til vi andre er færdige. Det gør han jo ikke uden Protest, men han faar vel saa Vane til at spise, saa han igen kan faa Lov at gaa lidt før. -
 I Søndags var han med Far paa Romsø. Far skulde tegne et Egetræ til Billedet. Fyrmesterens skulde netop rejse til Svaneke, saa de fik sig en bedre Frokost med Harald Jensen af Æggebægre. Iaften har Far inviteret Ernlund og Elses Far til Torsk i Kerteminde. 
 Peter fik Bimses Brev iaftes, skal se at faa skrevet.
 Skrevet udi gamle Odenses
 Raadhus
 med Hilsen fra Ernlund,
 Far og Puf.</t>
   </si>
   <si>
     <t>1938-11-18</t>
   </si>
   <si>
     <t>- Gedde
 Adolph Larsen
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Holger Rasmussen
 Ove Smed
 Leo Swane
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen kendte flere, der hed Christiansen, så det kan ikke afgøres, hvem den omtalte var.
 Jokum var en odder, som Johannes Larsen tidligere havde haft i fangenskab.</t>
   </si>
   <si>
     <t>Johannes Larsen har været til museumsmøde med Holger Rasmussen og Leo Swane. 
 Han har sejler Romsø rundt med et par venner.
 Den følgende dag kører Andreas Larsen sin far til Fiilsø. 
 Odderne har det godt og er store.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yQnT</t>
   </si>
   <si>
     <t>Kjerteminde 18 Nov. 1938
 Kære Lysse og Bimse!
 Tusind Tak for sidst! Det har trukket noget længe ud inden jeg faar skrevet. Jeg havde tænkt at skrive saa I kunde have det til Jens´s Fødselsdag, men Datoerne blev væk for mig indtil jeg kom i Tanker Dagen ved Middagsbordet hos Holger Rasmussens hvor vi saa drak hans Skaal. Vi var der til Museumsmøde; tog Leo Swane paa ved en Formiddagsfærge og kørte til Faaborg til Frokost, saa Møde i Museet og derefter Middg. Satte Swane af ved Grand i Odense og kørte hjem. Næste Dag gav Swane Frokost paa Grand og kørte med her hjem efter et Museumsbesøg. Han rejste næste Mrg. I Gaar var jeg en Tur ude paa Bugten med Christiansen og Ove Smed ved Roret. Det var et henrivende Vejr, Stille og mildt, vi spiste Frokost i Baaden ved Stenkastet og sejlede Romsø rund og skød et Par Sortænder og 6 Ederfugle. Puf og jeg kører til Fiilsø i Mrg. men vi bliver der kun et Par Dage, jeg vil gerne en Tur ud til Tipperne og se paa Fuglelivet. Odderne trives godt og er saa vidt jeg kan se større end baade Jokum og den sidste var paa denne Aarstid. I Forgaars kom Gedde med en Ederfugl gl. ♂. Jeg har faaet et Par Graaænder af Agraren da alle mine er bleven skudt i Sommer. Vi har det godt alle sammen. Hilsen fra os alle.
 Jeres JL.</t>
   </si>
   <si>
@@ -1688,51 +1688,51 @@
 En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
 [62]
 Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
 Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
 Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
 En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
 [63]
 mere villige, saa længtes de efter deres Baas. 
 Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
 Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
 [64]
 hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
 En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
   <si>
     <t>1951-05-18</t>
   </si>
   <si>
     <t>Marius Christiansen
 Thora Cohn
 Else Jensen
 Emmerik Jensen
 Hjalmar Johansen
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Poul Lorentsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes V. Jensen var død, da Johannes Larsen skrev brevet</t>
   </si>
   <si>
     <t>Johannes Larsen har blandt andet været i Zoologisk Have i København. Nu er han hjemme og skal til Romsø med Christiansen. Gåsen ligger stadig på æg. Han vedlægger et brev fra Poul Lorentsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/5W9d</t>
   </si>
   <si>
     <t>Kjerteminde 18 Maj 1951
 Kære Lysse og Bimse.
 Jeg fik snakket med en Del Mennesker i Kjøbenhavn og Fredagen før Pintse kørte Else og Emmerik mig til zoologisk Have og derfra til Banegaarden hvor jeg i et overfyldt Tog kom til Korsør og videre til Nyborg, hvor Puf hentede mig. Vi har haft det koldt her siden men i Dag er det mildere og jeg har været nede hos Christiansen og aftalt med ham at tage til Romsø i Morgen. Vores Gaas ligger stadig skønt den skulde have haft Gæslinger for en Uge siden. I Dag fik jeg vedlagte Brev fra Statsskovrider Poul Lorentzen, som Du nok vil høre nærmere fra. Hvordan gaar det med Kalkunerne? og med de smaa Æg? Tak for sidst! Mange Hilsner fra Puf, Else, Børnene og 
 Jeres JL.
 [På side 2 er der tegnet et kort. På dette er der skrevet:]
 Tyllesand 5
 114 Per Larson
 Lasse!
 100 Godsågere
 Skogsvakten
 Hjalmar Johansen</t>
   </si>