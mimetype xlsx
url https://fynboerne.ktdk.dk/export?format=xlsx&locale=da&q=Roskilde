--- v0 (2026-04-27)
+++ v1 (2026-10-10)
@@ -71,65 +71,65 @@
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Vilhelmine  Larsen
 Christine Swane</t>
   </si>
   <si>
     <t>Johannes Larsen</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>København</t>
   </si>
   <si>
     <t>4000 Roskilde
 Revninge 5300 Kerteminde
 5466 Asperup
 Levring 8620 Kjellerup
 Scheelenborg 5390 Martofte
 5000 Odense</t>
   </si>
   <si>
-    <t>Anna 3 -
-Holger Begtrup
+    <t>Holger Begtrup
 Frederik  Bruun
 Alfred Eckardt
 Christian Eckardt
 Margrethe  Eckardt
 Valdemar Eckardt
 Marie Hansen, pige i huset hos Alhed og J. Larsen
 Niels Henriksen Kerteminde
 Erik  Jensen
 Jeppe Andreas Larsen
 Vilhelm Larsen
 - Lassen
 Clara Lindberg
 Morten Pontoppidan
+Anna  - tjenestepige hos Vilhelmine Larsen
 Alma Wandahl
 William Wandahl</t>
   </si>
   <si>
     <t>Familien Larsen er medlem af valgmenighedskirken i Kerteminde.
 Dykkere er ænder.</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Der er uorden i Johannes Larsens snavsede flipper. Man venter spændt på resultatet af Christian Eckardts auktion. Den gamle valgmenighedspræst i Kerteminde er død, og det er vanskeligt at finde en ny.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nvKp</t>
   </si>
   <si>
     <t>[Påtrykt tekst]
 J. A. Larsen
 Kjerteminde. den 16. Marst 1886
 Kjæreste Johannes!
 Mandagmorgen fik jeg Pakken, tog straks fat paa Trøjen vaskede den og idag er den hos Skræderen for at blive kantet og præsset den skal nok blive pæn min Ven hermed følger saa Mærker, Slips, Sæbe og om her ingen Penge bliver at faa saa vil jeg putte 1 Kr jeg har i Lommen paa Trøjen der hvor Mærkerne ere fæstede paa du modtog vel i Søndags Benklæderne Strømperne og 10 Kr som Du skulde bruge til Skolepenge
 Flipperne begriber jeg ikke du fik 11 med Dig og her er kun 4 af Linnigerne, de 2 andre ere jo fremmede Menneskers hvor faar du dem fra Johannes nu vasker vi dem og gjør saa Rede for at give dem til Ejeren, min Ven vi skal vaske imorgen og skal om alting gaar som vi tænker afsende Pakken med det rene Tøj Fredagmorgen; Vejret er ellers slemt i dag ingen Kjøbenshavnspost i dag Togene sidde vist fast i Nærheden af Roskilde vi vente med Længsel for at see Udfaldet af Eckardts Auktion, Billederne stod saa godt omtalt baade i Politikken og Nationaltidende, vor Herre forbarme sig dog over ham den flittige Mand, at der maa komme nogen ordentlig Indtægt ind for nu kan Fader ikke blive ved i disse daarlige Tider for Handelsmanden imorgen er det Valdemars Fødselsdag og Fredag er det Alfreds tænk dog han er 20 Aar og er ikke kommen i nogen Stilling endnu, det er ogsaa tungt at der ikke er bleven en Plads for ham havde han dog blot havt Lyst til Søen saa kunde han jo godt have gaaet ind efter og derved tjent Overskud men raade dem noget vilde vi ikke for det maa jo dog komme fra ham selv hvad han afgjort har Lyst til hvor det er godt at Valdemar er saa fornøjet med sin Gjerning og tilfreds hos de Mennesker han er hos.
 Der kommer ingen af os til Revninge for at høre Begtrup jo Henriksen og han hørte at Folk spurgte om han ikke vilde være Præst men Svaret lød nej dertil føler jeg ingen Kald, idag prædiker her en Pastor Lassen fra Asperup og mulig kommer her i næste Uge en Pastor Brun fra Levring som seer ogsaa er paa Listen, rigtignok er her Ængstelse, for hans Gjæld er 11,000, og det er Menigheden bange for, her bliver vist et uroligt Møde for her er nu saa mange Partier der har en Candidat, skade at vi ikke fik Pontoppidan for der var omtrent Alle enige, men vor Herre har vel nok en til os, [tilføjet i margen] Onsdag
 for Fru Lindbergs Vedkommende er det jo godt for hun faar da Ro til at gaa ud af Hjemmet hun er en lille stærk Kvinde, vil ikke holde fast Pige – nu 1 Marts rejste Marie Hansen og saa har hun en lille Bypige – i Sommer skal hun saa blive her i Byen, deres Huslærer Erik Jensen har meldt sig som Stifter af en Skole, om han faar tilstrækkelig Antal jeg vilde ønske det for han er bestemt en dygtig Mand Sløjdskole vil han ogsaa have
@@ -948,77 +948,78 @@
 Jeg kan næppe faa min Indtægt sat lavere end til 50,000 Kr. naar alle Udgifter er draget fra. Udgifter til Udstillingerne er ogsaa en artig Post, heldigvis har jeg alle Regninger og Bilag. Alene Transport- og Udstillings_forsikring_ udgør ca 1500 Kr. (Det er meget dyrt at faa forsikret naar det gælder Biltransport)
 Sen ["Sen" overstreget] Se nu om I kan faa noget ud af det, det gælder jo ikke Livet om I skal faa lidt mindre ind ved et Salg end I gærne vilde have, naar I har Brug for Pengene i Øjeblikket, og saa den officielle Prisstandard bliver opretholdt tilsyneladende. Send et Par Ord om jeg skal sende de to nævnte Billeder over. Det er muligt jeg kommer en lille Tur til Kjøbenhavn. Dels er der et Billede jeg skal se paa, det slaar Folder. Det er nok den gamle Historie at Madsen snyder for at sætte ordentlige Søm i. Dels vil jeg tale med en Specialist i Hudsygdomme. Jeg har nu i 4 Aar gaaet med Eksem paa Hænderne. Kan I skaffe mig Adressen paa en saadan, den bedste uanset Prisen.
 Men først maa jeg være rask, jeg har i den sidste Maaned været temmelig skidt af Influensa eller Roskildesygen eller den Weilske Syge eller noget andet. Altsaa paa Sengen.
 Mange Hilsener til Jer alle fra
 Far.
 Skulde Du være saa heldig at kunne vælge to Billeder af de fire ["af de fire" indsat over linjen] skal Du ikke vige tilbage derfor. Det ene kan i saa Fald være Trylles, til Hjælp til hans nye Orgel.</t>
   </si>
   <si>
     <t>1938-08-31</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Hareskov</t>
   </si>
   <si>
     <t>Dræby
 Lindøgaard</t>
   </si>
   <si>
     <t>Sus -
+- Albertsen
 Margrethe Benzon
 Julie Brandt
 Thora  Branner
 Viktor Jensen
 Adolph Larsen
 Alhed Larsen
 Marie Larsen
 Christine  Mackie
 Søren Madsen
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Jørgen Schou
 Christine Swane
 Lars Swane
 Gertrude Søndergaard
 Andreas Warberg
 Fritz Warberg
 Minna Warberg
 Martin Warberg Larsen
 Mary Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Mary Hensen blev i 1938 gift med Erik/Tinge Warberg Larsen. Ægteskabet holdt kun ganske kort (se hendes biografi under Mary Warberg Larsen). Marys "Mælkefamilie": Hendes far, Viktor Jensen, havde et mælkeudsalg i Kerteminde. 
 Warberg-familien kendte mange, der hed Balslev, så det kan ikke afgøres, hvem af dem, der deltog i den omtalte begravelse. 
-Axel Müllers far kendes ikke. Ej heller Arkitekt Brandt, Anders Lenner, Grethe Benzons sagfører, direktøren i Bredgade eller gamle Albertsen.</t>
+Axel Müllers far kendes ikke. Ej heller Arkitekt Brandt, Anders Lenner, Grethe Benzons sagfører eller direktøren i Bredgade.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1008</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt håber, at Johanne/Junge C. Larsen kan blive opereret.
 Astrid og Axel Müller har mødt en mand, som tilbød dem en flyvetur.
 Historien om Erik Larsen og Mary Jensen/Warberg Larsen har udviklet sig forfærdeligt. Mary sagde engang, at hun ville slide som en karl, hvis hun bare kunne være nær ved Erik. Hun må ikke få lov til at plukke Erik og hans forældre for indbo.
 Astrid har haft besøg af Fritz Warberg. Han var meget sød, men han var også bitter på sin far, som ikke regnede ham for noget, fordi han ikke ville studere. Andreas Warberg, faderen, havde skaffet sønnen en næsten ulønnet plads i en bank. Fritz sagde op og fik nyt job, og da faderen hørte, at han fik lønforhøjelse, nedsatte han det bidrag, han tidligere havde ydet ham. 
 Astrid og Axel havde planlagf at bygge et hus til Janna/Nus Schou, og de havde både fældet en lille skov og købt en grund. Så pludselig meddelte Janna, at hun vilde flytte sit værksted til Søborg. Janna er stærkt påvirket af sin far, Jørgen/Buf Schou og af en Søren Madsen, som er en led karl, og som har for meget indflydelse på Jørgen efter dennes mors død. - Janna besluttede til sidst alligevel at blive i Hareskov, men hun var bange for at føle sig bundet. Astrid og Axel bygger derfor alligevel. De har fået tilbud og hyret håndværkere. Axel har købt et kæmpestort vindue, og Janna har gjort værkstedet i stand. Gertrude/Trut Søndergaard er en god, kunstnerisk hjælp. Sell har taget fotos til Tidens Kvinder. 
 Astrid har nu fået sin egen stue, hvor hun kan holde orden (Janna roder). Hun vil ikke forlange, at Janna skal blive boende hjemme, men hun er ked af, at Søren Madsen og Jørgen Schou har en dårlig indflydelse på hende. 
 Margrethe Benzon har testamenteret Astrid og Axel 1500 kr. De har deltaget i hendes begravelse. 
 Astrid og Axel overvejer at bygge et hus mere, som de kan udleje.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/t5q2</t>
   </si>
   <si>
     <t>[Skrevet på kuverts forside:]
 Fru Johanne Warberg Larsen
 Lindøgaard
 Dræby
 Fyen.
 [Skrevet på kuverts bagside;]
 Hareskov
@@ -1086,51 +1087,51 @@
   <si>
     <t>20 Juni 1943.
 Kære Bimse
 Tillykke med fødselsdagen!
 Du fejrer dagen samtidig med Onkel Dede i Brædstrup, som 1/7 bliver 60. Far er i den anledning inviteret derop, men vi ved ikke om han rejser, han er for tiden på Knuthenborg for at male. - Vi havde forleden besøg av Jens, som havde været til kredslægemøde i Nyborg. Han lærte os at spise skyr (den Islandske oplagte mælk) og nu spiser vi skyr og glæder os til at overraske far med det, når han kommer hjem. Man bliver abonnent hos mejeristen i Jyllinge mejeri i Roskilde og får så tilsendt en pakke med regelmæssige mellemrum. - Tak for de gode billeder av børnene og landbruget, desværre har vi ingen nye billeder at gøre gengæld med. Hvad angår vort landbrug, så indskrænker det sig til dyrkning av tobak, kål, løg og enkelte andre ting.
 24/6.
 Nå så langt nåede jeg forleden, nu er det vist tiden at få skrevet færdigt, hvis dette skal nå frem rettidigt. Far kom hjem iaftes, vi gav ham skyr til frokost, men han kunde ikke smage hvad det var! Han lader til at have det godt og nu glæder vi os til at have ["have" overstreget] få hans mange billeder hjem. - Ane og Jeppe er begyndt at få svømmeundervisning, når det nu måtte frugte! - Jeg er begyndt at male vore Joller, men det er ikke med videre held: enten regner det eller også blæser det, så malingen skiftevis regner av og ryger til med skidt. I øjeblikket er det næsten storm.
 Mange hilsner til Digselv og hele familien fra
 Puf
 Else hilser og lykønsker</t>
   </si>
   <si>
     <t>1948-11-20</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Knuthenborg pr. Bandholm</t>
   </si>
   <si>
     <t>Elise Hansen
 Peter Hansen
 Andreas Larsen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Johan/Lysse og Johannes Larsen har hentet Elisa Hansens urne på et krematorie i København og kørt den til Faaborg, hvor den blev nedsat i Peter Hansens grav. 
 Nu laver Johannes Larsen ex libris.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Ofud</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg 
 Bandholm
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 20 Novbr. 1948.
 Kære Grevinde
 Ja nu er jeg altsaa hjemme igen. I Forgaars Morges Kl. 6.15 hentede Lysse mig og vi kørte ud paa Enghavevej og drak Kaffe hvorefter vi hentede Elises Urne paa Krematoriet ved Roskildevej og naaede en Færge ved 9 Tiden, traf Puf og Else i Nyborg og kørte i øsende Regn til Faaborg. Middag paa Rasmussens Hotel, derefter en Højtidelighed i Museets Forhal og saa til Kirkegaarden hvor Urnen blev sat ned i Peter Hansens Gravsted. Saa flyttede jeg over i vores Vogn og fulgtes med Lysse til Nyborg, hvor de naaede en Færge ved 4 Tiden, og saa kørte vi her hjem. Jeg er nu i Gang med Arbejdet igen, men der er stadig noget der skal gøres før jeg kan begynde for mig selv. Bl.a. nogle Ex libris, Hilsner fra Else og Puf! Mange fra mig.
 Din hengivne
 Johannes Larsen.</t>
   </si>
 </sst>