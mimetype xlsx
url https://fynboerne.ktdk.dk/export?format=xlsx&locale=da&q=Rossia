--- v0 (2026-04-28)
+++ v1 (2026-09-12)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="96" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="113" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -307,94 +307,145 @@
   <si>
     <t>Laura Warberg døde 10. april 1926 i Kerteminde. 
 Det vides ikke, hvem Frk. Koch var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0274</t>
   </si>
   <si>
     <t>Astrid takker for den udførlige rapport. Hun kan rejse med kort varsel, hvis det bliver nødvendigt. Det er skrækkeligt, hvis de skal miste deres mor.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/jx0Z</t>
   </si>
   <si>
     <t>Rossia i stor Hast
 Fredag.
 Kæreste lille Junge!
 Hvor var det dog godt du fik skreven det lange og udførlige Brev til mig – for du kan tro, det er skrækkeligt at være så langt borte fra det altsammen – jeg blev ganske umådelig lettet, da jeg i Frokostpausen ringede hjem – så var dit Brev kommen, og jeg lod Frk. Koch læse det for mig i Telefonen. Når man går sådan og ikke aner, hvad der nu kan være sket derovre, så er det jo ikke til at skrive direkte til Mor – desuden har jeg jo meldt Afbud til de forskellige Fornøjelser, som jeg kunne have skreven om – men hvis jeg nu blot må få gode Efterretninger én Gang til, så skriver jeg til Mor selv. Jeg har ordnet alt sådan, at jeg kan rejse med kort Varsel – har fået Rejsetilladelse herfra – så jeg eventuelt kan rejse med Morgentoget. 
 Gid det dog må [Skrevet oven over linien: ”gå”] godt, Junge; jeg synes, vi kommer til at elske Mor mere og mere jo ældre hun bliver og det vil blive skrækkeligt, hvis vi skal miste hende. 
 Nu ikke mere – vi har så forfærdelig meget at gøre nu lige op under den 1ste – hvor godt for Lugge, som kunne rejse derover!
 I må endelig blive ved med at holde mig à jour – Brønstedbørnene ringer, når de ved noget. 
 Hils nu Mor Tusinde Gange – og til dig selv lille Junge fra
 Din Dis</t>
   </si>
   <si>
+    <t>1926-01-29</t>
+  </si>
+  <si>
+    <t>Kerteminde</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 4 København</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Julius Hviid
+Alhed Larsen
+Ellen  Sawyer
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Rossia var Astrid Warberg-Goldschmidts arbejdsplads. 
+Laura Warberg døde 10. april 1926. 
+De "alle 4", der var til stede, var Johanne C. Larsen, Alhed Larsen, Ellen Sawyer og Louise Brønsted.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3891</t>
+  </si>
+  <si>
+    <t>Johanne C. Larsen skriver, mens hun sidder vagt ved moderens sygeleje. Johanne og søstrene svinger mellem bekymring og lettelse i takt med at moderens feber stiger og falder. Dog mener Johanne, at feberen skyldes nervøsitet. Laura Warberg brokker sig over, at hun ikke bliver underholdt, men Dr. Hviid har forbudt døtrene noget sådant, for hun skal have ro. 
+Nu har Laura Warberg sovet længe. Lægen har givet hende et beroligende middel, som Johanne havde foreslået. 
+Astrid Warberg-Goldschmidt må ikke fortælle moderen om den høje temperatur. De andre søstre har holdt dette hemmeligt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/kwnr</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru Astrid Warberg
+Rolfsvej N_o_ 17 4
+Kjøbenhavn F. 
+[Med kuglepen på kuvertens forside:]
+11-4-2000
+(Bibbe)
+[Med sort blæk på kuvertens bagside:]
+Afs. Warberg Larsen
+Kerteminde
+[Fortrykt på kuvertens bagside:]
+Reinsurance Company "Rossia"
+Bornholmsgade 8. Copenhagen K
+[I brevet:]
+Fredag Eft
+Kæreste lille Dis!
+Mens jeg en Timestid har "Vagt" hernede i Mors Stue skal du have et Par Ord igen. Siden jeg i Gaar Eftermiddag afsendte det Brev, har vi svinget fra stor Bekymring til stor Lettelse; Mor havde neml. i Aftes 39 4 igen og vi var jo rædselslagne, men om Aftenen da vi alle 4 sad her i Mors Stue, fandt vi dog ud af, at Temperatursvingningen nærmest skyldtes Nervøsitet, Oprevethed og daarlig Befindende - vistnok på Gr. a. en Dosis Kamferdraaber om Morgenen - mere alt det altsaa end selve Sygdommen; og ganske rigtig, i Morges var den gaaet ned til 37 9 hvilket jo er det laveste vi endnu har gradet. I Gaar havde Mor næsten slet ikke sovet og det havde ogsaa gjort hende saa utaalmodig og navnlig var Mor misfornøjet med at ingen "underholdt" hende; ja næsten bitter paa Lugge og Alhed; alt det udgød Mor til mig og forgæves gjorde jeg Forsøg paa at faa Mor til at forstaa, at vi maa ikke underholde hende, Dr Hviid betoner meget alvorligt at Mor skal have Ro og Ro og atter Ro. Det var lidt svært og vi var lidt dybt nede, men i Dag er det helt anderledes, Mor sover i dette Øjeblik godt og har sovet temlig længe og al den nervøse Uro er taget meget af. 
+Jeg havde i Gaar den Glæde, at da Alhed og dr. Hviid talte i Telefonen om et beroligende Middel og dr. vred sig lidt for at finde paa et, saa blev jeg saa haardnakket ved at nævne Nervini at jeg fik Alhed til at foreslaa Dr Hv. det, og han greb det straks og sagde ja, det var var ["var" overstreget] vist ikke saa galt, og saa fik Mor Nervini, og det har haft en aldeles udmærket Virkning paa hende. Var det ikke godt og stolt for mig? Du er vel klar over at du hvis du en Gang skriver til Mor ikke nævner den høje Temperatur, for vi har ikke sagt det rigtige til Mor og det maa Mor heller ikke faa at vide for en anden Gangs Skyld.
+Jeg fandt denne R[ulæseligt] i min Skuffe, den [teksten fortsætter øverst s. 1; på hovedet] kan jo nu benyttes. Saa ikke mere denne Gang. Tusind Hilsner fra din
+Junge</t>
+  </si>
+  <si>
     <t>1927-8</t>
   </si>
   <si>
     <t>Johanne  Larsen</t>
   </si>
   <si>
     <t>Johannes Nicolaus Brønsted
 Louise Brønsted
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Janna Schou</t>
   </si>
   <si>
     <t>Alhed Larsen døde af australsk sovesyge (en betændelse i hjernen) 31. august 1927 på et hospital i Odense. Hun havde forinden ligget alvorlig syg hjemme en tid. Johannes Larsen var på Island for at tegne illustrationer til en udgave af De Islandske Sagaer. Han nåede først hjem, da Alhed Larsen var død.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0465</t>
   </si>
   <si>
     <t>Det er forfærdeligt, at Alhed er så syg. Også skrækkeligt at det vil tage Johannes Larsen 15 dage at komme hjem fra Island. Man må håbe, at han når hjem i tide.
 Astrid flytter ind på Howitzvej. Hun har fået digte og artikler antaget i flere tidsskrifter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/GxFN</t>
   </si>
   <si>
     <t>Rossia, Onsd. Morgen
 [Med blyant og en anden skrift:] 1927 
 [Astrids skrift:]
 Kæreste Junge! Tak for Kortene – hvor er det dog forfærdeligt med Be! Jeg har ellers hele Tiden haft den bedste Tro, men nu ser det virkelig sort ud, efter hvad I skriver – samtidig med dit Kort i Aftes fik jeg et meget modløst lille Brev fra Lugge. Og Junge – at Las først kan rejse i Dag fra Island! hvor må det være skrækkeligt for ham – og så være 15 Dage undervejs! Er der stødt noget nyt til – jeg ved så lidt detaljeret om det hele – jeg troede, det var Hjertet og Nerverne – men er der ikke stødt noget nyt til?? Jeg ringede nu til Morgen Kl 8, så snart jeg kom herud til Øbro, Magisteren sagde kun, at det var meget dårligt, og det vidste jeg jo. I Mandags skrev jeg til Tutte og fortalte om dit Kort, som vi hentede på Stationen Søndag. Nu er det rigtignok svært for Jer, lille Junge, at I har hende ude i Odense så langt borte – og de arme Drenge – er Lysse i Kerteminde? – Du må skrive igen og fortælle lidt udførligt – jeg sender dig Remedier for at lette det – og husk jeg er på Howitzvej 29 – vi flytter ind i Dag – men rejser ud Lørdag – Søndag hele Måneden. Jeg har været oppe i Dag Kl 4 for at pakke og gøre i Orden derude – det er med tungt Hjerte vi rejser netop nu, da det er så skønt, men vi må jo ind til vores Pension, Fru Vinter kan ikke blive ved at refundere – og trods dette koster det jo en Del ekstra. –
 Da Nus og jeg i Aftes gik en lille Askedstur op ad Værløse til, blev vi [ulæseligt ord] fra en Have af et Ægtepar, som vi følges med hver Morgen – de viste os deres lille Hus og en dejlig Have og var så søde – de havde læst mit Hareskovbrev og fortalte, at det blev læst højt i Familierne derinde! Jeg har et Digt i næste Nummer og en Artikel i næste igen – om Høstgildet på Gelskov – og Hohlenberg har antaget et Par Digte til sit Tidsskrift for Antroposofi ” – norsk – dansk ”Vidar”. Men alt dette blegner og bliver til ingenting nu vi har fået alt dette alvorlige at tænke på og bekymre os for. Jeg ringer nu hver Dag til Øbro – men her er alligevel lidt Remedier til et lille Brev fra Dig?
 Gid det dog alligevel i sidste Øjeblik må gå til den goe Side – og gid Las må nå at komme hjem – det kan jeg ikke lade være med bestandig at tænke på – og hvor frygtelig den Rejse må være for ham, ikke?
 Nu f – jeg ikke mere!
 Skriv endelig!
 Din 
 Dis</t>
   </si>
   <si>
     <t>1927-09-05</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kerteminde</t>
   </si>
   <si>
     <t>Julie Brandt
 Alhed Marie Brønsted
 Ellen Brønsted
 Johannes Nicolaus Brønsted
 Otto Gelsted
 Adam Goldschmidt
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Janna Schou
 Jørgen Schou
 Marie Schou</t>
   </si>
   <si>
     <t>Nekrolog i Ekstrabladet d. 5.9 1927 af Otto Gelsted.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0993</t>
   </si>
   <si>
     <t>Lysse har mødt sin far på skibet og fortalt ham om Alheds død. Det var Alhed Larsens ønske, at en fra familien skulle fortælle det. Puf og Lugge ventede på skibet ved kajen i flere timer. Da skibet ankom, gik Lugge hjem, fordi hun ligner Alhed så meget. "Tak fordi du lagde en rose ned i Be's kiste fra mig". Gelsted har skrevet smukt om Alhed i Extrabladet.</t>
   </si>
@@ -503,50 +554,111 @@
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3858</t>
   </si>
   <si>
     <t>Astrid/Dis Warberg håber, at Louise Brønsted vil mødes med hende ved Rossia lørdag kl. 14, hvorfra Axel Müller vil køre dem til Hareskov. Adam Goldschmidt kommer også. Astrid ville gerne have inviteret Christine/Mornine Mackie, men Christine er fjendtligt stemt, så Astrid tør ikke. Astrid vil vise Louise sin nye, vidunderlige bolig. Erik/Tinge Warberg Larsen er flyttet ind i et lille træhus i haven. Petersen bor på kvisten, Jarmers på førstesalen og Astrid og Axel i parterret. Arven fra Hempel Syberg har gjort flytningen og køb af en bil mulig. Paludans arv gik til et klaver. Laura/Bibbe Warberg går til klavertimer, og hun har selv klaverelever samt rengøringshjælp. Johanne og Adolph Larsen/Agrarfamilien kommer måske i påsken.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/U1z2</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
 Cand polyt
 Fru Louise Brønsted
 Willemoesgade 46 I
 Ø.
 [På kuvertens bagside:]
 A Warberg
 Hareskov
 [I brevet:]
 pt. Rossia, Lørdag Morgen. 5/4-30.
 Kæreste Lugge!
 Sig ikke nej til min Plan, som jeg har brygget på så længe, og hvis Realisation vilde glæde mig usigeligt. Kunde du ikke tænke dig, Lørdag d. 26 ds. at mødes med mig og eventuelt forhåbentlig også Putte, her ved Rossia Kl 2, så vil Axel den Dag bede sig fri til den Tid også, og så kører vi m. Bilen! ["med Bilen!" indsat over linjen] alle fire hjem til os i Hareskov, hvor Bibbe giver os Chokoladen - måske kan vi få Nusset bedt tidlig fri også og få hende med (jeg har fri to om Lørdagen). Min Adam mener også at kunne komme - dog først lidt senere på Dagen. Det kan dog ikke gå an, søde lille Lugge, at vi aldrig ses, vi har dog intetsomhelst udestående med hinanden. Mornine vilde jeg rædsom gerne have med også, men hun kan jo mere og mere ikke lide mig - undskyld jeg siger at det er gådefuldt - men for mig er det en Gåde, jeg kan slet ikke få noget Fjendskab ind i mit Sind med hende - jeg finder ingen Grund dertil - og tænk hvor morsomt og festligt hvis vi fire søstre kunde mødes derinde i vores henrivende bedårende Menage - du vil aldrig have set Mage til mærkværdig Indretning - alting derinde er helt anderledes end jeg ellers har set - og jeg tror, I vil begejstres. Nå, Mornine tør jeg nu ikke nærme mig, men du og Putte har jeg da godt Håb om - sig ikke nej - men glæd mig med et Jabrev. I bør også kende Axel, som er Verdens dejligste Mand og et Unikum. Nu er Tinge flyttet ud til os - vi har lejet et sjovt lille Rum til ham ovre i en Sidefløj til Jarmers (vor Værts) - mærkværdige
 II/ Bolig. (Og mit Thopedeaborg er medbragt!!) Vi var til Indvielse ovre hos Tinge i Aftes - der er bedårende i hans lille Træhus ud til Søen - Bibbe er lyksalig over at have fået sin elskede Tinge derud! Vi bor tre Familier i det store Hus - Petersens på Kvisten - Enke med to søde Ungdommer - og Jarmers i Midten - to meget ejendommeligeog berigende Mennesker - helt anderledes end alle andre - og vi i Parterret - store, lave Stuer med Bjælkeloft - og smårudede venlige Vinduer lige ud til Tipperup Sø, som ligger i den store Have - åh, der er himmelsk - kom og se! Jeg troede ikke, at Jorden kunde være så skøn at bebo, men det er, når man træffer de rette Konstellationer ude og inde. Og Bilen Lugge! Den goe Onkel Syberg! hvor er jeg ham dybt taknemmelig for alle disse uvurderlige Goder - uden den Bil kunde vi ikke bo derude. Og Klaveret - som Pallam skænkede os ved sin Arv! Ham sender jeg rigtignok også mangen taknemmelig Tanke! Bibbe går jo og bliver uddannet i Musik - rationelt - og har samtidig mange Elever, så hun holder Kone selv en Gang om Ugen til at rense Huset. Og Nus spiller hos samme Frøken Haubo, som Bibbe går til i Byen, Nus har allerede medvirket ved 2 Elevprøver og siges at have Evner. Ofte er jeg ganske betaget af alt det skønne, som gror og udvikler sig i éns nærmeste Nærhed - hvilken Lykke at være Ungdommen så nær - man formelig vokser selv derved - det er frydefuldt. Man bør intet savne - og dog savner jeg at se Jer, som jeg nu håber at få lokket herud. S.u. 
 Og tænk dig, vi har Håb om hele Agrarfamilien i Påsken - Mændene skal bo hos Uglens, Junge nødvendigvis hos os - endnu tør jeg næsten ikke tro på så stor en Lykke. Gid du kom! Din Dis. 
 [Indsat øverst s. 1; på hovedet:]
 Axel er mindst lige så spændt på, om I kommer, som jeg - han er et dejligt Menneske.</t>
+  </si>
+  <si>
+    <t>1939-05-21</t>
+  </si>
+  <si>
+    <t>Hareskov</t>
+  </si>
+  <si>
+    <t>Kerteminde Sygehus</t>
+  </si>
+  <si>
+    <t>- Albertsen
+Ellen Fensbøl
+Ingrid Fensbøl
+Ina  Goldschmidt
+Søren Madsen
+Axel  Müller
+Daniel Myschetzky
+Janna Schou
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Johanne C. Larsen var indlagt med en brækket fod.
+Astrid Warberg havde i årevis dårlig kontakt til datteren Ina.
+Janna Schou forhandlede produkter af glas.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8401</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt har stort set ingen kontakt med datteren Ina/Sjums Goldschmidt, og hun har ikke set sit barnebarn, som nu er to år. Ina siger om sig selv, at hun er ugæstfri. Man kan ikke påtvinge andre sin kærlighed. 
+Turen til Frederiksværk var dejlig. Datteren Ingrid kom hjem for at møde Astrid, og hele familien forkælede hende med vin, cigarer, konfekt og cykelture i den dejlige omegn og by.
+Det var også skønt at komme hjem til en overdådigt blomstrende have. Den bærer præg af, at gamle Albertsen har passet den så fint. 
+Fru Søren Madsen har givet Janna/Nus Schou en tur til Sverige, og Janna har her besøgt glasværker for at købe ind til sin virksomhed. 
+Astrid spørger, hvordan det går for Johanne/Junge Larsen at ligge på hospitalet. 
+Fyrst Myschetzsky er på besøg.
+Astrid har fået ordnet sine tænder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/sGCn</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru Johanne Warberg Larsen
+Sygehuset i
+Kerteminde
+[På kuvertens bagside:]
+Hareskov.
+[I brevet:]
+Hareskov, 21 Maj 1939.
+Kæreste lille Junge!
+Tak for begge dine Kort - det første lå her til mig, da jeg i Fredags kom hjem. Du spørger til Sjums - men jeg har slet ikke hørt fra hende siden min Fødselsdag, og hun skulde jo meddele mig, når hun skulde på Hospitalet, så jeg går ud fra, at det ikke er sket endnu; jeg har desværre så lidt Forbindelse med den lille Familie deroppe, den yngste lille Pige, som nu er to Aar, har jeg aldrig set. Sjums har aldrig bedt mig besøge dem - tvertimod siger hun rentud, at hun er meget ugæstfri, og så har man ikke Lyst til at komme; og hun skriver kun et Par Gange om Aaret. Men alt det har jeg opgivet at sørge over - man kan ikke påtvinge nogen sin Kærlighed, når den bestandig afvises. Selv Axel er begyndt at indse, at der ikke er noget at stille op. 
+Du kan ikke tænke dig, hvor jeg havde en yndig Tur i Fr. værk; det er de sødeste Mennesker, man kan tænke sig; Datteren Ingrid, kom uventet hjem Kr. Himmelf.dag, - bare for at være sammen med mig; det har jo en stor Charme at blive så feteret, de kappes alle om at forkæle mig, så de må jo synes om mig. Og Ellen Fensbøl forærede mig som sædvanlig hele Rejsen; hendes Mand købte to Gange en Flaske Vin, som vi så pumpede med om Aftenen til Konfekt, Bananer osv - foruden at han købte alle de Cigarer, jeg vilde ryge - - det var sandelig Slaraffenliv. Jeg skrev vist om Cykelturene? Egnen deroppe elsker jeg - det må da være en af Danmarks skønneste Byer - den gamle Kanal bag ved Hovedgaden, hvor Husene går lige ned til Vandet - de går fra Døren lige ned i en lille Både, som ligger fortøjet der! og på den anden Side af Kanalen en ældgammel Elmeallé - kæmpehøje Træer, hvor Drosler og Solsorter sang - vi gik der den sidste Aften - alt duftede yndigt efter den gode Regn, og i alle Haver blomstrede Frugttræerne. 
+Men dejligt var det også at komme hjem og se, hvilke Vidundere Regnen havde tryllet frem i vores egen Have - Axel og jeg gik strax en Tur derud -
+2/
+begge er vi lige interesserede og lige begejstrede for hver Busk, hver Blomst og hver Plante - alt står så overdådig dejligt i Aar du skulde have se et Bed med Tulipaner - de har formeret sig noget så enestående - og mange forskellige Farver, både enkelte og dobbelte; de står i en lang Rabat i Solkrogen, langs med Plankeværket til Gården. Pinseliljerne fra Sallinge er nu også i fuldt Flor (og dine Gækkeliljer var pragtfulde i Vinter!). I Dag er Æbletræerne næsten udsprungne, hvis de holder hvad de lover, bliver der god Høst - de er bugnende fulde af Blomster. Vore mange Guldregn og Syrener har Masser af Knopper - nu er der bestandig noget at se hen til. Overalt spores gamle Albertsens velsignelsesrige Gerninger - det er en mægtig Chance for en Have at have sådan en fast gammel Mand til at ordne alt til betimelig Tid Aaret rundt.
+Vi venter Nus hjem i Aften; jeg skrev vist, at Fru Søren Madsen ga' en Sverrigstur - vi fik et smukt Kort deroppe fra, de har købt en Masse Glas på forskellige Glasværker, og Direktørerne har givet overdådige Frokoster og Middage på dem - Søren Madsen er en stor Kunde, det kaster Glans over Nussets mere beskedne Bestillinger.
+Hvordan går Tiden for dig, lille Junge? har du noget at læse? kniber det at ligge så længe? har du ingen Smerter? Kan du nok tåle at skrive? Du skal nok få Appelsiner igen hen i Ugen, dejlig at de smager dig!
+Lige for lidt siden kom Fyrst Myschetzky (fra Rossia) for at besøge os; jeg sendte ham ud i Haven til Axel, så jeg kunde få skreven til dig - så kan han få Brevet med. Men nu må jeg ud og lave Aftensmad, mere næste Gang.
+Det går bedre med Tænderne, jeg var på Hjemrejsen oppe hos Tandlægen og fik dem filet igen, hun sagde, jeg skulde komme igen, hvis de atter generede. Sig Bibbe, at hendes Nasturtium fryder mig hver Dag - den blomstrer over alle Bredder og pryder min lille Stue.
+Tusinde varme Hilsner! også fra Axel - din Dis.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -623,59 +735,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/RvHo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U5Q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jx0Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GxFN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYXp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U5gZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U1z2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/RvHo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U5Q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jx0Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kwnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GxFN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYXp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U5gZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U1z2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sGCn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M12"/>
+  <dimension ref="A1:M14"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1023,230 +1135,318 @@
       </c>
       <c r="I8" s="5" t="s">
         <v>60</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>61</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="D9" s="5" t="s">
+      <c r="E9" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="E9" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F9" s="5" t="s">
+        <v>67</v>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>75</v>
+      </c>
+      <c r="E10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F11" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="E11" s="5" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>87</v>
-[...4 lines deleted...]
-      <c r="F12" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H12" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="G12" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H12" s="5" t="s">
+      <c r="I12" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="I12" s="5" t="s">
+      <c r="J12" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="K12" s="5" t="s">
         <v>91</v>
       </c>
-      <c r="J12" s="5" t="s">
+      <c r="L12" s="6" t="s">
         <v>92</v>
       </c>
-      <c r="K12" s="5" t="s">
+      <c r="M12" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="L12" s="6" t="s">
+    </row>
+    <row r="13">
+      <c r="A13" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="M12" s="5" t="s">
+      <c r="B13" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D13" s="5" t="s">
         <v>95</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="G13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="G14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>112</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
+    <hyperlink ref="M13" r:id="rId18"/>
+    <hyperlink ref="M14" r:id="rId19"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>