--- v0 (2026-05-31)
+++ v1 (2026-09-03)
@@ -794,88 +794,88 @@
   </si>
   <si>
     <t>[Fortrykt:]
 Søby Hotel
 Telef. Nr. 6 SØBY, den 19
 [Alt undtagen "19" er overstreget]
 [Håndskrevet:]
 Strynø 27 Aug 21
 Kæreste Alhed!
 Tak for Brevet som jeg fik ligefør vi i Forgaars cyklede fra Ærøskjøbing til Marstal. Fra Marstal tog vi med Damper herover. Vi havde faaet at vide at vi kunde bo paa et Afholdshotel her, men det viste sig at være nedlagt, og det saa ud til at vi maatte leje en Motorbaad til Rudkjøbing for at overnatte. Vi fik dog indlogeret os hos en Kone hvis Mand sejlede som Hovmester, og har det helt godt, med god Mad men for korte Senge. Jeg fik tegnet 3 Tegninger i Gaar, men i Dag er Vejret ikke til at arbejde ude i. Friis sidder og tegner Sønnen her i Huset og i Eftermiddag tager vi tilbage til Marstal, vi har dog stadig vore Værelser i Ærøskjøbing, og hvis Vejret er nogenlunde til den Tid cykler vi maaske dertil i Aften der er kun en 5 Fjerdingsvej mellem de 2 Byer. Jeg har ikke faaet lavet særligt meget siden jeg kom herover da vi har beskæftiget os med den Del af Øen nord for Byerne, hvor Afstandene er saa store at der er gaaet uforholdsmæssig lang Tid til Cykling. Det glædede mig at høre at det gaar godt med Sælhunden, det er en god Ide at fodre den i en Balje. Vi var hos Toms i Mandags eller Tirsdags Aften, jeg skal hilse fra dem. Mange kærlige Hilsner. Jeg glæder mig til at komme hjem, nu er der jo ikke mange Dage til. Hils Puf og Lysse. Det er morsomt at høre at det gaar Dig saa godt med dit Maleri.
 Din JL.</t>
   </si>
   <si>
     <t>1946-12-24</t>
   </si>
   <si>
     <t>Thora Cohn
 Knud Dalhoff Larsen
 Christa Knuth
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen omdannede efter Alheds død vinterhaven til volière. 
 Sidensvans: Silkehale. 
 Det vides ikke, hvilket stort billede Johannes Larsen arbejdede på.</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Andreas/Puf har fanget en silkehale (sidensvans), som Larsen nu har i et bur. 
 Larsen har gigt i hoften og får behandlinger i Odense, og han ser frem til igen at kunne male. Han har været til fødselsdag hos Grevinde Knuth. Mens han var væk, brød en kat ind i volièren og tog en masse fugle.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/K47c</t>
   </si>
   <si>
     <t>Kjerteminde 24 Decbr. 1946.
 Kære Lysse!
 Tak for Dit lange Brev: Det var et morsomt Tilfælde med Direktør Dalhoff. Det kan vist nok passe at det har været udstillet i Odense til 3600 Kr. Den Gang var mine Priser det laveste de har været siden 1920, men i de sidste Aar har jeg faaet mere end det dobbelte af hvad de den Gang kostede. Jeg skal undersøge om det kan lade sig gøre at sende det. Jeg glæder mig til en Gang at se hvad I har lavet ved Huset. Jeg forstaar at det er en gennemgribende Forandring. Her kom i Gaar en Kasse med mange dejlige Ting, Tusind Tak! den gjorde stor Lykke. Puf var i Forgaars i Nyborg for at hente Marie, der var ingen Rutebil. Paa Vejen fangede han en forsulten Sidensvans, som siden har siddet og ædt i et lille Bur. Her er mange af den Slags for Tiden, men jeg har ikke kunnet fange nogle, da jeg den sidste Maaneds Tid eller halvanden har haft en ækel Gigt i Hoften, saa jeg hverken har kunnet gaa eller staa eller bestille noget. Jeg blev røntgenfotograferet i Odense, og tager der ud en Gang om Ugen og faar Røntgenbehandling. Heldigvis generer det mig ikke at køre i Bil. Den fjortende var jeg paa Knuthenborg til Grevindens Fødselsdag til halve Hummere og Kalkun. Puf kørte mig til Færgen i Svendborg og Grevinden hentede mig i Rudkøbing. Der var Kaneføre paa Lolland og den Dag jeg rejste Hjem kom der mere Sne og her er nu hvid Jul. Desværre havde der været en Kat der var brudt ind i min Voliere mens jeg var borte og havde ædt mine Stillitser og Dompapper og en Kanariefugl og nogle Grønsiskener og Graasiskener. Det gaar bedre med mig nu for hver Dag. I Gaar kunde jeg staa og barbere færdig uden Hvil og gik omkring hele Dagen uden Smerter, saa jeg haaber at jeg snart kan komme til at male igen paa mit store Billede som jeg gerne vil have udstillet til Foraaret. Jeg skal hilse Jer mange Gange fra os allesammen og ønske Jer en rigtig glædelig Jul og et godt Nytaar. I faar det jo lidt sent. Jeg regner med at komme til Båxhult til Pintsen. Mange Hilsner til jer allesammen fra Din Far.</t>
   </si>
   <si>
     <t>1947-06-07</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Knuthenborg pr. Bandholm</t>
   </si>
   <si>
     <t>Andreas Larsen
 Jeppe Larsen
 Johanne Christine Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Ellen  Sawyer
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Johannes Larsen skrev 7. juni 1947 (samme dag) også til sønnen Johan/Lysse Larsen og dennes kone. Af dette brev fremgår det, at de tre svigerinder, der var på besøg, var Johanne Larsen, Ellen Sawyer og Astrid Warberg Müller. Den ene mand, der var tilstede, må have været Axel Müller, gift med Astrid. Ellen Sawyer havde ingen mand, og Johanne Larsens mand var Johannes Larsens bror, Adolph Larsen, så Larsen ville nok have præsenteret ham sådan og ikke som "den ene med Mand".</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Johannes Larsen takker for en god tur. Hjemrejsen gik godt. 
 Fuglene har det fint, og flere af dem har fået unger. 
 Tre af Larsens svigerinder har været på besøg til en god middag. 
 Larsen glemte at give Christa Knuth smørrationeringsmærker.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gUgO</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth 
 Knuthenborg
 Bandholm. 
@@ -1249,51 +1249,51 @@
 Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
 Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
 Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
 En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
 [63]
 mere villige, saa længtes de efter deres Baas. 
 Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
 Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
 [64]
 hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
 En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
   <si>
     <t>1950-05-16</t>
   </si>
   <si>
     <t>Refshalevej 16 Maribo</t>
   </si>
   <si>
     <t>Thora Cohn
 Christian David
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Peter Magnussen
 Alfred Nielsen
 Leo Swane
 Viggo Winkel</t>
   </si>
   <si>
     <t>Paulownia tormentosa: Kejsertræ.
 Det vides ikke, hvem Söderberg var.</t>
   </si>
   <si>
     <t>Johannes Larsen kom godt hjem fra Spodsbjerg og Svendborg.
 Misteltensfrøene spirer fint. Haven står flot, men tårnfalken er druknet. 
 Larsen har solgt flere akvareller hos Winkel &amp;amp; Magnussen, end han havde regnet med.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0JgV</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen