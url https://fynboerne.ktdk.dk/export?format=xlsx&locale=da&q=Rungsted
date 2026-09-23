--- v0 (2026-04-30)
+++ v1 (2026-09-23)
@@ -505,51 +505,51 @@
 Nu haaber jeg at høre fra Dem snart og sender mange venlige Hilsner ogsaa 
 fra Familien. 
 Deres hengivne
 Aage Marcus.</t>
   </si>
   <si>
     <t>1933-11-30</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Ragnhild -
 - Bendtsen
 Harald Bing
 Johannes Nicolaus Brønsted
 Achton Friis
 Georg Jacobsen
 Frithiof Kemp
 Anker Kyster
 Adolph Larsen
 Andreas Larsen
 Musse Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Karl Madsen
 Harald Nyborg
 Hubert Paulsen
 Valdemar Rørdam
 Karl Schou
 Sigurd  Swane
 Peter Tutein</t>
   </si>
   <si>
     <t>Fehr blev i 1926 grundlagt som forhandler af Ford biler med afdelinger i flere fynske byer. I 2003 ophørte firmaet. (Internet-søgning jan. 2022).
 Det vides ikke, hvem Ragnhild var. 
 Foch var Johannes Larsens hund. Den døde i aug. 1933.
 Hovrättsråd: Dommer ved appeldomstolen, som er den næstøverste domstol i Sverige. (Wikipedia jan. 2022).</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Leo Swane og bankdirektør Jacobsen har fået Ny Carlsbergfondet og Odense Kommune med på, at Johannes Larsen skal dekorere festsalen på Odense Rådhus. Han har flere bestillinger på billeder og betaler et afdrag på bilen med malerier. 
 Larsen har med søn og svigerdatter været på udstilling og tur til Sjælland. Han har også været på klapjagt. 
 Larsen har købt en hundehvalp. 
 Johan/Lysse må kontakte hovrettsråden. 
 Achton Friis har været på 14 dages ophold på Møllebakken. 
 En mår har taget et par af Larsens høns.</t>
   </si>