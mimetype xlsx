--- v0 (2026-05-22)
+++ v1 (2026-08-20)
@@ -3,101 +3,352 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="273" uniqueCount="202" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="283" uniqueCount="209" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
+    <t>1910-12-06</t>
+  </si>
+  <si>
+    <t>Brev</t>
+  </si>
+  <si>
+    <t>Johannes V. Jensen</t>
+  </si>
+  <si>
+    <t>Johanne Giersing
+Anna Syberg
+Clara Syberg
+Ernst Syberg
+Franz Syberg
+Fritz Syberg
+Hans  Syberg
+Lars Syberg</t>
+  </si>
+  <si>
+    <t>Else Jensen
+Jens Jensen
+Villum Jensen
+Johannes Larsen
+Carl V Petersen</t>
+  </si>
+  <si>
+    <t>Faaborg Museum, Fritz og Anna Sybergs arkiv, breve fra Else og Johannes V. Jensen til Anna og Fritz Syberg i tiden 6/2 1910 til 9/10 1914</t>
+  </si>
+  <si>
+    <t>Johannes V. Jensen sammenligner Syberg-familien med musefamilien i Rynkeby Præstegaard. Fra det hjemlige liv er der ikke så meget at berette, mørke dage og hele familien har haft influenza.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/dGAN</t>
+  </si>
+  <si>
+    <t>6 Dec 10
+Kære Syberg, Anna, Hans, Nolle, 
+Besse, Sakker, Trylle, Rille - I minder mig allesammen om Musefamiljen i Rynkeby Præstegaard, og nu er I kommen paa en slem Rejse, og Nips er dumdristig men Naps klog, Pylle og Polle kønne og artige, Pipi fræk og Dikke kælen, det passer paa hele Familjen i Pisa. Vi blev meget glade for Brevet, som jeg saa smaat begyndte at vente paa, og alt staar jo vel til. Her ligesaa, jeg har haft forfærdelig travlt med den Artikel om Las, men nu er den virkelig ogsaa bleven god, som du skal faa at se. Vi har været ret syge, først Forsørgeren, saa Jens, saa Villum og nu endelig Else, det er Influenza og kun en Overgang men meget ubehagelig. Mørke Dage, Sol maaske et Glimt hver 14de Dag, og ny bræger Alverden allerede utaaleligt om Jul. Med "Riget" gaar det saa som saa; hvis ikke en vis Sultekur lykkes, gaar det hele i Brokkassen. Foreløbig lader vi Fv.J. regere med det og sørger ikke for noget fra vor Side, lad ham saa køre i Grøften saadan at man kan se det er ham der har Fejlen. Carl V. P. gik i Gaar, det var vi ikke rigtig glade for, det var ikke Meningen, men vi kunde heller ikke have en flæbende Matros paa Skuden i skidt Vejr. Else og jeg skal i dag paa Udstilling og se paa Fynboer, ellers har vi kun smaa Glæder. Sludder, naar jeg nu ser ud over Parken i det skumle Vejr ser det dejligt ud. og en Ølvogn kører forbi, det spinder saa fint i min Kakkelovn, her er godt. Mange Hilsener! Fra Else, fra Børnene
+Jeres hengivne Johannes V.</t>
+  </si>
+  <si>
+    <t>1924-04-18</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted</t>
+  </si>
+  <si>
+    <t>Louise Brønsted</t>
+  </si>
+  <si>
+    <t>Kerteminde</t>
+  </si>
+  <si>
+    <t>Møllebakken 14, 5300 Kerteminde, Danmark
+Rynkeby Bygade 44, 5350 Rynkeby, Danmark
+Markvej 63D, 9990 Skagen, Danmark</t>
+  </si>
+  <si>
+    <t>Peter Oluf Brønsted
+Matilda Jungstedt
+Johan Larsen
+Marie Larsen
+Sigurd  Swane</t>
+  </si>
+  <si>
+    <t>Kopier findes på Johannes Larsen Museet.</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted har travlt i disse dage Gæsterne spiller bridge. På søndag skal de fleste til middag i Rynkeby. AMB har været en tur i Skagen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/PhqV</t>
+  </si>
+  <si>
+    <t>[Paasken?]
+Fredag. Eft.
+Kære Muk!
+Jeg er meget ked af at vi ikke har faaet skrevet før; men her er saa meget for Tiden. Nu har jeg heller ikke Tid da jeg skal ud og sætte Oxesteg i Ovnen. 
+T. Be, Swane, Lysse og Mareje spiller Bridge i Øjeblikket. Paa Lørdag skal alle (undtagen Peder, Mareje og jeg) der ikke er inviterede) til Rynkeby til Middag og Peder og jeg skal passe Lille.
+Her er et paabegyndt Blyantsbrev jeg skrev forleden i Skagen. Paa Søndag faar vi nok Tid at skrive. Vi er glade ved Peder.
+Hilsen til jer alle.
+I Hast fra
+Lomme.</t>
+  </si>
+  <si>
+    <t>Møllebakken 14, 5300 Kerteminde, Danmark
+Viby Bygade 6, 5370 Mesinge, Danmark
+Rynkeby Bygade 80, 5350 Rynkeby, Danmark</t>
+  </si>
+  <si>
+    <t>Ellen Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Peter Oluf Brønsted
+Matilda Jungstedt
+Peter Klokker
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Johan Larsen er kommet til skade på arbejdet og er nu sygemeldt hjemme på Møllebakken. Han er ivrig bridgespiller under sygetiden. Der er travlt ude og inde, og bedstemoder Laura Warberg hjælper til. Under en cykeltur hjem fra Rynkeby høres nattergalen. AMB er spændt på, hvorledes eksamen er forløbet for søsteren Ellen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/0NxK</t>
+  </si>
+  <si>
+    <t>men jeg synes jeg maatte skrive det. 
+Lysse er hjemme for Tiden som Invalid. Han har faaet en Harvetand i Hælen. Saaret var dybt og han har faaet Indsprøjtning mod Stivkrampe. Nu ligger han paa Divan eller humper rundt paa eet Ben. Lille efterlignede ham i Dag i Køkkenet. Det saa aldeles kostelig ud. Lysse siger alle gør Nar af ham.Lille altsaa, Kyllingerne, du har daarlige Ben og Peder Hund. Vi spiller ogsaa meget Bridge, nu han er hjemme. 
+Bedstemoder har hjulpet mig saa meget i den sidste Tid. Med at pille Kaal og med at vadske op. I Gaar gav hun Wienerbrød til Kaffen. Havekonsulenten og Peter Klokker var her. Puf kom paa Motorcykel med Klokker. Man ser kun et flygtigt Glimt af ham, af og til. Fridaturen og Rynkebyturen var vellykkede. Det bliver vist for vidtløftigt et Brev, hvis jeg fortæller udførligt om dem. Da Tante B Elle og jeg cyklede hjem fra Rynkeby (en Maaneskinsnat) hørte jeg Nattergalen for første Gang. Det begyndte saa smaat at trække op til Torden, og da jeg vaagnede Kl. 5, ved at Puf kom hjem fra Motorcykelturen, buldrede det ordentlig løs. Der brændte et Hus i Viby. 
+Tak de smaa for Brevene. Jeg haaber snart at høre, hvordan Bes’s Examen er forløbet.
+Kys til dig og Far.
+Lomme.</t>
+  </si>
+  <si>
+    <t>1928-04-16</t>
+  </si>
+  <si>
+    <t>Bodild Holstein</t>
+  </si>
+  <si>
+    <t>Gl. Kongevej 154</t>
+  </si>
+  <si>
+    <t>Carl Andresen
+Grethe Bichel
+Johannes Nicolaus Brønsted
+Esben Hansen
+Drude Jørgensen
+Johannes Jørgensen
+Palle Jørgensen
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Johannes Larsen
+Christine  Mackie
+Otto  Meyer
+Anna Meyer 
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvorfor Louise Brønsted var indlagt.
+Louise og hendes familie boede i 1928 i Willemoesgade i København. Johan/Lysse Larsen var under en del af sin studietid på Landbohøjskolen indlogeret hos Brønsted. 
+I Rynkeby boede Grethe og Peter Bichel, som var venner af både Warberg- og Larsen-familien.
+Instituttet var Det Fysisk-Kemiske Institut, som Johannes Nicolaus Brønsted tog initiativ til at oprette.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3840</t>
+  </si>
+  <si>
+    <t>Louise/Lugge Brønsted bør blive på Montebello og være ærlig overfor lægen, så hun kan blive rask. 
+Johan/Lysse Larsen har det bedre, men han misser fire eksamener, som han må tage efter soldatertiden.
+Der er gode omtaler af Instituttet i avisen. 
+Bodild Holstein har været i Rynkeby og Kerteminde. Johannes Larsen så helt godt ud, men det var vemodigt at være i huset uden Alhed Larsen. 
+Christine/Mornine Mackie virkede anspændt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/JBhd</t>
+  </si>
+  <si>
+    <t>16/4 28 Gl. Kongevej 154 S
+Kære Lugge! Tak for Brevet, som jeg fik lige inden Paaske! Jeg forstaar nok baade paa Dit Brev og af hvad jeg senere har hørt om Dig, at det ikke gaar fremad med Stormskridt. Men skal vi ikke være enige om, at Du skal give Dig god Tid. Naar nu vi har gjort saa stort et Skridt for at faa Dig rask, er det saa ikke bedst at fortsætte til Resultatet er tilfredsstillende? Tal lige ud med Overlægen og stik intet under Stolen og ret Dig saa efter hans Raad og rejs ikke fra Montebello før han tilraader det. Det staar godt til i Willemoesgade, Lysse er i Bedring, Tp. nedadgaaende, men Examen gaar sikkert i Løbet; i denne Uge kan han ikke gaa op, og det er 4 Fag han forsømmer, det mener han er for mange til Sygexamen, han taler om at gaa op til den Tid igen om et Aar efter sin Soldatertid. Mon Brønsted befinder sig vel i Belgien? Nu kommer der da fine Meddelelser i Politiken; hvem mon der arrangerer dem? Forhaabentlig er det ogsaa rigtigt at Finansudvalget har vedtaget Institutet? Nu maa du vel saa snart tage fat derpaa; det bliver spændende. Min Rynkebytur var kort men vellykket, Vejret herligt, Sol og Sommer - Jeg var paa Opfordring i Kerteminde om Fredagen til Kaffe midt paa Dagen. Der var fint og stort Kaffebord og der var rigtig Besøgsdag, foruden Grethe og mig var der Drude og hendes 2 Sønner, sidenhen en Hr Andrésen, som de kaldte Patronen, senere kom Fru Tandlæge Meyer og Mand - og om Formiddagen havde der været ligesaa livligt Rykind. Las saa godt ud og syntes veltilpas, Mornine ligesaa, men spørger man ["man" indsat over linjen] hende om der er noget afgjort siger hun, det ved hun ikke og i det hele taget taler nu hun om [over "hun" et 1-tal; over "om" et 3-tal; over "sin" et 2-tal] Situation, Sygdommen o.s.v. paa denne lidt anstrængte Maade, som Mornine kan have, næsten mest som om det ikke videre angaar hende. Grethe sagde imidlertid at hun paa Elle havde forstaaet at Esben Hansen havde forlangt eller i al Fald uden Indsigelser foreslaaet Mornines [ulæseligt ord] og en Gage til hende, men det nævnede Mornine ikke selv. Der var nydeligt allevegne baade ude og inde, Udsigten over Store Bælt var vidunderlig, men underlig vemodigt er det at gaa rundt der, naar Alhed ikke er der. Puf var ikke hjemme, han var ude i Bil, men jeg saa ham Dagen før, da Grethe og jeg mødte dem alle 4 [ulæseligt ord] var da i Bil. Grethe og jeg var gaaende, [ulæseligt] til Rynkeby; griber Grethe Stokken og skridter af. Grethes Søster Bolette [teksten fortsætter s. 1; i venstre margen; lodret samt øverst på arket:] 21de April, saasnart Grethe har passeret København, det er absolut den nemmeste Vej til Holland. Hav det nu godt og bliv hvor Du er - Mange Hilsner fra Bodild</t>
+  </si>
+  <si>
+    <t>1924-12-03</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Alhed Larsen</t>
+  </si>
+  <si>
+    <t>Rynkeby</t>
+  </si>
+  <si>
+    <t>Hareskov?</t>
+  </si>
+  <si>
+    <t>Anders, havemand -
+Lille -
+Fru Balslev
+Grethe Bichel
+Peter Bichel
+Peter Hansen
+Julius Hviid
+Grethe Jungstedt
+M Knipschildt
+Alhed Larsen
+Andreas Larsen
+Johanne Christine Larsen
+Johannes Madsen
+Ellen  Sawyer
+Vilhelm Tryde</t>
+  </si>
+  <si>
+    <t>Peter er muligvis en Larsen-hund, ofte kaldet Peter Hund.
+Tornøes Hotel ligger i Kerteminde. Det er ikke klart, hvad der skal foregå den 20.1 1925. Laura Warberg, som er mor til Alhed Larsen og Ellen Sawyer, fylder år den dag. I 1925 blev hun 79 år.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
+  </si>
+  <si>
+    <t>Alhed Larsens søster Ellen skriver og glædes over, at Alhed har det godt. Ellen derimod har været syg og er nu på rekreation hos Bichels. Hun har ofte hjulpet Alhed med at trykke træsnit.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GhGl</t>
+  </si>
+  <si>
+    <t>Kære søde Besen!
+Tak for dine 2 Breve. Hvor er det vidunderligt, at du har det saa godt og ingen Anfald har og ikke bliver saa let træt. Bare det nu maa holde naar du kommer hjem,- naa, ellers kan du jo tage en Tur derover igen ind i det nye Aar. -
+Hvad angaar Kommistionerne [Kommissionerne], - saa vil jeg sige, at den med Træsnittene nævnte jeg at jeg besørgede godt. D.v.s. Gamle ledte dem frem (- Graaanden, som ikke fandtes) og jeg fik Madsen op og læste op for ham det i dit Brev som var om det, - viste ham Træsnittene og gav ham udførlig Besked, - Adr. og alt. I Dag fik jeg over paa Værkstedet og fandt dem Træsnittene urørte paa samme Sted! Men nu ringede Gamle i Aften, at det gør ikke saa meget, da han har faaet dem hos Tryde. - I Dag for en Uge siden blev jeg daarlig med Feber og Influenza - jeg laa hjemme og det var jo ikke helt sjov, - jeg var daarlig og laa i Døs hele Dagen, men maatte jo op og give Peter og bjærge lidt til mig selv -, Ja, saa kom Junge i en stakkels Fri-HalvTime og faar nu lidt Mad, men Situationen var jo ikke gunstig for mig. Imidlertid ringede Junge til Bichels hvordan o.s.v. Og næste Eft. kom Tulle og afhentede mig i lukket Bil og jeg blev lagt i Seng i et varmt Værelse og fik nærende Drikkelse og hvidvin og saa hjalp det hurtigt. Jeg vil prøve paa at cykle ud i Morgen, hvis Vejret er godt. I Dag var jeg i Bil i Kjerteminde med Grethe hun skulle til Tandlæge. Jeg var imens hjemme og hilse paa Peter Hansen og saa altsaa at Træsnittene laa der endnu. Havde jeg bare faaet det om Fotografierne forinden, saa kunde jeg jo havde besørget det med det samme, - men jeg fik det først da jeg kom her tilbage! Nu er det jo Aften, saa det er jo alligevel for sent til at Fru Balslev kan faa dem at se; saa nu maa det vel vente til jeg kommer hjem. - Gamle ringede i Aften, - han har det godt, skulle hilse. - Du kan tro jeg har det yndigt her og jeg nyder at blive feteret om. Jeg tror det var et stort Held for mig, for jeg kan ikke mindes at jeg nogensinde har været saa [ulæselig] med slim i Brystet og saa sløj og saa trængende til lidt Pleje. - De er dog ubeskrivelig søde. - Jeg var forresten nede i Drivhuset, - der var yndigt, - mange Blomster. Der var ogsaa mange Blomster i Haven, det er jo saa mildt . - Julius er rask. Jeg savner mit Samvær med Lille - i Dag mente Gr. at jeg ikke kunde smitte hende, saa mens Gr. var hos Tandlæge, afhentede jeg Lille på Hjemmet og kørte rundt med hende i Bil og var paa Thornøe. Hun var meget glad ved Turen, det lille Fæ!
+Vi er skuffede over at 20-1-25 skal holdes i Kbh. Vi havde snakket om et stort flot Sammenskudsgilde paa Thornøe - alle vi 8 - Peter Gr[ethe] [ulæselig] Knipschildt [ulæselig] naa, men det skal jo være som [ulæselig] vil have det. 
+P.S. jeg bliver her nok Ugen ud. Anders passer Peter.</t>
+  </si>
+  <si>
+    <t>1902-10-04</t>
+  </si>
+  <si>
+    <t>Nancy Schaffalitzky de Muckadell</t>
+  </si>
+  <si>
+    <t>Laura Warberg</t>
+  </si>
+  <si>
+    <t>Rynkebygaard</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Alhed Larsen
+Johanne Christine Larsen
+Christine  Mackie
+Ellen  Sawyer
+Carl Schaffalitzky de Muckadell
+Albrecht  Warberg
+Andreas Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2665</t>
+  </si>
+  <si>
+    <t>Det gør Nancy Schaffalitzky de Muckadell og hendes mand meget ondt for Laura Warberg og børnene, at de har mistet Albrecht Warberg. De hørte, at det gik bedre med ham, og så pludselig var han død. Måske er Albrecht Warberg dog blevet forskånet for flere lidelser.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/OpLx</t>
+  </si>
+  <si>
+    <t>Rynkebygaard d. 4/10 1902
+Kære Fru Warberg.
+Min Mand og jeg tænker saa meget paa Dem og Deres Børn i disse Dage, saa vi synes, at vi maa give vores Tanker et lille Udslag og uden at trætte Dem med en længere Skrivelse, saa blot sige Dem, at det var med stor Sorg, at vi hørte, at Deres Mand var gaaet bort.
+Det er saa svært, naar der kommer et Hul i ens Familiekreds og dobbelt føleligt, naar det er Overhovedet for en stor Flok, der først kaldes bort. Min Mand og jeg holdt begge personligt meget af Godsforvalteren og vi glædede os begge i forrige Uge, da Efteretningerne inde fra Kjøbenhavn lød en Del bedre og mere forhaabningsfulde og forbavsedes, da det næste vi hørte, var at Godsforvalteren var død. Midt i Deres Sorg og Savn er jeg dog vis paa, at de er taknemmelig over, at han fik en mild og rolig Død og nu er befriet for de mange Lidelser, som Fremtiden maaske havde bragt ham paa Grund af den Sygdom han led af. Jeg vèd nok, kære Fru Warberg, at menneskelig Trøst i saa stor en Sorg formaar saa grumme lidt, men, som sagt, jeg synes nu, at vi maatte sige Dem alle hvormeget vi føler med Dem og saa tilsidst beder jeg kun endnu Dem og Deres Børn modtage mange venlige Hilsner fra min Mand og 
+Deres hengivne
+Nancy Schaffalitzky de Muckadell</t>
+  </si>
+  <si>
     <t>1901-8</t>
   </si>
   <si>
-    <t>Brev</t>
-[...1 lines deleted...]
-  <si>
     <t>Johannes Larsen</t>
-  </si>
-[...1 lines deleted...]
-    <t>Alhed Larsen</t>
   </si>
   <si>
     <t>Revninge
 Rynkeby, Kerteminde
 Kølstrup, Kerteminde
 Dræby
 Agedrup
 Bullerup
 Odense
 Nymindegab</t>
   </si>
   <si>
     <t>Victor Bøttern
 P Jørgensen 
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Vilhelmine  Larsen
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
 Elias Muus
 Rasmus Petersen, Gartner
 Christine Swane</t>
@@ -106,193 +357,200 @@
     <t>K.O.D.J.: Kerteminde-Odense-Dalby-Jernbanen.
 De indsatte ord: Rynkeby, Kjølstrup, Dræby osv. er togstationer på strækningen.
 Johannes Larsen er på vej til Nymindegab.
 Indkøb af træ samt badekarret og badeværelsesdøren: Alhed og Johannes Larsens villa på Møllebakken i Kerteminde er under opførelse.
 Cathrine Meyer var datter af Sophus og Sophie Meyer (Johannes Larsens moster og onkel).
 Den lille fede er Alhed og Johannes Larsens nyfødte søn, Johan (Lysse).</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Johannes Larsen skriver i toget mellem Kerteminde og Odense. Han har købt noget træ og fortæller desuden om badekarret, der skal støbes og om badeværelsesdøren.
 Derefter fortæller Larsen om potteplanternes tilstand. Den følgende dag skal han til Nymindegab.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/HpfN</t>
   </si>
   <si>
     <t>K.O.D.J. August 1901.
 Kæreste Alhed!
 Jeg skriver her i Toget, da jeg ikke ha[noget af papiret mangler] dit men det før, det ryster saa jeg tror jeg vil vente til det holder. Revninge Blomsterne har det udmærket Uglen passer dem. Kaktuserne ser godt ud. Lejligheden udmærket ren. Rynkeby Bygningen uforandret. Fader havde Tilbud fra Muus, billigere end Bricks, men Moder vilde have at Bøttern skulde spørges først (Kjølstrup.) I Morges var vi hos B. han vilde ikke til de Priser, saa gik vi til M. og købte Træet, men der er den Hage ved det at det skal betales contant. Fader lever [leverer] saa Korn for det og begynder at tærske først i næste Uge (Dræby). Jeg var saa hos Jørgensen og bestille [ulæseligt] efter Tegning efter [noget af papiret mangler] han skulde tage fat paa dem [noget af papiret mangler]sen traf jeg paa Gaden, han [var] klar til at begynde, Agedrup [noget af papiret mangler] traf jeg i Boutiken, han var meget tilfreds med snart at kunde tage fat igen. Badekarret kunde godt mures i Cement og beklædes indvendig med Fajance. (Bullerup) Døren til Badeværelser bliver pudset i Kanterne. Seden. Jeg fik saa mine Varer i Boutikken kørte op til Kærby Hus i en Høstvogn, slugte 2 raa Æg og løb ned med Kufferten drak et glas Madeira med Fader, Meyer, Rasmus Petersen, Grossereren og Uglen og saa paa Toget [til] Odense. Her er da noget længere Ophold saa maa jeg vist begynde forfra igen med Blomsterne, Slyngpelargonien var fuld af Blom[ster] og stod midt i en Hvidkløver [der] hængte ud over Potten til alle [noget af papiret mangler] det saa godt ud, den lille brogede i den gamle Urtepotte [saa] ogsaa godt ud, saa var der [en] ganske lille lav Pelargo[nie] med en stor Klump Lyserøde dobbelte Blomster, alle Ceiommus Skudene vare i god Kondition, nu kan jeg ikke huske mere om dem. Det var den store Potageske (Bryllupsgaven) de vilde have rejst med, den er nemlig stemplet Grønlund. Jeg laa der ovre om Natten. Uglen maler nogle Fingerbøller der om Dagen. Det var en nydelig Rejse derud i Gaar herfra, der ser nu bedre ud herfra og til Kjerteminde en andre Steder. Jeg traf Kathrine M[ey]er her i Gaar, hun skulde [til] Kjøbenhavn, Otto var kom[men], Erhardt havde hentet ham dernede. Præsten naaede [jeg] ikke, har han nu ventet, kan han vente de 8 Dage med. Det er Pokkers for jeg syntes der var saa meget jeg skulde fortælle, men paa fjollede Maade jeg har begyndt er det løbet i Stykker for mig, men nu skal Du faa Brev fra Nymindegab i Morgen. Det blæser godt (N.V.) i Dag og jeg glæder mig til at høre Vestervovvov i Aften. Hils Alle dernede. Mange Hilsner og Kys til Dig Puf og den fede.
 Din
 Johannes Larsen.</t>
   </si>
   <si>
-    <t>1902-10-04</t>
-[...11 lines deleted...]
-    <t>Louise Brønsted
+    <t>1925-03-04</t>
+  </si>
+  <si>
+    <t>Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Henne Kirkeby
+Rynkeby, Kerteminde</t>
+  </si>
+  <si>
+    <t>Astrid Bøttern
+Otto Gelsted
+Johannes Larsen
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Andreas Larsen er i gartnerlære i Stige nær Odense. Han forsøgte sig siden som tomatavler.
+Johannes Larsen er i Henne Kirkeby for at male.
+Det er ikke muligt at afgøre, hvem Erik er, da Larsen-familien kendte mange af det navn.
+Munkar (munke) er svensk for donuts. 
+Fandens urtesalat er sandsynligvis salat af mælkebøtter. Disse er jo netop ganske små og velsmagende i marts.
+Alhed havde i september 1924 nogle hjerteanfald, og i november og december samme år var hun på sanatorium i Hareskoven.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen vil rejse til Johannes i Kirkeby og spørger, om sønnen kan bytte sin hjemrejsedag. Gartneren vander drivhusene med Andreas Larsens tomater, som trives godt.
+Alhed har holdt sneppegilde med flotte anretninger for Erik og Otto Gelsted (Gelle). Alhed har det i øvrigt godt og glæder sig til rejsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/NQUB</t>
+  </si>
+  <si>
+    <t>Kære søde Gamle!
+Bare et Par Ord for at sige Dig, at jeg i Morgen rejser et Par dage over til din Far, saa jeg er altsaa ikke hjemme, naar Du kommer paa Lørdag. Maaske Du kunde arrangere Bytning med Hjemmeturen, saa Du kunde komme næste Søndag, saa er jeg jo hjemme og Din Far ganske sikkert ogsaa. – Det er Tante Elles Fødselsdag paa Fredag, hun er i Rynkeby, men Du kan vel ikke naa at skrive et Kort som hun kan have Lørdag Morgen? – Jeg har bedt Gartneren vande Drivhusene og særlig vaage over Dine Tomater, de ser godt ud, bedre for hver Dag, han mente de kom alle sammen. – Vi havde et meget vellykket Sneppegilde i Aftes med Gelle og Erik, det var skammeligt, Du ikke var her, de beklagede det begge. De blev helt betagne, da de kom ud i Køkkenet og saa det festlige Bord. 3 Glas ved hver Kuvert, og den lille Orchidé til Pynt. De fik Fiskegratin i Skaller, Snepper med Fandens Urtesalat, Skylleskaale med 2 nyplukkede Violer i hver og Hofdesert! Til Kaffen fik de Munkar og Havana Cigarer, senere Sjusser. Vi ringede efter Fru Bøttern, Victor var gaaet til politisk Møde, - vi havde det rigtig sjov, Munden stod ikke paa Erik, jeg tror aldrig jeg har set ham saa vel tilpas! Barnedaaben var knap saa sjov!! Jeg har det for Resten rigtig godt i disse Dage, glæder mig til den lille Rejse og til at se, hvad Din Far har lavet. Bare Vejret nu maa blive godt. 1000 Hilsner min egen Dreng
+Din Mor
+4 – 3 – 25
+[Skrevet på side 1, øverst og på hovedet:]
+Send os en lille Hilsen til Kirkeby Kro pr. Henne, men gør det ikke senere end Lørdag. Den er fin Gamle med de 50 ikke!</t>
+  </si>
+  <si>
+    <t>1927-10-17</t>
+  </si>
+  <si>
+    <t>Johan Larsen</t>
+  </si>
+  <si>
+    <t>Landeryd Småland</t>
+  </si>
+  <si>
+    <t>Ebbe Brandstrup
+Ludvig Brandstrup, billedhugger
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Gustav Carlsson
+- Kjellberg
 Alhed Larsen
-Johanne Christine Larsen
-[...22 lines deleted...]
-Nancy Schaffalitzky de Muckadell</t>
+Andreas Larsen
+Elisabeth Mackie</t>
+  </si>
+  <si>
+    <t>Båxhult er Johannes Larsens skovejendom nær Landeryd i Småland. 
+Gustav Carlsson arrenderede (forpagtede) al Båxhults jord i 1927. Kjellberg ønskede at forpagte Bommen, som var en af torperne på Båxhult. Om arrangementet blev til noget, vides ikke, men da Johan Larsen (Alhed og Johannes Larsens søn) i 1930 overtog Båxhult, flyttede han huset Bommen til Båxhult og omdannede det til vaskehus. Bygningen blev siden kaldt Bommastugan. (Dette oplyst af Jens Larsen, søn af Johan Larsen 2018). 
+Arrende var en form for husleje, som statare ("fæstebønder") i Sverige betalte for at dyrke jorden, når de boede på ufri grund/arrendetomt. 
+Skaffe Borgen = skaffe kaution.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Srkiv</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har fået brev fra en Ebbe (muligvis Brandstrup), der gerne vil låne Larsen-familiens gård Båxhult i Sverige til en uges ferie.
+Larsen vil gerne have sønnen Andreas med på en køretur til Båxhult, da der er en del arbejde at ordne. Sønnen Andreas trænger desuden til at komme lidt hjemmefra efter moderens sygdom og død, mener JL.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/glJH</t>
+  </si>
+  <si>
+    <t>Kjerteminde 17 Octbr 1927.
+Kære Lysse!
+I Forgaars fik jeg brev fra Lud med Invitation til Langgaarden, men jeg kan ikke tage hjemme fra før jeg har lavet nogle Ting færdig som jeg er i Gang med, samtidig fik jeg Brev fra Ebbe der spørger om jeg har noget imod at han og Konen og eventuelt en Ven tager til Båxhult en Uges Tid i Slutningen af Maaneden, da han har faaet en uventet Ferie. Jeg har svaret at det har jeg ikke, men bedt ham om ikke at benytte Værelset i Frontespicien og henvende sig til Dig om Nøglerne og Oplysning om hvor de forskellige Ting befinder sig, samt meddelt ham at det ikke er udelukket at jeg kommer derop mens han selv er der, selv om der ikke er stor Sandsynlighed for det. Jeg maa jo derop i Anledning af den Flytning af Torpet. Desuden har jeg faaet Brev fra Kjellberg om at han gerne vil arrendere Bommen og kan skaffe Borgen fra flere Bønder paa at han vil betale sit Arrende og at Gustav Carlsson ikke har noget imod det. Endvidere er der kommet Brev fra Josua i Aker, at de har noget Tøj, Din Moder har bestilt, liggende, og at det koster 36 Kr. og hvad de skal gøre med det. Jeg har begyndt at virke med Puf for at faa ham til at køre mig derop. Baade fordi jeg gerne vil have ham med og fordi jeg er overbevist om at han trænger haardt til at blive luftet lidt. Han lader ikke til at være videre varm paa det men jeg har endnu ikke opgiver Haabet. Jeg solgte forleden et Billede, det fra i Foraaret med en flyvende Tjur, til Dyrlægen i Rynkeby for 900 Kr. Vi har haft Besøg af Putte fra Lørdag Aften til i Dag Frmdg. Mange Hilsner ogsaa fra Puf og Chr. Hils Magisterens og sig Tak for sidst, hvad jeg jo burde have gjort skriftlig for længst.
+Din
+Fader.</t>
+  </si>
+  <si>
+    <t> 1. mar. 1914</t>
+  </si>
+  <si>
+    <t>Dagbog</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/J3evjCE7</t>
   </si>
   <si>
     <t>Sensommer 1905</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kerteminde</t>
   </si>
   <si>
     <t>Fyns Hoved
 Klintevej 213, 5300 Kerteminde, Danmark
 Broløkke, Kerteminde
 Rynkeby, Kerteminde
 Sct. Laurentius kirke, Kerteminde</t>
   </si>
   <si>
     <t>Johannes Nicolaus Brønsted
 Louise Brønsted
 Søren J
 Andreas Larsen
 Johan Larsen
 Karl Schou
 Marie Schou
 Fritz Syberg</t>
   </si>
   <si>
     <t>Truntehuset er et hus på Klintevej syd for Kerteminde. Det tilhører herregården Lundsgård. Engang var der salg af kaffe og the m.v. i bygningen.
 Det er uvist, hvilket barn på 8 pund, der er blevet født.
 "Hovedet" er den yderste spids af Fyns Hoved. 
 Selskabet har drukket kaffe "oppe i Skoven": Der var servering både i Skovpavillonen og i Louisenlund i Lundsgårdskoven på den tid. 
 Broløkke er en herregård, der ligger lidt nord for Kerteminde.</t>
   </si>
   <si>
     <t>Alheds søster, Louise er på besøg med sin mand, Brønsted (Magisteren), og de tager på udflugter, får kaffe, cykler tur, spiser på hotellet og synger tostemmigt på Torvet. Alhed Larsen og gæsterne har også været i hestevogn til Fyns Hoved. De brød ind i Sybergs hus for at komme i tørvejr. 
 Alhed Larsen og drengene har fået en ugle fra Broløkke. Den får lunge at spise.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/M0Oc</t>
   </si>
   <si>
     <t>Kæreste Lavsi!
 Jeg kigger hver Dag om der ikke skulde være et Par Ord fra Dig. Vi har det alle godt, Magisterens kom Dagen efter, I var rejst, vi more dem paa alle mulige Maader. Første Dag tog vi dem til Truntehuset at drikke Kaffe, yndigt Vejr. Dagen efter cyclede Mag. og jeg til Rynkeby, de andre tog med Toget, der er kommen en dreng paa 8 Pund, alt staar godt til. I Gaar tog vi til F [ordene overstreget fra ”I”] Lørdag Aften gik vi paa Hotellet og spiste til Aften og drak Likører til Kl. 12, da vi gik derfra, stillede vi os op paa Torvet i Kirkedørsnichen og sang 2 stemmige Sange og samlede Opløb af alt hvad der endnu var paa Gaden, hvilket ikke var saa meget. I Gaar tog vi til Fyns Hoved, kørte Kl. 10 med Søren J’s Char à banc spiste i Kunstnerens Hus, mens Regnen strømmede ned, vi brød derind ved at tage Maven ud, senere klarede det af og vi gik en lang Tur ud paa Hovedet, hvor der var pragtfuldt, vi plukkede Evighedsblomster til en ny Guirlande. – I Dag har vi været oppe i Skoven at drikke Kaffe og fotografere Bordene! Værten var beæret.
 Nu gaar vi ud paa Hotellet og drikker en Thepunschssjus, saa Du ser, vi more dem det vi kan, Magisteren rejser i Morgen, Lugge bliver endnu et Par Dage. Jeg haaber I har det storartet deroppe, jeg glæder mig meget til at høre noget deroppe fra. Hils Lud mange Gange. Skriv nu et Par Ord. Du maa ikke sige til Skovs at vi har taget Bordene, de skal have [resten af teksten er skrevet ind på tværs over ”Kæreste Lavsi!”] et Kort med dem paa. Vi har faaet Uglen fra Brolykke, Drengene gik op og hentede den, den faar Lunge. 1000 Hilsner fra Din A.
 Mandag Aften</t>
   </si>
   <si>
+    <t>14. nov. 1909</t>
+  </si>
+  <si>
+    <t>Notater om fugle og vejrlig</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/VblHkYJy</t>
+  </si>
+  <si>
+    <t>29. dec. 1909</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/JIKLC0ja</t>
+  </si>
+  <si>
     <t>26. jun. 1909</t>
   </si>
   <si>
-    <t>Dagbog</t>
-[...4 lines deleted...]
-  <si>
     <t>https://fynboerne.ktdk.dk/n/OJcBdZEP</t>
-  </si>
-[...48 lines deleted...]
-Jeres hengivne Johannes V.</t>
   </si>
   <si>
     <t>1912-04-24</t>
   </si>
   <si>
     <t>Anna Syberg
 Fritz Syberg</t>
   </si>
   <si>
     <t>Else Jensen
 Johannes V. Jensen</t>
   </si>
   <si>
     <t>Pisa
 Via San Lorenzo 44</t>
   </si>
   <si>
     <t>Rembrandt
 Pieter Breugel
 Edgar de Gas
 Jean Gauguin
 Else Jensen
 Jens Jensen
 Villum Jensen
 Édouard Manet
@@ -305,50 +563,159 @@
 Vincent van Gogh</t>
   </si>
   <si>
     <t>Anna og Fritz Syberg og deres seks børn boede fra Efteråret 1910 og små tre år frem i Italien. 
 Det fremgår ikke, om den omtalte Breughel er den yngre eller den ældre. Maleriet Hjemturen fra Kermessen er malet af Breughel den Yngre i 1620erne.
 K.H. Withs bog Musefamilien bliver ofte kaldt Musene i Rynkeby Præstegård. Fritz Syberg refererer muligvis til denne, fordi han og Anna havde mange børn. 
 Campo Santo er begravelseskapellet ved Det Skæve Tårn i Pisa. Det indeholder en mængde freskoer og sarkofager.</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek, Johannes V. Jensens Arkiv</t>
   </si>
   <si>
     <t>Fritz Syberg har nydt at læse Johannes V. Jensens artikel og synes, han er god til at skrive om kunst. Dog er han uenig i, at impressionismen er en skole. Han ser de impressionistiske billeder som værker af enkeltpersoner som Renoir, Degas osv. Syberg og Jensen burde i fællesskab lave et kunstblad, med de har jo ikke tid.
 Fritz Syberg tror, at Jensen vil kunne lide Rembrandts Nattevagt, Breughels Kermesse og Rubens' billeder. Helt suveræne er dog de nu ukendte malere, som har lavet freskoerne i Campo Santo.
 Familien vil ikke hjem, og Fritz Syberg har også meget endnu at male i Pisa.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zpYD</t>
   </si>
   <si>
     <t>Pisa 24-4-12
 Via San Lorenzo 44
 Kære Ven!
 Jeg har havt megen Fornøjelse af at læse Din Artikel. Jeg har altid holdt på at Du skulde skrive om Kunst. Emnet interesserer Dig og skrive kan Du jo. Det er de to væsentligste Betingelser og i Grunden de eneste som berettiger. En til at give sig af dermed. [”En til at give sig af dermed” overstreget] Vore professionelle Anmeldere mangler begge Dele – i hvert Fald de fleste af dem. Du er bedst hvor Du skriver om de enkelte Malere. Hvad Du siger om dem er glimrende sagt fordi det får hver Maler til at vise sig som en ny Figur på Scenen. Og det er Sandheden Du siger om dem i samme Forstand som når Du taler om dansk Natur i en af Dine Myter. Det er vist rigtig nok tror jeg ikke jeg kender og jeg beundrer dem egentlig alle så jeg næsten ikke ved hvem jeg sætter højest – Gauguin er måske den hvad en eller anden Tysker har sagt, at man forstår sig kun på det man overvurderer. Der hvor Du filosoferer føler jeg mig lidt mere på gyngende Grund. Jeg er enig med Dig i noget uenig i andet eller rettere det er mig umulig at se (f.Ex) Impressionismen som en Skole. Den opløser sig for mig i Navne: Renoir, Monet, Degas, Sisley, Pissaro, Manet, Gauguin og van Gogh…. flere tror jeg ikke jeg kender og jeg beundrer dem egentlig alle så jeg næsten ikke ved hvem jeg sætter højest – Gauguin er måske den jeg bryder mig mindst om – men jeg er usikker. Jeg spår Dig at hvis Du vedblivende interesserer Dig for Kunst vil Du også havne der at Du til syvende og sidst kun interesserer Dig for Billederne, hvad ”Skolen” angår da er de Malere der lader sig spolere af den i Reglen deres Skæbne værd. Jeg har undertiden talt med Anna om at det kunde være Sjov om Du og jeg i Forening startede et nyt Kunstblad, som bl.a. skulde have det Fortrin frem for de afgåede, at det var populært og kunde betale sig. Men jeg ved rigtignok ikke hvordan nogen af os skulde få Tid til det. Apropos: det festlige [en overstregning] i Kunsten – det findes nu i hollandsk Kunst også, hvad er så festligt som Rembrandts Nattevagt Gud ved om Du ikke vilde finde en Art Farvefest i Bruighels Billeder. Den Samling han har i Wien – ”Kermessen” – den drømmer man om – det er en Heksefest; eller Rubens ”Barnemord i Betlehem” (i München) – men det var nu ikke det – det var Italienerne jeg vilde n [”n” overstreget] tale om: Venetianerne (i Venedig) og de gamle Frescomalere som Ingen mere er sikker på Navnene af [”af” overstreget] på – ja det er håbløst at vilde nævne det – der er for meget – men ønsker Du Fest så kan Du ta Gift på at de forbandede Italienere har kunnet lave den. Det svimler ligefrem for En, for det er som der slet ikke havde eksisteret Vanskeligheder for dem. Det De kan [”Det De kan” overstreget] De har kunnet alting, kunnet det til enhver Tid på Døgnet og altid gjort det straks. Det var egentlig noget helt andet jeg vilde have skrevet da jeg begyndte, men måske jeg har fået sagt noget af det alligevel. Musefamilien fra Rynkeby Præstegård lader sig desværre ikke flytte. Alene tør jeg ikke komme hjem. Jeg har så meget Arbejde for, men [”men” overstreget] og rejser jeg fra det er jeg bange for at det går i Vasken, jeg rejser ikke herned igen. Det er en god Tid jeg lever her, hvor Fyns Land og blæsende Fjorde skal smage ovenpå. Jeg har i de sidste 3 Måneder [”i de sidste 3 Måneder” indsat over linjen] gjort ca 30 Forårsaquareller med ”små” Motiver, (italiensk Bondeland). For Tiden kopierer jeg en freske i ”campo santo” med Adam og Eva, så skøn så skøn og den kendes kun af Vorherre og mig, Hver [”Hver” overstreget] hver Dag vrimler Amerikanere, Tyskere, Englændere ud og ind, men man opdager ikke den Slags Ting uden man bor årevis på Stedet. Mange Hilsener til Dig Else og Børnene fra os Alle her. Din hengivne Fritz Syberg. 
 [Skrevet på 1. side, på hovedet ved Fritz Sybergs datering:] Kære Else Tak for Brevet. Jeg skriver senere. Mange Hilsener til Jer begge Anna</t>
+  </si>
+  <si>
+    <t>1924-03-24</t>
+  </si>
+  <si>
+    <t>Møllebakken 14, 5300 Kerteminde, Danmark</t>
+  </si>
+  <si>
+    <t>Ellen Brønsted
+Alhed Larsen
+Johan Larsen
+Marie Larsen
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>7,5 Réaumur svarer til 8,75 Celsius.
+Det er uvist, hvem Axel er.</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted kommer retur til et fint lørdagsrent hus på Møllebakken. Ellen Sawyer er syg af influenza. Marie Larsen hævder, at sønnen Johan Larsen som barn foretrak hende fremfor hans mor! AMB glæder sig over forårets komme.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/EMLe</t>
+  </si>
+  <si>
+    <t>[24-3-24].
+Mandag Eftermiddag.
+Kære Muk!
+Det bliver kun et Par Ord for at fortælle at Rejsen gik godt. Sejladsen over Store-Bælt var dejlig. Tante Be havde fint lørdagsrent over alt; men Mareje syntes, at Knivskuffen ”var det mest imponerende”. Den havde hun nemlig været med til at ordne. 
+Tante Elle ligger af Influenza i Rynkeby; men det er ikke slemt. 
+I Gaar var Axel her. Bes ved hvem han er. Ved Aftensbordet fortalte spurgte ["fortalte" overstreget; "spurgte" indsat over linjen] Mareje Tante Be, om hun kunde huske, at Lysse, da han var lille, hang saa meget ved hende (Mareje), og at Tante Be var saa ked af det!!!
+Hvor er det dejligt, at det er Foraar. Jeg laa i Nat og lyttede til Regnens Plasken. Det er 7½⁰ R .
+Skriv snart og fortæl hvordan det gaar med Laanet. Hilsen.
+Lomme.</t>
+  </si>
+  <si>
+    <t>1928-12-16</t>
+  </si>
+  <si>
+    <t>Henrik Bichel
+Peter Bichel
+Peter Oluf Brønsted</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Folkene er.</t>
+  </si>
+  <si>
+    <t>Kerteminde By- og Lokalhistoriske Arkiv, BB8385</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer har lavet 12 af sine julegaver selv. Hun er næsten færdig og vil sy det sidste samt skrive julekort, når hun kommer hjem til Louise Brønsted. 
+Ellen rejser torsdag kl. 3 og er hos Louise om aftenen. Hun hjælper gerne med at lave brændte mandler og fudge samt at gå ærinder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/y4cV</t>
+  </si>
+  <si>
+    <t>16/12 - 28
+Kære lille Lugge!
+Ja, du kan nok forstaa, at det er Juletravlheden, som volder at jeg ikke skriver. Jeg har lavet 12 !!! af mine Julegaver selv, - de fleste af noget jeg havde, - men det tager jo Tid. Jeg har saa mange at give til at jeg simpelthen maa lave noget af det. Jeg har 7 i Rynkeby som altid faar Gaver. Peter L. Drengen og Folkene. Men jeg er næsten færdig det sidste kan jeg sy, naar jeg kommer ind til jer. Jeg kommer Torsdag Aften Synes I ikke, det er næsten for tidligt? Saa kan jeg skrive alle mine Kort dèr og som sagt sy færdigt. Jeg rejser herfra med 3 Bilen, saa vèd I. selv hvornaar jeg er der! Jeg haaber jo paa den tro Peter paa Banegaarden
+Tak for dit sidste Brev, - jo nu tales vi jo ved. Jeg glæder mig til at se jer. Saa kan jeg hjælpe dig at brænde Mandler og lave "Fudge" ligesom de andre kan. 1000 Hilsner Elle
+Hvis du har Ærinder, saa gem dem til jeg kommer. Jeg giver Bil hjem!</t>
+  </si>
+  <si>
+    <t>1948-01-21</t>
+  </si>
+  <si>
+    <t>Christa Knuth</t>
+  </si>
+  <si>
+    <t>Knuthenborg pr. Bandholm</t>
+  </si>
+  <si>
+    <t>Johannes V. Jensen
+Andreas Larsen
+Else Larsen,  Andreas Larsens kone
+Didrik Overgaard Nielsen
+Emma Overgaard Nielsen
+Eric Struckmann
+Leo Swane</t>
+  </si>
+  <si>
+    <t>Torbenfeldt var i 1948 ejet af Christian Frederik Treschow (se denne i personregisteret). Han og Ellen, f. Lehn Schiøler blev gift i 1923. Hun var datter af Ejler Lehn Schiøler, som arrangerede fugleekspeditionen til Grønland 1925, hvor Larsen deltog. Frederik Treschows far, Christian Rosenkilde Treschow, ejede Orelund. 
+Udover en hyldestudstilling i Odense i forbindelse med Larsens 80årsdagblev der i 1948 afholdt endnu en i København. Eftersom Johannes Larsen holdt møde med Leo Swane og Eric Struckmann på Kunstmuseet (Statens Museum for Kunst), må man antage, at udstillingen fandt sted dér.</t>
+  </si>
+  <si>
+    <t>Brevet er i privateje</t>
+  </si>
+  <si>
+    <t>Johannes Larsen og hans søn har væretr rundt og hente billeder til udstillingen i København. Larsen har også været til sølvbryllup på Torbenfeldt og til frokost på Orelund samt til møde på Kunstmuseet. Udstillingen kommer til at omfatte billeder fra både Fyn og Jylland. Larsen vil tage til København og se den.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/edjy</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Lensgrevinde
+Chr. Knuth 
+Knuthenborg 
+Bandholm 
+[På kuvertens bagside:]
+Johannes Larsen
+Kjerteminde
+[I brevet:]
+Kjerteminde 21 Jan. 1948.
+Kære Grevinde.
+Jeg lovede vist at skrive i Gaar, men efter at have baaren ud og pakket Billeder der her og tre andre Steder i Byen maatte jeg køre med Flyttemanden til Rynkeby og derfra til Odense hvor vi skulde have Billeder fra Museet og 7 andre Steder. Ved Museet traf jeg Puf og Else der havde hentet Billeder i Assens og Faaborg og da jeg havde været med et Par Steder til overlod jeg Resten til Puf og Flyttemanden og gik hen til Elses Forældre. Vi kom først hjem ved 11 Tiden. Alle Vegne hvor vi kom fik den Besked at de havde Brev fra Struckmann at Billederne vilde blive hentede Onsdag, saa det var et Svineheld at vi fik dem alle. Og saa maatte jeg oven i Købet ringe rundt for at faa oplyst hvem der ejede 2 af de Billeder vi skulde have fat i. Det lykkedes og vi fik ogsaa Lov at laane dem. Det var et forfærdeligt Slæb og jeg var lige kommen hjem Mandag Aften efter at have været til Sølvbryllup paa Torbenfeldt til Kl. 2½ Mandag Morgen og til Frokost paa Orelund Mandag Middag. Dette Brev begynder altsaa bag fra. Jeg kom til Kjøbenhavn Torsdag Aften. Var til Møde i Kunstmuseet Fredag Morgen med Swane og Struckmann angaaende Udstillingen og de Billeder der skulde samles, det varede til 12½ saa spiste vi Frokost i Glaciecafeen og saa tilbage igen til Museet. Lørdag var jeg til Frokost hos Johannes V. og Søndag rejste jeg altsaa til Torbenfeldt o.s.v. Nu sidder jeg her og skriver mens Puf og Else er i Biografen. Jeg havde ellers tænkt at den Udstilling skulde have bestaaet af Billeder fra Sjælland, men blev nedstemt, der kommer baade fra Fyn og Jylland. Den aabner den 31 ds. og var til 23 Februar og jeg tænker at jeg rejser over og ser den en Uges Tid hen i Februar. Jeg skulde have malet et Par Billeder jeg fik Bestilling paa i Jylland det ene til en Fødselsdag 24/1, men det naar jeg altsaa ikke. Mange Hilsner 
+Din hengivne
+Johannes Larsen.</t>
   </si>
   <si>
     <t>1914-1</t>
   </si>
   <si>
     <t>Grethe Jungstedt
 Ellen  Sawyer</t>
   </si>
   <si>
     <t>Johannes Nicolaus Brønsted
 Louise Brønsted</t>
   </si>
   <si>
     <t>Laurentius Allerup
 Grethe Bichel
 Peter Bichel
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Peter Oluf Brønsted
 - Gjerulff
 Bodild Holstein
 Grethe Jungstedt
 Alhed Larsen
 Leo Swane
@@ -369,60 +736,51 @@
 Nu er Ellen hjemme igen til kulde, klaverelever og akkompagnement i biografen. Hun øver til musik til et rovmord i en film. 
 Grethe Jungstedt skriver tak for bogen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/egcw</t>
   </si>
   <si>
     <t>[Skrevet med sort blæk:] Kære lille søde Lugge og store søde Magister! 
 [Skrevet med blyant:] 1913?
 [Med blæk:] Det er ikke af Pligt at jeg sætter mig til at skrive til til ["til" overstreget] jer, - tværtimod, - for efter som jeg fik på Hovedet fordi jeg mente Skriveswane ikke skrev, - nej Sludder, - skulde have skrevet, - så kan jeg forstå, at det er vist egentlig lidt gammeldags, filisteragtigt sådan at lade høre fra sig når man er rejst. - Det er måske ikke filisteragtigt at gøre det - heller ikke ikke at gøre det - men at mene at mene ["at mene" overstreget] at skulle gøre det, som man dog ikke gør. Det minder mig om et Skriftsted af Paulus - af Brevet til de Korinthier og ["og" indsat over linjen] - som jeg forøvrigt ikke kan huske.
 Paulus skrev jo altså til sine Venner, når han havde besøgt dem - både de Romere og Korinther og hvad de hed allesammen. Paulus er altså af min Mening. At vi (jeg og Paulus) er gammeldags vil jeg ikke afdisputere jer - men det andet!!!! Men et Spøg et andet til Side. Kære lille Lugge og Magi Aldrig aldrig i mine Levedage har jeg moret mig så godt. Det er Sandheden jeg siger. Paulus var ikke mere sikker på sit end jeg er på, at jeg ikke mindes nogensinde at have tilbragt en mere fuldtud harmonisk Uge. Den indeholdt alt, hvad jeg gærne vil have og den var så mangeartet, så man ellers, - og hvad vi end skriver - om det var Ture eller Mørkninger el. Besøg eller Gilder eller "Hjørner" med Lugge el. Theater, - så var det fuldkomment i sit Slags. Og de to Gilder!! Jeg kipper endnu når jeg tænker på hvor det var morsomt. Det var af dem hvor Tid og Rum forsvinder. Det var en herlig Jul. Jeg morede mig så godt at jeg ikke var ked af at komme hjem. Det er man ikke når det har været fuldkomment. Det er ligesom Byrderne er lettere at slæbe på. - Det var også en god gradevis Måde at komme hjem på. - Det var jo nok lidt kedeligt at stå op Klk 7 1/2 efter Bodild Selskab, men det er nu bedre at sove kort end 
 [Skrevet med blyant øverst på arket:] 1913
 [Skrevet med blæk:] lidt længere når man dog ikke kan få sovet ud; - for på 2 Timer er Festrusen endnu ikke væk, - den var da i mig lige til jeg kom på Færgen. Det var egentlig en yndig Rejse hjem - jeg småsov og kunde i Halvsøvne høre alle jeres Stemmer tydeligt indtil Latterlighed gennem Rejsestøjen. Dis stod op og fulgte til Toget, det hjalp også mægtigt. I Odense var Timerne Slag i Slag og på Banegården stødte jeg på Be, Laurentius og Mor, som havde været i Odense. - Be var meget sjamsk, - havde været søsyg. I Bullerup kom Grethe til - Gr. Bichel fra Praksis. Hun var så glad ved at høre om alt det morsomme, men fortrød at de ikke havde været med De havde tænkt en lille Smule på at komme og overraske Bodild, men kunde ikke for Arbejde.
 Der var så yndigt hyggeligt i Rynkeby, - jeg kæftede op og fortalte til vi var møre allesammen og Peter måtte ligge på Sofa, og vi fik ikke læst Engelsk før den næste Dag. 
 Jeg blev til To-toget for at få sovet ud, - Gud hvor jeg sov.
 Nu er man i fuld Gang i Ga ["Ga" overstreget] igen og man kan vel sige:
 Sic transit gloria mundi. Nu er Julen helt forbi. Jeg øver mig i mine nye Gavotter, render til Elever og Biograf og fryser. Gud hvor vi fryser. Mon det er ligeså koldt hos jer. 6_⁰_ Kulde og knagende Blæst. I Guder hvor vi frøs sidste Nat. - Mine sidder og øver sig på en Mozart Sonate og sender 1000 Hilsner til jer. Sender I ikke Tøsen et Kort til d. 16_de_ da er hun 14 Aar. 
 Magister, jeg er så glad ved det lille Billede jeg tiggede af dig. Hvor er det smukt i Tonen. Magister, jeg Idiot har endnu 2 af the American Journals. -
 Nu skal jeg i Biografen, - det er let denne Gang - kun Elskovsscener og Heste, samt ["samt" indsat over linjen] et tamt Dødsfald. Jeg er ved at indøve en vældig fiks èn til Rovmord. - Hils Gjerulf Masser af Gange - Tak dem fordi de er så søde. Kys og knus Else fra mig også de store og hils Peter fra hans Pige. 
 [Indsat øverst på næstsidste side; på hovedet:] 1000 Hilsner og Tak fra jeres
 Elle
 [Indsat øverst s. 1; anden skrift end Ellens:]
 Kære T. Lugge og Magisteren! Tak skal I ha', fordi I morede mig Elle ["mig" overstreget; "Elle" indsat over linjen] saa godt! Jeg er forfærdelig glad for Afrika Bogen. Den er ug + Glædeligt Nytaar Jeg er 14 Aar nu. Er det ikke meget</t>
   </si>
   <si>
-    <t> 1. mar. 1914</t>
-[...4 lines deleted...]
-  <si>
     <t>1914-09-09</t>
-  </si>
-[...1 lines deleted...]
-    <t>Louise Brønsted</t>
   </si>
   <si>
     <t>Tornehave Birkerød St.</t>
   </si>
   <si>
     <t>Bodild Branner
 Thora  Branner
 Sophie Breum
 Johannes Nicolaus Brønsted
 Alfred Goldschmidt
 Poul Henningsen
 Christian  Houmark
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Marie Larsen
 Ellen  Sawyer
 - Svendsen, Fru
 Christine Swane
 Lars Swane
 Sigurd  Swane
 Hempel Syberg
@@ -468,76 +826,76 @@
 S[ulæseligt]salt
 Sodavand
 Brænde
 Petroleum
 brun Sæbe
 Amar.
 sort Skosværte
 Zeha
 3 [ulæseligt ord]
 Øl[ulæseligt]
 1 Kg Havregryn
 Bager Kogesprit
 Helga Sild Sild
 Tomater
 [Håndskrevet med blyant i brevet:] Sept. 1914
 [Håndskrevet i brevet med blæk; Laura Warbergs skrift:]
 Tirsdag Aften
 Kære lille Muk!
 Dit brillante Brev til Alhed er gaaet rundt til andre, og vi var meget glade over at Du var saa tilfreds med Din Ferie; vi var det i lige Maade paa Dine Vegne. Det er storartet for en Husmoder at kunne slippe en lille Tid for Pligter til højre og venstre. Vi var jo ogsaa allesammen meget glade ved Eder; jeg tænker tidt paa vor hyggelige The- eller Kaffe Sammenkomster her. nære ["nære" indsat over ordet "Sammenkomster"] Nu i Aften kom Pakken til Elle; hun maatte strax efter afsted til Rynkeby, Grethe og jeg delikaterede os øjeblikkelig med hver en Pære. Elle bliver i R. i Nat, tager til Odense i Morgen, bliver der_den Nat og skal med Thora til Baunehøj paa Torsdag. Hun har nu begyndt sin Musik-Undervisning har 3 Elever ad Rynkeby til, og 4 Mandag med Johanne, der er _ulige glad over at have Følgeskab især til Vinter, naaer hun kører og kommer hjem Kl. 10 om Aftenen; endnu cycler de. Elle er lidt bange for den Branche, hun der er slaaet ind paa, og det er skam ogsaa dristigt og vældig godt gjort, dersom hun virkelig kan sætte det igennem. Det er 5 Kr. mdl. for hver; med de Elever i Engelsk, hun nu har, tjener hun omkring 80 Kr. mdl; deraf vil Elle kunne lægge Penge op! Nu boer hun igen her, men er væk 4 Dage om Ugen; vi savner hende, men Grethe og jeg har det jo heldigvis udmærket sammen. Bibbe fik for ca. 14 Dage Angina og saa flyttede Swanere over til Alhed. Fru S. har endnu Smerter og ingen veed; naar hun skal op, kommer nok ret strax efter hertil og skal ligge at begynde med. Alhed er ikke ret stolt af Udgiften til alt det og stakkels rare Swane! Det er en streng Tid for ham! Han er mageløs til at passe det Barn. 
 Henningsen rejste forrige Tirsdag i Bil til Nyborg. Alhed Elle, Grete, Drengene med; en Ring punkterede i Nyborg, de kom for sent til Færgen, han ventede paa den næste og maatte med Bumletog. - I Søndags var der Underholdning paa Hotellet til Fordel for Soldaterne; Christine vældig i Ilden; først en Sonate med Muk - saa akkompagnerede hun Fru Svensen, tilsidst en Trio med Muk og Organisten, dejligt, stor Applaus og de maatte spille Prestoen dacapo; ind mellem daarlig Oplæsning af Houmark, god d_o_ af Sofie Breum; Salen fuld. - Johanne og Agraren havde spist til Aften her med Thora og lille Bodild, som var her hele Dagen; tog Frokost her, Middag hos Agrarens, Visit til Kaffe hos Alhed; det faldt rigtig godt ud, Du veed de har været lidt Urolige imellem fordi de ikke besøger hinanden! Jeg havde været i Odense et Par Dage før, min eneste Udflugt lige fra i Marts. Syberg var forkølet, mulig som Følge deraf; irriterende tyskvenlig; jeg turde for min egen Skyld ikke disputere med ham, men det kogte i mig. Forresten tænkte jeg, det kunde komme af hans tyske Afstamning og Thora indrømmede, han selv havde slaaet paa den Streng. Og jeg havde endda tænkt at faae en god Passiar om Krigen! Paa Fredag kommer Bodild herned alene til Puttes Fødselsdag. - Johanne har det bedre nu, er da i Reglen kun daarlg om Morgenen. Sidst i Ugen skal de tærske; gid de høje Kornpriser vil holde sig, til han faaer solgt. Nu gaaer Erik igen daglig i Skole hos mig, det kniber med A.B.C.en i andet er han flink interesseret. - Det er rigtignok en Begivenhed for Eder, at Madien skal boe i Kbh! Der vil Telefonen komme til at spille en stor Rolle! Og hvilke herlige Søndage det saa bliver for Eder. Ja kunde Du være heldig med en ny Pige til Nvbr! Vi har vidunderligt Vejr, sommervarmt i Dag; men dog for køligt om Aftenen til at spise ude. Nu er - ja hvad hedder det, "Sylden" paa Huset tjæret og det ser meget kønt ud; ligeledes Portene i Muren; Laagen er sat i nu er omtrent alt færdigt. Anna B. var meget begejstret for alting her, ogsaa for Las's Domæne. Vi var bedt der Lørdag til en meget fin Soupér; hun var imponeret af Haven og alt der ogsaa; hun vilde rejse Onsdag, den sidste Dag der var direkte Forbindelse med Kbh.-Toget, Chr. var ogsaa i Odense - saa gik alligevel Toget for Næsen af dem, de var midt paa Perronen! Saa maatte hun gaae 3 1/2 Time i Odense. Statsbanerne generer sig ikke! Godt Astrid tog Bil til Nyborg! Jeg har faaet et udmærket Brev fra hende; Alfred er saa flink, snakker med hende!! skrev pænt hertil og sendte rigelig Penge. Jeg er lykkelig over det! Nu Farvel lille Muk! Jeg har det godt for Tiden. Kærlige Hilsener til Eder alle! Bedstemor.</t>
   </si>
   <si>
     <t>1914-12-31</t>
   </si>
   <si>
-    <t>Nelly -
-Grethe Bichel
+    <t>Grethe Bichel
 Peter Bichel
 Esther Dahlerup
 Ludvig Dahlerup
 - Dahlerup, Fru
 Johanne Giersing
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Vilhelm Larsen
 Christine  Mackie
 Elisabeth Mackie
 Ellen  Sawyer
 Marie Schou
 Christine Swane
 Sigurd  Swane
 Anna Louise Syberg
 Clara Syberg
 Franz Syberg
 Fritz Syberg
 Lars Syberg
+Nelly Tailor
 Andreas Warberg
 Minna Warberg
 Torkild Warberg
 Erik Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Laura Warberg bor i et hus i Kerteminde. Alhed og Johannes Larsen har fået det opført til hende.
 Christine Swane og hendes søn er midlertidigt flyttet fra Sigurd swane, og de bor hos Alhed og Johannes Larsen.
 Det vides ikke, hvem Tanterne er. Oftest var det Marie Larsen og Christine Swane, der blev kaldt sådan.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3739</t>
   </si>
   <si>
     <t>Laura Warberg har haft syv damer til middag.
 Sigurd Swane er nu rejst. Christine Swane kan ikke bestemme sig til, om hun skal blive i Kerteminde eller ej. Hun bliver nok en tid mere hos Alhed og Johannes Larsen, men man har overvejet at flytte hende til Adolf/Agraren og Johanne Larsen eller til Vilhelm/Klaks Larsen. Hun opfører sig urimeligt og har desuden hjertebanken, som hun nu får medicin for.
 Man splejser i familien til en gave til Grethe.
 Laura Warberg bestiller forsatsvinduer.
 Hele Syberg-familien har været til middag og Alhed og Johannes Larsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PPvC</t>
   </si>
   <si>
@@ -587,413 +945,130 @@
   </si>
   <si>
     <t>Laura Warberg giver kun julegaver til Kerteminderne og så lidt godter til børnene. 
 Grethe og Frida har gjort hele huset rent. Astrid/Dis, som er syg, har været glad for assistance.
 Grethe Bichel har været på besøg. Hun og manden bygger hus, og det bliver dyrt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BLy7</t>
   </si>
   <si>
     <t>[Skrevet med blyant:]1918 
 [Med blæk:]
 Kerteminde d: 21/12-18
 Kære lille Muk!
 Hvor jeg dog skal være glad, dersom virkelig alle de andre slipper for Sygdomme! næsten ubegribeligt! Dis er nok sløj endnu, sagde Alhed i Aftes: Jeg kan som sædvanlig ikke overkomme andre Julegaver end til Kerteminderne, men lidt Godter til Børnene. Alle faaer for 3 Kr. af Onkel Syberg; jeg har besørget det. Tak for Indbydelsen lille Muk, men ingen af os har Mod paa en Vinterrejse. Grethe har været mageløs til at hjælpe Frida alle disse Dage og de har virkelig naaet at faae alt gjort; Kone til Rengøringen i hele Huset. Dis har vist virkelig nydt Din flinke Assistent i denne Sygdom! Og saa kun mange gode Ønsker om en glædelig Jul, med Masser af kærlige Hilsener til Eder allesammen 
 fra Bedstemor. 
 [Med anden skrift:]
 Glædelig Jul.
 Mange Hilsener fra Grethe i Rynkeby – dette er vores Julehilsen – 
 Grethe.
 [Laura Warbergs skrift:]
 I Aftes havde vi et lille hyggeligt Besøg af Grethe; hun spiste her og cyclede hjem. De er næsten færdige med Byggeriet, men der er stor Bekymring over Udgifterne – 20,000 i Stedet for det Halve!
 Saa lidt Konfekt maa dog faaes i st for Pengene.</t>
   </si>
   <si>
-    <t>Alhed Marie Brønsted</t>
-[...35 lines deleted...]
-  <si>
     <t>Ellen Brønsted</t>
-  </si>
-[...1 lines deleted...]
-    <t>Møllebakken 14, 5300 Kerteminde, Danmark</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/GKus</t>
   </si>
   <si>
     <t>Kære Bes!
 Puf har slaaet Fuglene op. Du kan spørge Onkel Las om dem, der mangler.
 Hilsen fra Lomme.
 Plover – Brakfuglefamilien
 golden plover }
 yellow -- } Brakfugl, Hjejle
 green -- }
 snipe – Bekassin
 black grouse – Urhøne
 white (or willow) grouse – Dalrype
 to grouse – at skyde Ryper
 grousing – Rypejagt
 grouse moor – Rypefelt.
 grass-plover – 
 elur[ulæseligt]uch
 men jeg synes jeg maatte skrive det. 
 Lysse er hjemme for Tiden som Invalid. Han har faaet en Harvetand i Hælen. Saaret var dybt og han har faaet Indsprøjtning mod Stivkrampe. Nu ligger han paa Divan eller humper rundt paa eet Ben. Lille efterlignede ham i Dag i Køkkenet. Det saa aldeles kostelig ud. Lysse siger alle gør Nar af ham.Lille altsaa, Kyllingerne, du har daarlige Ben og Peder Hund. Vi spiller ogsaa meget Bridge, nu han er hjemme. 
 Bedstemoder har hjulpet mig saa meget i den sidste Tid. Med at pille Kaal og med at vadske op. I Gaar gav hun Wienerbrød til Kaffen. Havekonsulenten og Peter Klokker var her. Puf kom paa Motorcykel med Klokker. Man ser kun et flygtigt Glimt af ham, af og til. Fridaturen og Rynkebyturen var vellykkede. Det bliver vist for vidtløftigt et Brev, hvis jeg fortæller udførligt om dem. Da Tante B Elle og jeg cyklede hjem fra Rynkeby (en Maaneskinsnat) hørte jeg Nattergalen for første Gang. Det begyndte saa smaat at trække op til Torden, og da jeg vaagnede Kl. 5, ved at Puf kom hjem fra Motorcykelturen, buldrede det ordentlig løs. Der brændte et Hus i Viby. 
 Tak de smaa for Brevene. Jeg haaber snart at høre, hvordan Bes’s Examen er forløbet.
 Kys til dig og Far.
 Lomme. 
 Jeg løb bagved Vognen fra Hverringe Strand og hjem. Hesten løb stærk Trav, vi blev ogsaa dygtig forpustede. Tante Be var lige staaet op af Sengen af Forkølelse, da jeg kom og har det stadig ikke saa godt. Tante Junge skal ud af Sygehuset paa Onsdag og til Glorup . [ulæseligt] er fortvivlet over [ulæseligt] hun bager hele Tiden, men den bagte forsvinder straks paa en [ulæseligt] Maade. Nu er hendes Knæ bedre og hun haaber hun kan løbe paa Skøjter i Dag.Skriv snart om alle. Hilsen fra Bes. Hvordan har Mudi det? Og I andre?</t>
   </si>
   <si>
-    <t>1924-03-24</t>
-[...61 lines deleted...]
-  <si>
     <t>1924-06-26</t>
   </si>
   <si>
     <t>Jenle, Jenlevej 6, Breum, 7870 Roslev</t>
   </si>
   <si>
     <t>Johan Sebastian Bach
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 - Hartvig
 Julius Hviid
 Georg Händel
 Grethe Jungstedt
 Andreas Larsen
 Johan Larsen
 Christine  Mackie
 Harald Meyer
 Ellen Muus
 Leo Møller
 Ellen  Sawyer
 Niels Svendsel
 Kristian Taaning</t>
   </si>
   <si>
     <t>Johannes Larsen og Achton Friis er på sejlads med Rylen for at gøre forarbejde til bogværket De Danskes Øer.
 Det omtalte, medfølgende brev findes ikke blandt Larsen-familiens breve på Det Kongelige Bibliotek. 
 Det er uvist, hvem Friip er.
 Hvilken Peter, der tales om, er uklart.</t>
   </si>
   <si>
     <t>Alhed Larsen har travlt med rengøring og håndværkere i huset, for Magisterens (Brønsted-familien) kommer lørdag. Hun har solgt to af Larsens billeder.
 Alhed Larsen har lyst til at købe et stueorgel. Hun kan møblere om, så der bliver plads til det. 
 Kan Johannes Larsen og Achton Friis ikke mødes med Thøger Larsen på Jenle?
 Er Larsen glad for Svendsel?</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/lc6q</t>
   </si>
   <si>
     <t>Kæreste Lavsi!
 Tak for Brevet i dag. Alt staar godt til her, men jeg har morderlig travlt med at lægge sidste Haand paa Hovedrengøring. Thaaning har kalket i Køkkenet og Leo Møller gaar og maler, der bliver nydeligt, men det er et farligt Rod og alt skal være færdig til Lørdag Aften, naar Magisterens kommer, de har ringet sig ind her, jeg har sagt, jeg kan ikke have dem gratis. Direktør Hartvig har været her i Dag. Han tog Rørspurven og Gøgen 800 Kr. han sender mig 125 Kr. og jeg slog ligesaa meget af, det var da meget pænt. Medfølgende Brev kom i dag. Jeg har egentlig mægtig Lyst til det Orgel, Elle og Chr. siger, at det kan jeg meget godt spille paa, det skal jo gaa saa langsomt og der er meget smuk Musik – Bach, Händel o.s.v, der egner sig dertil. Jeg har tænkt mig det kunde staa i min Stue hvor Divanen staar og saa kunde den – Divanen – komme paa Lysses Værelse ind til Elle flytter, saa kunde den staa i det. Skulde jeg ikke faa Chr. til at gaa op og prøve det og se paa det, og bliver vi kede af det kunde vi jo altid sælge det. Tal med Friis og ["og" overstreget] om det, han forstaar sig jo paa Instrumenter, og lad mig vide hvad Du mener om det. Gamle var et lille Svip hjemme i Aftes. Ellen Muus der er paa Besøg i Rynkeby kom om Efterm. Peter og Grethe hentede hende om Aftenen. – Naar I er saa tidlig paa Tur, træffer i Vel ikke Thøger Larsen, det bliver ham en Skuffelse, han var meget optaget af at skulle træffe jer, siger Elle. Kan I ikke arrangere med ham at han møder jer i Jenle, der kommer han meget! Harald var her et Svip i Gaar, jeg skulde hilse fra ham, ligesaa fra Ellen Muus og Direktør Hartvig. Chr. og jeg var til Aften hos Julibuses i Forgaars. Hvormange Gange skal jeg spørge for Fanden om I er glade ved Svendsel??
 Hils dem begge.
 Masser af Hilsner
 Din A.
 Torsdag</t>
   </si>
   <si>
-    <t>1924-12-03</t>
-[...178 lines deleted...]
-  <si>
     <t>1929-10-06</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Peter Oluf Brønsted
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Bøgerne og det andet gods, der skulle transporteres, stammede formodentlig fra den auktion, der blev holdt på Louise Brønsted og Ellen Sawyers barndomshjem, Erikshaab, i foråret 1929. Ved denne lejlighed fik Louises søn, Peter/Peder lov til at få nogle lov-bøger, som lå på loftet. Auktionen blev afholdt efter Otto Emil Paludans død. Han overtog godsforvalterstillingen og boligen efter Albrecht Warberg. Paludan var ugift og barnløs. Auktionen er omtalt i flere breve. 
 Det vides ikke, hvem den unge kone, skolens tysklærer, Sybil og Fru Nielsen var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3808</t>
   </si>
   <si>
     <t>Bøgerne og det andet gods er leveret. Hvad synes Peter Brønsted om bøgerne?
 Den unge kone vil gerne sy for Louise Brønsted. Hun kan også hjælpe ved selskaber.
 Ellen/Bes Brønsted er vist ved at blive rask.
 Ellen Sawyer har været til middag hos Johanne/Junge og Adolf/Agraren/Beser Larsen. Johanne er så taknemmelig for Adolfs hjælp i huset, men den er ubetydelig. Johanne knokler med både musikundervisning og husarbejde.</t>
@@ -1051,97 +1126,50 @@
 Ellen håber, at verset bliver brugt på Thøger Larsens mindesmærke.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/fsgQ</t>
   </si>
   <si>
     <t>8/10 - 30
 Kæreste Lugge.
 Tak for dine to Breve! Hvor er det kedeligt med Hannah. Både for hende, det lille Skind - men sandelig ogsaa for dig, som nu står Pige-løs. Jeg ringede straks til Fru Nielsen, Klaras Mor, - men selvfølgelig, - det var for sent. Der er to Søstre, og de havde faaet Plads Det vilde vist have passet helt godt, - særlig den ældste. Jeg har nu mine Garn ude, - men det er jo en vanskelig Opgave, for man kender jo ikke deres Kvalificationer, - selv om de søger Plads. Der er nu en lille tyk en, som hedder Erna og er Søster til Frk. Andersen, som var hos Las's. Hun siges at søge Plads i Odense. Hun har tjent hos Dyrlæge Voss's i Rynkeby, og der vilde de gærne have fæstet hende til Kokkepige - men hun har ellers ikke særlig lært at lave Mad. - I Aften hos Junge skal jeg ringe og spørge lidt ud om hende, - men inden vi naar at faa forhandlet om hende er hun vel fæstet ud. Jeg ved jo heller ikke, om hun vil til Kbh. Frk. Erna Andersen Flødstrup Søgyde pr. Ullerslev. Du kunde jo godt skrive til hende, hvis du mener. Nu er jeg borte Lørdag, Søndag og Mandag. Saa har jeg hørt om et Par andre Muligheder: en Søster til Friskolelæreren i Kissendrup - pr. Ullerslev. Men hun er saa ung. - Jeg skal nok forhøre videre, skønt jeg føler det som et tungt Ansvar. Kan du ikke sætte dig i Forb. med Husholdningsskolen, - dèr kommer jo alle de pænere Piger før el. senere.
 Hvor er det trist med Mornine. Junge vil skrive til Ove Rode. Men mens Græsset gror o.s.v. Hun er så lidt driftig. Jeg snakkede i Sommer så meget om, at hun skulde
 2)
 lægge sig efter Hjemmebageri. Der behøver ikke at være andre Driftsomkostninger end et godt Komfur og nogle Plader. Det siger Fru Thomsen (tidligere Rygaard). Hun stod jo pludselig ved Mandens Død fuldstændig paa bar Bund efter at have levet Godsejerliv i mange Aar. Hun klarer sig fint i Odense og siger at der tjenes godt. Hun begyndte kun med Bekendte. Men jeg tvivler nu paa, at Mornine kan faa noget til at gaa, af Mangel paa Driftighed, samt Menneskeskyhed. Hvor er det trist. Der er vel ikke en Stiftelse? Det lyder saa jammerligt, - men til syvende og sidst er det jo Mornines Ideal: at være ene og sidde og læse, - og det kunde jo godt gøres saadan et Sted. Eilschovske Boliger Odense? Forhør saa smaat i al Diskretion om hendes Stemning for det. Chancerne for Elever i Odense er jo ligesaa gode (el. slette) som i Kbn. og saa boede hun dog husfrit og hendes Hjælp fra Dede og Las forslog bedre. Hvor det ligner M. at ville være Rengøringskone! Saa kan vi selv se!! Men det værste er alligevel Putte. Nu er hun jo i et Bageri. - Hvad Søren vilde hun derovre. Jeg troede det var for at pumpe Billy, - men det lader det jo ikke til. - 
 Du skrev ikke om dit Helbred, lille Lugge. Hvordan gaar det??? S.u. - 
 I Øjeblikket har jeg kun fornøjelige at berette om mig selv. - Saadan gaar det jo op og ned i Verden, og jeg synes man skal med Taknemmelighed tage det gode, man faar udleveret, - ellers kan man da heller ikke fortjene det. Det gode er, at jeg faar saa uhyre glade Breve fra Mine. Mod Forventning er dette blevet den herligste Rejse, hun nogensinde har gjort. De er nu i Paris igen, efter 
 3)
 at have kørt til Revièraen, - nydt Hvilen dèr en Tid, - kørt en meget interessant Tur paa flere Dage rundt i Sydfrankrig - Marseilles o.s.v. Hun er begejstret over alt hvad de ser - jeg har aldrig faaet saa glade Breve fra hende. - Lille har det glimrende. Margareta skriver at hun spiser bedst af alle Børnene. Hun vil nok have fortræffeligt af denne Vinter paa Landet sammen med andre Børn. De lever saa udmærket dèr, og der bliver lavet særlig Mad til Børnene, - saa de faar det saa godt, som det kan faas. Hun er sød og glad skriver Margareta. Jeg hører en Gang om Uge fra hende.
 Her er vi jo ved at gaa i Vinterhi, - saadan da! Det bestaar bl.a. i at jeg jævnligt trækker i Oljetøjet og Stormbrillerne. Mit lille Hus har aldrig været saa hyggeligt som nu. Jeg har spenderet dobbelte Vinduer til "Kontoret" og Soveværelset og du kan tro, det luner. Og saa har jeg lavet det saa yndigt i mit Soveværelse. Min Seng er blevet noget saa "smart". Jeg fik Snedkeren til at lave et Brædt [tegning] over Sengen der er slået et Bændel paa og Omhæng, - omtrent som Tante Visse havde. Det ser saa nydeligt ud. Jeg tog mine Sommergardiner herfra, - hvide med blå Border. Derinde hænger Billeder af Lille og Grethe Missen nyder det og tilbringer sin Dag - og Nat med at sove dèr. [Tegning] Saa fik jeg ham ogsaa til at lave en stor Plade til min lille Servante og har pæne Omhæg dèr ogsaa og en fin Glashylde over. Jeg har altsaa kostet lidt paa Huset, - men det kan 
 4)
 jeg ogsaa fordi jeg lever saa billigt. Jeg har ført nøjagtigt Regnskab paa min Mad siden jeg kom hjem. Jeg har brugt 20 Kr. paa 4 Uger og haft Kaffefremmede èn Gang og alle Agrarens til fin Aften i Søndags, - men da fik vi rigtignok ogsaa en Hane og Tomater og Æbler, Salat foræret paa Landet. Min Middag - jeg spiser hjemme 6 Dage om Ugen til Middag - er Kærnemælk med en Skefuld Syltetøj i samt lidt Grøntsager, som jeg hidtil har haft fra Haven, Bønner Purrer og Celeri. Paalæg har jeg kun Ost. Med min Konstitution behøver man ikke at spise sine Penge op. -
 Jeg spiller utrolig meget Kort i denne Tid, - som Regel 5 Aftner om Ugen - L'hombre el. Bridge. Jeg synes det hjælper godt paa min Bridge. - Om Søndagen er jeg gærne hos Junge til Bridge om Aftenen. Hun har det helt godt efter Omstændighederne Omtr. en 40 Timer om Ugen Elever. Agraren og Manse morer sig med Jagt. De skyder en Del, men Junge siger, det er dyr Mad p. Gr. af alle de dyre Patroner, som hun jo maa betale. Deres store Lejlighed staar tom, - det er derfor det kniber saadan for hende. Tinge er hjemme, - han arbejder hos Puf, - men søger Plads til Nov. Han er sød og venlig. 
 Las har jeg kun lige set. -
 Har I hørt, at Mogens's Konfirmation blev udsat en Uge, fordi han blev saa forfærdelig syg af en "Forgiftning". De var angst for ham. Nu skal vi derop paa Lørdag, Søndag og Mandag.
 Bare det Vers kunde komme igennem til Thøgers Mindesmærke. Det er da saa smukt og udtrykker egentlig hele hans Livsfornemmelse i en mærkelig koncentreret Form, - hans Glæde over Livet, - hans stadige Tanke
 [Teksten fortsætter på sidste side i venstre margen; lodret:] paa Døden - og den vide Horisont. Hvor var han et herligt Menneske. Det er en Rigdom at have [øverst på sidste side; på hovedet:] kendt ham og have hjulpet ham. Jeg betaler det gærne med det svidende Savn som han efterlod. - 
 [Indsat på næstsidste side i venstre margen; lodret:] Nu Farvel for denne Gang, lille Lugge. Held og Lykke med det, - med Pigerne, mener jeg. Jeg synes du skulde skrive til Erna for at forhøre. I så Fald, lad mig vide, - jeg kan se Familjen paa Tirsdag. -</t>
-  </si>
-[...45 lines deleted...]
-Johannes Larsen.</t>
   </si>
   <si>
     <t>1949-03-12</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Hareskov</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Ena -
 Harriet Afzelius
 Axel Beck
 Henrik Bichel
 Peter Bichel
 Otto  Fischer
 Johannes Hohlenberg
 Alhed Larsen
@@ -1306,59 +1334,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OpLx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OJcBdZEP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VblHkYJy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JIKLC0ja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGAN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zpYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/egcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J3evjCE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BLy7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0NxK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GKus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EMLe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PhqV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lc6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GhGl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NQUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/glJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JBhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/edjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/dGAN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PhqV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0NxK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JBhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GhGl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OpLx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NQUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/glJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J3evjCE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VblHkYJy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JIKLC0ja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OJcBdZEP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zpYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EMLe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y4cV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/edjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/egcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BLy7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GKus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lc6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M27"/>
+  <dimension ref="A1:M28"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1400,1216 +1428,1264 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G2" s="5" t="s">
+      <c r="G2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H2" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="H2" s="5" t="s">
+      <c r="I2" s="5"/>
+      <c r="J2" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="I2" s="5" t="s">
+      <c r="K2" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J2" s="5" t="s">
+      <c r="L2" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="K2" s="5" t="s">
+      <c r="M2" s="5" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E3" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="F3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G3" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="E3" s="5" t="s">
+      <c r="H3" s="5" t="s">
         <v>27</v>
-      </c>
-[...11 lines deleted...]
-        <v>28</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K3" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="K3" s="5" t="s">
+      <c r="L3" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="L3" s="6" t="s">
+      <c r="M3" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="M3" s="5" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="4">
-      <c r="A4" s="5" t="s">
-        <v>33</v>
+      <c r="A4" s="5" t="n">
+        <v>1924</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="E4" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="F4" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G4" s="5" t="s">
+      <c r="L4" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="H4" s="5" t="s">
+      <c r="M4" s="5" t="s">
         <v>36</v>
-      </c>
-[...13 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="J5" s="5" t="s">
         <v>42</v>
-      </c>
-[...32 lines deleted...]
-        </is>
       </c>
       <c r="K5" s="5" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="5"/>
+      <c r="M5" s="5" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>15</v>
-[...30 lines deleted...]
-        </is>
+        <v>47</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>53</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="M6" s="5"/>
+        <v>55</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>15</v>
-[...9 lines deleted...]
-        </is>
+        <v>58</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H7" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H7" s="5" t="s">
+        <v>61</v>
       </c>
       <c r="I7" s="5"/>
-      <c r="J7" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J7" s="5" t="s">
+        <v>62</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="M7" s="5"/>
+        <v>64</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>65</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G8" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G8" s="5" t="s">
+        <v>68</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="I8" s="5"/>
+        <v>69</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>70</v>
+      </c>
       <c r="J8" s="5" t="s">
-        <v>53</v>
+        <v>71</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>76</v>
+      </c>
+      <c r="E9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G9" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G9" s="5" t="s">
+        <v>77</v>
       </c>
       <c r="H9" s="5" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>65</v>
+        <v>81</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>66</v>
+        <v>82</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>69</v>
-[...4 lines deleted...]
-        </is>
+        <v>84</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>25</v>
       </c>
       <c r="F10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G10" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G10" s="5" t="s">
+        <v>85</v>
       </c>
       <c r="H10" s="5" t="s">
-        <v>70</v>
+        <v>86</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>71</v>
+        <v>87</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>75</v>
+        <v>91</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>76</v>
+        <v>92</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I11" s="5"/>
       <c r="J11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="6" t="s">
-        <v>77</v>
+        <v>94</v>
       </c>
       <c r="M11" s="5"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>78</v>
+        <v>95</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>34</v>
-[...7 lines deleted...]
-        </is>
+        <v>25</v>
+      </c>
+      <c r="F12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>96</v>
       </c>
       <c r="H12" s="5" t="s">
-        <v>81</v>
+        <v>97</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>82</v>
+        <v>98</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>84</v>
+        <v>99</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>87</v>
+        <v>102</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>26</v>
-[...8 lines deleted...]
-        <v>80</v>
+        <v>67</v>
+      </c>
+      <c r="D13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H13" s="5" t="s">
-[...6 lines deleted...]
-        <v>90</v>
+      <c r="H13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K13" s="5" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="M13" s="5"/>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>94</v>
+        <v>105</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>67</v>
+      </c>
+      <c r="D14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H14" s="5" t="s">
-[...6 lines deleted...]
-        <v>98</v>
+      <c r="H14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K14" s="5" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="M14" s="5"/>
     </row>
     <row r="15">
-      <c r="A15" s="5" t="n">
-        <v>1924</v>
+      <c r="A15" s="5" t="s">
+        <v>107</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>102</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>67</v>
+      </c>
+      <c r="D15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G15" s="5" t="s">
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K15" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="H15" s="5" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="L15" s="6" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="M15" s="5" t="s">
         <v>108</v>
       </c>
+      <c r="M15" s="5"/>
     </row>
     <row r="16">
-      <c r="A16" s="5" t="n">
-        <v>1924</v>
+      <c r="A16" s="5" t="s">
+        <v>109</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>34</v>
+        <v>112</v>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G16" s="5" t="s">
-[...7 lines deleted...]
-      <c r="I16" s="5"/>
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>114</v>
+      </c>
       <c r="J16" s="5" t="s">
-        <v>105</v>
-[...4 lines deleted...]
-        </is>
+        <v>115</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>116</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>102</v>
+        <v>23</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G17" s="5" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="H17" s="5" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>105</v>
+        <v>28</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>102</v>
+        <v>47</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>24</v>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G18" s="5" t="s">
-        <v>120</v>
+      <c r="G18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H18" s="5" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="I18" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>128</v>
+      </c>
       <c r="J18" s="5" t="s">
-        <v>105</v>
+        <v>129</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>15</v>
-[...12 lines deleted...]
-        <v>126</v>
+        <v>134</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="G19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H19" s="5" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>20</v>
+        <v>138</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>129</v>
+        <v>139</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-        <v>134</v>
+        <v>144</v>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H20" s="5" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>143</v>
-[...12 lines deleted...]
-        <v>144</v>
+        <v>24</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="G21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H21" s="5" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>138</v>
+        <v>155</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>151</v>
+        <v>24</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-      <c r="G22" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F22" s="5" t="s">
         <v>152</v>
       </c>
+      <c r="G22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="H22" s="5" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>161</v>
+        <v>25</v>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="5" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="5" t="s">
-        <v>168</v>
+      <c r="A24" s="5" t="n">
+        <v>1924</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>133</v>
+        <v>23</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-        </is>
+        <v>174</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>25</v>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G24" s="5" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="G24" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="H24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I24" s="5"/>
       <c r="J24" s="5" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>28</v>
+      </c>
+      <c r="K24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L24" s="6" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>133</v>
+        <v>48</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G25" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G25" s="5" t="s">
+        <v>178</v>
       </c>
       <c r="H25" s="5" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="J25" s="5" t="s">
-        <v>178</v>
+        <v>71</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>184</v>
+        <v>24</v>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="s">
         <v>185</v>
       </c>
       <c r="I26" s="5" t="s">
         <v>186</v>
       </c>
       <c r="J26" s="5" t="s">
         <v>187</v>
       </c>
       <c r="K26" s="5" t="s">
         <v>188</v>
       </c>
       <c r="L26" s="6" t="s">
         <v>189</v>
       </c>
       <c r="M26" s="5" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
         <v>191</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H27" s="5" t="s">
         <v>192</v>
       </c>
-      <c r="D27" s="5" t="s">
+      <c r="I27" s="5" t="s">
         <v>193</v>
       </c>
-      <c r="E27" s="5" t="s">
+      <c r="J27" s="5" t="s">
         <v>194</v>
       </c>
-      <c r="F27" s="5" t="s">
+      <c r="K27" s="5" t="s">
         <v>195</v>
       </c>
-      <c r="G27" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H27" s="5" t="s">
+      <c r="L27" s="6" t="s">
         <v>196</v>
       </c>
-      <c r="I27" s="5" t="s">
+      <c r="M27" s="5" t="s">
         <v>197</v>
       </c>
-      <c r="J27" s="5" t="s">
+    </row>
+    <row r="28">
+      <c r="A28" s="5" t="s">
         <v>198</v>
       </c>
-      <c r="K27" s="5" t="s">
+      <c r="B28" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="5" t="s">
         <v>199</v>
       </c>
-      <c r="L27" s="6" t="s">
+      <c r="D28" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="M27" s="5" t="s">
+      <c r="E28" s="5" t="s">
         <v>201</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="G28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="K28" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="L28" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="M28" s="5" t="s">
+        <v>208</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
+    <hyperlink ref="M28" r:id="rId33"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>