--- v2 (2026-08-19)
+++ v3 (2026-10-13)
@@ -3,184 +3,95 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="532" uniqueCount="377" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="89" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>1889-08-16</t>
+    <t>1893-08-17</t>
   </si>
   <si>
     <t>Brev</t>
-  </si>
-[...87 lines deleted...]
-    <t>1893-08-17</t>
   </si>
   <si>
     <t>Laura Warberg</t>
   </si>
   <si>
     <t>Christine  Mackie</t>
   </si>
   <si>
     <t>Valdemarsgade 30 København</t>
   </si>
   <si>
     <t>Ellen Agnete Amstrup
 Louise Amstrup
 Thorvald Balslev
 Hans Christian Caspersen
 Johanne Caspersen
 Niels Elgaard Amstrup
 Malin   Holmström-Ingers
 Karen Jørgensen
 Johanne Christine Larsen
 Hans Lorentzen
 Karen Lorentzen
 Otto Emil  Paludan
 Ellen  Sawyer
 Adelheyde Syberg
@@ -199,210 +110,105 @@
   </si>
   <si>
     <t>Der er mange gæster på Erikshaab: Paludan, Vesterdal, Amstrup med lille Agnete og Syberg-familien. Alhed har leget med Agnete en time på græsset.
 Karen Jørgensen og Thorvald Balslev har også været på besøg, og Caspersen kom cyklende.
 Warberg-pigerne er inviteret til Tarup, og de har derfor haft travlt med at ordne deres kjoler. 
 Man har lavet ribssaft og syltet stikkelsbær.
 Laura Warberg vil sende Christine lidt penge, så hun kan invitere sin far på the i København. Hun vil også selv komme på besøg og medbringe madvarer. Der er lavvande i pengekassen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/O65z</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
 Frøken Chr. Warberg
 Valdemarsgade N_o_ 30 -
 København V.
 [I brevet:]
 Kjæreste Basse!
 Du længes vel meget efter et Brev herfra, men vi har ikke havt Tid at skrive. Det er mageløst i denne Sommer, som det gaaer i en Kjøre med Selskabelighed. I Mandags kom Paludan med første Tog, havde Brev med til Junge, at han vidste ikke rigtig, om han kom den Dag eller ej, hun havde været med Far hos Lassens paa Dallund og var kommen hjem med sidste Tog, alle fra Tarup havde været med nede at hilse paa dem - altsaa Junge var ikke oppe før 9, sad og læste Brevet, da hun hører ham selv tale i Gaarden, han var cyclet hjemmefra 7 og var her 9. Her blev jo Glæde allevegne. En Time senere [ulæseligt ord] Westerdal, var kommen med samme Tog som Pal, men gik feil et Par Gange. Han var her hele Dagen, var meget livlig og vi synes udmærket om ham. Han takkede saa forfærdelig meget og jeg troer han befandt sig rigtig vel. Far bad ham komme igjen. Samme Dag var jo Wisse med lille Agnete og Minis. Vi var alle til Middag paa Gjelskov om Søndagen og derfra en lille Tur paa Ølstedg. for at bede W. endelig tage Nete med, vi lovede, ikke at tumle saa meget med hende. Hun var henrivende gik rundt og passede sig selv, laa en hel Time paa Græsplænen og tumlede med Alhed. Amstrup kom efter dem. Karen Jørgensen til The; de fulgte westerdal paa Vej og Karen førte Konversationen og fortalte dem en rædsom Masse Vrøvl, saa Alhed og Junge paa en Gang brast i Latter. Næste Dag fik de saa uhyrlig travlt med at vaske og sye paa alt deres Tøj, vi opdagede at de ingen Kjoler havde i Orden til at tage til Tarup med hvorhen de blev bedt alle sidst i denne Uge saaledes Junge og Elle idag, Alhed ..., Molle og [ulæseligt ord] paa Lørdag, hvorfor saa spredt veed vi ikke. De skal have en Skovtur til Langesø paa Fredag, [ulæseligt ord] skal med. Igaar Middags kom den anden Sypige og nu syer de begge paa Kraft, Junges lyse spættede fik vi halet frem, sprættet op vasket strøget igaar med alt det andet, nu kjøber hun blaat Tøj idag og saa bliver den rigtiggod. Jeg kan ikke hjælpe da jeg maa strikke paa Fars Sokker, han rejser paa Søndag. Tirsdag kom saa Fr. Lensgreves, vi var saa trætte at vi grinede ved at tænke paa, vi skulde til at snakke med en ny. Saa kom Far fra Odense med Brev fra Thorvald, som var cyclet herfra om Morgenen Kl. 7. Der skulde gjøres om paa Rejsen dertil, Dede var Kl. 7 i Højrup med Brev og Kl. 8 1/2 maatte Junge og Be styrte ned med et til grulig meget Vrøvl, saa vi var næsten tossede deraf. Paa Mandag skal de alle til Lassens. Igaar vi saa paa Elle undt. som er træt og ikke rigtig rask, paa Søbygd. der var slet ingen unge inde, L[ulæseligt ord] var gaaet sin Vej!! Da vi sad ude paa Bænken kommer der en cyclende - Caspersen! han havde været her, blev derovre om Natten, og vilde afsted idag med første Tog. Løjerlig Snegl med sine Besøg! Saa ser vi Johanne gaaende hernede fra Skoven, Loria og hans Brev! der blev stor Glæde paa begge Sider, men vilde ikke lade sig overtale til at blive, de fulgte ham lidt. Vi har ikke før igaar kunnet faa Tid at sylte Ribssaft, der var tilsidst næsten ingen. Igaar fik vi ogsaa de næsten overmodne Stikkelsbær plukket. Men nu kommer der en rolig Tid, naar Far rejser. Elle vilde fotografere flittig igaar, ... bliver god, lille Nete ogsaa, men intet er helt færdigt. Vi har desværre slet intet at sende Dig, men paa Søndag skal jeg sende en Pakke i Fars Kuffert, som Du kan tage ud om Aftenen, Du følger ham vel til Hotellet?
 Saa skal jeg ned med hvert Brev en Gang om Ugen sende lidt, saa Du kan have Far til The naar han vil. -
 Jeg veed endnu ikke, om jeg kommer derind senere, men jeg tror nok, jeg faaer Lyst til at være hos Dig en halv Snes Dage og selv tage Fedevarer med, saa det kun koster Fornøjelse og Middag. Jeg kan jo altid skrive til Far derom, jeg troer nok det kniber med Penge for ham, saa jeg vil ikke tale om noget nu inden han rejser.
 Kjærlig Hilsen fra Mor -
 Nu kom Johanne og bliver til imorgen tidlig.</t>
   </si>
   <si>
-    <t>1894-02-08</t>
-[...2 lines deleted...]
-    <t>Brevkort</t>
+    <t>1895-11-18</t>
   </si>
   <si>
     <t>Alhed Larsen</t>
-  </si>
-[...103 lines deleted...]
-    <t>1895-11-18</t>
   </si>
   <si>
     <t>Johannes Larsen</t>
   </si>
   <si>
     <t>Erikshaab</t>
   </si>
   <si>
     <t>Odense
 Søbysøgaard</t>
   </si>
   <si>
     <t>Swanza -
 Trine Johans
 Johanne Christine Larsen
 Karl Madsen
 Otto Emil  Paludan
 Laura Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Alhed skriver om en bortlodning til fordel for "Kunstneren": I november 1895 satte Karl Madsen og Wilhelm Hansen en indsamling af malerier i gang med henblik på at sælge dem og skænke Anna og Fritz Syberg pengene. Ægteparret havde det meget svært økonomisk. Blandt giverne af billeder var Kristian Zahrtmann, Th. Philipsen, L.A. Ring, Joakim Skovgaard, Viggo Johansen, Michael Ancher, Bindesbøll, Julius Paulsen, Johannes Larsen og Peter Hansen. Projektet blev en tid holdt hemmeligt for Syberg-parret. Det indbragte omkring 1500 kroner, og parret kunne leve af beløbet i to-tre år. Se Erland Porsmose: Fritz Syberg. Kunsten, naturen, kærligheden. Gyldendal 2012
 Den bog af Karl Madsen, som Johannes Larsen har lånt Alhed kan være Hollandsk Malerkunst (1891), Studier fra Sverige (1892) eller Johan Thomas Lundbye (1895). Madsens bog Japansk Malerkunst, 1885, havde Alhed allerede fået i tiden på porcelænsfabrikken. 
 Søbysøgaard er en herregård på Fyn. Den var i 1895 ejet af Frederik Herman Christian de Falsen Baron Zythen-Adeler. I 1933 blev Søbysøgaard omdannet til fængsel. 
 "Pallam" er Fuldmægtig Paludan. Adis: Astrid Warberg-Goldschmidt.</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Johannes Larsen har sendt Alhed bøger.
 Der er igangsat en bortlodning til fordel for "Kunstneren" (Fritz Syberg). 
 Alhed ligger syg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/P7PO</t>
   </si>
   <si>
     <t>Erikshaab – 18/11 – 95
 Kære Las! Vil De hilse ”Swanza”
 Det var rigtignok forfærdelig pænt af Dem at skrive til mig, jeg fik Deres Brev i dag og jeg blev saa glad ved det. Og Tak fordi De vil laane mig Deres smaa Billedbøger og Karl Madsens Bog, som jeg ikke kender; ja Tak, det vilde jeg rigtignok blive frygtelig glad ved. Jeg skal nok passe godt paa dem og sende dem snart tilbage. Nu tror de naturligvis, at det alene er for Bøgernes Skyld jeg skriver saa snart – meget før Deres Fødselsdag! Det var da ellers godt, at jeg ikke lovede at skrive, om jeg saa kom op den Søndag, det kom jeg nemlig ikke; for tænk Dem den samme Dag, som De havde været her, blev jeg meget daarlig om Aftenen, og fra den Dag af begyndte jeg først rigtig at blive syg. – Men nu er jeg for Resten fuldstændig rask, alligevel skal jeg ligge over 8 Dage endnu, da Doktoren har faaet den fixe Idé, at jeg ikke maa komme op, før jeg har ligget i 7 Uger. 
 - Nej, hvor det dog glædede mig, som de skriver om Bortlodningen til Fordel for Kunstneren. Tænk hvor de bliver glade dernede, og hvor det er udmærket for dem, bare de nu snart kunde faa det at vide. – Men hør nu Las, hvor skrækkeligt jeg har baaren mig ad! Jeg er kommen til at fortælle Johanne det. Hun vilde saa gærne læse Deres Brev, og saa gav jeg hende det, uden at tænke paa Hemmeligheden. Hun kom jo med Spydigheder over min Discretion, og jeg gav hende strax nogle Klø som Forskud paa dem, hun skal faa, hvis hun siger det til flere. Hun er sikker nok, men det gør jo ikke min Synd bedre; Nu kan de da selv se, jeg er upaalidelig. – Det var dog vældig hurtig gaaet den Aften til Kjerteminde; Johanne og jeg vaagede det meste af den Nat, og Kl. 12 talte vi om, at De vist ikke var naaet hjem endnu. Det var et fælt Vejr. – Hvor jeg misunder dem, at De gaar paa Andetræk hver Aften – al den dejlig friske Luft! Uha Las hvor er det dog unaturligt og ækelt at ligge indespærret i 7 Uger og glo paa en grøn Væg. – Men hvis de tror, de faar mig til at være ”Reconvalecent”, naar jeg kommer op, saa tager de Fejl. (Jeg mener ikke Dem, men dem, nemlig Doktoren og hele min Familie med Mor i Spidsen). - - Nej Las, jeg husker ikke, at jeg benyttede Ordet ”Interesse”, da de sidst var hernede, og jeg kan heller ikke huske, hvad vi talte om, lige før De gik ned at spise. Men hvis jeg har forstaaet dem rigtig, saa mener de at ”Interesse” er et fælt lunkent ”Mellemord”, saa forbeholdent, at det næsten ingenting betyder. Og hvis De mener det, saa er jeg forfærdelig enig med Dem. Men De maa alligevel finde dem i, Las, tit at høre mig bruge det Ord, det passer saa godt i min Mund, at jeg ikke kan undgaa det. Ved alt, hvad jeg faar noget at gøre med i dette Liv, kommer jo akkurat saa vidt som til ”Interessen”, og saa ikke et Skridt videre. Det er kedeligt, - og mer til, - men det er jo gjort, det er mig selv, det gaar ud over. – Nu vil jeg skænke mig et Glas Rhinskvin (Brannerberger) som jeg har staaende i en lang indbydende Flaske ved min Seng. – Pause! – Skaal Las! Det er godt, jeg har dem at skaale til og skrive til, jeg er ellers alene hjemme; Pigerne ere i Odense og alle de andre paa Søbysøgaard. Saa her her er kun Pallam, der tilser mig hver anden Time og ”Trine” henne fra Hersted der giver mig Mad. – For lidt siden raabte Trine herop: ”Paludan! har De Ølkruset oppe paa Kontoret?” Men ”Paludan” frasagde sig det paa det bestemteste. - - Skaal nu drak jeg igen! det er en dejlig Vin, og jeg maa heldigvis ikke faa anden Slags. Hør Las kan de huske en Gang, vi drak Rhinskvin? Det var en Langfredag, vi havde været i Skoven en hel Del og saa tabte enten De eller Kunstneren et Væddemaal bestaaende af Postejer og Rhinskvin. Og kan De huske vi spærrede Gaden, da vi gik hjem og indfangede Byens skikkelige Barylere. Det var naturligvis P. mest. Den tovlige P., skal han nu ud og drukne i en Kano. Jeg ved for Resten ikke bestemt hvordan en Kano ser ud. Kan der være flere end en ombord? Kan man komme til at sejle i den til Sommer? – Det er dog forfærdeligt saa langt, det Brev bliver, men nu skal jeg ogsaa snart slutte. Det er sandt, jeg skylder Dem vist for Resten ogsaa Svar paa det Brev, jeg fik fra Dem i Italien, saa det er da kun et Ark for hvert af deres. - - Jeg skal nok hilse min Familie og sige Tak for de Gange, De var her i Sommer; som De beder om, men det er vel ikke Meningen, at vi skal betragte Deres sidste Besøg som et uigenkaldeligt Afskedsbesøg; med andre Ord, hvornaar mon vi ser Dem igen? – Men det er jo godt, De er flittig, lad mig se, De laver mange ligesaa kønne Akvareller, som dem, jeg saa i Sommer. – Det er vist et grimt kedeligt Brev, og saa tilmed saa sent at læse, fordi det er med Blyant. – Jeg glæder mig meget til Bøgerne! Tak fordi De vil sende mig dem! Farvel Las! Mange Hilsner fra Deres hengivne
 Alhed Warberg
 Adis sender Hilsen
 Mange Hilsner fra Johanne</t>
   </si>
   <si>
     <t>1896-09-16</t>
+  </si>
+  <si>
+    <t>Albrecht  Warberg</t>
   </si>
   <si>
     <t>Ellen Agnete Amstrup
 Louise Amstrup
 Wilhelmine Berg
 Johanne Christine Brandstrup
 Julie Brandt
 Thora  Branner
 Louise Brønsted
 Johanne Caspersen
 Niels Elgaard Amstrup
 Hanne Langkilde
 Alhed Larsen
 Christine  Mackie
 Otto Emil  Paludan
 - Rottbøll, Fru
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
 Fanny Schaffalitzky de Muckadell
 Adelheyde Syberg
 Hempel Syberg
 Nicoline  von Sperling
 Andreas Warberg</t>
   </si>
   <si>
@@ -413,226 +219,50 @@
 Det vides ikke, hvem Heinrich og Anna var. Warberg-familien kendte flere, der hed sådan. 
 Familien kendte også mange, der hed Caspersen, og det er uklart hvem af dem, der skulle tilbydes Wilhelmine Berg/Tante Mis' pensionat. 
 Hvem, der er blevet forlovet, kan ikke afgøres. 
 Det er vanskeligt at læse navnet på den person, som Albrecht Warberg skal hilse.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0223</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7ySA</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Hr. 
 Godsforvalter cand jur. Warberg
 Gothersgade 129-4.
 København K.
 [Kuvertens bagside:]
 Poststempel
 [I brevet:]
 Onsdag d:16de
 Kæreste Abba!
 Jeg har været gaaende med Alhed i Højrup og nu har jeg kun 3 Kuverter at skrive i; Elle havde jeg tiltænkt Brev ogsaa, men hun maa saa vente til Alhed kommer paa Fredag Aften Kl. 8. Som den Unge glæder sig! Jeg misunder Eder den Fornøjelse det vil blive at vise hende København første Gang. Brandt skrev i Gaar, at hun glæder sig til at have hende, hun faar saa lidt Proviant og Lagner med derind. I Aftes havde vi Gjelskovs til The vi fik dejlige Rødspætter fra Faaborg og da en Kylling med daarligt Ben havde maattet lade Livet, havde vi Mad, som Syberg maatte spise. Paa 2½ Time fik Alhed alt lavet og stegt og saa kom Doktoren, som vilde besøge Syberg, herned ogsaa. De var i meget godt Humør alle sammen, gl. ”Der” rejser paa Fredag til Søholm. I Dag er Syberg og Thora kørt lige til Faaborg med Vogn alene to, han skulde i Retten om den Lærling. Nu har Syberg det meget bedre og ser ogsaa raskere ud, end de første Dage, siger ogsaa selv, at han befinder sig bedre her, spiser og sover bedre end i Karlsbad. Han lader høre fra sig, naar han har faaet Hestene. Frøken Sperling kom hjem i Mandags for at lægge sig til Sengs for en Forkølelse, men vil rejse igen paa Lørdag om mulig. Paludan var der i Gaar. Skovhegnet har han endnu ikke hørt om, mener det bliver først sidst i Maaneden. Gid du kunde blive lidt længere dernede nu da Klokken rigtig tager paa at hjælpe. Greven er i Dag rejst til Holsten at begrave en Broder til Grevinden, der er død uden nogen Sygdom, at de vidste noget om ial Fald. I Lørdags blev Fru Brand begravet i Søby. Bedstemor og jeg kørte derover i Landaueren, der var meget faa Mennesker, Fru Langkilde Oluffa Brandt fra Odense og nogle Niecer af gamle Præst samt et ungt Par, der fulgte med Heinrich og Anna og en ung Kone, en halv Snes Gaardmænd med Koner, - det var alt, jo Amstrups naturligvis. Marie havde Krands og jeg Blomster med til Mimmis Grav paa Tilbagevejen. Pastor Wittrup holdt en lille men ganske net Tale, hans Kone og Datter var der ogsaa. Jeg havde faaet Brev fra Anna om Dødsfaldet, hun var meget bedrøvet. Fru B. var kun syg 2 Dage af Lungebetændelse, gamle Præst kan ikke rigtig fatte, at hun er borte. – Det er dog rigtig elendigt med den Forlovelse derinde hos Eder! Jeg vil da haabe, at Mis først tilbyder Caspersen Pensionatet, hvis hun vil afhænde det. C. havde jo sagt til Hanne da Mis fik det at det kunde de have brugt. Du skal ellers se, at Forlovelsen gaar overstyr igen. – I Søndags var vi alle paa Gjelskov til Chokolade Kl. 3 og til Aften. Vi manglede kun lille Pelle i de 8, der sad sammen ved Bordet. Syberg var uhyre snaksom, fortalte en Del om sin Rejse. Vi har alle faaet Brocher, Elle skal ogsaa have en sendt, han var saa glad ved hendes Brev og Portræt; Dede skal have en Naal. Christine var saa rask denne Gang Muk og Dede blev af Syberg kørt til Højrup Kl. 9, de skulde have gaaet ellers; Chr. cyklede næste Morgen til Sollerup og Alhed fulgte hende for med det samme at høre hos Skovfogeden, om vi maa plukke Brombær. Jeg haaber snart at høre fra Moder, hun var noget ængstelig tilmode over den Forlovelse, bliver vel heller ikke glad ved at faa den paa nært Hold. Du er vel fornøjet med mine Breve. Du forbauser mig ved at skrive ”pluselig” – og ”Brennenelle” – er det maaske moderne Skrivemaade? Vil Du hilse gamle Soldris, det er da morsomt, at Du er gode Venner med Pensionær. Ja, men Farvel søde Ven! Hils min Pelle og ellers hvem Du vil.
 Kærlig Hilsen fra Din 
 Smaa.</t>
-  </si>
-[...174 lines deleted...]
-Stor Hast</t>
   </si>
   <si>
     <t>1901-10-17 - 1902-11</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Brune -
 Fritz -
 Ellen Agnete Amstrup
 Louise Amstrup
 - Auge
 Laurits Nicolai Balslev
 Wilhelmine Berg
 Tycho Brahe
 Harriet Brahm
 Peter Georg Emil Brahm
 Johannes Brahms
 Carl Brandstrup
 Emil Brandstrup
 Julie Brandt
@@ -689,420 +319,50 @@
 Kirstine -, pige i huset hos Hempel Syberg
 - Poulsen, løjtnant
 Ellen  Sawyer
 Lili Scheel
 Karl Schou
 Marie Schou
 Robert Schumann
 - Stürup
 Elly Svarrer
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
-    <t>1903-04-16</t>
-[...131 lines deleted...]
-Om Aftenen tog vi hjem – og som sagt i et rædsomt Vejr. Jeg skal først stiv som en Pind nede i Salonen med en Pude i Nakken. Efter en halv Times Forløb måtte jeg styrte ind i Toiletrummet – puha – en kvælende Hede – samt – over Vandfadene – for mig brækkende Damer. Jeg formelig fløj tilbage – forbi Damerne i Salonen – der smilte mat – op ad Trappen – ud – i samme Øjeblik var jeg spil–rask – forblev Resten af Tiden i Sundhed på Dækket – men i vild Orkan og Hundekulde. 
---- Nu må jeg slutte for i Dag – Alfred skal af Sted – har været hjemme til Middag. – Tænk, det var vist Eastmans Fødselsdag den 3die April – jeg husker det først i Dag. Hils dem begge og lille Grete!
-Selv hilses Du kraftigt fra Alfred og hans Kone.
-[...234 lines deleted...]
-  <si>
     <t>26. jul. 1921</t>
   </si>
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de fynske øer.
 Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/vYqpD6Vn</t>
   </si>
   <si>
     <t>20. aug. 1921</t>
   </si>
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de Sydfynske øer.
 Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/3sWAs20P</t>
   </si>
   <si>
     <t>1921-08-22</t>
   </si>
   <si>
     <t>Søby</t>
   </si>
@@ -1172,1470 +432,151 @@
     <t>Achton Friis og Johannes Larsen m.fl. sejlede med skibet Rylen rundt til mange øer som forberedelse til bogværket De Danskes Øer.
 For korte senge: Johannes Larsen var en høj mand. 
 Haven på Møllebakken blev udvidet flere gange og forsynet med mange damme. Johannes Larsen havde mange forskellige dyr såsom ænder, gæs, svaner, oddere og omkring 1920 også en sæl. På side 183 i Erland Porsmoses bog Johannes Larsen ses et foto af denne sæl. 
 Kilde: Porsmose, Erland: Johannes Larsen. Menneske, kunstner og naturoplever. Gyldendal, 1999.</t>
   </si>
   <si>
     <t>Johannes Larsen laver tegninger på Strynø, hvor han bor hos en kone, hvis mand er ude at sejle.
 Han returnerer til Ærø og ser nu frem til at komme hjem til Kerteminde.
 Det er dejligt, at det går godt med sælen. Larsen og co har besøgt Tom-Petersen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hGE8</t>
   </si>
   <si>
     <t>[Fortrykt:]
 Søby Hotel
 Telef. Nr. 6 SØBY, den 19
 [Alt undtagen "19" er overstreget]
 [Håndskrevet:]
 Strynø 27 Aug 21
 Kæreste Alhed!
 Tak for Brevet som jeg fik ligefør vi i Forgaars cyklede fra Ærøskjøbing til Marstal. Fra Marstal tog vi med Damper herover. Vi havde faaet at vide at vi kunde bo paa et Afholdshotel her, men det viste sig at være nedlagt, og det saa ud til at vi maatte leje en Motorbaad til Rudkjøbing for at overnatte. Vi fik dog indlogeret os hos en Kone hvis Mand sejlede som Hovmester, og har det helt godt, med god Mad men for korte Senge. Jeg fik tegnet 3 Tegninger i Gaar, men i Dag er Vejret ikke til at arbejde ude i. Friis sidder og tegner Sønnen her i Huset og i Eftermiddag tager vi tilbage til Marstal, vi har dog stadig vore Værelser i Ærøskjøbing, og hvis Vejret er nogenlunde til den Tid cykler vi maaske dertil i Aften der er kun en 5 Fjerdingsvej mellem de 2 Byer. Jeg har ikke faaet lavet særligt meget siden jeg kom herover da vi har beskæftiget os med den Del af Øen nord for Byerne, hvor Afstandene er saa store at der er gaaet uforholdsmæssig lang Tid til Cykling. Det glædede mig at høre at det gaar godt med Sælhunden, det er en god Ide at fodre den i en Balje. Vi var hos Toms i Mandags eller Tirsdags Aften, jeg skal hilse fra dem. Mange kærlige Hilsner. Jeg glæder mig til at komme hjem, nu er der jo ikke mange Dage til. Hils Puf og Lysse. Det er morsomt at høre at det gaar Dig saa godt med dit Maleri.
 Din JL.</t>
   </si>
   <si>
-    <t>1923-06-06</t>
-[...35 lines deleted...]
-  <si>
     <t>1924-03-05</t>
   </si>
   <si>
     <t>Andreas Larsen</t>
   </si>
   <si>
     <t>5792 Aarslev</t>
   </si>
   <si>
     <t>- Bisgaard
 Alhed Marie Brønsted
 Johan Larsen
 Johanne  Larsen
 Johannes Larsen
 Vilhelm Larsen
 Harald Meyer
 Jørgen Müller
 Fru Nielsen
 Ellen  Sawyer
 Vilhelm Woll</t>
   </si>
   <si>
     <t>Andreas Larsen er i gartnerlære i Stige ved Odense.
 Harald Meyer (se denne) blev arresteret i forbindelse med Sparekassens krak.
 Det har ikke været muligt at finde ud af, hvem der blev begravet. Hvem hhv. Hanne og Axel er, kan heller ikke afgøres, da Larsen-familien kendte mange af de navne.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Man har fejret Ellen Sawyers fødselsdag (Tante Elle). 
 Alhed Larsen har besøgt Harald Meyer i arresten i Kerteminde med en gymnastikbog. Det var meget ubehageligt, og Meyer så nervøs og elendig ud. Han blev glad for bogen.
 Alhed og Johannes larsen har været til en stor begravelse, hvor en Hanne var meget ulykkelig. Toget var forsinket, så de tog en lillebil hjem. Chaufføren hed Bisgaard, men de kaldte ham hele dagen Andersen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RsnD</t>
   </si>
   <si>
     <t>Min go’e gamle Ven!
 Jeg tænker saa meget paa Dig, hvordan det gaar Dig i din nye Stilling, og jeg savner Dig saa ganske forfærdeligt. Jeg tænker Du gerne vil høre lidt om, hvordan det gaar her. Her er ikke sket noget særlig, alt gaar i sin vante Gænge. Baser er saa flink og gaar aabenbart og hygger sig. Han er meget hjælpsom med alt var misfornøjet over at jeg selv rendte ned i Aftes til 9 Toget med et Brev til Din Far. I Dag har vi fejret Tante Elles Fødselsdag, der først er i Morgen. Fru Nielsen var her til Middag, Oxefilet med Rødvin og Appelsiner. Senere kom Nielsens og alle Agrarens var her til Chokolade. – I Søndags kom Lysse og Forvalteren til [ordet ”til” overstreget] med 2 ½ Toget. Jeg inviterede dem til en Sjus paa Hotellet, da jeg gærne vilde ned og sige Farvel til Harald, der jo skulde begynde at sidde om Mandagen. Han vilde have været op at sige Farvel til mig. Han syntes udmærket om Forslaget med Gymnastikbog og vilde gaa op næste Dag og hente I P Müller. Jeg sagde samme Besked om den, men desværre havde hun ikke kunnet finde den. Dagen efter, altsaa i Gaar gik jeg ned med dem paa Politikontoret, Voll lovede at give ham den, men jeg bad om jeg ikke nok maatte give ham den selv, jeg vilde saa gærne hilse paa ham. Jeg havde spurgt Harald om jeg maatte besøge ham, og han havde svaret, at jeg kunde vist nok faa Lov af Voll. Efter nogen Nølen fik jeg det ogsaa. Men det var nu pinligt. Han sidder højt oppe, først ad Trappen og tilsidst ad en Slags Stige, og saa det at Døren er laaset udefra, det virkede meget mere uhyggeligt end jeg havde forestillet mig det. 2 [Sidetal] Det er en lille, bitte Celle med en Træstol og et lille Bord, Sovebrixen er krampet op paa Væggen om Dagen. Jeg var lige ved at græde, da jeg saa ham sidde der, og jeg syntes han selv saa meget nervøs og elendig ud. Men han var glad ved Bogen og det er jo godt at I.P. har skreven saa meget udenoms Sludder, det er da en Slags Lekture. Desværre skulde G[ulæseligt] staa og glo i Døren, jeg maa se at fedte lidt for ham, at det mulig kan blive bedre næste Gang. Jeg fortalte ham at Voll havde givet mig Lov at besøge ham igen om 10 Dage. Jeg hilste ham fra Dig. - - Vores Begravelsestur om Mandagen gik godt. Det viste sig at Toget (8 ½) var forsinket 1 Time. Vi bestemte os saa for at tage en Lillebil og jeg forhandlede i Telefonen med en Mand ved Navn Andersen, der lovede at møde ved Stationen hvor vi var kommen ned, Baser gik op og hentede Rejsetøj. Vi kom godt ud af det med ”Andersen”, der var en pæn ung Mand, men forbavsende ukendt med Vejene, skønt han han [det sidste ”han” overstreget] havde sagt i Telefonen, at han havde været i Nørre Søby. Da vi om Aftenen kørte ind her i Byen, spurgte han hvor han skulde køre hen. ”Naa De ved ikke hvor Kunstmaler Larsens bor?” ”Jo”. ”Naa men saa ved De maaske ikke, hvem De har kørt for? ”Næ, jeg hedder for resten ikke Andersen”!! – Naa, hvad hedder De da? ”Bisgaard” Det var Bisgaards Søn, men han havde pænt lydt Navnet Andersen hele Dagen! – Turen gik ellers godt, men Føret var grufuldt. Hanne var meget glad ved os – Elle, Johanne og mig – men ellers meget ulykkelig og forgrædt. Der var stor Begravelse, 34 til Middag efter Begravelsen. Suppe, Hønsekød, Fromage, Kransekage og Axel ved en Bridge med Lomme, Axel er en nydelig Fyr. Det var jo Fastelavnsmandag, saa de havde fri fra Middag. – Nu skal dette til Toget. 
 [Skrevet på side 1, øverst og på hovedet:]
 Hvordan har Du??
 1000 Hilsner min egen Dreng
 Din Mor
 5te Marts - 24</t>
   </si>
   <si>
-    <t> 4. aug. 1924</t>
-[...247 lines deleted...]
-  <si>
     <t>1928-11-12</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Louise Brønsted</t>
   </si>
   <si>
     <t>- Berner
 Julius Hviid
 Grethe Jungstedt
 Kurt Jungstedt
 Matilda Jungstedt
 Otto Knipschildt
 Adolph Larsen
 Andreas Larsen
 Johanne Christine Larsen
 Christine  Mackie
 Elisabeth Mackie
 Axel  Müller
 Fru Nielsen
 Otto Emil  Paludan
 Edith -, pige i huset på Møllebakken
 Johanne Stockmarr
 Albrecht  Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Efter Albrecht Warbergs død i 1902 overtog Otto Emil Paludan/Pallam Warbergs stilling som godsforvalter, og han boede på gården Erikshaab, hvor Warberg-børnene var vokset op. 
 Det vides ikke, hvem præsten, Dr., Frk. Horneman, Meisner, Hestrup, Chorowitz og Esbensen var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3831</t>
   </si>
   <si>
     <t>Ellen Sawyer har gjort huset rent. Hun, Johanne/Junge, Adolf/Agraren og Andreas/Puf Larsen har været til Mortensaften på Erikshaab. Paludan/Pallam var en god vært. Han har ikke haft flere anfald.
 Ellen skal bruge en skulderblomst, da hun skal til Hviids 60-års fødselsdag.
 Fru Berner har haft arrangeret en koncert. Ellen var meget begejstret for både sangeren og akkompagnatøren. Fru Nielsen og en anmelder fra Fyns Stiftstidende syntes ikke om koncerten. 
 Matilda/Lille Jungstedt sender dikterede breve til sin mormor.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/D266</t>
   </si>
   <si>
     <t>Mandag 12/11 - 28
 Kære søde Lugge!
 Jeg vilde have sendt Brev med Puf igaar men her var saa koldt om Form. at jeg ikke kunde sidde og skrive, - men nu ser jeg, at der er en Times Tid til jeg skal ud, - den skal du ha! Tak for dit Brev! Hvor dejligt, at du har det helt godt for det meste. Gid Juvelen maa blive ved at være ligesaa strålende! Gid - for det betyder jo meget. Jeg har det saa lutret idag, for jeg har trakteret mig selv med Edikke 3 Timer og vi har i Fællesskab "møvet hele Huset. Her var blevet saadan lidt bundbeskidt - jeg gider ikke rigtig gøre rent om Vinteren og skønt Skidtet ikke saadan ses med det blotte Øje, saa fornemmer man det alligevel, - og det er lifligt at faa det væk. - Puf har vel fortalt at vi var paa Erikshaab Mortensaften. Det var saadan en yndig Aften. Den elskede Pallam var saa sød og saa glad ved os og Vært hver Tomme, - han gik ligefrem og arbejdede med det, - nussede om med Cigarer og Likører og lægge i Kakkelovnen, - saa han var helt anstrængt af det. Men han sagde for Resten, at han havde det godt og ikke havde haft Anfald siden det, Dagen efter at vi havde været der. Men det ved du maaske ikke. Han fortalte os det, da vi var der med Dis og Axel. - Der var noget vist gammeldags over den Tur:, - køre 1 1/2 Time paa aaben Vogn, komme til Gaaren og køre igen i ordentlig Tid. Det kunde svare til en Tur til Søbysøgaard i gl. Dage. ["i gl. Dage" indsat over linjen] Men hvor er der stille paa Erikshaab. Man kan sidde og lytte og ligefrem fornemme Eko'et af de Lattersalver, Herrerne slog op i gl. Dage, - Far og Otto Kn. og Dr. Dis og Præsten og dem allesammen. Nu sidder vi og passer vor Mad og snakker jævnt og stille og forhører om Egnens Folks Sygdomme. - 
 Men det var en dejlig Aften alligevel. Og Junge var saa glad ved at være med og have "lille Agrar" med. - 
 Her foregaar ellers jævnt noget hele Tiden. Den 20. Nov. er det Dr. Hviids 60års Fødselsdag - stort Selskab paa Tornøe. Sig det til Mornine, - hvis jeg ikke naar at faa skrevet til hende. Puf skulde købe mig en smuk Skulderblomst, til min sorte Kniplingskjole. Giv ham en Smule Raad med det. Den skal være lysende og pragtfuld. Men [ulæseligt ord]?? Jeg er bedt meget ud og det kniber sommetider med at naa det, - og det er jo heller ikke lige sjov altid, - m e e n. - Sidste Uge var jeg meget optaget af Fru Berners Koncert her - du ved min Syngelærerinde. Fru Nielsen havde sagt, det kunde ikke nytte hun lavede Koncert uden Bal, for der kom ingen det blev et mægtigt Underskud. Det gjorde hun nu alligevel, - og der var smadderfuldt. Hun sang henrivende og Folk var henryktre. Til at acompagnere havde hun en Fru Meisner fra København, en Elev af Frk Stockmar. og (Søster til Fru Horneman) Hun er ikke nogen Distanceblænder og i det hele taget ikke meget "for et Syns Skyld", - men mægtig sød og meget beskeden. Hun acompagnerede nydeligt og spillede et Par Afdelinger. Folk bar meget begejstrede for hende, - undt. Kantor Hestrup som var sendt ned fra Fyens Stiftstidende for at anmelde - han kasserede det pure - samt Fru Nielsen, - hun sagde det var "rædselsfuldt." - Fru N. har ondt ved at anerkende andet end Fru Chorowitz og hendes Elever, - naa hun om det, - men det som irriterede Junge og mig var den hoverende, triumferende Maade hun kasserede det paa. Fru Nielsen med alle sine gode Egenskaber - er ikke det pure Guld altid. Jeg har senere hørt at Fru Chorowitz blev stærkt kritiseret i Kbh. da hun spillede til Esbensens Koncert, - maaske dette var en Slags Hævn. Du kender vel ikke noget til Fru Meisner? Jeg tror nu at Hestrups og Fru N. Kritik var forkert. Hendes Spil gjorde Indtryk, - det er sikkert - det er længe siden jeg har hørt noget som har bevæget mig saadan, - men derfor kan der jo godt være noget at indvende paa Teknik'en. Spørg Mornine om hun kender hende. - Lugge, jeg har ikke købt Cigarer endnu und. en Gang til Fremmede. Det er drøjt - men min Hoste er kureret og min Stemme er meget bedre. Jeg synger hos Fru Berner i denne Tid og øver mig meget. Det er saa morsomt.
 Gulle og Kurt skal en lille rask Tur til U.S. fra d. 24/11 til 17/12 med Kungsholmen. Der skal en Veninde af dem i Huset og være hos Lille og Hannah saa længe. Jeg faar tidt Breve fra Lille - dikteret af hende, - de er saa sjove. Det sidste begynder saadan: "Kära lilla Bessa! Och jag tycker jag har ondt i en Tand. Det är min höger tand" 
 [Indsat s. 1 i venstre margen; lodret:] Sig til Mudi at jeg savnede hende, da hun var rejst, - det søde Liv. hils dem alle fra Elle
 [Indsat s. 4 i venstre margen; lodret:] Junge har faaet mange nye Elever og tager nu lidt Hjælp af Edith Jeg har ogsaa faaet nye og er besat for Vinteren. - 
 [Indsat s. 4 øverst; på hovedet:] Naa, nu skal jeg ind og nettes og afsted. Jeg venter saa et lille Brev med Puf - Hils Puf!</t>
-  </si>
-[...1037 lines deleted...]
-En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -2712,59 +653,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/GpwX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O65z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CTeU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7PO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7ySA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ay6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lpjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FhmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/09Vc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKfQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZTPx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b99kBWn9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXBg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/egcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnrN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vYqpD6Vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3sWAs20P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VbcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sacWzjWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eWMa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RsnD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qvTz6ZyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dcei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gzom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IwBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lO1UI3kR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f5mH3mkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ut3S5emD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jUix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJJn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RtHB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5T3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MGKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MEut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IRXy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qk6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xblM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/O65z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7PO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7ySA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vYqpD6Vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3sWAs20P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VbcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sacWzjWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RsnD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M53"/>
+  <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -2796,2436 +737,556 @@
         <v>9</v>
       </c>
       <c r="K1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E2" s="5" t="s">
+      <c r="E2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="G2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H2" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G2" s="5" t="s">
+      <c r="I2" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H2" s="5" t="s">
+      <c r="J2" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="I2" s="5" t="s">
+      <c r="K2" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="J2" s="5" t="s">
+      <c r="L2" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="K2" s="5" t="s">
+      <c r="M2" s="5" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="F3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G3" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="E3" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F3" s="5" t="s">
+      <c r="H3" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="G3" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H3" s="5" t="s">
+      <c r="I3" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="I3" s="5" t="s">
+      <c r="J3" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="J3" s="5" t="s">
+      <c r="K3" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="K3" s="5" t="s">
+      <c r="L3" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="L3" s="6" t="s">
+      <c r="M3" s="5" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="E4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H4" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="I4" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="5" t="s">
+      <c r="J4" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="K4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L4" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="G4" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H4" s="5" t="s">
+      <c r="M4" s="5" t="s">
         <v>41</v>
-      </c>
-[...13 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>27</v>
-[...8 lines deleted...]
-        <v>50</v>
+        <v>44</v>
+      </c>
+      <c r="D5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
-        <v>51</v>
-[...8 lines deleted...]
-        <v>54</v>
+        <v>45</v>
+      </c>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L5" s="6" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="M5" s="5"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>26</v>
+      </c>
+      <c r="D6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G6" s="5" t="s">
-[...9 lines deleted...]
-        <v>63</v>
+      <c r="G6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K6" s="5" t="s">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="M6" s="5"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>26</v>
+      </c>
+      <c r="D7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H7" s="5" t="s">
-[...11 lines deleted...]
-        </is>
+      <c r="H7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>51</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="M7" s="5"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>73</v>
+        <v>53</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>74</v>
-[...7 lines deleted...]
-        </is>
+        <v>54</v>
+      </c>
+      <c r="F8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>55</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>77</v>
+        <v>57</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>78</v>
+        <v>31</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>79</v>
+        <v>58</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>80</v>
+        <v>59</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>81</v>
+        <v>60</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>27</v>
-[...8 lines deleted...]
-        <v>59</v>
+        <v>26</v>
+      </c>
+      <c r="D9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
-        <v>84</v>
+        <v>62</v>
       </c>
       <c r="I9" s="5"/>
-      <c r="J9" s="5" t="s">
-        <v>85</v>
+      <c r="J9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K9" s="5" t="s">
-        <v>86</v>
+        <v>51</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="M9" s="5"/>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>82</v>
+        <v>64</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>48</v>
-[...10 lines deleted...]
-        </is>
+        <v>25</v>
+      </c>
+      <c r="E10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>65</v>
       </c>
       <c r="H10" s="5" t="s">
-        <v>90</v>
+        <v>66</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>91</v>
+        <v>67</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>92</v>
+        <v>31</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>93</v>
+        <v>68</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>94</v>
+        <v>69</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>96</v>
+        <v>71</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>72</v>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G11" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G11" s="5" t="s">
+        <v>73</v>
       </c>
       <c r="H11" s="5" t="s">
-        <v>99</v>
+        <v>74</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>101</v>
+        <v>76</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>102</v>
+        <v>77</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>103</v>
+        <v>78</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>104</v>
+        <v>79</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>105</v>
+        <v>80</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>107</v>
-[...4 lines deleted...]
-        </is>
+        <v>81</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>82</v>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="s">
-        <v>108</v>
-[...10 lines deleted...]
-        </is>
+        <v>83</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>86</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>109</v>
-[...1865 lines deleted...]
-        <v>376</v>
+        <v>87</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
-    <hyperlink ref="M13" r:id="rId18"/>
-[...39 lines deleted...]
-    <hyperlink ref="M53" r:id="rId58"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>