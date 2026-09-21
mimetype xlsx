--- v0 (2026-04-29)
+++ v1 (2026-09-21)
@@ -202,51 +202,51 @@
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Bakkevej 8 Hareskov St.</t>
   </si>
   <si>
     <t>Julie Brandt
 Louise Brønsted
 Kurt Jungstedt
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Gudmund Larsen 
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Ellen  Sawyer
 Janna Schou
 Jørgen Schou
 Marie Schou
 Christine Swane
 Lars Swane
 Ane Talbot
 Andreas Warberg
 Minna Warberg
 Erik Warberg Larsen
 Mary Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Marie Schou/Syberg, som var mor til Jørgen/Buf Schou døde 1934. Derfor ordene om hendes manglende indflydelse på ham. 
 Mary, som hjalp til i huset hos Johanne C. og Adolph Larsen, blev en kort tid kæreste med Erik/Tinge, og de blev gift. Parret fik også et barn. Ægteskabet blev kun af kort varighed. Flere år senere blev Erik/Tinge gift med Grethe, f. Tinesen. 
 Den omtalte Alma er ikke oprettet med biografi. 
 Louisenlund på Skovvej i Kerteminde var frem til 1945 et lille spisested (Arkiv.dk).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0596</t>
   </si>
   <si>
     <t>Johanne/Junge har betændelse i skulderen og skal muligvis opereres.