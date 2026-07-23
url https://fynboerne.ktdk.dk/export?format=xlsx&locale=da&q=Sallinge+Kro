--- v0 (2026-06-08)
+++ v1 (2026-07-23)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="113" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="123" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -407,50 +407,104 @@
 Johan Larsen byggede i sommeren 1920 en båd.</t>
   </si>
   <si>
     <t>Privateje</t>
   </si>
   <si>
     <t>Alhed, Johannes Larsen og sønnen er cyklet til Erikshaab. De mødtes med Giersing-parret i Sallinge Kro. 
 Johannes Larsen maler. Alhed og Puf har været på Ølstedgaard. Desværre har man inviteret en præst og hans søster til underholdning, og de ser kedelige ud, men det er dejligt at se de gamle steder igen. 
 Andreas/Puf vil ud at sejle i sin båd. Han har lavet en masse æblemost.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8Wu4</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Hr. Johan Larsen
 Kostskolen
 Birkerød
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 Kære søde Ly!
 Tak for Dit lange Brev, som jeg fik i Dag her nede paa Erikshaab. Din Far, Puf og jeg cyklede i Forgaars, Mandg herned. Vi havde et henrivende Vejr men en lille Smule Modvind, saa det var lidt strængt, men ellers en dejlig Tur. Aftenen før havde Besse og Giersing og Onkel Baron været hos os til Aften sammen med Magnussens. Giersings skulde Dagen efter cykle til Svanninge over Odense og vi bestemte saa at mødes i Sallinge Kro. Da vi kom, sad de der og vi sludrede saa en Timestid. Desværre kunde de ikke huse os i Kroen saa vi maatte cykle videre til Højrup. Vi kom der Kl. 7½ og Du kan tro, en fransk Bøf smagte vidunderligt. Vi tog en Genever med Angostura til. Næste Dag tog vi herud, Din Far gik i Gang med at male. Om Eftermiddagen cyklede Puf og jeg til Ølstedgaard og Din Far kom efter, da han havde malet. Vi fik kaffe, Vin og Kage og jeg tog saa her tilbage til Middag Kl. 7. Jeg blev her i Nat, de andre cyklede til Højrup. – I Dag har vi haft yndigt Vejr ogsaa, Gamle og jeg cyklede til Sallinge og tegnede Per Nielsens Hus, der er en lille arkitektonisk Perle. Senere gik vi om paa Brinken hvor Din Far malede. Han har nu malet 5 smaa Billeder og udrettet hvad han vilde og i Morgen cykler vi hjem igen omad Ølstedgaard, hvor vi skal spise til Middag Kl. 1. Det har været en dejlig Tur, her er saa henrivende smukt alle vegne, og jeg nyder at se de gamle, kære Steder. Desværre har de bedt en Præst og hans Søster for at more os til at spise til Middag, vi skal have fin Middag med Vin, de er kommen og sidder nede i Stuen, det morer os ikke, Din Far har været nede at se paa dem, han synes, at navnlig Søsteren ser rædsom kedelig ud. – Det var et dejlig langt Brev lille Ly, men jeg har det ikke her og er ikke for at gaa ned igennem Præstens, saa jeg husker ikke om der er noget at svare paa. Den Gamle kan ikke løsrive sig fra Baaden til Køgetur, jeg har ellers opfordret ham kraftigt – men han siger, han kan ikke holde ud ikke snart at faa den fra Haanden. Han og Basse lavede 14 Potter Æblemost i Søndags af sin Zinkballefuld og en lille Kasse Æbler. – 
 Nu faar Du ikke mere min Skat, jeg maa ned til Præstens; og vi skal strax spise. 1000 Hilsner min egen Dax, bare vi havde haft Dig med paa denne Tur. Din Mor.
 Onsdg 15de Sept - 20</t>
+  </si>
+  <si>
+    <t>1921-08-07</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen</t>
+  </si>
+  <si>
+    <t>Lemvig</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 4 København</t>
+  </si>
+  <si>
+    <t>Johannes Buchholtz
+Olga Buchholtz
+Johannes Fønss
+Thyra Larsen
+Dorothy Larsen Fønss
+Ellen  Sawyer
+Johan Skjoldborg
+Jeppe Aakjær
+Nanna Aakjær</t>
+  </si>
+  <si>
+    <t>Jenlefesten var et årligt folkemøde, der blev afholdt på Nanna og Jeppe Aakjærs gård Jenle i Salling.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1802</t>
+  </si>
+  <si>
+    <t>Det er ærgerligt, at man altid skal have så travlt. Men nu rejser Thura og Thøger Larsen til Jenlefest. Ellen Sawyer kommer vist også.
+Godt, at Astrid/Dis har forsonet sig med sit arbejde.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/8Lrd</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside med blyant:]
+XX
+[På kuvertens forside med sort blæk:]
+Fru Dis Warberg
+Rolfsvej 17 4
+København F.
+[I brevet:]
+Lemvig 8/7 1921.
+Kære Dis!
+Mange Tak for dit smukke Brev og din Skildring af dit ensomme Tempel. Her har vi haft saa travlt i den sidste Tid, at vi har forsømt alle Templer. Hvorfor skal man dog slide saaledes og adsplitte sig selv blot for at eksistere og være træt om Aftenen? Men skidt med Filosofi. Den er en Tunge ud af Vinduet.
+Nu bryder vi brutalt af for et Par Dage og rejser op til Aakjærs - til Jenlefest, som er paa Søndag. Der kommer mange interessante Mennesker fra hele Landet. Skjoldborg og Aakjær skal tale. Men Talerne er det mindste af det, naar man som jeg hele Livet har ligget under en Kværn af Taler.
+Det er dejligt, Dis, at Du har forsonet Dig med dit Kontor. Du skal sè, Du skal nok komme til at beherske dine Videnskaber, men det kan se saa sort ud, saalænge man knapt har lært Alfabetet i dem.
+Maj Maaned i Aar har været henrivende, men Juni bragte Kulde og Tørke. Vinden er altid i Nord eller Nordvest. Markerne afsvides. Sol og Kuldegys om Dagen. Havgus og Klamhed om Aftenen.
+Men vi har haft usædvanlig mange Jordbær i Aar. Og Hylden har blomstret vist i en hel Maaned. Nu glæder vi os til, at i en nær Fremtid maa Sommerens 2. Del vel begynde. 
+Dette er en lille Hilsen paa Falderebet til Jenlerejsen. Elle kommer vist ogsaa. Og Fønss (Johannes) og Frue. Og Buchholz's og mange mange andre. 
+Nu en Mængde Hilsner fra os begge med Ønsket om at Du maa have det godt og stadig hente Kraft i dit Tempel til at sætte Næsen i Sky. Din hengivne Thøger.</t>
   </si>
   <si>
     <t>1937-01-22</t>
   </si>
   <si>
     <t>Axel  Müller</t>
   </si>
   <si>
     <t>Sallinge Kro Højrup</t>
   </si>
   <si>
     <t>Frihavnens Hovedkontor København</t>
   </si>
   <si>
     <t>Otto Emil  Paludan
 Karen Pilegaard
 Bendt Schaffalitzky de Muckadell
 Janna Schou
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Det vides ikke, hvem ingeniør Fleuron og sognefogeden var. 
 Herregården Gelskov brændte før 1917, og en ny hovedbygning blev opført (Wikipedia august 2025). 
 Oxfordbevægelsen var en kristen vækkelsesbevægelse, der opstod i 1920'erne, primært kendt for sin betoning af personlig omvendelse og fornyelse gennem fire moralske principper: Ærlighed, renhed, uselviskhed og kærlighed. Bevægelsen lagde vægt på, at enkeltpersoner skulle lade sig vejlede af Gud i deres daglige liv og søge aktivt medlemskab inden for de eksisterende kirker. Senere, i 1938, ændrede bevægelsen navn til Moralsk Oprustning og fokuserede på at bekæmpe truslen fra kommunismen gennem moralsk fornyelse (Internettet aug. 2025). 
 En alen er 627,708 mm = 62,7708 cm.</t>
@@ -915,59 +969,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/avlS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nbP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Wu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5SX5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/avlS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nbP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Wu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Lrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5SX5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M13"/>
+  <dimension ref="A1:M14"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1266,311 +1320,355 @@
       </c>
       <c r="I7" s="5" t="s">
         <v>57</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>58</v>
       </c>
       <c r="K7" s="5" t="s">
         <v>59</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>60</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D8" s="5" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>65</v>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>67</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="K8" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K8" s="5" t="s">
+        <v>69</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>78</v>
+      </c>
+      <c r="K9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L9" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>88</v>
+        <v>46</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="s">
         <v>91</v>
       </c>
       <c r="I11" s="5" t="s">
         <v>92</v>
       </c>
       <c r="J11" s="5" t="s">
         <v>93</v>
       </c>
       <c r="K11" s="5" t="s">
         <v>94</v>
       </c>
       <c r="L11" s="6" t="s">
         <v>95</v>
       </c>
       <c r="M11" s="5" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="D12" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>112</v>
+        <v>114</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="G14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
+    <hyperlink ref="M14" r:id="rId19"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>