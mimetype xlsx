--- v1 (2026-07-23)
+++ v2 (2026-09-07)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="123" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="147" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -226,52 +226,52 @@
 P.S.
 Jeg har skrevet til Eckardts men jeg fik først Dit Brev med Pakken i Søndags Aftes da vi kom fra Erikshaab. Hvordan gaar det [udstreget: fra] med mit sorte Tøj?
 Onsdagaften
 Kjære Far og Dinemor
 Det er mig umuligt at lade være at skrive, jeg har faaet [Klinkby’s] Veksel her Kl 3. Nu vil jeg først fortælle Eder hvordan Dagen gik fra i morges tidlig. Adolph rev og de andre 3 gik til Høet, ved Frokosttid gik jeg over i Boutiken der kom Norden og meldte mig at nu førte de Slagene mod Laden, jeg gik straks derop og talte med Formanden, men han viste mig at de havde slaaet Væggene ud i Marken for ikke at skade Høet det er dog mærkeligt at deres Mand har ladet det gode Hø sidde der og spredes vi blev enige om at de kunde arbejde i Høet til Middag og saa hente Vogne – da jeg var saa langt vilde jeg dog se til Folkene vi aftalte saa at han skulde tage [Hestene] med hjem til Middag, da jeg kom herud bag Lodsens Huus mødte jeg Madsen vi slog Følge lidt og talte om Høet, de lovede engang Hr Madsen at naar Høet skulde flyttes – skulde de hjælpe at samle det spredte igjen; hvad siger De i dag, ja fru Larsen kommer De med en Vogn nu straks – skal jeg stille med en rask Mand til Hjælp, jeg ud i Marken igjen og [kommer] Jørgen og Christiane paa hver sin gamle Hest og hjem efter Vogn jeg kan ikke ride sagde Jørgen jeg er for gammel, saa bar han Hamlen og jeg Forkene over til Laden der glemte jeg at jeg blev stoppet af Gjennemkjøringen, men saa stod begge Formændene Madsen tog Forkene og og Madsen og Jørgensen gav mig hver sin Haand og halede mig op til Middag var begge Læssene herhjem men hvor var jeg hed og rød – saa efter Middag var jeg hos Farbroder og fik underskreven; men Penge ejede han ikke – saa gik jeg paa Feden og ved Losningen af Murstenene stødte jeg paa Rasmus Nielsen – hvilket Held jeg kaldte ham til en Side; men han havde ingen herude, ja saa kan de vel skaffe sagde jeg til Kl. 3 skal de være indbetalte i Banken, saa kommer jeg denne Vej tilbage, nej jeg skal nok komme op – og han kom, Resten fik jeg hos Mejers og Vekslen blev indbetalt; Klinkbys – nu skal vi arbejde i morgen Ingen Penge fik jeg hos de 2 Familier hende med de 22 skulde ikke betale endnu og de betalte ikke noget før Du gjorde Lejligheden det faldt ned fra Loftet saa hun maatte tørre Støv af hvert Øjeblik – de 6 Kroner [Navn] er Haandlanger hos Mejer saa de skulde komme Lørdag; men saa stod Rudolph og rodede i Plankerne jeg spurgte om de skulde have nogle ja Thomsen tog ud og noterede saa vilde Havnefogden give mig Seddel det blev vist en 17 Sl – saa faar vi Penge paa Lørdag Hurra han kom nu med de 11 Kr for Laan
 I ser nu af Brevene jeg skrev straks han er velkommen
 Vejret er godt og vi ere raske 
 Gud bevare Eder og [lede] Eder vel hjem</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Elna -
 Laurentius Allerup
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
 Lars Christian Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Herman Bang
 Alice Bondesen
 Emil Brandstrup
 Thora  Branner
 - Fibiger, Frøken
 Marie Juul
 Otto Lagoni
 Peter Erasmus Lange-Müller
 Alhed Larsen
 Jeppe Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Christine  Mackie
 Cathrine Meyer
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
 Augusta Mogensen
 Christian Mogensen
 Otto Emil  Paludan
 Antoine-François Prévost d'Exiles
 Leopold Rosenfeld
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
@@ -651,51 +651,51 @@
 Hvor var det dumt, jeg ikke tog Gummidunken med, men nu er det forsent for de Par Dage.
 Ja, dette Brev er kedelig, men det stammer fra Maven. Jeg begynder at glæde mig lidt til at komme hjem – sikke jeg skal fyre! ah!!
 Bare lillle Nus ikke fryser i sit Værksted – godt de fik Gederne! Tusinde Hilsner jer begge!
 Din egen Dis</t>
   </si>
   <si>
     <t>1938-02-09</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Sallinge Kro pr. Højrup St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
 Thora Cohn
 Alfred Fly
 Andreas Larsen
 Jens Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Peter Magnussen
 Axel  Müller
 Ellen  Sawyer
 Ane Talbot
 Andreas Warberg
 Minna Warberg
 Mary Warberg Larsen
 Laura Warberg Petersen
 Viggo Winkel</t>
   </si>
   <si>
     <t>Lars Christian/Laders Balslev boede efter sin pensionering på gården Erikshaab nær Sallinge. Gården var tidligere beboet af warberg-familien. 
 Minna og Andreas/Dedde Warberg holdt sølvbryllup 1913.
 Else og Andreas/Puf Larsens datter, Thora, g. Cohn, blev født i huset på Møllebakken i Kerteminde 19. jan. 1938. 
 Herman Upmann var en tysk bankmand, hvis kærlighed til Habanos førte til, at han slog sig ned i Havana i 1844 og fandt en bank og en Habanos-fabrik i denne by. Med tiden lukkede banken, men hans mærke af cigarer fortsætter i dag som et eksempel på den mest raffinerede Habanos middelstyrke smag Habanos (søgning på internettet jan. 2024).
 Det vides ikke, hvad Marys forældre hed og den gamle krokone i Sallinge kendes heller ikke.,</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0597</t>
   </si>
   <si>
     <t>Johanne/Junge Larsen forstår godt, at Astrid/Dis bor på kro i stedet for privat. Johanne kommer ikke til Erikshaab, for hun skal til København i længere tid i marts.
 Saneringslånet er nu sikret, så Johanne vil betale, hvad hun skylder Astrid.
 Mary ligger syg hos sine forældre i Kerteminde. Johanne har besøgt hende samt Ellen Sawyer og Else og Andreas/Puf Larsen, som netop havde fået datteren Thora. Hun blev født samme dag, som Andreas/Dedde og Minna havde sølvbryllup. Johanne hyggede sig hos Johannes Larsen, og det har hun ikke altid gjort. Han har i øvrigt solgt billeder for 10.000 kr. hos Winkel og Magnussen.</t>
   </si>
@@ -714,51 +714,51 @@
 [I brevet:] 
 Lindøgaard
 9 - 2 – 1938
 Kære lille Dis!
 Tak for dit lange Brev, jeg blev glad, da jeg saa, at du vilde tage til Sallinge, gid du nu maa faa rigtig godt af dit Ophold der, jeg forstaar godt, at du har bedre af ikke at bo i et privat Hjem - Fornemmelsen er helt anderledes man er paa mange Maader saa ansvarsløs, naar man bor paa Kro el. et andet lgn. Sted. Min første Indskydelse var at skrive straks, men da jeg skulde til Kjertem. i Gaar – paa Barselsvisit hos Else og Puf mente jeg, du skulde høre lidt om den Tur med. Maries - den gode – skrev om jeg ikke kom derned, mens du var i Sallinge; husk nu at aflevere denne Besked: hils hende saa mange Gange, tak hende for hendes Brev og for Indbydelsen; det er fristende, men jeg synes ikke, jeg vil spænde Buen for højt; nu skal jeg jo til Kbhvn. i Marts og vil gærne være borte en ret anselig Tid – mindst 14 Dage; måske ser jeg Marie og Laders der, de skal jo derind i Marts. Jeg har altid saa mange Breve at skrive; det gaar nok med din mundtlige Hilsen til Marie. Du skrev ikke hvor længe du bliver der. – En lille Forretningssag vil jeg nævne med et samme: nej, du kan tro nej, søde Dis, jeg vil ikke beholde Marcipan-Pengene; jeg har let ved nu at skaffe alt til Rejsen henhørende – nu regner vi jo sikkert med Saneringslaanet – Tiderne bedres og vor Bedrift her bedres, saa jeg vil betale, hvad jeg skylder Jer og runder af lidt op ad, fordi det er nemt at sende en X Fem’er i et Brev. Tak for dit tilsendte Brev fra Minna, hvor har hun dog været glad ved den Fest. Jeg har ikke set nogen af Sangene, håber [”håber” overstreget] dine kan jeg jo da faa at se, naar jeg kommer derind. Jeg skal tage nogle Vintergæk-Løg med til dig. 
 Jeg havde dobbelt Ærinde til Kj. i Gaar, idet Mary ligger syg inde hos hendes sine? [”sine?” indsat over linjen] Forældre. Det er en ordentlig Omgang Tarmhistorie, hun har raget sig til; hun vilde absolut selv tage ind til Kjert. for at gaa til Læge i Stedet for at faa hend [”hend” overstreget]ham herud; hun var temmelig elendig, da hun kom derind og hendes Mor puttede hende straks i Seng – i Faderens, saa sover han ovenpaa i Gæstekammer. Dr. Fly har tilset hende tre Gange, nu er hun begyndt at komme lidt op og det mentes, at der ikke vil gaa saa lang Tid inden vi ser hende igen. Hendes Mor gav mig en liflig Kop Kaffe, det kvæger altid, naar man har rejst. Saa drog jeg op til Elle, som ikke vidste, at jeg kom og blev lykkelig, især da jeg lovede at komme til hende ved 2 Tiden og drikke Kaffe hos hende. 
 Else ventede mig til Middag og jeg fik saa Ungerne at se inden de tørnede ind til deres Middagssøvn; de er saa glade ved os, naar vi kommer, og det skønt vi aldrig har Slikkeri med til dem; det ses nødig, hvilket er vældig fornuftigt. Jeg synes de to kære Unger er saa tynde og splejsede og lidt blege, men der bliver gjort, hvad der kan gøres, og de er meget ude, siger Else. Den sidste lille ny blev født paa Maries Fødselsdag d. 19de kort efter Midnat, saa den egentlige Fødselshurlumhej var jo den 18 – Sølvbryllupsdagen hvorfor de ikke fik telegraferet, hvilket jo havde vakt lidt Eftertanke hos dem deroppe; Christine ringede fra Kbhvn. da hun kom hjem for at høre Grunden. De havde fin Middag til mig Bøf m. Løg og Figengrød med Flødeskum, god Kaffe og en Upman ovenpaa. Jeg hygger mig efterhaanden saa godt derovre – du ved det har aldrig været min stærke Side at hygge mig hos Lases – men det gør jeg altsaa nu, ogsaa naar Las er der; han er i Kbhvn. for Tiden (Udstilling hos Winkel &amp;amp; Magnussen, solgt for 10,000 Kr) men da jeg var derinde at købe Sølvbryllupsgave, var han der og var saa sød og hyggelig og snaksom. Den lille nye var en vidunderlig dejlig lille Pige, mægtig mørkebrun Haar, smukke blaa Øjne og ret stor hun vejer allerede 7 Pund [tegn for pund] – 7 staar der – Else ser derimod sløj ud bleg og hærget; det er jo maaske ogsaa lidt vel rask, de to smaa Unger er kommen; Ane fyldte først 3 Aar 1st Okt. 
 Dette er skrevet lidt i Jag, jeg venter Posten og desuden venter Ægmaskinen paa mig, naar Mary ikke er her, hjælper jeg jo Skipper. Her er intet nyt, alt er vel; Drengene laver sam. med Naboerne Vejforbedring herfra og op til Hjørnet. 
 Hils Laders og Marie og d. gl. Krokone fra mig.
 Tusinde Hilsner! Din Junge.
 [Skrevet langs venstre kant s2:]
 X kan ikke Fem’eren forlænge dit Ophold med 1 Dag?</t>
   </si>
   <si>
     <t>1938-02-13</t>
   </si>
   <si>
     <t>Sallinge Kro</t>
   </si>
   <si>
     <t>Thora Cohn
 Drude Jørgensen
 Alhed Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Karen Pilegaard
 Lars Pilegaard
 Valdemar Rørdam
 Jørgen Schou
 Karl Schou
 Marie Schou
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem baronessen og professoren var. Gudrun på Sallinge Kro kendes heller ikke. 
 Drude Jørgensen købte en samling af Johannes Larsens oliemalerier med motiv fra H.C. Andersens Den grimme Ælling til ophængning på Fyns Forsamlingshus.
 Else og Andreas Larsen fik i 1938 datteren Thora.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0771</t>
   </si>
   <si>
     <t>Astrid/Dis Warberg-Goldschmidt har det dejligt på Sallinge Kro. Hun nyder at høre fynsk tale igen og at møde søde mennesker. Måske skal hun en tur til Munkebo Kro og vil i så fald besøge Johanne/Junge Larsen.
 Astrid har besøgt Fyns Forsamlingshus og set Johannes Larsens billeder. Hun har også set Alhed Larsens stokroser og Karl Schous interiør med mor og barn på Stiftsmuseet. 
 På Ølstedgaard besøgte Astrid professoren, som læste højt af sine digte. Hun har været i Ryslinge og høre Rørdam samt på besøg på Erikshaab.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wsmJ</t>
   </si>
@@ -772,54 +772,250 @@
 pr. Dræby
 [Skrevet på kuvertens forside med kuglepen:]
 20-5-03
 [På kuvertens bagside:]
 A Warberg
 Sallinge Kro
 [I brevet:]
 Sallinge Kro, Søndag d 13’ Februar 1938
 Kæreste søde Junge!
 Tusind Tak for dit lange goe Brev, der helt igennem var så veltilfreds i Tonen hvor er det dejligt at mærke, Junge. Også Tak for Femmeren, som jeg var dybt rørt over. – ja, den kan netop forlænge dette herlige Ophold med en Dag – ja, næsten to! Jeg bliver for hver Gang mere glad ved at være her – falder mere og mere til alle Steder og befinder mig usigelig vel – bedres Dag for Dag i Hode Nerver - Mave – alting. Jeg Dåre, der til at begynde med – ifjor – havde tænkt mig en absolut ensom Tid, tilbragt på Værelset med fromme Studier – jo, Godmorgen. Det faldt ganske anderledes ud. Og nu bagefter ved jeg dog så godt, at hvor jeg end har været i Verden, hvor meget kønt jeg end har set af Lande – Natur – Landskaber - - så var det dog altid Mennesker, der gav Indhold og Dybde til det altsammen. Det fornyende og forfriskende herovre er: de nye Mennesker, det nye Milieu, det nye Sprog – nyt og dog gammelt – anderledes, helt helt anderledes end det tilvante – deri består den store rekreation for mig. Jeg bliver ikke træt af at lytte til det elskelige fyenske Bondemål, de pudsige Vendinger, de overraskende Udtryk, der i Klang og betoning er så malende; og så er det jo også bedårende overalt at blive mødt med åbne Arme – alle er så søde imod mig, så jeg synes, jeg danser på Roser. Hver ny Dag er fuld af nye små Oplevelser, hver Dag fortæller noget nyt. – 
 De snakker forresten om hernede på Kroen, at de længe har planlagt en Biltur til Munkebo Kro - ! så du skal ikke blive alt for forbavset, hvis vi en Dag ruller ind på Gårdspladsen hos Jer! For hvis Planen realiseres, mens jeg er her, så tænker jeg jo nok, at de springer Kroen over - - vilde du blive forfærdet? Nå, nu får vi se, hvad det bliver til.
 Unge Krokone – Gudrun, er ved at få nye Tænder, jeg tog en Dag med ind til Odense, gik op på Forsamlingshuset og bad en Pige vise mig Selskabslokalerne, da det var lidt tidligt på Formd. vilde jeg ikke spørge Drude – men pludselig stod hun ved Siden af mig! opfordrede mig indtrængende til at besøge Professoren, sagde at hun snart kom til Ølstedgård og vilde så ringe til mig; så gik hun igen, skulde hvile sig efter et Nattebal. Jeg henfaldt i Henrykkelse over Lases underdejlige Værker - var fuldkommen betaget og havde den Lykke at være muttersalene hele Tiden – næsten en Time gik og sad jeg og indsugede de skønne Billeder. Så gik jeg over på Stiftsmusæet, så de gamle oldsager fra Espe og Nybølle o.m.m. Landede i Malerisamlingen og stod pludselig overfor et henrivende Billede af Be – røde Stokroser i Haven, det var overvældende. Der var også et af Karl Schou – Interieur med Mor og Barn – Buf som spæd! En interessant Tur i det hele taget. Om Aftenen Kl ½ 8 ringede Professoren til Kroen, om han 
 2)
 måtte sende en Bil over efter mig, Drude havde ringet til ham, at jeg var der. Det lod jeg mig jo ikke sige to Gange, det passede mig ovenud godt efter den stærkt intellektuelle Dag med Billedkunsten og en Henrykkelse, der ikke rigtig lod sig afsætte i Kroen. 
 Og så oplevede jeg derovre på det gamle Ølstedgård noget – ja, noget af det mærkeligste, jeg endnu har været ude for. 
 Ja, du véd det vel, men jeg vidste det ikke – at Professoren er fuldkommen helbredet – han sagde selv, det er intet mindre end et Mirakel. Et forvandlet Menneske, en Rénaissance; en Mand, fyldt med Spiritualitet og sprudlende Livslyst, lykkelig – strålende, åh, Junge, noget så vidunderligt at opleve. Er noget så dejligt som at møde et lykkeligt Menneske, en helt afklaret Aand, der stråler et Lys ud fra et sådant Menneske, som det er en stor Lyksalighed at opleve.
 Og ved du, hvad hele Aftenen gik med? Han læste sine Digte for mig! Junge, han bliver berømt! De var pragtfulde – og han læste dem pragtfuldt – selv lykkelig over at have skabt dem; det var Vers i alle Tonearter, dybsindige, vise, dystre, dødsens - - om Døden – om Alderdommen – om Tungsindet – og om Livsglæde – Ungdom – Elskov – ”Synd”, Dyd – og så var der et ganske henrivende om den gamle Hankat, Rasmus, ja, du kan ikke tænke dig, hvor det alt sammen var sublimt – jeg var i den syvende Himmel. Naturligvis frydede det mig også, at jeg var den første, han læste dem for; og naturligvis frydede det ham at have så god en Tilhører!
 Ja, du kan tro, at det var en Aften. 
 Da Pigen skulde køre mig hjem (Regnvejr) – måtte vi jo bryde op i menneskelig Tid, han fulgte med i Bilen til Kroen. 
 I Aften er der Karneval på Kroen; jeg har hos Pilegårds lånt en pragtfuld, kongeblå Vadmelskjole fra forrige Aarhundrede, og et strålende Hovedklæde af tyk, rød, blomstret Silke. På Søndag skal jeg med dem i Ryslinge Kirke at høre Rørdam. I Søndags var jeg til Middag på Erikshåb, vi havde en yndig Dag – Vejret mild Solskin, Haven myldrede med Eranthis og Gækkeliljer. Tak for lovede Løg! husk dem endelig. I Fredags var jeg hos Baronessen til megen Filosofi – vi to alene, hun er nu sød. I Morgen er jeg bedt til at overvære Pølsestopning hos Fru Pilegård – senere til stort Pølsegilde. Ja, der er hver Dag noget, og jeg nyder det altsammen. Bliver så længe jeg kan – måske til 1’ Marts Axel synes så afgjort, jeg skal. 
 Hvor er det trist med Marejes Sygdom, det er da ikke noget alvorligt? hun ser ikke robust ud. Dejligt med Elses lille nye. Hils nu alle mange Gange – hvor herligt for dig at have den elskelige Bibbe! hils hende specielt. 
 Og at Vejen bliver lavet – og Lånet trækker op – 
 Tusinde Hilsner fra din Dis</t>
   </si>
   <si>
+    <t>1939-05-25</t>
+  </si>
+  <si>
+    <t>Hareskov</t>
+  </si>
+  <si>
+    <t>Kerteminde
+Sygehuset</t>
+  </si>
+  <si>
+    <t>- Albertsen
+Ina  Goldschmidt
+Adolph Hitler
+Bodil Ipsen
+Adolph Larsen
+Søren Madsen
+Axel  Müller
+Daniel Myschetzky
+Karen Pilegaard
+Janna Schou
+Marie Stuart
+Therp
+Laura Warberg
+Minna Warberg
+Mogens Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen var i maj 1939 indlagt med en brækket fod. 
+I et brev fra Astrid Warberg-Goldschmidt til Johanne C. Larsen 1939-05-10 fortalte Astrid, at en kammerat havde lavet et telt/en pavillon til hende til havebrug (brevet er ikke i KTDK). 
+Thopedeaborg var en kopi af barndommens legehus, som Astrid Warberg fik opført i haven i Hareskov By. 
+Astrid Warberg-Goldschmidt havde i længere perioder ikke kontakt med datteren Ina/Sjums.
+Scwamm d'rüber: "Visk det ud"; pyt med det. (Lex.dk)
+En swagger var en løsthængende frakke til både indendørs og udendørs brug. Denne beklædning var moderne i 1930erne (Nat.Museets hjemmeside).
+Friedrich Schiller skrev skuespillet Marie Stuart i år 1800. 
+Heilmann kan være flere forskellige personer. Følgende kendes ikke: Albrecht, Edith, Ungkarlene, Syersken, Frk. Halle. 
+Ole kan muligvis være Ina Goldschmidts søn.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8400</t>
+  </si>
+  <si>
+    <t>Astrid Warberg er bekymret for, om Fyrst Myschetzky har husket at poste hendes brev. Han er ensom og kommer tit på besøg.
+Frugttræerne blomstrer, og haven er skøn. Synd, at Johanne/Junge Larsen er indlagt i forårstiden.
+Heilmann og en tysk kaptajn, som er flygtet efter at have været med i et komplot mod Hitler, vil gerne leje sig ind i annexet mm. Astrid har derfor ryddet og rengjort udhusene, og så kom de to ikke som aftalt.
+Janna/Nus Schou er vendt glad hjem fra sin rejse. Hun sælger en masse af sine glasting. Minna Warberg har bla. bestilt en sølvbryllupsgave. 
+Axel, Astrid og Janna skal til fest. Janna har købt en swingkjole. Astrid har fået syet sin brudekjole om og ændret moderens overstykke til en frakke. 
+Astrid har besøgt Frk. Halle, som har kyllinger, kaniner og ræveunger.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7h9M</t>
+  </si>
+  <si>
+    <t>[Med blæk på kuvertens forside:]
+Fru Johanne Warberg Larsen
+Sygehuset i
+Kerteminde
+Fyen
+[Med blå kuglepen på kuvertens forside:]
+læst 12-2-2000.
+(Bibbe)
+[I brevet:]
+Dette er et fedt Fortællebrev!
+Hareskov, 25 Maj 1939.
+Kære lille Junge! Du skal sandelig have et lille Pinsebrev - og det må forfattes i Aften, så Axel kan få det med i Morgen, Fredag. Bare du har fået mit sidste, som jeg i Søndags medgav Myschetzky - jeg stoler ikke på Herrers Brevhukommelser! måske befinder det sig stadig i hans fyrstelige Lomme! Forhåbentlig har du fået en lille beskeden Pinsesending med lidt Frugt og Chokolade, og forhåbentlig vil den gøre dig godt! Ifjor lå jeg til Sengs April-Maj; så jeg føler dybt med dig, at du går glip af denne skønne Tid; i Dag har der endelig været rigtig sommervarmt - jeg har siddet ude i Haven hele Dagen med noget Sytøj; Frugttræerne står nu i det vildeste Flor - jeg tror aldrig de har blomstret så overvældende som i Aar - det er simpelthen Blomster altsammen - hvertandet Træ røde - hvertandet snehvide; og Pæretræerne ligeledes snehvide - og så dette vidunderlige Vejr til Blomstringen - Bierne muntrer sig ordentlig - jeg nyder Haven intensivt, også fordi den nu er så velholdt i alle Retninger - også med Gødning, Beskæring osv, den er virkelig fuldendt; mit Telt er trådt i Funktion - dvs. der er lagt Gulv - nemlig Græstørv fra Engen - og en Liggestol sat op - derinde tog jeg Middagssøvnen i Dag - efter først at have ligget og frydet mig over alle Frugtblomsterne - fra Teltet kan jeg overse hele Haven.
+Jeg har siddet i Aften og arbejdet med en Oversættelse (Fordanskning) for Myschetzky - Klokken er snart 10 - og jeg har en Masse at fortælle. (Apropos M. - fik du nogensinde læst "Nøglen" - den russiske Roman, du lånte af mig fra Zarrigets sidste Tid?)
+Mit Brev i Søndags sluttede med, at M. kom. Han blev til Aftensmad - da han er ensom og ulykkelig (?) - nemlig bortgået fra Kone og to voksne Børn, det er jo altid et foretagende, og han synes at være glad ved at komme herud til os. Lidt ud på Aftenen kom så Heilmann med en tysk forhenv. Kaptajn, Hr. Albrecht - flygtet, da han var med til et Komplot mod Hitler! De vilde frygtelig gerne leje Thopedeaborg m. Annexet osv - var begge vildt begejstrede for Haven - og hele Menagen; Albrecht var meget interessant - højst kultiveret - havde på 3 Aar lært sig fint Dansk, kendte forud fra Oversættelser en Mængde dansk Literatur, som han nu havde læst på Dansk! De vilde komme midt i Ugen og aftale, hvad de selv skulde medbringe. Mandag Aften kom mit søde Nus - strålende glad fra Sverrigsturen med Edith (Fru Madsen) - de var kommen til Københ. Søndag Aften Kl 12, Nus havde så overnattet hos Edith. Næste Dag gik hun ud til Kunderne med sine 2 Kofferter - fulde af Nyheder (de var hos Terp inden Afrejsen til Sverrig - hvor de iøvrigt købte en Masse nye morsomme Ting, i Glas altså) - og tænk dig hun fik Bestillinger for over 600 Kr! noget uhørt i Sommertiden - de har endnu aldrig haft så meget Sommerarbejde. Og i Aftes
+2/
+kom en forhenv. Skolekammerat fra Lyngby, som skulde købe en Brudegave - hun købte et Likørstel til 15 Kroner. Og i Dag telefonerede Minna - (de har fejret Mogens' fine Examen - han har stået berømmet i alle Aviser - 188 points - der skal 175 til Udmærkelse - og han er vist Landets yngste Jurist - de er lykkelige) - Minna ringede altsaa i Dag og bestilte en Sølvbryllupsgave til et Lægepar - med opgivne Motiver (Nus sagde, det var næsten som til en Selskabssang!!) - det bliver dyrt! de bør også straffes, fordi de aldrig når herud, hvilket Axel (ikke jeg) er meget fortørnet over! Axel føler sådant som en Tilsidesættelse - men Herregud - - -. Dog skal jeg ikke nægte, at jeg blev lidt frapperet da Minna sagde, at Sjums og Ole havde besøgt dem for en Ugestid siden - Sjums' Operation var forlængst vel overstået - og jeg skrev igår et bekymret Brev til hende og spurgte, hvornår hun skulde på Hospitalet! Nå. Schwamm d'rüber. -
+På Lørdag får Axel Sommerferie og samme Aften skal vi til det store årlige Drikke og Dansegilde hos Ungkarlene; Nus har i den Anledning købt sig en henrivende Swingkjole, som klær hende bedårende. Jeg har været til hos ["til" overstreget; "hos" indsat over linjen] den lokale (gode) Syerske, som "omforandrer" min sidste Brudekjole, som var af Natursilke - med et småternet grønligt Mønster, som i Aar er meget moderne - den tegner til at blive nydelig. Og vil du tænke dig, af Mors gamle, sorte Råsilkeoverstykke har hun syet en tip top moderne Swagger, som er bleven et helt Pragtstykke, jeg synes, det er så morsomt, at Mors gode Klædningsstykke nu igen kommer til Ære og Værdighed; jeg har passet godt på det og luftet det hvert Forår af Kisterne.
+Både Nus og jeg glæder os nu en Streg mere, som man jo gør, når Stadsen er i Orden.
+På Grund af de formodede Lejere tog jeg fat i Mandags på at gøre hovedrent i Thopedeaborg, der var helt stuvet til med en Masse Sager, som jeg måtte flytte ud i det tømte Tørvehus - skønt gamle Albertsen hjalp mig godt med al Flytningen, oversteg Foretagendet dog meget mine svage Kræfter - men yndigt blev der. Næste Dag kneb det derfor - men der var ingen Vej udenom, nu kom Turen til Endevending af de tre store Kofferter fulde af forskelligt Tøj - alt blev luftet i Solen - sorteret - Vintertøj pebret ned - jeg arbejdede begge Dage fra 6 Morgen til 6 Aften. Og tænk - så kom de Snøbler slet ikke. Axel ringede Heilmann op i Dag - de kommer først efter Pinse - Bæster, jeg havde altså ikke behøvet forcere Arbejdet sådan. Nå, så tog jeg to rolige Sydage i Haven, igår og i Dag, og er nu frisk til Pinserengøring i Morgen og Lørdag. Fru Pilegård, Sallinge, har skreven, at hun i Morgen afsender nogle slagtede og istandgjorte Kyllinger til Pinsehøjtiden - lubra! Og arme lille Munter skal opereres i Morgen paa begge Øjne (lokalbedøves) af Dyrlægen. Frk. Halle (Rævehalle) som er Sygeplejerske har lovet at assistere; vi var derovre i Aftes - så Ræveungerne, de er bedårende - blåsorte med hvid Dusk på Halen! under Burene løber hvide Kaniner på saftigt Græs - Rævetænderne løber i Vand. En af hendes 200 Kyllinger var bleven bidt ["bidt" overstreget] hugget i Nakken af en [teksten fortsætter i venstre margen s. 4; lodret:] Skade, hun havde givet den Hefteplaster på; der som en Hætte gik helt ud over Hovedet, om Halsen et Bind - den var uhyre komisk, lignede Bodil Ibsen som Maria Stuart (s 1' Side) 
+[Indsat i venstre margen s. 1; lodret:] Mere var der ikke om Kyllingerne. Søren Madsen og Edith var der i Aftes og købte for 22 Kr. af Nus (foruden for 170. - forleden!) Hils nu alle dine gode! Bibbes Blomst er stadig herlig! 
+Tusinde Hilsner, søde lille Junge, fra Dis. Nus hilser!</t>
+  </si>
+  <si>
+    <t>1939-09-14</t>
+  </si>
+  <si>
+    <t>Ingrid Fensbøl
+Axel  Müller
+Janna Schou</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Gudrun og Arnold var.
+Thopodeaborg var et havehus, som Astrid Warberg fik bygget som en kopi af det legehus, som hun og hendes søskende havde i deres barndom på gården Erikshaab.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8402</t>
+  </si>
+  <si>
+    <t>Astrid Warberg er kommet hjem efter næsten tre uger på Sallinge Kro, og nerverne er kommet i ro. Axel Müller hentede hende dagen før på banegården, og de flotteste sig med en taxa hjem. Det er svære tider, men man må leve godt, indtil katastrofen indtræffer. 
+Det var dejligt at komme hjem til nykalkede vægge og lofter, ferniserede gulve og en have, der bugner af blomster og frugter. Axel og Janna/Nus havde savnet Astrid. 
+Astrid giver Johanne/Junge Larsen et kvartalsabonnement på Politiken i fødselsdagsgave.
+Ingrid Fensbøl, som er telegrafist, bor nu i havehuset Torpedeaborg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DtZy</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru Johanne Warberg Larsen
+Lindøgaard
+per Dræby
+Fyen.
+[Med blå kuglepen på kuvertens forside:]
+søn. 13-2-2000.
+(Bibbe.)
+[I brevet:]
+Hareskov, 14' Sept. 1939.
+Kæreste lille Junge!
+Ja, så er man hjemme igen efter næste 3 Ugers Ophold i Sallinge Kro, hvor jeg er kommen mig rigtig godt, i hvert Fald er Nerverne langt bedre og dermed følger også flere Kræfter. Jeg havde en dejlig Rejse igår, sad på Dækket hele Tiden i næsten Sommervarme; Gudrun havde medgivet mig en herlig Pakke Smørrebrød, og da jeg åbnede den, lå der to store fine Mavebæltecigarer - hun er altid så sød. Axel tog imod mig på Banegården, han var smilende og i godt Vigueur - og vi kørte i Bil lige til Døren - egentlig en utilbørlig Flothed i disse Tider, men hvad, hvis alting revner, så lad os dog leve normalt og godt til det sker; jeg føler overfor en eventuel Katastrofe her i Landet nærmest som overfor Lynnedslag, når Uvejret er "oppe over" - man er beredt på det værste men håber dog stadig det bedste. - Herinde tog en glad og smilende Nusser imod os, hun var ved at lave Middagsmad; Axel og jeg gik så en Runde i det meget fine Hus, det er for lækkert, når sådan hver en Krog er bleven endevendt, alle Lofter hvidtet, og alle Vægge kalket - samt hvert et Gulv ferniseret; her var den lifligste Duft af Fernis overalt - i Dag kan jeg ikke mere mærke det. Så gik vi ud i Haven - det er forbavsende, hvor alting gror og vokser i en Have på 3 Uger - jeg syntes, det så helt fremmed ud næsten; alle Stauderne er nu på deres højeste, Georginer gløder, Roser begynder så småt igen og alle Frugttræerne har fået Stivere, sådan bugner de med Æbler og Pærer. Så spiste vi en festlig lille Middag i det smukke, lyse Køkken - jeg var glad ved at være hjemme, og de syntes at være glade ved at have mig igen; for som de begge sagde: Prikken over i'et mangler jo overalt. - I Dag har jeg virket fra Morgen til Aften med "Prikkerne" - (det havde jeg ikke kunnet før Rejsen!) - det er dejlig sådan at tage sit Hus i Besiddelse. - 
+Søde lille Junge, jeg har nu opfunden en Fødselsdagsgave til dig, som jeg håber du vil synes om, nemlig et Kvartalsabonnement på Politiken nu fra 1' Oktober (så husk at opsige Søndagsnummeret, som I holder!) - Axel bestilte det i Dag og du får det fra den 20' ds (det er gratis Måneden ud, vèd du nok) - - gid jeg nu har truffen det rigtige, lille Junge, ja, jeg kan jo ikke skrive: og at du vil have Glæde af det, for det kan man ikke af Aviserne for Tiden - Vorherre bevares, de er jo gale allesammen.
+Nus har i Aften hørt fra Arnold - det var en stor Lettelse for os. - Nu skal vi samles til en lille Aftenkaffe herinde hos mig; Ingrid Fensbøl bor stadig i Thopedeaborg - hun er Telegrafist og ved at omkomme af Arbejde. - Ferien tog de fra hende lige da hun skulde ha' den - 1' Sept.
+Tusinde kærlige Hilsner fra din Dis.</t>
+  </si>
+  <si>
+    <t>1943-06-25</t>
+  </si>
+  <si>
+    <t>Lindøgård
+Dræby Station</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov</t>
+  </si>
+  <si>
+    <t>Joachim Balslev
+Lars Balslev
+Lars Christian Balslev
+Maria Balslev
+Martin Henrik  Balslev
+Vilhelm Balslev
+Bodild Branner
+Thora  Branner
+Alfred Fly
+Adolph Larsen
+Ellen  Sawyer
+Nicoline  von Sperling
+Maria von Sperling. g. Balslev
+Andreas Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Troels Warberg Pedersen
+Andreas With-Jensen</t>
+  </si>
+  <si>
+    <t>Peter Træskomand er formodentlig en person, som Warberg-børnene har kendt under deres opvækst på gården Erikshaab. 
+Den cyklende pige og hendes bror i Vester Kærby kendes ikke. 
+Nicoline von Sperling boede på herregården Sandholt. Hun og hendes familie var nære venner med Warberg. Albrecht Warberg førte regnskaber for Nicoline von Sperling. Marie/Maria Balslev, f. von Sperling, og Nicoline von Sperling var halvsøstre. 
+Laders var Marie Balslevs mand, Lars Christian Balslev. 
+Agraren: Adolph Larsen, gift med Johanne C. Larsen. 
+Når Tora/Tutte Branner skulle besøge Glorup var der muligvis tale om en visit hos Marie og Karen Warberg. Deres far/Toras farbror, Conrad Warberg, var i en årrække godsforvalter på stedet, men både han og hans hustru var i 1943 døde. Efter Conrad Warbergs pensionering flyttede familien ind i Glorups skovridergård. Det er uklart, hvor de to ugifte søstre boede i 1943.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8408</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen har haft det dårligt, og Erik/Tinge Warberg Larsen ringede efter lægen. Han gav hende indsprøjtninger med kalk og vitaminer. Johanne optager ikke vitaminer nok gennem kosten, selvom hun er meget omhyggelig med at få blandt andet grøntsager nok. 
+Ellen Sawyer har været på besøg, og det har Marie Balslev også. Marie har fået behandlet et sår med røntgen, for det ville ikke læges. Hun medbragte breve skrevet af Nicoline von Sperling.
+En ung pige kom og roste Laura/Bibbe Warberg for hendes indsats på Odder Sygehus.
+Tora/Tutte Branner vil komme på besøg et par dage med sine børn i løbet af sommeren.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/igzS</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Modt. 26 Juni 1943.
+Fru Astrid Warberg Müller
+Bakkevej 12
+Hareskov St
+[Med blå kuglepen på kuvertens forside:]
+7-1-2000.
+30-6-2000
+BWP.
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard Dræby St. Fyen
+[I brevet:]
+Lindøgd. Fredag 25-6-1943
+Kære lille Dis!
+Tak for dine to gode deltagende Breve, jeg maa vel hellere straks skrive Sygejournal! Du ved, jeg skrev til dig Lørdag, at jeg havde haft et Tilbagefald om Natten - næste Nat blev mildest talt slem, en Smule Søvn mellem 4 og 5, saa fik jeg Kaffe og Tabletter og sov nogle Timer. Da jeg op paa Formiddagen kom op, og Tinge saa mit Ansigt, fløj han straks til Telefonen og ringede Dr. Fly op - hun skulde kalde! Jeg var misfornøjet med at kalde ham herud en Søndag, men Tinge sagde: du maa da ogsaa tage Hensyn til os andre! Naa, da saa Forbindelsen kom, mente Dr. Fly, at han hellere maatte se det paa et Højdepunkt og kom saa ved Middagstid. Han var her 1/2 Time og var saa god og deltagende. Han aflæste først, om jeg havde for højt Blodtryk, for saa turde han ikke have givet mig en ret kraftig Indsprøjtning; det havde jeg ikke, og jeg fik den. Han sad med min Puls og saa paa mig, jeg kom til at ryste over hele Kroppen, der var helt latterligt, men aabenbart normalt nok; da Rystningen var ovre fik jeg en Kalkindsprøjtning i Rumpen. Han forklarede mig, at det var det samme, som jeg nu længe har faaet gennem Munden i Form af Tabletter og Medicin, men et eller andet i min Organisme gør, at jeg ikke kan optage det. Det er det samme med Vitaminerne. A Vitam. faas jo rigeligt i en Bondegd. jeg bælger mig med Mælk, der jo indeholder meget Kalk, D Vitam. faar jeg gennem det grønne, hvad Dr. Fly jo - selvfølgelig - straks lærte mig, da jeg blev syg, saa Grønkaal og Persille hele Vinteren samt raa Æbler. Jeg mindes endnu rørt, at Peter Træskomand stolt kom med en Kaalstok med friske Blade paa Slutn. af en af Isvintrene den havde ligget under Sneen og holdt sig frisk, i de to Vintre kneb det jo med det grønne. 
+Men ser du, det er med det som med Medicinen - af en eller anden Grund, kan jeg ikke optage Vitaminerne, det er underligt, men jeg vidste nok fra Bibbe, at det kunde finde Sted. Saa skulde jeg videre have 11 Indsprøjtninger 5 Kalk, og 6 Vitaminindspr. det kommer Sygeplejersken og og giver mig, nu skal vi saa se, om det kan hjælpe paa de idelige Tilbagefald. Den gode Elle kom om Søndagen, skønt det kun var 8 Dage siden, hun var her, men hun havde været så ængstelig for mig; jeg var meget sløj - dels en vågen Nat og dels de to stærke Indsprøjn. Ud paa Eft. lagde jeg mig lidt, mens hun gik en Tur med Agrar. i Markerne for at se paa Avlen. Aftensmaden lod jeg Mandfolkene om. Elle rejser, eller er nok rejst til Brædstrup, Dedde fylder i Aar 60 - ja det ved du naturligvis. Næste Dag var jeg helt vel ved det og godt var det, da Marie skulde komme om Efterm. Agraren hentede hende i Dræby
+2
+Hun havde et Plaster paa den ene Kind - hun har i det meste af et Aar gået med et lille Saar, som ikke paa nogen Maade vilde læge; nu havde en af Sønnerne sagt indstændigt til hende, at hun skulde gaa til Læge; hun var hos en Hudspecialist, som sendte hende til en af Overlægerne paa Sygehuset, som beordrede en Røntgenbehandling med det samme; saa skulde hun selv skifte Plaster hver Dag og komme igen først i August. Vi maa rigtignok haabe, det saa er ovre til den Tid. Jeg skal hilse dig fra Marie og sige, at de ser dig vel, naar du kommer til Sallinge.
+Hun og jeg havde det vidunderligt de to Dage, det var dejligt at have een hele ubeskåren Dag foruden de to halve; vi har det altid saa dejligt sammen, Marie og jeg, det tror jeg ogsaa at hun synes - det er vist ikke alene af Barmhjærtighed at hun kommer, men ogsaa fordi hun selv nyder det. Hun havde med ["med" indsat over linjen] de gamle Breve som Frøken Sperling har skrevet af og selv skrevet en hel Del om de Mennesker og de Tiders Begivenheder - ja, du har jo læst dem. Marie læste en hel Del af det højt for mig, saa vi kunde samtale om dem - hvor Sandholt har betydet meget for de forskellige Generationer. 
+Samtidig med at Marie og Agr. i Mandags kom fra Stationen, kom en ung Pige paa Cycle fra Vester Kærby, hvor hun besøger en der gift Broder, som har en Gaard der; hun kom med Hilsen fra Bibbe, en Elev der paa Odder Sygehus og priste Bibbe i høje Toner fortalte om hvor afholdt hun er af dem alle baade Patienter og Kammerater. Jeg havde et pænt Kaffebord parat (Lagkage bl.a.) og der blev de straks placeret, Drengene kom ogsaa, det var saa morsomt og Snakken gik saa godt og livligt, og Kaffen var varm og go'.
+Jeg havde forleden Brev fra Tutte, hun har jo lejet Huset ud i Juli og har inviteret Bodild og Andreas paa en Fyens Tur, om de maatte komme her et Par Dage, hun vilde ogsaa bede Elle om at tage mod dem et Par Dage. Elle kom altsaa netop herud, saa jeg kunde tale med hende om det, Manse, som jo er Vært her gik straks til og der var ikke noget i Vejen, Elle vilde uhyre gerne have dem. Saa var der Tidspunktet. Ser du, Pigen skal have Ferie nu, men jeg tør næsten ikke lade hende rejse før jeg selv er kommen lidt til Hægterne, jeg tænker mig den første Uge i Juli Md. saa før den 7-8de turde jeg ikke tage imod dem. Jeg kan godt have dem alle tre paa en Gang, jeg har altsaa den nye og en Spiralseng staar der derovre og desuden en Barneseng; der kan vi lægge noget Halm i Bunden og en lille Madras over, saa kan Andreas godt ligge der. - De helt nærmere Data faar du efterhånden som jeg ved dem, jeg synes det var morsomt om du og Tutte kunde være her samtidig men du kan jo ikke være her samtidig med Bodild og Andreas; nu ved du nogenlunde hvordan det har sig, mulig du kunde tale med Tutte derom i Telefonen eller pr. Brev. 
+Det er Laders' Fødseldag d. 18/7. 
+Der var saa meget interessant i dine Breve bl.a. om Husets Restauration og - godt at du passer Skattevæsenet.
+Jeg tror ikke du faar mere denne Gang, mange Hilsner og paa glædelig Gensyn om altsaa ikke saa farlig længe
+Din Junge.
+Tak for dine gode "grønne" Raad i dine to sidste Breve, undskyld hvis du har skrevet om det før og jeg ikke har besvaret det, men hvor kan du næsten tro, at jeg ikke skulde bruge Grøntkur, det er da noget af det første man gør, naar der er Vitaminmangel og jeg maa da sikkert tidligere have skrevet om alt det, jeg skaffer mig om Vinteren, i Sommerhalvaar. har man jo Masser - Radiser/ [ulæseligt ord] er særlig godt for min Sygdom) Karse, Agurker, Spinat i lange Baner o.s.v. I Persille er der særlig mange D Vitam. den faar man jo saa i Saucer, hvad vi faar næsten hveranden Dag. 
+[Indsat øverst på sidste side; på hovedet:]
+Det bliver saa nok til at du tager Glorups og Kroen først, efter den Tid er saa nok Bodild og Andreas taget til Elle</t>
+  </si>
+  <si>
     <t>1949-03-12</t>
-  </si>
-[...1 lines deleted...]
-    <t>Hareskov</t>
   </si>
   <si>
     <t>Ena -
 Harriet Afzelius
 Axel Beck
 Henrik Bichel
 Peter Bichel
 Otto  Fischer
 Johannes Hohlenberg
 Alhed Larsen
 Marie Larsen
 Axel  Müller
 Peter Rohde
 Thorkild Roose
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 Fritz Syberg</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Agnes, Peter, Edel, Ena og Lehmanns var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0796</t>
   </si>
@@ -969,59 +1165,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/avlS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nbP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Wu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Lrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5SX5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/avlS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nbP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Wu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Lrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5SX5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7h9M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DtZy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M14"/>
+  <dimension ref="A1:M17"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1589,86 +1785,218 @@
       </c>
       <c r="L13" s="6" t="s">
         <v>113</v>
       </c>
       <c r="M13" s="5" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>115</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>116</v>
       </c>
       <c r="F14" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="G14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="F15" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="G14" s="5" t="inlineStr">
-[...20 lines deleted...]
-        <v>122</v>
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="G17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>146</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
+    <hyperlink ref="M15" r:id="rId20"/>
+    <hyperlink ref="M16" r:id="rId21"/>
+    <hyperlink ref="M17" r:id="rId22"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>