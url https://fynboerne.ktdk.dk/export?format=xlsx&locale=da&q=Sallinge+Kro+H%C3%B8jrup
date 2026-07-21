--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -44,300 +44,57 @@
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>1937-01-22</t>
-[...2 lines deleted...]
-    <t>Brev</t>
+    <t>1900-09-01 - 1901-04-24</t>
+  </si>
+  <si>
+    <t>Dagbog</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
-  </si>
-[...241 lines deleted...]
-    <t>Dagbog</t>
   </si>
   <si>
     <t>Elna -
 Laurentius Allerup
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
 Lars Christian Balslev
 Thorvald Balslev
 Laura Balslev, f. Leth
 Herman Bang
 Alice Bondesen
 Emil Brandstrup
 Thora  Branner
 - Fibiger, Frøken
 Marie Juul
 Otto Lagoni
 Peter Erasmus Lange-Müller
 Alhed Larsen
 Jeppe Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Christine  Mackie
 Cathrine Meyer
@@ -439,100 +196,343 @@
 Lili Scheel
 Karl Schou
 Marie Schou
 Robert Schumann
 - Stürup
 Elly Svarrer
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
     <t>1920-09-15</t>
   </si>
   <si>
+    <t>Brev</t>
+  </si>
+  <si>
     <t>Alhed Larsen</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Erikshaab</t>
   </si>
   <si>
     <t>Birkerød Kostskole</t>
   </si>
   <si>
     <t>Harald Giersing
 Johanne Giersing
 Andreas Larsen
 Johannes Larsen
 Christine  Mackie
 Fritz Magnussen
 Peter Magnussen
 Per Nielsen
 Fritz Syberg</t>
   </si>
   <si>
     <t>Erikshaab var Alhed Larsens barndomshjem. I 1920 boede Otto Emil Paludan, som overtog godsforvalterstillingen efter Alheds far, på gården med sin søster. 
 Louise og Niels Elgaard Amstrup boede på Ølstedgaard. Louise var en søster til Albrecht Warberg, som var Alheds far. 
 Johan Larsen byggede i sommeren 1920 en båd.</t>
   </si>
   <si>
     <t>Privateje</t>
   </si>
   <si>
     <t>Alhed, Johannes Larsen og sønnen er cyklet til Erikshaab. De mødtes med Giersing-parret i Sallinge Kro. 
 Johannes Larsen maler. Alhed og Puf har været på Ølstedgaard. Desværre har man inviteret en præst og hans søster til underholdning, og de ser kedelige ud, men det er dejligt at se de gamle steder igen. 
 Andreas/Puf vil ud at sejle i sin båd. Han har lavet en masse æblemost.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8Wu4</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Hr. Johan Larsen
 Kostskolen
 Birkerød
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 Kære søde Ly!
 Tak for Dit lange Brev, som jeg fik i Dag her nede paa Erikshaab. Din Far, Puf og jeg cyklede i Forgaars, Mandg herned. Vi havde et henrivende Vejr men en lille Smule Modvind, saa det var lidt strængt, men ellers en dejlig Tur. Aftenen før havde Besse og Giersing og Onkel Baron været hos os til Aften sammen med Magnussens. Giersings skulde Dagen efter cykle til Svanninge over Odense og vi bestemte saa at mødes i Sallinge Kro. Da vi kom, sad de der og vi sludrede saa en Timestid. Desværre kunde de ikke huse os i Kroen saa vi maatte cykle videre til Højrup. Vi kom der Kl. 7½ og Du kan tro, en fransk Bøf smagte vidunderligt. Vi tog en Genever med Angostura til. Næste Dag tog vi herud, Din Far gik i Gang med at male. Om Eftermiddagen cyklede Puf og jeg til Ølstedgaard og Din Far kom efter, da han havde malet. Vi fik kaffe, Vin og Kage og jeg tog saa her tilbage til Middag Kl. 7. Jeg blev her i Nat, de andre cyklede til Højrup. – I Dag har vi haft yndigt Vejr ogsaa, Gamle og jeg cyklede til Sallinge og tegnede Per Nielsens Hus, der er en lille arkitektonisk Perle. Senere gik vi om paa Brinken hvor Din Far malede. Han har nu malet 5 smaa Billeder og udrettet hvad han vilde og i Morgen cykler vi hjem igen omad Ølstedgaard, hvor vi skal spise til Middag Kl. 1. Det har været en dejlig Tur, her er saa henrivende smukt alle vegne, og jeg nyder at se de gamle, kære Steder. Desværre har de bedt en Præst og hans Søster for at more os til at spise til Middag, vi skal have fin Middag med Vin, de er kommen og sidder nede i Stuen, det morer os ikke, Din Far har været nede at se paa dem, han synes, at navnlig Søsteren ser rædsom kedelig ud. – Det var et dejlig langt Brev lille Ly, men jeg har det ikke her og er ikke for at gaa ned igennem Præstens, saa jeg husker ikke om der er noget at svare paa. Den Gamle kan ikke løsrive sig fra Baaden til Køgetur, jeg har ellers opfordret ham kraftigt – men han siger, han kan ikke holde ud ikke snart at faa den fra Haanden. Han og Basse lavede 14 Potter Æblemost i Søndags af sin Zinkballefuld og en lille Kasse Æbler. – 
 Nu faar Du ikke mere min Skat, jeg maa ned til Præstens; og vi skal strax spise. 1000 Hilsner min egen Dax, bare vi havde haft Dig med paa denne Tur. Din Mor.
 Onsdg 15de Sept - 20</t>
+  </si>
+  <si>
+    <t>1937-01-22</t>
+  </si>
+  <si>
+    <t>Axel  Müller</t>
+  </si>
+  <si>
+    <t>Sallinge Kro Højrup</t>
+  </si>
+  <si>
+    <t>Frihavnens Hovedkontor København</t>
+  </si>
+  <si>
+    <t>Otto Emil  Paludan
+Karen Pilegaard
+Bendt Schaffalitzky de Muckadell
+Janna Schou
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem ingeniør Fleuron og sognefogeden var. 
+Herregården Gelskov brændte før 1917, og en ny hovedbygning blev opført (Wikipedia august 2025). 
+Oxfordbevægelsen var en kristen vækkelsesbevægelse, der opstod i 1920'erne, primært kendt for sin betoning af personlig omvendelse og fornyelse gennem fire moralske principper: Ærlighed, renhed, uselviskhed og kærlighed. Bevægelsen lagde vægt på, at enkeltpersoner skulle lade sig vejlede af Gud i deres daglige liv og søge aktivt medlemskab inden for de eksisterende kirker. Senere, i 1938, ændrede bevægelsen navn til Moralsk Oprustning og fokuserede på at bekæmpe truslen fra kommunismen gennem moralsk fornyelse (Internettet aug. 2025). 
+En alen er 627,708 mm = 62,7708 cm.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/0Vty</t>
+  </si>
+  <si>
+    <t>[Håndskrevet med blæk på kuvertens forside:]
+4’ Brev
+modt. 23’ Jan 1937.
+Hr. Sognefoged Axel Müller
+Frihavnens Hovedkontor
+Kjøbenhavn
+Ø.
+[Med blå kuglepen:]
+14-2-03.
+[Håndskrevet på kuvertens bagside:]
+A Warberg Müller
+Sallinge Kro
+Højrup.
+[i brevet:]
+Sallinge Kro, Fredag Fm. 22 Jan 1937.
+Min egen Ven!
+Tak for Opringningen i Aftes – det var vældigt rart at høre Jeres Stemmer – og at alt stod vel til. Jeg hungrer nu meget efter Breve, jeg længes efter Jer begge to.
+I Dag skinner Solen – her er usigelig dejligt hvor end Øjet ser. Der begynder at falde Ro over Gemytterne efter de store Trafiksensationer; i går drog de tre Odensianere afsted til Odense – d v s de to unge Mennesker måtte lade Lastbilen stå Falck kunde ikke få den manøvreret med. Ingeniør Fleuron trillede derimod glad afsted i sin lille fine ultramoderne Vogn; han og jeg var om Formiddagen til Frokost hos Baron Bent Schaffalitzky, som havde telefoneret efter os. Da vi var nået lidt udenfor Sallinge mødte vi Sognefogden – han vendte strax Kanen – stoppede mig ind i en herlig Kørepels – Hr Fleuron ved Siden af – selv stod han bagpå, og så susede vi afsted – over Markerne op til Korsvejen – så var der fin Vej lige til Gjelskov; der er bygget en ganske dejlig Herregård – store dejlige og hyggelige Rum med en god Brændekakkelovn i hver Stue – åbne Døre – en suite – og smilende søde Mennesker. Baronen hentede en støvet Perikumsnaps – brygget af Pallam i 1894 – den smagte! De mente, at når en Warberg var gæst, så måtte Tidspunktet være inde til den Snaps! Og så vankede der en god Cigar - . Baronessen og jeg fandt straks sammen i en lang privat filosofisk Snak i en Sofa. Hun er Oxford, siger Gud ustandselig, som var det en Person hun var dus med. Men det lykkedes alligevel at finde en hel Del Ting, vi kunde være enige om, og hun bad mig endelig komme igen. Hun skulde til Højrup i sin Bil, vi kørte med hende op til Korsvejen; Snekasterne var bleven færdig med Vejen, så vi gik det sidste Stykke til Kroen gennem 4-5 Alen høje Snemure. 
+For lidt siden kom Sognefogden, og vi aftalte at køre ned til Karen (Pilegaard) Frandsen i Højrup ved 1Tiden – så vil han hente mig igen i Aften; vi fik os en hyggelig Passiar om gamle Dage og alle Mennesker fra den Tid. Overalt og fra alle møder man en Bølge af Sympathi så snart det spørges, at man er en Warberg. Far må have været en højt elsket Mand, når denne Følelse kan leve gennem Generationer.
+Jeg er simpelthen lykkelig over at være her. 
+I Dag kan jeg altså ikke vente Brev - men mon der dog ikke kommer et lille et fra jer begge to i Morgen, Lørdag? Søndag skal jeg til Erikshåb. Nu skal jeg ud at se en Flyver starte. Hans Maskine har ligget her fra i går.
+Tusinde kærlige Hilsner til Jer begge!
+Din egen Dis.</t>
+  </si>
+  <si>
+    <t>1937-01-25</t>
+  </si>
+  <si>
+    <t>Sallinge Kro
+Højrup</t>
+  </si>
+  <si>
+    <t>Bakkevej 8 Hareskov St.</t>
+  </si>
+  <si>
+    <t>Mine -
+Lars Christian Balslev
+Maria Balslev
+- Bender, g. Petersen
+Hans Lorentzen
+Karen Lorentzen
+- Nortoft
+Marie Paludan
+Otto Emil  Paludan
+Karen Pilegaard
+Carl Schaffalitzky de Muckadell
+Erik Schaffalitzky de Muckadell
+Janna Schou</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem gamle Christensens, den unge krokone, fru Olsen og sognefogedens var. 
+Baronen kan være både Carl og Erik Schaffalitzky de Muckadell.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0924a</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt håber, at man respekterer hendes valg af farver til køkkenet.
+Hun læser ikke som planlagt, men oplever sin gamle hjemegn på ny. Har været i Hillerslev kirke. Paludan/Pallam og hans søsters grav er herskabelig. Han var så beskeden. Albrecht Warbergs grav er groet til, men der står en bænk fra Erikshåb på den. Kirken lignede sig selv, men der er nu installeret audioanlæg. Astrid tænkte på sin konfirmation. Præsten var kedelig. Baronen tilbød kørelejlighed, men Astrid ville hellere gå. Efter kirken var hun hos Balslevs på Erikshåb. Om aftenen kom Hans/Loria og Karen Lorentzen. Astrid gik hjem til kroen i måneskin. Hun skal besøge gården Ensomhed.
+Astrid beder Axel Müller sende nogle eksemplarer af hendes bog.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Ibx1</t>
+  </si>
+  <si>
+    <t>[Skrevet med sort kuglepen på kuvertens forside:]
+5’ Brev
+26’ Jan. 1937.
+[Skrevet med blæk:]
+Hr
+Sognefoged Axel Müller
+Bakkevej 8 
+Hareskov
+[Skrevet på kuvertens bagside:]
+Afs.
+A Warberg Müller
+Sallinge Kro
+Højrup
+[I brevet:]
+Sal[lin]ge Krou, Mandag 25 Jan. 37.
+Min egen Ven! Hvor er I dog søde til at skrive til mig – Tak for Brev - og Cigarer – og vil du også takke Skatteren for hendes søde oplysende Brev, og Nortoft for hans indlagte. Jeg glæder mig over, at sidstnævnte går i Gang med Køkkenet – men er lidt urolig for at du snakker ham fra altfor meget af det, vi aftalte en Del Farver, du véd, Farverne betyder så meget for Nervesystemet – de grå var efterhånden bleven mig en Pestilens. Mon Fru Olsen ordner Gulvet? Jeg er meget spændt på dine Foretagender – det vil betyde en uhyre Lettelse at få dem til Side. Hvordan går det med Grundsalget? Behøver jeg at bekymre mig for Pengene? eller at have Samvittighedsnag fordi vi ofrer så meget på mit Ophold her?
+Alt herovre er jo falden ud på en hel anden Måde end jeg havde tænkt mig, men på en bedre, tror jeg nok. Den dybe Ensomhed – de stille Timer på Værelset med Studium af lærde Værker – blev der intet af; men nu forstår jeg også, at det havde jeg slet ikke Kræfter til og det havde vist slet ikke været den rette Medicin. Det, som sker er langt bedre. Der vendes op og ned på alting; man sættes 50 År tilbage i Tiden – når man går ad de kendte Veje, hvor uhyre meget er ganske uforandret som dengang; og taler man med de gamle Folk, så fornemmer man også et levende Pust fra dengang; men ellers er Aanden i alting bleven helt anderledes – i den møder man den nye Tid – så vidt forskellig fra den gamle. Det har været meget overvældende for mig altsammen, men i Dag – den ottende Dag – føler jeg ikke mere så stærkt den rædsomme Susen i Hovedet, og jeg har sovet dejligt i Nat – for første Gang en god og rolig Nat. – I Går – Søndag – gik jeg sammen med den unge Krokone i Kirke i Hillerslev til Gudstjenesten Klokken 2. Det var bidende koldt – Frostklart, men Solskin. Vejene meget glatte. Jeg vadede gennem små Driver på Kirkegården for at se til Gravene. Pallams Gravsted er herskabeligt; dog er Marmorpladen med hans Navne etc - naturligvis sat ind i Stengærdet – som på Fars Grav! men Gravstedet er indrammet af et flot Smedejernsgitter – der er fine Plantninger o s v; hans Søster døde først, så Pallam har vel selv ordnet Gravstedet. På Marmorpladen står – med sorte Bogstaver som på Fars – altså ikke de sædvanlige forgyldte – hans Navn og – Godsforvalter på Erikshåb. Mens jeg stod og betragtede alt dette, kom jeg til at tænke på, hvor beskeden hele Pallams Stilling var i de 25 Aar, han var Fuldmægtig hos Far – hvis Ekko han var i et og alt. Han var jo en Asket – vilde ikke have Kakkelovn på sit Værelse og hvor var der uhyggeligt i Pallams Værelse! Så blev han Godsforvalter i de næste 25 År – måske 30 - og nu er hans Gravsted et af de fineste på hele Kirkegården. Hvor jeg under ham det! den goe, trofaste, beskedne Pallam! Så gik jeg over til Fars Gravsted i det modsatte Hjørne af Kirkegården; den er næsten helt groet til med Efeu; der står endnu en af de gamle, hvidmalede Havebænke fra Erikshåb – ældgammel nu og skrøbelig – jeg sad et Øjeblik og drømte om gamle Dages Glans og Storhed – sic trancit gloria mundi – Gravstedet er alt andet end prangende, men Fars Navn nævnes endnu med Ærefrygt af alle herovre på Egnen. – 
+Kirken var den samme – og dog anderledes; i hvert Fald hvad det indre angår; der var kommen 
+II
+Centralvarme – elektrisk Lys – og ditto Høreapparater – i en Del af Stolene – til gamle og døve – en Slags Højtaleranlæg til Prædikestolen. Enkelte gamle Kalkmalerier var afdækket i de smukke Hvælvinger – Kirken var bleven så hyggelig – vi kom i god Tid; Solen skinnede ind ad de store Vinduer – jeg genoplevede intensivt alle de store Begivenheder fra dengang for længe siden. Jeg så endnu Konfirmationsdagen for 40 Aar siden – jeg var – som Godsforvalterens Datter – den eneste hvidklædte – og stod øverst på Kirkegulvet – nederst stod Karen Pilegård – fordi hun var Friskolebarn!
+Nu er de ydre Kår byttet betydelig om – hun er nærmest Herregårdsfrue - - men så er jeg gift med Verdens dejligste Sognefoged !!!
+Prædikanten var en lille kedsommelig ung udflydende Fyr – som vævede en hel Time – lutter intetsigende Ord. Laders sad lige foran os. Der skulle ofres, og han havde glemt sine Penge – så jeg lånte ham en Tokrone. Vi hilste på Baronens, som tilbød os Plads i deres Vogn, men jeg foretrak at gå, og så vilde Laders følges med mig. For første Gang så jeg – og betrådte – den nye, flotte Landevej, som er ført over Aaen ned forbi Brinken til Odensebanken. Marie kom ud i Gangdøren og modtog os – hun er overvældende sød og hjertelig; så det varmer én lige ind til Hjerterødderne. Varme, hyggelige Stuer – Kaffe – Cigar. Vi snakker glimrende sammen. Til Aften kom Loria m. Kone (født Windfelt Hansen) – han hedder Pastor Lorentzen, Bror til den Vilhelm Lorentzen, som fylder 60 en af Dagene – Kunsthistoriker eller lign. De er fra Nr. Lyndelse Præstegård; nu er Loria Frimenighedspræst i Sønder Næraa. Et dejligt Aftensmåltid – i vores gode gamle Spisestue. Jeg genkendte rørt den gamle Kakkelovn fra vores Tid!
+Siden havde vi en dejlig Aften; det morede mig at høre på al deres muntre Præstesnak – begge Præster har meget Lune, det vrimlede med Vitser og morsomme Oplevelser. Marie kan ogsaa en Masse goe Historier – Dialekten kan vi alle. Så fik vi Dessert og Vin – og ved 10½ Tiden brød man op; Fru Loria kørte Bilen – de tog mig med til Korsvejen. 
+En fantastik Spadseretur! Det er vel et lille halvt Aarhundrede siden, jeg har gået alene en Aften på en øde fynsk Landevej. Måneskin – stjerneklart; langs Vejen på begge Sider høje Stenmure – de er bleven helt sorte nu og fortonede sig som mærkelige Granitmure – det var som at gå gennem et øde Månelandskab - - hvor Murene holdt op og Vejen blev åben, blæste det så voldsomt, at jeg kun med yderste Nød undgik at blive væltet! Men så kom jeg i Læ af de store Bakker – og nåede glad Kroen ved 11 Tiden. De sad oppe i ”Privaten” og vilde høre nyt ”fra den store Verden”; jeg gav dem et Passende Uddrag. 
+I Dag skal jeg til Mine i Lindemandshuset – vi er lige gamle og har leget sammen. I Morgen er vi bedt til Sognefogdens. En Dag vil jeg til Ensomhed – den gamle Frk. Petersen lever endnu – hun var Husjomfru på Gjelskov i 90erne og hed Jomfru Bender. Jeg har meget at gøre og Tiden flyver. Søndag tager jeg til Hesselager - man kan afbryde Rejsen en Dag. De er så interesseret i min Bog; vil du ikke ringe til Boghandler Oelenschläger - i Gyldenløvesgade (ved Søerne) – han havde et Restoplag – og få fat i en 4-5 Stk, jeg gav 50 Øre pr Stk sidst – som Forfatterinden – og sende mig dem til Gaver. 
+Kærlige Hilsner til Nusset og dig! Din egen Dis
+[Skrevet på langs på sidste sides venstre kant:]
+Frimærkerne er på retur!</t>
+  </si>
+  <si>
+    <t>1937-01-26</t>
+  </si>
+  <si>
+    <t>Mine -
+Janna Schou</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem sognefogedens og kroejeren var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0924B</t>
+  </si>
+  <si>
+    <t>Astrid W-G har en maveomgang. Hun rejser derfor hjem søndag og beder om togtider. Hun har besøgt Mine.
+Det er rædselsfuldt koldt både ude og inde. 
+Astrid spørger, hvordan det går med køkkenet og gulvet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/5SX5</t>
+  </si>
+  <si>
+    <t>[Skrevet med sort kuglepen på kuvertens forside:]
+6’ Brev
+modt 27 Jan 1937
+[Skrevet med blæk:]
+Hr
+Sognefoged Axel Muller
+Bakkevej 8
+Hareskov
+Sjælland
+[Skrevet på kuvertens bagside:]
+A Warberg Müller
+Sallinge Kro
+Højrup
+[I brevet:]
+Sallinge Kro, Tirsdag den vistnok 26/1 – 37
+Min egen Ven! Jeg har haft en kedelig Nat med en Mavehistorie – sandsynligvis af Kulden. I Dag drikker jeg kogt Vand med Franskbrød til, fryser og er sløj; derfor har jeg bestemt mig til at rejse direkte hjem på Søndag – helst Formd., så jeg er hjemme ved Dagens Lys, men vil du ikke nok regne mig Togtiderne ud? Jeg tør ikke i denne infernalske Kulde risikere at komme i et koldt Gæsteværelse hos de gamle Christensens, og heldigvis har jeg ikke nået at få skrevet til dem. – I Går Eftmd. var jeg hos Mine – som endnu bor i det dejlige, gamle Hus under Ore Banker; jeg fik Kaffe, så alle de gamle Billeder og havde et Par ganske henrivende Timer; man fortæller, at hendes Hane er en Seværdighed på Egnen – det så det også ud til efter Billederne. Da jeg kom hjem, frøs jeg sådan, at de inviterede mig ind i Privaten – og der blev jeg endelig varm – men i Dag er her altså også meget koldt den forrygende Blæst går lige igennem de tynde Mure og jeg tør ikke gå ud med den usikre Mave. efter Middag skal vi til Sognefogden – jeg må se at få sovet lidt forinden. Jeg er spændt på, om der er Brev i Dag – hvordan mon det går med Køkken og Dagligstuegulv??? 
+Hvor var det dumt, jeg ikke tog Gummidunken med, men nu er det forsent for de Par Dage.
+Ja, dette Brev er kedelig, men det stammer fra Maven. Jeg begynder at glæde mig lidt til at komme hjem – sikke jeg skal fyre! ah!!
+Bare lillle Nus ikke fryser i sit Værksted – godt de fik Gederne! Tusinde Hilsner jer begge!
+Din egen Dis</t>
+  </si>
+  <si>
+    <t>1938-02-09</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen</t>
+  </si>
+  <si>
+    <t>Lindøgaard pr. Dræby St.</t>
+  </si>
+  <si>
+    <t>Sallinge Kro pr. Højrup St.</t>
+  </si>
+  <si>
+    <t>Lars Christian Balslev
+Maria Balslev
+Thora Cohn
+Alfred Fly
+Andreas Larsen
+Jens Larsen
+Johannes Larsen
+Else Larsen, Else, Andreas Larsens kone
+Peter Magnussen
+Axel  Müller
+Ellen  Sawyer
+Ane Talbot
+Andreas Warberg
+Minna Warberg
+Mary Warberg Larsen
+Laura Warberg Petersen
+Viggo Winkel</t>
+  </si>
+  <si>
+    <t>Lars Christian/Laders Balslev boede efter sin pensionering på gården Erikshaab nær Sallinge. Gården var tidligere beboet af warberg-familien. 
+Minna og Andreas/Dedde Warberg holdt sølvbryllup 1913.
+Else og Andreas/Puf Larsens datter, Thora, g. Cohn, blev født i huset på Møllebakken i Kerteminde 19. jan. 1938. 
+Herman Upmann var en tysk bankmand, hvis kærlighed til Habanos førte til, at han slog sig ned i Havana i 1844 og fandt en bank og en Habanos-fabrik i denne by. Med tiden lukkede banken, men hans mærke af cigarer fortsætter i dag som et eksempel på den mest raffinerede Habanos middelstyrke smag Habanos (søgning på internettet jan. 2024).
+Det vides ikke, hvad Marys forældre hed og den gamle krokone i Sallinge kendes heller ikke.,</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0597</t>
+  </si>
+  <si>
+    <t>Johanne/Junge Larsen forstår godt, at Astrid/Dis bor på kro i stedet for privat. Johanne kommer ikke til Erikshaab, for hun skal til København i længere tid i marts.
+Saneringslånet er nu sikret, så Johanne vil betale, hvad hun skylder Astrid.
+Mary ligger syg hos sine forældre i Kerteminde. Johanne har besøgt hende samt Ellen Sawyer og Else og Andreas/Puf Larsen, som netop havde fået datteren Thora. Hun blev født samme dag, som Andreas/Dedde og Minna havde sølvbryllup. Johanne hyggede sig hos Johannes Larsen, og det har hun ikke altid gjort. Han har i øvrigt solgt billeder for 10.000 kr. hos Winkel og Magnussen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/QBkJ</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Febr. 1938
+Fru A. Warberg Müller
+p.t. Sallinge Kro
+pr. Højrup St
+læst ons. 14-9-2005.
+[Skrevet på kuvertens bagside:]
+Lindøgaard pr. Dræby St.
+[I brevet:] 
+Lindøgaard
+9 - 2 – 1938
+Kære lille Dis!
+Tak for dit lange Brev, jeg blev glad, da jeg saa, at du vilde tage til Sallinge, gid du nu maa faa rigtig godt af dit Ophold der, jeg forstaar godt, at du har bedre af ikke at bo i et privat Hjem - Fornemmelsen er helt anderledes man er paa mange Maader saa ansvarsløs, naar man bor paa Kro el. et andet lgn. Sted. Min første Indskydelse var at skrive straks, men da jeg skulde til Kjertem. i Gaar – paa Barselsvisit hos Else og Puf mente jeg, du skulde høre lidt om den Tur med. Maries - den gode – skrev om jeg ikke kom derned, mens du var i Sallinge; husk nu at aflevere denne Besked: hils hende saa mange Gange, tak hende for hendes Brev og for Indbydelsen; det er fristende, men jeg synes ikke, jeg vil spænde Buen for højt; nu skal jeg jo til Kbhvn. i Marts og vil gærne være borte en ret anselig Tid – mindst 14 Dage; måske ser jeg Marie og Laders der, de skal jo derind i Marts. Jeg har altid saa mange Breve at skrive; det gaar nok med din mundtlige Hilsen til Marie. Du skrev ikke hvor længe du bliver der. – En lille Forretningssag vil jeg nævne med et samme: nej, du kan tro nej, søde Dis, jeg vil ikke beholde Marcipan-Pengene; jeg har let ved nu at skaffe alt til Rejsen henhørende – nu regner vi jo sikkert med Saneringslaanet – Tiderne bedres og vor Bedrift her bedres, saa jeg vil betale, hvad jeg skylder Jer og runder af lidt op ad, fordi det er nemt at sende en X Fem’er i et Brev. Tak for dit tilsendte Brev fra Minna, hvor har hun dog været glad ved den Fest. Jeg har ikke set nogen af Sangene, håber [”håber” overstreget] dine kan jeg jo da faa at se, naar jeg kommer derind. Jeg skal tage nogle Vintergæk-Løg med til dig. 
+Jeg havde dobbelt Ærinde til Kj. i Gaar, idet Mary ligger syg inde hos hendes sine? [”sine?” indsat over linjen] Forældre. Det er en ordentlig Omgang Tarmhistorie, hun har raget sig til; hun vilde absolut selv tage ind til Kjert. for at gaa til Læge i Stedet for at faa hend [”hend” overstreget]ham herud; hun var temmelig elendig, da hun kom derind og hendes Mor puttede hende straks i Seng – i Faderens, saa sover han ovenpaa i Gæstekammer. Dr. Fly har tilset hende tre Gange, nu er hun begyndt at komme lidt op og det mentes, at der ikke vil gaa saa lang Tid inden vi ser hende igen. Hendes Mor gav mig en liflig Kop Kaffe, det kvæger altid, naar man har rejst. Saa drog jeg op til Elle, som ikke vidste, at jeg kom og blev lykkelig, især da jeg lovede at komme til hende ved 2 Tiden og drikke Kaffe hos hende. 
+Else ventede mig til Middag og jeg fik saa Ungerne at se inden de tørnede ind til deres Middagssøvn; de er saa glade ved os, naar vi kommer, og det skønt vi aldrig har Slikkeri med til dem; det ses nødig, hvilket er vældig fornuftigt. Jeg synes de to kære Unger er saa tynde og splejsede og lidt blege, men der bliver gjort, hvad der kan gøres, og de er meget ude, siger Else. Den sidste lille ny blev født paa Maries Fødselsdag d. 19de kort efter Midnat, saa den egentlige Fødselshurlumhej var jo den 18 – Sølvbryllupsdagen hvorfor de ikke fik telegraferet, hvilket jo havde vakt lidt Eftertanke hos dem deroppe; Christine ringede fra Kbhvn. da hun kom hjem for at høre Grunden. De havde fin Middag til mig Bøf m. Løg og Figengrød med Flødeskum, god Kaffe og en Upman ovenpaa. Jeg hygger mig efterhaanden saa godt derovre – du ved det har aldrig været min stærke Side at hygge mig hos Lases – men det gør jeg altsaa nu, ogsaa naar Las er der; han er i Kbhvn. for Tiden (Udstilling hos Winkel &amp;amp; Magnussen, solgt for 10,000 Kr) men da jeg var derinde at købe Sølvbryllupsgave, var han der og var saa sød og hyggelig og snaksom. Den lille nye var en vidunderlig dejlig lille Pige, mægtig mørkebrun Haar, smukke blaa Øjne og ret stor hun vejer allerede 7 Pund [tegn for pund] – 7 staar der – Else ser derimod sløj ud bleg og hærget; det er jo maaske ogsaa lidt vel rask, de to smaa Unger er kommen; Ane fyldte først 3 Aar 1st Okt. 
+Dette er skrevet lidt i Jag, jeg venter Posten og desuden venter Ægmaskinen paa mig, naar Mary ikke er her, hjælper jeg jo Skipper. Her er intet nyt, alt er vel; Drengene laver sam. med Naboerne Vejforbedring herfra og op til Hjørnet. 
+Hils Laders og Marie og d. gl. Krokone fra mig.
+Tusinde Hilsner! Din Junge.
+[Skrevet langs venstre kant s2:]
+X kan ikke Fem’eren forlænge dit Ophold med 1 Dag?</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -609,51 +609,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5SX5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Wu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Wu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5SX5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M8"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -690,322 +690,322 @@
         <v>8</v>
       </c>
       <c r="J1" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="D2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H2" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E2" s="5" t="s">
+      <c r="I2" s="5"/>
+      <c r="J2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="L2" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="G2" s="5" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="M2" s="5"/>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="5" t="s">
-[...6 lines deleted...]
-        <v>26</v>
+      <c r="D3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="s">
-        <v>27</v>
-[...8 lines deleted...]
-        <v>30</v>
+        <v>20</v>
+      </c>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L3" s="6" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="M3" s="5"/>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="L4" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="M4" s="5" t="s">
         <v>33</v>
-      </c>
-[...36 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="G5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="5" t="s">
+      <c r="K5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L5" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="5" t="s">
+      <c r="M5" s="5" t="s">
         <v>42</v>
-      </c>
-[...24 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D6" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="D6" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        </is>
+        <v>46</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>48</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="M6" s="5"/>
+        <v>50</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D7" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="D7" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="K7" s="5" t="s">
         <v>56</v>
-      </c>
-[...9 lines deleted...]
-        </is>
       </c>
       <c r="L7" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="M7" s="5"/>
+      <c r="M7" s="5" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>61</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>62</v>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>64</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>65</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>66</v>
       </c>
       <c r="L8" s="6" t="s">