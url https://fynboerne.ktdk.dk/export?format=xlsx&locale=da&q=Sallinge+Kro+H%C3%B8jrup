--- v1 (2026-07-21)
+++ v2 (2026-09-06)
@@ -59,52 +59,52 @@
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Elna -
 Laurentius Allerup
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
 Lars Christian Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Herman Bang
 Alice Bondesen
 Emil Brandstrup
 Thora  Branner
 - Fibiger, Frøken
 Marie Juul
 Otto Lagoni
 Peter Erasmus Lange-Müller
 Alhed Larsen
 Jeppe Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Christine  Mackie
 Cathrine Meyer
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
 Augusta Mogensen
 Christian Mogensen
 Otto Emil  Paludan
 Antoine-François Prévost d'Exiles
 Leopold Rosenfeld
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
@@ -439,51 +439,51 @@
 Hvor var det dumt, jeg ikke tog Gummidunken med, men nu er det forsent for de Par Dage.
 Ja, dette Brev er kedelig, men det stammer fra Maven. Jeg begynder at glæde mig lidt til at komme hjem – sikke jeg skal fyre! ah!!
 Bare lillle Nus ikke fryser i sit Værksted – godt de fik Gederne! Tusinde Hilsner jer begge!
 Din egen Dis</t>
   </si>
   <si>
     <t>1938-02-09</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Sallinge Kro pr. Højrup St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
 Thora Cohn
 Alfred Fly
 Andreas Larsen
 Jens Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Peter Magnussen
 Axel  Müller
 Ellen  Sawyer
 Ane Talbot
 Andreas Warberg
 Minna Warberg
 Mary Warberg Larsen
 Laura Warberg Petersen
 Viggo Winkel</t>
   </si>
   <si>
     <t>Lars Christian/Laders Balslev boede efter sin pensionering på gården Erikshaab nær Sallinge. Gården var tidligere beboet af warberg-familien. 
 Minna og Andreas/Dedde Warberg holdt sølvbryllup 1913.
 Else og Andreas/Puf Larsens datter, Thora, g. Cohn, blev født i huset på Møllebakken i Kerteminde 19. jan. 1938. 
 Herman Upmann var en tysk bankmand, hvis kærlighed til Habanos førte til, at han slog sig ned i Havana i 1844 og fandt en bank og en Habanos-fabrik i denne by. Med tiden lukkede banken, men hans mærke af cigarer fortsætter i dag som et eksempel på den mest raffinerede Habanos middelstyrke smag Habanos (søgning på internettet jan. 2024).
 Det vides ikke, hvad Marys forældre hed og den gamle krokone i Sallinge kendes heller ikke.,</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0597</t>
   </si>
   <si>
     <t>Johanne/Junge Larsen forstår godt, at Astrid/Dis bor på kro i stedet for privat. Johanne kommer ikke til Erikshaab, for hun skal til København i længere tid i marts.
 Saneringslånet er nu sikret, så Johanne vil betale, hvad hun skylder Astrid.
 Mary ligger syg hos sine forældre i Kerteminde. Johanne har besøgt hende samt Ellen Sawyer og Else og Andreas/Puf Larsen, som netop havde fået datteren Thora. Hun blev født samme dag, som Andreas/Dedde og Minna havde sølvbryllup. Johanne hyggede sig hos Johannes Larsen, og det har hun ikke altid gjort. Han har i øvrigt solgt billeder for 10.000 kr. hos Winkel og Magnussen.</t>
   </si>