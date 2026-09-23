--- v0 (2026-05-10)
+++ v1 (2026-09-23)
@@ -629,51 +629,51 @@
 Tak for Dine 2 Breve som jeg fik i Dag. Det er dejligt at Du nu er færdig hos Gram. Du kan jo have nok endda. Gaa nu ikke for voldsomt paa med den Trykning i Begyndelsen. Det er dog et umuligt Vejr, det bliver jo længe jo værre. I Dag har det været ganske umuligt at bestille noget paa grund af Storm. Jeg fik nok nu ingen Skitsebog og telegraferede saa om at sende en ny omgaaende hvis de ikke havde den anden færdig. Der er endnu 3 Blade i den gl og i Nødsfald har jeg jo Bøttepapirsbogen. Det er snart kedeligt men nu er det jo snart forbi for denne Gang. Det kan jo godt være det trækker et Par Dage ud med den 13 for vi skulde jo gerne have en Dags godt Vejr saa vi kunde komme op til Hesselø, Saltholm har vi opgivet for denne Gang og maa tage ved Lejlighed fra R[ulæselig]. Hils Puf og Lysse og N[ulæselig] og [ulæselig] og Marie. Mange kærlige Hilsner
 Din
 JL.</t>
   </si>
   <si>
     <t>1934-06-06</t>
   </si>
   <si>
     <t>Andreas Larsen</t>
   </si>
   <si>
     <t>England
 Epsom Downs</t>
   </si>
   <si>
     <t>Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Gunnar Helweg-Larsen
 Hatla Helweg-Larsen
 Else Jensen
 Jens Jensen
 Johannes V. Jensen
 - Johansen, kaptajn
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Meyer, England
 Albert Naur
 Christine Swane
 Leo Swane</t>
   </si>
   <si>
     <t>”Det gik så godt økonomisk også for JL, at det i juni 1934 blev til en ”turist-tur” tilmed ad luftvejen sammen med Johannes V. Jensen til Amsterdam og England, hvor der bl,a, blev mulighed for at se Stonehenge og Darwins hus, samt hvad der for Johannes Larsen må have været en stor tilfredsstillelse – at stifte direkte bekendtskab med det britiske forbillede, Bewicks original-træsnitsstokke.” Erland Porsmose: Johannes Larsen s. 290.
 Epsom Downs ligger ca. 21,7 km syd for det centrale London og er kendt for sin galopbane Epsom Downs Racecourse, hvor det traditionsrige hestevæddeløb Epsom Derby afvikles. Wikipedia jan. 2022.
 Øgruppen Svaneklapperne strækker sig fra den sydlige del af Saltholm mod øst og nord. Kilde: Wikipedia jan. 2022.
 Mutton chops: Fårekoteletter.
 Lager er en betegnelse for en undergæret øl, der gærer langsomt ved lave temperaturer og lagres ved lave temperaturer i 1-2 uger. Kilde: Wikipedia jan. 2022.</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Johannes Larsen havde fint udsyn fra flyveren. Det var mærkeligt at flyve, og Holland ser underlig ud fra luften. I London tog de til hotellet, og derefter spiste de aftensmad og gik i seng. Næste dag tog selskabet til derby. Der var vildt mange mennesker og også rutchebaner, ølsalg mv. En helikopter fløj rundt over området. 
 Larsen har set et gartneri, hvor man dyrkede brøndkarse. Han forsøger at få en etiket af en aleflaske til Andreas/Puf.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/uGWz</t>
   </si>
   <si>
     <t>Epsom Downs 6 Juni 1934.
 Kære Puf!
@@ -689,51 +689,51 @@
 Det er Politiet der skal rapportere hvis der sker Trafikstansninger eller saadan noget og desuden har her været 800 Betjente fra London og der skal være mellen en ½ og en Million Mennesker samlet. Det hele gik umaadeligt roligt og stilfærdigt til. Her staar i Haven udenfor Døren en Aralia og den Slags vi har hjemme i Urtepotter. Det er en saadan Potteplante de har plantet ud og det er nu en fyldig Busk 4 Alen høj. Da vi kørte herud saa jeg et Gartneri fra Toget hvor de dyrkede Brøndkarse i lange Cementbassiner. 
 Det har smaaregnet af og til i Dag, men ellers er her meget tørt og Plænerne er værre end vores. Her er Kalk lige under Mulden. Nu tror jeg ikke jeg kan finde paa mere. Jeg var til Frokost hos Gunnar og Hakla i Mandags og derefter hos Uglen og Marie og om Aftnen ringede vi efter Skriveswanen efter at jeg havde ladet Mudi ringe efter 6 pale Ale og 6 Strong do hos Da[ulæseligt] de var adskilligt mere levende en vore. Jeg bad Mudi sende Dig et Par Ettiketter. Der staar en Literfl. med en mig ukendt Ale Etikket paa paa mit W.C. men jeg ved ikke om jeg kan faa den af, det er jo muligt jeg kan komme ud for den med Indhold ved Lejlighed
 Mange Hilsner til Jer begge
 fra Din Far.
 P.S.
 Nu fløj den Helicopter her hen over igen; det er Løgn den har ikke andre Vinger end Møllen paa Ryggen, saadan [Tegning]
 JL.</t>
   </si>
   <si>
     <t>1948-09-22</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Thora Cohn
 Dams Hotel
 Kai Grunth
 Sven Havsteen-Mikkelsen
 Hedvig Høst
 Oluf Høst
 Ville Jais Nielsen
 Johannes Jais-Nielsen
 Arne Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Bendt Rom
 Olaf Rude
 Finn Salomonsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Biæderen er ej sjælden træk- og ynglefugl i Danmark.
 Jordsvaler: Digesvaler
 Det vides ikke, hvad fyrmesteren på Christiansø og amtmanden i Rønne hed. 
 Oluf Høsts "større Gaard inde i Landet" hedder Bognemark, og han malede den utallige gange. 
 Mesinebryggeren kendes ikke, og det vides heller ikke, hvem der var pige i huset hos Larsen-familien i sept. 1948.</t>
   </si>
   <si>
     <t>Johannes Larsen har været på Bornholm. På flyveturen dertil kunne han intet se pga. regn. Han tog ind på et hotel i Rønne, og her kom Arne Larsen og viste ham fotos af nogle biædere, som havde haft reder nord for Hasle. Dagen efter blev Larsen hentet af Olaf Rude, og de kørte ud og så biæderredehullerne. De næste dage besøgte de Hammershus og rundkirker samt flere byer og de var til middag med Oluf og Hedvig Høst samt Jais-Nielsen.
 Larsen var også en tur til Christiansø i dårligt vejr. Dagen efter spiste Larsen, Rude og Jais hos Høst i dennes dejlige hus, og Høst og Larsen var ved dennes gård (Bognemark). 
 I Rønne igen besøgte Larsen Amtmanden. Da Larsen kom frem til flyet, viste det sig, at der var overvægt, men en passager tilbød at vente til næste dag med at tage til København, og problemet blev derved løst. Udsigten fra flyet var denne dag fin.
 Larsen med familie har været i Odense og se et guldfund fra Midskov. De har også været på besøg hos Sven Havsteen-Mikkelsen på Taasinge, og han gav dem en skotsk hyrdehund fra et kuld hvalpe, som Johan/Puf tidligere havde set.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TrRn</t>
   </si>
   <si>
     <t>Kjerteminde 22 Septbr 1948.
 Kære Lysse!
 Tak for Dit Brev. Skønt jeg havde glædet mig til den Tur gennem Jylland til Göteborg og videre til Båxhult, passer det mig i Grunden helt godt at den ikke bliver til noget til Aar. Jeg kan trøste Dig med at vi ikke var samtidig i Kjøbenhavn, da Du var der var jeg allerede hjemme. Vi havde Besøg af Bent Rom da jeg bestemte mig til Turen og han tilbød at jeg kunde overnatte i hans Lejlighed, hvad jeg saa gjorde og fløj Dagen efter til Bornholm. Flyveturen var en Skuffelse da det var saa Regntykt at jeg ikke en Gang kunde se Saltholm og overhovedet ingen Ting saa før vi kom til Bornholm, hvor jeg tog ind paa Dams Hotel i Rønne og ringede til Olaf Rude der sagde at han vilde hente mig næste Formiddag. Jeg gik saa ind og satte mig for at spise og saa kom der en Lektor Arne Larsen, som Rude havde sendt hen for at han kunde fortælle mig om Biæderne. Der er jo sket det mærkelige at 2 Par Biædere, en sydeuropæisk Fugl der tidligere er skudt nogle Gange her i Landet, men ikke vides at have ynglet N for Alperne i de sidste 100 Aar, havde ynglet i en Grusgrav paa en Mark ved Kysten lidt N for Hasle. Lektor Larsen viste mig nogle Billeder af dem. Der var baade Flugtfotografier og Fotografier af de gamle i Hullerne og af en Unge som en Kat havde haft fat i, og som senere døde. Redehullerne var anbragt i en Jordsvalekoloni. Dagen efter kørte jeg saa med Rude til Allinge hvor han bor, og paa Vejen stod vi af og var henne at se paa den omtalte Grusgrav, hvor Biæderne havde lavet 8 Redehuller. De var rejst om Fredagen før jeg om Tirsdagen kom derover. Om Eftermiddagen kørte vi op til Hammershus og næste Dag var vi igen deroppe og se paa Ruinerne og om Eftermiddagen til en af de 4 Rundkirker Olsker. Forøvrigt kørte Rude mig 2 Ture hver Dag og jeg fik 2 Festmaaltider daglig. Næste Dag var jeg med Rude og hans Kone paa en lang Tur gennem alle Byerne paa Ø Kysten til Dueodde og over Aakirkeby hjem gennem Ekkodalen. Vi var til stor Middag hos Grunther der har bygget sig et Hus ved Gudhjem, sammen med Jais Nielsen og hans Kone og Høst og hans Kone; Saa var jeg alene en Tur til Christiansø, men uheldig med Vejret. Jeg havde Mad med og fik en Pilsner en Bitter og en Kop Kaffe paa en Beværtning og gik saa ud